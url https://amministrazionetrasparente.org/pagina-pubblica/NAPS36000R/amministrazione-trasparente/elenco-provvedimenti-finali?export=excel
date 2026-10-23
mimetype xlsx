--- v0 (2026-09-04)
+++ v1 (2026-10-23)
@@ -8,80 +8,167 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="443">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="861" uniqueCount="472">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD658C1F77</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FUORI MEPA ACQUISTO PACCHETTO VOLI, HOTEL E TRASFERIMENTI INTERNI PER MOBILITA' ERASMUS+ S.T.A.R.T.</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3DBA7EBD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CONTRATTO DI MANUTENZIONE ANNUALE IMPIANTI LABORATORI ISTITUTO</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD3A86A642</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AGGIUDICAZIONE TD N. 6608025 CON UNICO OPERATORE PER COPERTURA ASSICURATIVA STUDENTI E PERSONALE SCOLASTICO A.S. 2026/2027</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD2EFE510F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE INFORMATICO VARIO PER USO SEGRETERIA</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD2B170683</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO CARNET DI ASSISTENZA E FORMAZIONE PIATTAFORMA PASSWEB</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD17A3E80C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO FUORI MEPA PER L’APPROVVIGIONAMENTO DI INCARICO DI MEDICO COMPETENTE PER LA VALUTAZIONE DEI RISCHI</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD07658E72</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CORSI DI FORMAZIONE ANTINCENDIO FINO A 30 ADDETTI CON LEZIONE PREPARATORIA E PRESIDI PER ESAME</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD02436740</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CONTRATTO ANNUALE DI ASSISTENZA TECNICA HD/SW DISPOSITIVI DIGITALI DIDATTICI DELL'ISTITUTO CIG: BD02436740</t>
+  </si>
+  <si>
+    <t>BD02061DB2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO ANNUALE LICENZE GOOGLE WORKSPACE TEACHING AND LEARNING UPGRADE 2026</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCFEE0708C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO LICENZA ANNUALE PIATTAFORMA E-VOTING 2000 VOTANTI</t>
+  </si>
+  <si>
     <t>05/08/2026</t>
   </si>
   <si>
     <t>BCA2548D3F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI DI CONNETTIVITA' PER AULE E LABORATORI</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>27/07/2026</t>
   </si>
   <si>
     <t>BC880F82EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE IMPIANTO DI RICICLO ARIA E REVISIONE IMPIANTI ELETTRICO E IDRAULICO LABORATORIO DI SCIENZE DELL’ISTITUTO</t>
   </si>
   <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC7A9DE108</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SEDIE STUDENTI PER AVVIO A.S. 2026/2027</t>
   </si>
   <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>BC6B510C19</t>
   </si>
@@ -1727,3298 +1814,3498 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA2548D3F" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/96fa8555-4b09-4cdb-9e76-e606d32ceb00" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC880F82EE" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/878fff65-8a81-4223-bd24-c8dc57404f5e" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7A9DE108" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/101a582a-bc7b-4e78-b198-3c94f776bb46" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6B510C19" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/5d54babb-9088-4e27-ab52-a921576e4753" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC29F4CDDD" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/0ab65997-43fb-4753-8984-b273a0889228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2336637B" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/2f9125d6-a884-4fd7-bb00-d55a527e31c3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC13C76BFA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/59634139-1641-4acf-a87a-ee9b8ff21189" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFD9D235C" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/390d605b-449c-413c-9092-dbffc937f14c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFD6C5ED8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/1a4cf4ed-a382-4826-88ea-7304abf91f00" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE8297537" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/b2b3c536-c8da-4205-83b5-8586253eda36" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB22CE3CB" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/c41bcb6f-5db6-460f-b0b3-3ca60c70f4f2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAE04B0AC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/13def02a-d44e-4539-90d7-4381d86c3304" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB795F1F3F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/47dd8f42-ef51-4d40-928c-c753064aee41" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7052D860" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/cfcac73d-de8a-4930-90f2-14a40e40b08a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB562B8608" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/7860a654-b40b-4493-8217-542891a6cdf4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39D28B5F" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/477868c6-ef91-43cd-9c32-b75e020e1072" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2B3AF072" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/1e9ada13-0588-4192-9cfb-5062428920fc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29AFF104" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/7ecf68ee-a0c1-4222-881a-97bc46e3f80f" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB28F43209" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/8796d71f-e3c8-46a3-9ea1-51af2a9fdd6e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFD5715FD" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/2585a6e8-c048-49e7-96e1-4f845e9ad5cc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD14172EA" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/e3987513-9403-4fbf-b5a4-f040d2a5e45e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD07F5FBF" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/99535389-dc67-4f73-baeb-4864b8a450bc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9E2017CE" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/46722493-b8e1-4076-8e0e-9fa28c86b129" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F371998" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/e261980a-8760-4cda-982a-9783154f5e08" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA748DF542" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/edf24766-487e-40e3-b124-98340bca77cb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E4F7347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/2a88e1a3-1425-46d1-979a-2778fdf74c95" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E21C808" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/4a0058d7-29fb-4281-9968-8585dc4e36fe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6ABF57EC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/3c056133-b3bb-4711-b8b9-d76360c929c8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A9C59CB" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/1d809d11-3053-4eb3-9c40-fdb334bf3d9e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63D9D8EF" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/7ab9551e-83f4-4d6c-a6ca-f14ed0e6b095" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63D1ACD3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/a60c356f-c9d6-4b4f-91cc-2eea0b0f1825" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5EB0F89B" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/a3460867-582f-469d-9274-c5df960661b7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E852620" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/a7dbb1e5-60e9-4a1e-bc29-2692a9903425" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA45BB1724" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/ea96f1d0-2269-4c25-aea5-17d708d4baf0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3117A6A7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/d0eb9c17-bb1f-4154-8637-6e8148040180" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA197DD8DE" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/1f8648b1-24b4-4fe2-841e-8cfb34ea4333" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA18946EA4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/e0cc6006-b018-45a0-b4a3-6f314aac8af7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA17E64393" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/1547f665-16ee-4b2f-a9dc-e74f0dba02b2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E9227C54" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/cc56d5c0-daa4-4445-9ab4-127a99aa6a25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B9E5B849" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/7ddb3579-8f05-4d25-9c73-1d2e780f8d4c" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B992D6190F" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/eac5e011-1686-4598-bdb3-f915ef8eeb35" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B973A3AF2F" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/2421a457-c7c1-4410-8541-b7efdd6291dc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B972A8E065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/f3a4de22-e6b6-4ed6-8f1a-0d77df9d1e7c" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C49EF42" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/7eb2498a-d84f-4bd7-abdc-f084ca31c6c5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C396569" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/35f48463-a92f-4120-a193-bb2a83383404" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B955C3BABF" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/a9c9800f-1c2e-4581-9e7b-88e0bebb444b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B957F99A58" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/b6f98696-633b-49e4-a34c-42adaae61896" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93C1F8BB9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/81756683-74f1-4c16-b369-91779384e5c3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91BAD0FDE" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/4b4308cd-a0c7-4f83-a088-5889545b7cc0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1000000000" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/24d70da5-c264-489b-95fd-fe4d01aed065" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/c32e969c-59e0-4ed5-88eb-b9cef3e51b55" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90164EC48" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/50173a60-b222-43f3-a6f5-f3a10d2b5d38" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6C6DA02" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/64afad44-b6de-491c-8fb6-8148554890fb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C39AE577" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/6e811a24-4030-4889-9a6d-653e67871030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BDDC7E5C" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/ce13b11b-2e74-4703-8229-f30b4c57a511" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B51FA05C" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/0fbd9a0e-f3ec-437d-92aa-8ae8e764d1f1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8872EB96D" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/6ce10a7f-02b4-4d5f-81a3-94ed2298e377" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8831B591A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/d3a94a53-e777-4d8e-90e0-f2c3eea37c3f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B873605623" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/b7e6976b-0ad0-4cc1-8358-010ba50f5b72" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84FBCF894" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/2a9aa782-b915-4157-aa1e-429879ef625e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8414A013B" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/5e8c7c6d-7cd8-45a9-a313-445c73d9e200" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8394F023D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/025ebd24-882b-4b0e-9fae-cb1cfb2c0e56" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8297BDFE4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/aa571b0c-9ff7-4d8b-b928-903241fa6d2d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B821708986" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/837836a1-7723-4afc-b3ec-a03e0e46ae04" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F00568E8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/17d7f220-5af1-4a55-918f-35d2a39c893c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD3365D8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/27eafeaa-64db-4363-b4ca-d8017a210f54" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BCE7BE7C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/d758c385-965b-4e7d-bdca-fd2c2053db0b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B16449A7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/d29b08be-4994-4f4b-bb28-bab082848530" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AEE5DBF7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/c3dc8226-b78f-4bcf-9a47-279729949b72" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AB1B7F80" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/23f97a06-b1c2-4761-8dcf-cee184dea3f4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A69B20D3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/58f3197c-dee5-4c9c-972b-b4ce0149d21d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7995F33CA" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/68236d53-e91e-4bd8-bd61-f77b25d53ecb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B788609FC9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/ae1d7519-5546-43f4-8281-131d3fb5feb4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75B991022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/3229496c-d964-4097-89c6-82f6068d16d4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B725C1A8E2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/fa4a58a5-59b1-4206-b753-9b729a2c3328" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B703302B77" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/378b7436-7876-4a80-b9aa-969e9635a349" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA71C8D2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/ac6b5bb5-12e4-489d-bc41-821be0b31593" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA28F76F" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/b2a3507a-9ca2-432d-9a81-2710a5b7779e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E814F518" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/35e0dacb-326c-4605-a5f9-43be13a06f82" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E3877846" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/2f2861c6-f7a6-4b61-a6db-fe797f2c0319" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E3793C1E" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/eb03a63b-4b5d-4e01-a059-f95896a6fcd7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CFE7BC98" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/9d0d5807-2d2f-41f5-8122-538e27bdb0d6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A416F6EC" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/d4cffde8-a465-4a03-8a7e-e115eebbba40" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A3F5AF11" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/3ca5a673-a1e8-434b-bfad-bd53592f87d4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A20FAE1C" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/2be80ae6-3e64-48a7-9d1a-bac27db15b60" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C4DC79E" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/902b8b1d-9de8-48c2-9f59-38f587dbc9bd" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D56F30A" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/323efe59-4996-4231-b284-404bff663d20" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D33C270" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/6d84092b-795c-4609-873f-b99e614286dd" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D4AC21F" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/58184003-13f9-4229-aa72-25dd84b9d599" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63212C940" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/606394b2-4019-499d-b996-623b800daf1d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B631A38C58" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/8de098e6-5074-40a4-8ca6-2e570f688130" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62906D680" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/9795d2d1-40a3-471d-9737-8d20674048cd" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C62EE64" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/2902a827-6005-4c3e-9b81-5917768a6e8f" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C568B00" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/d6354314-3fda-46ed-bf3b-fb281bcce55d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E9A44D2A" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/fd0b2262-a816-4ec2-a6bd-ebb2efd6393b" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E28F6CA8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/6ba0e329-1559-42a4-9115-2d342f67f679" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C3503A72" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/482e7499-3374-442d-914b-a2cda0237bf5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B5B86058" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/60da13d8-25bc-4e00-909c-27c207c560bb" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A2B753EA" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/080e816b-edf2-4bbe-98a9-f8900dfdb6fa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A28D26E2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/f934ba09-d71e-4454-a5f1-ced42af13661" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A25A57F9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/2f8e44e1-31e8-4ea4-82e3-54a8d409930e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A1C83E96" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/87d3afab-9be0-4e6e-8a3d-4b9f7812b414" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59FE7F98E" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/cf829a4c-30e0-4822-960f-9c70f6bcaa3a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55B591285" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/03dd3a2b-1f4f-4a28-9cbb-49ba3e057eee" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A4E3ECA" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/fd179880-5197-4078-8cdf-2a6867bb5681" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D5979A9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/78d0e7ee-aecb-43f2-83e3-c711c3cf7b52" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F413723A" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/1a1fc635-e6f9-4ed6-89fe-6d653408a10a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F388DBDD" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/e4cd08f5-7e80-4ead-8547-335d8bb6d0c7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F2E3C872" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/90cf552e-5009-47a1-bc63-0f5587281a5b" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EF9582E4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/ff6e48dc-d3b1-4d5c-9299-d70ca9142d13" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EB8F2E33" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/9f824373-910e-444e-a54a-8f02012139c1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E5149330" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/c73f6e6b-0b76-49c4-857e-77cd3520e73b" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C0E8EDCD" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/1310faed-fdb3-4715-97da-9a5a1e77ce7e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B148149D" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/63eb7bdb-6f19-4782-9cfc-6559a632e865" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B15A773A" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/cc200897-ca53-4135-952d-53ab0091c02b" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B1868D01" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/87975644-374e-4b93-90a2-8fc7a01964ac" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B495359CCE" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/ddc8d2bd-5c90-45da-a1ee-42a7e018e6c2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4958D429C" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/4e8e7751-72b7-40ae-8515-b2641a21114e" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48D339167" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/2c6aabb0-99f9-45d1-8106-19f9fc44ce36" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48D4FE739" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/6509f12e-70a4-4111-a8bf-8893032d42d3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4465B15FC" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/0713d278-e42a-48ed-9fc1-9606b8db1f5b" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44656CD09" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/d6395351-b444-420c-a44d-6b33e18d17ad" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42B6DDE23" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/a4122516-567e-4124-8484-5b94129bdfaa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42AD1294D" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/ecf4f449-bdec-43f5-b347-12e6e9cb7654" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EEDC33CE" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/c73ce657-ddef-459c-88e8-5a1609ab7f5d" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EEA6D310" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/6e8b6bcb-93b8-45ff-8874-a8a8ba665948" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E87BE360" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/b1778bfa-c0d3-413c-9b0f-9870b8b6bb8e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35521E083" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/8858e0fa-263a-4482-999a-3c8649cdd23c" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35543CFC4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/e66a5fa8-f688-43fc-901e-ffd68398958b" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3550022E3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/a00c93c2-c8bf-459f-86d7-e996b28422aa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B354956167" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/0481f701-f96b-46fd-8b61-2c1311af57e6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B344BF4847" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/0c093931-9ed5-4056-8fe7-bd52984b1f3f" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B344A64E2E" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/e353d38d-944f-43a4-a77b-59d78abd3ec1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B317583DCC" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/f753344c-62f9-4f00-88f6-7a6bb2a0347a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3106A938B" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/c684a6d2-191a-4080-a708-4b418a63ea2c" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E8351C18" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/097594f4-855d-4bd1-8176-4989259e8648" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2BEB19AA6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/694a3d97-8af0-418d-9100-5456614167eb" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A905F9EE" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/69f808f5-9dc1-43f1-bb26-107404305f4f" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B216951D27" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/f6310d33-d31a-40f1-ba73-843874f7f7f1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EDBB7EAB" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/a50fea66-163e-46f2-b985-aa81157cd3d7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EDD6D820" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/8db2dc11-48a1-4d37-a073-0eb0c153c871" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1E9990779" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/66c5242e-3def-49e6-8fc1-ecf9d60d25df" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B191066C63" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/a6e38806-5da0-484e-bdb0-72264fc74511" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B155BA7E4B" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/3e24ecaf-2654-4ba9-b4f0-346ea0f2b8d1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13E67128E" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/b69a5ea3-8609-4aab-94dc-f8abbb9a3984" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D05D5BEF" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/67cfbffe-69e3-4db5-80d1-493d910df5a4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BB8C0DBA" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/53a056c5-401f-4941-a0c6-4a77fa921276" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B03892AD" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/b4bd5eec-191d-4ce0-b23b-cd206cb5355d" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A611C8F1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/cde5ba8c-271f-4efa-a91d-98ae068abd1a" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A3E8D42C" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/4699bcd4-1226-43bf-a963-53a12c53f7ee" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A331092D" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/ede8e8ff-5f9d-44c4-a9cf-563bcf7b44e6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B091FD36EC" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/4debd724-dc09-46bc-ba33-c8cc7f2331cf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08EF1B2B5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/b53a1a35-1bb3-434c-97d4-7055d3f14d40" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0670EFFDA" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/a74bb8dc-0887-47db-bf95-440329e3aaa2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06BAD5B7C" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/1d7e1d88-3b03-4b44-ac3c-e89bc484fe45" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B05F8B483A" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/963bdadb-432c-455a-9b76-249f29ad2dd5" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B05AA41B35" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/23a22c57-1e62-46ce-9a3f-4d75d92723e5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04E873C70" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/35014121-7416-47a7-a895-a1b18a65b7f3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02FFA0879" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/8a08b5a3-4053-468c-9af3-6f05a0eb751f" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01733ED79" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/caafa9cb-3ff0-4eef-b004-001a1b18ac49" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B017A70D8A" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/6a2a2819-5caa-4e7e-ae5c-24e84cb5974c" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD658C1F77" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/5d092962-b166-452d-bdd2-531f9fbe4e7d" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3DBA7EBD" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/b2a40836-653e-4268-aac2-5e0b4396e647" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3A86A642" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/49560572-77ba-42f6-bec4-af4fde8733e7" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2EFE510F" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/ca7ea97f-d983-4a19-9f6e-71a70b9543dc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2B170683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/068adb03-5871-4ee2-bb93-45d0457977d7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD17A3E80C" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/58af58f5-7983-497b-89b2-110a982c3cc6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD07658E72" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/9482bccf-8a00-4d01-892d-57487ecd148b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD02436740" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/bf6601e9-bb9c-4f6c-8a56-adb77d647481" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD02061DB2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/40f61fbb-412d-4a34-adee-a9a8040cfefe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFEE0708C" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/3ccf724a-a17b-4810-b1a7-61ee35151239" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA2548D3F" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/96fa8555-4b09-4cdb-9e76-e606d32ceb00" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC880F82EE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/878fff65-8a81-4223-bd24-c8dc57404f5e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7A9DE108" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/101a582a-bc7b-4e78-b198-3c94f776bb46" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6B510C19" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/5d54babb-9088-4e27-ab52-a921576e4753" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC29F4CDDD" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/0ab65997-43fb-4753-8984-b273a0889228" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2336637B" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/2f9125d6-a884-4fd7-bb00-d55a527e31c3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC13C76BFA" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/59634139-1641-4acf-a87a-ee9b8ff21189" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFD9D235C" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/390d605b-449c-413c-9092-dbffc937f14c" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFD6C5ED8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/1a4cf4ed-a382-4826-88ea-7304abf91f00" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE8297537" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/b2b3c536-c8da-4205-83b5-8586253eda36" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB22CE3CB" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/c41bcb6f-5db6-460f-b0b3-3ca60c70f4f2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAE04B0AC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/13def02a-d44e-4539-90d7-4381d86c3304" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB795F1F3F" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/47dd8f42-ef51-4d40-928c-c753064aee41" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7052D860" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/cfcac73d-de8a-4930-90f2-14a40e40b08a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB562B8608" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/7860a654-b40b-4493-8217-542891a6cdf4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39D28B5F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/477868c6-ef91-43cd-9c32-b75e020e1072" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2B3AF072" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/1e9ada13-0588-4192-9cfb-5062428920fc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29AFF104" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/7ecf68ee-a0c1-4222-881a-97bc46e3f80f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB28F43209" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/8796d71f-e3c8-46a3-9ea1-51af2a9fdd6e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFD5715FD" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/2585a6e8-c048-49e7-96e1-4f845e9ad5cc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD14172EA" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/e3987513-9403-4fbf-b5a4-f040d2a5e45e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD07F5FBF" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/99535389-dc67-4f73-baeb-4864b8a450bc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9E2017CE" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/46722493-b8e1-4076-8e0e-9fa28c86b129" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F371998" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/e261980a-8760-4cda-982a-9783154f5e08" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA748DF542" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/edf24766-487e-40e3-b124-98340bca77cb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E4F7347" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/2a88e1a3-1425-46d1-979a-2778fdf74c95" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E21C808" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/4a0058d7-29fb-4281-9968-8585dc4e36fe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6ABF57EC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/3c056133-b3bb-4711-b8b9-d76360c929c8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A9C59CB" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/1d809d11-3053-4eb3-9c40-fdb334bf3d9e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63D9D8EF" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/7ab9551e-83f4-4d6c-a6ca-f14ed0e6b095" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63D1ACD3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/a60c356f-c9d6-4b4f-91cc-2eea0b0f1825" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5EB0F89B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/a3460867-582f-469d-9274-c5df960661b7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E852620" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/a7dbb1e5-60e9-4a1e-bc29-2692a9903425" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA45BB1724" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/ea96f1d0-2269-4c25-aea5-17d708d4baf0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3117A6A7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/d0eb9c17-bb1f-4154-8637-6e8148040180" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA197DD8DE" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/1f8648b1-24b4-4fe2-841e-8cfb34ea4333" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA18946EA4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/e0cc6006-b018-45a0-b4a3-6f314aac8af7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA17E64393" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/1547f665-16ee-4b2f-a9dc-e74f0dba02b2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E9227C54" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/cc56d5c0-daa4-4445-9ab4-127a99aa6a25" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B9E5B849" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/7ddb3579-8f05-4d25-9c73-1d2e780f8d4c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B992D6190F" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/eac5e011-1686-4598-bdb3-f915ef8eeb35" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B973A3AF2F" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/2421a457-c7c1-4410-8541-b7efdd6291dc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B972A8E065" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/f3a4de22-e6b6-4ed6-8f1a-0d77df9d1e7c" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C49EF42" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/7eb2498a-d84f-4bd7-abdc-f084ca31c6c5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C396569" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/35f48463-a92f-4120-a193-bb2a83383404" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B955C3BABF" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/a9c9800f-1c2e-4581-9e7b-88e0bebb444b" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B957F99A58" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/b6f98696-633b-49e4-a34c-42adaae61896" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93C1F8BB9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/81756683-74f1-4c16-b369-91779384e5c3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91BAD0FDE" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/4b4308cd-a0c7-4f83-a088-5889545b7cc0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1000000000" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/24d70da5-c264-489b-95fd-fe4d01aed065" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/c32e969c-59e0-4ed5-88eb-b9cef3e51b55" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90164EC48" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/50173a60-b222-43f3-a6f5-f3a10d2b5d38" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6C6DA02" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/64afad44-b6de-491c-8fb6-8148554890fb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C39AE577" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/6e811a24-4030-4889-9a6d-653e67871030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BDDC7E5C" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/ce13b11b-2e74-4703-8229-f30b4c57a511" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B51FA05C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/0fbd9a0e-f3ec-437d-92aa-8ae8e764d1f1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8872EB96D" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/6ce10a7f-02b4-4d5f-81a3-94ed2298e377" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8831B591A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/d3a94a53-e777-4d8e-90e0-f2c3eea37c3f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B873605623" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/b7e6976b-0ad0-4cc1-8358-010ba50f5b72" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84FBCF894" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/2a9aa782-b915-4157-aa1e-429879ef625e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8414A013B" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/5e8c7c6d-7cd8-45a9-a313-445c73d9e200" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8394F023D" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/025ebd24-882b-4b0e-9fae-cb1cfb2c0e56" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8297BDFE4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/aa571b0c-9ff7-4d8b-b928-903241fa6d2d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B821708986" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/837836a1-7723-4afc-b3ec-a03e0e46ae04" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F00568E8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/17d7f220-5af1-4a55-918f-35d2a39c893c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD3365D8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/27eafeaa-64db-4363-b4ca-d8017a210f54" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BCE7BE7C" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/d758c385-965b-4e7d-bdca-fd2c2053db0b" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B16449A7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/d29b08be-4994-4f4b-bb28-bab082848530" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AEE5DBF7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/c3dc8226-b78f-4bcf-9a47-279729949b72" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AB1B7F80" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/23f97a06-b1c2-4761-8dcf-cee184dea3f4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A69B20D3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/58f3197c-dee5-4c9c-972b-b4ce0149d21d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7995F33CA" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/68236d53-e91e-4bd8-bd61-f77b25d53ecb" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B788609FC9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/ae1d7519-5546-43f4-8281-131d3fb5feb4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75B991022" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/3229496c-d964-4097-89c6-82f6068d16d4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B725C1A8E2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/fa4a58a5-59b1-4206-b753-9b729a2c3328" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B703302B77" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/378b7436-7876-4a80-b9aa-969e9635a349" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA71C8D2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/ac6b5bb5-12e4-489d-bc41-821be0b31593" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA28F76F" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/b2a3507a-9ca2-432d-9a81-2710a5b7779e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E814F518" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/35e0dacb-326c-4605-a5f9-43be13a06f82" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E3877846" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/2f2861c6-f7a6-4b61-a6db-fe797f2c0319" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E3793C1E" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/eb03a63b-4b5d-4e01-a059-f95896a6fcd7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CFE7BC98" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/9d0d5807-2d2f-41f5-8122-538e27bdb0d6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A416F6EC" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/d4cffde8-a465-4a03-8a7e-e115eebbba40" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A3F5AF11" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/3ca5a673-a1e8-434b-bfad-bd53592f87d4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A20FAE1C" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/2be80ae6-3e64-48a7-9d1a-bac27db15b60" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C4DC79E" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/902b8b1d-9de8-48c2-9f59-38f587dbc9bd" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D56F30A" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/323efe59-4996-4231-b284-404bff663d20" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D33C270" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/6d84092b-795c-4609-873f-b99e614286dd" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D4AC21F" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/58184003-13f9-4229-aa72-25dd84b9d599" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63212C940" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/606394b2-4019-499d-b996-623b800daf1d" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B631A38C58" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/8de098e6-5074-40a4-8ca6-2e570f688130" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62906D680" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/9795d2d1-40a3-471d-9737-8d20674048cd" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C62EE64" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/2902a827-6005-4c3e-9b81-5917768a6e8f" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C568B00" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/d6354314-3fda-46ed-bf3b-fb281bcce55d" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E9A44D2A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/fd0b2262-a816-4ec2-a6bd-ebb2efd6393b" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E28F6CA8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/6ba0e329-1559-42a4-9115-2d342f67f679" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C3503A72" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/482e7499-3374-442d-914b-a2cda0237bf5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B5B86058" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/60da13d8-25bc-4e00-909c-27c207c560bb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A2B753EA" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/080e816b-edf2-4bbe-98a9-f8900dfdb6fa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A28D26E2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/f934ba09-d71e-4454-a5f1-ced42af13661" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A25A57F9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/2f8e44e1-31e8-4ea4-82e3-54a8d409930e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A1C83E96" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/87d3afab-9be0-4e6e-8a3d-4b9f7812b414" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59FE7F98E" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/cf829a4c-30e0-4822-960f-9c70f6bcaa3a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55B591285" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/03dd3a2b-1f4f-4a28-9cbb-49ba3e057eee" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A4E3ECA" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/fd179880-5197-4078-8cdf-2a6867bb5681" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D5979A9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/78d0e7ee-aecb-43f2-83e3-c711c3cf7b52" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F413723A" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/1a1fc635-e6f9-4ed6-89fe-6d653408a10a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F388DBDD" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/e4cd08f5-7e80-4ead-8547-335d8bb6d0c7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F2E3C872" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/90cf552e-5009-47a1-bc63-0f5587281a5b" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EF9582E4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/ff6e48dc-d3b1-4d5c-9299-d70ca9142d13" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EB8F2E33" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/9f824373-910e-444e-a54a-8f02012139c1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E5149330" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/c73f6e6b-0b76-49c4-857e-77cd3520e73b" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C0E8EDCD" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/1310faed-fdb3-4715-97da-9a5a1e77ce7e" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B148149D" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/63eb7bdb-6f19-4782-9cfc-6559a632e865" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B15A773A" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/cc200897-ca53-4135-952d-53ab0091c02b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B1868D01" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/87975644-374e-4b93-90a2-8fc7a01964ac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B495359CCE" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/ddc8d2bd-5c90-45da-a1ee-42a7e018e6c2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4958D429C" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/4e8e7751-72b7-40ae-8515-b2641a21114e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48D339167" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/2c6aabb0-99f9-45d1-8106-19f9fc44ce36" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48D4FE739" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/6509f12e-70a4-4111-a8bf-8893032d42d3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4465B15FC" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/0713d278-e42a-48ed-9fc1-9606b8db1f5b" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44656CD09" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/d6395351-b444-420c-a44d-6b33e18d17ad" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42B6DDE23" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/a4122516-567e-4124-8484-5b94129bdfaa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42AD1294D" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/ecf4f449-bdec-43f5-b347-12e6e9cb7654" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EEDC33CE" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/c73ce657-ddef-459c-88e8-5a1609ab7f5d" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EEA6D310" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/6e8b6bcb-93b8-45ff-8874-a8a8ba665948" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E87BE360" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/b1778bfa-c0d3-413c-9b0f-9870b8b6bb8e" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35521E083" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/8858e0fa-263a-4482-999a-3c8649cdd23c" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35543CFC4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/e66a5fa8-f688-43fc-901e-ffd68398958b" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3550022E3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/a00c93c2-c8bf-459f-86d7-e996b28422aa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B354956167" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/0481f701-f96b-46fd-8b61-2c1311af57e6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B344BF4847" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/0c093931-9ed5-4056-8fe7-bd52984b1f3f" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B344A64E2E" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/e353d38d-944f-43a4-a77b-59d78abd3ec1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B317583DCC" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/f753344c-62f9-4f00-88f6-7a6bb2a0347a" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3106A938B" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/c684a6d2-191a-4080-a708-4b418a63ea2c" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E8351C18" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/097594f4-855d-4bd1-8176-4989259e8648" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2BEB19AA6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/694a3d97-8af0-418d-9100-5456614167eb" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A905F9EE" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/69f808f5-9dc1-43f1-bb26-107404305f4f" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B216951D27" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/f6310d33-d31a-40f1-ba73-843874f7f7f1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EDBB7EAB" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/a50fea66-163e-46f2-b985-aa81157cd3d7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EDD6D820" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/8db2dc11-48a1-4d37-a073-0eb0c153c871" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1E9990779" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/66c5242e-3def-49e6-8fc1-ecf9d60d25df" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B191066C63" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/a6e38806-5da0-484e-bdb0-72264fc74511" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B155BA7E4B" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/3e24ecaf-2654-4ba9-b4f0-346ea0f2b8d1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13E67128E" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/b69a5ea3-8609-4aab-94dc-f8abbb9a3984" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D05D5BEF" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/67cfbffe-69e3-4db5-80d1-493d910df5a4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BB8C0DBA" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/53a056c5-401f-4941-a0c6-4a77fa921276" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B03892AD" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/b4bd5eec-191d-4ce0-b23b-cd206cb5355d" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A611C8F1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/cde5ba8c-271f-4efa-a91d-98ae068abd1a" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A3E8D42C" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/4699bcd4-1226-43bf-a963-53a12c53f7ee" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A331092D" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/ede8e8ff-5f9d-44c4-a9cf-563bcf7b44e6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B091FD36EC" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/4debd724-dc09-46bc-ba33-c8cc7f2331cf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08EF1B2B5" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/b53a1a35-1bb3-434c-97d4-7055d3f14d40" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0670EFFDA" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/a74bb8dc-0887-47db-bf95-440329e3aaa2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06BAD5B7C" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/1d7e1d88-3b03-4b44-ac3c-e89bc484fe45" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B05F8B483A" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/963bdadb-432c-455a-9b76-249f29ad2dd5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B05AA41B35" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/23a22c57-1e62-46ce-9a3f-4d75d92723e5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04E873C70" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/35014121-7416-47a7-a895-a1b18a65b7f3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02FFA0879" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/8a08b5a3-4053-468c-9af3-6f05a0eb751f" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01733ED79" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/caafa9cb-3ff0-4eef-b004-001a1b18ac49" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B017A70D8A" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS36000R/amministrazione-trasparente/atti-amministrazioni-enti/6a2a2819-5caa-4e7e-ae5c-24e84cb5974c" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F162"/>
+  <dimension ref="A1:F172"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>4433</v>
+        <v>6800</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>4377</v>
+        <v>6372</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>4334</v>
+        <v>6323</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>4271</v>
+        <v>6199</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6">
-        <v>3853</v>
+        <v>6135</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7">
-        <v>3823</v>
+        <v>5924</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
-        <v>3739</v>
+        <v>5553</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9">
-        <v>3554</v>
+        <v>5387</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10">
-        <v>3553</v>
+        <v>5379</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11">
-        <v>3373</v>
+        <v>5316</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
-        <v>3064</v>
+        <v>4433</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13">
-        <v>3019</v>
+        <v>4377</v>
       </c>
       <c r="C13" t="s">
         <v>40</v>
       </c>
       <c r="D13" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="B14">
-        <v>2736</v>
+        <v>4334</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15">
-        <v>2695</v>
+        <v>4271</v>
       </c>
       <c r="C15" t="s">
         <v>46</v>
       </c>
       <c r="D15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16">
-        <v>2611</v>
+        <v>3853</v>
       </c>
       <c r="C16" t="s">
         <v>49</v>
       </c>
       <c r="D16" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>51</v>
       </c>
       <c r="B17">
-        <v>2245</v>
+        <v>3823</v>
       </c>
       <c r="C17" t="s">
         <v>52</v>
       </c>
       <c r="D17" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>54</v>
       </c>
       <c r="B18">
-        <v>2350</v>
+        <v>3739</v>
       </c>
       <c r="C18" t="s">
         <v>55</v>
       </c>
       <c r="D18" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B19">
-        <v>2341</v>
+        <v>3554</v>
       </c>
       <c r="C19" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>2335</v>
+        <v>3553</v>
       </c>
       <c r="C20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D20" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B21">
-        <v>2083</v>
+        <v>3373</v>
       </c>
       <c r="C21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B22">
-        <v>1734</v>
+        <v>3064</v>
       </c>
       <c r="C22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D22" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B23">
-        <v>1732</v>
+        <v>3019</v>
       </c>
       <c r="C23" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D23" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B24">
-        <v>1438</v>
+        <v>2736</v>
       </c>
       <c r="C24" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B25">
-        <v>1358</v>
+        <v>2695</v>
       </c>
       <c r="C25" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B26">
-        <v>1167</v>
+        <v>2611</v>
       </c>
       <c r="C26" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B27">
-        <v>1133</v>
+        <v>2245</v>
       </c>
       <c r="C27" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D27" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="B28">
-        <v>1128</v>
+        <v>2350</v>
       </c>
       <c r="C28" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29">
-        <v>1110</v>
+        <v>2341</v>
       </c>
       <c r="C29" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>83</v>
       </c>
       <c r="B30">
-        <v>1106</v>
+        <v>2335</v>
       </c>
       <c r="C30" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D30" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B31">
-        <v>1061</v>
+        <v>2083</v>
       </c>
       <c r="C31" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D31" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="B32">
-        <v>1060</v>
+        <v>1734</v>
       </c>
       <c r="C32" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D32" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33">
-        <v>1039</v>
+        <v>1732</v>
       </c>
       <c r="C33" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D33" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B34">
-        <v>1029</v>
+        <v>1438</v>
       </c>
       <c r="C34" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B35">
-        <v>783</v>
+        <v>1358</v>
       </c>
       <c r="C35" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D35" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B36">
-        <v>598</v>
+        <v>1167</v>
       </c>
       <c r="C36" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D36" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B37">
-        <v>404</v>
+        <v>1133</v>
       </c>
       <c r="C37" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D37" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B38">
-        <v>400</v>
+        <v>1128</v>
       </c>
       <c r="C38" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D38" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="B39">
-        <v>396</v>
+        <v>1110</v>
       </c>
       <c r="C39" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D39" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B40">
-        <v>110</v>
+        <v>1106</v>
       </c>
       <c r="C40" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D40" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B41">
-        <v>7399</v>
+        <v>1061</v>
       </c>
       <c r="C41" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D41" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42">
-        <v>7262</v>
+        <v>1060</v>
       </c>
       <c r="C42" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D42" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B43">
-        <v>7036</v>
+        <v>1039</v>
       </c>
       <c r="C43" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D43" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B44">
-        <v>7031</v>
+        <v>1029</v>
       </c>
       <c r="C44" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D44" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B45">
-        <v>6885</v>
+        <v>783</v>
       </c>
       <c r="C45" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D45" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B46">
-        <v>6880</v>
+        <v>598</v>
       </c>
       <c r="C46" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D46" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B47">
-        <v>6844</v>
+        <v>404</v>
       </c>
       <c r="C47" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D47" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B48">
-        <v>6832</v>
+        <v>400</v>
       </c>
       <c r="C48" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D48" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B49">
-        <v>6700</v>
+        <v>396</v>
       </c>
       <c r="C49" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D49" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B50">
-        <v>6477</v>
+        <v>110</v>
       </c>
       <c r="C50" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D50" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B51">
-        <v>6425</v>
+        <v>7399</v>
       </c>
       <c r="C51" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D51" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B52">
-        <v>6424</v>
+        <v>7262</v>
       </c>
       <c r="C52" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D52" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B53">
-        <v>6326</v>
+        <v>7036</v>
       </c>
       <c r="C53" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D53" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>149</v>
       </c>
       <c r="B54">
-        <v>6197</v>
+        <v>7031</v>
       </c>
       <c r="C54" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D54" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B55">
-        <v>6016</v>
+        <v>6885</v>
       </c>
       <c r="C55" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D55" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B56">
-        <v>6001</v>
+        <v>6880</v>
       </c>
       <c r="C56" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D56" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B57">
-        <v>5918</v>
+        <v>6844</v>
       </c>
       <c r="C57" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D57" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B58">
-        <v>5596</v>
+        <v>6832</v>
       </c>
       <c r="C58" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D58" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B59">
-        <v>5561</v>
+        <v>6700</v>
       </c>
       <c r="C59" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D59" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B60">
-        <v>5412</v>
+        <v>6477</v>
       </c>
       <c r="C60" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D60" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B61">
-        <v>4994</v>
+        <v>6425</v>
       </c>
       <c r="C61" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D61" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B62">
-        <v>4741</v>
+        <v>6424</v>
       </c>
       <c r="C62" t="s">
         <v>173</v>
       </c>
       <c r="D62" t="s">
         <v>174</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>175</v>
       </c>
       <c r="B63">
-        <v>4578</v>
+        <v>6326</v>
       </c>
       <c r="C63" t="s">
         <v>176</v>
       </c>
       <c r="D63" t="s">
         <v>177</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>178</v>
       </c>
       <c r="B64">
-        <v>4381</v>
+        <v>6197</v>
       </c>
       <c r="C64" t="s">
         <v>179</v>
       </c>
       <c r="D64" t="s">
         <v>180</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>181</v>
       </c>
       <c r="B65">
-        <v>4295</v>
+        <v>6016</v>
       </c>
       <c r="C65" t="s">
         <v>182</v>
       </c>
       <c r="D65" t="s">
         <v>183</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
+        <v>181</v>
+      </c>
+      <c r="B66">
+        <v>6001</v>
+      </c>
+      <c r="C66" t="s">
         <v>184</v>
       </c>
-      <c r="B66">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
+        <v>186</v>
+      </c>
+      <c r="B67">
+        <v>5918</v>
+      </c>
+      <c r="C67" t="s">
         <v>187</v>
       </c>
-      <c r="B67">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="D67" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B68">
-        <v>3864</v>
+        <v>5596</v>
       </c>
       <c r="C68" t="s">
         <v>190</v>
       </c>
       <c r="D68" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>192</v>
       </c>
       <c r="B69">
-        <v>3805</v>
+        <v>5561</v>
       </c>
       <c r="C69" t="s">
         <v>193</v>
       </c>
       <c r="D69" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>195</v>
       </c>
       <c r="B70">
-        <v>3799</v>
+        <v>5412</v>
       </c>
       <c r="C70" t="s">
         <v>196</v>
       </c>
       <c r="D70" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>198</v>
       </c>
       <c r="B71">
-        <v>3786</v>
+        <v>4994</v>
       </c>
       <c r="C71" t="s">
         <v>199</v>
       </c>
       <c r="D71" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>201</v>
       </c>
       <c r="B72">
-        <v>3766</v>
+        <v>4741</v>
       </c>
       <c r="C72" t="s">
         <v>202</v>
       </c>
       <c r="D72" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>204</v>
       </c>
       <c r="B73">
-        <v>3696</v>
+        <v>4578</v>
       </c>
       <c r="C73" t="s">
         <v>205</v>
       </c>
       <c r="D73" t="s">
         <v>206</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>207</v>
       </c>
       <c r="B74">
-        <v>3560</v>
+        <v>4381</v>
       </c>
       <c r="C74" t="s">
         <v>208</v>
       </c>
       <c r="D74" t="s">
         <v>209</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>210</v>
       </c>
       <c r="B75">
-        <v>3306</v>
+        <v>4295</v>
       </c>
       <c r="C75" t="s">
         <v>211</v>
       </c>
       <c r="D75" t="s">
         <v>212</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>213</v>
       </c>
       <c r="B76">
-        <v>2995</v>
+        <v>4002</v>
       </c>
       <c r="C76" t="s">
         <v>214</v>
       </c>
       <c r="D76" t="s">
         <v>215</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>216</v>
       </c>
       <c r="B77">
-        <v>2862</v>
+        <v>3869</v>
       </c>
       <c r="C77" t="s">
         <v>217</v>
       </c>
       <c r="D77" t="s">
         <v>218</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
+        <v>216</v>
+      </c>
+      <c r="B78">
+        <v>3864</v>
+      </c>
+      <c r="C78" t="s">
         <v>219</v>
       </c>
-      <c r="B78">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B79">
-        <v>2825</v>
+        <v>3805</v>
       </c>
       <c r="C79" t="s">
         <v>222</v>
       </c>
       <c r="D79" t="s">
         <v>223</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>224</v>
       </c>
       <c r="B80">
-        <v>2740</v>
+        <v>3799</v>
       </c>
       <c r="C80" t="s">
         <v>225</v>
       </c>
       <c r="D80" t="s">
         <v>226</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>227</v>
       </c>
       <c r="B81">
-        <v>2729</v>
+        <v>3786</v>
       </c>
       <c r="C81" t="s">
         <v>228</v>
       </c>
       <c r="D81" t="s">
         <v>229</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B82">
-        <v>2728</v>
+        <v>3766</v>
       </c>
       <c r="C82" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D82" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B83">
-        <v>2641</v>
+        <v>3696</v>
       </c>
       <c r="C83" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D83" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B84">
-        <v>2463</v>
+        <v>3560</v>
       </c>
       <c r="C84" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D84" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B85">
-        <v>2462</v>
+        <v>3306</v>
       </c>
       <c r="C85" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D85" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="B86">
-        <v>2447</v>
+        <v>2995</v>
       </c>
       <c r="C86" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D86" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B87">
-        <v>2389</v>
+        <v>2862</v>
       </c>
       <c r="C87" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D87" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B88">
-        <v>2311</v>
+        <v>2827</v>
       </c>
       <c r="C88" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D88" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B89">
-        <v>2310</v>
+        <v>2825</v>
       </c>
       <c r="C89" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D89" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="B90">
-        <v>2309</v>
+        <v>2740</v>
       </c>
       <c r="C90" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="D90" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B91">
-        <v>1745</v>
+        <v>2729</v>
       </c>
       <c r="C91" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="D91" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B92">
-        <v>1736</v>
+        <v>2728</v>
       </c>
       <c r="C92" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="D92" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="B93">
-        <v>1693</v>
+        <v>2641</v>
       </c>
       <c r="C93" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="D93" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="B94">
-        <v>1537</v>
+        <v>2463</v>
       </c>
       <c r="C94" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="D94" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="B95">
-        <v>1533</v>
+        <v>2462</v>
       </c>
       <c r="C95" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D95" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B96">
-        <v>1316</v>
+        <v>2447</v>
       </c>
       <c r="C96" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D96" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="B97">
-        <v>1273</v>
+        <v>2389</v>
       </c>
       <c r="C97" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="D97" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B98">
-        <v>1092</v>
+        <v>2311</v>
       </c>
       <c r="C98" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="D98" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>274</v>
       </c>
       <c r="B99">
-        <v>1036</v>
+        <v>2310</v>
       </c>
       <c r="C99" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D99" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="B100">
-        <v>903</v>
+        <v>2309</v>
       </c>
       <c r="C100" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D100" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="B101">
-        <v>901</v>
+        <v>1745</v>
       </c>
       <c r="C101" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D101" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="B102">
-        <v>900</v>
+        <v>1736</v>
       </c>
       <c r="C102" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D102" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="B103">
-        <v>898</v>
+        <v>1693</v>
       </c>
       <c r="C103" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="D103" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="B104">
-        <v>892</v>
+        <v>1537</v>
       </c>
       <c r="C104" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="D104" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B105">
-        <v>451</v>
+        <v>1533</v>
       </c>
       <c r="C105" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="D105" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="B106">
-        <v>443</v>
+        <v>1316</v>
       </c>
       <c r="C106" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="D106" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B107">
-        <v>224</v>
+        <v>1273</v>
       </c>
       <c r="C107" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="D107" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B108">
-        <v>7529</v>
+        <v>1092</v>
       </c>
       <c r="C108" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="D108" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="B109">
-        <v>7527</v>
+        <v>1036</v>
       </c>
       <c r="C109" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="D109" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="B110">
-        <v>7525</v>
+        <v>903</v>
       </c>
       <c r="C110" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="D110" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B111">
-        <v>7519</v>
+        <v>901</v>
       </c>
       <c r="C111" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="D111" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>306</v>
       </c>
       <c r="B112">
-        <v>7481</v>
+        <v>900</v>
       </c>
       <c r="C112" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="D112" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B113">
-        <v>7449</v>
+        <v>898</v>
       </c>
       <c r="C113" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="D113" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="B114">
-        <v>7304</v>
+        <v>892</v>
       </c>
       <c r="C114" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="D114" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B115">
-        <v>7211</v>
+        <v>451</v>
       </c>
       <c r="C115" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="D115" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B116">
-        <v>7209</v>
+        <v>443</v>
       </c>
       <c r="C116" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D116" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="B117">
-        <v>7207</v>
+        <v>224</v>
       </c>
       <c r="C117" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D117" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B118">
-        <v>7076</v>
+        <v>7529</v>
       </c>
       <c r="C118" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="D118" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B119">
-        <v>7074</v>
+        <v>7527</v>
       </c>
       <c r="C119" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="D119" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B120">
-        <v>7026</v>
+        <v>7525</v>
       </c>
       <c r="C120" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="D120" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="B121">
-        <v>7021</v>
+        <v>7519</v>
       </c>
       <c r="C121" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="D121" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B122">
-        <v>6423</v>
+        <v>7481</v>
       </c>
       <c r="C122" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="D122" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="B123">
-        <v>6396</v>
+        <v>7449</v>
       </c>
       <c r="C123" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="D123" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="B124">
-        <v>6201</v>
+        <v>7304</v>
       </c>
       <c r="C124" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="D124" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="B125">
-        <v>6197</v>
+        <v>7211</v>
       </c>
       <c r="C125" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="D125" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B126">
-        <v>5877</v>
+        <v>7209</v>
       </c>
       <c r="C126" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="D126" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B127">
-        <v>5874</v>
+        <v>7207</v>
       </c>
       <c r="C127" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="D127" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
       <c r="B128">
-        <v>5872</v>
+        <v>7076</v>
       </c>
       <c r="C128" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="D128" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B129">
-        <v>5636</v>
+        <v>7074</v>
       </c>
       <c r="C129" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="D129" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B130">
-        <v>5602</v>
+        <v>7026</v>
       </c>
       <c r="C130" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D130" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B131">
-        <v>5597</v>
+        <v>7021</v>
       </c>
       <c r="C131" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="D131" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>352</v>
+        <v>361</v>
       </c>
       <c r="B132">
-        <v>5592</v>
+        <v>6423</v>
       </c>
       <c r="C132" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="D132" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B133">
-        <v>5464</v>
+        <v>6396</v>
       </c>
       <c r="C133" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="D133" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="B134">
-        <v>5459</v>
+        <v>6201</v>
       </c>
       <c r="C134" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="D134" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B135">
-        <v>4994</v>
+        <v>6197</v>
       </c>
       <c r="C135" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="D135" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B136">
-        <v>4865</v>
+        <v>5877</v>
       </c>
       <c r="C136" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="D136" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B137">
-        <v>4321</v>
+        <v>5874</v>
       </c>
       <c r="C137" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="D137" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="B138">
-        <v>4043</v>
+        <v>5872</v>
       </c>
       <c r="C138" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="D138" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B139">
-        <v>3992</v>
+        <v>5636</v>
       </c>
       <c r="C139" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="D139" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B140">
-        <v>3148</v>
+        <v>5602</v>
       </c>
       <c r="C140" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D140" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B141">
-        <v>2781</v>
+        <v>5597</v>
       </c>
       <c r="C141" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D141" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="B142">
-        <v>2765</v>
+        <v>5592</v>
       </c>
       <c r="C142" t="s">
         <v>386</v>
       </c>
       <c r="D142" t="s">
         <v>387</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>388</v>
       </c>
       <c r="B143">
-        <v>2732</v>
+        <v>5464</v>
       </c>
       <c r="C143" t="s">
         <v>389</v>
       </c>
       <c r="D143" t="s">
         <v>390</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
+        <v>388</v>
+      </c>
+      <c r="B144">
+        <v>5459</v>
+      </c>
+      <c r="C144" t="s">
         <v>391</v>
       </c>
-      <c r="B144">
-[...2 lines deleted...]
-      <c r="C144" t="s">
+      <c r="D144" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
+        <v>393</v>
+      </c>
+      <c r="B145">
+        <v>4994</v>
+      </c>
+      <c r="C145" t="s">
         <v>394</v>
       </c>
-      <c r="B145">
-[...2 lines deleted...]
-      <c r="C145" t="s">
+      <c r="D145" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
+        <v>396</v>
+      </c>
+      <c r="B146">
+        <v>4865</v>
+      </c>
+      <c r="C146" t="s">
         <v>397</v>
       </c>
-      <c r="B146">
-[...2 lines deleted...]
-      <c r="C146" t="s">
+      <c r="D146" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
+        <v>399</v>
+      </c>
+      <c r="B147">
+        <v>4321</v>
+      </c>
+      <c r="C147" t="s">
         <v>400</v>
       </c>
-      <c r="B147">
-[...2 lines deleted...]
-      <c r="C147" t="s">
+      <c r="D147" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
+        <v>402</v>
+      </c>
+      <c r="B148">
+        <v>4043</v>
+      </c>
+      <c r="C148" t="s">
         <v>403</v>
       </c>
-      <c r="B148">
-[...2 lines deleted...]
-      <c r="C148" t="s">
+      <c r="D148" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
+        <v>405</v>
+      </c>
+      <c r="B149">
+        <v>3992</v>
+      </c>
+      <c r="C149" t="s">
         <v>406</v>
       </c>
-      <c r="B149">
-[...2 lines deleted...]
-      <c r="C149" t="s">
+      <c r="D149" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
+        <v>408</v>
+      </c>
+      <c r="B150">
+        <v>3148</v>
+      </c>
+      <c r="C150" t="s">
         <v>409</v>
       </c>
-      <c r="B150">
-[...2 lines deleted...]
-      <c r="C150" t="s">
+      <c r="D150" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B151">
-        <v>1258</v>
+        <v>2781</v>
       </c>
       <c r="C151" t="s">
         <v>412</v>
       </c>
       <c r="D151" t="s">
         <v>413</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="B152">
-        <v>1247</v>
+        <v>2765</v>
       </c>
       <c r="C152" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D152" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B153">
-        <v>1152</v>
+        <v>2732</v>
       </c>
       <c r="C153" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D153" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="B154">
-        <v>1147</v>
+        <v>2238</v>
       </c>
       <c r="C154" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="D154" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B155">
-        <v>1039</v>
+        <v>2021</v>
       </c>
       <c r="C155" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="D155" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B156">
-        <v>933</v>
+        <v>1863</v>
       </c>
       <c r="C156" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="D156" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="B157">
-        <v>836</v>
+        <v>1432</v>
       </c>
       <c r="C157" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="D157" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="B158">
-        <v>832</v>
+        <v>1338</v>
       </c>
       <c r="C158" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="D158" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="B159">
-        <v>731</v>
+        <v>1295</v>
       </c>
       <c r="C159" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="D159" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="B160">
-        <v>504</v>
+        <v>1261</v>
       </c>
       <c r="C160" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="D160" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
         <v>438</v>
       </c>
       <c r="B161">
-        <v>413</v>
+        <v>1258</v>
       </c>
       <c r="C161" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="D161" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>438</v>
       </c>
       <c r="B162">
+        <v>1247</v>
+      </c>
+      <c r="C162" t="s">
+        <v>443</v>
+      </c>
+      <c r="D162" t="s">
+        <v>444</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>445</v>
+      </c>
+      <c r="B163">
+        <v>1152</v>
+      </c>
+      <c r="C163" t="s">
+        <v>446</v>
+      </c>
+      <c r="D163" t="s">
+        <v>447</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>445</v>
+      </c>
+      <c r="B164">
+        <v>1147</v>
+      </c>
+      <c r="C164" t="s">
+        <v>448</v>
+      </c>
+      <c r="D164" t="s">
+        <v>449</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>450</v>
+      </c>
+      <c r="B165">
+        <v>1039</v>
+      </c>
+      <c r="C165" t="s">
+        <v>451</v>
+      </c>
+      <c r="D165" t="s">
+        <v>452</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>453</v>
+      </c>
+      <c r="B166">
+        <v>933</v>
+      </c>
+      <c r="C166" t="s">
+        <v>454</v>
+      </c>
+      <c r="D166" t="s">
+        <v>455</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>456</v>
+      </c>
+      <c r="B167">
+        <v>836</v>
+      </c>
+      <c r="C167" t="s">
+        <v>457</v>
+      </c>
+      <c r="D167" t="s">
+        <v>458</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>456</v>
+      </c>
+      <c r="B168">
+        <v>832</v>
+      </c>
+      <c r="C168" t="s">
+        <v>459</v>
+      </c>
+      <c r="D168" t="s">
+        <v>460</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>461</v>
+      </c>
+      <c r="B169">
+        <v>731</v>
+      </c>
+      <c r="C169" t="s">
+        <v>462</v>
+      </c>
+      <c r="D169" t="s">
+        <v>463</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>464</v>
+      </c>
+      <c r="B170">
+        <v>504</v>
+      </c>
+      <c r="C170" t="s">
+        <v>465</v>
+      </c>
+      <c r="D170" t="s">
+        <v>466</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>467</v>
+      </c>
+      <c r="B171">
+        <v>413</v>
+      </c>
+      <c r="C171" t="s">
+        <v>468</v>
+      </c>
+      <c r="D171" t="s">
+        <v>469</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>467</v>
+      </c>
+      <c r="B172">
         <v>409</v>
       </c>
-      <c r="C162" t="s">
-[...8 lines deleted...]
-      <c r="F162" s="2" t="s">
+      <c r="C172" t="s">
+        <v>470</v>
+      </c>
+      <c r="D172" t="s">
+        <v>471</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -5302,50 +5589,70 @@
     <hyperlink ref="F150" r:id="rId298"/>
     <hyperlink ref="E151" r:id="rId299"/>
     <hyperlink ref="F151" r:id="rId300"/>
     <hyperlink ref="E152" r:id="rId301"/>
     <hyperlink ref="F152" r:id="rId302"/>
     <hyperlink ref="E153" r:id="rId303"/>
     <hyperlink ref="F153" r:id="rId304"/>
     <hyperlink ref="E154" r:id="rId305"/>
     <hyperlink ref="F154" r:id="rId306"/>
     <hyperlink ref="E155" r:id="rId307"/>
     <hyperlink ref="F155" r:id="rId308"/>
     <hyperlink ref="E156" r:id="rId309"/>
     <hyperlink ref="F156" r:id="rId310"/>
     <hyperlink ref="E157" r:id="rId311"/>
     <hyperlink ref="F157" r:id="rId312"/>
     <hyperlink ref="E158" r:id="rId313"/>
     <hyperlink ref="F158" r:id="rId314"/>
     <hyperlink ref="E159" r:id="rId315"/>
     <hyperlink ref="F159" r:id="rId316"/>
     <hyperlink ref="E160" r:id="rId317"/>
     <hyperlink ref="F160" r:id="rId318"/>
     <hyperlink ref="E161" r:id="rId319"/>
     <hyperlink ref="F161" r:id="rId320"/>
     <hyperlink ref="E162" r:id="rId321"/>
     <hyperlink ref="F162" r:id="rId322"/>
+    <hyperlink ref="E163" r:id="rId323"/>
+    <hyperlink ref="F163" r:id="rId324"/>
+    <hyperlink ref="E164" r:id="rId325"/>
+    <hyperlink ref="F164" r:id="rId326"/>
+    <hyperlink ref="E165" r:id="rId327"/>
+    <hyperlink ref="F165" r:id="rId328"/>
+    <hyperlink ref="E166" r:id="rId329"/>
+    <hyperlink ref="F166" r:id="rId330"/>
+    <hyperlink ref="E167" r:id="rId331"/>
+    <hyperlink ref="F167" r:id="rId332"/>
+    <hyperlink ref="E168" r:id="rId333"/>
+    <hyperlink ref="F168" r:id="rId334"/>
+    <hyperlink ref="E169" r:id="rId335"/>
+    <hyperlink ref="F169" r:id="rId336"/>
+    <hyperlink ref="E170" r:id="rId337"/>
+    <hyperlink ref="F170" r:id="rId338"/>
+    <hyperlink ref="E171" r:id="rId339"/>
+    <hyperlink ref="F171" r:id="rId340"/>
+    <hyperlink ref="E172" r:id="rId341"/>
+    <hyperlink ref="F172" r:id="rId342"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>