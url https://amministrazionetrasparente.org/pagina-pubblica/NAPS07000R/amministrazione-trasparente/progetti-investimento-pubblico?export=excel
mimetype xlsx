--- v0 (2026-08-26)
+++ v1 (2026-10-17)
@@ -8,86 +8,125 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="63">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>PROGETTI “ESO4.5.A2.B-FSEPN-CA-2026-31” – AVVISO 95165 DEL 24/04/2026 – FORMAZIONE DOCENTI</t>
+  </si>
+  <si>
+    <t>C64D26002010007</t>
+  </si>
+  <si>
+    <t>€ 13,52</t>
+  </si>
+  <si>
+    <t>Comunitarie</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>PROGETTO ESO4.6.A4.A-FSEPN-CA-2026-1635 – AVVISO 112894 DELL’11/05/2026 – PIANO ESTATE 2026-2027</t>
+  </si>
+  <si>
+    <t>C64D26002540007</t>
+  </si>
+  <si>
+    <t>€ 79.980,00</t>
+  </si>
+  <si>
+    <t>PROGRAMMA ERASMUS+ CALL 2026</t>
+  </si>
+  <si>
+    <t>C61I26000160006</t>
+  </si>
+  <si>
+    <t>€ 22.645,00</t>
+  </si>
+  <si>
+    <t>Fondi comunitari</t>
+  </si>
+  <si>
+    <t>16/07/2026</t>
+  </si>
+  <si>
     <t>POC "ORIENTIAMO IL NOSTRO FUTURO" - PERCORSI DI ORIENTAMENTO RIVOLTI ALLE CLASSI TERZE, QUARTE E QUINTE DELLE ISTITUZIONI SCOLASTICHE SECONDARIE DI SECONDO GRADO CON IL COORDINAMENTO DEL DOCENTE TUTOR</t>
   </si>
   <si>
     <t>C64D25001000001</t>
   </si>
   <si>
     <t>€ 74.961,90</t>
   </si>
   <si>
     <t>Regione Campania</t>
   </si>
   <si>
     <t>26/06/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link ai contenuti</t>
   </si>
   <si>
     <t>REALIZZAZIONE DI SCAMBI ED ESPERIENZE FORMATIVE ALL’ESTERO PER STUDENTI E PER IL PERSONALE SCOLASTICO AL FINE DI POTENZIARE IL PROGRAMMA ERASMUS+ 2021-2027 (D.M. 61/2023)</t>
   </si>
   <si>
     <t>B56E23004900006</t>
   </si>
   <si>
     <t>€ 42.937,00</t>
   </si>
   <si>
     <t>Fondi PNRR</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>COSTRUIRE IL FUTURO: STRATEGIE PER IL SUCCESSO SCOLASTICO (DM 19/2024)</t>
   </si>
   <si>
     <t>C64D21000610006</t>
   </si>
   <si>
     <t>€ 45.541,97</t>
   </si>
@@ -555,64 +594,64 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/209dec9b-f414-4b35-b524-b104061c4bda" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/6e452c77-88ba-492c-8c12-0f938c4158cf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/d0da4588-af60-439c-92de-1cd592cc89bd" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/5b7b6999-cd8b-405c-ac1f-55fe49ff2da2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/2f4812cb-f0fe-48a4-9d11-13fd98f380e3" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/c255decd-e70e-4bb0-aa9d-3ba4673c81f5" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/9747815e-355c-4f70-9907-7b73df8e1132" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/c5b858e1-b135-4ce8-b419-8db76ee29bc6" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/384ae382-5abc-491c-aed6-d9bbc1d50007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/9a6aaea7-adc1-4258-886b-b7b2d2db576c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/fe995c92-1a44-434b-99dc-21234c712592" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/9111a995-c7eb-4f56-9443-2500c2b4b7d4" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/a2acf9c8-12ff-4ac4-b87e-d7a355df42b1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/ed426398-0e00-4fa6-a47b-1f154f8a618c" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/209dec9b-f414-4b35-b524-b104061c4bda" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/6e452c77-88ba-492c-8c12-0f938c4158cf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/d0da4588-af60-439c-92de-1cd592cc89bd" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/5b7b6999-cd8b-405c-ac1f-55fe49ff2da2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/2f4812cb-f0fe-48a4-9d11-13fd98f380e3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/c255decd-e70e-4bb0-aa9d-3ba4673c81f5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/9747815e-355c-4f70-9907-7b73df8e1132" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/c5b858e1-b135-4ce8-b419-8db76ee29bc6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/384ae382-5abc-491c-aed6-d9bbc1d50007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/9a6aaea7-adc1-4258-886b-b7b2d2db576c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/progetto/fe995c92-1a44-434b-99dc-21234c712592" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F25"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
@@ -627,317 +666,411 @@
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>15</v>
       </c>
-      <c r="E4" t="s">
+      <c r="B5" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="3" t="s">
-[...14 lines deleted...]
-      <c r="A7" s="2" t="s">
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="2" t="s">
+      <c r="C8" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="D8" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="E8" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" t="s">
         <v>21</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>22</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>23</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" t="s">
         <v>26</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>27</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" t="s">
+    <row r="12" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
         <v>30</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B14" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
-[...39 lines deleted...]
-        <v>5</v>
+      <c r="C14" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" t="s">
+        <v>28</v>
+      </c>
+      <c r="E14" t="s">
+        <v>33</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B15" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B17" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C17" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" t="s">
+        <v>28</v>
+      </c>
+      <c r="E17" t="s">
         <v>42</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B18" t="s">
+    <row r="19" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
         <v>45</v>
       </c>
-      <c r="C18" t="s">
+      <c r="B21" t="s">
         <v>46</v>
       </c>
-      <c r="D18" t="s">
-[...10 lines deleted...]
-      <c r="A19" t="s">
+      <c r="C21" t="s">
         <v>47</v>
       </c>
-      <c r="B19" t="s">
+      <c r="D21" t="s">
         <v>48</v>
       </c>
-      <c r="C19" t="s">
+      <c r="E21" t="s">
         <v>49</v>
       </c>
-      <c r="D19" t="s">
-[...5 lines deleted...]
-      <c r="F19" s="3" t="s">
+      <c r="F21" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" t="s">
+        <v>52</v>
+      </c>
+      <c r="D22" t="s">
+        <v>37</v>
+      </c>
+      <c r="E22" t="s">
+        <v>49</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" t="s">
+        <v>28</v>
+      </c>
+      <c r="E23" t="s">
+        <v>56</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" t="s">
+        <v>59</v>
+      </c>
+      <c r="D24" t="s">
+        <v>28</v>
+      </c>
+      <c r="E24" t="s">
+        <v>56</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" t="s">
+        <v>62</v>
+      </c>
+      <c r="D25" t="s">
+        <v>28</v>
+      </c>
+      <c r="E25" t="s">
+        <v>56</v>
+      </c>
+      <c r="F25" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A6:F6"/>
-    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="A7:F7"/>
+    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="A19:F19"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" r:id="rId1"/>
     <hyperlink ref="F4" r:id="rId2"/>
-    <hyperlink ref="F8" r:id="rId3"/>
+    <hyperlink ref="F5" r:id="rId3"/>
     <hyperlink ref="F9" r:id="rId4"/>
     <hyperlink ref="F10" r:id="rId5"/>
-    <hyperlink ref="F11" r:id="rId6"/>
+    <hyperlink ref="F14" r:id="rId6"/>
     <hyperlink ref="F15" r:id="rId7"/>
     <hyperlink ref="F16" r:id="rId8"/>
     <hyperlink ref="F17" r:id="rId9"/>
-    <hyperlink ref="F18" r:id="rId10"/>
-    <hyperlink ref="F19" r:id="rId11"/>
+    <hyperlink ref="F21" r:id="rId10"/>
+    <hyperlink ref="F22" r:id="rId11"/>
+    <hyperlink ref="F23" r:id="rId12"/>
+    <hyperlink ref="F24" r:id="rId13"/>
+    <hyperlink ref="F25" r:id="rId14"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>