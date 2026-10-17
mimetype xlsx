--- v0 (2026-08-26)
+++ v1 (2026-10-17)
@@ -8,80 +8,170 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1211" uniqueCount="633">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1266" uniqueCount="663">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD5FCDEBAD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre affidamento diretto mediante ODA n. 9234051 su MePA per acquisto impianto da pallavolo mobile completo - Ditta Vivisport s.r.l.</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4C607850</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre affidamento diretto mediante ODA n. 9226171 su MePA per acquisto nitrato d'argento per laboratorio di chimica - Ditta De Brico Chimica S.r.l.</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD1A26F2CE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre affidamento diretto mediante ODA n. 9206855 su MePA per acquisto materiale didattico per attività di scacchi - Ditta Le Due Torri Srl</t>
+  </si>
+  <si>
+    <t>BD196CA6CD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre affidamento diretto mediante ODA n. 9206552 su MePA per acquisto toner per stampante multifunzione Toshiba e-STUDIO 4505AC - Ditta Dokumental Srl</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD112A9D85</t>
+  </si>
+  <si>
+    <t>Decisione di stipula trattativa diretta n. 6581137 su MePA per fornitura e posa in opera di protezioni antitrauma e paraspigoli per palestra - Ditta CRC di Capaldo &amp; C. s.a.s.</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD07D498E1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l'affidamento diretto del servizio di pulizia straordinaria post lavori della palestra scolastica - Ditta CB Service</t>
+  </si>
+  <si>
+    <t>BD063855B1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre ODA n. 9198989 su MePA per acquisizione licenze piattaforma "Camelot for Debate" - Avviso prot. 64310 del 23/04/2025 – POC "Per la scuola" 2014-2020" – Ditta Camelot Srl SB</t>
+  </si>
+  <si>
+    <t>BD05B348C8</t>
+  </si>
+  <si>
+    <t>Decisione di stipula trattativa diretta n. 6580668 su MePA per acquisto materiale di igiene e pulizia - Ditta Partenufficio di Fenizia Antonio Srl</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCEB19E467</t>
+  </si>
+  <si>
+    <t>Decisione di stipula trattativa diretta n. 6551204 su MePA per servizio di disinfestazione da vespe - Ditta Anthirat Control Srl</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE6238ED8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre affidamento mediante ODA n. 9186974 su MEPA per acquisto registri - Ditta Fimsa SUD Sas di Galdieri Maria Lucia</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>BCDE016B44</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre affidamento diretto mediante ODA n. 9183993 su MePA per acquisto carta per fotocopie formato A4 - Ditta World Office Srl</t>
+  </si>
+  <si>
     <t>28/07/2026</t>
   </si>
   <si>
     <t>BC8BA47DCF</t>
   </si>
   <si>
     <t>Decisione di stipula trattativa diretta n. 6491604 su MePA per fornitura e posa in opera insegna istituzionale luminosa da esterno - Ditta FIMSA SUD S.a.s. di Galdieri Maria Lucia</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>BC85D4E49D</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione di stipula trattativa diretta n. 6467271 su MePA per realizzazione Percorsi di orientamento - Avviso prot. 64310 del 23/04/2025 – POC "Per la scuola" 2014-2020" - Ditta Rosetta Cappelluccio </t>
   </si>
   <si>
     <t>07/07/2026</t>
   </si>
   <si>
     <t>BC515FA1EF</t>
   </si>
   <si>
     <t>Decisione a contrarre affidamento diretto mediante ODA n. 9138504 su MePA per servizio annuale di assistenza tecnica informatica e gestione dell'infrastruttura di rete - Ditta Clanto Services S.r.l.s.</t>
   </si>
   <si>
     <t>BC51484D49</t>
   </si>
   <si>
     <t>Decisione a contrarre affidamento diretto mediante ODA n. 9138472 su MePA per servizio di sistemazione e mappatura della rete informatica dell'Istituto - Ditta Clanto Services S.r.l.s.</t>
   </si>
   <si>
     <t>BC5044445B</t>
   </si>
@@ -2302,4898 +2392,5118 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8BA47DCF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d3afa28c-4b13-4d9a-9ef6-e0300b56bb79" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC85D4E49D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/2cb4e7e6-7064-47e1-87c8-e95bd59b6858" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC515FA1EF" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/3c5c1150-72ac-4c09-8986-baa13d6e6a8c" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC51484D49" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/294ca7d1-e3f1-4f90-a967-0b87ac512fe5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5044445B" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/821c578e-6079-4f83-9f28-53fa0e05d34d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2CFB3F3D" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/28b85c0f-f8c5-4f95-b202-edccb68c04cd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2BF09ED3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/95e0a2a5-8b67-448f-94c9-78c39556d3bd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC12F6EB06" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/7856011e-8d24-4389-99d3-b02dde9dc250" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC03FD799" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8c192215-7a4e-4e7e-b574-04a1de8a2aba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB090F3C" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/2c2a5184-ddfd-4472-b9a5-2d9fcb82337f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F83048A" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/7dd15caf-88d5-4be9-bbc0-20eaaa7f5e0e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E68E777" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/65ef7b2d-1d08-4230-bcbc-f091e7380fd0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB898D7598" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8fc0c477-ebe0-480b-b8ef-a31d1d7bdea0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB845CAC74" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/030eafa8-c232-4b29-8c04-4811d56fb05e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84315096" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/54b9b2fd-c26d-4afa-8dd2-6c3e1ca23e16" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61C84915" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/9727028b-53ee-4f92-b566-dcb232d20b1d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5C0F7C41" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/131a9cee-35a4-4289-b945-9aa7ecab7b46" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F664ED5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/a2b09cdf-cc4a-4fb2-8eda-215f2889f4b5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E86955C" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/ffe37847-ee0d-43d1-89b3-1cc94f26012b" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB384C4AA9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/33f82d95-651b-4bb2-bd81-ba19fa57121b" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29E5950E" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/f7577b6f-6148-4990-b50a-e1bdc2f804ae" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1ECC8CBE" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/eb17c311-550f-4cb8-946a-05a0d5eb260b" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=**********" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/1487fb9d-a454-4b48-9beb-1a72c79a61e8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE50383A3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/eb375086-ff13-41b0-8800-da7f0556bded" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB24B093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/4cf1ead3-2335-48b1-aeb5-76e392e32902" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADAFC28FE" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/36a438dc-a4d0-46c3-a032-d81c630c39c1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADADF5C8F" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/5da95fcf-159b-4a37-aee0-b43c9347486e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD9151A01" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e5ef3a6e-f15f-4475-8792-87ab97622de3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACFC63371" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/37e216fd-b76e-4906-8174-476323e14689" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD019C2C5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/54817518-638b-41a4-aca9-a99be76adb3a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF6D8073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/93488840-0ed8-441d-af04-eba94937b77e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF065DFC" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8847e409-69fc-45fe-8dfb-c0bdb67c2f29" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6B71699" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/66f2d29a-b244-42da-b250-d2a36e7fab18" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBC5CB22" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/0c82ca2f-470c-4a81-b83b-b9d49d0aeb0e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBA451A6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d5879e9d-adaa-41f6-9a15-0e03971f9999" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB4EAA524" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/07fe8f81-7c66-4661-b1de-8613782488e6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB3A3EADA" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/1c0417ee-bfb6-4f14-94fb-2f5831c865e6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB384CCD" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/22adc0f2-ca41-43bd-979f-9c8f83da1172" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAE42E57A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/0dde9e26-2631-4a3d-ab77-c64535355c18" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA87BBAD8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/eb73c3be-1073-4c36-beaa-624b5b647934" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA498FC8B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/3841acac-ec8c-4f2b-b064-0893428ac666" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA99CB8AC4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8a4ee774-e2ba-4313-923c-ef4e1dca3152" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA99782DE9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/5f9a8130-6042-483b-a5ce-b4068e623867" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81F25835" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/99c03625-2d69-41c1-9733-b377cd0559e7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F991181" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/6df041c6-4808-4f16-b000-f2957b65abc2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59E3B211" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/0a83f2ed-e9dd-40dd-aa38-827affbeb6b0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50316A8D" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d6e0dcb8-e1c7-437d-b588-2e8161b57e6f" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37F580F8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/c5e9675d-b901-49c0-9091-769dd5a87e8d" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2A0B358D" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/7a02a034-c57e-4c64-8305-4e5b88a4b32f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0E2668FD" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e3a92a24-3f5d-4e1a-8875-afeed609d62b" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0C7455CC" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/eda753c2-f71b-4cc8-a1d9-6c87eba7979e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=*.*.*.*.*." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/68e27fbf-b930-4665-8f5c-a46ba61c36c7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F7C73566" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/dc8d0205-cd37-41a8-ae63-a23015569e75" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E7DD46AF" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/49ad5798-5070-4a4f-b35c-c3c8f7aec783" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E2C97C73" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/36502679-d493-4ced-9395-537d3cf55669" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D5287908" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/309837ae-7e10-454d-8f88-018660759b5b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C5483A3A" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/f201f45d-acc3-451e-8030-23ae7aebbf10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C5ED2BFF" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/186baabc-fb8a-46b2-8275-164b2e772667" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AE74B6E4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/fad2eb08-0b86-47a8-8982-95d2eab74da4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B995F729FB" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/4b1f15c2-314e-41f3-ace8-be04a410c97a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=.,.,.,.,.," TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/bd8112d0-f64c-4675-8dbf-8ec7c25e2ccb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98BED9278" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/797e528f-78c3-45b3-9174-adcd3f75800a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97202DFC0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/fa250603-16e7-42a6-8d57-1d0c5274bc21" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97A710FA2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d90131bf-82d4-4f94-966e-8a380b8cde8c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974AB2659" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/c7e29868-8485-4160-9ef5-ea38bf37f27d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA35FA5840" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/4398d657-9045-495e-ac1b-164616ca30e1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92CC0FD43" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/ac151038-ed5c-481f-8861-ba8612d2af99" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92D9CE53E" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/7df4b2f4-2d50-4656-bc0f-be309919d8f8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9271267C8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/c12f0e02-ad6a-41fb-a4e7-be2c41117620" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91549313E" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/3241dce9-aa6f-44cc-be17-6b9bdf5054fb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91A5FE16E" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/370401fc-3f73-4648-a92e-c40d2feb33b4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B915FD5B88" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/7adad13c-02ec-4181-bc76-b4f6826a4b53" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B912757D1C" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e48f6fc7-5118-4aa1-935e-92c0cc1caa68" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B906F0E96C" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/b0c126fe-b7d4-4ea7-8fdc-bc775b0086ec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903BEA591" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/c50bbce4-3e64-4151-bc7d-b2beb9b9f1c6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9006B2AAE" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/3ea3fabb-d4bb-44f3-83f4-909b562b8859" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FB492522" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/10747621-7737-4105-8b68-49d6b7c91217" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0AAC0C1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/7012c52b-d710-4d66-839a-77496cd6ae81" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E885516F" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/c581e96e-b4f9-43a0-86e3-aae7dea19d3f" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC0D7F1A" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d64534e7-3043-4e8b-9324-1f114bba7578" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C55E5E10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/160cae96-47f3-4cda-aacb-8d790855433f" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B1A8F4DF" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/a5ff92d1-afd0-45cd-9a6f-1c9be72dca9c" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A2C50980" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e920f01e-3289-4a2a-8c4b-a0d75ed29f7e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B889CF9DCE" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/f73a33d8-37a0-4099-9a12-37f055f9eb42" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884F78880" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/1674aa30-a7a9-417d-ba0a-9c110011f7ca" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8639D5989" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/b242a8e6-5e49-4db8-ac0e-1be4a42757ff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B863A4BAE9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/eb07ee83-58fb-4656-8eb2-2b062bbca370" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83D1B8ABF" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/223d5caa-2683-4a93-b865-d4fa8ce4066f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83AFDDA83" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/a2819c3c-cbd6-4e50-a436-68c8ad6cd454" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83A7EBC00" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/81ef062d-944e-4c40-add3-9b493b223c18" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82DA14EB5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/eecf7bc3-0f47-434a-9f5f-5abc7d9e0998" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82DB2B4F5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/5711212f-44ad-4af2-9ec0-03cf0a5ae6f9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82DACB5BC" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/a16f03ca-2985-46be-95ad-9dd0387f4fb6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B781330952" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d60317d1-bb3c-4e79-8830-bba51ec96465" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXXX" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/eb90404c-69fa-4142-b290-d03d5ba4921b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7102D07D9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/792c5b16-be73-449e-a9a5-1076d5ff6d0b" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72C336F8B" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/61baebd7-faa9-49f4-8b1f-6f1be02ee3d2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B722AA1566" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/7722633d-a300-4557-8cf2-85979b8c664b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B710206129" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/903d77ef-0364-43b8-ba92-43c6256bde81" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7003CE770" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d9189761-f945-49c2-a838-98de4b7f1439" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF9DD33E" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/181ecceb-dfd0-48b2-8d34-fe26da014d35" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E6CE6D47" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/75407610-2ed8-432b-b5cb-e2d3d4d67270" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E741F322" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/23b98a93-0250-4404-9875-ed0c998c425a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CC30C0CB" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/96bb217f-f3c6-4e7a-a871-2cf24be941ff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C07A38E9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8e8fffdf-53fd-4e81-b402-987c756659b8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB3C427D" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d027a248-530c-4c88-9e4d-c89f0fbf8cd6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB279157" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/9a5915d1-56c1-4869-91d7-b7e4be353558" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AE350D1C" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/fe96095e-aeab-4af3-ae03-36b2b2ff0c7e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9B74044" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/de2cfdae-df6e-4f1f-80e1-740868c9501d" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B682DBD21A" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/bf7c38c4-7398-4a6c-a04c-e68f5672193b" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B673715605" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/a5dce41a-aaeb-4b30-9ac7-00c381f6783f" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6672CBA67" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e8eca352-7c45-417d-a66c-d81386f7f3f6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6630465A2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/03c38992-29f9-4c85-80fb-c9e832a8b7e1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F9B2B91" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/c07d9bf3-6b80-47ee-a774-aebeab0ee1fa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6432F8AFF" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/988f9e30-eab7-406f-acaf-57d73335e66b" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64324AB68" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/ca37613f-ca21-4500-bfeb-a89f18f49c0d" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64198AEC5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/a74714a9-bd66-4439-ba4f-c104d94105d5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B641A0B93B" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/20d33ad5-99d8-4357-aec3-c056af73ada9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B643E9D700" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/f912bb22-032c-45b4-864a-1c0c7ec467fd" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B643437241" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/97384a98-f807-4926-ae96-8c06b1423e09" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64347CB2F" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/b8454807-86df-4e19-a5de-945f433bc7b0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6411F3B5C" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/19e46a96-6c1c-4b83-9e9b-99b4b4d31cc9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B640FB6284" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/99b45dfe-03d7-4010-9d80-df9f86bdd25e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B614861005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/1dc4c12f-6530-4cd8-b3ca-cf7acde7c979" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B614663B24" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/349ed5db-90e0-49de-9284-364afdbdafee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60EFAAA4C" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/b60d8ada-0c57-49b9-87fa-be94c769cfbd" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF0ED2D6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/ced4f59a-fc7f-4902-9cfb-d4fe868972ca" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=.........." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8b39db16-b7a6-41e5-a2c9-3dc1f3770885" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DC2D337B" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e4301cb4-d99c-474d-b5dc-97311570214a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DAF09EDF" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/0c68df1e-d6e4-4095-8464-dcc7c61ce6de" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DAE862C8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/45cf9404-73fd-4557-9e3f-f42a5c8c4c35" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C559E29E" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/15b57ba6-4985-45ae-82c2-bda8af1bce04" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59DA5D837" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/adcadbb2-7767-4642-b23f-81aa147634d8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59DA12A52" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/c165d500-0cd9-45b7-b42d-d7016d4cb4c5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5685FE21C" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/53bdc48a-e58c-4c63-9fb8-248e342bd33b" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57CB9A5A7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/7abb34ed-d42a-42b6-bb53-55c408253975" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57BD9C9B0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/c2a42818-556b-47a2-bce4-17684f1f0fac" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5785FC27A" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/73edd883-f437-42f1-a9e1-f4f9ca349f41" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B567A552CF" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/246b7060-a04a-481c-8053-c0fcd3c8f1a8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=,,,,,,,,,," TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/86b7283b-f7c6-413e-8006-068711aeea1f" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55246FE0E" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/611b64a3-a658-406c-8cb5-ba526e4a28e0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552382A7B" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/4ceb7408-b318-4456-8a16-4e4dcd489501" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B541FB6659" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/7ed3befa-39e8-4b3a-9462-cfc2022b4663" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5336867A6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/38c7890e-eaf3-4a40-9995-5e017fe0058f" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B526F6C9DF" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e4a1c85b-a652-499c-b253-85d6f16158e6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=&quot;&quot;&quot;&quot;&quot;&quot;&quot;&quot;&quot;&quot;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/47ea3300-4dce-4e5c-8dd0-ca5808ea7b6b" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=&apos;&apos;&apos;&apos;&apos;&apos;&apos;&apos;&apos;&apos;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/34f63d94-6869-4c91-9ad2-48ee7cebc524" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51675BFC1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/38ac9dcf-9116-4831-8057-eb37856e5440" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4FCD1B339" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/6bc99bc0-150f-4b42-8880-44a21bf15cf0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F423B8C7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/a3dc3f42-10bc-46cd-911d-fdd98ce31ee1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D26127B0" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/fd87a530-5ae6-4999-bbb4-9c74a7981d59" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C7727EE1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8b87a017-074a-4fe0-ad92-9b1e15899355" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B523D67C" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/ac79532a-c066-429e-910b-12bd66aa9aba" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A6718A58" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e7e4748a-494a-4769-836d-a07474e6b52b" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B5306C59" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/df890e26-3cf8-403c-87a2-6295190ce8ad" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A6AE909A" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/5b314e44-e848-4f68-8e20-56151d3d9c20" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A62E533C" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/dbee9e80-0050-445c-b5dc-2ed376161961" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B490FED968" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d4808c34-1bd0-49c0-b50f-065cebca9c40" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4FD95D0C9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/16e60e09-586f-4773-96d0-5555a00ad576" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B458C80E9D" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/16795cd6-7c6e-48c5-bc4b-cf80ad6eba44" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B458B7B73D" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/157465d3-3f23-4214-974d-7c2820643bb6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44D507694" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/b7733693-980e-4ed5-843a-c40b32042ec0" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=++++++++++" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/6a5cd21c-a633-4f7c-b2bf-48d65b84990a" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44C2121C3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/17381977-db02-4b8f-8cca-09c5ef8c0137" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43CE8CB81" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/03267ada-190f-425e-b943-932821470075" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43C28C46B" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d79d2fa2-259f-4204-89f1-ee297feabb80" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41F0FA106" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8b01dfe9-5f4c-4e72-951a-4689e62c1dbe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43C0323A2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e2fc3540-12c8-427d-b923-98d9e324ec8f" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42C62499A" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/5f9a8b30-e423-480e-b5f1-e01fc583a072" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B427422CCD" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/bea7a117-faf9-4d9e-8f1f-0810c5ff0cfe" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4268B0AE4" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/4e971d16-c86c-4486-8e4f-f55c383d5310" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=__________" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/a0f6ca05-2979-4944-8064-67c4f1973ade" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41BAFC2BF" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/2e62ebe9-e115-4849-83e3-096fac0cb090" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41BCE23CE" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/dd5a3159-e4ba-42d8-a057-5ecd761114c2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41BBD2358" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/c40cc192-9e4d-4f6b-8049-930fb04612ea" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41B646F82" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/bfa653e8-807a-48de-8cb3-301d3379dd64" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40D663DAD" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e4d7bc82-3542-4678-be20-52db6226f88d" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40D6AFC65" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e6931d56-dacf-404c-83b7-5e0a89cd4d4e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40AE5E73E" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/9cb47a1d-2ad2-4bb8-a5bf-5792f8747db7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=----------" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/196001d5-2ae6-4390-afd7-6793bd18ecf9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40669AE2E" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/3e2118ca-40d9-4a9e-8717-34b6cc59e10e" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F04E06AA" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/484fb56a-8835-4353-b188-5af075062193" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3606C54BD" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/f370da69-aaa2-45a7-9695-a5cca4736861" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B311E1793E" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/5eb0d792-2d6e-4724-9189-61d9094c4636" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EDD543CA" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/2dc48995-25ed-49b1-af7e-0a1bc9622684" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B304F2FAAA" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/224aa050-df43-4185-9803-834f74fa07de" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EDB78AF9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8dfcf63e-e052-4a90-865d-bea769f7c1c5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2ADD5D325" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e003e93a-c258-4e1b-8f86-344ee9867777" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B29F354160" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/3f7cf97c-be97-47a1-95f2-21f2e98f0432" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A448E91E" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/eff38677-cd14-4c3c-b68c-ec349fa6745d" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B25E0E8588" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e807937c-34f8-4221-82f5-f5365f5856d8" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B237165BC2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e4d625b0-46f8-4f83-a5a6-5e08e09d52cb" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20F902F13" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/9a2ebacc-3356-4507-8892-bf5ffee19ab6" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D972891D" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/46a866ab-ef0d-4540-a27b-80160dceb09f" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DA1F7485" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/10d86312-a7f2-45fe-9a8e-4c299a65e1f8" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B19DBE4B" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d2c09ae2-4090-49bf-8883-40f74892aed3" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BBD9F316" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/3fc02797-6c0f-4da0-a879-0dbb5536e281" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A762BA06" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/ec4350fe-0f3d-4efd-b58b-d3d06e33e6ad" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A00254A6" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/46f544a1-9e54-4734-a2d0-a5d2e9304499" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19467F0F5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/95f3708d-daf7-474f-96d0-49f0635a9e62" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17664DBE6" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/5e997998-e6ce-4ed4-9f54-7c8936a9f310" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B16B0108A1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/2c63c1eb-0d6d-4411-90a5-885d9d85f495" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B16B08050F" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/05e510b1-2942-4bf4-b126-09f0031adca9" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15E8B5538" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/935ed15e-831b-44cc-ac9c-2b2a8ae612bf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B199EEFC10" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/26c1fa92-8c24-4aa6-99f0-477a7cee0f7c" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B147C3D054" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8c88cd03-9dcd-4642-90a1-d86978669034" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12140E2AF" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/9483a6ff-7ee8-4f1c-861f-65b02aed18cf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2032C9AFB" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/65935ca3-ba35-4ca1-8116-95205b3ba4b2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FB643823" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/f9cdb250-14f8-4f99-b2a1-3145a5543e5c" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1938312FA" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/9f274c28-2d05-4712-bcf7-b7939f3f7939" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09B444657" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/9841ab81-956a-4a12-ab80-1e409f2479a5" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08D0F2F1F" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/b9b03461-6914-4a8e-8d72-ae38b98cdb47" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08D065AC5" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/27a14f71-3830-421d-b9cd-0a76339b8834" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B081A875E6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/865611e6-774b-4465-90ab-475a13ff6d64" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08199F672" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/34756e8a-77ef-45b3-af8b-e74713741f95" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E67CF847" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/2cceffcc-3d36-4b32-a791-32cde98a7123" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0814515CA" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/6a7d58b2-58cc-489a-9edc-4a12013bb4a2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03AFD3FF0" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e57be912-8c94-4930-bb78-e92b79987487" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03B15E5EA" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/c11eb913-78e4-4336-a3ea-f93fec1d8664" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/1beedc42-e906-4f90-a9e7-e4b95c1b2cdc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02159DBA6" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/61d19d32-806e-432b-bf06-0538f92c9fe3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01CAF5FEC" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8580d603-986f-4e0f-833e-6ee99578b5ac" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00B7734BD" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/ab77e7dc-5b4d-4558-995f-556798a3cf49" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5FCDEBAD" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/2a189951-09c0-48f3-aefc-0a87bd3f09ec" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4C607850" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/0ffe8ad3-bd42-4ac5-a131-804f91755774" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1A26F2CE" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/082e4d8f-6a35-48a8-abb6-35fa3223f8c8" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD196CA6CD" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/9ffa235f-f80c-41df-a4b9-42874e317704" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD112A9D85" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/b37f227a-d233-47e9-bcd0-93bf412fb7b6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD07D498E1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/fddb694b-8552-46ba-89b4-e0cfa6bb5ba6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD063855B1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/834088c3-991d-4afc-b57c-6dd40186670c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD05B348C8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/7127cd4f-da58-4ee7-b783-bd52ba57d4e2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEB19E467" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/05ba5216-b8f0-462e-808a-73bddbf2dcda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE6238ED8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/4a88b707-4f1f-4058-a29f-7fac4e972206" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDE016B44" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/5f368e6c-b443-4ffe-9215-23693049cd5b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8BA47DCF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d3afa28c-4b13-4d9a-9ef6-e0300b56bb79" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC85D4E49D" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/2cb4e7e6-7064-47e1-87c8-e95bd59b6858" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC515FA1EF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/3c5c1150-72ac-4c09-8986-baa13d6e6a8c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC51484D49" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/294ca7d1-e3f1-4f90-a967-0b87ac512fe5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5044445B" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/821c578e-6079-4f83-9f28-53fa0e05d34d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2CFB3F3D" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/28b85c0f-f8c5-4f95-b202-edccb68c04cd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2BF09ED3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/95e0a2a5-8b67-448f-94c9-78c39556d3bd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC12F6EB06" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/7856011e-8d24-4389-99d3-b02dde9dc250" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC03FD799" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8c192215-7a4e-4e7e-b574-04a1de8a2aba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB090F3C" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/2c2a5184-ddfd-4472-b9a5-2d9fcb82337f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F83048A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/7dd15caf-88d5-4be9-bbc0-20eaaa7f5e0e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E68E777" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/65ef7b2d-1d08-4230-bcbc-f091e7380fd0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB898D7598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8fc0c477-ebe0-480b-b8ef-a31d1d7bdea0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB845CAC74" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/030eafa8-c232-4b29-8c04-4811d56fb05e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84315096" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/54b9b2fd-c26d-4afa-8dd2-6c3e1ca23e16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61C84915" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/9727028b-53ee-4f92-b566-dcb232d20b1d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5C0F7C41" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/131a9cee-35a4-4289-b945-9aa7ecab7b46" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F664ED5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/a2b09cdf-cc4a-4fb2-8eda-215f2889f4b5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E86955C" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/ffe37847-ee0d-43d1-89b3-1cc94f26012b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB384C4AA9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/33f82d95-651b-4bb2-bd81-ba19fa57121b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29E5950E" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/f7577b6f-6148-4990-b50a-e1bdc2f804ae" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1ECC8CBE" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/eb17c311-550f-4cb8-946a-05a0d5eb260b" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=**********" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/1487fb9d-a454-4b48-9beb-1a72c79a61e8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE50383A3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/eb375086-ff13-41b0-8800-da7f0556bded" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB24B093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/4cf1ead3-2335-48b1-aeb5-76e392e32902" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADAFC28FE" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/36a438dc-a4d0-46c3-a032-d81c630c39c1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADADF5C8F" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/5da95fcf-159b-4a37-aee0-b43c9347486e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD9151A01" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e5ef3a6e-f15f-4475-8792-87ab97622de3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACFC63371" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/37e216fd-b76e-4906-8174-476323e14689" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD019C2C5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/54817518-638b-41a4-aca9-a99be76adb3a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF6D8073" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/93488840-0ed8-441d-af04-eba94937b77e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF065DFC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8847e409-69fc-45fe-8dfb-c0bdb67c2f29" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6B71699" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/66f2d29a-b244-42da-b250-d2a36e7fab18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBC5CB22" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/0c82ca2f-470c-4a81-b83b-b9d49d0aeb0e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBA451A6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d5879e9d-adaa-41f6-9a15-0e03971f9999" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB4EAA524" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/07fe8f81-7c66-4661-b1de-8613782488e6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB3A3EADA" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/1c0417ee-bfb6-4f14-94fb-2f5831c865e6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB384CCD" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/22adc0f2-ca41-43bd-979f-9c8f83da1172" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAE42E57A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/0dde9e26-2631-4a3d-ab77-c64535355c18" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA87BBAD8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/eb73c3be-1073-4c36-beaa-624b5b647934" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA498FC8B" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/3841acac-ec8c-4f2b-b064-0893428ac666" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA99CB8AC4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8a4ee774-e2ba-4313-923c-ef4e1dca3152" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA99782DE9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/5f9a8130-6042-483b-a5ce-b4068e623867" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81F25835" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/99c03625-2d69-41c1-9733-b377cd0559e7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F991181" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/6df041c6-4808-4f16-b000-f2957b65abc2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59E3B211" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/0a83f2ed-e9dd-40dd-aa38-827affbeb6b0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50316A8D" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d6e0dcb8-e1c7-437d-b588-2e8161b57e6f" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37F580F8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/c5e9675d-b901-49c0-9091-769dd5a87e8d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2A0B358D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/7a02a034-c57e-4c64-8305-4e5b88a4b32f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0E2668FD" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e3a92a24-3f5d-4e1a-8875-afeed609d62b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0C7455CC" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/eda753c2-f71b-4cc8-a1d9-6c87eba7979e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=*.*.*.*.*." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/68e27fbf-b930-4665-8f5c-a46ba61c36c7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F7C73566" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/dc8d0205-cd37-41a8-ae63-a23015569e75" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E7DD46AF" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/49ad5798-5070-4a4f-b35c-c3c8f7aec783" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E2C97C73" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/36502679-d493-4ced-9395-537d3cf55669" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D5287908" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/309837ae-7e10-454d-8f88-018660759b5b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C5483A3A" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/f201f45d-acc3-451e-8030-23ae7aebbf10" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C5ED2BFF" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/186baabc-fb8a-46b2-8275-164b2e772667" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AE74B6E4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/fad2eb08-0b86-47a8-8982-95d2eab74da4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B995F729FB" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/4b1f15c2-314e-41f3-ace8-be04a410c97a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=.,.,.,.,.," TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/bd8112d0-f64c-4675-8dbf-8ec7c25e2ccb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98BED9278" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/797e528f-78c3-45b3-9174-adcd3f75800a" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97202DFC0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/fa250603-16e7-42a6-8d57-1d0c5274bc21" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97A710FA2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d90131bf-82d4-4f94-966e-8a380b8cde8c" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974AB2659" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/c7e29868-8485-4160-9ef5-ea38bf37f27d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA35FA5840" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/4398d657-9045-495e-ac1b-164616ca30e1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92CC0FD43" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/ac151038-ed5c-481f-8861-ba8612d2af99" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92D9CE53E" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/7df4b2f4-2d50-4656-bc0f-be309919d8f8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9271267C8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/c12f0e02-ad6a-41fb-a4e7-be2c41117620" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91549313E" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/3241dce9-aa6f-44cc-be17-6b9bdf5054fb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91A5FE16E" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/370401fc-3f73-4648-a92e-c40d2feb33b4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B915FD5B88" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/7adad13c-02ec-4181-bc76-b4f6826a4b53" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B912757D1C" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e48f6fc7-5118-4aa1-935e-92c0cc1caa68" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B906F0E96C" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/b0c126fe-b7d4-4ea7-8fdc-bc775b0086ec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903BEA591" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/c50bbce4-3e64-4151-bc7d-b2beb9b9f1c6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9006B2AAE" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/3ea3fabb-d4bb-44f3-83f4-909b562b8859" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FB492522" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/10747621-7737-4105-8b68-49d6b7c91217" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0AAC0C1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/7012c52b-d710-4d66-839a-77496cd6ae81" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E885516F" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/c581e96e-b4f9-43a0-86e3-aae7dea19d3f" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC0D7F1A" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d64534e7-3043-4e8b-9324-1f114bba7578" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C55E5E10" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/160cae96-47f3-4cda-aacb-8d790855433f" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B1A8F4DF" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/a5ff92d1-afd0-45cd-9a6f-1c9be72dca9c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A2C50980" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e920f01e-3289-4a2a-8c4b-a0d75ed29f7e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B889CF9DCE" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/f73a33d8-37a0-4099-9a12-37f055f9eb42" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884F78880" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/1674aa30-a7a9-417d-ba0a-9c110011f7ca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8639D5989" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/b242a8e6-5e49-4db8-ac0e-1be4a42757ff" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B863A4BAE9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/eb07ee83-58fb-4656-8eb2-2b062bbca370" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83D1B8ABF" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/223d5caa-2683-4a93-b865-d4fa8ce4066f" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83AFDDA83" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/a2819c3c-cbd6-4e50-a436-68c8ad6cd454" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83A7EBC00" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/81ef062d-944e-4c40-add3-9b493b223c18" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82DA14EB5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/eecf7bc3-0f47-434a-9f5f-5abc7d9e0998" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82DB2B4F5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/5711212f-44ad-4af2-9ec0-03cf0a5ae6f9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82DACB5BC" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/a16f03ca-2985-46be-95ad-9dd0387f4fb6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B781330952" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d60317d1-bb3c-4e79-8830-bba51ec96465" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=XXXXXXXXXX" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/eb90404c-69fa-4142-b290-d03d5ba4921b" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7102D07D9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/792c5b16-be73-449e-a9a5-1076d5ff6d0b" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72C336F8B" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/61baebd7-faa9-49f4-8b1f-6f1be02ee3d2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B722AA1566" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/7722633d-a300-4557-8cf2-85979b8c664b" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B710206129" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/903d77ef-0364-43b8-ba92-43c6256bde81" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7003CE770" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d9189761-f945-49c2-a838-98de4b7f1439" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FF9DD33E" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/181ecceb-dfd0-48b2-8d34-fe26da014d35" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E6CE6D47" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/75407610-2ed8-432b-b5cb-e2d3d4d67270" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E741F322" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/23b98a93-0250-4404-9875-ed0c998c425a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CC30C0CB" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/96bb217f-f3c6-4e7a-a871-2cf24be941ff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C07A38E9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8e8fffdf-53fd-4e81-b402-987c756659b8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB3C427D" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d027a248-530c-4c88-9e4d-c89f0fbf8cd6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB279157" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/9a5915d1-56c1-4869-91d7-b7e4be353558" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AE350D1C" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/fe96095e-aeab-4af3-ae03-36b2b2ff0c7e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9B74044" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/de2cfdae-df6e-4f1f-80e1-740868c9501d" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B682DBD21A" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/bf7c38c4-7398-4a6c-a04c-e68f5672193b" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B673715605" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/a5dce41a-aaeb-4b30-9ac7-00c381f6783f" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6672CBA67" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e8eca352-7c45-417d-a66c-d81386f7f3f6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6630465A2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/03c38992-29f9-4c85-80fb-c9e832a8b7e1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F9B2B91" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/c07d9bf3-6b80-47ee-a774-aebeab0ee1fa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6432F8AFF" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/988f9e30-eab7-406f-acaf-57d73335e66b" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64324AB68" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/ca37613f-ca21-4500-bfeb-a89f18f49c0d" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64198AEC5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/a74714a9-bd66-4439-ba4f-c104d94105d5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B641A0B93B" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/20d33ad5-99d8-4357-aec3-c056af73ada9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B643E9D700" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/f912bb22-032c-45b4-864a-1c0c7ec467fd" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B643437241" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/97384a98-f807-4926-ae96-8c06b1423e09" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64347CB2F" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/b8454807-86df-4e19-a5de-945f433bc7b0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6411F3B5C" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/19e46a96-6c1c-4b83-9e9b-99b4b4d31cc9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B640FB6284" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/99b45dfe-03d7-4010-9d80-df9f86bdd25e" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B614861005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/1dc4c12f-6530-4cd8-b3ca-cf7acde7c979" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B614663B24" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/349ed5db-90e0-49de-9284-364afdbdafee" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60EFAAA4C" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/b60d8ada-0c57-49b9-87fa-be94c769cfbd" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF0ED2D6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/ced4f59a-fc7f-4902-9cfb-d4fe868972ca" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=.........." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8b39db16-b7a6-41e5-a2c9-3dc1f3770885" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DC2D337B" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e4301cb4-d99c-474d-b5dc-97311570214a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DAF09EDF" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/0c68df1e-d6e4-4095-8464-dcc7c61ce6de" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DAE862C8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/45cf9404-73fd-4557-9e3f-f42a5c8c4c35" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C559E29E" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/15b57ba6-4985-45ae-82c2-bda8af1bce04" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59DA5D837" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/adcadbb2-7767-4642-b23f-81aa147634d8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59DA12A52" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/c165d500-0cd9-45b7-b42d-d7016d4cb4c5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5685FE21C" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/53bdc48a-e58c-4c63-9fb8-248e342bd33b" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57CB9A5A7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/7abb34ed-d42a-42b6-bb53-55c408253975" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57BD9C9B0" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/c2a42818-556b-47a2-bce4-17684f1f0fac" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5785FC27A" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/73edd883-f437-42f1-a9e1-f4f9ca349f41" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B567A552CF" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/246b7060-a04a-481c-8053-c0fcd3c8f1a8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=,,,,,,,,,," TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/86b7283b-f7c6-413e-8006-068711aeea1f" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55246FE0E" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/611b64a3-a658-406c-8cb5-ba526e4a28e0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552382A7B" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/4ceb7408-b318-4456-8a16-4e4dcd489501" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B541FB6659" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/7ed3befa-39e8-4b3a-9462-cfc2022b4663" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5336867A6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/38c7890e-eaf3-4a40-9995-5e017fe0058f" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B526F6C9DF" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e4a1c85b-a652-499c-b253-85d6f16158e6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=&quot;&quot;&quot;&quot;&quot;&quot;&quot;&quot;&quot;&quot;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/47ea3300-4dce-4e5c-8dd0-ca5808ea7b6b" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=&apos;&apos;&apos;&apos;&apos;&apos;&apos;&apos;&apos;&apos;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/34f63d94-6869-4c91-9ad2-48ee7cebc524" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51675BFC1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/38ac9dcf-9116-4831-8057-eb37856e5440" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4FCD1B339" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/6bc99bc0-150f-4b42-8880-44a21bf15cf0" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F423B8C7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/a3dc3f42-10bc-46cd-911d-fdd98ce31ee1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D26127B0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/fd87a530-5ae6-4999-bbb4-9c74a7981d59" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C7727EE1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8b87a017-074a-4fe0-ad92-9b1e15899355" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B523D67C" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/ac79532a-c066-429e-910b-12bd66aa9aba" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A6718A58" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e7e4748a-494a-4769-836d-a07474e6b52b" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B5306C59" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/df890e26-3cf8-403c-87a2-6295190ce8ad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A6AE909A" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/5b314e44-e848-4f68-8e20-56151d3d9c20" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A62E533C" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/dbee9e80-0050-445c-b5dc-2ed376161961" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B490FED968" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d4808c34-1bd0-49c0-b50f-065cebca9c40" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4FD95D0C9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/16e60e09-586f-4773-96d0-5555a00ad576" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B458C80E9D" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/16795cd6-7c6e-48c5-bc4b-cf80ad6eba44" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B458B7B73D" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/157465d3-3f23-4214-974d-7c2820643bb6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44D507694" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/b7733693-980e-4ed5-843a-c40b32042ec0" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=++++++++++" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/6a5cd21c-a633-4f7c-b2bf-48d65b84990a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44C2121C3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/17381977-db02-4b8f-8cca-09c5ef8c0137" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43CE8CB81" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/03267ada-190f-425e-b943-932821470075" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43C28C46B" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d79d2fa2-259f-4204-89f1-ee297feabb80" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41F0FA106" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8b01dfe9-5f4c-4e72-951a-4689e62c1dbe" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43C0323A2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e2fc3540-12c8-427d-b923-98d9e324ec8f" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42C62499A" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/5f9a8b30-e423-480e-b5f1-e01fc583a072" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B427422CCD" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/bea7a117-faf9-4d9e-8f1f-0810c5ff0cfe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4268B0AE4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/4e971d16-c86c-4486-8e4f-f55c383d5310" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=__________" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/a0f6ca05-2979-4944-8064-67c4f1973ade" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41BAFC2BF" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/2e62ebe9-e115-4849-83e3-096fac0cb090" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41BCE23CE" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/dd5a3159-e4ba-42d8-a057-5ecd761114c2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41BBD2358" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/c40cc192-9e4d-4f6b-8049-930fb04612ea" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41B646F82" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/bfa653e8-807a-48de-8cb3-301d3379dd64" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40D663DAD" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e4d7bc82-3542-4678-be20-52db6226f88d" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40D6AFC65" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e6931d56-dacf-404c-83b7-5e0a89cd4d4e" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40AE5E73E" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/9cb47a1d-2ad2-4bb8-a5bf-5792f8747db7" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=----------" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/196001d5-2ae6-4390-afd7-6793bd18ecf9" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40669AE2E" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/3e2118ca-40d9-4a9e-8717-34b6cc59e10e" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F04E06AA" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/484fb56a-8835-4353-b188-5af075062193" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3606C54BD" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/f370da69-aaa2-45a7-9695-a5cca4736861" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B311E1793E" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/5eb0d792-2d6e-4724-9189-61d9094c4636" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EDD543CA" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/2dc48995-25ed-49b1-af7e-0a1bc9622684" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B304F2FAAA" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/224aa050-df43-4185-9803-834f74fa07de" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EDB78AF9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8dfcf63e-e052-4a90-865d-bea769f7c1c5" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2ADD5D325" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e003e93a-c258-4e1b-8f86-344ee9867777" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B29F354160" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/3f7cf97c-be97-47a1-95f2-21f2e98f0432" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A448E91E" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/eff38677-cd14-4c3c-b68c-ec349fa6745d" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B25E0E8588" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e807937c-34f8-4221-82f5-f5365f5856d8" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B237165BC2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e4d625b0-46f8-4f83-a5a6-5e08e09d52cb" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20F902F13" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/9a2ebacc-3356-4507-8892-bf5ffee19ab6" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D972891D" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/46a866ab-ef0d-4540-a27b-80160dceb09f" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DA1F7485" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/10d86312-a7f2-45fe-9a8e-4c299a65e1f8" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B19DBE4B" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/d2c09ae2-4090-49bf-8883-40f74892aed3" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BBD9F316" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/3fc02797-6c0f-4da0-a879-0dbb5536e281" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A762BA06" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/ec4350fe-0f3d-4efd-b58b-d3d06e33e6ad" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A00254A6" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/46f544a1-9e54-4734-a2d0-a5d2e9304499" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B19467F0F5" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/95f3708d-daf7-474f-96d0-49f0635a9e62" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17664DBE6" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/5e997998-e6ce-4ed4-9f54-7c8936a9f310" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B16B0108A1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/2c63c1eb-0d6d-4411-90a5-885d9d85f495" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B16B08050F" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/05e510b1-2942-4bf4-b126-09f0031adca9" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15E8B5538" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/935ed15e-831b-44cc-ac9c-2b2a8ae612bf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B199EEFC10" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/26c1fa92-8c24-4aa6-99f0-477a7cee0f7c" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B147C3D054" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8c88cd03-9dcd-4642-90a1-d86978669034" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12140E2AF" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/9483a6ff-7ee8-4f1c-861f-65b02aed18cf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2032C9AFB" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/65935ca3-ba35-4ca1-8116-95205b3ba4b2" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FB643823" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/f9cdb250-14f8-4f99-b2a1-3145a5543e5c" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1938312FA" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/9f274c28-2d05-4712-bcf7-b7939f3f7939" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09B444657" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/9841ab81-956a-4a12-ab80-1e409f2479a5" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08D0F2F1F" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/b9b03461-6914-4a8e-8d72-ae38b98cdb47" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08D065AC5" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/27a14f71-3830-421d-b9cd-0a76339b8834" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B081A875E6" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/865611e6-774b-4465-90ab-475a13ff6d64" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08199F672" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/34756e8a-77ef-45b3-af8b-e74713741f95" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E67CF847" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/2cceffcc-3d36-4b32-a791-32cde98a7123" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0814515CA" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/6a7d58b2-58cc-489a-9edc-4a12013bb4a2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03AFD3FF0" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/e57be912-8c94-4930-bb78-e92b79987487" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03B15E5EA" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/c11eb913-78e4-4336-a3ea-f93fec1d8664" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/1beedc42-e906-4f90-a9e7-e4b95c1b2cdc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02159DBA6" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/61d19d32-806e-432b-bf06-0538f92c9fe3" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01CAF5FEC" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/8580d603-986f-4e0f-833e-6ee99578b5ac" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00B7734BD" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAPS07000R/amministrazione-trasparente/atti-amministrazioni-enti/ab77e7dc-5b4d-4558-995f-556798a3cf49" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F242"/>
+  <dimension ref="A1:F253"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7812</v>
+        <v>10487</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>7805</v>
+        <v>10180</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>7357</v>
+        <v>9494</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>7355</v>
+        <v>9487</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>7354</v>
+        <v>9363</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>7100</v>
+        <v>9072</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B8">
-        <v>7095</v>
+        <v>8998</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B9">
-        <v>6900</v>
+        <v>8988</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>6031</v>
+        <v>8654</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>5985</v>
+        <v>8528</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>5634</v>
+        <v>8392</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>5620</v>
+        <v>7812</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B14">
-        <v>5598</v>
+        <v>7805</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>5548</v>
+        <v>7357</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B16">
-        <v>5546</v>
+        <v>7355</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B17">
-        <v>5233</v>
+        <v>7354</v>
       </c>
       <c r="C17" t="s">
         <v>47</v>
       </c>
       <c r="D17" t="s">
         <v>48</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18">
-        <v>5185</v>
+        <v>7100</v>
       </c>
       <c r="C18" t="s">
         <v>50</v>
       </c>
       <c r="D18" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19">
+        <v>7095</v>
+      </c>
+      <c r="C19" t="s">
         <v>52</v>
       </c>
-      <c r="B19">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20">
+        <v>6900</v>
+      </c>
+      <c r="C20" t="s">
         <v>55</v>
       </c>
-      <c r="B20">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21">
+        <v>6031</v>
+      </c>
+      <c r="C21" t="s">
         <v>58</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22">
+        <v>5985</v>
+      </c>
+      <c r="C22" t="s">
         <v>61</v>
       </c>
-      <c r="B22">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>63</v>
+      </c>
+      <c r="B23">
+        <v>5634</v>
+      </c>
+      <c r="C23" t="s">
         <v>64</v>
       </c>
-      <c r="B23">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B24">
+        <v>5620</v>
+      </c>
+      <c r="C24" t="s">
+        <v>66</v>
+      </c>
+      <c r="D24" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B25">
+        <v>5598</v>
+      </c>
+      <c r="C25" t="s">
+        <v>69</v>
+      </c>
+      <c r="D25" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B26">
+        <v>5548</v>
+      </c>
+      <c r="C26" t="s">
+        <v>72</v>
+      </c>
+      <c r="D26" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B27">
-        <v>3457</v>
+        <v>5546</v>
       </c>
       <c r="C27" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D27" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>76</v>
+      </c>
+      <c r="B28">
+        <v>5233</v>
+      </c>
+      <c r="C28" t="s">
+        <v>77</v>
+      </c>
+      <c r="D28" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B29">
-        <v>3323</v>
+        <v>5185</v>
       </c>
       <c r="C29" t="s">
+        <v>80</v>
+      </c>
+      <c r="D29" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>82</v>
+      </c>
+      <c r="B30">
+        <v>4943</v>
+      </c>
+      <c r="C30" t="s">
         <v>83</v>
       </c>
-      <c r="B30">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B31">
-        <v>3278</v>
+        <v>4865</v>
       </c>
       <c r="C31" t="s">
         <v>86</v>
       </c>
       <c r="D31" t="s">
         <v>87</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="B32">
-        <v>3262</v>
+        <v>4798</v>
       </c>
       <c r="C32" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D32" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="B33">
-        <v>3251</v>
+        <v>4536</v>
       </c>
       <c r="C33" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D33" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B34">
-        <v>3094</v>
+        <v>4387</v>
       </c>
       <c r="C34" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D34" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B35">
-        <v>2959</v>
+        <v>3731</v>
       </c>
       <c r="C35" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B36">
-        <v>2946</v>
+        <v>3576</v>
       </c>
       <c r="C36" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D36" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="B37">
-        <v>2946</v>
+        <v>3462</v>
       </c>
       <c r="C37" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="D37" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B38">
-        <v>2727</v>
+        <v>3457</v>
       </c>
       <c r="C38" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B39">
-        <v>2676</v>
+        <v>3369</v>
       </c>
       <c r="C39" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="D39" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B40">
-        <v>2625</v>
+        <v>3323</v>
       </c>
       <c r="C40" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D40" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="B41">
-        <v>2609</v>
+        <v>3284</v>
       </c>
       <c r="C41" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="D41" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B42">
-        <v>2552</v>
+        <v>3278</v>
       </c>
       <c r="C42" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D42" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43">
-        <v>2512</v>
+        <v>3262</v>
       </c>
       <c r="C43" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="D43" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B44">
-        <v>2409</v>
+        <v>3251</v>
       </c>
       <c r="C44" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D44" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="B45">
-        <v>2404</v>
+        <v>3094</v>
       </c>
       <c r="C45" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D45" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B46">
-        <v>2124</v>
+        <v>2959</v>
       </c>
       <c r="C46" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D46" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B47">
-        <v>1819</v>
+        <v>2946</v>
       </c>
       <c r="C47" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D47" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B48">
-        <v>1680</v>
+        <v>2946</v>
       </c>
       <c r="C48" t="s">
         <v>128</v>
       </c>
       <c r="D48" t="s">
         <v>129</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49">
-        <v>1574</v>
+        <v>2727</v>
       </c>
       <c r="C49" t="s">
         <v>131</v>
       </c>
       <c r="D49" t="s">
         <v>132</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
+        <v>130</v>
+      </c>
+      <c r="B50">
+        <v>2676</v>
+      </c>
+      <c r="C50" t="s">
         <v>133</v>
       </c>
-      <c r="B50">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>135</v>
+      </c>
+      <c r="B51">
+        <v>2625</v>
+      </c>
+      <c r="C51" t="s">
         <v>136</v>
       </c>
-      <c r="B51">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
+        <v>135</v>
+      </c>
+      <c r="B52">
+        <v>2609</v>
+      </c>
+      <c r="C52" t="s">
+        <v>138</v>
+      </c>
+      <c r="D52" t="s">
         <v>139</v>
-      </c>
-[...7 lines deleted...]
-        <v>141</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B53">
-        <v>644</v>
+        <v>2552</v>
       </c>
       <c r="C53" t="s">
+        <v>141</v>
+      </c>
+      <c r="D53" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
+        <v>143</v>
+      </c>
+      <c r="B54">
+        <v>2512</v>
+      </c>
+      <c r="C54" t="s">
         <v>144</v>
       </c>
-      <c r="B54">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
+        <v>146</v>
+      </c>
+      <c r="B55">
+        <v>2409</v>
+      </c>
+      <c r="C55" t="s">
         <v>147</v>
       </c>
-      <c r="B55">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
+        <v>146</v>
+      </c>
+      <c r="B56">
+        <v>2404</v>
+      </c>
+      <c r="C56" t="s">
+        <v>149</v>
+      </c>
+      <c r="D56" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
+        <v>151</v>
+      </c>
+      <c r="B57">
+        <v>2124</v>
+      </c>
+      <c r="C57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D57" t="s">
         <v>153</v>
-      </c>
-[...7 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>154</v>
+      </c>
+      <c r="B58">
+        <v>1819</v>
+      </c>
+      <c r="C58" t="s">
+        <v>155</v>
+      </c>
+      <c r="D58" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>158</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
+        <v>157</v>
+      </c>
+      <c r="B59">
+        <v>1680</v>
+      </c>
+      <c r="C59" t="s">
+        <v>158</v>
+      </c>
+      <c r="D59" t="s">
         <v>159</v>
       </c>
-      <c r="B59">
-[...9 lines deleted...]
-        <v>160</v>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B60">
-        <v>13636</v>
+        <v>1574</v>
       </c>
       <c r="C60" t="s">
+        <v>161</v>
+      </c>
+      <c r="D60" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B61">
-        <v>13634</v>
+        <v>1199</v>
       </c>
       <c r="C61" t="s">
         <v>164</v>
       </c>
       <c r="D61" t="s">
         <v>165</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>166</v>
       </c>
       <c r="B62">
-        <v>13530</v>
+        <v>1020</v>
       </c>
       <c r="C62" t="s">
         <v>167</v>
       </c>
       <c r="D62" t="s">
         <v>168</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>169</v>
       </c>
       <c r="B63">
-        <v>13299</v>
+        <v>666</v>
       </c>
       <c r="C63" t="s">
         <v>170</v>
       </c>
       <c r="D63" t="s">
         <v>171</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
+        <v>169</v>
+      </c>
+      <c r="B64">
+        <v>644</v>
+      </c>
+      <c r="C64" t="s">
         <v>172</v>
       </c>
-      <c r="B64">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
+        <v>174</v>
+      </c>
+      <c r="B65">
+        <v>598</v>
+      </c>
+      <c r="C65" t="s">
         <v>175</v>
       </c>
-      <c r="B65">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="D65" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
+        <v>177</v>
+      </c>
+      <c r="B66">
+        <v>422</v>
+      </c>
+      <c r="C66" t="s">
         <v>178</v>
       </c>
-      <c r="B66">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
+        <v>180</v>
+      </c>
+      <c r="B67">
+        <v>197</v>
+      </c>
+      <c r="C67" t="s">
         <v>181</v>
       </c>
-      <c r="B67">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="D67" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B68">
-        <v>13082</v>
+        <v>106</v>
       </c>
       <c r="C68" t="s">
         <v>184</v>
       </c>
       <c r="D68" t="s">
         <v>185</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>186</v>
       </c>
       <c r="B69">
-        <v>12526</v>
+        <v>13692</v>
       </c>
       <c r="C69" t="s">
         <v>187</v>
       </c>
       <c r="D69" t="s">
         <v>188</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>189</v>
       </c>
       <c r="B70">
-        <v>12491</v>
+        <v>13651</v>
       </c>
       <c r="C70" t="s">
         <v>190</v>
       </c>
       <c r="D70" t="s">
         <v>191</v>
       </c>
-      <c r="E70" s="2" t="s">
-        <v>9</v>
+      <c r="E70" t="s">
+        <v>190</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>189</v>
       </c>
       <c r="B71">
-        <v>12469</v>
+        <v>13636</v>
       </c>
       <c r="C71" t="s">
         <v>192</v>
       </c>
       <c r="D71" t="s">
         <v>193</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
+        <v>189</v>
+      </c>
+      <c r="B72">
+        <v>13634</v>
+      </c>
+      <c r="C72" t="s">
         <v>194</v>
       </c>
-      <c r="B72">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
+        <v>196</v>
+      </c>
+      <c r="B73">
+        <v>13530</v>
+      </c>
+      <c r="C73" t="s">
         <v>197</v>
       </c>
-      <c r="B73">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="D73" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B74">
-        <v>12268</v>
+        <v>13299</v>
       </c>
       <c r="C74" t="s">
         <v>200</v>
       </c>
       <c r="D74" t="s">
         <v>201</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>202</v>
       </c>
       <c r="B75">
-        <v>12230</v>
+        <v>13272</v>
       </c>
       <c r="C75" t="s">
         <v>203</v>
       </c>
       <c r="D75" t="s">
         <v>204</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>205</v>
       </c>
       <c r="B76">
-        <v>12185</v>
+        <v>13224</v>
       </c>
       <c r="C76" t="s">
         <v>206</v>
       </c>
       <c r="D76" t="s">
         <v>207</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>208</v>
       </c>
       <c r="B77">
-        <v>12125</v>
+        <v>13171</v>
       </c>
       <c r="C77" t="s">
         <v>209</v>
       </c>
       <c r="D77" t="s">
         <v>210</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>211</v>
       </c>
       <c r="B78">
-        <v>12062</v>
+        <v>13124</v>
       </c>
       <c r="C78" t="s">
         <v>212</v>
       </c>
       <c r="D78" t="s">
         <v>213</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>211</v>
       </c>
       <c r="B79">
-        <v>12031</v>
+        <v>13082</v>
       </c>
       <c r="C79" t="s">
         <v>214</v>
       </c>
       <c r="D79" t="s">
         <v>215</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>216</v>
       </c>
       <c r="B80">
-        <v>11896</v>
+        <v>12526</v>
       </c>
       <c r="C80" t="s">
         <v>217</v>
       </c>
       <c r="D80" t="s">
         <v>218</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B81">
-        <v>11889</v>
+        <v>12491</v>
       </c>
       <c r="C81" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D81" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B82">
-        <v>11685</v>
+        <v>12469</v>
       </c>
       <c r="C82" t="s">
         <v>222</v>
       </c>
       <c r="D82" t="s">
         <v>223</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>224</v>
       </c>
       <c r="B83">
-        <v>11424</v>
+        <v>12425</v>
       </c>
       <c r="C83" t="s">
         <v>225</v>
       </c>
       <c r="D83" t="s">
         <v>226</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>227</v>
       </c>
       <c r="B84">
-        <v>11356</v>
+        <v>12272</v>
       </c>
       <c r="C84" t="s">
         <v>228</v>
       </c>
       <c r="D84" t="s">
         <v>229</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
+        <v>227</v>
+      </c>
+      <c r="B85">
+        <v>12268</v>
+      </c>
+      <c r="C85" t="s">
         <v>230</v>
       </c>
-      <c r="B85">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
+        <v>232</v>
+      </c>
+      <c r="B86">
+        <v>12230</v>
+      </c>
+      <c r="C86" t="s">
         <v>233</v>
       </c>
-      <c r="B86">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="D86" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
+        <v>235</v>
+      </c>
+      <c r="B87">
+        <v>12185</v>
+      </c>
+      <c r="C87" t="s">
         <v>236</v>
       </c>
-      <c r="B87">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
+        <v>238</v>
+      </c>
+      <c r="B88">
+        <v>12125</v>
+      </c>
+      <c r="C88" t="s">
         <v>239</v>
       </c>
-      <c r="B88">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="D88" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
+        <v>241</v>
+      </c>
+      <c r="B89">
+        <v>12062</v>
+      </c>
+      <c r="C89" t="s">
         <v>242</v>
       </c>
-      <c r="B89">
-[...2 lines deleted...]
-      <c r="C89" t="s">
+      <c r="D89" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B90">
-        <v>9977</v>
+        <v>12031</v>
       </c>
       <c r="C90" t="s">
+        <v>244</v>
+      </c>
+      <c r="D90" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
+        <v>246</v>
+      </c>
+      <c r="B91">
+        <v>11896</v>
+      </c>
+      <c r="C91" t="s">
         <v>247</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="D91" t="s">
         <v>248</v>
       </c>
-      <c r="E91" t="s">
-        <v>160</v>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
+        <v>246</v>
+      </c>
+      <c r="B92">
+        <v>11889</v>
+      </c>
+      <c r="C92" t="s">
         <v>249</v>
       </c>
-      <c r="B92">
-[...2 lines deleted...]
-      <c r="C92" t="s">
+      <c r="D92" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
+        <v>251</v>
+      </c>
+      <c r="B93">
+        <v>11685</v>
+      </c>
+      <c r="C93" t="s">
         <v>252</v>
       </c>
-      <c r="B93">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="D93" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B94">
-        <v>9306</v>
+        <v>11424</v>
       </c>
       <c r="C94" t="s">
         <v>255</v>
       </c>
       <c r="D94" t="s">
         <v>256</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>257</v>
       </c>
       <c r="B95">
-        <v>9123</v>
+        <v>11356</v>
       </c>
       <c r="C95" t="s">
         <v>258</v>
       </c>
       <c r="D95" t="s">
         <v>259</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B96">
-        <v>9122</v>
+        <v>10985</v>
       </c>
       <c r="C96" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D96" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="B97">
-        <v>9121</v>
+        <v>10847</v>
       </c>
       <c r="C97" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D97" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B98">
-        <v>7476</v>
+        <v>10555</v>
       </c>
       <c r="C98" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D98" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B99">
-        <v>7204</v>
+        <v>10520</v>
       </c>
       <c r="C99" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="D99" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B100">
-        <v>6950</v>
+        <v>9978</v>
       </c>
       <c r="C100" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D100" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B101">
-        <v>6816</v>
+        <v>9977</v>
       </c>
       <c r="C101" t="s">
-        <v>160</v>
+        <v>275</v>
       </c>
       <c r="D101" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>276</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B102">
-        <v>6737</v>
+        <v>9520</v>
       </c>
       <c r="C102" t="s">
-        <v>276</v>
+        <v>190</v>
       </c>
       <c r="D102" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>278</v>
+      </c>
+      <c r="E102" t="s">
+        <v>190</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B103">
-        <v>6663</v>
+        <v>9368</v>
       </c>
       <c r="C103" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D103" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B104">
-        <v>6465</v>
+        <v>9325</v>
       </c>
       <c r="C104" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D104" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B105">
-        <v>6311</v>
+        <v>9306</v>
       </c>
       <c r="C105" t="s">
         <v>285</v>
       </c>
       <c r="D105" t="s">
         <v>286</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="B106">
-        <v>6309</v>
+        <v>9123</v>
       </c>
       <c r="C106" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D106" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B107">
-        <v>6028</v>
+        <v>9122</v>
       </c>
       <c r="C107" t="s">
         <v>290</v>
       </c>
       <c r="D107" t="s">
         <v>291</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B108">
-        <v>6027</v>
+        <v>9121</v>
       </c>
       <c r="C108" t="s">
         <v>292</v>
       </c>
       <c r="D108" t="s">
         <v>293</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>294</v>
       </c>
       <c r="B109">
-        <v>5801</v>
+        <v>7476</v>
       </c>
       <c r="C109" t="s">
         <v>295</v>
       </c>
       <c r="D109" t="s">
         <v>296</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>297</v>
       </c>
       <c r="B110">
-        <v>5710</v>
+        <v>7204</v>
       </c>
       <c r="C110" t="s">
         <v>298</v>
       </c>
       <c r="D110" t="s">
         <v>299</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B111">
-        <v>5670</v>
+        <v>6950</v>
       </c>
       <c r="C111" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D111" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B112">
-        <v>5644</v>
+        <v>6816</v>
       </c>
       <c r="C112" t="s">
-        <v>303</v>
+        <v>190</v>
       </c>
       <c r="D112" t="s">
         <v>304</v>
       </c>
-      <c r="E112" s="2" t="s">
-        <v>9</v>
+      <c r="E112" t="s">
+        <v>190</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>305</v>
       </c>
       <c r="B113">
-        <v>5521</v>
+        <v>6737</v>
       </c>
       <c r="C113" t="s">
         <v>306</v>
       </c>
       <c r="D113" t="s">
         <v>307</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B114">
-        <v>5517</v>
+        <v>6663</v>
       </c>
       <c r="C114" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D114" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B115">
-        <v>5182</v>
+        <v>6465</v>
       </c>
       <c r="C115" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D115" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B116">
-        <v>4930</v>
+        <v>6311</v>
       </c>
       <c r="C116" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D116" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="B117">
-        <v>4783</v>
+        <v>6309</v>
       </c>
       <c r="C117" t="s">
         <v>317</v>
       </c>
       <c r="D117" t="s">
         <v>318</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>319</v>
       </c>
       <c r="B118">
-        <v>4664</v>
+        <v>6028</v>
       </c>
       <c r="C118" t="s">
         <v>320</v>
       </c>
       <c r="D118" t="s">
         <v>321</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>319</v>
       </c>
       <c r="B119">
-        <v>4620</v>
+        <v>6027</v>
       </c>
       <c r="C119" t="s">
         <v>322</v>
       </c>
       <c r="D119" t="s">
         <v>323</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>324</v>
       </c>
       <c r="B120">
-        <v>4385</v>
+        <v>5801</v>
       </c>
       <c r="C120" t="s">
         <v>325</v>
       </c>
       <c r="D120" t="s">
         <v>326</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B121">
-        <v>4314</v>
+        <v>5710</v>
       </c>
       <c r="C121" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D121" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B122">
-        <v>4312</v>
+        <v>5670</v>
       </c>
       <c r="C122" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D122" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="B123">
-        <v>4310</v>
+        <v>5644</v>
       </c>
       <c r="C123" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="D123" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B124">
-        <v>4301</v>
+        <v>5521</v>
       </c>
       <c r="C124" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D124" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B125">
-        <v>4299</v>
+        <v>5517</v>
       </c>
       <c r="C125" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D125" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="B126">
-        <v>4296</v>
+        <v>5182</v>
       </c>
       <c r="C126" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D126" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="B127">
-        <v>4272</v>
+        <v>4930</v>
       </c>
       <c r="C127" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="D127" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>336</v>
+        <v>346</v>
       </c>
       <c r="B128">
-        <v>4266</v>
+        <v>4783</v>
       </c>
       <c r="C128" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="D128" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="B129">
-        <v>3733</v>
+        <v>4664</v>
       </c>
       <c r="C129" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D129" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="B130">
-        <v>3731</v>
+        <v>4620</v>
       </c>
       <c r="C130" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="D130" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="B131">
-        <v>3541</v>
+        <v>4385</v>
       </c>
       <c r="C131" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="D131" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="B132">
-        <v>3527</v>
+        <v>4314</v>
       </c>
       <c r="C132" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D132" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="B133">
-        <v>3057</v>
+        <v>4312</v>
       </c>
       <c r="C133" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="D133" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="B134">
-        <v>2919</v>
+        <v>4310</v>
       </c>
       <c r="C134" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D134" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="B135">
-        <v>2911</v>
+        <v>4301</v>
       </c>
       <c r="C135" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="D135" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="B136">
-        <v>2909</v>
+        <v>4299</v>
       </c>
       <c r="C136" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="D136" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B137">
-        <v>2655</v>
+        <v>4296</v>
       </c>
       <c r="C137" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="D137" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="B138">
-        <v>2143</v>
+        <v>4272</v>
       </c>
       <c r="C138" t="s">
-        <v>160</v>
+        <v>371</v>
       </c>
       <c r="D138" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>372</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="B139">
-        <v>2136</v>
+        <v>4266</v>
       </c>
       <c r="C139" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="D139" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>368</v>
+        <v>375</v>
       </c>
       <c r="B140">
-        <v>2134</v>
+        <v>3733</v>
       </c>
       <c r="C140" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="D140" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B141">
-        <v>1522</v>
+        <v>3731</v>
       </c>
       <c r="C141" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="D141" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="B142">
-        <v>1490</v>
+        <v>3541</v>
       </c>
       <c r="C142" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="D142" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B143">
-        <v>1448</v>
+        <v>3527</v>
       </c>
       <c r="C143" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="D143" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B144">
-        <v>1365</v>
+        <v>3057</v>
       </c>
       <c r="C144" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="D144" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B145">
-        <v>1260</v>
+        <v>2919</v>
       </c>
       <c r="C145" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="D145" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B146">
-        <v>1255</v>
+        <v>2911</v>
       </c>
       <c r="C146" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="D146" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="B147">
-        <v>1047</v>
+        <v>2909</v>
       </c>
       <c r="C147" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="D147" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="B148">
-        <v>1045</v>
+        <v>2655</v>
       </c>
       <c r="C148" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="D148" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B149">
-        <v>692</v>
+        <v>2143</v>
       </c>
       <c r="C149" t="s">
-        <v>396</v>
+        <v>190</v>
       </c>
       <c r="D149" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>399</v>
+      </c>
+      <c r="E149" t="s">
+        <v>190</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>398</v>
       </c>
       <c r="B150">
-        <v>455</v>
+        <v>2136</v>
       </c>
       <c r="C150" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D150" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B151">
-        <v>322</v>
+        <v>2134</v>
       </c>
       <c r="C151" t="s">
         <v>402</v>
       </c>
       <c r="D151" t="s">
         <v>403</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>404</v>
       </c>
       <c r="B152">
-        <v>232</v>
+        <v>1522</v>
       </c>
       <c r="C152" t="s">
         <v>405</v>
       </c>
       <c r="D152" t="s">
         <v>406</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>404</v>
       </c>
       <c r="B153">
-        <v>231</v>
+        <v>1490</v>
       </c>
       <c r="C153" t="s">
         <v>407</v>
       </c>
       <c r="D153" t="s">
         <v>408</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
         <v>409</v>
       </c>
       <c r="B154">
-        <v>12808</v>
+        <v>1448</v>
       </c>
       <c r="C154" t="s">
         <v>410</v>
       </c>
       <c r="D154" t="s">
         <v>411</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B155">
-        <v>12807</v>
+        <v>1365</v>
       </c>
       <c r="C155" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D155" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="B156">
-        <v>12806</v>
+        <v>1260</v>
       </c>
       <c r="C156" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="D156" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B157">
-        <v>12661</v>
+        <v>1255</v>
       </c>
       <c r="C157" t="s">
-        <v>160</v>
+        <v>418</v>
       </c>
       <c r="D157" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>419</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="B158">
-        <v>12660</v>
+        <v>1047</v>
       </c>
       <c r="C158" t="s">
-        <v>160</v>
+        <v>421</v>
       </c>
       <c r="D158" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>422</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B159">
-        <v>12597</v>
+        <v>1045</v>
       </c>
       <c r="C159" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="D159" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="B160">
-        <v>12596</v>
+        <v>692</v>
       </c>
       <c r="C160" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="D160" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="B161">
-        <v>12417</v>
+        <v>455</v>
       </c>
       <c r="C161" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="D161" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="B162">
-        <v>12416</v>
+        <v>322</v>
       </c>
       <c r="C162" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="D162" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>424</v>
+        <v>434</v>
       </c>
       <c r="B163">
-        <v>12385</v>
+        <v>232</v>
       </c>
       <c r="C163" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="D163" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B164">
-        <v>12213</v>
+        <v>231</v>
       </c>
       <c r="C164" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="D164" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="B165">
-        <v>12132</v>
+        <v>12808</v>
       </c>
       <c r="C165" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="D165" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B166">
-        <v>12065</v>
+        <v>12807</v>
       </c>
       <c r="C166" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="D166" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B167">
-        <v>11933</v>
+        <v>12806</v>
       </c>
       <c r="C167" t="s">
-        <v>160</v>
+        <v>444</v>
       </c>
       <c r="D167" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>445</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="B168">
-        <v>11931</v>
+        <v>12661</v>
       </c>
       <c r="C168" t="s">
-        <v>160</v>
+        <v>190</v>
       </c>
       <c r="D168" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="E168" t="s">
-        <v>160</v>
+        <v>190</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="B169">
-        <v>11930</v>
+        <v>12660</v>
       </c>
       <c r="C169" t="s">
-        <v>160</v>
+        <v>190</v>
       </c>
       <c r="D169" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="E169" t="s">
-        <v>160</v>
+        <v>190</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="B170">
-        <v>11568</v>
+        <v>12597</v>
       </c>
       <c r="C170" t="s">
-        <v>160</v>
+        <v>450</v>
       </c>
       <c r="D170" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>451</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="B171">
-        <v>12804</v>
+        <v>12596</v>
       </c>
       <c r="C171" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="D171" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="B172">
-        <v>11469</v>
+        <v>12417</v>
       </c>
       <c r="C172" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="D172" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="B173">
-        <v>11468</v>
+        <v>12416</v>
       </c>
       <c r="C173" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="D173" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
         <v>454</v>
       </c>
       <c r="B174">
-        <v>11321</v>
+        <v>12385</v>
       </c>
       <c r="C174" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="D174" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="B175">
-        <v>11278</v>
+        <v>12213</v>
       </c>
       <c r="C175" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="D175" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>454</v>
+        <v>464</v>
       </c>
       <c r="B176">
-        <v>11275</v>
+        <v>12132</v>
       </c>
       <c r="C176" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="D176" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="B177">
-        <v>11114</v>
+        <v>12065</v>
       </c>
       <c r="C177" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="D177" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>461</v>
+        <v>470</v>
       </c>
       <c r="B178">
-        <v>11110</v>
+        <v>11933</v>
       </c>
       <c r="C178" t="s">
-        <v>464</v>
+        <v>190</v>
       </c>
       <c r="D178" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>471</v>
+      </c>
+      <c r="E178" t="s">
+        <v>190</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B179">
-        <v>11082</v>
+        <v>11931</v>
       </c>
       <c r="C179" t="s">
-        <v>467</v>
+        <v>190</v>
       </c>
       <c r="D179" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>472</v>
+      </c>
+      <c r="E179" t="s">
+        <v>190</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B180">
-        <v>11097</v>
+        <v>11930</v>
       </c>
       <c r="C180" t="s">
-        <v>470</v>
+        <v>190</v>
       </c>
       <c r="D180" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>473</v>
+      </c>
+      <c r="E180" t="s">
+        <v>190</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="B181">
-        <v>10882</v>
+        <v>11568</v>
       </c>
       <c r="C181" t="s">
-        <v>473</v>
+        <v>190</v>
       </c>
       <c r="D181" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>475</v>
+      </c>
+      <c r="E181" t="s">
+        <v>190</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="B182">
-        <v>10830</v>
+        <v>12804</v>
       </c>
       <c r="C182" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="D182" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B183">
-        <v>10777</v>
+        <v>11469</v>
       </c>
       <c r="C183" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="D183" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="B184">
-        <v>10688</v>
+        <v>11468</v>
       </c>
       <c r="C184" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D184" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B185">
-        <v>10665</v>
+        <v>11321</v>
       </c>
       <c r="C185" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D185" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B186">
-        <v>10648</v>
+        <v>11278</v>
       </c>
       <c r="C186" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="D186" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B187">
-        <v>10644</v>
+        <v>11275</v>
       </c>
       <c r="C187" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D187" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="B188">
-        <v>10641</v>
+        <v>11114</v>
       </c>
       <c r="C188" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D188" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B189">
-        <v>10485</v>
+        <v>11110</v>
       </c>
       <c r="C189" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D189" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="B190">
-        <v>10484</v>
+        <v>11082</v>
       </c>
       <c r="C190" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="D190" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>492</v>
+        <v>499</v>
       </c>
       <c r="B191">
-        <v>10471</v>
+        <v>11097</v>
       </c>
       <c r="C191" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="D191" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="B192">
-        <v>10388</v>
+        <v>10882</v>
       </c>
       <c r="C192" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="D192" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="B193">
-        <v>10386</v>
+        <v>10830</v>
       </c>
       <c r="C193" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="D193" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="B194">
-        <v>10050</v>
+        <v>10777</v>
       </c>
       <c r="C194" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="D194" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="B195">
-        <v>9581</v>
+        <v>10688</v>
       </c>
       <c r="C195" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="D195" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="B196">
-        <v>9472</v>
+        <v>10665</v>
       </c>
       <c r="C196" t="s">
-        <v>160</v>
+        <v>514</v>
       </c>
       <c r="D196" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>515</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B197">
-        <v>9036</v>
+        <v>10648</v>
       </c>
       <c r="C197" t="s">
-        <v>160</v>
+        <v>516</v>
       </c>
       <c r="D197" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>517</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
         <v>513</v>
       </c>
       <c r="B198">
-        <v>8409</v>
+        <v>10644</v>
       </c>
       <c r="C198" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="D198" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
         <v>513</v>
       </c>
       <c r="B199">
-        <v>8376</v>
+        <v>10641</v>
       </c>
       <c r="C199" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="D199" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="B200">
-        <v>7837</v>
+        <v>10485</v>
       </c>
       <c r="C200" t="s">
-        <v>160</v>
+        <v>523</v>
       </c>
       <c r="D200" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>524</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B201">
-        <v>7692</v>
+        <v>10484</v>
       </c>
       <c r="C201" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="D201" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="B202">
-        <v>7594</v>
+        <v>10471</v>
       </c>
       <c r="C202" t="s">
-        <v>160</v>
+        <v>527</v>
       </c>
       <c r="D202" t="s">
-        <v>524</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>528</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="B203">
-        <v>7252</v>
+        <v>10388</v>
       </c>
       <c r="C203" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="D203" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B204">
-        <v>6681</v>
+        <v>10386</v>
       </c>
       <c r="C204" t="s">
-        <v>160</v>
+        <v>532</v>
       </c>
       <c r="D204" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>533</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="B205">
-        <v>6657</v>
+        <v>10050</v>
       </c>
       <c r="C205" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="D205" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="B206">
-        <v>6641</v>
+        <v>9581</v>
       </c>
       <c r="C206" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="D206" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="B207">
-        <v>6639</v>
+        <v>9472</v>
       </c>
       <c r="C207" t="s">
-        <v>536</v>
+        <v>190</v>
       </c>
       <c r="D207" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>541</v>
+      </c>
+      <c r="E207" t="s">
+        <v>190</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="B208">
-        <v>6162</v>
+        <v>9036</v>
       </c>
       <c r="C208" t="s">
-        <v>539</v>
+        <v>190</v>
       </c>
       <c r="D208" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>541</v>
+      </c>
+      <c r="E208" t="s">
+        <v>190</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="B209">
-        <v>5992</v>
+        <v>8409</v>
       </c>
       <c r="C209" t="s">
-        <v>160</v>
+        <v>544</v>
       </c>
       <c r="D209" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>545</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="B210">
-        <v>5991</v>
+        <v>8376</v>
       </c>
       <c r="C210" t="s">
-        <v>160</v>
+        <v>546</v>
       </c>
       <c r="D210" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>547</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="B211">
-        <v>5898</v>
+        <v>7837</v>
       </c>
       <c r="C211" t="s">
-        <v>545</v>
+        <v>190</v>
       </c>
       <c r="D211" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>549</v>
+      </c>
+      <c r="E211" t="s">
+        <v>190</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="B212">
-        <v>5635</v>
+        <v>7692</v>
       </c>
       <c r="C212" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="D212" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="B213">
-        <v>4742</v>
+        <v>7594</v>
       </c>
       <c r="C213" t="s">
-        <v>551</v>
+        <v>190</v>
       </c>
       <c r="D213" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>554</v>
+      </c>
+      <c r="E213" t="s">
+        <v>190</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="B214">
-        <v>4740</v>
+        <v>7252</v>
       </c>
       <c r="C214" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="D214" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="B215">
-        <v>4571</v>
+        <v>6681</v>
       </c>
       <c r="C215" t="s">
-        <v>556</v>
+        <v>190</v>
       </c>
       <c r="D215" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>559</v>
+      </c>
+      <c r="E215" t="s">
+        <v>190</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B216">
-        <v>4504</v>
+        <v>6657</v>
       </c>
       <c r="C216" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="D216" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="B217">
-        <v>4329</v>
+        <v>6641</v>
       </c>
       <c r="C217" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="D217" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="B218">
-        <v>4273</v>
+        <v>6639</v>
       </c>
       <c r="C218" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D218" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B219">
-        <v>4198</v>
+        <v>6162</v>
       </c>
       <c r="C219" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="D219" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="B220">
-        <v>3942</v>
+        <v>5992</v>
       </c>
       <c r="C220" t="s">
-        <v>571</v>
+        <v>190</v>
       </c>
       <c r="D220" t="s">
         <v>572</v>
       </c>
-      <c r="E220" s="2" t="s">
-        <v>9</v>
+      <c r="E220" t="s">
+        <v>190</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
+        <v>571</v>
+      </c>
+      <c r="B221">
+        <v>5991</v>
+      </c>
+      <c r="C221" t="s">
+        <v>190</v>
+      </c>
+      <c r="D221" t="s">
         <v>573</v>
       </c>
-      <c r="B221">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E221" t="s">
+        <v>190</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B222">
-        <v>3859</v>
+        <v>5898</v>
       </c>
       <c r="C222" t="s">
+        <v>575</v>
+      </c>
+      <c r="D222" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
+        <v>577</v>
+      </c>
+      <c r="B223">
+        <v>5635</v>
+      </c>
+      <c r="C223" t="s">
         <v>578</v>
       </c>
-      <c r="B223">
-[...2 lines deleted...]
-      <c r="C223" t="s">
+      <c r="D223" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
+        <v>580</v>
+      </c>
+      <c r="B224">
+        <v>4742</v>
+      </c>
+      <c r="C224" t="s">
         <v>581</v>
       </c>
-      <c r="B224">
-[...2 lines deleted...]
-      <c r="C224" t="s">
+      <c r="D224" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="B225">
-        <v>3594</v>
+        <v>4740</v>
       </c>
       <c r="C225" t="s">
+        <v>583</v>
+      </c>
+      <c r="D225" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>585</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
+        <v>585</v>
+      </c>
+      <c r="B226">
+        <v>4571</v>
+      </c>
+      <c r="C226" t="s">
         <v>586</v>
       </c>
-      <c r="B226">
-[...2 lines deleted...]
-      <c r="C226" t="s">
+      <c r="D226" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
+        <v>588</v>
+      </c>
+      <c r="B227">
+        <v>4504</v>
+      </c>
+      <c r="C227" t="s">
         <v>589</v>
       </c>
-      <c r="B227">
-[...2 lines deleted...]
-      <c r="C227" t="s">
+      <c r="D227" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
+        <v>591</v>
+      </c>
+      <c r="B228">
+        <v>4329</v>
+      </c>
+      <c r="C228" t="s">
         <v>592</v>
       </c>
-      <c r="B228">
-[...2 lines deleted...]
-      <c r="C228" t="s">
+      <c r="D228" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
+        <v>594</v>
+      </c>
+      <c r="B229">
+        <v>4273</v>
+      </c>
+      <c r="C229" t="s">
         <v>595</v>
       </c>
-      <c r="B229">
-[...2 lines deleted...]
-      <c r="C229" t="s">
+      <c r="D229" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>597</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
+        <v>597</v>
+      </c>
+      <c r="B230">
+        <v>4198</v>
+      </c>
+      <c r="C230" t="s">
         <v>598</v>
       </c>
-      <c r="B230">
-[...2 lines deleted...]
-      <c r="C230" t="s">
+      <c r="D230" t="s">
         <v>599</v>
-      </c>
-[...1 lines deleted...]
-        <v>600</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
+        <v>600</v>
+      </c>
+      <c r="B231">
+        <v>3942</v>
+      </c>
+      <c r="C231" t="s">
         <v>601</v>
       </c>
-      <c r="B231">
-[...2 lines deleted...]
-      <c r="C231" t="s">
+      <c r="D231" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="B232">
-        <v>1649</v>
+        <v>3866</v>
       </c>
       <c r="C232" t="s">
         <v>604</v>
       </c>
       <c r="D232" t="s">
         <v>605</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
+        <v>603</v>
+      </c>
+      <c r="B233">
+        <v>3859</v>
+      </c>
+      <c r="C233" t="s">
         <v>606</v>
       </c>
-      <c r="B233">
-[...2 lines deleted...]
-      <c r="C233" t="s">
+      <c r="D233" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B234">
-        <v>1521</v>
+        <v>3784</v>
       </c>
       <c r="C234" t="s">
         <v>609</v>
       </c>
       <c r="D234" t="s">
         <v>610</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
         <v>611</v>
       </c>
       <c r="B235">
-        <v>1431</v>
+        <v>3598</v>
       </c>
       <c r="C235" t="s">
         <v>612</v>
       </c>
       <c r="D235" t="s">
         <v>613</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
         <v>611</v>
       </c>
       <c r="B236">
-        <v>1430</v>
+        <v>3594</v>
       </c>
       <c r="C236" t="s">
         <v>614</v>
       </c>
       <c r="D236" t="s">
         <v>615</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
         <v>616</v>
       </c>
       <c r="B237">
-        <v>962</v>
+        <v>3336</v>
       </c>
       <c r="C237" t="s">
         <v>617</v>
       </c>
       <c r="D237" t="s">
         <v>618</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="B238">
-        <v>960</v>
+        <v>3039</v>
       </c>
       <c r="C238" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D238" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B239">
-        <v>928</v>
+        <v>2858</v>
       </c>
       <c r="C239" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D239" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="B240">
-        <v>733</v>
+        <v>2745</v>
       </c>
       <c r="C240" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D240" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="B241">
-        <v>698</v>
+        <v>1938</v>
       </c>
       <c r="C241" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D241" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B242">
+        <v>1651</v>
+      </c>
+      <c r="C242" t="s">
+        <v>632</v>
+      </c>
+      <c r="D242" t="s">
+        <v>633</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>631</v>
+      </c>
+      <c r="B243">
+        <v>1649</v>
+      </c>
+      <c r="C243" t="s">
+        <v>634</v>
+      </c>
+      <c r="D243" t="s">
+        <v>635</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>636</v>
+      </c>
+      <c r="B244">
+        <v>1524</v>
+      </c>
+      <c r="C244" t="s">
+        <v>637</v>
+      </c>
+      <c r="D244" t="s">
+        <v>638</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>636</v>
+      </c>
+      <c r="B245">
+        <v>1521</v>
+      </c>
+      <c r="C245" t="s">
+        <v>639</v>
+      </c>
+      <c r="D245" t="s">
+        <v>640</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>641</v>
+      </c>
+      <c r="B246">
+        <v>1431</v>
+      </c>
+      <c r="C246" t="s">
+        <v>642</v>
+      </c>
+      <c r="D246" t="s">
+        <v>643</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>641</v>
+      </c>
+      <c r="B247">
+        <v>1430</v>
+      </c>
+      <c r="C247" t="s">
+        <v>644</v>
+      </c>
+      <c r="D247" t="s">
+        <v>645</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>646</v>
+      </c>
+      <c r="B248">
+        <v>962</v>
+      </c>
+      <c r="C248" t="s">
+        <v>647</v>
+      </c>
+      <c r="D248" t="s">
+        <v>648</v>
+      </c>
+      <c r="E248" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>646</v>
+      </c>
+      <c r="B249">
+        <v>960</v>
+      </c>
+      <c r="C249" t="s">
+        <v>649</v>
+      </c>
+      <c r="D249" t="s">
+        <v>650</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>651</v>
+      </c>
+      <c r="B250">
+        <v>928</v>
+      </c>
+      <c r="C250" t="s">
+        <v>652</v>
+      </c>
+      <c r="D250" t="s">
+        <v>653</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>654</v>
+      </c>
+      <c r="B251">
+        <v>733</v>
+      </c>
+      <c r="C251" t="s">
+        <v>655</v>
+      </c>
+      <c r="D251" t="s">
+        <v>656</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>657</v>
+      </c>
+      <c r="B252">
+        <v>698</v>
+      </c>
+      <c r="C252" t="s">
+        <v>658</v>
+      </c>
+      <c r="D252" t="s">
+        <v>659</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>660</v>
+      </c>
+      <c r="B253">
         <v>564</v>
       </c>
-      <c r="C242" t="s">
-[...8 lines deleted...]
-      <c r="F242" s="2" t="s">
+      <c r="C253" t="s">
+        <v>661</v>
+      </c>
+      <c r="D253" t="s">
+        <v>662</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F253" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -7269,154 +7579,154 @@
     <hyperlink ref="F46" r:id="rId90"/>
     <hyperlink ref="E47" r:id="rId91"/>
     <hyperlink ref="F47" r:id="rId92"/>
     <hyperlink ref="E48" r:id="rId93"/>
     <hyperlink ref="F48" r:id="rId94"/>
     <hyperlink ref="E49" r:id="rId95"/>
     <hyperlink ref="F49" r:id="rId96"/>
     <hyperlink ref="E50" r:id="rId97"/>
     <hyperlink ref="F50" r:id="rId98"/>
     <hyperlink ref="E51" r:id="rId99"/>
     <hyperlink ref="F51" r:id="rId100"/>
     <hyperlink ref="E52" r:id="rId101"/>
     <hyperlink ref="F52" r:id="rId102"/>
     <hyperlink ref="E53" r:id="rId103"/>
     <hyperlink ref="F53" r:id="rId104"/>
     <hyperlink ref="E54" r:id="rId105"/>
     <hyperlink ref="F54" r:id="rId106"/>
     <hyperlink ref="E55" r:id="rId107"/>
     <hyperlink ref="F55" r:id="rId108"/>
     <hyperlink ref="E56" r:id="rId109"/>
     <hyperlink ref="F56" r:id="rId110"/>
     <hyperlink ref="E57" r:id="rId111"/>
     <hyperlink ref="F57" r:id="rId112"/>
     <hyperlink ref="E58" r:id="rId113"/>
     <hyperlink ref="F58" r:id="rId114"/>
-    <hyperlink ref="F59" r:id="rId115"/>
-[...20 lines deleted...]
-    <hyperlink ref="E70" r:id="rId136"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
     <hyperlink ref="F70" r:id="rId137"/>
     <hyperlink ref="E71" r:id="rId138"/>
     <hyperlink ref="F71" r:id="rId139"/>
     <hyperlink ref="E72" r:id="rId140"/>
     <hyperlink ref="F72" r:id="rId141"/>
     <hyperlink ref="E73" r:id="rId142"/>
     <hyperlink ref="F73" r:id="rId143"/>
     <hyperlink ref="E74" r:id="rId144"/>
     <hyperlink ref="F74" r:id="rId145"/>
     <hyperlink ref="E75" r:id="rId146"/>
     <hyperlink ref="F75" r:id="rId147"/>
     <hyperlink ref="E76" r:id="rId148"/>
     <hyperlink ref="F76" r:id="rId149"/>
     <hyperlink ref="E77" r:id="rId150"/>
     <hyperlink ref="F77" r:id="rId151"/>
     <hyperlink ref="E78" r:id="rId152"/>
     <hyperlink ref="F78" r:id="rId153"/>
     <hyperlink ref="E79" r:id="rId154"/>
     <hyperlink ref="F79" r:id="rId155"/>
     <hyperlink ref="E80" r:id="rId156"/>
     <hyperlink ref="F80" r:id="rId157"/>
     <hyperlink ref="E81" r:id="rId158"/>
     <hyperlink ref="F81" r:id="rId159"/>
     <hyperlink ref="E82" r:id="rId160"/>
     <hyperlink ref="F82" r:id="rId161"/>
     <hyperlink ref="E83" r:id="rId162"/>
     <hyperlink ref="F83" r:id="rId163"/>
     <hyperlink ref="E84" r:id="rId164"/>
     <hyperlink ref="F84" r:id="rId165"/>
     <hyperlink ref="E85" r:id="rId166"/>
     <hyperlink ref="F85" r:id="rId167"/>
     <hyperlink ref="E86" r:id="rId168"/>
     <hyperlink ref="F86" r:id="rId169"/>
     <hyperlink ref="E87" r:id="rId170"/>
     <hyperlink ref="F87" r:id="rId171"/>
     <hyperlink ref="E88" r:id="rId172"/>
     <hyperlink ref="F88" r:id="rId173"/>
     <hyperlink ref="E89" r:id="rId174"/>
     <hyperlink ref="F89" r:id="rId175"/>
     <hyperlink ref="E90" r:id="rId176"/>
     <hyperlink ref="F90" r:id="rId177"/>
-    <hyperlink ref="F91" r:id="rId178"/>
-[...39 lines deleted...]
-    <hyperlink ref="E112" r:id="rId218"/>
+    <hyperlink ref="E91" r:id="rId178"/>
+    <hyperlink ref="F91" r:id="rId179"/>
+    <hyperlink ref="E92" r:id="rId180"/>
+    <hyperlink ref="F92" r:id="rId181"/>
+    <hyperlink ref="E93" r:id="rId182"/>
+    <hyperlink ref="F93" r:id="rId183"/>
+    <hyperlink ref="E94" r:id="rId184"/>
+    <hyperlink ref="F94" r:id="rId185"/>
+    <hyperlink ref="E95" r:id="rId186"/>
+    <hyperlink ref="F95" r:id="rId187"/>
+    <hyperlink ref="E96" r:id="rId188"/>
+    <hyperlink ref="F96" r:id="rId189"/>
+    <hyperlink ref="E97" r:id="rId190"/>
+    <hyperlink ref="F97" r:id="rId191"/>
+    <hyperlink ref="E98" r:id="rId192"/>
+    <hyperlink ref="F98" r:id="rId193"/>
+    <hyperlink ref="E99" r:id="rId194"/>
+    <hyperlink ref="F99" r:id="rId195"/>
+    <hyperlink ref="E100" r:id="rId196"/>
+    <hyperlink ref="F100" r:id="rId197"/>
+    <hyperlink ref="E101" r:id="rId198"/>
+    <hyperlink ref="F101" r:id="rId199"/>
+    <hyperlink ref="F102" r:id="rId200"/>
+    <hyperlink ref="E103" r:id="rId201"/>
+    <hyperlink ref="F103" r:id="rId202"/>
+    <hyperlink ref="E104" r:id="rId203"/>
+    <hyperlink ref="F104" r:id="rId204"/>
+    <hyperlink ref="E105" r:id="rId205"/>
+    <hyperlink ref="F105" r:id="rId206"/>
+    <hyperlink ref="E106" r:id="rId207"/>
+    <hyperlink ref="F106" r:id="rId208"/>
+    <hyperlink ref="E107" r:id="rId209"/>
+    <hyperlink ref="F107" r:id="rId210"/>
+    <hyperlink ref="E108" r:id="rId211"/>
+    <hyperlink ref="F108" r:id="rId212"/>
+    <hyperlink ref="E109" r:id="rId213"/>
+    <hyperlink ref="F109" r:id="rId214"/>
+    <hyperlink ref="E110" r:id="rId215"/>
+    <hyperlink ref="F110" r:id="rId216"/>
+    <hyperlink ref="E111" r:id="rId217"/>
+    <hyperlink ref="F111" r:id="rId218"/>
     <hyperlink ref="F112" r:id="rId219"/>
     <hyperlink ref="E113" r:id="rId220"/>
     <hyperlink ref="F113" r:id="rId221"/>
     <hyperlink ref="E114" r:id="rId222"/>
     <hyperlink ref="F114" r:id="rId223"/>
     <hyperlink ref="E115" r:id="rId224"/>
     <hyperlink ref="F115" r:id="rId225"/>
     <hyperlink ref="E116" r:id="rId226"/>
     <hyperlink ref="F116" r:id="rId227"/>
     <hyperlink ref="E117" r:id="rId228"/>
     <hyperlink ref="F117" r:id="rId229"/>
     <hyperlink ref="E118" r:id="rId230"/>
     <hyperlink ref="F118" r:id="rId231"/>
     <hyperlink ref="E119" r:id="rId232"/>
     <hyperlink ref="F119" r:id="rId233"/>
     <hyperlink ref="E120" r:id="rId234"/>
     <hyperlink ref="F120" r:id="rId235"/>
     <hyperlink ref="E121" r:id="rId236"/>
     <hyperlink ref="F121" r:id="rId237"/>
     <hyperlink ref="E122" r:id="rId238"/>
     <hyperlink ref="F122" r:id="rId239"/>
     <hyperlink ref="E123" r:id="rId240"/>
     <hyperlink ref="F123" r:id="rId241"/>
     <hyperlink ref="E124" r:id="rId242"/>
     <hyperlink ref="F124" r:id="rId243"/>
@@ -7424,246 +7734,268 @@
     <hyperlink ref="F125" r:id="rId245"/>
     <hyperlink ref="E126" r:id="rId246"/>
     <hyperlink ref="F126" r:id="rId247"/>
     <hyperlink ref="E127" r:id="rId248"/>
     <hyperlink ref="F127" r:id="rId249"/>
     <hyperlink ref="E128" r:id="rId250"/>
     <hyperlink ref="F128" r:id="rId251"/>
     <hyperlink ref="E129" r:id="rId252"/>
     <hyperlink ref="F129" r:id="rId253"/>
     <hyperlink ref="E130" r:id="rId254"/>
     <hyperlink ref="F130" r:id="rId255"/>
     <hyperlink ref="E131" r:id="rId256"/>
     <hyperlink ref="F131" r:id="rId257"/>
     <hyperlink ref="E132" r:id="rId258"/>
     <hyperlink ref="F132" r:id="rId259"/>
     <hyperlink ref="E133" r:id="rId260"/>
     <hyperlink ref="F133" r:id="rId261"/>
     <hyperlink ref="E134" r:id="rId262"/>
     <hyperlink ref="F134" r:id="rId263"/>
     <hyperlink ref="E135" r:id="rId264"/>
     <hyperlink ref="F135" r:id="rId265"/>
     <hyperlink ref="E136" r:id="rId266"/>
     <hyperlink ref="F136" r:id="rId267"/>
     <hyperlink ref="E137" r:id="rId268"/>
     <hyperlink ref="F137" r:id="rId269"/>
-    <hyperlink ref="F138" r:id="rId270"/>
-[...20 lines deleted...]
-    <hyperlink ref="E149" r:id="rId291"/>
+    <hyperlink ref="E138" r:id="rId270"/>
+    <hyperlink ref="F138" r:id="rId271"/>
+    <hyperlink ref="E139" r:id="rId272"/>
+    <hyperlink ref="F139" r:id="rId273"/>
+    <hyperlink ref="E140" r:id="rId274"/>
+    <hyperlink ref="F140" r:id="rId275"/>
+    <hyperlink ref="E141" r:id="rId276"/>
+    <hyperlink ref="F141" r:id="rId277"/>
+    <hyperlink ref="E142" r:id="rId278"/>
+    <hyperlink ref="F142" r:id="rId279"/>
+    <hyperlink ref="E143" r:id="rId280"/>
+    <hyperlink ref="F143" r:id="rId281"/>
+    <hyperlink ref="E144" r:id="rId282"/>
+    <hyperlink ref="F144" r:id="rId283"/>
+    <hyperlink ref="E145" r:id="rId284"/>
+    <hyperlink ref="F145" r:id="rId285"/>
+    <hyperlink ref="E146" r:id="rId286"/>
+    <hyperlink ref="F146" r:id="rId287"/>
+    <hyperlink ref="E147" r:id="rId288"/>
+    <hyperlink ref="F147" r:id="rId289"/>
+    <hyperlink ref="E148" r:id="rId290"/>
+    <hyperlink ref="F148" r:id="rId291"/>
     <hyperlink ref="F149" r:id="rId292"/>
     <hyperlink ref="E150" r:id="rId293"/>
     <hyperlink ref="F150" r:id="rId294"/>
     <hyperlink ref="E151" r:id="rId295"/>
     <hyperlink ref="F151" r:id="rId296"/>
     <hyperlink ref="E152" r:id="rId297"/>
     <hyperlink ref="F152" r:id="rId298"/>
     <hyperlink ref="E153" r:id="rId299"/>
     <hyperlink ref="F153" r:id="rId300"/>
     <hyperlink ref="E154" r:id="rId301"/>
     <hyperlink ref="F154" r:id="rId302"/>
     <hyperlink ref="E155" r:id="rId303"/>
     <hyperlink ref="F155" r:id="rId304"/>
     <hyperlink ref="E156" r:id="rId305"/>
     <hyperlink ref="F156" r:id="rId306"/>
-    <hyperlink ref="F157" r:id="rId307"/>
-[...41 lines deleted...]
-    <hyperlink ref="E181" r:id="rId349"/>
+    <hyperlink ref="E157" r:id="rId307"/>
+    <hyperlink ref="F157" r:id="rId308"/>
+    <hyperlink ref="E158" r:id="rId309"/>
+    <hyperlink ref="F158" r:id="rId310"/>
+    <hyperlink ref="E159" r:id="rId311"/>
+    <hyperlink ref="F159" r:id="rId312"/>
+    <hyperlink ref="E160" r:id="rId313"/>
+    <hyperlink ref="F160" r:id="rId314"/>
+    <hyperlink ref="E161" r:id="rId315"/>
+    <hyperlink ref="F161" r:id="rId316"/>
+    <hyperlink ref="E162" r:id="rId317"/>
+    <hyperlink ref="F162" r:id="rId318"/>
+    <hyperlink ref="E163" r:id="rId319"/>
+    <hyperlink ref="F163" r:id="rId320"/>
+    <hyperlink ref="E164" r:id="rId321"/>
+    <hyperlink ref="F164" r:id="rId322"/>
+    <hyperlink ref="E165" r:id="rId323"/>
+    <hyperlink ref="F165" r:id="rId324"/>
+    <hyperlink ref="E166" r:id="rId325"/>
+    <hyperlink ref="F166" r:id="rId326"/>
+    <hyperlink ref="E167" r:id="rId327"/>
+    <hyperlink ref="F167" r:id="rId328"/>
+    <hyperlink ref="F168" r:id="rId329"/>
+    <hyperlink ref="F169" r:id="rId330"/>
+    <hyperlink ref="E170" r:id="rId331"/>
+    <hyperlink ref="F170" r:id="rId332"/>
+    <hyperlink ref="E171" r:id="rId333"/>
+    <hyperlink ref="F171" r:id="rId334"/>
+    <hyperlink ref="E172" r:id="rId335"/>
+    <hyperlink ref="F172" r:id="rId336"/>
+    <hyperlink ref="E173" r:id="rId337"/>
+    <hyperlink ref="F173" r:id="rId338"/>
+    <hyperlink ref="E174" r:id="rId339"/>
+    <hyperlink ref="F174" r:id="rId340"/>
+    <hyperlink ref="E175" r:id="rId341"/>
+    <hyperlink ref="F175" r:id="rId342"/>
+    <hyperlink ref="E176" r:id="rId343"/>
+    <hyperlink ref="F176" r:id="rId344"/>
+    <hyperlink ref="E177" r:id="rId345"/>
+    <hyperlink ref="F177" r:id="rId346"/>
+    <hyperlink ref="F178" r:id="rId347"/>
+    <hyperlink ref="F179" r:id="rId348"/>
+    <hyperlink ref="F180" r:id="rId349"/>
     <hyperlink ref="F181" r:id="rId350"/>
     <hyperlink ref="E182" r:id="rId351"/>
     <hyperlink ref="F182" r:id="rId352"/>
     <hyperlink ref="E183" r:id="rId353"/>
     <hyperlink ref="F183" r:id="rId354"/>
     <hyperlink ref="E184" r:id="rId355"/>
     <hyperlink ref="F184" r:id="rId356"/>
     <hyperlink ref="E185" r:id="rId357"/>
     <hyperlink ref="F185" r:id="rId358"/>
     <hyperlink ref="E186" r:id="rId359"/>
     <hyperlink ref="F186" r:id="rId360"/>
     <hyperlink ref="E187" r:id="rId361"/>
     <hyperlink ref="F187" r:id="rId362"/>
     <hyperlink ref="E188" r:id="rId363"/>
     <hyperlink ref="F188" r:id="rId364"/>
     <hyperlink ref="E189" r:id="rId365"/>
     <hyperlink ref="F189" r:id="rId366"/>
     <hyperlink ref="E190" r:id="rId367"/>
     <hyperlink ref="F190" r:id="rId368"/>
     <hyperlink ref="E191" r:id="rId369"/>
     <hyperlink ref="F191" r:id="rId370"/>
     <hyperlink ref="E192" r:id="rId371"/>
     <hyperlink ref="F192" r:id="rId372"/>
     <hyperlink ref="E193" r:id="rId373"/>
     <hyperlink ref="F193" r:id="rId374"/>
     <hyperlink ref="E194" r:id="rId375"/>
     <hyperlink ref="F194" r:id="rId376"/>
     <hyperlink ref="E195" r:id="rId377"/>
     <hyperlink ref="F195" r:id="rId378"/>
-    <hyperlink ref="F196" r:id="rId379"/>
-[...42 lines deleted...]
-    <hyperlink ref="E221" r:id="rId422"/>
+    <hyperlink ref="E196" r:id="rId379"/>
+    <hyperlink ref="F196" r:id="rId380"/>
+    <hyperlink ref="E197" r:id="rId381"/>
+    <hyperlink ref="F197" r:id="rId382"/>
+    <hyperlink ref="E198" r:id="rId383"/>
+    <hyperlink ref="F198" r:id="rId384"/>
+    <hyperlink ref="E199" r:id="rId385"/>
+    <hyperlink ref="F199" r:id="rId386"/>
+    <hyperlink ref="E200" r:id="rId387"/>
+    <hyperlink ref="F200" r:id="rId388"/>
+    <hyperlink ref="E201" r:id="rId389"/>
+    <hyperlink ref="F201" r:id="rId390"/>
+    <hyperlink ref="E202" r:id="rId391"/>
+    <hyperlink ref="F202" r:id="rId392"/>
+    <hyperlink ref="E203" r:id="rId393"/>
+    <hyperlink ref="F203" r:id="rId394"/>
+    <hyperlink ref="E204" r:id="rId395"/>
+    <hyperlink ref="F204" r:id="rId396"/>
+    <hyperlink ref="E205" r:id="rId397"/>
+    <hyperlink ref="F205" r:id="rId398"/>
+    <hyperlink ref="E206" r:id="rId399"/>
+    <hyperlink ref="F206" r:id="rId400"/>
+    <hyperlink ref="F207" r:id="rId401"/>
+    <hyperlink ref="F208" r:id="rId402"/>
+    <hyperlink ref="E209" r:id="rId403"/>
+    <hyperlink ref="F209" r:id="rId404"/>
+    <hyperlink ref="E210" r:id="rId405"/>
+    <hyperlink ref="F210" r:id="rId406"/>
+    <hyperlink ref="F211" r:id="rId407"/>
+    <hyperlink ref="E212" r:id="rId408"/>
+    <hyperlink ref="F212" r:id="rId409"/>
+    <hyperlink ref="F213" r:id="rId410"/>
+    <hyperlink ref="E214" r:id="rId411"/>
+    <hyperlink ref="F214" r:id="rId412"/>
+    <hyperlink ref="F215" r:id="rId413"/>
+    <hyperlink ref="E216" r:id="rId414"/>
+    <hyperlink ref="F216" r:id="rId415"/>
+    <hyperlink ref="E217" r:id="rId416"/>
+    <hyperlink ref="F217" r:id="rId417"/>
+    <hyperlink ref="E218" r:id="rId418"/>
+    <hyperlink ref="F218" r:id="rId419"/>
+    <hyperlink ref="E219" r:id="rId420"/>
+    <hyperlink ref="F219" r:id="rId421"/>
+    <hyperlink ref="F220" r:id="rId422"/>
     <hyperlink ref="F221" r:id="rId423"/>
     <hyperlink ref="E222" r:id="rId424"/>
     <hyperlink ref="F222" r:id="rId425"/>
     <hyperlink ref="E223" r:id="rId426"/>
     <hyperlink ref="F223" r:id="rId427"/>
     <hyperlink ref="E224" r:id="rId428"/>
     <hyperlink ref="F224" r:id="rId429"/>
     <hyperlink ref="E225" r:id="rId430"/>
     <hyperlink ref="F225" r:id="rId431"/>
     <hyperlink ref="E226" r:id="rId432"/>
     <hyperlink ref="F226" r:id="rId433"/>
     <hyperlink ref="E227" r:id="rId434"/>
     <hyperlink ref="F227" r:id="rId435"/>
     <hyperlink ref="E228" r:id="rId436"/>
     <hyperlink ref="F228" r:id="rId437"/>
     <hyperlink ref="E229" r:id="rId438"/>
     <hyperlink ref="F229" r:id="rId439"/>
     <hyperlink ref="E230" r:id="rId440"/>
     <hyperlink ref="F230" r:id="rId441"/>
     <hyperlink ref="E231" r:id="rId442"/>
     <hyperlink ref="F231" r:id="rId443"/>
     <hyperlink ref="E232" r:id="rId444"/>
     <hyperlink ref="F232" r:id="rId445"/>
     <hyperlink ref="E233" r:id="rId446"/>
     <hyperlink ref="F233" r:id="rId447"/>
     <hyperlink ref="E234" r:id="rId448"/>
     <hyperlink ref="F234" r:id="rId449"/>
     <hyperlink ref="E235" r:id="rId450"/>
     <hyperlink ref="F235" r:id="rId451"/>
     <hyperlink ref="E236" r:id="rId452"/>
     <hyperlink ref="F236" r:id="rId453"/>
     <hyperlink ref="E237" r:id="rId454"/>
     <hyperlink ref="F237" r:id="rId455"/>
     <hyperlink ref="E238" r:id="rId456"/>
     <hyperlink ref="F238" r:id="rId457"/>
     <hyperlink ref="E239" r:id="rId458"/>
     <hyperlink ref="F239" r:id="rId459"/>
     <hyperlink ref="E240" r:id="rId460"/>
     <hyperlink ref="F240" r:id="rId461"/>
     <hyperlink ref="E241" r:id="rId462"/>
     <hyperlink ref="F241" r:id="rId463"/>
     <hyperlink ref="E242" r:id="rId464"/>
     <hyperlink ref="F242" r:id="rId465"/>
+    <hyperlink ref="E243" r:id="rId466"/>
+    <hyperlink ref="F243" r:id="rId467"/>
+    <hyperlink ref="E244" r:id="rId468"/>
+    <hyperlink ref="F244" r:id="rId469"/>
+    <hyperlink ref="E245" r:id="rId470"/>
+    <hyperlink ref="F245" r:id="rId471"/>
+    <hyperlink ref="E246" r:id="rId472"/>
+    <hyperlink ref="F246" r:id="rId473"/>
+    <hyperlink ref="E247" r:id="rId474"/>
+    <hyperlink ref="F247" r:id="rId475"/>
+    <hyperlink ref="E248" r:id="rId476"/>
+    <hyperlink ref="F248" r:id="rId477"/>
+    <hyperlink ref="E249" r:id="rId478"/>
+    <hyperlink ref="F249" r:id="rId479"/>
+    <hyperlink ref="E250" r:id="rId480"/>
+    <hyperlink ref="F250" r:id="rId481"/>
+    <hyperlink ref="E251" r:id="rId482"/>
+    <hyperlink ref="F251" r:id="rId483"/>
+    <hyperlink ref="E252" r:id="rId484"/>
+    <hyperlink ref="F252" r:id="rId485"/>
+    <hyperlink ref="E253" r:id="rId486"/>
+    <hyperlink ref="F253" r:id="rId487"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>