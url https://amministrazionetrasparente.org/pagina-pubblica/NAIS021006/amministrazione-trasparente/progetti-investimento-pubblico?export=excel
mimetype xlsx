--- v0 (2026-07-24)
+++ v1 (2026-10-24)
@@ -8,354 +8,336 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="77">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
     <t>NEXT SCHOOL SKILLS</t>
   </si>
   <si>
     <t>E64D26000840007</t>
   </si>
   <si>
     <t>€ 15.885,00</t>
   </si>
   <si>
     <t>Fondo Sociale Europeo Plus(FSE+)</t>
   </si>
   <si>
     <t>15/07/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/6f48fa6a-6658-493b-a265-c780d62fde90</t>
+    <t/>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
   </si>
   <si>
     <t>COMPETENZE IN MOVIMENTO</t>
   </si>
   <si>
     <t>E64D26002040007</t>
   </si>
   <si>
     <t>€ 79.425,00</t>
   </si>
   <si>
     <t>Fondo Sociale Europeo Plus (FSE+)</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/81d948e4-87d9-4909-aa80-ee4ac3b1036e</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGETTO ORIZZONTI - PNRR - PROGETTO ORIZZONTI “PIANO NAZIONALE DI RIPRESA E RESILIENZA (PNRR) – MISSIONE 4 “ISTRUZIONE E RICERCA” COMPONENTE 1 “POTENZIAMENTO DELL’OFFERTA DEI SERVIZI ALL’ISTRUZIONE: DAGLI ASILI NIDO ALL’UNIVERSITÀ</t>
   </si>
   <si>
     <t>E61I22001050006</t>
   </si>
   <si>
     <t>€ 1.175,00</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>16/03/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/d713a097-1288-46c9-95d4-432c616aa050</t>
-[...1 lines deleted...]
-  <si>
     <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA - MISSIONE 4: ISTRUZIONE E RICERCA "INSIEME SI VINCE" - AGENDA SUD - D.M. 9 SETTEMBRE 2025, N. 175</t>
   </si>
   <si>
     <t>E64D25003710006</t>
   </si>
   <si>
     <t>€ 150.000,00</t>
   </si>
   <si>
     <t>Unione Europea</t>
   </si>
   <si>
     <t>08/01/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/11289e92-63ac-4aad-bb1c-6cd35b369091</t>
-[...1 lines deleted...]
-  <si>
     <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA (PNRR) MISSIONE 5 INCLUSIONE E COESIONE   INVESTIMENTO 3 –  INTERVENTI SOCIO-EDUCATIVI STRUTTURATI PER COMBATTERE LA  POVERTÀ EDUCATIVA NEL MEZZOGIORNO  A SOSTEGNO DEL TERZO SETTORE -  PROGETTO  EDU_GAME</t>
   </si>
   <si>
     <t>J64C23000420004</t>
   </si>
   <si>
     <t>€ 14.728,00</t>
   </si>
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/76c204e3-37ee-4b6a-8ab1-23ec32e76223</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGRAMMA NAZIONALE “SCUOLA E COMPETENZE” 2021-2027 - PROGETTO FESR "LE PROFESSIONI DEL FUTURO"</t>
   </si>
   <si>
     <t>E54D25006900007</t>
   </si>
   <si>
     <t>€ 201.000,00</t>
   </si>
   <si>
     <t>Fondo Europeo per lo Sviluppo Regionale</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/d808db99-0025-467f-b75f-774b387e3d73</t>
-[...1 lines deleted...]
-  <si>
     <t>POC "PER LA SCUOLA" 20142020FINANZIATOCONILFONDODIROTAZIONE(FDR)–OBIETTIVOSPECIFICO10.1–AZIONE10.1.6–SOTTO-AZIONE10.1.6A- LA ROSA DEI VENTI</t>
   </si>
   <si>
     <t>E64D25001080001</t>
   </si>
   <si>
     <t>€ 82.107,00</t>
   </si>
   <si>
     <t>poc-pon</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/abf26c74-a155-4f2e-8b54-69d49d7a29bb</t>
-[...1 lines deleted...]
-  <si>
     <t>SCUOLA VIVA  II ANNUALITÀ  PR  CAMPANIA  FSE+  2021-2027 - PINO DANIELE,  UNO DI NOI.</t>
   </si>
   <si>
     <t>E63C24002090002</t>
   </si>
   <si>
     <t>€ 50.000,00</t>
   </si>
   <si>
     <t>FSE</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/939daf7d-fae7-42af-b710-a711e6a1abc0</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR  –  NEXT  GENERATION  EU  (D.M. 19/2024) - LIBERIAMO I TALENTI</t>
   </si>
   <si>
     <t>E64D21000750006</t>
   </si>
   <si>
     <t>€ 219.591,39</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/1cdd61bf-5693-4ea0-9402-5f2ff8392188</t>
-[...1 lines deleted...]
-  <si>
     <t>SOFT SKILLS PER LA SOSTENIBILITÀ AMBIENTALE E SCOLASTICA</t>
   </si>
   <si>
     <t>E61B24000240006</t>
   </si>
   <si>
     <t>€ 63.572,00</t>
   </si>
   <si>
     <t>Agenzia Nazionale Erasmus+ INDIRE</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/55df72d9-aff0-41db-befa-c0e2e83c1ebc</t>
-[...1 lines deleted...]
-  <si>
     <t>PROSSIMO STEP: EUROPA</t>
   </si>
   <si>
     <t>E61B24000360006</t>
   </si>
   <si>
     <t>€ 63.580,00</t>
   </si>
   <si>
     <t xml:space="preserve">Agenzia Nazionale Erasmus Plus Indire </t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/97f43634-be1c-428f-9fc1-97ee4a4ae543</t>
-[...1 lines deleted...]
-  <si>
     <t>PERCORSI EDUCATIVI E FORMATIVI PER IL POTENZIAMENTO DELLE COMPETENZE, L’INCLUSIONE E  LA SOCIALITÀ NEL PERIODO DI SOSPENSIONE ESTIVA DELLE LEZIONI NEGLI ANNI SCOLASTICI 2023-2024 E 2024-2025,  FONDO SOCIALE EUROPEO PLUS  - LA SCUOLA OLTRE LE MURA</t>
   </si>
   <si>
     <t>E64D24000710007</t>
   </si>
   <si>
     <t>€ 54.680,00</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/4c4887c6-006f-481a-8a10-be54d77a60ea</t>
-[...1 lines deleted...]
-  <si>
     <t>FORMAZIONE DEL PERSONALE SCOLASTICO PER LA TRANSIZIONE DIGITALE (D.M.66/2023) - DIGITAL TEACHING</t>
   </si>
   <si>
     <t>E64D23003390006</t>
   </si>
   <si>
     <t>€ 73.350,78</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/d78eeb65-e1a5-4a39-83df-6e862c6757af</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR - NUOVE  COMPETENZE  E  NUOVI  LINGUAGGI AZIONI DI POTENZIAMENTO DELLE COMPETENZE STEM E MULTILINGUISTICHE  (D.M.65/2023) -  DAL PASSATO AL FUTURO</t>
   </si>
   <si>
     <t>E64D23002920006</t>
   </si>
   <si>
     <t>€ 119.980,42</t>
   </si>
   <si>
     <t>26/03/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/641bdff5-4ef6-4bca-a61c-ee0cf7a0f32f</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR - AZIONI DI PREVENZIONE E CONTRASTO ALLA DISPERSIONE SCOLASTICA (D.M. 170/2022) - COMMUNICARE</t>
   </si>
   <si>
     <t>E64D22003870006</t>
   </si>
   <si>
     <t>€ 343.346,83</t>
   </si>
   <si>
     <t>05/05/2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/737c4f08-2975-4585-b6d9-b35db622e829</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -653,379 +635,567 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/6f48fa6a-6658-493b-a265-c780d62fde90" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/81d948e4-87d9-4909-aa80-ee4ac3b1036e" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/d713a097-1288-46c9-95d4-432c616aa050" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/11289e92-63ac-4aad-bb1c-6cd35b369091" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/76c204e3-37ee-4b6a-8ab1-23ec32e76223" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/d808db99-0025-467f-b75f-774b387e3d73" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/abf26c74-a155-4f2e-8b54-69d49d7a29bb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/939daf7d-fae7-42af-b710-a711e6a1abc0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/1cdd61bf-5693-4ea0-9402-5f2ff8392188" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/55df72d9-aff0-41db-befa-c0e2e83c1ebc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/97f43634-be1c-428f-9fc1-97ee4a4ae543" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/4c4887c6-006f-481a-8a10-be54d77a60ea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/d78eeb65-e1a5-4a39-83df-6e862c6757af" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/641bdff5-4ef6-4bca-a61c-ee0cf7a0f32f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/progetto/737c4f08-2975-4585-b6d9-b35db622e829" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F16"/>
+  <dimension ref="A1:G26"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="G2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
         <v>7</v>
       </c>
-      <c r="C2" t="s">
+      <c r="B3" t="s">
         <v>8</v>
       </c>
-      <c r="D2" t="s">
+      <c r="C3" t="s">
         <v>9</v>
       </c>
-      <c r="E2" t="s">
+      <c r="D3" t="s">
         <v>10</v>
       </c>
-      <c r="F2" t="s">
+      <c r="E3" t="s">
         <v>11</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
         <v>14</v>
       </c>
-      <c r="D3" t="s">
+      <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="C4" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-      <c r="B4" t="s">
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>18</v>
       </c>
-      <c r="C4" t="s">
+      <c r="B5" t="s">
         <v>19</v>
       </c>
-      <c r="D4" t="s">
+      <c r="C5" t="s">
         <v>20</v>
       </c>
-      <c r="E4" t="s">
+      <c r="D5" t="s">
         <v>21</v>
       </c>
-      <c r="F4" t="s">
+      <c r="E5" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
         <v>23</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B6" t="s">
         <v>24</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C6" t="s">
         <v>25</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D6" t="s">
         <v>26</v>
       </c>
-      <c r="E5" t="s">
+      <c r="E6" t="s">
         <v>27</v>
       </c>
-      <c r="F5" t="s">
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B10" t="s">
         <v>29</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C10" t="s">
         <v>30</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D10" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" t="s">
         <v>31</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6" t="s">
+      <c r="F10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
         <v>32</v>
       </c>
-      <c r="F6" t="s">
+      <c r="B11" t="s">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="C11" t="s">
         <v>34</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D11" t="s">
         <v>35</v>
       </c>
-      <c r="C7" t="s">
+      <c r="E11" t="s">
         <v>36</v>
       </c>
-      <c r="D7" t="s">
+      <c r="F11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
         <v>37</v>
       </c>
-      <c r="E7" t="s">
+      <c r="B12" t="s">
         <v>38</v>
       </c>
-      <c r="F7" t="s">
+      <c r="C12" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" t="s">
+      <c r="D12" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
+      <c r="E12" t="s">
         <v>41</v>
       </c>
-      <c r="C8" t="s">
+      <c r="F12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B14" s="1"/>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1"/>
+      <c r="G14" s="1"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
         <v>42</v>
       </c>
-      <c r="D8" t="s">
+      <c r="B16" t="s">
         <v>43</v>
       </c>
-      <c r="E8" t="s">
+      <c r="C16" t="s">
         <v>44</v>
       </c>
-      <c r="F8" t="s">
+      <c r="D16" t="s">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" t="s">
+      <c r="E16" t="s">
         <v>46</v>
       </c>
-      <c r="B9" t="s">
+      <c r="F16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
         <v>47</v>
       </c>
-      <c r="C9" t="s">
+      <c r="B17" t="s">
         <v>48</v>
       </c>
-      <c r="D9" t="s">
+      <c r="C17" t="s">
         <v>49</v>
       </c>
-      <c r="E9" t="s">
+      <c r="D17" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" t="s">
         <v>50</v>
       </c>
-      <c r="F9" t="s">
+      <c r="F17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B18" t="s">
         <v>52</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C18" t="s">
         <v>53</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D18" t="s">
         <v>54</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10" t="s">
+      <c r="E18" t="s">
         <v>55</v>
       </c>
-      <c r="F10" t="s">
+      <c r="F18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" t="s">
+      <c r="B19" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C19" t="s">
         <v>58</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D19" t="s">
         <v>59</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E19" t="s">
         <v>60</v>
       </c>
-      <c r="E11" t="s">
+      <c r="F19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
         <v>61</v>
       </c>
-      <c r="F11" t="s">
+      <c r="B20" t="s">
         <v>62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" t="s">
+      <c r="C20" t="s">
         <v>63</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D20" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20" t="s">
         <v>64</v>
       </c>
-      <c r="C12" t="s">
+      <c r="F20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
         <v>65</v>
       </c>
-      <c r="D12" t="s">
+      <c r="B21" t="s">
         <v>66</v>
       </c>
-      <c r="E12" t="s">
+      <c r="C21" t="s">
         <v>67</v>
       </c>
-      <c r="F12" t="s">
+      <c r="D21" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" t="s">
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
         <v>69</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B22" t="s">
         <v>70</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C22" t="s">
         <v>71</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="D22" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" t="s">
         <v>72</v>
       </c>
-      <c r="F13" t="s">
+      <c r="F22" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1"/>
+      <c r="G24" s="1"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
         <v>73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" t="s">
+      <c r="B26" t="s">
         <v>74</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C26" t="s">
         <v>75</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D26" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" t="s">
         <v>76</v>
       </c>
-      <c r="D14" t="s">
-[...46 lines deleted...]
-        <v>88</v>
+      <c r="F26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A8:G8"/>
+    <mergeCell ref="A14:G14"/>
+    <mergeCell ref="A24:G24"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G10" r:id="rId5"/>
+    <hyperlink ref="G11" r:id="rId6"/>
+    <hyperlink ref="G12" r:id="rId7"/>
+    <hyperlink ref="G16" r:id="rId8"/>
+    <hyperlink ref="G17" r:id="rId9"/>
+    <hyperlink ref="G18" r:id="rId10"/>
+    <hyperlink ref="G19" r:id="rId11"/>
+    <hyperlink ref="G20" r:id="rId12"/>
+    <hyperlink ref="G21" r:id="rId13"/>
+    <hyperlink ref="G22" r:id="rId14"/>
+    <hyperlink ref="G26" r:id="rId15"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>