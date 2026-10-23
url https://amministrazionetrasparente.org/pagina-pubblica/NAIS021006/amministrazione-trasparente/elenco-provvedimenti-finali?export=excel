--- v0 (2026-07-24)
+++ v1 (2026-10-23)
@@ -8,1409 +8,995 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="476">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="671" uniqueCount="338">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD60BF1C39</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DERRATE ALIMENTARI FRESCHE, SURGELATE E CONSERVATE CON SOMMINISTRAZIONE RIPARTITA NEL TEMPO PER LE ESERCITAZIONI DIDATTICHE DI CUCINA E SALA</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD57139EAA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CORSO DI FORMAZIONE SEMINARIO CONTRIBUTO DI RETE E RISORSE DIDATTICHE</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD52F17B97</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SERVIZIODI LAVAGGIO E NOLEGGIO TOVAGLIATO PER ESERCITAZIONI DIDATTICHE ANNO SCOLASTICO 2026/2027</t>
+  </si>
+  <si>
+    <t>BD51999F31</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ABBONAMENTO UTILIZZO PIATTAFORMA PER APPROVVIGIONAMENTO DIGITALE CERTIFICATA SIMOG33 PER UN BIENNIO</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD3FE3852D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO ATTREZZATURE PER EVENTO DEL 15 E 16 OTTOBRE 2026</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD44258D1C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA CANCELLERIA PER SEDE CENTRALE E SUCCURSALE</t>
+  </si>
+  <si>
+    <t>BD432EA17B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA BADGE PER IL PERSONALE ATA</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD35DDD0D3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO SERVIZIO DI SORVEGLIANZA SANITARIA - MEDICO COMPETENTE 2026/27</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD2B217055</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZI DI ADEGUAMENTO AL REGOLAMENTO UE 679/2016 - RGPD (GDPR) NOMINA DPO/RPD</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD185D8AF7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO STRUTTURE IN FERRO PREVERNICIATO PER LA RACCOLTA DIFFERENZIATA</t>
+  </si>
+  <si>
+    <t>BD184BC09D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO TARGHE PUBBLICITARIE PER PROGETTO PNRR - AGENDA SUD</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCF2D27620</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO TERMO-IGROMETRO PER AGGIORNAMENTO DVR</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCF2AC0AA8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE ATTIVITA' LABORATORIALI PROGETTO "LA ROSA DEI VENTI"</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCE97D3B6D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura telefoni IP con installazione e configurazione</t>
+  </si>
+  <si>
+    <t>BCE965A453</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO ANNUALE PORTALE SCUOLA CLOUD</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCDBD6F2B2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO  LICENZE WORKSPACE TEACHING E LEARNING PER 10 UTENTI</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BCCB9639BC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SSERVIZIO DI DERATTIZZAZIONE E DEBLATTIZZAZIONE ISTITUTO</t>
+  </si>
+  <si>
+    <t>BCCB809C34</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RIPARAZIONE MARCATEMPO SUCCURSALE</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>BC58BC2426</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale di cancelleria - top88</t>
+  </si>
+  <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>BC4C9E69D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto del software ARGO SCUOLANEXT PLUS</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4C9E69D2</t>
-[...4 lines deleted...]
-  <si>
     <t>BC4CAF6A48</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO FASCICOLI PERSONALI ALUNNI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4CAF6A48</t>
-[...4 lines deleted...]
-  <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>BC2F33C256</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO, MONTAGGIO E MANUTENZIONE CONDIZIONATORI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2F33C256</t>
-[...4 lines deleted...]
-  <si>
     <t>BC2F25C97A</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SERVIZIO DI RACCOLTA, TRASPORTO E SMALTIMENTO DEI RIFIUTI PRODOTTI DAI LABORATORI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2F25C97A</t>
-[...4 lines deleted...]
-  <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>BC120C2F78</t>
   </si>
   <si>
     <t>Decisione a contrarre - Forniture per progetto FESR Le professioni del futuro Codice progetto: RSO4.2.A3.B-FESRPNCA-2025-56 - TD SU MEPA - MOBILI PER LABORATORI - ATTREZZATURE PER RISTORAZIONE - ATTREZZATURE MULTIMEDIALI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC120C2F78</t>
-[...4 lines deleted...]
-  <si>
     <t>BC0128C34B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DICANCELLERIA PER GLI ESAMI DI STATO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC0128C34B</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>BBFA5BC7CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TRASPORTO FOTOCOPIATRICI SEGRETERIA DA SUCCURSALE A SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA5BC7CA</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBA2CFE9F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE ATTREZZATURE LABORATORI DIDATTICI DI CUCINA E SALA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2CFE9F5</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BB8AE65F2E</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ABBONAMENTO PIATTAFORMA ITALIASCUOLA.IT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AE65F2E</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BB8AF0FB79</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SERVIZI DI CONSULENZA PER AMMINISTRAZIONE TRASPARENTE E NOLEGGIO UTENZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AF0FB79</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA186E1FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto corso di formazione - Utilizzo del defibrillatore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA186E1FA</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB3F3871F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto e messa in opera pellicola oscurante</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F3871F5</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BADBAC3DA6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria GC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADBAC3DA6</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB538DD552</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ACCESSORI PER DEFRIBILLATORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB538DD552</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB74C12967</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SERVIZIO DI HOSTING E REGISTRAZIONE DOMINIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74C12967</t>
-[...4 lines deleted...]
-  <si>
     <t>BB61763D8E</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO MINIVAN CON AUTISTA PER EVENTO ORIENTALIFE DEL 07 MAGGIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61763D8E</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB34CA38FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto ARGO TESTI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34CA38FD</t>
-[...4 lines deleted...]
-  <si>
     <t>BB345DD20E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Ingressi CATACOMBE DI SAN GENNARO 20/04</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB345DD20E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3449428E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto corso ITALIASCUOLA.IT - RICOSTRUZIONE CARRIERA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3449428E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB482EA587</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pulizie 5° piano Elena di Savoia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB482EA587</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB35C5D35B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO VOLANTINI NONCHE' STAMPATI E LOCANDINE VARIE PER OPEN DAY EFFETTUATI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB35C5D35B</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>BADC65AE18</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica Il Tempio- Paestum</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADC65AE18</t>
-[...4 lines deleted...]
-  <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>BAEF17B771</t>
   </si>
   <si>
     <t>Decisione a contrarre - PARTECIPAZIONE GARA GASTRONOMICA COMBI GURU CHALLENGE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF17B771</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BADC1E1D36</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULMAN CON AUTISTA PER VISITA GUIDATA 23 MARZO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADC1E1D36</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BAC5E60E35</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTEGRAZIONE UTILIZZO PIATTAFORMA LAF SCHOOL PER GESTIONE PCTO A. S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5E60E35</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - DM 175 AGENDA SUD GRUPPO DI  LAVORO E MENTORING </t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAAB691151</t>
   </si>
   <si>
     <t>Decisione a contrarre - organizzazione e intermediazione viaggio di istruzione in crociera</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB691151</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BA9612948D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE INFORMATICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9612948D</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BA8A649DB9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI TEATRO BELLINI EVENTO 25_02_2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A649DB9</t>
-[...4 lines deleted...]
-  <si>
     <t>BA88CF4624</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88CF4624</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA89DBF1CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di pulizia straordinaria sede Elena di Savoia per funzionamento didattico in sicurezza - primo piano</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89DBF1CB</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA6864A246</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN CON AUTISTA PER USCITA DIDATTICA 20 FEBBRAIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6864A246</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5B660EC6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO REAGENTI PER LABORATORIO DIDATTICO DI CHIMICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B660EC6</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA6849ADC3</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO RECOVERY MAIL/PEC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6849ADC3</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA5B4B3CC1</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SERVIZIO DI VIGILANZA SANITARIA EFFETTUATO DAL MEDICO COMPETENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B4B3CC1</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5B2C3374</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BERGANTINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B2C3374</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA49A2B5CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO IMPIANTO DI ASPIRAZIONE PER CUCINA QUINTO PIANO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49A2B5CF</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA2707777A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CORSO FORMAZIONE ONLINE ITALIASCUOLA.IT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2707777A</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>BA398900A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SERVIZIO DI SPEDIZIONE CORRISPONDENZA CON POSTE ITALIANE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA398900A1</t>
-[...4 lines deleted...]
-  <si>
     <t>BA3993DF60</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE SPORTIVO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3993DF60</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA399E385F</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTO VIGILANZA ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA399E385F</t>
-[...4 lines deleted...]
-  <si>
     <t>17/01/2026</t>
   </si>
   <si>
     <t>B9FF935977</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DETERGENTI ECOLAB COMPRENSIVI DI DISPENSER E RELATIVO SERVIZIO DI MANUTENZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF935977</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>B9FB3CC208</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione Giochi della Chimica 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB3CC208</t>
-[...4 lines deleted...]
-  <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>B9DCDC2A70</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO RINNOVO LICENZE ARGO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DCDC2A70</t>
-[...4 lines deleted...]
-  <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>B9DC7330E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI AGENZIA DI VIAGGI A SIVIGLIA NELL’AMBITO DEL PROGRAMMA ERASMUS + “Soft Skills per le sostenibilità ambientale e scolastica (4S)” n. 2024-1-IT02-KA122-ADU-000201990</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DC7330E5</t>
-[...4 lines deleted...]
-  <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>B9D54E19D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI VITTO E ALLOGGIO A SIVIGLIA NELL’AMBITO DEL PROGRAMMA ERASMUS + “Soft Skills per le sostenibilità ambientale e scolastica (4S)” n. 2024-1-IT02-KA122-ADU-000201990</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D54E19D1</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>B994BEABD9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI PER PASTICCERIA E DOLCI FRESCHI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B994BEABD9</t>
-[...4 lines deleted...]
-  <si>
     <t>B994CD3C20</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ORTOFRUTTA PER ESERCITAZIONI DIDATTICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B994CD3C20</t>
-[...4 lines deleted...]
-  <si>
     <t>B994C3ADDD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI FORMAZIONE IN MATERIA DI SICUREZZA DEL PERSONALE SCOLASTICO IN SERVIZIO ALLA SEDE CENTRALE NONCHE' ALLA SUCCURSALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B994C3ADDD</t>
-[...4 lines deleted...]
-  <si>
     <t>B95B343CC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO FOTOCOPIATRICI PER FUNZIONAMENTO UFFICI DI VICEPRESIDENZA SEDE CENTRALE NONCHE' SUCCURSALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B343CC8</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>B95B668519</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO SUPPORTO DPO  E MANUALE GDPR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B668519</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>B983A7A607</t>
   </si>
   <si>
     <t>Decisione di acquisto - Noleggio minivan SCOOP TRAVEL uscita didattica 12/12/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B983A7A607</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B994B1299A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PUBBLICITARIO PNRR DM 66/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B994B1299A</t>
-[...4 lines deleted...]
-  <si>
     <t>B9949EC6FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PUBBLICITARIO PER PNRR DM 65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9949EC6FD</t>
-[...4 lines deleted...]
-  <si>
     <t>B994ACAE2E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Installazione e assistenza impianto di videosorveglianza presso sede Elena di Savoia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B994ACAE2E</t>
-[...4 lines deleted...]
-  <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>B99A6A7D06</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di formazione e viaggio - Siviglia/Lisbona nell’ambito del programma Erasmus + “Prossimo step: Europa” n° 2024-1-IT01-KA122-VET-000201981</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A6A7D06</t>
-[...4 lines deleted...]
-  <si>
     <t>B999F79046</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di formazione Job Shadowing Lisbona nell’ambito del programma Erasmus + “Prossimo step: Europa” n° 2024-1-IT01-KA122-VET-000201981</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B999F79046</t>
-[...4 lines deleted...]
-  <si>
     <t>B99526119C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di vitto e alloggio a Siviglia nell’ambito del programma Erasmus + “Prossimo step: Europa” n° 2024-1-IT01-KA122-VET-000201981</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99526119C</t>
-[...4 lines deleted...]
-  <si>
     <t>B99A33DBC7</t>
   </si>
   <si>
     <t>Decisione a contrarre - KIT PUBBLICITARIO PROGETTI EUROPEI - TITOLO Progetto: “La scuola oltre le mura”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A33DBC7</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>B95B1290D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MANUTENZIONE LABORATORI DI CUCINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B1290D3</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B97D6D6C27</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO APPARECCHI TELEFONICI IP - NOVACONN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97D6D6C27</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B961A87478</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto Olimpiadi della Matematica A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B961A87478</t>
-[...4 lines deleted...]
-  <si>
     <t>B96DAD5659</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Biglietti Napoli - Parma Progetto Scuole allo stadio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96DAD5659</t>
-[...4 lines deleted...]
-  <si>
     <t>B96DCE7BB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale cancelleria per attività di segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96DCE7BB6</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - COMMISSIONE DI VALUTAZIONE PER IL CONFERIMENTO DEGLI INCARICHI DI PROGETTISTA E COLLAUDATORE</t>
   </si>
   <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>B90D954C85</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA ACQUISTO MACCHINA PER CAFFE' LFS GROUP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90D954C85</t>
-[...4 lines deleted...]
-  <si>
     <t>B910773BF7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attivazione software ARGO SIDI PERSONALE WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B910773BF7</t>
-[...4 lines deleted...]
-  <si>
     <t>B91BF7CAD8</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE ACQUISTO servizio di ristorazione presso il Ristorante NEAPOLIS di NAPOLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91BF7CAD8</t>
-[...4 lines deleted...]
-  <si>
     <t>B91C223B2C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di ristorazione presso il Ristorante Giappo-Cinese KUKAI di Napoli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C223B2C</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B90D637AD1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di ristorazione presso il Ristorante "Taberna Iberica"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90D637AD1</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8F77221FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidate presso il Parco Sommerso della Gaiola di Napoli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F77221FB</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>B8EFB8B4A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE ACQUISTO visita guidata Chiesa di San Pietro Martire - Piano estate La scuola oltre le mura Modulo Archeoreporter</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EFB8B4A6</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E20494B5</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI FORMAZIONE DIDATTICA PER REALIZZAZIONE MODULO "UN MOJITO A META'" PROGETTO SCUOLA VIVA II ANNUALITA'</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E20494B5</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8ECE5CB40</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata al Museo Darwin Dohrn della Stazione Zoologica di Napoli - PIANO ESTATE "La Scuola oltre le mura"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ECE5CB40</t>
-[...4 lines deleted...]
-  <si>
     <t>B8ECC8EDFE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di formazione del Modulo Via col vento - PIANO ESTATE "La Scuola oltre le mura"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ECC8EDFE</t>
-[...4 lines deleted...]
-  <si>
     <t>B8ECAEF788</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di formazione del Modulo Flairbartender - PIANO ESTATE "La Scuola oltre le mura"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ECAEF788</t>
-[...4 lines deleted...]
-  <si>
     <t>B8D5239860</t>
   </si>
   <si>
     <t>Decisione a contrarre - UTILIZZO SALA TEATRO PER MANIFESTAZIONE FINALE PROGETTO SCUOLA VIVA II</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D5239860</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E2E2A8BB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata al Museo del Tesoro di San Gennaro - PIANO ESTATE "La Scuola oltre le mura"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E2E2A8BB</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E2B6F7E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di manutenzione casseforti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E2B6F7E6</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E3050E99</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata al Complesso di Santa Luciella - PIANO ESTATE "La Scuola oltre le mura"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E3050E99</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E2A6C22C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di manutenzione elettrodomestici e acquisto componente meccanico sede E. di Savoia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E2A6C22C</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>B8D4F771C6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO UTENSILI PER ESERCITAZIONI DIDATTICHE PROGETTO SCUOLA VIVA II</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D4F771C6</t>
-[...4 lines deleted...]
-  <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>B8A6DCC399</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO UTILIZZO PIATTAFORMA LAF SCHOOL PER PCTO A. S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A6DCC399</t>
-[...4 lines deleted...]
-  <si>
     <t>B89D778598</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI DISINFESTAZIONE SEDE SUCCURSALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89D778598</t>
-[...4 lines deleted...]
-  <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>B880798857</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI PER L'IGIENE DELLE TOILETTE SEDE SUCCURSALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B880798857</t>
-[...4 lines deleted...]
-  <si>
     <t>B87B604652</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DERRATE ALIMENTARI PER PROGETTO SCUOLA VIVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87B604652</t>
-[...4 lines deleted...]
-  <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>B87B319DDE</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SCAFFALATURE METALLICHE PER SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87B319DDE</t>
-[...4 lines deleted...]
-  <si>
     <t>B87AA346D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ASTE PER BANDIERE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87AA346D6</t>
-[...4 lines deleted...]
-  <si>
     <t>B87A51E465</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PUBBLICITARIO PER PNRR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87A51E465</t>
-[...4 lines deleted...]
-  <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>B859E0EC57</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO NOLEGGIO E LAVAGGIO TOVAGLIATO PER ESERCITAZIONI DIDATTICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B859E0EC57</t>
-[...4 lines deleted...]
-  <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>B848806C0C</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO PORTALE SCUOLA CLOUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B848806C0C</t>
-[...4 lines deleted...]
-  <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>B8395D4E60</t>
   </si>
   <si>
     <t>Decisione a contrarre - UTILIZZO SALA TEATRO PER PROGETTO SCUOLA VIVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8395D4E60</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>B81D8CCE04</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO DI PULIZIA STRAORDINARIA SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81D8CCE04</t>
-[...4 lines deleted...]
-  <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperti Mentoring (D.M.19/2024)</t>
   </si>
   <si>
     <t>Decreto di nomina - Scuola Viva II</t>
   </si>
   <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>B81C8A166A</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO DI MANUTENZIONE IMPIANTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81C8A166A</t>
-[...4 lines deleted...]
-  <si>
     <t>B81AE8067A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO REGISTRI PER FUNZIONAMENTO DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81AE8067A</t>
-[...4 lines deleted...]
-  <si>
     <t>03/09/2025</t>
   </si>
   <si>
     <t>B805DD52B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE BIO PER EVENTO SETTEMBRE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B805DD52B8</t>
-[...4 lines deleted...]
-  <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>B7C28030AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI SANIFICAZIONE CONDIZIONATORI</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/861a12b9-8c3f-4141-a0b8-ffde51855708</t>
   </si>
   <si>
     <t>21/07/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - SCUOLA VIVA</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - (D.M.19/2024)</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - (D.M.66/2023)</t>
   </si>
   <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
@@ -1442,81 +1028,92 @@
     <t>21/01/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Terra mia - PROGETTOCINEMACIPS</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>Decreto di nomina figure di supporto - PIANO ESTATE</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - (D.M.170/2022)</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1814,2359 +1411,2992 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD60BF1C39" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/9572801d-ddb0-4d89-89a3-b92004c1e7ab" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD57139EAA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/86c34f69-0dca-4c85-9c84-c3adf55583d0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD52F17B97" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/42ad90b4-ae0f-425b-b79c-95db31e83314" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD51999F31" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/8045ef57-73fb-435f-b9ed-a6df6a482208" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3FE3852D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/e8f1fa5c-8a72-4eef-bc99-6b95ac48d6d1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD44258D1C" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/7bef1816-3e32-4fa6-96bb-763cc668fdd4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD432EA17B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/9b0ff7c7-83e5-4369-94fb-e4e1c8d1a84b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD35DDD0D3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/f4215eb4-655b-46bf-81e8-2ac9bdbb1105" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2B217055" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/611056ae-bd11-4cf3-b277-13185b6bd136" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD185D8AF7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/efc85226-3f67-4f5d-af39-bcae84af5cf2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD184BC09D" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/e993c016-eb3b-46d7-bd39-6683cb145319" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF2D27620" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/4bcd561a-fd1f-4d6b-b3ca-cd369facc87e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF2AC0AA8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/64ef6cd6-0818-40e3-bfd3-be5ab6b45bcc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE97D3B6D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/83d25822-d954-4523-be86-1f8349fdbc86" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE965A453" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/74e6766e-5d61-43ed-b99e-6f6107c6f6be" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDBD6F2B2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/8aff1655-0f22-4b18-850f-dea6f54aa6ec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCB9639BC" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/34ebc933-1061-4077-80e7-6b50fd6b8a5c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCB809C34" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/c36611a4-5e26-46a4-8b90-4763f8910c25" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC58BC2426" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/6e5e663b-4dcf-4754-b54a-564987f7556b" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4C9E69D2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/549c721f-7e87-4dcf-a9ac-cefc9e8643ec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4CAF6A48" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/96b024f4-a2d4-4cb5-9b55-49b910f9bcaa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2F33C256" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/b65922e1-aec9-49c0-861b-3ae1a3b9f541" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2F25C97A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/c108c785-eda3-40fa-ada8-a9a8c5ca6014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC120C2F78" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/7d89deb5-585f-4554-91d4-94b096c3a310" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0128C34B" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/07c16127-7cc5-409a-802e-e6f56b063c46" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA5BC7CA" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/4e950b46-4526-4d73-b3f6-90e146ef60c1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2CFE9F5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/be1e4441-3350-4057-8c0d-4a074bf553de" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AE65F2E" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/8bd8d9dc-08a2-4a46-a93b-bf4fcd19b366" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AF0FB79" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/6d89369c-84fc-423b-98bb-c74356c95a02" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA186E1FA" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/38961355-dd62-4e8e-9de2-7da0082b6e90" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F3871F5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/ba2c1c5a-8bcf-40ba-9625-69be80c91ae7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADBAC3DA6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/ab0fb79b-d6ce-446e-a915-60456bcbc5fd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB538DD552" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/1551e501-e947-4749-a4bc-0d97bc6658d7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74C12967" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/8ed29702-cd4f-41e6-851c-f89a82955861" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61763D8E" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/32dd9b8b-f161-416d-ad05-5249476c1d02" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34CA38FD" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/c0b47d64-cc28-4cb1-b03f-0b62c8ea4802" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB345DD20E" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/9cd761c2-74f4-47c5-a097-fb761ea47418" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3449428E" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/55741f65-df07-407f-bb4b-b366812e24ac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB482EA587" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/413b1d7a-8c93-4217-af9e-bf2b416dd5bb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB35C5D35B" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/c665ab3e-f9a1-4acd-835e-38fd90546a8d" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADC65AE18" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/8e7144a9-dab2-4059-b949-363f25f66c3a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF17B771" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/56d84c6d-a88b-43cb-8ab2-5e9fb2a2aa1a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADC1E1D36" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/3640f4ed-6152-4a50-a9ae-adc42e5a8000" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5E60E35" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/c5ab1a34-5d3f-4566-8bdf-46b354eefeae" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB691151" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/62f991de-50e3-47da-ad8b-499d4612a07e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9612948D" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/5c6508e3-9bba-40ab-bdc3-725d7f9f4b67" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A649DB9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/d76c52b7-b448-4acd-98e3-109036c2a65b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88CF4624" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/f5315120-5596-4387-9d75-dc50b3b18e07" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89DBF1CB" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/70c3da5e-fd0b-48bc-88c4-b1e6cf1909d8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6864A246" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/e2f22497-6f5c-462b-917b-517ce525d1b7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B660EC6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/d3cc5275-87a6-44fe-8ff8-4c4b2d10781e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6849ADC3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/35c146ad-5402-4246-a4d7-73e560e81cd6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B4B3CC1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/73b3f338-bf12-424f-9b87-84a3d0ad189a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B2C3374" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/c695d58f-1802-4973-8f7b-4890da68ac5c" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49A2B5CF" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/78c19b9d-d502-42cd-a09b-9ad4891f2aed" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2707777A" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/e70e45cd-8952-4e9c-bf70-5fbe13155d2a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA398900A1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/3ec943f0-6c57-4a96-90ac-b4ca0edb4cd8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3993DF60" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/bfd8f279-5b96-44a3-a2fb-469672260c8d" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA399E385F" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/68a806c3-d379-4331-829b-1ee9d7b7c5fb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF935977" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/a61e141a-3bb8-4fee-8dcc-c8f105d52f6f" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB3CC208" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/12774ace-323d-4f5b-8b2a-1c6747396b5f" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DCDC2A70" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/d405a25f-5e23-4b75-baa9-971e4409fdee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DC7330E5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/f64e4135-43eb-4c8e-85a6-627ef25b0db6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D54E19D1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/466a428c-e9fd-4782-b2ca-2f66ee0f6730" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B994BEABD9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/91be47c5-abdd-46dd-b3d1-d76c35f39b1c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B994CD3C20" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/acf1c3f2-3fee-47b3-9600-9c76f3f875db" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B994C3ADDD" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/0379085b-57b9-4395-9e34-833ee9df2588" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B343CC8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/72912262-9c67-4a8b-9cfb-1bf57eb2161f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B668519" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/8c320166-6f53-403e-9529-169dfe6bcd5c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B983A7A607" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/570eeefe-2120-450f-91ec-992b1e750073" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B994B1299A" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/fdb105ff-256e-42ef-bb29-65fd3db17e23" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9949EC6FD" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/f558c6e2-072e-4f6b-a656-11d670276452" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B994ACAE2E" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/0b81b821-aabb-4471-ba36-5e93c817a947" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A6A7D06" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/02ee54ce-1505-417b-83ad-ce16152c4419" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B999F79046" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/63a39074-0a2c-4e2e-a6d4-16ff00735973" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99526119C" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/d756c8ee-6751-45de-95ff-a24a2283b123" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A33DBC7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/fdddbd51-d763-4b3e-a499-5cc64b17a918" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B1290D3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/24bb79f1-cde2-4753-a155-e341721aaa69" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97D6D6C27" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/72bca56d-12c9-4586-b326-5ad4093a3c39" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B961A87478" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/7328a2f0-4fbe-4b6e-9627-f0d6128c97f7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96DAD5659" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/eb75ed53-1742-44df-98e5-022968715d5b" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96DCE7BB6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/bbab444f-4ca3-4445-ab21-8ed05b6ac747" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90D954C85" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/19e88bd8-612c-4e7c-b8cb-b3ea9ee97763" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B910773BF7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/682d3e04-d6e0-4aae-b65f-891e3c1dc5d6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91BF7CAD8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/bc048ed7-5471-4fbf-8301-5faacbf1aee8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C223B2C" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/408fc895-aab1-49f5-8a94-75428f9a38b3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90D637AD1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/8f6e2d92-f615-408e-b626-306a45db7667" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F77221FB" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/c68dbf5b-8021-465f-94e5-ad0ba76a5591" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EFB8B4A6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/816145c2-b289-48ed-ba0c-a5d8f6f6fe20" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E20494B5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/f00f12c4-fbe5-4df1-aab6-a8bddeeb3c5f" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ECE5CB40" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/1da48f85-4daa-4603-b09a-52863fd424c6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ECC8EDFE" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/1036aeb3-f764-416a-b5ce-e3c7c05a0c99" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ECAEF788" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/3663b939-eb33-4769-a20a-43b7d0d43cd0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D5239860" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/5d75ef40-8613-43f2-a157-23491dc9a397" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E2E2A8BB" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/cb745c05-888b-40a0-b3d1-bb9632bf8452" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E2B6F7E6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/14f9d2e7-bc6f-4c4a-9ca3-26fe7fdcf557" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E3050E99" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/bf4c0ff2-16cc-40a3-895b-b1ee79863374" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E2A6C22C" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/195ba54b-9de6-4ba5-a6fe-fc41e98cff36" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D4F771C6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/bd8d3502-d3cc-43bd-bbcf-4c6b004b982e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A6DCC399" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/bb82fc2f-95dc-453f-bb29-aeff66aa2b07" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89D778598" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/330ebb7d-43d6-408e-a8d1-1303c2971177" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B880798857" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/f65c5945-b6e7-41e3-a17e-a236d32b7cf9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87B604652" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/3493a11d-32ad-4165-9543-05f130e3fb33" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87B319DDE" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/6a9342b6-4c61-44a0-8677-b1d3e64308a0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87AA346D6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/26790e84-fc11-4bd2-8593-3fdadba3cb70" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87A51E465" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/8220aee1-015b-447a-8771-846493daae30" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B859E0EC57" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/4cd9e3fb-0e30-406d-94be-af3ec6ec04fa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B848806C0C" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/363966fb-02b7-4926-8741-5346602b4619" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8395D4E60" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/0124034e-c519-4623-a247-c56703abdb7b" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81D8CCE04" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/0b635187-bac2-4bf7-b71f-9a43dbe6608f" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81C8A166A" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/cbe6073b-bbd6-40ea-9ecc-ba31e98df00f" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81AE8067A" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/2183d836-ec62-4c71-aad5-6b1001573210" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B805DD52B8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/03bc2c2f-be17-427a-8fb6-537c65e013aa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C28030AF" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/atti-amministrazioni-enti/861a12b9-8c3f-4141-a0b8-ffde51855708" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIS021006/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F115"/>
+  <dimension ref="A1:F134"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>9230</v>
+        <v>12867</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>9229</v>
+        <v>12801</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4">
+        <v>12742</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="B4">
-[...12 lines deleted...]
-        <v>19</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>8714</v>
+        <v>12741</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>8438</v>
+        <v>12450</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>8429</v>
+        <v>12718</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="B8">
-        <v>7929</v>
+        <v>12717</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>7192</v>
+        <v>12118</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>6970</v>
+        <v>11939</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>6672</v>
+        <v>11703</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>34</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="B12">
-        <v>6444</v>
+        <v>11693</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>36</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>6193</v>
+        <v>10902</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>39</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="B14">
-        <v>5980</v>
+        <v>10805</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>42</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>5867</v>
+        <v>10604</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>45</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="B16">
-        <v>5785</v>
+        <v>10596</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>77</v>
+        <v>47</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>5783</v>
+        <v>10397</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>5274</v>
+        <v>10044</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="B19">
-        <v>5274</v>
+        <v>10041</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>55</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>56</v>
       </c>
       <c r="B20">
-        <v>5272</v>
+        <v>9800</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>58</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="B21">
-        <v>5255</v>
+        <v>9230</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>61</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>59</v>
       </c>
       <c r="B22">
-        <v>5017</v>
+        <v>9229</v>
       </c>
       <c r="C22" t="s">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>63</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="B23">
-        <v>3742</v>
+        <v>8717</v>
       </c>
       <c r="C23" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>66</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="B24">
-        <v>3842</v>
+        <v>8714</v>
       </c>
       <c r="C24" t="s">
-        <v>110</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>68</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="B25">
-        <v>3638</v>
+        <v>8438</v>
       </c>
       <c r="C25" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="D25" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>71</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="B26">
-        <v>3516</v>
+        <v>8429</v>
       </c>
       <c r="C26" t="s">
-        <v>120</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>73</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>74</v>
       </c>
       <c r="B27">
-        <v>3244</v>
+        <v>7929</v>
       </c>
       <c r="C27" t="s">
-        <v>125</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>76</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>77</v>
       </c>
       <c r="B28">
-        <v>2967</v>
+        <v>7192</v>
       </c>
       <c r="C28" t="s">
-        <v>129</v>
+        <v>78</v>
       </c>
       <c r="D28" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>79</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="B29">
-        <v>2713</v>
+        <v>6970</v>
       </c>
       <c r="C29" t="s">
-        <v>134</v>
+        <v>81</v>
       </c>
       <c r="D29" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>82</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="B30">
-        <v>2533</v>
+        <v>6672</v>
       </c>
       <c r="C30" t="s">
-        <v>139</v>
+        <v>84</v>
       </c>
       <c r="D30" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>85</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>138</v>
+        <v>86</v>
       </c>
       <c r="B31">
-        <v>2530</v>
+        <v>6444</v>
       </c>
       <c r="C31" t="s">
-        <v>143</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>88</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>147</v>
+        <v>89</v>
       </c>
       <c r="B32">
-        <v>2343</v>
+        <v>6193</v>
       </c>
       <c r="C32" t="s">
-        <v>148</v>
+        <v>90</v>
       </c>
       <c r="D32" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <v>91</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>152</v>
+        <v>92</v>
       </c>
       <c r="B33">
-        <v>2165</v>
+        <v>5980</v>
       </c>
       <c r="C33" t="s">
-        <v>153</v>
+        <v>93</v>
       </c>
       <c r="D33" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>94</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>152</v>
+        <v>95</v>
       </c>
       <c r="B34">
-        <v>2162</v>
+        <v>5867</v>
       </c>
       <c r="C34" t="s">
-        <v>157</v>
+        <v>96</v>
       </c>
       <c r="D34" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>97</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>161</v>
+        <v>98</v>
       </c>
       <c r="B35">
-        <v>2085</v>
+        <v>5785</v>
       </c>
       <c r="C35" t="s">
-        <v>162</v>
+        <v>99</v>
       </c>
       <c r="D35" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>100</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>166</v>
+        <v>98</v>
       </c>
       <c r="B36">
-        <v>1918</v>
+        <v>5783</v>
       </c>
       <c r="C36" t="s">
-        <v>167</v>
+        <v>101</v>
       </c>
       <c r="D36" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>102</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>166</v>
+        <v>103</v>
       </c>
       <c r="B37">
-        <v>1915</v>
+        <v>5274</v>
       </c>
       <c r="C37" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="D37" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>105</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>175</v>
+        <v>103</v>
       </c>
       <c r="B38">
-        <v>1787</v>
+        <v>5274</v>
       </c>
       <c r="C38" t="s">
-        <v>176</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>107</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>180</v>
+        <v>103</v>
       </c>
       <c r="B39">
-        <v>1570</v>
+        <v>5272</v>
       </c>
       <c r="C39" t="s">
-        <v>181</v>
+        <v>108</v>
       </c>
       <c r="D39" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>109</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>185</v>
+        <v>103</v>
       </c>
       <c r="B40">
-        <v>1425</v>
+        <v>5255</v>
       </c>
       <c r="C40" t="s">
-        <v>186</v>
+        <v>110</v>
       </c>
       <c r="D40" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>189</v>
+        <v>111</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>185</v>
+        <v>112</v>
       </c>
       <c r="B41">
-        <v>1422</v>
+        <v>5017</v>
       </c>
       <c r="C41" t="s">
-        <v>190</v>
+        <v>113</v>
       </c>
       <c r="D41" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>114</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>194</v>
+        <v>115</v>
       </c>
       <c r="B42">
-        <v>1350</v>
+        <v>3742</v>
       </c>
       <c r="C42" t="s">
-        <v>195</v>
+        <v>116</v>
       </c>
       <c r="D42" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>117</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>199</v>
+        <v>118</v>
       </c>
       <c r="B43">
-        <v>613</v>
+        <v>3842</v>
       </c>
       <c r="C43" t="s">
-        <v>200</v>
+        <v>119</v>
       </c>
       <c r="D43" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>203</v>
+        <v>120</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>204</v>
+        <v>121</v>
       </c>
       <c r="B44">
-        <v>567</v>
+        <v>3638</v>
       </c>
       <c r="C44" t="s">
-        <v>205</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>123</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>209</v>
+        <v>124</v>
       </c>
       <c r="B45">
-        <v>70</v>
+        <v>3516</v>
       </c>
       <c r="C45" t="s">
-        <v>210</v>
+        <v>125</v>
       </c>
       <c r="D45" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>213</v>
+        <v>126</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>214</v>
+        <v>127</v>
       </c>
       <c r="B46">
-        <v>11</v>
+        <v>3244</v>
       </c>
       <c r="C46" t="s">
-        <v>215</v>
+        <v>128</v>
       </c>
       <c r="D46" t="s">
-        <v>216</v>
+        <v>129</v>
       </c>
       <c r="E46" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>128</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>219</v>
+        <v>130</v>
       </c>
       <c r="B47">
-        <v>15982</v>
+        <v>2967</v>
       </c>
       <c r="C47" t="s">
-        <v>220</v>
+        <v>131</v>
       </c>
       <c r="D47" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>223</v>
+        <v>132</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>224</v>
+        <v>133</v>
       </c>
       <c r="B48">
-        <v>15723</v>
+        <v>2713</v>
       </c>
       <c r="C48" t="s">
-        <v>225</v>
+        <v>134</v>
       </c>
       <c r="D48" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>135</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>224</v>
+        <v>136</v>
       </c>
       <c r="B49">
-        <v>15709</v>
+        <v>2533</v>
       </c>
       <c r="C49" t="s">
-        <v>229</v>
+        <v>137</v>
       </c>
       <c r="D49" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>138</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>224</v>
+        <v>136</v>
       </c>
       <c r="B50">
-        <v>15702</v>
+        <v>2530</v>
       </c>
       <c r="C50" t="s">
-        <v>233</v>
+        <v>139</v>
       </c>
       <c r="D50" t="s">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>236</v>
+        <v>140</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>224</v>
+        <v>141</v>
       </c>
       <c r="B51">
-        <v>15680</v>
+        <v>2343</v>
       </c>
       <c r="C51" t="s">
-        <v>237</v>
+        <v>142</v>
       </c>
       <c r="D51" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>143</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>241</v>
+        <v>144</v>
       </c>
       <c r="B52">
-        <v>15572</v>
+        <v>2165</v>
       </c>
       <c r="C52" t="s">
-        <v>242</v>
+        <v>145</v>
       </c>
       <c r="D52" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>146</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>246</v>
+        <v>144</v>
       </c>
       <c r="B53">
-        <v>15486</v>
+        <v>2162</v>
       </c>
       <c r="C53" t="s">
-        <v>247</v>
+        <v>147</v>
       </c>
       <c r="D53" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>250</v>
+        <v>148</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="B54">
-        <v>15413</v>
+        <v>2085</v>
       </c>
       <c r="C54" t="s">
-        <v>252</v>
+        <v>150</v>
       </c>
       <c r="D54" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>255</v>
+        <v>151</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>251</v>
+        <v>152</v>
       </c>
       <c r="B55">
-        <v>15411</v>
+        <v>1918</v>
       </c>
       <c r="C55" t="s">
-        <v>256</v>
+        <v>153</v>
       </c>
       <c r="D55" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>154</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>251</v>
+        <v>152</v>
       </c>
       <c r="B56">
-        <v>15355</v>
+        <v>1915</v>
       </c>
       <c r="C56" t="s">
-        <v>260</v>
+        <v>155</v>
       </c>
       <c r="D56" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>263</v>
+        <v>156</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>264</v>
+        <v>157</v>
       </c>
       <c r="B57">
-        <v>15401</v>
+        <v>1787</v>
       </c>
       <c r="C57" t="s">
-        <v>265</v>
+        <v>158</v>
       </c>
       <c r="D57" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>159</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>264</v>
+        <v>160</v>
       </c>
       <c r="B58">
-        <v>15366</v>
+        <v>1570</v>
       </c>
       <c r="C58" t="s">
-        <v>269</v>
+        <v>161</v>
       </c>
       <c r="D58" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>272</v>
+        <v>162</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>264</v>
+        <v>163</v>
       </c>
       <c r="B59">
-        <v>15326</v>
+        <v>1425</v>
       </c>
       <c r="C59" t="s">
-        <v>273</v>
+        <v>164</v>
       </c>
       <c r="D59" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>165</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>264</v>
+        <v>163</v>
       </c>
       <c r="B60">
-        <v>15310</v>
+        <v>1422</v>
       </c>
       <c r="C60" t="s">
-        <v>277</v>
+        <v>166</v>
       </c>
       <c r="D60" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>280</v>
+        <v>167</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>281</v>
+        <v>168</v>
       </c>
       <c r="B61">
-        <v>15237</v>
+        <v>1350</v>
       </c>
       <c r="C61" t="s">
-        <v>282</v>
+        <v>169</v>
       </c>
       <c r="D61" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>170</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>286</v>
+        <v>171</v>
       </c>
       <c r="B62">
-        <v>15037</v>
+        <v>613</v>
       </c>
       <c r="C62" t="s">
-        <v>287</v>
+        <v>172</v>
       </c>
       <c r="D62" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>173</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>291</v>
+        <v>174</v>
       </c>
       <c r="B63">
-        <v>96187478</v>
+        <v>567</v>
       </c>
       <c r="C63" t="s">
-        <v>292</v>
+        <v>175</v>
       </c>
       <c r="D63" t="s">
-        <v>293</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>176</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>291</v>
+        <v>177</v>
       </c>
       <c r="B64">
-        <v>14732</v>
+        <v>70</v>
       </c>
       <c r="C64" t="s">
-        <v>296</v>
+        <v>178</v>
       </c>
       <c r="D64" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>299</v>
+        <v>179</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>291</v>
+        <v>180</v>
       </c>
       <c r="B65">
-        <v>14731</v>
+        <v>11</v>
       </c>
       <c r="C65" t="s">
-        <v>300</v>
+        <v>181</v>
       </c>
       <c r="D65" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>303</v>
+        <v>182</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>304</v>
+        <v>183</v>
       </c>
       <c r="B66">
-        <v>14614</v>
+        <v>15982</v>
       </c>
       <c r="C66" t="s">
-        <v>125</v>
+        <v>184</v>
       </c>
       <c r="D66" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>185</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>306</v>
+        <v>186</v>
       </c>
       <c r="B67">
-        <v>13630</v>
+        <v>15723</v>
       </c>
       <c r="C67" t="s">
-        <v>307</v>
+        <v>187</v>
       </c>
       <c r="D67" t="s">
-        <v>308</v>
-[...5 lines deleted...]
-        <v>310</v>
+        <v>188</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>306</v>
+        <v>186</v>
       </c>
       <c r="B68">
-        <v>13628</v>
+        <v>15709</v>
       </c>
       <c r="C68" t="s">
-        <v>311</v>
+        <v>189</v>
       </c>
       <c r="D68" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>314</v>
+        <v>190</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>306</v>
+        <v>186</v>
       </c>
       <c r="B69">
-        <v>13603</v>
+        <v>15702</v>
       </c>
       <c r="C69" t="s">
-        <v>315</v>
+        <v>191</v>
       </c>
       <c r="D69" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>318</v>
+        <v>192</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>306</v>
+        <v>186</v>
       </c>
       <c r="B70">
-        <v>13602</v>
+        <v>15680</v>
       </c>
       <c r="C70" t="s">
-        <v>319</v>
+        <v>193</v>
       </c>
       <c r="D70" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-        <v>322</v>
+        <v>194</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>323</v>
+        <v>195</v>
       </c>
       <c r="B71">
-        <v>13455</v>
+        <v>15572</v>
       </c>
       <c r="C71" t="s">
-        <v>324</v>
+        <v>196</v>
       </c>
       <c r="D71" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>197</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>328</v>
+        <v>198</v>
       </c>
       <c r="B72">
-        <v>13107</v>
+        <v>15486</v>
       </c>
       <c r="C72" t="s">
-        <v>329</v>
+        <v>199</v>
       </c>
       <c r="D72" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>200</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>333</v>
+        <v>201</v>
       </c>
       <c r="B73">
-        <v>13015</v>
+        <v>15413</v>
       </c>
       <c r="C73" t="s">
-        <v>334</v>
+        <v>202</v>
       </c>
       <c r="D73" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>337</v>
+        <v>203</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>333</v>
+        <v>201</v>
       </c>
       <c r="B74">
-        <v>12984</v>
+        <v>15411</v>
       </c>
       <c r="C74" t="s">
-        <v>338</v>
+        <v>204</v>
       </c>
       <c r="D74" t="s">
-        <v>339</v>
-[...5 lines deleted...]
-        <v>341</v>
+        <v>205</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>342</v>
+        <v>201</v>
       </c>
       <c r="B75">
-        <v>12942</v>
+        <v>15355</v>
       </c>
       <c r="C75" t="s">
-        <v>343</v>
+        <v>206</v>
       </c>
       <c r="D75" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>346</v>
+        <v>207</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>342</v>
+        <v>208</v>
       </c>
       <c r="B76">
-        <v>12941</v>
+        <v>15401</v>
       </c>
       <c r="C76" t="s">
-        <v>347</v>
+        <v>209</v>
       </c>
       <c r="D76" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-        <v>350</v>
+        <v>210</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>342</v>
+        <v>208</v>
       </c>
       <c r="B77">
-        <v>12940</v>
+        <v>15366</v>
       </c>
       <c r="C77" t="s">
-        <v>351</v>
+        <v>211</v>
       </c>
       <c r="D77" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>212</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>342</v>
+        <v>208</v>
       </c>
       <c r="B78">
-        <v>12936</v>
+        <v>15326</v>
       </c>
       <c r="C78" t="s">
-        <v>355</v>
+        <v>213</v>
       </c>
       <c r="D78" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-        <v>358</v>
+        <v>214</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>342</v>
+        <v>208</v>
       </c>
       <c r="B79">
-        <v>12920</v>
+        <v>15310</v>
       </c>
       <c r="C79" t="s">
-        <v>359</v>
+        <v>215</v>
       </c>
       <c r="D79" t="s">
-        <v>360</v>
-[...5 lines deleted...]
-        <v>362</v>
+        <v>216</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>342</v>
+        <v>217</v>
       </c>
       <c r="B80">
-        <v>12919</v>
+        <v>15237</v>
       </c>
       <c r="C80" t="s">
-        <v>363</v>
+        <v>218</v>
       </c>
       <c r="D80" t="s">
-        <v>364</v>
-[...5 lines deleted...]
-        <v>366</v>
+        <v>219</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>342</v>
+        <v>220</v>
       </c>
       <c r="B81">
-        <v>12918</v>
+        <v>15037</v>
       </c>
       <c r="C81" t="s">
-        <v>367</v>
+        <v>221</v>
       </c>
       <c r="D81" t="s">
-        <v>368</v>
-[...5 lines deleted...]
-        <v>370</v>
+        <v>222</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>342</v>
+        <v>223</v>
       </c>
       <c r="B82">
-        <v>12917</v>
+        <v>96187478</v>
       </c>
       <c r="C82" t="s">
-        <v>371</v>
+        <v>224</v>
       </c>
       <c r="D82" t="s">
-        <v>372</v>
-[...5 lines deleted...]
-        <v>374</v>
+        <v>225</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>375</v>
+        <v>223</v>
       </c>
       <c r="B83">
-        <v>12658</v>
+        <v>14732</v>
       </c>
       <c r="C83" t="s">
-        <v>376</v>
+        <v>226</v>
       </c>
       <c r="D83" t="s">
-        <v>377</v>
-[...5 lines deleted...]
-        <v>379</v>
+        <v>227</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>380</v>
+        <v>223</v>
       </c>
       <c r="B84">
-        <v>12072</v>
+        <v>14731</v>
       </c>
       <c r="C84" t="s">
-        <v>381</v>
+        <v>228</v>
       </c>
       <c r="D84" t="s">
-        <v>382</v>
-[...5 lines deleted...]
-        <v>384</v>
+        <v>229</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>380</v>
+        <v>230</v>
       </c>
       <c r="B85">
-        <v>12066</v>
+        <v>14614</v>
       </c>
       <c r="C85" t="s">
-        <v>385</v>
+        <v>128</v>
       </c>
       <c r="D85" t="s">
-        <v>386</v>
+        <v>231</v>
       </c>
       <c r="E85" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>128</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>389</v>
+        <v>232</v>
       </c>
       <c r="B86">
-        <v>11475</v>
+        <v>13630</v>
       </c>
       <c r="C86" t="s">
-        <v>390</v>
+        <v>233</v>
       </c>
       <c r="D86" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>393</v>
+        <v>234</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>389</v>
+        <v>232</v>
       </c>
       <c r="B87">
-        <v>11464</v>
+        <v>13628</v>
       </c>
       <c r="C87" t="s">
-        <v>394</v>
+        <v>235</v>
       </c>
       <c r="D87" t="s">
-        <v>395</v>
-[...5 lines deleted...]
-        <v>397</v>
+        <v>236</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>398</v>
+        <v>232</v>
       </c>
       <c r="B88">
-        <v>11391</v>
+        <v>13603</v>
       </c>
       <c r="C88" t="s">
-        <v>399</v>
+        <v>237</v>
       </c>
       <c r="D88" t="s">
-        <v>400</v>
-[...5 lines deleted...]
-        <v>402</v>
+        <v>238</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>398</v>
+        <v>232</v>
       </c>
       <c r="B89">
-        <v>11376</v>
+        <v>13602</v>
       </c>
       <c r="C89" t="s">
-        <v>403</v>
+        <v>239</v>
       </c>
       <c r="D89" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-        <v>406</v>
+        <v>240</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>398</v>
+        <v>241</v>
       </c>
       <c r="B90">
-        <v>11360</v>
+        <v>13455</v>
       </c>
       <c r="C90" t="s">
-        <v>407</v>
+        <v>242</v>
       </c>
       <c r="D90" t="s">
-        <v>408</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>243</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>411</v>
+        <v>244</v>
       </c>
       <c r="B91">
-        <v>10725</v>
+        <v>13107</v>
       </c>
       <c r="C91" t="s">
-        <v>412</v>
+        <v>245</v>
       </c>
       <c r="D91" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-        <v>415</v>
+        <v>246</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>416</v>
+        <v>247</v>
       </c>
       <c r="B92">
-        <v>10551</v>
+        <v>13015</v>
       </c>
       <c r="C92" t="s">
-        <v>417</v>
+        <v>248</v>
       </c>
       <c r="D92" t="s">
-        <v>418</v>
-[...5 lines deleted...]
-        <v>420</v>
+        <v>249</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>421</v>
+        <v>247</v>
       </c>
       <c r="B93">
-        <v>10430</v>
+        <v>12984</v>
       </c>
       <c r="C93" t="s">
-        <v>422</v>
+        <v>250</v>
       </c>
       <c r="D93" t="s">
-        <v>423</v>
-[...5 lines deleted...]
-        <v>425</v>
+        <v>251</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>426</v>
+        <v>252</v>
       </c>
       <c r="B94">
-        <v>10107</v>
+        <v>12942</v>
       </c>
       <c r="C94" t="s">
-        <v>427</v>
+        <v>253</v>
       </c>
       <c r="D94" t="s">
-        <v>428</v>
-[...5 lines deleted...]
-        <v>430</v>
+        <v>254</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>431</v>
+        <v>252</v>
       </c>
       <c r="B95">
-        <v>10056</v>
+        <v>12941</v>
       </c>
       <c r="C95" t="s">
-        <v>125</v>
+        <v>255</v>
       </c>
       <c r="D95" t="s">
-        <v>432</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>256</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>431</v>
+        <v>252</v>
       </c>
       <c r="B96">
-        <v>10045</v>
+        <v>12940</v>
       </c>
       <c r="C96" t="s">
-        <v>125</v>
+        <v>257</v>
       </c>
       <c r="D96" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>258</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>434</v>
+        <v>252</v>
       </c>
       <c r="B97">
-        <v>9970</v>
+        <v>12936</v>
       </c>
       <c r="C97" t="s">
-        <v>435</v>
+        <v>259</v>
       </c>
       <c r="D97" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>438</v>
+        <v>260</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>434</v>
+        <v>252</v>
       </c>
       <c r="B98">
-        <v>9963</v>
+        <v>12920</v>
       </c>
       <c r="C98" t="s">
-        <v>439</v>
+        <v>261</v>
       </c>
       <c r="D98" t="s">
-        <v>440</v>
-[...5 lines deleted...]
-        <v>442</v>
+        <v>262</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>443</v>
+        <v>252</v>
       </c>
       <c r="B99">
-        <v>9840</v>
+        <v>12919</v>
       </c>
       <c r="C99" t="s">
-        <v>444</v>
+        <v>263</v>
       </c>
       <c r="D99" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-        <v>447</v>
+        <v>264</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>448</v>
+        <v>252</v>
       </c>
       <c r="B100">
-        <v>9188</v>
+        <v>12918</v>
       </c>
       <c r="C100" t="s">
-        <v>449</v>
+        <v>265</v>
       </c>
       <c r="D100" t="s">
-        <v>450</v>
-[...5 lines deleted...]
-        <v>452</v>
+        <v>266</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>453</v>
+        <v>252</v>
       </c>
       <c r="B101">
-        <v>9033</v>
+        <v>12917</v>
       </c>
       <c r="C101" t="s">
-        <v>125</v>
+        <v>267</v>
       </c>
       <c r="D101" t="s">
-        <v>454</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>268</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>455</v>
+        <v>269</v>
       </c>
       <c r="B102">
-        <v>7448</v>
+        <v>12658</v>
       </c>
       <c r="C102" t="s">
-        <v>125</v>
+        <v>270</v>
       </c>
       <c r="D102" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>271</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>457</v>
+        <v>272</v>
       </c>
       <c r="B103">
-        <v>7178</v>
+        <v>12072</v>
       </c>
       <c r="C103" t="s">
-        <v>125</v>
+        <v>273</v>
       </c>
       <c r="D103" t="s">
-        <v>458</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>274</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>459</v>
+        <v>272</v>
       </c>
       <c r="B104">
-        <v>6950</v>
+        <v>12066</v>
       </c>
       <c r="C104" t="s">
-        <v>125</v>
+        <v>275</v>
       </c>
       <c r="D104" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>276</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>460</v>
+        <v>277</v>
       </c>
       <c r="B105">
-        <v>4333</v>
+        <v>11475</v>
       </c>
       <c r="C105" t="s">
-        <v>125</v>
+        <v>278</v>
       </c>
       <c r="D105" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>279</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>461</v>
+        <v>277</v>
       </c>
       <c r="B106">
-        <v>3966</v>
+        <v>11464</v>
       </c>
       <c r="C106" t="s">
-        <v>125</v>
+        <v>280</v>
       </c>
       <c r="D106" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>281</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>462</v>
+        <v>282</v>
       </c>
       <c r="B107">
-        <v>2975</v>
+        <v>11391</v>
       </c>
       <c r="C107" t="s">
-        <v>125</v>
+        <v>283</v>
       </c>
       <c r="D107" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>284</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>464</v>
+        <v>282</v>
       </c>
       <c r="B108">
-        <v>1813</v>
+        <v>11376</v>
       </c>
       <c r="C108" t="s">
-        <v>125</v>
+        <v>285</v>
       </c>
       <c r="D108" t="s">
-        <v>465</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>286</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>466</v>
+        <v>282</v>
       </c>
       <c r="B109">
-        <v>1388</v>
+        <v>11360</v>
       </c>
       <c r="C109" t="s">
-        <v>125</v>
+        <v>287</v>
       </c>
       <c r="D109" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>288</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>466</v>
+        <v>289</v>
       </c>
       <c r="B110">
-        <v>1387</v>
+        <v>10725</v>
       </c>
       <c r="C110" t="s">
-        <v>125</v>
+        <v>290</v>
       </c>
       <c r="D110" t="s">
-        <v>468</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>291</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>466</v>
+        <v>292</v>
       </c>
       <c r="B111">
-        <v>1386</v>
+        <v>10551</v>
       </c>
       <c r="C111" t="s">
-        <v>125</v>
+        <v>293</v>
       </c>
       <c r="D111" t="s">
-        <v>468</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>294</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>469</v>
+        <v>295</v>
       </c>
       <c r="B112">
-        <v>821</v>
+        <v>10430</v>
       </c>
       <c r="C112" t="s">
-        <v>125</v>
+        <v>296</v>
       </c>
       <c r="D112" t="s">
-        <v>470</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>297</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>471</v>
+        <v>298</v>
       </c>
       <c r="B113">
-        <v>11341</v>
+        <v>10107</v>
       </c>
       <c r="C113" t="s">
-        <v>125</v>
+        <v>299</v>
       </c>
       <c r="D113" t="s">
-        <v>472</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>300</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>473</v>
+        <v>301</v>
       </c>
       <c r="B114">
-        <v>10973</v>
+        <v>10056</v>
       </c>
       <c r="C114" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D114" t="s">
-        <v>474</v>
+        <v>302</v>
       </c>
       <c r="E114" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>128</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>475</v>
+        <v>301</v>
       </c>
       <c r="B115">
+        <v>10045</v>
+      </c>
+      <c r="C115" t="s">
+        <v>128</v>
+      </c>
+      <c r="D115" t="s">
+        <v>303</v>
+      </c>
+      <c r="E115" t="s">
+        <v>128</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>304</v>
+      </c>
+      <c r="B116">
+        <v>9970</v>
+      </c>
+      <c r="C116" t="s">
+        <v>305</v>
+      </c>
+      <c r="D116" t="s">
+        <v>306</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>304</v>
+      </c>
+      <c r="B117">
+        <v>9963</v>
+      </c>
+      <c r="C117" t="s">
+        <v>307</v>
+      </c>
+      <c r="D117" t="s">
+        <v>308</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>309</v>
+      </c>
+      <c r="B118">
+        <v>9840</v>
+      </c>
+      <c r="C118" t="s">
+        <v>310</v>
+      </c>
+      <c r="D118" t="s">
+        <v>311</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>312</v>
+      </c>
+      <c r="B119">
+        <v>9188</v>
+      </c>
+      <c r="C119" t="s">
+        <v>313</v>
+      </c>
+      <c r="D119" t="s">
+        <v>314</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>315</v>
+      </c>
+      <c r="B120">
+        <v>9033</v>
+      </c>
+      <c r="C120" t="s">
+        <v>128</v>
+      </c>
+      <c r="D120" t="s">
+        <v>316</v>
+      </c>
+      <c r="E120" t="s">
+        <v>128</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>317</v>
+      </c>
+      <c r="B121">
+        <v>7448</v>
+      </c>
+      <c r="C121" t="s">
+        <v>128</v>
+      </c>
+      <c r="D121" t="s">
+        <v>318</v>
+      </c>
+      <c r="E121" t="s">
+        <v>128</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>319</v>
+      </c>
+      <c r="B122">
+        <v>7178</v>
+      </c>
+      <c r="C122" t="s">
+        <v>128</v>
+      </c>
+      <c r="D122" t="s">
+        <v>320</v>
+      </c>
+      <c r="E122" t="s">
+        <v>128</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>321</v>
+      </c>
+      <c r="B123">
+        <v>6950</v>
+      </c>
+      <c r="C123" t="s">
+        <v>128</v>
+      </c>
+      <c r="D123" t="s">
+        <v>318</v>
+      </c>
+      <c r="E123" t="s">
+        <v>128</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>322</v>
+      </c>
+      <c r="B124">
+        <v>4333</v>
+      </c>
+      <c r="C124" t="s">
+        <v>128</v>
+      </c>
+      <c r="D124" t="s">
+        <v>318</v>
+      </c>
+      <c r="E124" t="s">
+        <v>128</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>323</v>
+      </c>
+      <c r="B125">
+        <v>3966</v>
+      </c>
+      <c r="C125" t="s">
+        <v>128</v>
+      </c>
+      <c r="D125" t="s">
+        <v>318</v>
+      </c>
+      <c r="E125" t="s">
+        <v>128</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>324</v>
+      </c>
+      <c r="B126">
+        <v>2975</v>
+      </c>
+      <c r="C126" t="s">
+        <v>128</v>
+      </c>
+      <c r="D126" t="s">
+        <v>325</v>
+      </c>
+      <c r="E126" t="s">
+        <v>128</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>326</v>
+      </c>
+      <c r="B127">
+        <v>1813</v>
+      </c>
+      <c r="C127" t="s">
+        <v>128</v>
+      </c>
+      <c r="D127" t="s">
+        <v>327</v>
+      </c>
+      <c r="E127" t="s">
+        <v>128</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>328</v>
+      </c>
+      <c r="B128">
+        <v>1388</v>
+      </c>
+      <c r="C128" t="s">
+        <v>128</v>
+      </c>
+      <c r="D128" t="s">
+        <v>329</v>
+      </c>
+      <c r="E128" t="s">
+        <v>128</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>328</v>
+      </c>
+      <c r="B129">
+        <v>1387</v>
+      </c>
+      <c r="C129" t="s">
+        <v>128</v>
+      </c>
+      <c r="D129" t="s">
+        <v>330</v>
+      </c>
+      <c r="E129" t="s">
+        <v>128</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>328</v>
+      </c>
+      <c r="B130">
+        <v>1386</v>
+      </c>
+      <c r="C130" t="s">
+        <v>128</v>
+      </c>
+      <c r="D130" t="s">
+        <v>330</v>
+      </c>
+      <c r="E130" t="s">
+        <v>128</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>331</v>
+      </c>
+      <c r="B131">
+        <v>821</v>
+      </c>
+      <c r="C131" t="s">
+        <v>128</v>
+      </c>
+      <c r="D131" t="s">
+        <v>332</v>
+      </c>
+      <c r="E131" t="s">
+        <v>128</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>333</v>
+      </c>
+      <c r="B132">
+        <v>11341</v>
+      </c>
+      <c r="C132" t="s">
+        <v>128</v>
+      </c>
+      <c r="D132" t="s">
+        <v>334</v>
+      </c>
+      <c r="E132" t="s">
+        <v>128</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>335</v>
+      </c>
+      <c r="B133">
+        <v>10973</v>
+      </c>
+      <c r="C133" t="s">
+        <v>128</v>
+      </c>
+      <c r="D133" t="s">
+        <v>336</v>
+      </c>
+      <c r="E133" t="s">
+        <v>128</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>337</v>
+      </c>
+      <c r="B134">
         <v>2649</v>
       </c>
-      <c r="C115" t="s">
-[...9 lines deleted...]
-        <v>127</v>
+      <c r="C134" t="s">
+        <v>128</v>
+      </c>
+      <c r="D134" t="s">
+        <v>336</v>
+      </c>
+      <c r="E134" t="s">
+        <v>128</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+    <hyperlink ref="E50" r:id="rId96"/>
+    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="E51" r:id="rId98"/>
+    <hyperlink ref="F51" r:id="rId99"/>
+    <hyperlink ref="E52" r:id="rId100"/>
+    <hyperlink ref="F52" r:id="rId101"/>
+    <hyperlink ref="E53" r:id="rId102"/>
+    <hyperlink ref="F53" r:id="rId103"/>
+    <hyperlink ref="E54" r:id="rId104"/>
+    <hyperlink ref="F54" r:id="rId105"/>
+    <hyperlink ref="E55" r:id="rId106"/>
+    <hyperlink ref="F55" r:id="rId107"/>
+    <hyperlink ref="E56" r:id="rId108"/>
+    <hyperlink ref="F56" r:id="rId109"/>
+    <hyperlink ref="E57" r:id="rId110"/>
+    <hyperlink ref="F57" r:id="rId111"/>
+    <hyperlink ref="E58" r:id="rId112"/>
+    <hyperlink ref="F58" r:id="rId113"/>
+    <hyperlink ref="E59" r:id="rId114"/>
+    <hyperlink ref="F59" r:id="rId115"/>
+    <hyperlink ref="E60" r:id="rId116"/>
+    <hyperlink ref="F60" r:id="rId117"/>
+    <hyperlink ref="E61" r:id="rId118"/>
+    <hyperlink ref="F61" r:id="rId119"/>
+    <hyperlink ref="E62" r:id="rId120"/>
+    <hyperlink ref="F62" r:id="rId121"/>
+    <hyperlink ref="E63" r:id="rId122"/>
+    <hyperlink ref="F63" r:id="rId123"/>
+    <hyperlink ref="E64" r:id="rId124"/>
+    <hyperlink ref="F64" r:id="rId125"/>
+    <hyperlink ref="E65" r:id="rId126"/>
+    <hyperlink ref="F65" r:id="rId127"/>
+    <hyperlink ref="E66" r:id="rId128"/>
+    <hyperlink ref="F66" r:id="rId129"/>
+    <hyperlink ref="E67" r:id="rId130"/>
+    <hyperlink ref="F67" r:id="rId131"/>
+    <hyperlink ref="E68" r:id="rId132"/>
+    <hyperlink ref="F68" r:id="rId133"/>
+    <hyperlink ref="E69" r:id="rId134"/>
+    <hyperlink ref="F69" r:id="rId135"/>
+    <hyperlink ref="E70" r:id="rId136"/>
+    <hyperlink ref="F70" r:id="rId137"/>
+    <hyperlink ref="E71" r:id="rId138"/>
+    <hyperlink ref="F71" r:id="rId139"/>
+    <hyperlink ref="E72" r:id="rId140"/>
+    <hyperlink ref="F72" r:id="rId141"/>
+    <hyperlink ref="E73" r:id="rId142"/>
+    <hyperlink ref="F73" r:id="rId143"/>
+    <hyperlink ref="E74" r:id="rId144"/>
+    <hyperlink ref="F74" r:id="rId145"/>
+    <hyperlink ref="E75" r:id="rId146"/>
+    <hyperlink ref="F75" r:id="rId147"/>
+    <hyperlink ref="E76" r:id="rId148"/>
+    <hyperlink ref="F76" r:id="rId149"/>
+    <hyperlink ref="E77" r:id="rId150"/>
+    <hyperlink ref="F77" r:id="rId151"/>
+    <hyperlink ref="E78" r:id="rId152"/>
+    <hyperlink ref="F78" r:id="rId153"/>
+    <hyperlink ref="E79" r:id="rId154"/>
+    <hyperlink ref="F79" r:id="rId155"/>
+    <hyperlink ref="E80" r:id="rId156"/>
+    <hyperlink ref="F80" r:id="rId157"/>
+    <hyperlink ref="E81" r:id="rId158"/>
+    <hyperlink ref="F81" r:id="rId159"/>
+    <hyperlink ref="E82" r:id="rId160"/>
+    <hyperlink ref="F82" r:id="rId161"/>
+    <hyperlink ref="E83" r:id="rId162"/>
+    <hyperlink ref="F83" r:id="rId163"/>
+    <hyperlink ref="E84" r:id="rId164"/>
+    <hyperlink ref="F84" r:id="rId165"/>
+    <hyperlink ref="F85" r:id="rId166"/>
+    <hyperlink ref="E86" r:id="rId167"/>
+    <hyperlink ref="F86" r:id="rId168"/>
+    <hyperlink ref="E87" r:id="rId169"/>
+    <hyperlink ref="F87" r:id="rId170"/>
+    <hyperlink ref="E88" r:id="rId171"/>
+    <hyperlink ref="F88" r:id="rId172"/>
+    <hyperlink ref="E89" r:id="rId173"/>
+    <hyperlink ref="F89" r:id="rId174"/>
+    <hyperlink ref="E90" r:id="rId175"/>
+    <hyperlink ref="F90" r:id="rId176"/>
+    <hyperlink ref="E91" r:id="rId177"/>
+    <hyperlink ref="F91" r:id="rId178"/>
+    <hyperlink ref="E92" r:id="rId179"/>
+    <hyperlink ref="F92" r:id="rId180"/>
+    <hyperlink ref="E93" r:id="rId181"/>
+    <hyperlink ref="F93" r:id="rId182"/>
+    <hyperlink ref="E94" r:id="rId183"/>
+    <hyperlink ref="F94" r:id="rId184"/>
+    <hyperlink ref="E95" r:id="rId185"/>
+    <hyperlink ref="F95" r:id="rId186"/>
+    <hyperlink ref="E96" r:id="rId187"/>
+    <hyperlink ref="F96" r:id="rId188"/>
+    <hyperlink ref="E97" r:id="rId189"/>
+    <hyperlink ref="F97" r:id="rId190"/>
+    <hyperlink ref="E98" r:id="rId191"/>
+    <hyperlink ref="F98" r:id="rId192"/>
+    <hyperlink ref="E99" r:id="rId193"/>
+    <hyperlink ref="F99" r:id="rId194"/>
+    <hyperlink ref="E100" r:id="rId195"/>
+    <hyperlink ref="F100" r:id="rId196"/>
+    <hyperlink ref="E101" r:id="rId197"/>
+    <hyperlink ref="F101" r:id="rId198"/>
+    <hyperlink ref="E102" r:id="rId199"/>
+    <hyperlink ref="F102" r:id="rId200"/>
+    <hyperlink ref="E103" r:id="rId201"/>
+    <hyperlink ref="F103" r:id="rId202"/>
+    <hyperlink ref="E104" r:id="rId203"/>
+    <hyperlink ref="F104" r:id="rId204"/>
+    <hyperlink ref="E105" r:id="rId205"/>
+    <hyperlink ref="F105" r:id="rId206"/>
+    <hyperlink ref="E106" r:id="rId207"/>
+    <hyperlink ref="F106" r:id="rId208"/>
+    <hyperlink ref="E107" r:id="rId209"/>
+    <hyperlink ref="F107" r:id="rId210"/>
+    <hyperlink ref="E108" r:id="rId211"/>
+    <hyperlink ref="F108" r:id="rId212"/>
+    <hyperlink ref="E109" r:id="rId213"/>
+    <hyperlink ref="F109" r:id="rId214"/>
+    <hyperlink ref="E110" r:id="rId215"/>
+    <hyperlink ref="F110" r:id="rId216"/>
+    <hyperlink ref="E111" r:id="rId217"/>
+    <hyperlink ref="F111" r:id="rId218"/>
+    <hyperlink ref="E112" r:id="rId219"/>
+    <hyperlink ref="F112" r:id="rId220"/>
+    <hyperlink ref="E113" r:id="rId221"/>
+    <hyperlink ref="F113" r:id="rId222"/>
+    <hyperlink ref="F114" r:id="rId223"/>
+    <hyperlink ref="F115" r:id="rId224"/>
+    <hyperlink ref="E116" r:id="rId225"/>
+    <hyperlink ref="F116" r:id="rId226"/>
+    <hyperlink ref="E117" r:id="rId227"/>
+    <hyperlink ref="F117" r:id="rId228"/>
+    <hyperlink ref="E118" r:id="rId229"/>
+    <hyperlink ref="F118" r:id="rId230"/>
+    <hyperlink ref="E119" r:id="rId231"/>
+    <hyperlink ref="F119" r:id="rId232"/>
+    <hyperlink ref="F120" r:id="rId233"/>
+    <hyperlink ref="F121" r:id="rId234"/>
+    <hyperlink ref="F122" r:id="rId235"/>
+    <hyperlink ref="F123" r:id="rId236"/>
+    <hyperlink ref="F124" r:id="rId237"/>
+    <hyperlink ref="F125" r:id="rId238"/>
+    <hyperlink ref="F126" r:id="rId239"/>
+    <hyperlink ref="F127" r:id="rId240"/>
+    <hyperlink ref="F128" r:id="rId241"/>
+    <hyperlink ref="F129" r:id="rId242"/>
+    <hyperlink ref="F130" r:id="rId243"/>
+    <hyperlink ref="F131" r:id="rId244"/>
+    <hyperlink ref="F132" r:id="rId245"/>
+    <hyperlink ref="F133" r:id="rId246"/>
+    <hyperlink ref="F134" r:id="rId247"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>