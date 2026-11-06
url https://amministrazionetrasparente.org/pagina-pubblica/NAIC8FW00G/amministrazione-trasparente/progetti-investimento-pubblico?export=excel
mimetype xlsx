--- v0 (2026-09-22)
+++ v1 (2026-11-06)
@@ -8,176 +8,182 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="44">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>AZIONI DI POTENZIAMENTO DELLE COMPETENZE STEM E MULTILINGUISTICHE (D.M.65/2023) - ORIZZONTI DIGITALI</t>
+  </si>
+  <si>
+    <t>G74D23005570006</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>NUOVO PROGETTO AGENDA SUD -  BETTER THAN THE MOVIES!</t>
+  </si>
+  <si>
+    <t>G74D25000510007</t>
+  </si>
+  <si>
+    <t>PROGETTO ORIENTAMENTO - UN AQUILONE CON LE SCARPE</t>
+  </si>
+  <si>
+    <t>G54D25001810007</t>
+  </si>
+  <si>
+    <t>PNRR - 4.0</t>
+  </si>
+  <si>
+    <t>G74D22006890006</t>
+  </si>
+  <si>
+    <t>FORMAZIONE DEL PERSONALE SCOLASTICO PER LA TRANSIZIONE DIGITALE (D.M. 66/2023) PROGETTO: “A SCUOLA DI INNOVAZIONE”</t>
+  </si>
+  <si>
+    <t>G74D23006250006</t>
+  </si>
+  <si>
+    <t>SHINE: SPLENDORE E RISVEGLIO. PERCORSI DI RECUPERO, APPROFONDIMENTO E POTENZIAMENTO PER LA SCUOLA PRIMARIA E SECONDARIA DI PRIMO GRADO</t>
+  </si>
+  <si>
+    <t>G74D24002270007</t>
+  </si>
+  <si>
+    <t>NUOVO PIANO ESTATE - PARTECIPARE PER VINCERE</t>
+  </si>
+  <si>
+    <t>G54D25004760007</t>
+  </si>
+  <si>
+    <t>PNRR  (D.M. 19 02/02/24) - MISSIONE 4 - COMPONENTE 1 – POTENZIAMENTO DELL’OFFERTA DEI SERVIZI DI ISTRUZIONE:– NEXT GENERATION EU. TITOLO DEL PROGETTO  IKIGAI</t>
+  </si>
+  <si>
+    <t>G74D21000600006</t>
+  </si>
+  <si>
+    <t>PNRR INVESTIMENTO M4C1-1.4, MI -  AZIONI DI PREVENZIONE E CONTRASTO ALLA DISPERSIONE SCOLASTICA (D.M. 170/2022)</t>
+  </si>
+  <si>
+    <t>G74D22006870006</t>
+  </si>
+  <si>
     <t>FONDI STRUTTURALI EUROPEI – PROGRAMMA OPERATIVO NAZIONALE "PER LA SCUOLA” 2014-2020 – OBIETTIVO SPECIFICO 10.8 “DIFFUSIONE DELLA SOCIETÀ DELLA CONOSCENZA NEL MONDO DELLA SCUOLA E DELLA FORMAZIONE E ADOZIONE DI APPROCCI DIDATTICI INNOVATIVI”, AZIONE 10.8.6</t>
   </si>
   <si>
     <t>G74D26001770007</t>
   </si>
   <si>
-    <t>€ 18,77</t>
+    <t>€ 18.768,00</t>
   </si>
   <si>
     <t>PN SCUOLA E COMPETENZE - PON</t>
   </si>
   <si>
     <t>10/07/2026</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
+    <t>Attivo</t>
   </si>
   <si>
     <t>AGENDA SUD - D.M. 30 AGOSTO 2023, N. 176</t>
   </si>
   <si>
     <t>G74D23005080001</t>
   </si>
   <si>
     <t>€ 49.780,00</t>
   </si>
   <si>
     <t>FSE</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>PNRR MISSIONE 1 COMPONENTE1 INVESTIMENTO1.4 "SERVIZI E CITTADINANZA DIGITALE", MISURA 1.4.1 " ESPERIENZA DEL CITTADINO NEI SERVIZI PUBBLICI"IMPLEMENTAZIONE E STANDARDIZZAZIONE DEL SITO WEB SCOLASTICO PERSONALIZZAZIONE, MIGRAZIONE DI CONTENUTI</t>
   </si>
   <si>
     <t>G71F22000410006</t>
   </si>
   <si>
     <t>€ 7.301,00</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>03/04/2023</t>
-  </si>
-[...58 lines deleted...]
-    <t>G74D22006870006</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
@@ -531,441 +537,458 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/cf4ae48d-bb28-4269-88cc-d340ff547297" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/d658439b-4f3c-4812-9a40-6be8dc873f9a" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/7e97a438-e8ed-44c9-a7fe-7f714bafa980" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/0b0103a8-961a-4593-aff0-e5a60c7fefcf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/0f2e8b11-0725-40ee-9a53-80f1d5c20a71" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/3cdbd64e-5b47-42c9-b297-8983b33b6a7a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/49ddd424-64dd-4d51-ab90-79d4d1b2be04" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/54b75e3e-a561-4a64-80dd-0e05349cf390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/78e38a53-12d1-4cf4-811f-f29e70bbca31" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/aa721e48-afbe-4171-b404-280aeead3093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/c48281c7-3489-4c3a-b6b1-1d400c621d92" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/d62b1a13-10f0-4422-970f-72225dccfe7c" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/0b0103a8-961a-4593-aff0-e5a60c7fefcf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/0f2e8b11-0725-40ee-9a53-80f1d5c20a71" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/3cdbd64e-5b47-42c9-b297-8983b33b6a7a" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/49ddd424-64dd-4d51-ab90-79d4d1b2be04" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/54b75e3e-a561-4a64-80dd-0e05349cf390" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/78e38a53-12d1-4cf4-811f-f29e70bbca31" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/aa721e48-afbe-4171-b404-280aeead3093" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/c48281c7-3489-4c3a-b6b1-1d400c621d92" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/d62b1a13-10f0-4422-970f-72225dccfe7c" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/cf4ae48d-bb28-4269-88cc-d340ff547297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/d658439b-4f3c-4812-9a40-6be8dc873f9a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FW00G/amministrazione-trasparente/progetto/7e97a438-e8ed-44c9-a7fe-7f714bafa980" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F23"/>
+  <dimension ref="A1:G20"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="1">
+      <c r="F3" t="s">
+        <v>9</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" t="s">
+        <v>9</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" t="s">
+        <v>32</v>
+      </c>
+      <c r="F12" t="s">
+        <v>33</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="1">
         <v>2024</v>
       </c>
-      <c r="B5" s="1"/>
-[...6 lines deleted...]
-      <c r="A6" s="2" t="s">
+      <c r="B14" s="1"/>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1"/>
+      <c r="G14" s="1"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B15" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="2" t="s">
+      <c r="C15" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D15" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="E15" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="A9" s="1">
+      <c r="G15" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" t="s">
+        <v>37</v>
+      </c>
+      <c r="E16" t="s">
+        <v>38</v>
+      </c>
+      <c r="F16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="1">
         <v>2023</v>
       </c>
-      <c r="B9" s="1"/>
-[...6 lines deleted...]
-      <c r="A10" s="2" t="s">
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="B19" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="2" t="s">
+      <c r="C19" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D19" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="E19" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F10" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...150 lines deleted...]
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G19" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="B20" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C20" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
-[...61 lines deleted...]
-      <c r="F23" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F20" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A13:F13"/>
+  <mergeCells count="3">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A14:G14"/>
+    <mergeCell ref="A18:G18"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...10 lines deleted...]
-    <hyperlink ref="F23" r:id="rId12"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G7" r:id="rId5"/>
+    <hyperlink ref="G8" r:id="rId6"/>
+    <hyperlink ref="G9" r:id="rId7"/>
+    <hyperlink ref="G10" r:id="rId8"/>
+    <hyperlink ref="G11" r:id="rId9"/>
+    <hyperlink ref="G12" r:id="rId10"/>
+    <hyperlink ref="G16" r:id="rId11"/>
+    <hyperlink ref="G20" r:id="rId12"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>