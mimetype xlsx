--- v0 (2026-07-26)
+++ v1 (2026-10-17)
@@ -8,736 +8,472 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="711" uniqueCount="636">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="711" uniqueCount="378">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>BC6BF74F32</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI  MATERIALE  PUBBLICITARIO  E CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC6BF74F32</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/357ba06c-6f57-46a2-8758-aa011330272b</t>
+    <t>Link</t>
   </si>
   <si>
     <t>BC6BBBDE68</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC6BBBDE68</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>BC531E1884</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PUBBLICITARIO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC531E1884</t>
-[...4 lines deleted...]
-  <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC42796807</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTA FORMATO A4</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC42796807</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC42000571</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PICCOLA MANUTENZIONE A.S. 2025/26</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/5735be1c-c859-4c80-bfff-0983478611fc</t>
   </si>
   <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>BC35D00A26</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - CQUISTO DEL SERVIZIO 
 DI AMMINISTRATORE DI SISTEMA CON ASSISTENZA E MANUTENZIONE INFORMATICA ON 
 SITE SU HARDWARE E SOFTWARE DELL’I.C. 3 DORSO PERIODO 01/07/2026-30/06/2027.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC35D00A26</t>
-[...4 lines deleted...]
-  <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC2CA804E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI N. 11 ANTIVIRUS E DI N. 30 MOUSE</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2CA804E0</t>
-[...4 lines deleted...]
-  <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di liquidazione compenso DSGA con anticipazione di cassa</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - COMPENSI COMPONENTI COMITATO DI VIGILANZA E TUTOR D'AULA CONCORSO PNRR 3 </t>
   </si>
   <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>BBE921D4AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI FORMAZIONE PNRR DM 219/2025 C.U.P.: H64D25002900006</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/498b1148-4138-483a-b6f7-d3c330c487f1</t>
   </si>
   <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>BBF233C6A3</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO DI MATERIALE DI FACILE CONSUMO
 PER ATTIVITA’ DIDATTICHE PER I PROGETTI AGENDA SUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF233C6A3</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>BBE999F6BF</t>
   </si>
   <si>
     <t>Decisione a contrarre - REALIZZAZIONE DI ATTIVITA’ DI FORMAZIONE a favore degli alunni della scuola primaria Progetto: “Sempre insieme” Piano Estate 2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE999F6BF</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - conferimento incarico di prestazione d’opera occasionale per la realizzazione di un breve corso di formazione sulla redazione del P.E.I. a.s. 2025/2026 rivolto agli insegnanti della scuola dell’infanzia e della scuola primaria</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC563D78F</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO DI PULIZIA POST-RISTRUTTURAZIONE ISTITUTO SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC563D78F</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBAB5E647D</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di noleggio bus per partecipazione a concorso musicale a Recale (CE) 22/05/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/d468d8ae-c8f9-47ce-92d3-03e90adf670b</t>
   </si>
   <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA081111B</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Matinée presso Institut Français Napoli per n. 12 alunni scuola secondaria di I 
 grado a.s. 2025/2026 per un importo contrattuale pari a € 96,00</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA081111B</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB8B5E1C51</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO 
 MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B5E1C51</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8B1C3689</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di N. 35 biglietti PER VISITA GUIDATA E LABORATORI AL MUSEO DI PIETRARSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B1C3689</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8A1F078B</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio bus uscita didattica al museo di Pietrarsa Portici(NA) g. 13/05/2026.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/ba50ee28-36a5-459b-962c-7d92de01c799</t>
   </si>
   <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB53D2B921</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - corso  di  formazione  in  modalità  asincrona,  con  rilascio  di  relativa  certificazione,  per  assistenza  di  base  ad  alunni  con  disabilità  per  n.  35  unità  max  di  personale  per  un  importo 
 contrattuale pari a € 900,00 esente IVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB53D2B921</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB589520EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di realizzazione di una uscita didattica, destinazione Area Archeologica di Paesatum, per n. 30 alunni,</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB589520EC</t>
-[...4 lines deleted...]
-  <si>
     <t>BB56696701</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto extra MePA e affidamento diretto ai sensi dell’art. 50, comma 1, lettera b) del D. Lgs 36/2023, dei servizi postali per la gestione della corrispondenza cartacea per servizi di spedizione raccomandate, PACCHI, servizi di ritiro e consegna a dom</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/8b11e0bb-51f1-430e-8b56-1ebb6d51aed3</t>
   </si>
   <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB512090FE</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO DI MATERIALE SPORTIVO PER NUOVI
 GIOCHI DELLA GIOVENTU</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB512090FE</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB48F49B03</t>
   </si>
   <si>
     <t>Decisione a contrarre - REALIZZAZIONE DI ATTIVITA’ DI FORMAZIONE a favore degli alunni della scuola primaria agenda sud</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB48F49B03</t>
-[...4 lines deleted...]
-  <si>
     <t>BB483C496C</t>
   </si>
   <si>
     <t>Decisione a contrarre - REALIZZAZIONE DI ATTIVITA’ DI FORMAZIONE a favore degli alunni della scuola secondaria di primo grado Avviso Prot. 57173 del 14/04/2025, “Percorsi di orientamento nelle scuole secondarie di primo grado”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB483C496C</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2DC34084</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio minibus uscita didattica per visita al Grenoble per n.12 alunni della scuola secondaria di I grado</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/a933aee2-d07f-4e31-b3ed-9e78a765b5a5</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB0A913B15</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - SPETTACOLO TEATRALE PER LA 
 SCUOLA  PRIMARIA  I  TEATRINI  DELLA  SCENA  SENSIBILE  PRESSO  L’ORTO  BOTANICO  DI 
 NAPOLI “IL MAGICO PIFFERAIO”.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A913B15</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAF040FC36</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF040FC36</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BAC73A39EB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dei biglietti per n. 1 visita guidata presso Città della Scienza in data 10/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC73A39EB</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BABBA1D0A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTI LIBRI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBA1D0A4</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB5C63828</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio annuale di D.P.O.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/ea555b9a-7a43-4e78-b90c-de7a2c2e7c91</t>
   </si>
   <si>
     <t>BAB42D1E38</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - realizzazione  degli  Esami  DELF  Scolaire  per  n.12 
 alunni della scuola secondaria di I grado a.s. 2025/26 per un importo contrattuale pari a € 924,00</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB42D1E38</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA8DE6D1E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI UN APPARECCHIO CONDIZIONATORE HISENSE CLIMA EASY SMART 18000 BTU GAS R32 INV.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DE6D1E3</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA6E513A60</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di noleggio bus con conducente per le uscite didattiche degli alunni della scuola primaria a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E513A60</t>
-[...4 lines deleted...]
-  <si>
     <t>BA72FEDF5A</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di “Viaggio di istruzione delle classi PRIME a.s. 2025/2026 - Pacchetto “tutto compreso” per vitto, alloggio, e trasporto della durata TRE giorni e DUE notti per n. 104 ALUNNI costituenti n. 1 gruppo classe, destinazione CILENTO</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/f9951543-c75c-425a-aab8-d07b696c4a88</t>
   </si>
   <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>BA7246072B</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO  DI  UN SERVER PER 
 L’AMMINISTRAZIONE E MESSA A NORMA GDPR DEI PC.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7246072B</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA6E5FDB7A</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TRASPORTO E GUIDA AL QUARTIERE FORCELLA PER N. 160 ALUNNI CLASSI II SEC. I GRADO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E5FDB7A</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6EA1E3C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - dell’abbonamento congiunto alla Rivista “Notizie della scuola con Repertorio + Esperienze Amministrative + Agenda della Scuola a.s. 2025/2026”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6EA1E3C0</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6D3D2D59</t>
   </si>
   <si>
     <t>Decisione a contrarre - abbonamento congiunto alla Rivista “amministrare + dirigere la scuola”</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/c8948175-be57-4fe7-82f1-f55423e2a5ea</t>
   </si>
   <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA65338D41</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio di “Viaggio di istruzione delle classi SECONDE a.s. 2025/2026” - Pacchetto “tutto compreso” per vitto, alloggio, e trasporto della 
 durata di TRE giorni e DUE notti per n. 2 gruppi classe e per n. 153 alunni, destinazione MOLISE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65338D41</t>
-[...4 lines deleted...]
-  <si>
     <t>BA640D2E70</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dei biglietti per n. 1 visita guidata presso Città della Scienza GIORNO 05/03/2026 per un importo contrattuale pari a € 1.014,00 (ESENTE IVA)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA640D2E70</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA5C7CF1C6</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale didattico scuola dell'infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C7CF1C6</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>BA4A673851</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A673851</t>
-[...4 lines deleted...]
-  <si>
     <t>BA4A798A1B</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto dei biglietti per n. 3 visite guidate</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/8e594873-27ad-41cf-a6e6-8a1bda315bb5</t>
   </si>
   <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA40A072F8</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - l’acquisto, tramite ODA su MePA e affidamento diretto ai sensi dell’art. 
 50, comma 1, lettera b) del D. Lgs 36/2023, di un servizio annuale di manutenzione ed assistenza programma ARGO 
 ALBO PRETORIO ON LINE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA40A072F8</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA2933D9D1</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - affidamento  ai  sensi  articolo  50  comma  1  -  lettera  B)    -ACQUISTO  E 
 BOOK  E  SOFTWARE  PER  RICOSTRUZIONI  DI  CARRIERA  DEL  PERSONALE  tramite  ODA  su 
 MEPA.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2933D9D1</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA1457F029</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - iscrizione alunni scuola secondaria di I grado alle Olimpiadi 
 della matematica a.s. 2025/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/5a95c4fd-c91b-4309-84a0-02895e1d5db9</t>
   </si>
   <si>
     <t>20/01/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - SUPPORTO AL RUP CIRO FABIANO Avviso  Pubblico  prot.  n.  81652  del  23/05/2025  –  “Percorsi  educativi  e  formativi  per  il 
 potenziamento delle competenze, l’inclusione e la socialità nel periodo di sospensione estiva 
 delle lezioni” (c.d. Piano Estate).  
 Titolo Progetto: “Sempre insieme</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - SUPPORTO AL RUP NOTO ROSA Avviso  Pubblico  prot.  n.  81652  del  23/05/2025  –  “Percorsi  educativi  e  formativi  per  il 
 potenziamento delle competenze, l’inclusione e la socialità nel periodo di sospensione estiva 
 delle lezioni” (c.d. Piano Estate).  
 Titolo Progetto: “Sempre insieme</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina- LETTERA DI INCARICO SUPPORTO AL RUP LORETTA IMPARATO Avviso  Pubblico  prot.  n.  81652  del  23/05/2025  –  “Percorsi  educativi  e  formativi  per  il 
 potenziamento delle competenze, l’inclusione e la socialità nel periodo di sospensione  estiva 
 delle lezioni” (c.d. Piano Estate).  
 Titolo Progetto: “Sempre insieme </t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - SUPPORTO AL RUO FABIANO CIRO Avviso Prot. 57173 del 14/04/2025, “Percorsi di orientamento nelle scuole secondarie di primo 
 grado” 
@@ -762,1295 +498,796 @@
 Titolo Progetto: "Imparare....facendo" 
 CODICE PROGETTO ESO4.6.A1.B-FSEPN-CA-2025-154</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - SUPPORTO AL RUO IMPARATO LORETTA Avviso 
 Prot. 9507, 22/01/2025, “Agenda SUD”. 
 Titolo Progetto: "Imparare....facendo" 
 CODICE PROGETTO ESO4.6.A1.B-FSEPN-CA-2025-154</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - SUPPORTO RUP DI SISTO Avviso 
 Prot. 9507, 22/01/2025, “Agenda SUD”. 
 Titolo Progetto: "Imparare....facendo" 
 CODICE PROGETTO ESO4.6.A1.B-FSEPN-CA-2025-154</t>
   </si>
   <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>B9BFF3A911</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI DI FORMAZIONE IN MATERIA DI SICUREZZA A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BFF3A911</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>B9B2062393</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO  MATERIALE  DI  FACILE  CONSUMO PER ATTIVITA’ DIDATTICHE PER LA SCUOLA DELL’INFANZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B2062393</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B9A09394CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio annuale di manutenzione ed assistenza programmi ARGO software in uso alla segreteria scolastica e al personale docente ed ATA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A09394CA</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B96D662A69</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO di n. 1 macchina fotocopiatrice multifunzione digitale a colore per n. 60 mesi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96D662A69</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B967610DFB</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio di assistenza e consulenza per la pubblicazione degli atti in Amministrazione Trasparente e per la generazione automatica della sezione “Bandi di gara e Contratti”, compresi i link verso BDNCP e i permalink per MePA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B967610DFB</t>
-[...4 lines deleted...]
-  <si>
     <t>B966B54246</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO di licenza d’uso e dominio 1° livello sito web con servizi accessori (internet security, recovery pec, alert A.T.)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B966B54246</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>B950C5B089</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO MACCHINA FOTOCOPIATRICE MUTLIFUNZIONE RICONDIZIONATA PER N. 60 MESI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B950C5B089</t>
-[...4 lines deleted...]
-  <si>
     <t>B946D2C3BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO SPETTACOLO TEATRALE GIORNI 1 E 2 DICEMBRE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B946D2C3BE</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B9446B2344</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CAMICI - DPI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9446B2344</t>
-[...4 lines deleted...]
-  <si>
     <t>B945CC49C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - n. 12 licenze antivirus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B945CC49C9</t>
-[...4 lines deleted...]
-  <si>
     <t>21/11/2025</t>
   </si>
   <si>
     <t>B935F555F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - abbonamento a rivista ITALIA SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935F555F2</t>
-[...4 lines deleted...]
-  <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>Decisione a contrarre - LIQUIDAZIONE contributo a favore della SOCIETA' SPORTIVA CALCIO NAPOLI SPA PER PARTECIPAZIONE ALUNNI E DOCENTI ACCOMPAGNATORI ALLA PARTITA NAPOLI – CAGLIARI del 03 DICEMBRE 2025- STADIO MARADONA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000</t>
-[...4 lines deleted...]
-  <si>
     <t>B9348CBC62</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio bus con conducente per scuole allo stadio 3 dicembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9348CBC62</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B937F65B65</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi di formazione personale ATA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B937F65B65</t>
-[...4 lines deleted...]
-  <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>B91D234D53</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSI DI PREPARAZIONE IN LINGUA INGLESE PER LE CLASSI PRIME DELLA SCUOLA SECONDARIA DI I GRADO A.S. 2025/2026 E DI POTENZIAMENTO DELLA LINGUA INGLESE CO-CURRICOLARI (CON PERSONALE ESPERTO MADRELINGUA) A FAVORE DI TUTTE LE CLASSI DELLA SCUOLA SECONDARIA DI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D234D53</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B905019D80</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura  delle  licenze  d’uso  e attivazione di applicativi in “cloud” ARGO SOFTWARE, ai sensi dell’art. 50, comma 1, lettera b) del D. Lgs 36/2023, mediante ODA sul MePA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B905019D80</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8EAA6A188</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto accessori per strumenti musicali Plesso Dorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EAA6A188</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>B8BE168CFF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE SPORTIVO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BE168CFF</t>
-[...4 lines deleted...]
-  <si>
     <t>21/10/2025</t>
   </si>
   <si>
     <t>B8B88B6B6A</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di disinfestazione da blatte Plesso Dorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B88B6B6A</t>
-[...4 lines deleted...]
-  <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>B8B6AC346A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BATTERIE AL LITO PER DEFIBRILLATORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B6AC346A</t>
-[...4 lines deleted...]
-  <si>
     <t>B8B52B7C50</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO REGISTRI PER L'INFANZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B52B7C50</t>
-[...4 lines deleted...]
-  <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>B8841EB9CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO ANNUALE A RIVISTA RAS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8841EB9CA</t>
-[...4 lines deleted...]
-  <si>
     <t>B8834326C6</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS PER VISITA AL SENATO- ROMA- 30 OTTOBRE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8834326C6</t>
-[...4 lines deleted...]
-  <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>B87AF28D37</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO EICARD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87AF28D37</t>
-[...4 lines deleted...]
-  <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>B86CC715ED</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale pubblicitario PNRR DM 66/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86CC715ED</t>
-[...4 lines deleted...]
-  <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>B850A25D27</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DEL SERVIZIO DI ASSISTENZA DA REMOTO SULLA PIATTAFORMA PASSWEB.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B850A25D27</t>
-[...4 lines deleted...]
-  <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>B7C7C793B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Realizzazione di attività di monitoraggio e valutazione dei risultati finali dei percorsi di formazione realizzati a favore degli alunni della scuola primaria nonché il servizio di elaborazione concept comunicativo per i materiali di divulgazione PROGETTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C7C793B8</t>
-[...4 lines deleted...]
-  <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>B7C724BD2B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI MATERIALE PUBBLICITARIO NELL'AMBITO DEL PROGETTO Fondi Strutturali Europei- Programma  Nazionale  “Scuola  e competenze” 2021-2027- Fondo Sociale Europeo Plus (FSE+) PINAO ESTATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C724BD2B</t>
-[...4 lines deleted...]
-  <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>B77B8B5E9A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale di cancelleria di facile consumo da utilizzare nei moduli del progetto “NON UNO  DI  MENO  2” nell’ambito  del  PIANO  NAZIONALE  DI  RIPRESA  E RESILIENZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77B8B5E9A</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>B77625AB55</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI MATERIALE PER PICCOLA MANUTENZIONE.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77625AB55</t>
-[...4 lines deleted...]
-  <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>B786041237</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DISPOSITIVI DI PROTEZIONE INDIVIDUALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B786041237</t>
-[...4 lines deleted...]
-  <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>B7780CA97F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI AMMINISTRATORE DI SISTEMA CON ASSISTENZA E MANUTENZIONE INFORMATICA SU HARDWARE E SOFTWARE DELL’IC “3-DORSO” PER L’ANNO SCOLASTICO 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7780CA97F</t>
-[...4 lines deleted...]
-  <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>B74E452635</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TESORERIA DI DURATA TRIENNALE DAL 01/07/2025 AL 30/06/2028</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74E452635</t>
-[...4 lines deleted...]
-  <si>
     <t>B74E3B97F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio di n. 3 macchine fotocopiatrici multifunzione b/n colore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74E3B97F2</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>B713B5F44D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura libri didattici per allestimento nuova biblioteca nel plesso Dorso</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/e79a11c4-0499-4fc7-822e-e8d5554ec6cc</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>B62D6043E8</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Fornitura di “servizi di formazione”  nell’ambito del  Programma nazionale “Scuola e competenze” 2021-2027 – Fondo Sociale Europeo Plus (FSE+) – Priorità 1 - Obiettivo specifico: ESO4.6 – Azione 
 A4.A  –  Sotto-azione  ESO4.6.A4.A  –  Avviso  pubblico  de</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62D6043E8</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6CF22A2AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di una fornitura di materiale  pubblicitario  di  fine  progetto  PNRR DM 65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CF22A2AB</t>
-[...4 lines deleted...]
-  <si>
     <t>B6CF3262AO</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale  didattico  di  cancelleria  per  la  realizzazione  di  n.  9  edizioni  di  cui  alla  LINEA  DI INTERVENTO A PNRR DM 65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CF3262AO</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>B6BBFB2AB8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA  DI  UN  LABORATORIO  DIDATTICO  DURANTE  LA  VISITA  DELLA “FATTORIA BENEDUCE” PER GLI ALUNNI DELL’INFANZIA  – DEL PLESSO PITTORE PER  IL GIORNO 20 MAGGIO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBFB2AB8</t>
-[...4 lines deleted...]
-  <si>
     <t>B6BA16CF36</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - NOLEGGIO BUS PER TRASPORTO ALUNNI DELLE CLASSI DELLA SCUOLA SECONDARIA DI PRIMO GRADO NELL’USCITA DIDATTICA AI FINI DELL’ORIENTAMENTO PRESSO L’ISTITUTO FRANCESE – PALAZZO GRENOBLE E PRESSO L’I.C. “DON MILANI-LINGUITI” DI GIFFONI (SA) – NEI GIORNI 13 E 15 </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BA16CF36</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>B6BA07C92A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SEERVIZIO DI TRASPORTO ALUNNI DELLE CLASSI DELL’INFANZIA PRESSO LA FATTORIA BENEDUCE IL 20 MAGGIO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BA07C92A</t>
-[...4 lines deleted...]
-  <si>
     <t>B6BA2F645D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORNITURA BIGLIETTI AEREI –A/R DESTINAZIONE  BUCAREST PROGETTO  ERASMUS +  MOBILITY  FOR  TEACHER  n.  2021-1-RO01-KA120-SCH-000046899</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BA2F645D</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B692CC791B</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO  DI  SORVEGLIANZA  SANITARIA  CON INCARICO DEL MEDICO COMPETENTE AI SENSI DEL D. L.gs 81/2008</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B692CC791B</t>
-[...4 lines deleted...]
-  <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>B68DC761A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di “Uscita didattica di n. 9 classi PRIME a.s. 2024/2025 - destinazione Castello di Sermoneta e Oasi di Pantanello  APRILE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68DC761A4</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>B692E9FE9B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE SPORTIVO PER PREMIAZIONE ALUNNI DELLA SCUOLA SECONDARIA DI PRIMO GRADO NEI TORNEI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B692E9FE9B</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>B647AOD3A5</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA  PRESSO  L’ISTITUTO  FRANCESE  – GRENOBLE  DI  NAPOLI  AGLI  ALUNNI  DELLA  SCUOLA  SECONDARIA  DI  PRIMO  GRADO  – PLESSO DORSO IL GIORNO 30/04/2025 AI FINI DELL’ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B647AOD3A5</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>B6474CCDB4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORIENTAMENTO PRESSO L’ISTITUTO FRANCESE – PALAZZO GRENOBLE DI NAPOLI IL 30 APRILE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6474CCDB4</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B62726F66A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA  DI  UN  SERVIZIO  GUIDA  ALL’ORTO BOTANICO  DI  NAPOLI  PER  GLI  ALUNNI  DELLA  SCUOLA  PRIMARIA  NEI  GIORNI  02  E  03 APRILE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62726F66A</t>
-[...4 lines deleted...]
-  <si>
     <t>B62810824A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA  DEI UN SERVIZIO POSTALE DURATA 1 ANNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62810824A</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>B638D3615D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Realizzazione  di  n.  30  edizioni  di  orientamento  e mentoring a favore degli alunni della scuola secondaria di I grado e di 4 edizioni di orientamento con  il  coinvolgimento  delle  famiglie PNRR DM 19/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B638D3615D</t>
-[...4 lines deleted...]
-  <si>
     <t>B62711E052</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI UNO SPETTACOLO RIVOLTO AGLI ALUNNI DELLA SCUOLA PRIMARIA PRESSO L’ORTO BOTANICO DI NAPOLI NEI GIORNI 02 E 03 APRILE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62711E052</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>B627046E0E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI UNA ATIVITA’ LABORATORIALE AGLI ALUNNI DELLA SCUOLA PRIMARIA DELL’I,C. “3 – DORSO” NELLE VISITE DIDATTICHE DI PIETRARSA E DEL SITO ARCHEOLOGICO DI ERCOLANO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627046E0E</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>B6273CF8E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BIGLIETTI DI INGRESSO AL MUSEO DI ANTROPOLOGIA E DI PALEONTOLOGIA DELLA “FEDERICO II” DI NAPOLI PER GLI ALUNNI DELLA SCUOLA PRIMARIA PER IL GIORNO 26/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6273CF8E4</t>
-[...4 lines deleted...]
-  <si>
     <t>B627617AD2</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI UN SERVIZIO DI VISITA GUIDATA AL MUSEO DELLE SCIENZE NATURALI PER GLI ALUNNI DELLA SCUOLA PRIMARIA PER IL GIORNO 26 MARZO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627617AD2</t>
-[...4 lines deleted...]
-  <si>
     <t>B626F065FE</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TRASPORTO ALUNNI DELLE CLASSI DELLA SCUOLA PRIMARIA NELLE USCITE DIDATTICHE DEL MESE DI MARZO - APRILE   2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B626F065FE</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B602E55F60</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI UN SOFTWARE DI RILEVAZIONE PRESENZE DEL PERSONALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B602E55F60</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B603692BC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI  MANUTENZIONE ALLA RETE WI FI DEL PLESSO DORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603692BC8</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>B5F479EB0D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F479EB0D</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>B5E917EFB4</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPESE DI PRENOTAZIONE ESAMI PER CERTIFICAZIONE DELF PER GLI ALUNNI DELLA SCUOLA DI PRIMO GRADO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E917EFB4</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>B5DAB7F33B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pacchetto “tutto compreso” per vitto, alloggio, e trasporto della durata di tre giorni e due notti per n. 2 gruppi classe, destinazione PUGLIA E LA CITTA’ DI MATERA periodo marzo – aprile  2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DAB7F33B</t>
-[...4 lines deleted...]
-  <si>
     <t>B5DA71C480</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pacchetto “tutto compreso” per vitto, alloggio, e trasporto della durata di TRE giorni e DUE notti per n. 2 gruppi classe, destinazione CILENTO, periodo MARZO - APRILE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DA71C480</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>B5CF67909B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pacchetto “tutto compreso” per vitto, alloggio, e trasporto della durata di quattro giorni e tre notti per n. 3 gruppi classe, destinazione TRENTINO ALTO ADIGE E AUSTRIA periodo marzo 2025,</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CF67909B</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>B5AF973164</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA  DI  LIBRI  DIDATTICI  IN  LINGUA FRANCESE  PER  GLI ALUNNI  DELLA SCUOLA  SECONDARIA  DI PRIMO  GRADO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AF973164</t>
-[...4 lines deleted...]
-  <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>B5A6BF6EDC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESCURSIONE “ALLA FATTORIA LA  CINCIALLEGRA”  RIVOLTO  AGLI  ALUNNI  DELLA  SCUOLA  PRIMARIA DORSO)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A6BF6EDC</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>B5948ADE93</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TRASPORTO ALUNNI DELLE CLASSI DELLA SCUOLA PRIMARIA DELL’IC “3 – DORSO” PER LE USCITE DIDATTICHE NEL MESE DI FEBBRAIO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5948ADE93</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>B585995027</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TRASPORTO ALUNNI DELLE CLASSI SECONDE DELLA SCUOLA SECONDARIA DELL’IC “3 – DORSO” NELLE USCITE DIDATTICHE DEL MESE DI FEBBRAIO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B585995027</t>
-[...4 lines deleted...]
-  <si>
     <t>B585BC1AF7</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI VISITA GUIDATA PRESSO IL CENTRO STORICO E PRESSO LA MASSERIA FERRAIOLI CON ATTIVITA’ LABORATORIALI PER GLI ALUNNI DELLE CLASSI SECONDE DELLA SCUOLA SECONDARIA DELL’IC “3 – DORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B585BC1AF7</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>B584FCBC1F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLO DI CARNEVALE RIVOLTO AGLI ALUNNI DELLA SCUOLA PRIMARIA E INFANZIA DELL’I,C. “3 – DORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B584FCBC1F</t>
-[...4 lines deleted...]
-  <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>B5484CF407</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE ALUNNI SCUOLA SECONDARIA DI PRIMO GRADO – PLESSO DORSO ALLE OLIMPIADI DELLA MATEMATICA  A.S. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5484CF407</t>
-[...4 lines deleted...]
-  <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>B5033802E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio utenza nel portale “amministrazionetrasparente.org”, certificato AGID/ACN per la generazione automatica dei contenuti di AT per l’anno 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5033802E0</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>B5095310F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO  SERVIZIO  DI  FORMAZIONE  IN  LINGUA  INGLESE AGLI ALUNNI DELLA SCUOLA SECONDARIA DI PRIMO GRADO – “PLESSO DORSO”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5095310F5</t>
-[...4 lines deleted...]
-  <si>
     <t>B4ED91642C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO STRAORDINAIO DI MONTAGGIO E SMONTAGGIO MONITOR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ED91642C</t>
-[...4 lines deleted...]
-  <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>B4EE193563</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO  SERVIZIO  DI  PROTEZIONE DATI  – INCARICO ANNUALE  DPO PER L’ANNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EE193563</t>
-[...4 lines deleted...]
-  <si>
     <t>B4EDBBE553</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI TRASPORTO ALUNNI DELLA SCUOLA PRIMARIA PRESSO IL TETRO DIANA PER IL GIORNO 23 GENNAIO 2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/efbb8ec6-5ebf-47cd-ab3c-fb44c9fc81ec</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>B4B2987DF8</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO  FORNITURA  RISME  DI  CARTA  A4  PER 
 FOTOCOPIATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B2987DF8</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>B4EF3E320D</t>
   </si>
   <si>
     <t>Decisione a contrarre - CQUISTO SERVIZIO DI RINNOVO CONTRATTO DI ASSISTENZA E LICENZE DEI SOFTWARE ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EF3E320D</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>B4ADDDBBB1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO  SERVIZIO  DI  MAIL  RECOVERY  E ALERT AMMINISTRAZIONE TRASPARENTE PER L’ANNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ADDDBBB1</t>
-[...4 lines deleted...]
-  <si>
     <t>B4ADB7C6C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - CQUISTO FORNITURA MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ADB7C6C9</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>B4806AE615</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO PER L’OPEN DAY</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/d3a4a714-b1b8-4877-a5ce-6517c4cffc22</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>B48781D1D4</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - spesa  per  la  fornitura  dei  libri  in  lingua  inglese  per  la  realizzazione  di  n.  9 
 edizioni  di  cui  alla  LINEA  DI  INTERVENTO  A  PNRR DM 65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48781D1D4</t>
-[...4 lines deleted...]
-  <si>
     <t>B48DC3E2D9</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO  MATERIALE  TECNICO  SPECIALISTICO 
 PER PICCOLA MANUTENZIONE</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/8cb260b4-55f1-41c1-ad25-449c76a6a191</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>B4874C5F6B</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO DI 
 MATERIALE DIDATTICO PER LE CLASSI DELLA SCUOLA DELL’INFANZIA, PRIMARIA E 
 SECONDARIA DI I GRADO DI QUESTA ISTITUZIONE SCOLASTICA  PER L’OPEN DAY</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/c6fb6029-6c31-4bbd-a930-9d4539c57886</t>
   </si>
   <si>
     <t>B480888D3B</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO SERVIZIO DI ASSISTENZA E 
 AGGIORNAMENTO DELLE PROCEDURE TELEMATICHE DEI PROGNAMMI GESTIONALI 
 AMMINISTRATIVI/CONTABILI  IN  USO  DALLA  SEGRETERIA  (PCC,  AgE,  ENTRATEL,  INPS, 
 AGID) ANNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B480888D3B</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>B4703E9AF9</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO  ABBONAMENTO  ANNUALE  A  RIVISTE 
 EURODIZIONI PER L’ANNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4703E9AF9</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>B46FE84757</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura PER ACQUISTO ABBONAMENTO CONGIUNTO ANNO SOLARE 2025: NOTIZIE DELLA SCUOLA.- ESP. AMM./AGENDA DELLA SCUOLA - IPER TESTO UNICO SCUOLA 2024/2025.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/7ea0567b-0fe7-4295-bc70-224853289482</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2348,2899 +1585,3175 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6BF74F32" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/357ba06c-6f57-46a2-8758-aa011330272b" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6BBBDE68" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/127d0eb4-ef89-411d-8a59-74c742d314c9" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC531E1884" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/f86eb343-b8f5-41f7-9e80-0f703706c214" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC42796807" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/de860ef6-5686-4506-af6b-c0de9e9406f1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC42000571" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/5735be1c-c859-4c80-bfff-0983478611fc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC35D00A26" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/9813116f-8b59-426d-8621-1435d5e162ea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2CA804E0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/c38b57a1-b297-4ebb-a785-d4344b4740fd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE921D4AA" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/498b1148-4138-483a-b6f7-d3c330c487f1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF233C6A3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/983662fa-207a-416b-ae2e-ef370e8ea6d5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE999F6BF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/1c577af9-8d4c-438a-9166-a795eec8d4c6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC563D78F" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/dd4302f3-7a33-4ac1-84a5-0ec34895d6d5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB5E647D" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/d468d8ae-c8f9-47ce-92d3-03e90adf670b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA081111B" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/49b6eed3-91f8-4002-80aa-fa71c230f1a0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B5E1C51" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/6e17c972-273d-4a4d-b5eb-fae56595dd65" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B1C3689" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/6c2401d6-37f3-414a-820f-935bf48292b8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A1F078B" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/ba50ee28-36a5-459b-962c-7d92de01c799" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB53D2B921" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/76c333a4-5d56-490a-8177-4b3063d29731" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB589520EC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/a7d291a6-a737-43d7-ac47-4cd268d8e07a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56696701" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/8b11e0bb-51f1-430e-8b56-1ebb6d51aed3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB512090FE" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/0e9ea657-7406-49f6-9876-a00fa6ee4a67" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB48F49B03" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/e52a95d9-2f80-4370-992b-ef431dee65ca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB483C496C" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/ece4b56a-fcfd-40f5-89d0-f50be70dd2d0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2DC34084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/a933aee2-d07f-4e31-b3ed-9e78a765b5a5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A913B15" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/7197085a-c8db-4734-ae28-9c660a15d9d2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF040FC36" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/652b9a02-d34e-4bf0-8bf4-3655bc8e4fed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC73A39EB" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/6a7cfe15-8e70-4fe8-bc0e-1e103b7f5398" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBA1D0A4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/2cc75815-343e-4b84-a6d9-8f68d3514992" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5C63828" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/ea555b9a-7a43-4e78-b90c-de7a2c2e7c91" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB42D1E38" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/c5c9d0e4-1bcf-4bee-bd0e-e30de71c93a1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DE6D1E3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/187ee068-5227-4371-8b97-308cbd1a4501" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E513A60" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/2f907ce0-9722-40cc-a53e-080d704f069d" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA72FEDF5A" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/f9951543-c75c-425a-aab8-d07b696c4a88" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7246072B" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/966f7d0a-e5e7-4874-98e1-0ce72a1f772b" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E5FDB7A" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/a6a8c594-79fc-45b1-8b9e-4712da68f629" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6EA1E3C0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/7fd9f550-7225-42af-903e-58876e89933c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6D3D2D59" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/c8948175-be57-4fe7-82f1-f55423e2a5ea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65338D41" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/df2e1d54-7b2e-4680-befc-9d6706707bb9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA640D2E70" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/333106cc-fd39-4405-b6a5-13122132648f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C7CF1C6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/e5a12529-4153-43c7-883f-1674f45263f5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A673851" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/479441cd-cfe1-4706-acb4-008b76328fe6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A798A1B" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/8e594873-27ad-41cf-a6e6-8a1bda315bb5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA40A072F8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/29df2abb-e855-4493-993f-7e2982b1f126" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2933D9D1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/d22c3785-7ae4-4c10-ac77-87c0be8a88fd" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1457F029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/5a95c4fd-c91b-4309-84a0-02895e1d5db9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BFF3A911" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/2e84de4e-ef59-4f8b-a3d2-e24ffaa33da1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B2062393" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/40ae0853-b642-4219-a01c-72a7df559c82" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A09394CA" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/82eaafa7-4912-4d47-9dcd-232f65fff9a2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96D662A69" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/ecfbeb62-2165-4784-a5c8-00ab3ffbb09e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B967610DFB" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/646f72ec-9c52-4c56-9414-ad345d20d8c4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B966B54246" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/4d1a6372-71b2-49ad-bffc-9f1904b0c416" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B950C5B089" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/cd993cec-22d1-4092-95e8-7947a0bcc9aa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B946D2C3BE" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/3036f446-c6eb-470d-abf6-6fc680cda87c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9446B2344" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/dc89edba-f880-4302-968f-a0ef5f3e40f8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B945CC49C9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/82a7a6d9-ba83-4811-817d-9e17626ff269" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935F555F2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/e7b253ec-a9b2-4155-b74b-b3b5e4bbf3e0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/940e464c-432a-4ba1-b631-0dfb9bb689d7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9348CBC62" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/5ad02430-3fa5-487a-9871-7926ea8e4734" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B937F65B65" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/b21d1e2e-f5f9-4f40-91ca-28f9b2d619bd" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D234D53" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/39674702-af12-4ec1-b956-26f816852080" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B905019D80" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/ada356e4-a6fa-4221-b38d-19e698825d9f" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EAA6A188" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/01c42ca9-e7ca-4a4b-baa6-5a8a5cabf118" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BE168CFF" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/89c12a67-6ace-4020-a523-00e51049719e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B88B6B6A" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/ac1e2365-cdde-4633-855f-17276c92ec42" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B6AC346A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/d5590dc7-d4ce-4fc5-a691-d7dcd203e28e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B52B7C50" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/0ead4a32-a1b0-4868-9379-37d1eff73fc1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8841EB9CA" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/b7f4a0f2-3a25-4957-b708-08b030cfd568" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8834326C6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/c275668e-8ce2-456f-860b-d51faa2e8a8d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87AF28D37" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/b74b42f4-35b8-4477-916e-8a91c5988787" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86CC715ED" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/b3f6a5f0-7ad3-4d74-80c1-48f36a300718" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B850A25D27" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/5cceae92-0757-4106-97db-9ca49765a6b3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C7C793B8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/02865b83-368a-4712-a12c-e733b4fd618a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C724BD2B" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/703e6a0e-1dc0-41a8-a636-ed341ad1f51c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77B8B5E9A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/ba9ddefe-4753-444f-bbe8-b252e56165fb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77625AB55" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/7452ffd7-88af-486c-bdda-225c4ef70864" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B786041237" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/07befeb5-aa5d-4dec-8c23-2e83749748fd" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7780CA97F" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/bf6c408a-7c68-4deb-968c-3fdcad5b87c8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74E452635" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/e6a9de03-ce7a-4149-b7a4-76c639c01484" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74E3B97F2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/66c3fc1e-6f76-4cc5-817d-4cd5762a0cd4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B713B5F44D" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/e79a11c4-0499-4fc7-822e-e8d5554ec6cc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62D6043E8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/b3a16c81-83f0-4a99-a238-1ad6b8b77ed3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CF22A2AB" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/d7cb77b5-1864-48fa-bca4-3541b280cbd1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CF3262AO" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/8aaa9410-331e-4ac7-a143-29e09f381eb1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBFB2AB8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/a2ffb7f1-99db-4efc-ae8b-594296af636b" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BA16CF36" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/bae62a7d-0c33-4bb8-825d-78c164c5bec4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BA07C92A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/17ae6d68-5d43-4fcd-becf-843a9862a286" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BA2F645D" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/711c33f4-5b09-4ab5-9de3-bb8e5cb8aa5e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B692CC791B" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/640ad50c-1047-45b0-b381-ca47b26dcc47" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68DC761A4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/847b3876-eacb-4391-b753-4f6c60cfe7fb" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B692E9FE9B" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/6f93fd5d-960c-4315-8607-2649573184b0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B647AOD3A5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/a9e08c2f-bf4b-473a-93fa-a86e0750cd62" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6474CCDB4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/cd305427-432b-4a65-8396-9c7f9833c4ae" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62726F66A" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/33079cc3-a1af-4eba-9f30-bfef8ca1f31e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62810824A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/cb5daf34-b6a3-40f2-a4ac-58ca5867416d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B638D3615D" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/41160f55-ccad-42b7-8ab1-69355be32302" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62711E052" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/9c39ae9c-688a-497f-9846-c83b9483128b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627046E0E" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/d42d72b9-de49-4672-83ed-90ff4040aaa2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6273CF8E4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/60216633-3439-4d83-a85d-2a3cfe969419" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627617AD2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/8268bfb0-7658-43e6-9a9a-17c5e0531f3c" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B626F065FE" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/cda45879-5904-48f5-9c35-a0f8f8aed12a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B602E55F60" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/73fba238-46e2-4f6f-9810-7baf585fd267" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603692BC8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/098d6a70-f108-4be9-ab06-2522e757d4f0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F479EB0D" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/e50dc71d-2528-46b7-a0c4-110c8e50a839" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E917EFB4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/6be8b563-6571-4b2d-af12-6d5ba3e3859e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DAB7F33B" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/f5e14ddc-3267-41aa-b3dc-872029dc3080" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DA71C480" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/18e6abae-2b09-4cb7-9ced-ef87e66a12bc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CF67909B" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/f945d106-c86e-466e-ab1a-046ca3ab35e1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AF973164" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/0b1be570-8601-4663-bbd9-946f12314b4f" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A6BF6EDC" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/77345885-39dd-411b-a8d8-8cb84ceb8105" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5948ADE93" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/cbbcff54-389b-44e3-9418-b914e1b42bb1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B585995027" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/090c5984-378a-4ca0-9f9e-2df598b3d204" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B585BC1AF7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/5ca5b352-af5a-4bfa-8683-1e361b208fed" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B584FCBC1F" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/0f8fb424-06a4-4340-ac12-56c91ebb45da" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5484CF407" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/43e33bc0-6298-415d-b05b-319e94f736d5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5033802E0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/d8aba6cf-edf6-4b55-9e50-cfac29f67fbe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5095310F5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/23ddfce8-5bea-434d-9e3c-e072e3912e83" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ED91642C" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/baa36daf-86d9-4b8a-8ad2-307f30583861" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EE193563" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/985cd571-bced-47a3-a966-76034a10f256" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EDBBE553" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/efbb8ec6-5ebf-47cd-ab3c-fb44c9fc81ec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B2987DF8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/1cba8f98-be26-4fe2-9495-314bcce4010e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EF3E320D" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/8b29be88-0e8a-47d1-aabb-aa09b52ecb84" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ADDDBBB1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/a2896d67-d5a3-4655-bd2e-de1bce1c68a6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ADB7C6C9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/de06f410-a85c-4062-88b9-de805914879c" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4806AE615" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/d3a4a714-b1b8-4877-a5ce-6517c4cffc22" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48781D1D4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/a0a0f43a-161b-426b-9631-dcf2c9dfe45f" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48DC3E2D9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/8cb260b4-55f1-41c1-ad25-449c76a6a191" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4874C5F6B" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/c6fb6029-6c31-4bbd-a930-9d4539c57886" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B480888D3B" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/12292c5e-6193-4765-bfe3-9124de2ade27" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4703E9AF9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/7433b16c-ba81-46b9-9166-29358cc3d6ca" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46FE84757" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8FF00G/amministrazione-trasparente/atti-amministrazioni-enti/7ea0567b-0fe7-4295-bc70-224853289482" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F142"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>6417</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
         <v>6414</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B4">
         <v>6216</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B5">
         <v>6127</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B6">
         <v>6086</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B7">
         <v>5945</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="B8">
         <v>5882</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="B9">
         <v>5870</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="B10">
         <v>5529</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="B11">
         <v>5448</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>34</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="B12">
         <v>5256</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>37</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>5073</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="B14">
         <v>4875</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="B15">
         <v>4685</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>45</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="B16">
         <v>4430</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>48</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>49</v>
       </c>
       <c r="B17">
         <v>4369</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>77</v>
+        <v>51</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="B18">
         <v>4113</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>54</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="B19">
         <v>4096</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>56</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="B20">
         <v>4081</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>58</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>59</v>
       </c>
       <c r="B21">
         <v>3761</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>61</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>62</v>
       </c>
       <c r="B22">
         <v>3623</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>64</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>62</v>
       </c>
       <c r="B23">
         <v>3595</v>
       </c>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>104</v>
+        <v>66</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>67</v>
       </c>
       <c r="B24">
         <v>3529</v>
       </c>
       <c r="C24" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>69</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="B25">
         <v>3445</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>72</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="B26">
         <v>3444</v>
       </c>
       <c r="C26" t="s">
-        <v>115</v>
+        <v>73</v>
       </c>
       <c r="D26" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>74</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>75</v>
       </c>
       <c r="B27">
         <v>3145</v>
       </c>
       <c r="C27" t="s">
-        <v>120</v>
+        <v>76</v>
       </c>
       <c r="D27" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>77</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>78</v>
       </c>
       <c r="B28">
         <v>2899</v>
       </c>
       <c r="C28" t="s">
-        <v>125</v>
+        <v>79</v>
       </c>
       <c r="D28" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>80</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>81</v>
       </c>
       <c r="B29">
         <v>2644</v>
       </c>
       <c r="C29" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="D29" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>83</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>84</v>
       </c>
       <c r="B30">
         <v>2407</v>
       </c>
       <c r="C30" t="s">
-        <v>135</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>86</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>87</v>
       </c>
       <c r="B31">
         <v>2086</v>
       </c>
       <c r="C31" t="s">
-        <v>140</v>
+        <v>88</v>
       </c>
       <c r="D31" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>89</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>90</v>
       </c>
       <c r="B32">
         <v>2027</v>
       </c>
       <c r="C32" t="s">
-        <v>145</v>
+        <v>91</v>
       </c>
       <c r="D32" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>92</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>144</v>
+        <v>90</v>
       </c>
       <c r="B33">
         <v>2005</v>
       </c>
       <c r="C33" t="s">
-        <v>149</v>
+        <v>93</v>
       </c>
       <c r="D33" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>94</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>153</v>
+        <v>95</v>
       </c>
       <c r="B34">
         <v>1683</v>
       </c>
       <c r="C34" t="s">
-        <v>154</v>
+        <v>96</v>
       </c>
       <c r="D34" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>97</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>158</v>
+        <v>98</v>
       </c>
       <c r="B35">
         <v>1472</v>
       </c>
       <c r="C35" t="s">
-        <v>159</v>
+        <v>99</v>
       </c>
       <c r="D35" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>100</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>158</v>
+        <v>98</v>
       </c>
       <c r="B36">
         <v>1435</v>
       </c>
       <c r="C36" t="s">
-        <v>163</v>
+        <v>101</v>
       </c>
       <c r="D36" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>102</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>167</v>
+        <v>103</v>
       </c>
       <c r="B37">
         <v>1399</v>
       </c>
       <c r="C37" t="s">
-        <v>168</v>
+        <v>104</v>
       </c>
       <c r="D37" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>105</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="B38">
         <v>1389</v>
       </c>
       <c r="C38" t="s">
-        <v>173</v>
+        <v>107</v>
       </c>
       <c r="D38" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>108</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="B39">
         <v>1381</v>
       </c>
       <c r="C39" t="s">
-        <v>177</v>
+        <v>109</v>
       </c>
       <c r="D39" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>110</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="B40">
         <v>1372</v>
       </c>
       <c r="C40" t="s">
-        <v>181</v>
+        <v>111</v>
       </c>
       <c r="D40" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>112</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>185</v>
+        <v>113</v>
       </c>
       <c r="B41">
         <v>1318</v>
       </c>
       <c r="C41" t="s">
-        <v>186</v>
+        <v>114</v>
       </c>
       <c r="D41" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>189</v>
+        <v>115</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>185</v>
+        <v>113</v>
       </c>
       <c r="B42">
         <v>1296</v>
       </c>
       <c r="C42" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="D42" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>117</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>194</v>
+        <v>118</v>
       </c>
       <c r="B43">
         <v>1195</v>
       </c>
       <c r="C43" t="s">
-        <v>195</v>
+        <v>119</v>
       </c>
       <c r="D43" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>120</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>199</v>
+        <v>121</v>
       </c>
       <c r="B44">
         <v>1007</v>
       </c>
       <c r="C44" t="s">
-        <v>200</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>203</v>
+        <v>123</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>199</v>
+        <v>121</v>
       </c>
       <c r="B45">
         <v>1006</v>
       </c>
       <c r="C45" t="s">
-        <v>204</v>
+        <v>124</v>
       </c>
       <c r="D45" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>125</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>208</v>
+        <v>126</v>
       </c>
       <c r="B46">
         <v>904</v>
       </c>
       <c r="C46" t="s">
-        <v>209</v>
+        <v>127</v>
       </c>
       <c r="D46" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>128</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>213</v>
+        <v>129</v>
       </c>
       <c r="B47">
         <v>698</v>
       </c>
       <c r="C47" t="s">
-        <v>214</v>
+        <v>130</v>
       </c>
       <c r="D47" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>217</v>
+        <v>131</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>218</v>
+        <v>132</v>
       </c>
       <c r="B48">
         <v>546</v>
       </c>
       <c r="C48" t="s">
-        <v>219</v>
+        <v>133</v>
       </c>
       <c r="D48" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>134</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>223</v>
+        <v>135</v>
       </c>
       <c r="B49">
         <v>461</v>
       </c>
       <c r="C49" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D49" t="s">
-        <v>224</v>
+        <v>136</v>
       </c>
       <c r="E49" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>223</v>
+        <v>135</v>
       </c>
       <c r="B50">
         <v>460</v>
       </c>
       <c r="C50" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D50" t="s">
-        <v>225</v>
+        <v>137</v>
       </c>
       <c r="E50" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>223</v>
+        <v>135</v>
       </c>
       <c r="B51">
         <v>459</v>
       </c>
       <c r="C51" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D51" t="s">
-        <v>226</v>
+        <v>138</v>
       </c>
       <c r="E51" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>223</v>
+        <v>135</v>
       </c>
       <c r="B52">
         <v>455</v>
       </c>
       <c r="C52" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D52" t="s">
-        <v>227</v>
+        <v>139</v>
       </c>
       <c r="E52" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>223</v>
+        <v>135</v>
       </c>
       <c r="B53">
         <v>454</v>
       </c>
       <c r="C53" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D53" t="s">
-        <v>228</v>
+        <v>140</v>
       </c>
       <c r="E53" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>223</v>
+        <v>135</v>
       </c>
       <c r="B54">
         <v>451</v>
       </c>
       <c r="C54" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D54" t="s">
-        <v>229</v>
+        <v>141</v>
       </c>
       <c r="E54" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>223</v>
+        <v>135</v>
       </c>
       <c r="B55">
         <v>444</v>
       </c>
       <c r="C55" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D55" t="s">
-        <v>230</v>
+        <v>142</v>
       </c>
       <c r="E55" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>223</v>
+        <v>135</v>
       </c>
       <c r="B56">
         <v>443</v>
       </c>
       <c r="C56" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D56" t="s">
-        <v>231</v>
+        <v>143</v>
       </c>
       <c r="E56" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>223</v>
+        <v>135</v>
       </c>
       <c r="B57">
         <v>442</v>
       </c>
       <c r="C57" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D57" t="s">
-        <v>232</v>
+        <v>144</v>
       </c>
       <c r="E57" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>233</v>
+        <v>145</v>
       </c>
       <c r="B58">
         <v>9751</v>
       </c>
       <c r="C58" t="s">
-        <v>234</v>
+        <v>146</v>
       </c>
       <c r="D58" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>147</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>238</v>
+        <v>148</v>
       </c>
       <c r="B59">
         <v>9654</v>
       </c>
       <c r="C59" t="s">
-        <v>239</v>
+        <v>149</v>
       </c>
       <c r="D59" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>242</v>
+        <v>150</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>243</v>
+        <v>151</v>
       </c>
       <c r="B60">
         <v>9590</v>
       </c>
       <c r="C60" t="s">
-        <v>244</v>
+        <v>152</v>
       </c>
       <c r="D60" t="s">
-        <v>245</v>
-[...5 lines deleted...]
-        <v>247</v>
+        <v>153</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>248</v>
+        <v>154</v>
       </c>
       <c r="B61">
         <v>9085</v>
       </c>
       <c r="C61" t="s">
-        <v>249</v>
+        <v>155</v>
       </c>
       <c r="D61" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-        <v>252</v>
+        <v>156</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>253</v>
+        <v>157</v>
       </c>
       <c r="B62">
         <v>9053</v>
       </c>
       <c r="C62" t="s">
-        <v>254</v>
+        <v>158</v>
       </c>
       <c r="D62" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>159</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>253</v>
+        <v>157</v>
       </c>
       <c r="B63">
         <v>9051</v>
       </c>
       <c r="C63" t="s">
-        <v>258</v>
+        <v>160</v>
       </c>
       <c r="D63" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>261</v>
+        <v>161</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>262</v>
+        <v>162</v>
       </c>
       <c r="B64">
         <v>8867</v>
       </c>
       <c r="C64" t="s">
-        <v>263</v>
+        <v>163</v>
       </c>
       <c r="D64" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>164</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>262</v>
+        <v>162</v>
       </c>
       <c r="B65">
         <v>8832</v>
       </c>
       <c r="C65" t="s">
-        <v>267</v>
+        <v>165</v>
       </c>
       <c r="D65" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>270</v>
+        <v>166</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>271</v>
+        <v>167</v>
       </c>
       <c r="B66">
         <v>8763</v>
       </c>
       <c r="C66" t="s">
-        <v>272</v>
+        <v>168</v>
       </c>
       <c r="D66" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>275</v>
+        <v>169</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>271</v>
+        <v>167</v>
       </c>
       <c r="B67">
         <v>8762</v>
       </c>
       <c r="C67" t="s">
-        <v>276</v>
+        <v>170</v>
       </c>
       <c r="D67" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>279</v>
+        <v>171</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>280</v>
+        <v>172</v>
       </c>
       <c r="B68">
         <v>8661</v>
       </c>
       <c r="C68" t="s">
-        <v>281</v>
+        <v>173</v>
       </c>
       <c r="D68" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-        <v>284</v>
+        <v>174</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>280</v>
+        <v>172</v>
       </c>
       <c r="B69">
         <v>8634</v>
       </c>
       <c r="C69" t="s">
-        <v>285</v>
+        <v>175</v>
       </c>
       <c r="D69" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>288</v>
+        <v>176</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>280</v>
+        <v>172</v>
       </c>
       <c r="B70">
         <v>8627</v>
       </c>
       <c r="C70" t="s">
-        <v>289</v>
+        <v>177</v>
       </c>
       <c r="D70" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>178</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>293</v>
+        <v>179</v>
       </c>
       <c r="B71">
         <v>8606</v>
       </c>
       <c r="C71" t="s">
-        <v>294</v>
+        <v>180</v>
       </c>
       <c r="D71" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>297</v>
+        <v>181</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>298</v>
+        <v>182</v>
       </c>
       <c r="B72">
         <v>8439</v>
       </c>
       <c r="C72" t="s">
-        <v>299</v>
+        <v>183</v>
       </c>
       <c r="D72" t="s">
-        <v>300</v>
-[...5 lines deleted...]
-        <v>302</v>
+        <v>184</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>303</v>
+        <v>185</v>
       </c>
       <c r="B73">
         <v>8204</v>
       </c>
       <c r="C73" t="s">
-        <v>304</v>
+        <v>186</v>
       </c>
       <c r="D73" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>187</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>308</v>
+        <v>188</v>
       </c>
       <c r="B74">
         <v>7984</v>
       </c>
       <c r="C74" t="s">
-        <v>309</v>
+        <v>189</v>
       </c>
       <c r="D74" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-        <v>312</v>
+        <v>190</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>313</v>
+        <v>191</v>
       </c>
       <c r="B75">
         <v>7657</v>
       </c>
       <c r="C75" t="s">
-        <v>314</v>
+        <v>192</v>
       </c>
       <c r="D75" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>193</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>318</v>
+        <v>194</v>
       </c>
       <c r="B76">
         <v>7595</v>
       </c>
       <c r="C76" t="s">
-        <v>319</v>
+        <v>195</v>
       </c>
       <c r="D76" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-        <v>322</v>
+        <v>196</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>323</v>
+        <v>197</v>
       </c>
       <c r="B77">
         <v>7550</v>
       </c>
       <c r="C77" t="s">
-        <v>324</v>
+        <v>198</v>
       </c>
       <c r="D77" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>199</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>323</v>
+        <v>197</v>
       </c>
       <c r="B78">
         <v>7536</v>
       </c>
       <c r="C78" t="s">
-        <v>328</v>
+        <v>200</v>
       </c>
       <c r="D78" t="s">
-        <v>329</v>
-[...5 lines deleted...]
-        <v>331</v>
+        <v>201</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>332</v>
+        <v>202</v>
       </c>
       <c r="B79">
         <v>7132</v>
       </c>
       <c r="C79" t="s">
-        <v>333</v>
+        <v>203</v>
       </c>
       <c r="D79" t="s">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>336</v>
+        <v>204</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>332</v>
+        <v>202</v>
       </c>
       <c r="B80">
         <v>7111</v>
       </c>
       <c r="C80" t="s">
-        <v>337</v>
+        <v>205</v>
       </c>
       <c r="D80" t="s">
-        <v>338</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>206</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>341</v>
+        <v>207</v>
       </c>
       <c r="B81">
         <v>7042</v>
       </c>
       <c r="C81" t="s">
-        <v>342</v>
+        <v>208</v>
       </c>
       <c r="D81" t="s">
-        <v>343</v>
-[...5 lines deleted...]
-        <v>345</v>
+        <v>209</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>346</v>
+        <v>210</v>
       </c>
       <c r="B82">
         <v>6793</v>
       </c>
       <c r="C82" t="s">
-        <v>347</v>
+        <v>211</v>
       </c>
       <c r="D82" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-        <v>350</v>
+        <v>212</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>351</v>
+        <v>213</v>
       </c>
       <c r="B83">
         <v>6544</v>
       </c>
       <c r="C83" t="s">
-        <v>352</v>
+        <v>214</v>
       </c>
       <c r="D83" t="s">
-        <v>353</v>
-[...5 lines deleted...]
-        <v>355</v>
+        <v>215</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>356</v>
+        <v>216</v>
       </c>
       <c r="B84">
         <v>5769</v>
       </c>
       <c r="C84" t="s">
-        <v>357</v>
+        <v>217</v>
       </c>
       <c r="D84" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>360</v>
+        <v>218</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>361</v>
+        <v>219</v>
       </c>
       <c r="B85">
         <v>5730</v>
       </c>
       <c r="C85" t="s">
-        <v>362</v>
+        <v>220</v>
       </c>
       <c r="D85" t="s">
-        <v>363</v>
-[...5 lines deleted...]
-        <v>365</v>
+        <v>221</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>366</v>
+        <v>222</v>
       </c>
       <c r="B86">
         <v>5536</v>
       </c>
       <c r="C86" t="s">
-        <v>367</v>
+        <v>223</v>
       </c>
       <c r="D86" t="s">
-        <v>368</v>
-[...5 lines deleted...]
-        <v>370</v>
+        <v>224</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>371</v>
+        <v>225</v>
       </c>
       <c r="B87">
         <v>5501</v>
       </c>
       <c r="C87" t="s">
-        <v>372</v>
+        <v>226</v>
       </c>
       <c r="D87" t="s">
-        <v>373</v>
-[...5 lines deleted...]
-        <v>375</v>
+        <v>227</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>376</v>
+        <v>228</v>
       </c>
       <c r="B88">
         <v>5473</v>
       </c>
       <c r="C88" t="s">
-        <v>377</v>
+        <v>229</v>
       </c>
       <c r="D88" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-        <v>380</v>
+        <v>230</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>381</v>
+        <v>231</v>
       </c>
       <c r="B89">
         <v>5403</v>
       </c>
       <c r="C89" t="s">
-        <v>382</v>
+        <v>232</v>
       </c>
       <c r="D89" t="s">
-        <v>383</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>233</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>386</v>
+        <v>234</v>
       </c>
       <c r="B90">
         <v>4988</v>
       </c>
       <c r="C90" t="s">
-        <v>387</v>
+        <v>235</v>
       </c>
       <c r="D90" t="s">
-        <v>388</v>
-[...5 lines deleted...]
-        <v>390</v>
+        <v>236</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>386</v>
+        <v>234</v>
       </c>
       <c r="B91">
         <v>4980</v>
       </c>
       <c r="C91" t="s">
-        <v>391</v>
+        <v>237</v>
       </c>
       <c r="D91" t="s">
-        <v>392</v>
-[...5 lines deleted...]
-        <v>394</v>
+        <v>238</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>395</v>
+        <v>239</v>
       </c>
       <c r="B92">
         <v>4260</v>
       </c>
       <c r="C92" t="s">
-        <v>396</v>
+        <v>240</v>
       </c>
       <c r="D92" t="s">
-        <v>397</v>
-[...5 lines deleted...]
-        <v>399</v>
+        <v>241</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>400</v>
+        <v>242</v>
       </c>
       <c r="B93">
         <v>3881</v>
       </c>
       <c r="C93" t="s">
-        <v>401</v>
+        <v>243</v>
       </c>
       <c r="D93" t="s">
-        <v>402</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>244</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>405</v>
+        <v>245</v>
       </c>
       <c r="B94">
         <v>3810</v>
       </c>
       <c r="C94" t="s">
-        <v>406</v>
+        <v>246</v>
       </c>
       <c r="D94" t="s">
-        <v>407</v>
-[...5 lines deleted...]
-        <v>409</v>
+        <v>247</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>405</v>
+        <v>245</v>
       </c>
       <c r="B95">
         <v>3799</v>
       </c>
       <c r="C95" t="s">
-        <v>410</v>
+        <v>248</v>
       </c>
       <c r="D95" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>413</v>
+        <v>249</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>414</v>
+        <v>250</v>
       </c>
       <c r="B96">
         <v>3637</v>
       </c>
       <c r="C96" t="s">
-        <v>415</v>
+        <v>251</v>
       </c>
       <c r="D96" t="s">
-        <v>416</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>252</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>414</v>
+        <v>250</v>
       </c>
       <c r="B97">
         <v>3626</v>
       </c>
       <c r="C97" t="s">
-        <v>419</v>
+        <v>253</v>
       </c>
       <c r="D97" t="s">
-        <v>420</v>
-[...5 lines deleted...]
-        <v>422</v>
+        <v>254</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>423</v>
+        <v>255</v>
       </c>
       <c r="B98">
         <v>3619</v>
       </c>
       <c r="C98" t="s">
-        <v>424</v>
+        <v>256</v>
       </c>
       <c r="D98" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>427</v>
+        <v>257</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>423</v>
+        <v>255</v>
       </c>
       <c r="B99">
         <v>3616</v>
       </c>
       <c r="C99" t="s">
-        <v>428</v>
+        <v>258</v>
       </c>
       <c r="D99" t="s">
-        <v>429</v>
-[...5 lines deleted...]
-        <v>431</v>
+        <v>259</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>432</v>
+        <v>260</v>
       </c>
       <c r="B100">
         <v>3472</v>
       </c>
       <c r="C100" t="s">
-        <v>433</v>
+        <v>261</v>
       </c>
       <c r="D100" t="s">
-        <v>434</v>
-[...5 lines deleted...]
-        <v>436</v>
+        <v>262</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>437</v>
+        <v>263</v>
       </c>
       <c r="B101">
         <v>3377</v>
       </c>
       <c r="C101" t="s">
-        <v>438</v>
+        <v>264</v>
       </c>
       <c r="D101" t="s">
-        <v>439</v>
-[...5 lines deleted...]
-        <v>441</v>
+        <v>265</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>442</v>
+        <v>266</v>
       </c>
       <c r="B102">
         <v>3298</v>
       </c>
       <c r="C102" t="s">
-        <v>443</v>
+        <v>267</v>
       </c>
       <c r="D102" t="s">
-        <v>444</v>
-[...5 lines deleted...]
-        <v>446</v>
+        <v>268</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>447</v>
+        <v>269</v>
       </c>
       <c r="B103">
         <v>3227</v>
       </c>
       <c r="C103" t="s">
-        <v>448</v>
+        <v>270</v>
       </c>
       <c r="D103" t="s">
-        <v>449</v>
-[...5 lines deleted...]
-        <v>451</v>
+        <v>271</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>452</v>
+        <v>272</v>
       </c>
       <c r="B104">
         <v>3114</v>
       </c>
       <c r="C104" t="s">
-        <v>453</v>
+        <v>273</v>
       </c>
       <c r="D104" t="s">
-        <v>454</v>
-[...5 lines deleted...]
-        <v>456</v>
+        <v>274</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>457</v>
+        <v>275</v>
       </c>
       <c r="B105">
         <v>2703</v>
       </c>
       <c r="C105" t="s">
-        <v>458</v>
+        <v>276</v>
       </c>
       <c r="D105" t="s">
-        <v>459</v>
-[...5 lines deleted...]
-        <v>461</v>
+        <v>277</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>457</v>
+        <v>275</v>
       </c>
       <c r="B106">
         <v>2668</v>
       </c>
       <c r="C106" t="s">
-        <v>462</v>
+        <v>278</v>
       </c>
       <c r="D106" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>465</v>
+        <v>279</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>466</v>
+        <v>280</v>
       </c>
       <c r="B107">
         <v>2660</v>
       </c>
       <c r="C107" t="s">
-        <v>467</v>
+        <v>281</v>
       </c>
       <c r="D107" t="s">
-        <v>468</v>
-[...5 lines deleted...]
-        <v>470</v>
+        <v>282</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>466</v>
+        <v>280</v>
       </c>
       <c r="B108">
         <v>2613</v>
       </c>
       <c r="C108" t="s">
-        <v>471</v>
+        <v>283</v>
       </c>
       <c r="D108" t="s">
-        <v>472</v>
-[...5 lines deleted...]
-        <v>474</v>
+        <v>284</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>475</v>
+        <v>285</v>
       </c>
       <c r="B109">
         <v>2511</v>
       </c>
       <c r="C109" t="s">
-        <v>476</v>
+        <v>286</v>
       </c>
       <c r="D109" t="s">
-        <v>477</v>
-[...5 lines deleted...]
-        <v>479</v>
+        <v>287</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>480</v>
+        <v>288</v>
       </c>
       <c r="B110">
         <v>2423</v>
       </c>
       <c r="C110" t="s">
-        <v>481</v>
+        <v>289</v>
       </c>
       <c r="D110" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>484</v>
+        <v>290</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>480</v>
+        <v>288</v>
       </c>
       <c r="B111">
         <v>2415</v>
       </c>
       <c r="C111" t="s">
-        <v>485</v>
+        <v>291</v>
       </c>
       <c r="D111" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>488</v>
+        <v>292</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>480</v>
+        <v>288</v>
       </c>
       <c r="B112">
         <v>2410</v>
       </c>
       <c r="C112" t="s">
-        <v>489</v>
+        <v>293</v>
       </c>
       <c r="D112" t="s">
-        <v>490</v>
-[...5 lines deleted...]
-        <v>492</v>
+        <v>294</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>493</v>
+        <v>295</v>
       </c>
       <c r="B113">
         <v>2296</v>
       </c>
       <c r="C113" t="s">
-        <v>494</v>
+        <v>296</v>
       </c>
       <c r="D113" t="s">
-        <v>495</v>
-[...5 lines deleted...]
-        <v>497</v>
+        <v>297</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>498</v>
+        <v>298</v>
       </c>
       <c r="B114">
         <v>2253</v>
       </c>
       <c r="C114" t="s">
-        <v>499</v>
+        <v>299</v>
       </c>
       <c r="D114" t="s">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>502</v>
+        <v>300</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>503</v>
+        <v>301</v>
       </c>
       <c r="B115">
         <v>1794</v>
       </c>
       <c r="C115" t="s">
-        <v>504</v>
+        <v>302</v>
       </c>
       <c r="D115" t="s">
-        <v>505</v>
-[...5 lines deleted...]
-        <v>507</v>
+        <v>303</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>508</v>
+        <v>304</v>
       </c>
       <c r="B116">
         <v>1757</v>
       </c>
       <c r="C116" t="s">
-        <v>509</v>
+        <v>305</v>
       </c>
       <c r="D116" t="s">
-        <v>510</v>
-[...5 lines deleted...]
-        <v>512</v>
+        <v>306</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>513</v>
+        <v>307</v>
       </c>
       <c r="B117">
         <v>1715</v>
       </c>
       <c r="C117" t="s">
-        <v>514</v>
+        <v>308</v>
       </c>
       <c r="D117" t="s">
-        <v>515</v>
-[...5 lines deleted...]
-        <v>517</v>
+        <v>309</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>513</v>
+        <v>307</v>
       </c>
       <c r="B118">
         <v>1713</v>
       </c>
       <c r="C118" t="s">
-        <v>518</v>
+        <v>310</v>
       </c>
       <c r="D118" t="s">
-        <v>519</v>
-[...5 lines deleted...]
-        <v>521</v>
+        <v>311</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>522</v>
+        <v>312</v>
       </c>
       <c r="B119">
         <v>1657</v>
       </c>
       <c r="C119" t="s">
-        <v>523</v>
+        <v>313</v>
       </c>
       <c r="D119" t="s">
-        <v>524</v>
-[...5 lines deleted...]
-        <v>526</v>
+        <v>314</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>527</v>
+        <v>315</v>
       </c>
       <c r="B120">
         <v>1429</v>
       </c>
       <c r="C120" t="s">
-        <v>528</v>
+        <v>316</v>
       </c>
       <c r="D120" t="s">
-        <v>529</v>
-[...5 lines deleted...]
-        <v>531</v>
+        <v>317</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>532</v>
+        <v>318</v>
       </c>
       <c r="B121">
         <v>1285</v>
       </c>
       <c r="C121" t="s">
-        <v>533</v>
+        <v>319</v>
       </c>
       <c r="D121" t="s">
-        <v>534</v>
-[...5 lines deleted...]
-        <v>536</v>
+        <v>320</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>537</v>
+        <v>321</v>
       </c>
       <c r="B122">
         <v>1193</v>
       </c>
       <c r="C122" t="s">
-        <v>538</v>
+        <v>322</v>
       </c>
       <c r="D122" t="s">
-        <v>539</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>323</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>542</v>
+        <v>324</v>
       </c>
       <c r="B123">
         <v>1086</v>
       </c>
       <c r="C123" t="s">
-        <v>543</v>
+        <v>325</v>
       </c>
       <c r="D123" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-        <v>546</v>
+        <v>326</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>542</v>
+        <v>324</v>
       </c>
       <c r="B124">
         <v>1084</v>
       </c>
       <c r="C124" t="s">
-        <v>547</v>
+        <v>327</v>
       </c>
       <c r="D124" t="s">
-        <v>548</v>
-[...5 lines deleted...]
-        <v>550</v>
+        <v>328</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>551</v>
+        <v>329</v>
       </c>
       <c r="B125">
         <v>1059</v>
       </c>
       <c r="C125" t="s">
-        <v>552</v>
+        <v>330</v>
       </c>
       <c r="D125" t="s">
-        <v>553</v>
-[...5 lines deleted...]
-        <v>555</v>
+        <v>331</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>556</v>
+        <v>332</v>
       </c>
       <c r="B126">
         <v>855</v>
       </c>
       <c r="C126" t="s">
-        <v>557</v>
+        <v>333</v>
       </c>
       <c r="D126" t="s">
-        <v>558</v>
-[...5 lines deleted...]
-        <v>560</v>
+        <v>334</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>561</v>
+        <v>335</v>
       </c>
       <c r="B127">
         <v>9702</v>
       </c>
       <c r="C127" t="s">
-        <v>562</v>
+        <v>336</v>
       </c>
       <c r="D127" t="s">
-        <v>563</v>
-[...5 lines deleted...]
-        <v>565</v>
+        <v>337</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>566</v>
+        <v>338</v>
       </c>
       <c r="B128">
         <v>9697</v>
       </c>
       <c r="C128" t="s">
-        <v>567</v>
+        <v>339</v>
       </c>
       <c r="D128" t="s">
-        <v>568</v>
-[...5 lines deleted...]
-        <v>570</v>
+        <v>340</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>566</v>
+        <v>338</v>
       </c>
       <c r="B129">
         <v>9693</v>
       </c>
       <c r="C129" t="s">
-        <v>571</v>
+        <v>341</v>
       </c>
       <c r="D129" t="s">
-        <v>572</v>
-[...5 lines deleted...]
-        <v>574</v>
+        <v>342</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>575</v>
+        <v>343</v>
       </c>
       <c r="B130">
         <v>9680</v>
       </c>
       <c r="C130" t="s">
-        <v>576</v>
+        <v>344</v>
       </c>
       <c r="D130" t="s">
-        <v>577</v>
-[...5 lines deleted...]
-        <v>579</v>
+        <v>345</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>575</v>
+        <v>343</v>
       </c>
       <c r="B131">
         <v>9676</v>
       </c>
       <c r="C131" t="s">
-        <v>580</v>
+        <v>346</v>
       </c>
       <c r="D131" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-        <v>583</v>
+        <v>347</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>584</v>
+        <v>348</v>
       </c>
       <c r="B132">
         <v>9392</v>
       </c>
       <c r="C132" t="s">
-        <v>585</v>
+        <v>349</v>
       </c>
       <c r="D132" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-        <v>588</v>
+        <v>350</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>589</v>
+        <v>351</v>
       </c>
       <c r="B133">
         <v>9349</v>
       </c>
       <c r="C133" t="s">
-        <v>590</v>
+        <v>352</v>
       </c>
       <c r="D133" t="s">
-        <v>591</v>
-[...5 lines deleted...]
-        <v>593</v>
+        <v>353</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>594</v>
+        <v>354</v>
       </c>
       <c r="B134">
         <v>9305</v>
       </c>
       <c r="C134" t="s">
-        <v>595</v>
+        <v>355</v>
       </c>
       <c r="D134" t="s">
-        <v>596</v>
-[...5 lines deleted...]
-        <v>598</v>
+        <v>356</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>594</v>
+        <v>354</v>
       </c>
       <c r="B135">
         <v>9293</v>
       </c>
       <c r="C135" t="s">
-        <v>599</v>
+        <v>357</v>
       </c>
       <c r="D135" t="s">
-        <v>600</v>
-[...5 lines deleted...]
-        <v>602</v>
+        <v>358</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>603</v>
+        <v>359</v>
       </c>
       <c r="B136">
         <v>9225</v>
       </c>
       <c r="C136" t="s">
-        <v>604</v>
+        <v>360</v>
       </c>
       <c r="D136" t="s">
-        <v>605</v>
-[...5 lines deleted...]
-        <v>607</v>
+        <v>361</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>608</v>
+        <v>362</v>
       </c>
       <c r="B137">
         <v>9106</v>
       </c>
       <c r="C137" t="s">
-        <v>609</v>
+        <v>363</v>
       </c>
       <c r="D137" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-        <v>612</v>
+        <v>364</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>608</v>
+        <v>362</v>
       </c>
       <c r="B138">
         <v>9090</v>
       </c>
       <c r="C138" t="s">
-        <v>613</v>
+        <v>365</v>
       </c>
       <c r="D138" t="s">
-        <v>614</v>
-[...5 lines deleted...]
-        <v>616</v>
+        <v>366</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>617</v>
+        <v>367</v>
       </c>
       <c r="B139">
         <v>9037</v>
       </c>
       <c r="C139" t="s">
-        <v>618</v>
+        <v>368</v>
       </c>
       <c r="D139" t="s">
-        <v>619</v>
-[...5 lines deleted...]
-        <v>621</v>
+        <v>369</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>617</v>
+        <v>367</v>
       </c>
       <c r="B140">
         <v>9034</v>
       </c>
       <c r="C140" t="s">
-        <v>622</v>
+        <v>370</v>
       </c>
       <c r="D140" t="s">
-        <v>623</v>
-[...5 lines deleted...]
-        <v>625</v>
+        <v>371</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>626</v>
+        <v>372</v>
       </c>
       <c r="B141">
         <v>9016</v>
       </c>
       <c r="C141" t="s">
-        <v>627</v>
+        <v>373</v>
       </c>
       <c r="D141" t="s">
-        <v>628</v>
-[...5 lines deleted...]
-        <v>630</v>
+        <v>374</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>631</v>
+        <v>375</v>
       </c>
       <c r="B142">
         <v>8991</v>
       </c>
       <c r="C142" t="s">
-        <v>632</v>
+        <v>376</v>
       </c>
       <c r="D142" t="s">
-        <v>633</v>
-[...5 lines deleted...]
-        <v>635</v>
+        <v>377</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="F10" r:id="rId16"/>
+    <hyperlink ref="E11" r:id="rId17"/>
+    <hyperlink ref="F11" r:id="rId18"/>
+    <hyperlink ref="E12" r:id="rId19"/>
+    <hyperlink ref="F12" r:id="rId20"/>
+    <hyperlink ref="E13" r:id="rId21"/>
+    <hyperlink ref="F13" r:id="rId22"/>
+    <hyperlink ref="F14" r:id="rId23"/>
+    <hyperlink ref="E15" r:id="rId24"/>
+    <hyperlink ref="F15" r:id="rId25"/>
+    <hyperlink ref="E16" r:id="rId26"/>
+    <hyperlink ref="F16" r:id="rId27"/>
+    <hyperlink ref="E17" r:id="rId28"/>
+    <hyperlink ref="F17" r:id="rId29"/>
+    <hyperlink ref="E18" r:id="rId30"/>
+    <hyperlink ref="F18" r:id="rId31"/>
+    <hyperlink ref="E19" r:id="rId32"/>
+    <hyperlink ref="F19" r:id="rId33"/>
+    <hyperlink ref="E20" r:id="rId34"/>
+    <hyperlink ref="F20" r:id="rId35"/>
+    <hyperlink ref="E21" r:id="rId36"/>
+    <hyperlink ref="F21" r:id="rId37"/>
+    <hyperlink ref="E22" r:id="rId38"/>
+    <hyperlink ref="F22" r:id="rId39"/>
+    <hyperlink ref="E23" r:id="rId40"/>
+    <hyperlink ref="F23" r:id="rId41"/>
+    <hyperlink ref="E24" r:id="rId42"/>
+    <hyperlink ref="F24" r:id="rId43"/>
+    <hyperlink ref="E25" r:id="rId44"/>
+    <hyperlink ref="F25" r:id="rId45"/>
+    <hyperlink ref="E26" r:id="rId46"/>
+    <hyperlink ref="F26" r:id="rId47"/>
+    <hyperlink ref="E27" r:id="rId48"/>
+    <hyperlink ref="F27" r:id="rId49"/>
+    <hyperlink ref="E28" r:id="rId50"/>
+    <hyperlink ref="F28" r:id="rId51"/>
+    <hyperlink ref="E29" r:id="rId52"/>
+    <hyperlink ref="F29" r:id="rId53"/>
+    <hyperlink ref="E30" r:id="rId54"/>
+    <hyperlink ref="F30" r:id="rId55"/>
+    <hyperlink ref="E31" r:id="rId56"/>
+    <hyperlink ref="F31" r:id="rId57"/>
+    <hyperlink ref="E32" r:id="rId58"/>
+    <hyperlink ref="F32" r:id="rId59"/>
+    <hyperlink ref="E33" r:id="rId60"/>
+    <hyperlink ref="F33" r:id="rId61"/>
+    <hyperlink ref="E34" r:id="rId62"/>
+    <hyperlink ref="F34" r:id="rId63"/>
+    <hyperlink ref="E35" r:id="rId64"/>
+    <hyperlink ref="F35" r:id="rId65"/>
+    <hyperlink ref="E36" r:id="rId66"/>
+    <hyperlink ref="F36" r:id="rId67"/>
+    <hyperlink ref="E37" r:id="rId68"/>
+    <hyperlink ref="F37" r:id="rId69"/>
+    <hyperlink ref="E38" r:id="rId70"/>
+    <hyperlink ref="F38" r:id="rId71"/>
+    <hyperlink ref="E39" r:id="rId72"/>
+    <hyperlink ref="F39" r:id="rId73"/>
+    <hyperlink ref="E40" r:id="rId74"/>
+    <hyperlink ref="F40" r:id="rId75"/>
+    <hyperlink ref="E41" r:id="rId76"/>
+    <hyperlink ref="F41" r:id="rId77"/>
+    <hyperlink ref="E42" r:id="rId78"/>
+    <hyperlink ref="F42" r:id="rId79"/>
+    <hyperlink ref="E43" r:id="rId80"/>
+    <hyperlink ref="F43" r:id="rId81"/>
+    <hyperlink ref="E44" r:id="rId82"/>
+    <hyperlink ref="F44" r:id="rId83"/>
+    <hyperlink ref="E45" r:id="rId84"/>
+    <hyperlink ref="F45" r:id="rId85"/>
+    <hyperlink ref="E46" r:id="rId86"/>
+    <hyperlink ref="F46" r:id="rId87"/>
+    <hyperlink ref="E47" r:id="rId88"/>
+    <hyperlink ref="F47" r:id="rId89"/>
+    <hyperlink ref="E48" r:id="rId90"/>
+    <hyperlink ref="F48" r:id="rId91"/>
+    <hyperlink ref="F49" r:id="rId92"/>
+    <hyperlink ref="F50" r:id="rId93"/>
+    <hyperlink ref="F51" r:id="rId94"/>
+    <hyperlink ref="F52" r:id="rId95"/>
+    <hyperlink ref="F53" r:id="rId96"/>
+    <hyperlink ref="F54" r:id="rId97"/>
+    <hyperlink ref="F55" r:id="rId98"/>
+    <hyperlink ref="F56" r:id="rId99"/>
+    <hyperlink ref="F57" r:id="rId100"/>
+    <hyperlink ref="E58" r:id="rId101"/>
+    <hyperlink ref="F58" r:id="rId102"/>
+    <hyperlink ref="E59" r:id="rId103"/>
+    <hyperlink ref="F59" r:id="rId104"/>
+    <hyperlink ref="E60" r:id="rId105"/>
+    <hyperlink ref="F60" r:id="rId106"/>
+    <hyperlink ref="E61" r:id="rId107"/>
+    <hyperlink ref="F61" r:id="rId108"/>
+    <hyperlink ref="E62" r:id="rId109"/>
+    <hyperlink ref="F62" r:id="rId110"/>
+    <hyperlink ref="E63" r:id="rId111"/>
+    <hyperlink ref="F63" r:id="rId112"/>
+    <hyperlink ref="E64" r:id="rId113"/>
+    <hyperlink ref="F64" r:id="rId114"/>
+    <hyperlink ref="E65" r:id="rId115"/>
+    <hyperlink ref="F65" r:id="rId116"/>
+    <hyperlink ref="E66" r:id="rId117"/>
+    <hyperlink ref="F66" r:id="rId118"/>
+    <hyperlink ref="E67" r:id="rId119"/>
+    <hyperlink ref="F67" r:id="rId120"/>
+    <hyperlink ref="E68" r:id="rId121"/>
+    <hyperlink ref="F68" r:id="rId122"/>
+    <hyperlink ref="E69" r:id="rId123"/>
+    <hyperlink ref="F69" r:id="rId124"/>
+    <hyperlink ref="E70" r:id="rId125"/>
+    <hyperlink ref="F70" r:id="rId126"/>
+    <hyperlink ref="E71" r:id="rId127"/>
+    <hyperlink ref="F71" r:id="rId128"/>
+    <hyperlink ref="E72" r:id="rId129"/>
+    <hyperlink ref="F72" r:id="rId130"/>
+    <hyperlink ref="E73" r:id="rId131"/>
+    <hyperlink ref="F73" r:id="rId132"/>
+    <hyperlink ref="E74" r:id="rId133"/>
+    <hyperlink ref="F74" r:id="rId134"/>
+    <hyperlink ref="E75" r:id="rId135"/>
+    <hyperlink ref="F75" r:id="rId136"/>
+    <hyperlink ref="E76" r:id="rId137"/>
+    <hyperlink ref="F76" r:id="rId138"/>
+    <hyperlink ref="E77" r:id="rId139"/>
+    <hyperlink ref="F77" r:id="rId140"/>
+    <hyperlink ref="E78" r:id="rId141"/>
+    <hyperlink ref="F78" r:id="rId142"/>
+    <hyperlink ref="E79" r:id="rId143"/>
+    <hyperlink ref="F79" r:id="rId144"/>
+    <hyperlink ref="E80" r:id="rId145"/>
+    <hyperlink ref="F80" r:id="rId146"/>
+    <hyperlink ref="E81" r:id="rId147"/>
+    <hyperlink ref="F81" r:id="rId148"/>
+    <hyperlink ref="E82" r:id="rId149"/>
+    <hyperlink ref="F82" r:id="rId150"/>
+    <hyperlink ref="E83" r:id="rId151"/>
+    <hyperlink ref="F83" r:id="rId152"/>
+    <hyperlink ref="E84" r:id="rId153"/>
+    <hyperlink ref="F84" r:id="rId154"/>
+    <hyperlink ref="E85" r:id="rId155"/>
+    <hyperlink ref="F85" r:id="rId156"/>
+    <hyperlink ref="E86" r:id="rId157"/>
+    <hyperlink ref="F86" r:id="rId158"/>
+    <hyperlink ref="E87" r:id="rId159"/>
+    <hyperlink ref="F87" r:id="rId160"/>
+    <hyperlink ref="E88" r:id="rId161"/>
+    <hyperlink ref="F88" r:id="rId162"/>
+    <hyperlink ref="E89" r:id="rId163"/>
+    <hyperlink ref="F89" r:id="rId164"/>
+    <hyperlink ref="E90" r:id="rId165"/>
+    <hyperlink ref="F90" r:id="rId166"/>
+    <hyperlink ref="E91" r:id="rId167"/>
+    <hyperlink ref="F91" r:id="rId168"/>
+    <hyperlink ref="E92" r:id="rId169"/>
+    <hyperlink ref="F92" r:id="rId170"/>
+    <hyperlink ref="E93" r:id="rId171"/>
+    <hyperlink ref="F93" r:id="rId172"/>
+    <hyperlink ref="E94" r:id="rId173"/>
+    <hyperlink ref="F94" r:id="rId174"/>
+    <hyperlink ref="E95" r:id="rId175"/>
+    <hyperlink ref="F95" r:id="rId176"/>
+    <hyperlink ref="E96" r:id="rId177"/>
+    <hyperlink ref="F96" r:id="rId178"/>
+    <hyperlink ref="E97" r:id="rId179"/>
+    <hyperlink ref="F97" r:id="rId180"/>
+    <hyperlink ref="E98" r:id="rId181"/>
+    <hyperlink ref="F98" r:id="rId182"/>
+    <hyperlink ref="E99" r:id="rId183"/>
+    <hyperlink ref="F99" r:id="rId184"/>
+    <hyperlink ref="E100" r:id="rId185"/>
+    <hyperlink ref="F100" r:id="rId186"/>
+    <hyperlink ref="E101" r:id="rId187"/>
+    <hyperlink ref="F101" r:id="rId188"/>
+    <hyperlink ref="E102" r:id="rId189"/>
+    <hyperlink ref="F102" r:id="rId190"/>
+    <hyperlink ref="E103" r:id="rId191"/>
+    <hyperlink ref="F103" r:id="rId192"/>
+    <hyperlink ref="E104" r:id="rId193"/>
+    <hyperlink ref="F104" r:id="rId194"/>
+    <hyperlink ref="E105" r:id="rId195"/>
+    <hyperlink ref="F105" r:id="rId196"/>
+    <hyperlink ref="E106" r:id="rId197"/>
+    <hyperlink ref="F106" r:id="rId198"/>
+    <hyperlink ref="E107" r:id="rId199"/>
+    <hyperlink ref="F107" r:id="rId200"/>
+    <hyperlink ref="E108" r:id="rId201"/>
+    <hyperlink ref="F108" r:id="rId202"/>
+    <hyperlink ref="E109" r:id="rId203"/>
+    <hyperlink ref="F109" r:id="rId204"/>
+    <hyperlink ref="E110" r:id="rId205"/>
+    <hyperlink ref="F110" r:id="rId206"/>
+    <hyperlink ref="E111" r:id="rId207"/>
+    <hyperlink ref="F111" r:id="rId208"/>
+    <hyperlink ref="E112" r:id="rId209"/>
+    <hyperlink ref="F112" r:id="rId210"/>
+    <hyperlink ref="E113" r:id="rId211"/>
+    <hyperlink ref="F113" r:id="rId212"/>
+    <hyperlink ref="E114" r:id="rId213"/>
+    <hyperlink ref="F114" r:id="rId214"/>
+    <hyperlink ref="E115" r:id="rId215"/>
+    <hyperlink ref="F115" r:id="rId216"/>
+    <hyperlink ref="E116" r:id="rId217"/>
+    <hyperlink ref="F116" r:id="rId218"/>
+    <hyperlink ref="E117" r:id="rId219"/>
+    <hyperlink ref="F117" r:id="rId220"/>
+    <hyperlink ref="E118" r:id="rId221"/>
+    <hyperlink ref="F118" r:id="rId222"/>
+    <hyperlink ref="E119" r:id="rId223"/>
+    <hyperlink ref="F119" r:id="rId224"/>
+    <hyperlink ref="E120" r:id="rId225"/>
+    <hyperlink ref="F120" r:id="rId226"/>
+    <hyperlink ref="E121" r:id="rId227"/>
+    <hyperlink ref="F121" r:id="rId228"/>
+    <hyperlink ref="E122" r:id="rId229"/>
+    <hyperlink ref="F122" r:id="rId230"/>
+    <hyperlink ref="E123" r:id="rId231"/>
+    <hyperlink ref="F123" r:id="rId232"/>
+    <hyperlink ref="E124" r:id="rId233"/>
+    <hyperlink ref="F124" r:id="rId234"/>
+    <hyperlink ref="E125" r:id="rId235"/>
+    <hyperlink ref="F125" r:id="rId236"/>
+    <hyperlink ref="E126" r:id="rId237"/>
+    <hyperlink ref="F126" r:id="rId238"/>
+    <hyperlink ref="E127" r:id="rId239"/>
+    <hyperlink ref="F127" r:id="rId240"/>
+    <hyperlink ref="E128" r:id="rId241"/>
+    <hyperlink ref="F128" r:id="rId242"/>
+    <hyperlink ref="E129" r:id="rId243"/>
+    <hyperlink ref="F129" r:id="rId244"/>
+    <hyperlink ref="E130" r:id="rId245"/>
+    <hyperlink ref="F130" r:id="rId246"/>
+    <hyperlink ref="E131" r:id="rId247"/>
+    <hyperlink ref="F131" r:id="rId248"/>
+    <hyperlink ref="E132" r:id="rId249"/>
+    <hyperlink ref="F132" r:id="rId250"/>
+    <hyperlink ref="E133" r:id="rId251"/>
+    <hyperlink ref="F133" r:id="rId252"/>
+    <hyperlink ref="E134" r:id="rId253"/>
+    <hyperlink ref="F134" r:id="rId254"/>
+    <hyperlink ref="E135" r:id="rId255"/>
+    <hyperlink ref="F135" r:id="rId256"/>
+    <hyperlink ref="E136" r:id="rId257"/>
+    <hyperlink ref="F136" r:id="rId258"/>
+    <hyperlink ref="E137" r:id="rId259"/>
+    <hyperlink ref="F137" r:id="rId260"/>
+    <hyperlink ref="E138" r:id="rId261"/>
+    <hyperlink ref="F138" r:id="rId262"/>
+    <hyperlink ref="E139" r:id="rId263"/>
+    <hyperlink ref="F139" r:id="rId264"/>
+    <hyperlink ref="E140" r:id="rId265"/>
+    <hyperlink ref="F140" r:id="rId266"/>
+    <hyperlink ref="E141" r:id="rId267"/>
+    <hyperlink ref="F141" r:id="rId268"/>
+    <hyperlink ref="E142" r:id="rId269"/>
+    <hyperlink ref="F142" r:id="rId270"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>