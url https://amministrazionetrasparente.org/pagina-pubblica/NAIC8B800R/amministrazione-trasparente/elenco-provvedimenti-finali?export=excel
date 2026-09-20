--- v0 (2026-07-30)
+++ v1 (2026-09-20)
@@ -8,688 +8,525 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="271" uniqueCount="141">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCDF032681</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura servizio di formazione docenti per DM 38 (TD con UNIDOS)</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCD74E23C5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura servizio DPO - Netsense</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCD73297D7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura servizio di supporto amministrazione trasparente</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE24BC1CD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale pubblicitario per DM 38 dispositivi digitali</t>
+  </si>
+  <si>
+    <t>20/08/2026</t>
+  </si>
+  <si>
+    <t>BCBE8B5483</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura servizio partecipazione alla FIRST® LEGO® League Challenge “BIOGLOW”</t>
+  </si>
+  <si>
     <t>27/07/2026</t>
   </si>
   <si>
     <t>BC861BFEE2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUSITO DISPOSITIVI DIGITALI DM 38 AVVISO 95450 CUP B14D26001040007</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC861BFEE2</t>
-[...4 lines deleted...]
-  <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO CONFRIMENTO INCARICO ESPERTI/TUOTOR CA-837 CUP B14D25003640007</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>23/07/2026</t>
   </si>
   <si>
     <t>BC7C2707B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA FORMAZIONE DM 219 CUP:B14D25003780006</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7C2707B2</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBE6DC1376</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CONSUMO DIDATTICO CA-1049</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBE6DC1376</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBAD19C2A5</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA GUIDATA DEL 18 MAGGIO-CIG:BBAD19C2A5</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/3ce4f2f6-7551-4aef-812d-3330c1292a84</t>
   </si>
   <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB99BFD0C0</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - assistenza tecnica per hardware e software anno 2026 sulle apparecchiature informatiche in dotazione alla
 didattica e uffici di segreteria,</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99BFD0C0</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB8FE58917</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE PUBBLICITARIO DM 106 -CUP B14D25002980006</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/16381bb8-d71c-4db8-85df-1677f4000514</t>
   </si>
   <si>
     <t>BB8B6507EC</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO MATERIALE PUBBLICITARIO AVVISO 1049CUP:B54D25005420007 
 CIG: BB8B6507EC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B6507EC</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8F72F076</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PUBBLICITARTI TARGHE CIG: BB8F72F076-CUP:B64D25001130007</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F72F076</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB8990076D</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura del materiale per studenti e risorse digitali per la realizzazione del progetto Agenda Sud D.M. 106/2025 CNP: M4C1I1.4-2025-1685-P-62744</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8990076D</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB7F2DAB41</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA GUIDATE DEL 20 MAGGIO 2026-FATTORIA DIDATTICA II MONDO delle API-CIG BB7F2DAB41</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/25eb84ba-ecbb-4182-8bbc-223e91d62891</t>
   </si>
   <si>
     <t>BB8505F7FF</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio VISITA
 GUIDATA 15 maggio 2026 presso VILLA CAMPOLIETO, spettacolo itinerante ALICE NEL
 PAESE DELLE MERAVIGLIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8505F7FF</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB7F42B15E</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE PER LA SICUREZZA DEI LOCALI SCOLASTICI CIG: BB7F42B15E</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F42B15E</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB594A15F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita guidata destinazione ‘’FIUME ALENTO’’ il giorno 29 APRILE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB594A15F2</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB5923022F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE IGIENICO APRILE 2026-CIG::BB5923022F</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5923022F</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB51CFFC90</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita guidata ‘’VILLAGGIO NEOLITICO’’ il giorno 27 APRILE 2026 O.E. SCOPRIAMO LA NOSTRA TERRA SRLS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB51CFFC90</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB4416867C</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita guidata ALLA SCOPERTA DI SALERNO MEDIAVALE il giorno 16 APRILE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4416867C</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB382E2CE6</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi relativi alle visite guidate a.s. 2025/2026  ditta NAPOLI REALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB382E2CE6</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB2AAE3E05</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO ACQUISTO DM 106-B14D25002980006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2AAE3E05</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO ASSEGNAZIONE INCARICHI ATA 1049 CUP: B54D25005420007</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO AFFIDAMENTO INCARICO ESPERTO/TUTOR 1049 CUP:B54D25005420007</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB05C21BC7</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA AQUARIUM DADOM E MUSEO DARWIN DOHRN il   giorno 27 marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05C21BC7</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB058585EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA MAV DI ERCOLANO  31-03-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB058585EA</t>
-[...4 lines deleted...]
-  <si>
     <t>BB05A9FD3D</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA VILLA CAMPOLIETO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05A9FD3D</t>
-[...4 lines deleted...]
-  <si>
     <t>BB05D6EE93</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA DEL 31 MARZO MEDAARCH</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05D6EE93</t>
-[...4 lines deleted...]
-  <si>
     <t>BB05CD1D04</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA ZOO DI NAPOLI 31 MARZO 2026 CIG BB05CD1D04</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05CD1D04</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO PROGETTISTA DS DM 106-1685 CUP:B14D25002980006</t>
   </si>
   <si>
     <t>Decreto di nomina - GRADUATORIE DEFINITIVE E AFFIDAMENTO INCARICO DM 106-1685 CUP:B14D25002980006</t>
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BAD733512C</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA DEL 18 MARZO 2026 TEATRO ACACIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD733512C</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAD71ADDAB</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA DEL 13 MARZO FATTORIA ALBATROS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD71ADDAB</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - SUPPORTO TECNICO AVVISO 1049-CUP B54D25005420007</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO GRADUATORIE DEFINITIVE E DECRETO AFFIDAMENTO INCARICO SUPPORTO TECNICO</t>
   </si>
   <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAA99AFB95</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica  Teatro Augusteo 13 marzo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA99AFB95</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA13BE42ED</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA13BE42ED</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>BA0BBDECF4</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROCEDURA DI ACQUISTO MATERIALE PUBBLICITARIO STRISCIONE FSEPN CA-85</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0BBDECF4</t>
-[...4 lines deleted...]
-  <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>B9EA61F6E4</t>
   </si>
   <si>
     <t>Determina dirigenziale ACQUISTO MATERIALE DI CONSUMO FSEPN 85</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA61F6E4</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E9D64284</t>
   </si>
   <si>
     <t>Decisione a contrarre - SUPPORTO E MANUTENZIONE ARGO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E9D64284</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - GRUPPO di lavoro per l'Intelligenza Artificiale nel Primo Ciclo (GLIA-PC)</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>B9D03F7417</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale PUBBLICITARIO TARGA FSECA2025-85 CUP B64D25001130007</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D03F7417</t>
-[...4 lines deleted...]
-  <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>Decreto di nomina -  TUROR INTERNI</t>
   </si>
   <si>
     <t>Decreto di nomina - ESPERTI INTERNI</t>
   </si>
   <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>:B8FC385B4</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE  A CONTRARRE ACQUISTO SERVIZIO DI FORMAZIONE SICUREZZA SUI LUOGHI DI LAVORO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=:B8FC385B4</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>B8FBF06570</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre software ricostruzioni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FBF06570</t>
-[...4 lines deleted...]
-  <si>
     <t>B8FB9239D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE ACQUISTO ELETTRODI DAE PHILIPS HS1 PEDIATRICI M5072Aper  adulti -pediatrici,</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/null</t>
-[...7 lines deleted...]
-  <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - contratto</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>B83AD1D58F</t>
   </si>
   <si>
     <t>Decisione a contrarre -  NOMINA DPO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83AD1D58F</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>B13E230006</t>
   </si>
   <si>
     <t>- Determina dirigenziale per avvio attività negoziali per fornitura servizio soluzioni integrati per la scuola digitale.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/adb3aab0-a384-41c4-b418-530af27b5434</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -987,1039 +824,1240 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDF032681" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/2e07ab05-3722-4a36-96b8-35c607828893" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD74E23C5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/b456bd36-835e-430c-8077-5910f689588a" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD73297D7" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/9d4fcb9e-3b03-44f3-a75b-56a36dbaf8e1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE24BC1CD" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/270089db-c0d4-4443-bca8-c424731148bd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCBE8B5483" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/f0638b2d-28a0-42a4-97c8-fed10651bd84" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC861BFEE2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/d58f48da-37a7-47d4-8004-dbbb4979824e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7C2707B2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/33539d5f-3fa7-41a1-9ea4-3cfdef60349a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBE6DC1376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/23380338-9568-4e3d-818a-bf70577c1711" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAD19C2A5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/3ce4f2f6-7551-4aef-812d-3330c1292a84" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99BFD0C0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/27bad3a3-a751-408b-bca3-00bde40f5283" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8FE58917" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/16381bb8-d71c-4db8-85df-1677f4000514" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B6507EC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/2cf100fe-ac8d-4382-98f6-01d4dbda8a08" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F72F076" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/0d432592-3e2e-4603-8792-20f27e0515e4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8990076D" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/da5035a1-d8d7-4ec9-b05d-1a4e66060949" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F2DAB41" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/25eb84ba-ecbb-4182-8bbc-223e91d62891" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8505F7FF" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/6c47a9a4-9582-49c1-922a-ea80659a5305" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F42B15E" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/35df8591-4b4d-4e8b-8922-3db7b0ec47e0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB594A15F2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/6328c032-9a57-46b3-bc49-65d279e229cb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5923022F" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/be80cf88-aee6-444e-a147-f4c6e1769516" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB51CFFC90" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/3bd9471d-df80-430b-9de6-32110b635058" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4416867C" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/1b82d504-25d7-4349-b374-f122c1ac0b98" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB382E2CE6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/68abea16-ec17-4321-805d-968760a3b51b" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2AAE3E05" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/991f4e97-3b79-4cd6-8ec5-24861b80f937" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05C21BC7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/cfe27d1d-7444-4795-9dff-62eda2aa9557" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB058585EA" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/77fdf234-7a86-4f97-9bc3-d739b1b932f2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05A9FD3D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/2e47023c-ecac-49f1-9161-dd9e1a32fb1c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05D6EE93" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/03292497-dedf-4787-9380-317c116e85f7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05CD1D04" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/f8a5d0d1-27b2-406c-88df-2a70ecc91521" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD733512C" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/c5322441-8ce1-47e9-8b16-ea2854ab9a9c" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD71ADDAB" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/fc8b67ad-6d13-4eb3-a1f4-faf958788942" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA99AFB95" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/4b84b4e2-6113-459a-bc55-391d2673fee5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA13BE42ED" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/b3da0cec-edfb-4407-ac88-088783f380dc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0BBDECF4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/396cf60c-9150-4cc4-b497-1e98e8877fda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA61F6E4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/90813b4b-363a-4d5a-a6e8-1531dfeb5608" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E9D64284" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/56e11c50-05ac-4150-addf-87d62b3c242c" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D03F7417" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/23471edc-1946-4ebf-bf72-6ca782d6e71a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=:B8FC385B4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/c6d7941c-1da4-45d0-99cf-10c248e75f6b" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FBF06570" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/9c3ee9da-5922-42cc-afc9-d693932007ec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FB9239D1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/7ff819d3-3d35-49eb-bcc9-9032e852b82f" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83AD1D58F" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/67cea7e5-668f-4d95-9173-23940d1e4176" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13E230006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NAIC8B800R/amministrazione-trasparente/atti-amministrazioni-enti/adb3aab0-a384-41c4-b418-530af27b5434" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F49"/>
+  <dimension ref="A1:F54"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>10564</v>
+        <v>11619</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>10561</v>
+        <v>11548</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4">
+        <v>11482</v>
+      </c>
+      <c r="C4" t="s">
         <v>14</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="D4" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>8381</v>
+        <v>11376</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>7293</v>
+        <v>10871</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>7001</v>
+        <v>10564</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>6832</v>
+        <v>10561</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>25</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>6832</v>
+        <v>10541</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>29</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>6827</v>
+        <v>8381</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>32</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>6710</v>
+        <v>7293</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>35</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="B12">
-        <v>6662</v>
+        <v>7001</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>38</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="B13">
-        <v>6633</v>
+        <v>6832</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>41</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>6529</v>
+        <v>6832</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>43</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="B15">
-        <v>6120</v>
+        <v>6827</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>45</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>5974</v>
+        <v>6710</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>48</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>5872</v>
+        <v>6662</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>51</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
       <c r="B18">
-        <v>5631</v>
+        <v>6633</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="B19">
-        <v>5579</v>
+        <v>6529</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>56</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>5445</v>
+        <v>6120</v>
       </c>
       <c r="C20" t="s">
-        <v>92</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>59</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>5359</v>
+        <v>5974</v>
       </c>
       <c r="C21" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>62</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="B22">
-        <v>4750</v>
+        <v>5872</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>65</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>66</v>
       </c>
       <c r="B23">
-        <v>4517</v>
+        <v>5631</v>
       </c>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>104</v>
+        <v>68</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>69</v>
       </c>
       <c r="B24">
-        <v>4525</v>
+        <v>5579</v>
       </c>
       <c r="C24" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>71</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>72</v>
       </c>
       <c r="B25">
-        <v>4523</v>
+        <v>5445</v>
       </c>
       <c r="C25" t="s">
-        <v>110</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>74</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>75</v>
       </c>
       <c r="B26">
-        <v>4521</v>
+        <v>5359</v>
       </c>
       <c r="C26" t="s">
-        <v>114</v>
+        <v>25</v>
       </c>
       <c r="D26" t="s">
-        <v>115</v>
+        <v>76</v>
       </c>
       <c r="E26" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>25</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>105</v>
+        <v>77</v>
       </c>
       <c r="B27">
-        <v>4520</v>
+        <v>4750</v>
       </c>
       <c r="C27" t="s">
-        <v>118</v>
+        <v>25</v>
       </c>
       <c r="D27" t="s">
-        <v>119</v>
+        <v>78</v>
       </c>
       <c r="E27" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>25</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="B28">
-        <v>4204</v>
+        <v>4517</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>81</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>82</v>
       </c>
       <c r="B29">
-        <v>4203</v>
+        <v>4525</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>84</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>82</v>
       </c>
       <c r="B30">
-        <v>4006</v>
+        <v>4523</v>
       </c>
       <c r="C30" t="s">
-        <v>126</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>86</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="B31">
-        <v>3850</v>
+        <v>4521</v>
       </c>
       <c r="C31" t="s">
-        <v>131</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>88</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="B32">
-        <v>3690</v>
+        <v>4520</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D32" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>90</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="B33">
-        <v>3688</v>
+        <v>4204</v>
       </c>
       <c r="C33" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D33" t="s">
-        <v>137</v>
+        <v>92</v>
       </c>
       <c r="E33" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>25</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>138</v>
+        <v>91</v>
       </c>
       <c r="B34">
-        <v>3229</v>
+        <v>4203</v>
       </c>
       <c r="C34" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="D34" t="s">
-        <v>140</v>
+        <v>93</v>
       </c>
       <c r="E34" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>25</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>143</v>
+        <v>94</v>
       </c>
       <c r="B35">
-        <v>1038</v>
+        <v>4006</v>
       </c>
       <c r="C35" t="s">
-        <v>144</v>
+        <v>95</v>
       </c>
       <c r="D35" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>147</v>
+        <v>96</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>148</v>
+        <v>97</v>
       </c>
       <c r="B36">
-        <v>927</v>
+        <v>3850</v>
       </c>
       <c r="C36" t="s">
-        <v>149</v>
+        <v>98</v>
       </c>
       <c r="D36" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>99</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>153</v>
+        <v>100</v>
       </c>
       <c r="B37">
-        <v>360</v>
+        <v>3690</v>
       </c>
       <c r="C37" t="s">
-        <v>154</v>
+        <v>25</v>
       </c>
       <c r="D37" t="s">
-        <v>155</v>
+        <v>101</v>
       </c>
       <c r="E37" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>25</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>153</v>
+        <v>100</v>
       </c>
       <c r="B38">
-        <v>271</v>
+        <v>3688</v>
       </c>
       <c r="C38" t="s">
-        <v>158</v>
+        <v>25</v>
       </c>
       <c r="D38" t="s">
-        <v>159</v>
+        <v>102</v>
       </c>
       <c r="E38" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>25</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>162</v>
+        <v>103</v>
       </c>
       <c r="B39">
-        <v>222</v>
+        <v>3229</v>
       </c>
       <c r="C39" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="D39" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>105</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>164</v>
+        <v>106</v>
       </c>
       <c r="B40">
-        <v>18081</v>
+        <v>1038</v>
       </c>
       <c r="C40" t="s">
-        <v>165</v>
+        <v>107</v>
       </c>
       <c r="D40" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>168</v>
+        <v>108</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="B41">
-        <v>16073</v>
+        <v>927</v>
       </c>
       <c r="C41" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="D41" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>111</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="B42">
-        <v>16072</v>
+        <v>360</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="D42" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>114</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>172</v>
+        <v>112</v>
       </c>
       <c r="B43">
-        <v>15488</v>
+        <v>271</v>
       </c>
       <c r="C43" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="D43" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>116</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>177</v>
+        <v>117</v>
       </c>
       <c r="B44">
-        <v>15418</v>
+        <v>222</v>
       </c>
       <c r="C44" t="s">
-        <v>178</v>
+        <v>25</v>
       </c>
       <c r="D44" t="s">
-        <v>179</v>
+        <v>118</v>
       </c>
       <c r="E44" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>25</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>177</v>
+        <v>119</v>
       </c>
       <c r="B45">
-        <v>15414</v>
+        <v>18081</v>
       </c>
       <c r="C45" t="s">
-        <v>182</v>
+        <v>120</v>
       </c>
       <c r="D45" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>121</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>177</v>
+        <v>122</v>
       </c>
       <c r="B46">
-        <v>15414</v>
+        <v>16073</v>
       </c>
       <c r="C46" t="s">
-        <v>182</v>
+        <v>25</v>
       </c>
       <c r="D46" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="E46" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>25</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>187</v>
+        <v>122</v>
       </c>
       <c r="B47">
-        <v>14853</v>
+        <v>16072</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D47" t="s">
-        <v>188</v>
+        <v>124</v>
       </c>
       <c r="E47" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>25</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>189</v>
+        <v>125</v>
       </c>
       <c r="B48">
-        <v>11567</v>
+        <v>15488</v>
       </c>
       <c r="C48" t="s">
-        <v>190</v>
+        <v>126</v>
       </c>
       <c r="D48" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>127</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>194</v>
+        <v>128</v>
       </c>
       <c r="B49">
+        <v>15418</v>
+      </c>
+      <c r="C49" t="s">
+        <v>129</v>
+      </c>
+      <c r="D49" t="s">
+        <v>130</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>128</v>
+      </c>
+      <c r="B50">
+        <v>15414</v>
+      </c>
+      <c r="C50" t="s">
+        <v>131</v>
+      </c>
+      <c r="D50" t="s">
+        <v>132</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>128</v>
+      </c>
+      <c r="B51">
+        <v>15414</v>
+      </c>
+      <c r="C51" t="s">
+        <v>131</v>
+      </c>
+      <c r="D51" t="s">
+        <v>132</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>133</v>
+      </c>
+      <c r="B52">
+        <v>14853</v>
+      </c>
+      <c r="C52" t="s">
+        <v>25</v>
+      </c>
+      <c r="D52" t="s">
+        <v>134</v>
+      </c>
+      <c r="E52" t="s">
+        <v>25</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>135</v>
+      </c>
+      <c r="B53">
+        <v>11567</v>
+      </c>
+      <c r="C53" t="s">
+        <v>136</v>
+      </c>
+      <c r="D53" t="s">
+        <v>137</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>138</v>
+      </c>
+      <c r="B54">
         <v>13368</v>
       </c>
-      <c r="C49" t="s">
-[...9 lines deleted...]
-        <v>198</v>
+      <c r="C54" t="s">
+        <v>139</v>
+      </c>
+      <c r="D54" t="s">
+        <v>140</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="F26" r:id="rId48"/>
+    <hyperlink ref="F27" r:id="rId49"/>
+    <hyperlink ref="E28" r:id="rId50"/>
+    <hyperlink ref="F28" r:id="rId51"/>
+    <hyperlink ref="E29" r:id="rId52"/>
+    <hyperlink ref="F29" r:id="rId53"/>
+    <hyperlink ref="E30" r:id="rId54"/>
+    <hyperlink ref="F30" r:id="rId55"/>
+    <hyperlink ref="E31" r:id="rId56"/>
+    <hyperlink ref="F31" r:id="rId57"/>
+    <hyperlink ref="E32" r:id="rId58"/>
+    <hyperlink ref="F32" r:id="rId59"/>
+    <hyperlink ref="F33" r:id="rId60"/>
+    <hyperlink ref="F34" r:id="rId61"/>
+    <hyperlink ref="E35" r:id="rId62"/>
+    <hyperlink ref="F35" r:id="rId63"/>
+    <hyperlink ref="E36" r:id="rId64"/>
+    <hyperlink ref="F36" r:id="rId65"/>
+    <hyperlink ref="F37" r:id="rId66"/>
+    <hyperlink ref="F38" r:id="rId67"/>
+    <hyperlink ref="E39" r:id="rId68"/>
+    <hyperlink ref="F39" r:id="rId69"/>
+    <hyperlink ref="E40" r:id="rId70"/>
+    <hyperlink ref="F40" r:id="rId71"/>
+    <hyperlink ref="E41" r:id="rId72"/>
+    <hyperlink ref="F41" r:id="rId73"/>
+    <hyperlink ref="E42" r:id="rId74"/>
+    <hyperlink ref="F42" r:id="rId75"/>
+    <hyperlink ref="E43" r:id="rId76"/>
+    <hyperlink ref="F43" r:id="rId77"/>
+    <hyperlink ref="F44" r:id="rId78"/>
+    <hyperlink ref="E45" r:id="rId79"/>
+    <hyperlink ref="F45" r:id="rId80"/>
+    <hyperlink ref="F46" r:id="rId81"/>
+    <hyperlink ref="F47" r:id="rId82"/>
+    <hyperlink ref="E48" r:id="rId83"/>
+    <hyperlink ref="F48" r:id="rId84"/>
+    <hyperlink ref="E49" r:id="rId85"/>
+    <hyperlink ref="F49" r:id="rId86"/>
+    <hyperlink ref="E50" r:id="rId87"/>
+    <hyperlink ref="F50" r:id="rId88"/>
+    <hyperlink ref="E51" r:id="rId89"/>
+    <hyperlink ref="F51" r:id="rId90"/>
+    <hyperlink ref="F52" r:id="rId91"/>
+    <hyperlink ref="E53" r:id="rId92"/>
+    <hyperlink ref="F53" r:id="rId93"/>
+    <hyperlink ref="E54" r:id="rId94"/>
+    <hyperlink ref="F54" r:id="rId95"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>