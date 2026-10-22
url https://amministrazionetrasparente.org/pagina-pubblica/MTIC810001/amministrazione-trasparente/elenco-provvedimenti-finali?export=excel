--- v0 (2026-07-25)
+++ v1 (2026-10-22)
@@ -8,425 +8,337 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="79">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>BC9A570D3F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA NOTEBOOK E TABLET DA DARE IN COMODATO D.M. 38/2026</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC7A7D0EF2</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRATTATIVA DIRETTA PER ACQUISTO N. 2  ESPERTI ESTERNI PON ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7A7D0EF2</t>
-[...4 lines deleted...]
-  <si>
     <t>07/07/2026</t>
   </si>
   <si>
     <t>BC4C50966B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACUISTO SERVIZI PER N. 3 MODULI CIRCOLO VELICO POLICORO PROGETTO PIANO ESTATE 2025/2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4C50966B</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - N. 5 TUTOR INTERNI HAPPY SUMMER E VIVIAMO IL MARE</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/nomina-personale</t>
   </si>
   <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>BC10D37EDD</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO N° 1 LABORATORIO SUMMER CAMP ESPERTI ESTERNI PIU’ AREA GESTIONALE PER SUPPORTO
 ESPERTO ESTERNO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC10D37EDD</t>
-[...4 lines deleted...]
-  <si>
     <t>BC10651D84</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N. 2 LABORATORI SUMMER CAMP PER PON PIANO ESTATE C.P. ESO4.6.A4.A-FSEPNBA-2025-47</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC10651D84</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB6CEBBA5F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto attrezzatura Progetto Agenda Sud</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/atti-amministrazioni-enti/ae6875ed-3d62-41fc-bd4f-11ca625125ea</t>
   </si>
   <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>DECRETO ASSEGNAZIONE INCARICO e GRADUATORIE DEFINITIVE Agenda Sud Fase 2 (D.M. 106/2025) - Ruolo: PROGETTISTA ESECUTIVO</t>
   </si>
   <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>DECRETO AFFIDAMENTO INCARICO FIGURE PROFESSIONALI INTERNE-ESTERNE PON Orientamento - Mod. 89769 Tutti in scena! (Pisticci) e 93201 Tutti in scena 2 (Marconia)</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO AFFIDAMENTO INCARICO FIGURE PROF.LI INTERNE-ESTERNE “PIANO ESTATE” Progetto: “Crescere Insieme”
 AVVISO PROT. N° 4743 del 10/03/2026 - Modulo 123053 “Tutti in scena!” Scuola Primaria</t>
   </si>
   <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB24F1C159</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PER ATTIVITA' DI SUPPORTO E TUTORAGGIO IN LOCO E ATTIVITA' AUSILIARIE/LOGISTICHE PER MOBILITA' CON DESTINAZIONE SPAGNA, VALENCIA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB24F1C159</t>
-[...4 lines deleted...]
-  <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>BADEF53DE4</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO D'ISTRUZIONE TUTTO COMPRESO SICILIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEF53DE4</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BAD0DE77C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ODA PER ACQUISTO CORSO DI FORMAZIONE SULLA I.A.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD0DE77C0</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC166BCB8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI DI FORMAZIONE PER N. 2 MODULI ALLA SCOPERTA DEL PASSATO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC166BCB8</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>Decreto di affidamento incarico - Ruolo di “Tutor” AVVISO INTERNO SELEZIONE PROGETTO PROT. N° 3907 del 26/02/2026 - Moduli “Scacco Matto! Primaria”</t>
   </si>
   <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BAA5EC90D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI ESPERTO ESTERNO N. 3 MODULI DI SCACCHI PROGETTO PIANO ESTATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA5EC90D6</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>Decreto di Assegnazione Incarico Agenda Sud - Ruolo di “Tutor”</t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA8983E70B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione dei beni e dei servizi ai sensi dell’art.50 del D. Lgs. 36/2023 per l’approvvigionamento di attività di Consulenza e Collaborazione nel Progetto  “Cyber Sapiens - Intelligenza Artificiale, Neo Magie e Arcani Digitali”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8983E70B</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>Decreto di Assegnazione Incarico Agenda Sud - Ruolo di “Esperto”</t>
   </si>
   <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA80C36856</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA80C36856</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>BA71832A1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PIATTAFORMA AEREA PER INSTALLAZIOONE CLIMATIZZATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA71832A1C</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA62041E87</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PER RECUPERO E SMALTIMENTO DI APPARECCHIATURE INFORMATICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA62041E87</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>Decreto di Assegnazione Incarico - Agenda Sud - Ruolo “Supporto Operativo Tecnico”</t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA4D687534</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO VIAGGIO SPORTIVO SULLA NEVE TUTTO COMPRESO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D687534</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>B9E3949671</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI PER PROGETTO SCUOLA INCANTO - AIDA TEATRO SAN CARLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3949671</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>B9A9D9420E</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ANNUALE 2026 SERVIZI CLOUD PORTALE ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A9D9420E</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B99E71EFBA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA BORGIONE SC. INFANZIA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/atti-amministrazioni-enti/6e84db33-1089-47ec-8831-7da0b9e6c820</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -724,599 +636,671 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9A570D3F" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/atti-amministrazioni-enti/e83544e0-d772-4de9-9349-148b8a075994" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7A7D0EF2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/atti-amministrazioni-enti/95dd8dbc-cb87-4f53-9afa-1971d46c1db6" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4C50966B" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/atti-amministrazioni-enti/55ca0e7d-a876-4462-b81d-e28189a8348f" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC10D37EDD" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/atti-amministrazioni-enti/017a5647-3b7d-48df-be9e-a11d29cfbc7d" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC10651D84" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/atti-amministrazioni-enti/bcb99ba2-c95b-4d89-a8d0-c475e83cb71c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB6CEBBA5F" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/atti-amministrazioni-enti/ae6875ed-3d62-41fc-bd4f-11ca625125ea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB24F1C159" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/atti-amministrazioni-enti/006c8149-d08d-48c2-82d6-53036176e94e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEF53DE4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/atti-amministrazioni-enti/83eded35-3742-4f74-8ca9-2512ab42687d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD0DE77C0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/atti-amministrazioni-enti/aefb51b1-3f8d-4703-bb37-1f9fef2686c1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC166BCB8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/atti-amministrazioni-enti/8316af94-29ac-4739-9711-520f841aaaa3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA5EC90D6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/atti-amministrazioni-enti/8751ff4d-826c-4bfb-b698-162c7a502bd0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8983E70B" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/atti-amministrazioni-enti/a52c138b-88c9-4837-80ca-2f332fdca4e3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA80C36856" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/atti-amministrazioni-enti/62c7c193-d983-4fbe-bd5f-97fadfaf65af" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA71832A1C" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/atti-amministrazioni-enti/521ad1dd-bcf6-4ec1-b964-a763c0ddbdb1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA62041E87" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/atti-amministrazioni-enti/3664b98c-e1b8-4d7b-9710-b637677b34fb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D687534" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/atti-amministrazioni-enti/25fe5f59-1f9d-4f99-ad1f-4126d5c527fe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3949671" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/atti-amministrazioni-enti/5703cecd-13ce-46d0-8b24-923f0786b17b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A9D9420E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/atti-amministrazioni-enti/d13b3cf3-5985-490d-8c22-dcf943f76550" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E71EFBA" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MTIC810001/amministrazione-trasparente/atti-amministrazioni-enti/6e84db33-1089-47ec-8831-7da0b9e6c820" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F27"/>
+  <dimension ref="A1:F28"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>14221</v>
+        <v>14380</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>14221</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>13061</v>
+        <v>13772</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>12671</v>
+        <v>13061</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6">
+        <v>12671</v>
+      </c>
+      <c r="C6" t="s">
         <v>20</v>
       </c>
-      <c r="B6">
-[...4 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>8529</v>
+        <v>12655</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>8003</v>
+        <v>8529</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>6959</v>
+        <v>8003</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
-      <c r="F9" t="s">
-        <v>19</v>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>6952</v>
+        <v>6959</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
-      <c r="F10" t="s">
-        <v>19</v>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="B11">
-        <v>6894</v>
+        <v>6952</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>17</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="B12">
-        <v>5748</v>
+        <v>6894</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>34</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>4924</v>
+        <v>5748</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>37</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>4691</v>
+        <v>4924</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>40</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="B15">
-        <v>4427</v>
+        <v>4691</v>
       </c>
       <c r="C15" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>43</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="B16">
-        <v>4161</v>
+        <v>4427</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="E16" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>17</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="B17">
-        <v>3714</v>
+        <v>4161</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>48</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="B18">
-        <v>3661</v>
+        <v>3714</v>
       </c>
       <c r="C18" t="s">
-        <v>69</v>
+        <v>17</v>
       </c>
       <c r="D18" t="s">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="E18" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>17</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="B19">
-        <v>3468</v>
+        <v>3661</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>53</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>54</v>
       </c>
       <c r="B20">
-        <v>3318</v>
+        <v>3468</v>
       </c>
       <c r="C20" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D20" t="s">
-        <v>77</v>
+        <v>55</v>
       </c>
       <c r="E20" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>17</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="B21">
-        <v>3075</v>
+        <v>3318</v>
       </c>
       <c r="C21" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>84</v>
+        <v>58</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="B22">
-        <v>2763</v>
+        <v>3075</v>
       </c>
       <c r="C22" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="D22" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>61</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
       <c r="B23">
-        <v>2493</v>
+        <v>2763</v>
       </c>
       <c r="C23" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D23" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>64</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>65</v>
       </c>
       <c r="B24">
-        <v>2352</v>
+        <v>2493</v>
       </c>
       <c r="C24" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D24" t="s">
-        <v>94</v>
+        <v>66</v>
       </c>
       <c r="E24" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>17</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>67</v>
       </c>
       <c r="B25">
-        <v>344</v>
+        <v>2352</v>
       </c>
       <c r="C25" t="s">
-        <v>98</v>
+        <v>68</v>
       </c>
       <c r="D25" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>69</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>70</v>
       </c>
       <c r="B26">
-        <v>22397</v>
+        <v>344</v>
       </c>
       <c r="C26" t="s">
-        <v>103</v>
+        <v>71</v>
       </c>
       <c r="D26" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>72</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>73</v>
       </c>
       <c r="B27">
+        <v>22397</v>
+      </c>
+      <c r="C27" t="s">
+        <v>74</v>
+      </c>
+      <c r="D27" t="s">
+        <v>75</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>76</v>
+      </c>
+      <c r="B28">
         <v>22260</v>
       </c>
-      <c r="C27" t="s">
-[...9 lines deleted...]
-        <v>111</v>
+      <c r="C28" t="s">
+        <v>77</v>
+      </c>
+      <c r="D28" t="s">
+        <v>78</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="F9" r:id="rId14"/>
+    <hyperlink ref="F10" r:id="rId15"/>
+    <hyperlink ref="F11" r:id="rId16"/>
+    <hyperlink ref="E12" r:id="rId17"/>
+    <hyperlink ref="F12" r:id="rId18"/>
+    <hyperlink ref="E13" r:id="rId19"/>
+    <hyperlink ref="F13" r:id="rId20"/>
+    <hyperlink ref="E14" r:id="rId21"/>
+    <hyperlink ref="F14" r:id="rId22"/>
+    <hyperlink ref="E15" r:id="rId23"/>
+    <hyperlink ref="F15" r:id="rId24"/>
+    <hyperlink ref="F16" r:id="rId25"/>
+    <hyperlink ref="E17" r:id="rId26"/>
+    <hyperlink ref="F17" r:id="rId27"/>
+    <hyperlink ref="F18" r:id="rId28"/>
+    <hyperlink ref="E19" r:id="rId29"/>
+    <hyperlink ref="F19" r:id="rId30"/>
+    <hyperlink ref="F20" r:id="rId31"/>
+    <hyperlink ref="E21" r:id="rId32"/>
+    <hyperlink ref="F21" r:id="rId33"/>
+    <hyperlink ref="E22" r:id="rId34"/>
+    <hyperlink ref="F22" r:id="rId35"/>
+    <hyperlink ref="E23" r:id="rId36"/>
+    <hyperlink ref="F23" r:id="rId37"/>
+    <hyperlink ref="F24" r:id="rId38"/>
+    <hyperlink ref="E25" r:id="rId39"/>
+    <hyperlink ref="F25" r:id="rId40"/>
+    <hyperlink ref="E26" r:id="rId41"/>
+    <hyperlink ref="F26" r:id="rId42"/>
+    <hyperlink ref="E27" r:id="rId43"/>
+    <hyperlink ref="F27" r:id="rId44"/>
+    <hyperlink ref="E28" r:id="rId45"/>
+    <hyperlink ref="F28" r:id="rId46"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>