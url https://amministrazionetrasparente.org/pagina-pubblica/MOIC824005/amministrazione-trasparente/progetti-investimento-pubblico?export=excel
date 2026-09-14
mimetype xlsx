--- v0 (2026-07-28)
+++ v1 (2026-09-14)
@@ -8,321 +8,303 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="66">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
     <t>"AI-HUMAN ROOTS: RADICI UMANE, INTELLIGENZE DIGITALI"</t>
   </si>
   <si>
     <t>E54D25008530006</t>
   </si>
   <si>
     <t>€ 48.333,60</t>
   </si>
   <si>
     <t>Finanziamento fondi Europei</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/7ac56ebf-6f8a-4feb-a47a-aa29d8b11da1</t>
+    <t>Link ai contenuti</t>
   </si>
   <si>
     <t>IL NERI IN CRESCITA: ORIZZONTI DI ORIENTAMENTO E DI APPRENDIMENTO</t>
   </si>
   <si>
     <t>E54D26001140007</t>
   </si>
   <si>
     <t>€ 99.760,00</t>
   </si>
   <si>
     <t xml:space="preserve">Fondi Strutturali Europei </t>
   </si>
   <si>
     <t>06/05/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/8e7c4786-464f-48d4-8909-805f9b929a55</t>
-[...1 lines deleted...]
-  <si>
     <t>INSIEME PER CRESCERE</t>
   </si>
   <si>
     <t>E54D25005920007</t>
   </si>
   <si>
     <t>€ 51.880,00</t>
   </si>
   <si>
     <t>Fondi Strutturali Europei</t>
   </si>
   <si>
     <t>21/07/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/7987d921-4035-470b-a6f8-0f669ba5b115</t>
-[...1 lines deleted...]
-  <si>
     <t>ORIENT@MENTI</t>
   </si>
   <si>
     <t>E54D25001420007</t>
   </si>
   <si>
     <t>€ 14.920,00</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/d57bc4a9-a885-4863-abd1-3170888b5be8</t>
-[...1 lines deleted...]
-  <si>
     <t>NEW FUORICLASSE</t>
   </si>
   <si>
     <t>E54D21000570006</t>
   </si>
   <si>
     <t>€ 85.494,83</t>
   </si>
   <si>
     <t>Finanziamento Unione Europea</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/40d1df49-4f41-4454-9e83-9a319f5458cf</t>
-[...1 lines deleted...]
-  <si>
     <t>PIANO SCUOLA ESTATE- SCUOLA SMILE</t>
   </si>
   <si>
     <t>E54D24001000007</t>
   </si>
   <si>
     <t>€ 42.420,00</t>
   </si>
   <si>
     <t>Fondo Sociale Europeo plus (FSE+)</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/6ad2425e-ac83-4254-bd5f-686fb778266f</t>
-[...1 lines deleted...]
-  <si>
     <t>INFORMAZIONE - DM66</t>
   </si>
   <si>
     <t>E54D23002430006</t>
   </si>
   <si>
     <t>€ 54.599,73</t>
   </si>
   <si>
     <t>08/03/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/b2ff55ea-42f4-4beb-8bb7-3a3842c1cdb5</t>
-[...1 lines deleted...]
-  <si>
     <t>3.1 “NUOVE COMPETENZE E NUOVI LINGUAGGI” - STEM  BY ME</t>
   </si>
   <si>
     <t>E54D23001490006</t>
   </si>
   <si>
     <t>€ 88.088,99</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/34b1e6d2-9323-4904-9648-241883314dbf</t>
-[...1 lines deleted...]
-  <si>
     <t>ANIMATORE DIGITALE</t>
   </si>
   <si>
     <t>E54D22001930006</t>
   </si>
   <si>
     <t>€ 2.000,00</t>
   </si>
   <si>
     <t>Fondi Europei</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/82e057fb-03aa-4ae7-a132-8a39540d336b</t>
-[...1 lines deleted...]
-  <si>
     <t>STEAM PER CRESCERE - SCUOLA 4.0</t>
   </si>
   <si>
     <t>E54D22003050006</t>
   </si>
   <si>
     <t>€ 145.306,80</t>
   </si>
   <si>
     <t>Finanziamenti dall’Unione Europea</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/d914d8da-41fc-4ca8-9bf4-f844090f8a06</t>
-[...1 lines deleted...]
-  <si>
     <t>FUORICLASSE - LOTTA ALLA DISPERSIONE SCOLASTICA</t>
   </si>
   <si>
     <t>E54D22002930006</t>
   </si>
   <si>
     <t>€ 82.667,39</t>
   </si>
   <si>
     <t>09/01/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/fc3ef9e5-108c-4ef8-8d77-d0bb8c742187</t>
-[...1 lines deleted...]
-  <si>
     <t>PER LA SCUOLA – COMPETENZE E AMBIENTI PER L’APPRENDIMENTO - PON INFANZIA</t>
   </si>
   <si>
     <t>E54D22000720006</t>
   </si>
   <si>
     <t>€ 75.000,00</t>
   </si>
   <si>
     <t>12/09/2022</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/b80ad4cd-3174-4424-936f-b8961d208557</t>
-[...1 lines deleted...]
-  <si>
     <t>PER LA  SCUOLA – COMPETENZE E AMBIENTI PER L’APPRENDIMENTO</t>
   </si>
   <si>
     <t>E59J22000190006</t>
   </si>
   <si>
     <t>€ 25.000,00</t>
   </si>
   <si>
     <t>30/05/2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/cca31513-4aa1-4129-8ec8-98113799729c</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -620,339 +602,495 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/7ac56ebf-6f8a-4feb-a47a-aa29d8b11da1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/8e7c4786-464f-48d4-8909-805f9b929a55" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/7987d921-4035-470b-a6f8-0f669ba5b115" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/d57bc4a9-a885-4863-abd1-3170888b5be8" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/40d1df49-4f41-4454-9e83-9a319f5458cf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/6ad2425e-ac83-4254-bd5f-686fb778266f" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/b2ff55ea-42f4-4beb-8bb7-3a3842c1cdb5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/34b1e6d2-9323-4904-9648-241883314dbf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/82e057fb-03aa-4ae7-a132-8a39540d336b" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/d914d8da-41fc-4ca8-9bf4-f844090f8a06" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/fc3ef9e5-108c-4ef8-8d77-d0bb8c742187" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/b80ad4cd-3174-4424-936f-b8961d208557" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/progetto/cca31513-4aa1-4129-8ec8-98113799729c" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F14"/>
+  <dimension ref="A1:F27"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>10</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
-[...43 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A7" t="s">
-[...15 lines deleted...]
-        <v>40</v>
+      <c r="A7" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>21</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>49</v>
-[...43 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A12" t="s">
-[...15 lines deleted...]
-        <v>67</v>
+      <c r="A12" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="C13" t="s">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>30</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="C14" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" t="s">
+        <v>35</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>29</v>
+      </c>
+      <c r="E15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" t="s">
+        <v>29</v>
+      </c>
+      <c r="E16" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" t="s">
+        <v>45</v>
+      </c>
+      <c r="C20" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" t="s">
+        <v>47</v>
+      </c>
+      <c r="E20" t="s">
+        <v>48</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" t="s">
+        <v>53</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" t="s">
+        <v>52</v>
+      </c>
+      <c r="E22" t="s">
+        <v>57</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B26" t="s">
+        <v>59</v>
+      </c>
+      <c r="C26" t="s">
         <v>60</v>
       </c>
-      <c r="E14" t="s">
-[...3 lines deleted...]
-        <v>77</v>
+      <c r="D26" t="s">
+        <v>52</v>
+      </c>
+      <c r="E26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" t="s">
+        <v>64</v>
+      </c>
+      <c r="D27" t="s">
+        <v>52</v>
+      </c>
+      <c r="E27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="A18:F18"/>
+    <mergeCell ref="A24:F24"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F3" r:id="rId1"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F8" r:id="rId3"/>
+    <hyperlink ref="F9" r:id="rId4"/>
+    <hyperlink ref="F13" r:id="rId5"/>
+    <hyperlink ref="F14" r:id="rId6"/>
+    <hyperlink ref="F15" r:id="rId7"/>
+    <hyperlink ref="F16" r:id="rId8"/>
+    <hyperlink ref="F20" r:id="rId9"/>
+    <hyperlink ref="F21" r:id="rId10"/>
+    <hyperlink ref="F22" r:id="rId11"/>
+    <hyperlink ref="F26" r:id="rId12"/>
+    <hyperlink ref="F27" r:id="rId13"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>