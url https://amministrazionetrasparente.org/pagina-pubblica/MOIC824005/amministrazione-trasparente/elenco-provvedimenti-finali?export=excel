--- v0 (2026-08-24)
+++ v1 (2026-10-22)
@@ -8,125 +8,212 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1016" uniqueCount="501">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1071" uniqueCount="530">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD383BAFB9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Formazione Docenti DM38</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - lettera incarico DS</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD1457371E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto ricambi notebook</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BD23715DF2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto ChroomBook</t>
+  </si>
+  <si>
+    <t>BD14D8500B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Materiali Primo Soccorso - ricambi DAE - DPI</t>
+  </si>
+  <si>
+    <t>BCF9665F68</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiali per la scuola Media Zanoni</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCEEA4115C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Protezioni flessibili per colonne</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCF68E85A9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo licenza Microsoft Educational</t>
+  </si>
+  <si>
+    <t>BCF682EC29</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Nuovo impianto citofonico per la segreteria</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>BCD039B908</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto carta per fotocopie</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>BCCF6DA2AD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Pacchetto ore di assistenza per pensioni</t>
+  </si>
+  <si>
     <t>15/07/2026</t>
   </si>
   <si>
     <t>BC6AF18F26</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto rilevatore di presenze e badge di Nuvola</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>BC7E663242</t>
   </si>
   <si>
     <t>Decisione a contrarre - Formazione specialistica in lingua per gli alunni (Agenda Nord)</t>
   </si>
   <si>
     <t>13/07/2026</t>
   </si>
   <si>
     <t>BC61058DF6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Snodi formativi - percorsi formativi Intelligenza artificiale</t>
   </si>
   <si>
     <t>BC86D0E3ED</t>
   </si>
   <si>
     <t>Decisione a contrarre - Snodi formativi - Pacchetti di formazione per docenti (E655)</t>
   </si>
   <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>BC5EE45F83</t>
   </si>
   <si>
     <t>Decisione a contrarre - Diario scolastico a.s. 2026/2027</t>
   </si>
   <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>BC095A852E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione sull'utilizzo dell'Intelligenza Artificiale a scuola</t>
   </si>
   <si>
     <t>10/06/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Decreto di liquidazione personale DM19 New Fuoriclasse P50850 cupE54D21000570006 Attivit? docenti DS e Dsgafirmato</t>
   </si>
   <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>Decreto di liquidazione personale DM19 New Fuoriclasse P50850 cupE54D21000570006 Attività tecnica del team firmato</t>
   </si>
   <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>BBF313F6B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico DPO triennale</t>
   </si>
   <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>Decreto di liquidazione personale DM19 New Fuoriclasse P50850 cupE54D21000570006 Percorsi formativi e laboratori firmato</t>
   </si>
@@ -1902,4497 +1989,4738 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6AF18F26" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/a7aec332-e6f5-4173-b729-1692c293d01a" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7E663242" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/6085b18e-df51-453b-84fd-3ef76868d0ff" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC61058DF6" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/8fde893e-f74e-4112-afd6-9165e5c79043" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC86D0E3ED" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/4e2d9785-9197-4512-bea0-49eef5a815a1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5EE45F83" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/ffabf184-20cd-4ee9-8e3d-c56b8bb204f5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC095A852E" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/a2b8a3cb-7f72-4162-b48a-5066eeb107a4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF313F6B9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/8e2a224f-e4fb-4471-9c6b-345e18bbd641" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB8225117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/dfd0045d-291d-4638-9936-ddda833628e8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD30D5B35" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/38586632-65eb-406b-a65b-ab835cb55ae2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1805D55" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/06fb966f-60c8-48bf-9dc4-85d9da3c4d5e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82DCAE43" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/ff7285d1-8cf7-41e1-b07e-c32a277c5e33" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9FB90F8A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/83abe014-ad5a-487e-81f1-b9214d28b279" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD3DF2D7D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/5a3452d9-a9a3-4e8d-bfef-33fa034c5409" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB592CE491" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/6507647c-52cc-4e57-a054-0c1d3e1d4a34" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB80B7DFF3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/f9bc08c5-95a9-4604-bba3-3749a6676257" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70D9AC62" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/78e29a63-b1ad-4dfe-878e-4ab10ac9a029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8623C5C2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/b0f5d27f-aa5e-46a4-8a24-a045c9caf0dc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4385055C" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/5f926b25-5aad-4ccc-8ec3-429fb94286a6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB53D97243" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/07b350e1-3ba5-4704-8230-a383fc5fb766" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB15BEC3A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/744e6b4f-95af-4a7d-a22d-ca05026b53e5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA4DF957" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/d866aba8-7482-4207-b201-1e994cd85d97" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C378931" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/622f0709-3c71-4b10-8ef8-49d38d9f8ce5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2B2FAB11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/16d95a9b-30a7-4788-9352-70c4e3fe2de5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB02073BF9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/0a9ddd18-dd0c-46b2-9780-a4fbf4c0da9f" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF370124" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/95470cbd-e324-4482-97c1-63ef369b0602" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF4C9A97D" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/d9ee73bd-89db-4f46-b7f3-36c47f799412" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1000000000" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/da989621-72b7-4b91-ba7d-57501436e08e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD7373455" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/9fedcbfa-f918-4fac-9359-48ad0bf1da74" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0764F6BD" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/f44758ba-433b-4e02-99b1-9305180109a6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD7947392" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/1914cf4d-31b7-4922-8980-037c9ca2c89a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC8B881D6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/29b1f356-2ee5-4248-93a0-84be3880fbfd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA6218D4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/e9c52a90-05c0-4e2c-a83a-0aea886be2e8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE9CB30BE" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/42669e77-f37d-4f97-bb56-dc7b51e20b32" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84786ADB" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/7f3134a5-ba2a-4360-bc19-72ba3d5cb5c3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9D802857" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/b38c0f11-60a6-4483-bda4-bbe1b550c7b6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1F240FC4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/62786528-cb4a-4ee8-9682-3a05bd0a01e9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFA6E3AF0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/fed43a2d-dc40-4fe5-8573-0235df966dde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D0DF056" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/77c85dbc-0ec6-48ff-8046-e5bd3bb402ea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E9C08356" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/dac449f9-0e81-4a02-bf04-340c37984323" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EDC86BCF" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/8c729988-4142-415c-8035-83a2abbe7c20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44FAFE63" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/163fe277-0e5e-42ec-b4f9-4ecbe244589e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D3ED79E4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/98c90b50-e609-4246-9188-da81fb7890bf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F0B55C7E" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/8bb90b34-3832-48be-8400-dc48763f7608" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C0BE2ACC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/6c0fa10d-932d-445b-8f00-09458bc9597b" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F1007C6A" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/61803ea5-ecc1-4b19-9a4c-54200c6ec270" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BD17A805" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/069afd1e-49c8-4671-b9a2-1b9926334fbc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F4316EF1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/3dfaf547-a5ea-42a5-9e11-d96b656e8732" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98C54819E" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/522248be-0636-4b5f-8c99-68a20b5c912d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE9CB30BE" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/f352b658-4e55-4aaa-a76f-d780b9ca19b9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFAEEB4C" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/35f9600c-14bb-46e3-9023-59c247782dd8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF55DB6C" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/a80c06cf-ac9b-4ef8-9ed3-a2f8ee36b0b8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B961494BA4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/c515e9eb-afd9-40e0-ac06-8bdb35036c2d" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9855F549F" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/e53e791e-baa1-4d75-822a-112d5150ed3e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B918857921" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/424d6ec4-6637-4222-97a9-52b6fbcb0cbb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C96FE677" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/f3f22af9-236c-49f9-9157-8ec562b8b3cf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A03DD849" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/a7e3af59-162b-4c6c-bf1b-0e9614e6536c" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E2D558F5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/849cfcc9-51f9-4cca-8f05-0dee0670ff10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BAF0F0AC" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/53b5535c-bfab-4bc3-804a-40ab33ce0067" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88721CE99" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/0988b27b-a384-43b3-8fba-4156611e50b0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8890C3A27" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/30ba0ef1-7448-499a-8ad2-d9b6cfac7630" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8543CC0AE" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/df7e8b44-5574-4638-897f-b46d3d4a8613" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA03A32AC0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/b71d303e-4f08-4a54-8002-b588519f2322" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA03EB53E5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/f49e2976-824e-4968-ac04-c7500d572930" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA03D5623E" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/cc740bb1-683a-48fd-988f-23688e748d86" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA038561F4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/a749efb4-26ae-44e0-be59-ac360f460cd2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B844EA2FD2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/0e1906f6-42a0-40ca-9c08-fdb7595610bd" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B845481825" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/12e2f289-74be-4f88-986e-ed89f3081671" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82BFF1D1F" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/50994f7d-310c-47f2-aadc-9f10f14b1fd7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82C3CED45" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/bbcb9fc7-4476-478e-ab81-04b8c79af32b" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8542517E9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/3a479afe-5c15-475a-95af-a50337e684cb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8405F1334" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/aeb3ff60-87d5-49a3-9eae-e170665a3731" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84098AB3A" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/9c147918-6110-41de-b0d3-14088c7168e0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B760004315" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/e66fb224-4ebc-47b0-8c47-e6953b044b09" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D921E251" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/567a6796-0e12-4c2f-9d57-4aa71d9e4c1f" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B295C38E50" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/943cc2d6-35df-48f9-acd4-89f1cacad369" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7807DF2A6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/341280a6-3f67-44d5-b9ee-4297254cf610" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8C509C0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/60df0dca-fd42-45bd-b47a-cdd81f313f4f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75E5C5A61" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/fc38c03f-a7b9-419a-9879-0ce48b5621b9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7228C7E3B" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/523eff3e-c6db-493a-b920-7aa1b0915db5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B216E76BFA" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/6c4b1a40-a41f-4037-9b80-c2d7397a7399" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7206707AD" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/d6451cc0-f1af-4dcf-8c45-b26ad3481f3e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72057BD7D" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/712a17fd-ee3b-41c1-a9fd-288e57f92996" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EF2F80B4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/f5be7284-b9b0-43ed-b214-a0d932c519f5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F03826B4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/0cdf6629-3001-4417-ab75-102ea778c80b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70781F433" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/ae708b9b-766f-48a1-a662-b4304654e699" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E12F21FC" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/9dbb5185-bf94-4263-8f4a-686f42b6314c" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A5A74AC1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/34027cce-77e7-4752-8990-d84199f93e74" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B5C85310" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/4bdba79d-b2cd-4c96-9c6e-60f27e6e781f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB6653EB" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/6f85479e-c86c-4e7f-b6a0-707de36705cf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E9BF639D" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/61b064bf-cdd0-4644-a95d-c8e4a076284e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63633EF1E" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/6877ef51-ac7c-4957-8c9c-f35ed275b637" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B644AD9F99" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/9bc92e9c-e8f3-407f-a45b-83886529d99e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B611063B37" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/20ebad8d-14f2-4523-9031-652f5d1f7ea4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6364695DF" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/a01a3355-7c85-49c0-80b6-536dd511830c" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C11E5FF2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/ab0ea11a-9a67-4ed5-b100-403ce6555038" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E9E1C931" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/e3418bca-6b6e-4ec6-a3c3-c4e683dca0a3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E9EF18F7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/bcc69090-cf24-4ccd-83f3-ab8597d09fbe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE052703" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/1f5ce65f-ca59-47a5-bd32-feca2f88e36e" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E9109F27" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/0aec7baf-5084-4e02-ab79-6abd35ceae61" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CC18C39D" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/b683fd52-1e3a-4730-a1f8-93894e612a14" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7028351BA" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/11d979fe-a575-40c1-8192-ec3c90f7cf16" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/03b96423-5882-43f0-82a0-47bb71f14ac1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA8228AB" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/6b9a18e3-d75e-45fd-8900-274939c1c572" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B3B997C3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/f7a7bcb7-bcfc-45e2-a46d-5ba706761d36" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB7D7F2F" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/517cef21-fb1c-4584-9e13-7974e07cd6b2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56AD0EE5B" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/cc1e0a90-d08f-494b-8762-497fe82c81da" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56B6B33DA" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/05c7a0cd-62bc-4005-b456-0f8a9610f7a5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B3A0AE7D" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/dd237dae-bea8-4dc3-b56b-9a32584667be" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5645F1CEB" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/aa500413-cd68-4176-9eca-a8594fa45dd4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B594389098" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/1985561e-bc72-4832-9273-906cb237188f" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B591D02562" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/0a62e724-bf3f-4487-b077-ecf1cba21bb3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59A1CDAF0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/39968dfa-ed15-4d32-aca1-6a262dd707a8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57F5DB420" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/448251a8-233e-4fc7-9449-b19e9379ec37" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57834B9E3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/8a642584-a8da-4e25-b1d7-35b81fb99ecf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582EFEAB3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/3c5c7bb4-c473-4eff-8c1e-61795eb455f0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58461589D" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/d0537a3f-e4cf-4c23-b7a6-0547f192a934" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58303B04F" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/b8fb22cd-c28f-45f3-9298-855dabc10e56" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57FB09A5E" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/6f7f0bc6-f744-4216-81b7-cf8338737b97" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A5F7291" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/ace7e404-3380-48cf-97cd-16c2afdb25dd" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D9657E15" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/43ceb0c5-5817-4358-9f40-7db24b3a59cc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54FF0E57A" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/828ba601-cd24-4af4-9ef0-b0f1637b8556" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5481B3326" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/52ff5fdf-fd5d-46a4-b27b-5c2b80266d14" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543AC1763" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/f2a3f4a2-c68c-42cf-9535-806fa02dcd05" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5414082ED" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/8e5804ff-5b55-4069-8445-c0942be984c1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B541C3307A" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/af550684-e2ab-4bf2-bfbd-3fc0bee44130" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5422BB440" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/bcd83b61-5b99-41c9-a59b-16f291da05ae" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/a7139d78-ab61-46d5-b692-e2c3b0c15a43" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/107ee8ea-2aa3-49d9-9a4f-344de33062b1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54546A44D" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/840f7eb1-7b72-4962-a00e-0cf4a5bb204d" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53EBCCF15" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/9e12e353-2fc9-4a3b-9058-7c4ca55c8949" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53EE60FBB" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/1bca5932-addc-4513-9000-6a0d8f1d6f06" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2CF106290" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/5eaef4cd-4845-496e-870d-9dd7ac161a9d" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5182CB428" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/15fc1e9d-4cc0-4b3d-b26b-9dd27c0fa73f" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADDE8C3D2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/3c303131-eb9b-4e4c-b695-dab037f222ad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DDE8C3D2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/027d4fc6-7200-4761-957d-8d2743d29af2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D98487A6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/252267e9-a233-439e-a9ed-f2454db5b46d" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C92768OB" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/aa16cba4-d832-4975-9095-1f67bc6c8ea8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49EACE94D" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/eae37005-fb35-4344-831d-a65773bd14ce" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49B1059BB" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/368b0cab-e3ab-4b2a-8156-bb426336bace" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B467F57475" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/c3d11978-1599-445e-8d3c-69afe1311745" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4864D9BCD" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/5978bdd3-55b4-4515-bf06-65d174802371" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2DED38EC7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/0d6e5911-ce2f-4ba2-ba93-99e68e165035" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73474E168" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/63224792-4078-4f22-ae15-27b5ef65e92b" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000007" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/dbc29a80-ecaf-4bfb-8548-8ccada0e532b" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000006" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/c8072bbf-20bd-475a-b260-de697b4aa26e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB335C78" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/d025a1b8-5e26-4a00-b687-adef43701f64" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB226CD5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/95e77e00-2b2f-45b7-b476-2d779193931d" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B97E30DA" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/7e89113e-2647-4ae2-9ad0-6d592d574757" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54FF83607" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/c5372df9-b91a-4147-a4ba-0c392b0f6749" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F58C73B3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/508b57f7-b0e8-4461-a7de-5cac02451aa3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3954481C2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/55076f7f-f4cd-4334-9b83-6a30fbe058c6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B37696AE2E" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/54aac21c-9954-4894-8c87-17a8b01e4290" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F5FE74E9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/fb12b8d2-3e1d-4359-8227-285bd45e1465" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43B50175B" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/353f1a7b-4cfd-4bf0-ab24-1c61be0c2b9a" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3443C6841" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/9f13743e-9605-4190-ad75-83bcccc0ad1d" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F7E8BDF9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/934c65a3-8a46-41d1-af58-1879be6b910e" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B436EED2CE" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/60bcfb28-9441-4fe5-b223-c5ab96917160" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40ACB6958" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/ef992e41-65e6-4564-a009-6220eb8a05ad" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43B42A5EF" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/2a6cf411-4aeb-47bc-b06c-a6e608e069db" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B344346E9E" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/b4d59a20-fd26-47c3-9a7d-92b949a88809" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3442F187B" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/4f7822f2-618b-4791-9b81-83fe9ac93f15" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3946F52E9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/e4e833e5-a673-4974-bbb8-62caff33f93b" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34458377B" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/536aa9a7-5a02-4d16-bebe-8dfc9965bb90" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3959D131A" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/8f09865c-923a-475e-9b91-d0509f89fc9f" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30E5A8734" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/c30b4774-680d-441c-8b5f-506f8f17563c" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30E01097A" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/67f0d0bc-c34c-4d66-a632-2309490c881b" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30E1E6D54" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/fac5590b-5821-448e-ac82-119f67f611c3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B175322A84" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/d56a98ff-125f-4a10-bd33-b21ce52e8d48" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00AC8E72E" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/c4d5f0c4-b357-4bac-8462-84de78810263" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZE63CD8C84" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/1090a2d1-c3c9-4878-ab00-0ee0229abd37" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z1E398DE30" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/d8f9cb52-7970-4d13-b944-5037022cea61" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZE13B707F9" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/2b5d5eb3-1149-4be1-b7a2-9ca6db659d2c" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD383BAFB9" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/a2fbc4ed-a21c-42ec-888b-576caaf91f2a" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1457371E" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/9f2e88c8-be2e-4e18-9d21-6cb3ba887fe6" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD23715DF2" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/e1f83200-0d7a-4f14-bd7e-a702fc5a5d11" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD14D8500B" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/4be3c289-f749-4366-be09-473c91360289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF9665F68" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/fa6c484f-b8d1-4ddf-80ed-771401598d27" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEEA4115C" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/10df30a1-75a4-4471-b2c1-3bfa88aa0e38" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF68E85A9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/56921434-daad-494b-891d-f792983e1c48" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF682EC29" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/7b8950a8-b5af-4697-bfe6-dbc5ee0f6d1e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD039B908" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/df5c6739-64fd-4a13-bf62-e1fe9809a44e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCF6DA2AD" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/350ab260-6e08-43ea-b643-c0f194706985" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6AF18F26" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/a7aec332-e6f5-4173-b729-1692c293d01a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7E663242" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/6085b18e-df51-453b-84fd-3ef76868d0ff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC61058DF6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/8fde893e-f74e-4112-afd6-9165e5c79043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC86D0E3ED" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/4e2d9785-9197-4512-bea0-49eef5a815a1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5EE45F83" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/ffabf184-20cd-4ee9-8e3d-c56b8bb204f5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC095A852E" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/a2b8a3cb-7f72-4162-b48a-5066eeb107a4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF313F6B9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/8e2a224f-e4fb-4471-9c6b-345e18bbd641" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB8225117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/dfd0045d-291d-4638-9936-ddda833628e8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD30D5B35" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/38586632-65eb-406b-a65b-ab835cb55ae2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1805D55" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/06fb966f-60c8-48bf-9dc4-85d9da3c4d5e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82DCAE43" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/ff7285d1-8cf7-41e1-b07e-c32a277c5e33" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9FB90F8A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/83abe014-ad5a-487e-81f1-b9214d28b279" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD3DF2D7D" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/5a3452d9-a9a3-4e8d-bfef-33fa034c5409" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB592CE491" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/6507647c-52cc-4e57-a054-0c1d3e1d4a34" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB80B7DFF3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/f9bc08c5-95a9-4604-bba3-3749a6676257" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70D9AC62" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/78e29a63-b1ad-4dfe-878e-4ab10ac9a029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8623C5C2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/b0f5d27f-aa5e-46a4-8a24-a045c9caf0dc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4385055C" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/5f926b25-5aad-4ccc-8ec3-429fb94286a6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB53D97243" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/07b350e1-3ba5-4704-8230-a383fc5fb766" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB15BEC3A" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/744e6b4f-95af-4a7d-a22d-ca05026b53e5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA4DF957" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/d866aba8-7482-4207-b201-1e994cd85d97" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C378931" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/622f0709-3c71-4b10-8ef8-49d38d9f8ce5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2B2FAB11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/16d95a9b-30a7-4788-9352-70c4e3fe2de5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB02073BF9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/0a9ddd18-dd0c-46b2-9780-a4fbf4c0da9f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF370124" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/95470cbd-e324-4482-97c1-63ef369b0602" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF4C9A97D" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/d9ee73bd-89db-4f46-b7f3-36c47f799412" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1000000000" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/da989621-72b7-4b91-ba7d-57501436e08e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD7373455" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/9fedcbfa-f918-4fac-9359-48ad0bf1da74" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0764F6BD" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/f44758ba-433b-4e02-99b1-9305180109a6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD7947392" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/1914cf4d-31b7-4922-8980-037c9ca2c89a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC8B881D6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/29b1f356-2ee5-4248-93a0-84be3880fbfd" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA6218D4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/e9c52a90-05c0-4e2c-a83a-0aea886be2e8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE9CB30BE" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/42669e77-f37d-4f97-bb56-dc7b51e20b32" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84786ADB" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/7f3134a5-ba2a-4360-bc19-72ba3d5cb5c3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9D802857" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/b38c0f11-60a6-4483-bda4-bbe1b550c7b6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1F240FC4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/62786528-cb4a-4ee8-9682-3a05bd0a01e9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFA6E3AF0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/fed43a2d-dc40-4fe5-8573-0235df966dde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D0DF056" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/77c85dbc-0ec6-48ff-8046-e5bd3bb402ea" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E9C08356" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/dac449f9-0e81-4a02-bf04-340c37984323" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EDC86BCF" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/8c729988-4142-415c-8035-83a2abbe7c20" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44FAFE63" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/163fe277-0e5e-42ec-b4f9-4ecbe244589e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D3ED79E4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/98c90b50-e609-4246-9188-da81fb7890bf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F0B55C7E" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/8bb90b34-3832-48be-8400-dc48763f7608" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C0BE2ACC" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/6c0fa10d-932d-445b-8f00-09458bc9597b" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F1007C6A" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/61803ea5-ecc1-4b19-9a4c-54200c6ec270" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BD17A805" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/069afd1e-49c8-4671-b9a2-1b9926334fbc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F4316EF1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/3dfaf547-a5ea-42a5-9e11-d96b656e8732" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98C54819E" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/522248be-0636-4b5f-8c99-68a20b5c912d" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE9CB30BE" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/f352b658-4e55-4aaa-a76f-d780b9ca19b9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFAEEB4C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/35f9600c-14bb-46e3-9023-59c247782dd8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF55DB6C" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/a80c06cf-ac9b-4ef8-9ed3-a2f8ee36b0b8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B961494BA4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/c515e9eb-afd9-40e0-ac06-8bdb35036c2d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9855F549F" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/e53e791e-baa1-4d75-822a-112d5150ed3e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B918857921" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/424d6ec4-6637-4222-97a9-52b6fbcb0cbb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C96FE677" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/f3f22af9-236c-49f9-9157-8ec562b8b3cf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A03DD849" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/a7e3af59-162b-4c6c-bf1b-0e9614e6536c" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E2D558F5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/849cfcc9-51f9-4cca-8f05-0dee0670ff10" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BAF0F0AC" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/53b5535c-bfab-4bc3-804a-40ab33ce0067" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88721CE99" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/0988b27b-a384-43b3-8fba-4156611e50b0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8890C3A27" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/30ba0ef1-7448-499a-8ad2-d9b6cfac7630" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8543CC0AE" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/df7e8b44-5574-4638-897f-b46d3d4a8613" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA03A32AC0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/b71d303e-4f08-4a54-8002-b588519f2322" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA03EB53E5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/f49e2976-824e-4968-ac04-c7500d572930" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA03D5623E" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/cc740bb1-683a-48fd-988f-23688e748d86" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA038561F4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/a749efb4-26ae-44e0-be59-ac360f460cd2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B844EA2FD2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/0e1906f6-42a0-40ca-9c08-fdb7595610bd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B845481825" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/12e2f289-74be-4f88-986e-ed89f3081671" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82BFF1D1F" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/50994f7d-310c-47f2-aadc-9f10f14b1fd7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82C3CED45" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/bbcb9fc7-4476-478e-ab81-04b8c79af32b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8542517E9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/3a479afe-5c15-475a-95af-a50337e684cb" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8405F1334" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/aeb3ff60-87d5-49a3-9eae-e170665a3731" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84098AB3A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/9c147918-6110-41de-b0d3-14088c7168e0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B760004315" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/e66fb224-4ebc-47b0-8c47-e6953b044b09" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D921E251" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/567a6796-0e12-4c2f-9d57-4aa71d9e4c1f" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B295C38E50" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/943cc2d6-35df-48f9-acd4-89f1cacad369" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7807DF2A6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/341280a6-3f67-44d5-b9ee-4297254cf610" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8C509C0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/60df0dca-fd42-45bd-b47a-cdd81f313f4f" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75E5C5A61" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/fc38c03f-a7b9-419a-9879-0ce48b5621b9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7228C7E3B" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/523eff3e-c6db-493a-b920-7aa1b0915db5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B216E76BFA" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/6c4b1a40-a41f-4037-9b80-c2d7397a7399" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7206707AD" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/d6451cc0-f1af-4dcf-8c45-b26ad3481f3e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72057BD7D" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/712a17fd-ee3b-41c1-a9fd-288e57f92996" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EF2F80B4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/f5be7284-b9b0-43ed-b214-a0d932c519f5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F03826B4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/0cdf6629-3001-4417-ab75-102ea778c80b" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70781F433" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/ae708b9b-766f-48a1-a662-b4304654e699" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E12F21FC" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/9dbb5185-bf94-4263-8f4a-686f42b6314c" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A5A74AC1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/34027cce-77e7-4752-8990-d84199f93e74" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B5C85310" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/4bdba79d-b2cd-4c96-9c6e-60f27e6e781f" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB6653EB" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/6f85479e-c86c-4e7f-b6a0-707de36705cf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E9BF639D" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/61b064bf-cdd0-4644-a95d-c8e4a076284e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63633EF1E" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/6877ef51-ac7c-4957-8c9c-f35ed275b637" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B644AD9F99" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/9bc92e9c-e8f3-407f-a45b-83886529d99e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B611063B37" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/20ebad8d-14f2-4523-9031-652f5d1f7ea4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6364695DF" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/a01a3355-7c85-49c0-80b6-536dd511830c" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C11E5FF2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/ab0ea11a-9a67-4ed5-b100-403ce6555038" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E9E1C931" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/e3418bca-6b6e-4ec6-a3c3-c4e683dca0a3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E9EF18F7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/bcc69090-cf24-4ccd-83f3-ab8597d09fbe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE052703" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/1f5ce65f-ca59-47a5-bd32-feca2f88e36e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E9109F27" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/0aec7baf-5084-4e02-ab79-6abd35ceae61" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CC18C39D" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/b683fd52-1e3a-4730-a1f8-93894e612a14" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7028351BA" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/11d979fe-a575-40c1-8192-ec3c90f7cf16" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/03b96423-5882-43f0-82a0-47bb71f14ac1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA8228AB" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/6b9a18e3-d75e-45fd-8900-274939c1c572" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B3B997C3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/f7a7bcb7-bcfc-45e2-a46d-5ba706761d36" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB7D7F2F" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/517cef21-fb1c-4584-9e13-7974e07cd6b2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56AD0EE5B" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/cc1e0a90-d08f-494b-8762-497fe82c81da" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56B6B33DA" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/05c7a0cd-62bc-4005-b456-0f8a9610f7a5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B3A0AE7D" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/dd237dae-bea8-4dc3-b56b-9a32584667be" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5645F1CEB" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/aa500413-cd68-4176-9eca-a8594fa45dd4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B594389098" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/1985561e-bc72-4832-9273-906cb237188f" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B591D02562" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/0a62e724-bf3f-4487-b077-ecf1cba21bb3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59A1CDAF0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/39968dfa-ed15-4d32-aca1-6a262dd707a8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57F5DB420" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/448251a8-233e-4fc7-9449-b19e9379ec37" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57834B9E3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/8a642584-a8da-4e25-b1d7-35b81fb99ecf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582EFEAB3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/3c5c7bb4-c473-4eff-8c1e-61795eb455f0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58461589D" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/d0537a3f-e4cf-4c23-b7a6-0547f192a934" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58303B04F" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/b8fb22cd-c28f-45f3-9298-855dabc10e56" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57FB09A5E" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/6f7f0bc6-f744-4216-81b7-cf8338737b97" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A5F7291" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/ace7e404-3380-48cf-97cd-16c2afdb25dd" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D9657E15" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/43ceb0c5-5817-4358-9f40-7db24b3a59cc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54FF0E57A" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/828ba601-cd24-4af4-9ef0-b0f1637b8556" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5481B3326" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/52ff5fdf-fd5d-46a4-b27b-5c2b80266d14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543AC1763" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/f2a3f4a2-c68c-42cf-9535-806fa02dcd05" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5414082ED" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/8e5804ff-5b55-4069-8445-c0942be984c1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B541C3307A" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/af550684-e2ab-4bf2-bfbd-3fc0bee44130" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5422BB440" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/bcd83b61-5b99-41c9-a59b-16f291da05ae" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/a7139d78-ab61-46d5-b692-e2c3b0c15a43" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/107ee8ea-2aa3-49d9-9a4f-344de33062b1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54546A44D" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/840f7eb1-7b72-4962-a00e-0cf4a5bb204d" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53EBCCF15" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/9e12e353-2fc9-4a3b-9058-7c4ca55c8949" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53EE60FBB" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/1bca5932-addc-4513-9000-6a0d8f1d6f06" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2CF106290" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/5eaef4cd-4845-496e-870d-9dd7ac161a9d" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5182CB428" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/15fc1e9d-4cc0-4b3d-b26b-9dd27c0fa73f" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADDE8C3D2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/3c303131-eb9b-4e4c-b695-dab037f222ad" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DDE8C3D2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/027d4fc6-7200-4761-957d-8d2743d29af2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D98487A6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/252267e9-a233-439e-a9ed-f2454db5b46d" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C92768OB" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/aa16cba4-d832-4975-9095-1f67bc6c8ea8" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49EACE94D" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/eae37005-fb35-4344-831d-a65773bd14ce" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49B1059BB" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/368b0cab-e3ab-4b2a-8156-bb426336bace" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B467F57475" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/c3d11978-1599-445e-8d3c-69afe1311745" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4864D9BCD" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/5978bdd3-55b4-4515-bf06-65d174802371" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2DED38EC7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/0d6e5911-ce2f-4ba2-ba93-99e68e165035" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73474E168" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/63224792-4078-4f22-ae15-27b5ef65e92b" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000007" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/dbc29a80-ecaf-4bfb-8548-8ccada0e532b" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000006" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/c8072bbf-20bd-475a-b260-de697b4aa26e" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB335C78" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/d025a1b8-5e26-4a00-b687-adef43701f64" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB226CD5" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/95e77e00-2b2f-45b7-b476-2d779193931d" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B97E30DA" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/7e89113e-2647-4ae2-9ad0-6d592d574757" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54FF83607" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/c5372df9-b91a-4147-a4ba-0c392b0f6749" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F58C73B3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/508b57f7-b0e8-4461-a7de-5cac02451aa3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3954481C2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/55076f7f-f4cd-4334-9b83-6a30fbe058c6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B37696AE2E" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/54aac21c-9954-4894-8c87-17a8b01e4290" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F5FE74E9" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/fb12b8d2-3e1d-4359-8227-285bd45e1465" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43B50175B" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/353f1a7b-4cfd-4bf0-ab24-1c61be0c2b9a" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3443C6841" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/9f13743e-9605-4190-ad75-83bcccc0ad1d" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F7E8BDF9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/934c65a3-8a46-41d1-af58-1879be6b910e" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B436EED2CE" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/60bcfb28-9441-4fe5-b223-c5ab96917160" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40ACB6958" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/ef992e41-65e6-4564-a009-6220eb8a05ad" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43B42A5EF" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/2a6cf411-4aeb-47bc-b06c-a6e608e069db" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B344346E9E" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/b4d59a20-fd26-47c3-9a7d-92b949a88809" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3442F187B" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/4f7822f2-618b-4791-9b81-83fe9ac93f15" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3946F52E9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/e4e833e5-a673-4974-bbb8-62caff33f93b" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34458377B" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/536aa9a7-5a02-4d16-bebe-8dfc9965bb90" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3959D131A" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/8f09865c-923a-475e-9b91-d0509f89fc9f" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30E5A8734" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/c30b4774-680d-441c-8b5f-506f8f17563c" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30E01097A" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/67f0d0bc-c34c-4d66-a632-2309490c881b" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30E1E6D54" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/fac5590b-5821-448e-ac82-119f67f611c3" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B175322A84" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/d56a98ff-125f-4a10-bd33-b21ce52e8d48" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00AC8E72E" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/c4d5f0c4-b357-4bac-8462-84de78810263" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZE63CD8C84" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/1090a2d1-c3c9-4878-ab00-0ee0229abd37" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z1E398DE30" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/d8f9cb52-7970-4d13-b944-5037022cea61" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZE13B707F9" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MOIC824005/amministrazione-trasparente/atti-amministrazioni-enti/2b5d5eb3-1149-4be1-b7a2-9ca6db659d2c" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F203"/>
+  <dimension ref="A1:F214"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7196</v>
+        <v>9257</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>7193</v>
+        <v>8790</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>7123</v>
+        <v>8439</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>7120</v>
+        <v>8229</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B6">
-        <v>6369</v>
+        <v>8228</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B7">
-        <v>6197</v>
+        <v>8218</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8">
-        <v>5918</v>
+        <v>8063</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
-      <c r="E8" t="s">
-        <v>24</v>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9">
-        <v>5747</v>
+        <v>8034</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B10">
-        <v>5714</v>
+        <v>8032</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11">
-        <v>5580</v>
+        <v>7799</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>33</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>5464</v>
+        <v>7551</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>36</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>5377</v>
+        <v>7196</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>39</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14">
-        <v>5234</v>
+        <v>7193</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>41</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>5008</v>
+        <v>7123</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16">
-        <v>4937</v>
+        <v>7120</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B17">
-        <v>4569</v>
+        <v>6369</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B18">
-        <v>4304</v>
+        <v>6197</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B19">
-        <v>4303</v>
+        <v>5918</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>54</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B20">
-        <v>3802</v>
+        <v>5747</v>
       </c>
       <c r="C20" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>56</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B21">
-        <v>3798</v>
+        <v>5714</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="B22">
-        <v>3782</v>
+        <v>5580</v>
       </c>
       <c r="C22" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>61</v>
+      </c>
+      <c r="E22" t="s">
+        <v>11</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="B23">
-        <v>3779</v>
+        <v>5464</v>
       </c>
       <c r="C23" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>63</v>
+      </c>
+      <c r="E23" t="s">
+        <v>11</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B24">
-        <v>3607</v>
+        <v>5377</v>
       </c>
       <c r="C24" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>65</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B25">
-        <v>3373</v>
+        <v>5234</v>
       </c>
       <c r="C25" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>67</v>
+      </c>
+      <c r="E25" t="s">
+        <v>11</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B26">
-        <v>3548</v>
+        <v>5008</v>
       </c>
       <c r="C26" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D26" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B27">
-        <v>3545</v>
+        <v>4937</v>
       </c>
       <c r="C27" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="B28">
-        <v>3540</v>
+        <v>4569</v>
       </c>
       <c r="C28" t="s">
-        <v>24</v>
+        <v>75</v>
       </c>
       <c r="D28" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>76</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B29">
-        <v>3497</v>
+        <v>4304</v>
       </c>
       <c r="C29" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D29" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B30">
-        <v>3494</v>
+        <v>4303</v>
       </c>
       <c r="C30" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="D30" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B31">
-        <v>3326</v>
+        <v>3802</v>
       </c>
       <c r="C31" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D31" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B32">
-        <v>3254</v>
+        <v>3798</v>
       </c>
       <c r="C32" t="s">
-        <v>24</v>
+        <v>85</v>
       </c>
       <c r="D32" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>86</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B33">
-        <v>3249</v>
+        <v>3782</v>
       </c>
       <c r="C33" t="s">
-        <v>24</v>
+        <v>87</v>
       </c>
       <c r="D33" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>88</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B34">
-        <v>2856</v>
+        <v>3779</v>
       </c>
       <c r="C34" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D34" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B35">
-        <v>2674</v>
+        <v>3607</v>
       </c>
       <c r="C35" t="s">
-        <v>24</v>
+        <v>92</v>
       </c>
       <c r="D35" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>93</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B36">
-        <v>2669</v>
+        <v>3373</v>
       </c>
       <c r="C36" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="D36" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B37">
-        <v>2611</v>
+        <v>3548</v>
       </c>
       <c r="C37" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="D37" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B38">
-        <v>2611</v>
+        <v>3545</v>
       </c>
       <c r="C38" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D38" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B39">
-        <v>2527</v>
+        <v>3540</v>
       </c>
       <c r="C39" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>101</v>
+      </c>
+      <c r="E39" t="s">
+        <v>11</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B40">
-        <v>2433</v>
+        <v>3497</v>
       </c>
       <c r="C40" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D40" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B41">
-        <v>2422</v>
+        <v>3494</v>
       </c>
       <c r="C41" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D41" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="B42">
-        <v>2394</v>
+        <v>3326</v>
       </c>
       <c r="C42" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D42" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="B43">
-        <v>2385</v>
+        <v>3254</v>
       </c>
       <c r="C43" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>111</v>
+      </c>
+      <c r="E43" t="s">
+        <v>11</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B44">
-        <v>2259</v>
+        <v>3249</v>
       </c>
       <c r="C44" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E44" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B45">
-        <v>2035</v>
+        <v>2856</v>
       </c>
       <c r="C45" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D45" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="B46">
-        <v>2005</v>
+        <v>2674</v>
       </c>
       <c r="C46" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>118</v>
+      </c>
+      <c r="E46" t="s">
+        <v>11</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B47">
-        <v>1925</v>
+        <v>2669</v>
       </c>
       <c r="C47" t="s">
-        <v>24</v>
+        <v>119</v>
       </c>
       <c r="D47" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>120</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B48">
-        <v>1715</v>
+        <v>2611</v>
       </c>
       <c r="C48" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D48" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>121</v>
       </c>
       <c r="B49">
-        <v>721</v>
+        <v>2611</v>
       </c>
       <c r="C49" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D49" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B50">
-        <v>677</v>
+        <v>2527</v>
       </c>
       <c r="C50" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D50" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="B51">
-        <v>657</v>
+        <v>2433</v>
       </c>
       <c r="C51" t="s">
-        <v>24</v>
+        <v>130</v>
       </c>
       <c r="D51" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>131</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B52">
-        <v>292</v>
+        <v>2422</v>
       </c>
       <c r="C52" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D52" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B53">
-        <v>266</v>
+        <v>2394</v>
       </c>
       <c r="C53" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D53" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="B54">
-        <v>202</v>
+        <v>2385</v>
       </c>
       <c r="C54" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D54" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B55">
-        <v>12541</v>
+        <v>2259</v>
       </c>
       <c r="C55" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="D55" t="s">
         <v>139</v>
       </c>
-      <c r="E55" s="2" t="s">
-        <v>9</v>
+      <c r="E55" t="s">
+        <v>11</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B56">
-        <v>12541</v>
+        <v>2035</v>
       </c>
       <c r="C56" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D56" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B57">
-        <v>12432</v>
+        <v>2005</v>
       </c>
       <c r="C57" t="s">
         <v>143</v>
       </c>
       <c r="D57" t="s">
         <v>144</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B58">
-        <v>12430</v>
+        <v>1925</v>
       </c>
       <c r="C58" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="D58" t="s">
         <v>146</v>
       </c>
-      <c r="E58" s="2" t="s">
-        <v>9</v>
+      <c r="E58" t="s">
+        <v>11</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B59">
-        <v>12398</v>
+        <v>1715</v>
       </c>
       <c r="C59" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D59" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B60">
-        <v>12062</v>
+        <v>721</v>
       </c>
       <c r="C60" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D60" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B61">
-        <v>12001</v>
+        <v>677</v>
       </c>
       <c r="C61" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D61" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B62">
-        <v>12001</v>
+        <v>657</v>
       </c>
       <c r="C62" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="D62" t="s">
         <v>156</v>
       </c>
-      <c r="E62" s="2" t="s">
-        <v>9</v>
+      <c r="E62" t="s">
+        <v>11</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B63">
-        <v>12001</v>
+        <v>292</v>
       </c>
       <c r="C63" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
       <c r="D63" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="B64">
-        <v>11995</v>
+        <v>266</v>
       </c>
       <c r="C64" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D64" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B65">
-        <v>11802</v>
+        <v>202</v>
       </c>
       <c r="C65" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D65" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="B66">
-        <v>11782</v>
+        <v>12541</v>
       </c>
       <c r="C66" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="D66" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B67">
-        <v>11195</v>
+        <v>12541</v>
       </c>
       <c r="C67" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D67" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B68">
-        <v>10992</v>
+        <v>12432</v>
       </c>
       <c r="C68" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D68" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>171</v>
       </c>
       <c r="B69">
-        <v>10061</v>
+        <v>12430</v>
       </c>
       <c r="C69" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D69" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B70">
-        <v>9940</v>
+        <v>12398</v>
       </c>
       <c r="C70" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D70" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B71">
-        <v>9759</v>
+        <v>12062</v>
       </c>
       <c r="C71" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D71" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B72">
-        <v>9685</v>
+        <v>12001</v>
       </c>
       <c r="C72" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D72" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B73">
-        <v>9945</v>
+        <v>12001</v>
       </c>
       <c r="C73" t="s">
         <v>184</v>
       </c>
       <c r="D73" t="s">
         <v>185</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B74">
-        <v>9446</v>
+        <v>12001</v>
       </c>
       <c r="C74" t="s">
+        <v>141</v>
+      </c>
+      <c r="D74" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
+        <v>181</v>
+      </c>
+      <c r="B75">
+        <v>11995</v>
+      </c>
+      <c r="C75" t="s">
+        <v>187</v>
+      </c>
+      <c r="D75" t="s">
         <v>188</v>
       </c>
-      <c r="B75">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
+        <v>189</v>
+      </c>
+      <c r="B76">
+        <v>11802</v>
+      </c>
+      <c r="C76" t="s">
         <v>190</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D76" t="s">
         <v>191</v>
       </c>
-      <c r="E76" t="s">
-        <v>24</v>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
+        <v>189</v>
+      </c>
+      <c r="B77">
+        <v>11782</v>
+      </c>
+      <c r="C77" t="s">
         <v>192</v>
       </c>
-      <c r="B77">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
+        <v>194</v>
+      </c>
+      <c r="B78">
+        <v>11195</v>
+      </c>
+      <c r="C78" t="s">
         <v>195</v>
       </c>
-      <c r="B78">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B79">
-        <v>8463</v>
+        <v>10992</v>
       </c>
       <c r="C79" t="s">
         <v>198</v>
       </c>
       <c r="D79" t="s">
         <v>199</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="B80">
-        <v>8463</v>
+        <v>10061</v>
       </c>
       <c r="C80" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D80" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="B81">
-        <v>8463</v>
+        <v>9940</v>
       </c>
       <c r="C81" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D81" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B82">
-        <v>8405</v>
+        <v>9759</v>
       </c>
       <c r="C82" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D82" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="B83">
-        <v>8402</v>
+        <v>9685</v>
       </c>
       <c r="C83" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D83" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B84">
-        <v>8135</v>
+        <v>9945</v>
       </c>
       <c r="C84" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D84" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B85">
-        <v>8133</v>
+        <v>9446</v>
       </c>
       <c r="C85" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D85" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B86">
-        <v>7939</v>
+        <v>9211</v>
       </c>
       <c r="C86" t="s">
-        <v>215</v>
+        <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>218</v>
+      </c>
+      <c r="E86" t="s">
+        <v>11</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="B87">
-        <v>7936</v>
+        <v>9093</v>
       </c>
       <c r="C87" t="s">
-        <v>217</v>
+        <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>220</v>
+      </c>
+      <c r="E87" t="s">
+        <v>11</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B88">
-        <v>7590</v>
+        <v>8818</v>
       </c>
       <c r="C88" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D88" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B89">
-        <v>7541</v>
+        <v>8463</v>
       </c>
       <c r="C89" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D89" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B90">
-        <v>6890</v>
+        <v>8463</v>
       </c>
       <c r="C90" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D90" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B91">
-        <v>6064</v>
+        <v>8463</v>
       </c>
       <c r="C91" t="s">
         <v>229</v>
       </c>
       <c r="D91" t="s">
         <v>230</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
+        <v>224</v>
+      </c>
+      <c r="B92">
+        <v>8463</v>
+      </c>
+      <c r="C92" t="s">
         <v>231</v>
       </c>
-      <c r="B92">
-[...2 lines deleted...]
-      <c r="C92" t="s">
+      <c r="D92" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
+        <v>233</v>
+      </c>
+      <c r="B93">
+        <v>8405</v>
+      </c>
+      <c r="C93" t="s">
         <v>234</v>
       </c>
-      <c r="B93">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="D93" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
+        <v>233</v>
+      </c>
+      <c r="B94">
+        <v>8402</v>
+      </c>
+      <c r="C94" t="s">
+        <v>236</v>
+      </c>
+      <c r="D94" t="s">
         <v>237</v>
       </c>
-      <c r="B94">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
+        <v>238</v>
+      </c>
+      <c r="B95">
+        <v>8135</v>
+      </c>
+      <c r="C95" t="s">
         <v>239</v>
       </c>
-      <c r="B95">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="D95" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B96">
-        <v>5081</v>
+        <v>8133</v>
       </c>
       <c r="C96" t="s">
+        <v>241</v>
+      </c>
+      <c r="D96" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B97">
-        <v>5069</v>
+        <v>7939</v>
       </c>
       <c r="C97" t="s">
         <v>244</v>
       </c>
       <c r="D97" t="s">
         <v>245</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B98">
-        <v>5051</v>
+        <v>7936</v>
       </c>
       <c r="C98" t="s">
         <v>246</v>
       </c>
       <c r="D98" t="s">
         <v>247</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>248</v>
       </c>
       <c r="B99">
-        <v>4860</v>
+        <v>7590</v>
       </c>
       <c r="C99" t="s">
         <v>249</v>
       </c>
       <c r="D99" t="s">
         <v>250</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>251</v>
       </c>
       <c r="B100">
-        <v>4637</v>
+        <v>7541</v>
       </c>
       <c r="C100" t="s">
         <v>252</v>
       </c>
       <c r="D100" t="s">
         <v>253</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>254</v>
       </c>
       <c r="B101">
-        <v>4543</v>
+        <v>6890</v>
       </c>
       <c r="C101" t="s">
         <v>255</v>
       </c>
       <c r="D101" t="s">
         <v>256</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>257</v>
       </c>
       <c r="B102">
-        <v>4382</v>
+        <v>6064</v>
       </c>
       <c r="C102" t="s">
         <v>258</v>
       </c>
       <c r="D102" t="s">
         <v>259</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B103">
-        <v>4379</v>
+        <v>5777</v>
       </c>
       <c r="C103" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D103" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="B104">
-        <v>4332</v>
+        <v>4486</v>
       </c>
       <c r="C104" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D104" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B105">
-        <v>3942</v>
+        <v>5314</v>
       </c>
       <c r="C105" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="D105" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>267</v>
+      </c>
+      <c r="E105" t="s">
+        <v>11</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B106">
-        <v>3938</v>
+        <v>5084</v>
       </c>
       <c r="C106" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D106" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B107">
-        <v>3813</v>
+        <v>5081</v>
       </c>
       <c r="C107" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D107" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="B108">
-        <v>3678</v>
+        <v>5069</v>
       </c>
       <c r="C108" t="s">
         <v>273</v>
       </c>
       <c r="D108" t="s">
         <v>274</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
+        <v>268</v>
+      </c>
+      <c r="B109">
+        <v>5051</v>
+      </c>
+      <c r="C109" t="s">
         <v>275</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D109" t="s">
         <v>276</v>
       </c>
-      <c r="E109" t="s">
-        <v>24</v>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>277</v>
       </c>
       <c r="B110">
-        <v>3207</v>
+        <v>4860</v>
       </c>
       <c r="C110" t="s">
-        <v>24</v>
+        <v>278</v>
       </c>
       <c r="D110" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>279</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B111">
-        <v>3151</v>
+        <v>4637</v>
       </c>
       <c r="C111" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D111" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B112">
-        <v>2658</v>
+        <v>4543</v>
       </c>
       <c r="C112" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D112" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B113">
-        <v>2536</v>
+        <v>4382</v>
       </c>
       <c r="C113" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D113" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B114">
-        <v>2243</v>
+        <v>4379</v>
       </c>
       <c r="C114" t="s">
         <v>289</v>
       </c>
       <c r="D114" t="s">
         <v>290</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
+        <v>286</v>
+      </c>
+      <c r="B115">
+        <v>4332</v>
+      </c>
+      <c r="C115" t="s">
         <v>291</v>
       </c>
-      <c r="B115">
-[...2 lines deleted...]
-      <c r="C115" t="s">
+      <c r="D115" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B116">
-        <v>2216</v>
+        <v>3942</v>
       </c>
       <c r="C116" t="s">
         <v>294</v>
       </c>
       <c r="D116" t="s">
         <v>295</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B117">
-        <v>2212</v>
+        <v>3938</v>
       </c>
       <c r="C117" t="s">
         <v>296</v>
       </c>
       <c r="D117" t="s">
         <v>297</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="B118">
-        <v>2206</v>
+        <v>3813</v>
       </c>
       <c r="C118" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D118" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B119">
-        <v>1996</v>
+        <v>3678</v>
       </c>
       <c r="C119" t="s">
-        <v>24</v>
+        <v>302</v>
       </c>
       <c r="D119" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>303</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B120">
-        <v>1911</v>
+        <v>3605</v>
       </c>
       <c r="C120" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E120" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="B121">
-        <v>1887</v>
+        <v>3207</v>
       </c>
       <c r="C121" t="s">
-        <v>304</v>
+        <v>11</v>
       </c>
       <c r="D121" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>307</v>
+      </c>
+      <c r="E121" t="s">
+        <v>11</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="B122">
-        <v>1885</v>
+        <v>3151</v>
       </c>
       <c r="C122" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="D122" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
       <c r="B123">
-        <v>1884</v>
+        <v>2658</v>
       </c>
       <c r="C123" t="s">
-        <v>24</v>
+        <v>312</v>
       </c>
       <c r="D123" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>313</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="B124">
-        <v>1823</v>
+        <v>2536</v>
       </c>
       <c r="C124" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="D124" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="B125">
-        <v>1822</v>
+        <v>2243</v>
       </c>
       <c r="C125" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="D125" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="B126">
-        <v>1710</v>
+        <v>2216</v>
       </c>
       <c r="C126" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="D126" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="B127">
-        <v>582</v>
+        <v>2216</v>
       </c>
       <c r="C127" t="s">
-        <v>24</v>
+        <v>323</v>
       </c>
       <c r="D127" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>324</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B128">
-        <v>1510</v>
+        <v>2212</v>
       </c>
       <c r="C128" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="D128" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="B129">
-        <v>1398</v>
+        <v>2206</v>
       </c>
       <c r="C129" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="D129" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="B130">
-        <v>1398</v>
+        <v>1996</v>
       </c>
       <c r="C130" t="s">
-        <v>324</v>
+        <v>11</v>
       </c>
       <c r="D130" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>330</v>
+      </c>
+      <c r="E130" t="s">
+        <v>11</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>321</v>
+        <v>331</v>
       </c>
       <c r="B131">
-        <v>1390</v>
+        <v>1911</v>
       </c>
       <c r="C131" t="s">
-        <v>326</v>
+        <v>11</v>
       </c>
       <c r="D131" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>332</v>
+      </c>
+      <c r="E131" t="s">
+        <v>11</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>321</v>
+        <v>331</v>
       </c>
       <c r="B132">
-        <v>1379</v>
+        <v>1887</v>
       </c>
       <c r="C132" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="D132" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>321</v>
+        <v>331</v>
       </c>
       <c r="B133">
-        <v>1377</v>
+        <v>1885</v>
       </c>
       <c r="C133" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="D133" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="B134">
-        <v>1350</v>
+        <v>1884</v>
       </c>
       <c r="C134" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>337</v>
+      </c>
+      <c r="E134" t="s">
+        <v>11</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="B135">
-        <v>1343</v>
+        <v>1823</v>
       </c>
       <c r="C135" t="s">
-        <v>24</v>
+        <v>339</v>
       </c>
       <c r="D135" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>340</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="B136">
-        <v>1326</v>
+        <v>1822</v>
       </c>
       <c r="C136" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="D136" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="B137">
-        <v>1130</v>
+        <v>1710</v>
       </c>
       <c r="C137" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="D137" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B138">
-        <v>1130</v>
+        <v>582</v>
       </c>
       <c r="C138" t="s">
-        <v>342</v>
+        <v>11</v>
       </c>
       <c r="D138" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>346</v>
+      </c>
+      <c r="E138" t="s">
+        <v>11</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="B139">
-        <v>1079</v>
+        <v>1510</v>
       </c>
       <c r="C139" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D139" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="B140">
-        <v>1078</v>
+        <v>1398</v>
       </c>
       <c r="C140" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="D140" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="B141">
-        <v>1077</v>
+        <v>1398</v>
       </c>
       <c r="C141" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="D141" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="B142">
-        <v>974</v>
+        <v>1390</v>
       </c>
       <c r="C142" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="D142" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="B143">
-        <v>973</v>
+        <v>1379</v>
       </c>
       <c r="C143" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="D143" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="B144">
-        <v>863</v>
+        <v>1377</v>
       </c>
       <c r="C144" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="D144" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B145">
-        <v>765</v>
+        <v>1350</v>
       </c>
       <c r="C145" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="D145" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="B146">
-        <v>705</v>
+        <v>1343</v>
       </c>
       <c r="C146" t="s">
-        <v>363</v>
+        <v>11</v>
       </c>
       <c r="D146" t="s">
         <v>364</v>
       </c>
-      <c r="E146" s="2" t="s">
-        <v>9</v>
+      <c r="E146" t="s">
+        <v>11</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
+        <v>361</v>
+      </c>
+      <c r="B147">
+        <v>1326</v>
+      </c>
+      <c r="C147" t="s">
         <v>365</v>
       </c>
-      <c r="B147">
-[...2 lines deleted...]
-      <c r="C147" t="s">
+      <c r="D147" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B148">
-        <v>644</v>
+        <v>1130</v>
       </c>
       <c r="C148" t="s">
         <v>368</v>
       </c>
       <c r="D148" t="s">
         <v>369</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="B149">
-        <v>643</v>
+        <v>1130</v>
       </c>
       <c r="C149" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D149" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="B150">
-        <v>634</v>
+        <v>1079</v>
       </c>
       <c r="C150" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="D150" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B151">
-        <v>583</v>
+        <v>1078</v>
       </c>
       <c r="C151" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D151" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B152">
-        <v>583</v>
+        <v>1077</v>
       </c>
       <c r="C152" t="s">
-        <v>24</v>
+        <v>378</v>
       </c>
       <c r="D152" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>379</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="B153">
-        <v>582</v>
+        <v>974</v>
       </c>
       <c r="C153" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="D153" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
         <v>380</v>
       </c>
       <c r="B154">
-        <v>580</v>
+        <v>973</v>
       </c>
       <c r="C154" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="D154" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="B155">
-        <v>558</v>
+        <v>863</v>
       </c>
       <c r="C155" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="D155" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="B156">
-        <v>556</v>
+        <v>765</v>
       </c>
       <c r="C156" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="D156" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="B157">
-        <v>451</v>
+        <v>705</v>
       </c>
       <c r="C157" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D157" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="B158">
-        <v>172</v>
+        <v>655</v>
       </c>
       <c r="C158" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="D158" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B159">
-        <v>9402</v>
+        <v>644</v>
       </c>
       <c r="C159" t="s">
-        <v>24</v>
+        <v>397</v>
       </c>
       <c r="D159" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>398</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B160">
-        <v>9401</v>
+        <v>643</v>
       </c>
       <c r="C160" t="s">
-        <v>24</v>
+        <v>399</v>
       </c>
       <c r="D160" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>400</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="B161">
-        <v>9385</v>
+        <v>634</v>
       </c>
       <c r="C161" t="s">
-        <v>24</v>
+        <v>401</v>
       </c>
       <c r="D161" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>402</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="B162">
-        <v>9384</v>
+        <v>583</v>
       </c>
       <c r="C162" t="s">
-        <v>24</v>
+        <v>404</v>
       </c>
       <c r="D162" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>405</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="B163">
-        <v>9249</v>
+        <v>583</v>
       </c>
       <c r="C163" t="s">
-        <v>400</v>
+        <v>11</v>
       </c>
       <c r="D163" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>406</v>
+      </c>
+      <c r="E163" t="s">
+        <v>11</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="B164">
-        <v>9249</v>
+        <v>582</v>
       </c>
       <c r="C164" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="D164" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="B165">
-        <v>9204</v>
+        <v>580</v>
       </c>
       <c r="C165" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="D165" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="B166">
-        <v>9060</v>
+        <v>558</v>
       </c>
       <c r="C166" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="D166" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B167">
-        <v>8801</v>
+        <v>556</v>
       </c>
       <c r="C167" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="D167" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="B168">
-        <v>8783</v>
+        <v>451</v>
       </c>
       <c r="C168" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="D168" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="B169">
-        <v>8766</v>
+        <v>172</v>
       </c>
       <c r="C169" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="D169" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B170">
-        <v>8640</v>
+        <v>9402</v>
       </c>
       <c r="C170" t="s">
-        <v>419</v>
+        <v>11</v>
       </c>
       <c r="D170" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>423</v>
+      </c>
+      <c r="E170" t="s">
+        <v>11</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B171">
-        <v>8446</v>
+        <v>9401</v>
       </c>
       <c r="C171" t="s">
-        <v>422</v>
+        <v>11</v>
       </c>
       <c r="D171" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>424</v>
+      </c>
+      <c r="E171" t="s">
+        <v>11</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B172">
-        <v>8399</v>
+        <v>9385</v>
       </c>
       <c r="C172" t="s">
-        <v>425</v>
+        <v>11</v>
       </c>
       <c r="D172" t="s">
         <v>426</v>
       </c>
-      <c r="E172" s="2" t="s">
-        <v>9</v>
+      <c r="E172" t="s">
+        <v>11</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
+        <v>425</v>
+      </c>
+      <c r="B173">
+        <v>9384</v>
+      </c>
+      <c r="C173" t="s">
+        <v>11</v>
+      </c>
+      <c r="D173" t="s">
         <v>427</v>
       </c>
-      <c r="B173">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E173" t="s">
+        <v>11</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B174">
-        <v>8308</v>
+        <v>9249</v>
       </c>
       <c r="C174" t="s">
+        <v>429</v>
+      </c>
+      <c r="D174" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
+        <v>428</v>
+      </c>
+      <c r="B175">
+        <v>9249</v>
+      </c>
+      <c r="C175" t="s">
+        <v>431</v>
+      </c>
+      <c r="D175" t="s">
         <v>432</v>
-      </c>
-[...7 lines deleted...]
-        <v>434</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B176">
-        <v>7882</v>
+        <v>9204</v>
       </c>
       <c r="C176" t="s">
+        <v>434</v>
+      </c>
+      <c r="D176" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
+        <v>436</v>
+      </c>
+      <c r="B177">
+        <v>9060</v>
+      </c>
+      <c r="C177" t="s">
         <v>437</v>
       </c>
-      <c r="B177">
-[...2 lines deleted...]
-      <c r="C177" t="s">
+      <c r="D177" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
+        <v>439</v>
+      </c>
+      <c r="B178">
+        <v>8801</v>
+      </c>
+      <c r="C178" t="s">
         <v>440</v>
       </c>
-      <c r="B178">
-[...2 lines deleted...]
-      <c r="C178" t="s">
+      <c r="D178" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B179">
-        <v>7319</v>
+        <v>8783</v>
       </c>
       <c r="C179" t="s">
+        <v>442</v>
+      </c>
+      <c r="D179" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="B180">
-        <v>7319</v>
+        <v>8766</v>
       </c>
       <c r="C180" t="s">
         <v>445</v>
       </c>
       <c r="D180" t="s">
         <v>446</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
       <c r="B181">
-        <v>7318</v>
+        <v>8640</v>
       </c>
       <c r="C181" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D181" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
       <c r="B182">
-        <v>7318</v>
+        <v>8446</v>
       </c>
       <c r="C182" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="D182" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>440</v>
+        <v>453</v>
       </c>
       <c r="B183">
-        <v>7317</v>
+        <v>8399</v>
       </c>
       <c r="C183" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="D183" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>440</v>
+        <v>456</v>
       </c>
       <c r="B184">
-        <v>7316</v>
+        <v>9314</v>
       </c>
       <c r="C184" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="D184" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>440</v>
+        <v>456</v>
       </c>
       <c r="B185">
-        <v>7315</v>
+        <v>8308</v>
       </c>
       <c r="C185" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="D185" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>440</v>
+        <v>461</v>
       </c>
       <c r="B186">
-        <v>7314</v>
+        <v>7903</v>
       </c>
       <c r="C186" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="D186" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>440</v>
+        <v>461</v>
       </c>
       <c r="B187">
-        <v>7313</v>
+        <v>7882</v>
       </c>
       <c r="C187" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="D187" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>440</v>
+        <v>466</v>
       </c>
       <c r="B188">
-        <v>7313</v>
+        <v>7788</v>
       </c>
       <c r="C188" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="D188" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>440</v>
+        <v>469</v>
       </c>
       <c r="B189">
-        <v>7312</v>
+        <v>7322</v>
       </c>
       <c r="C189" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="D189" t="s">
-        <v>464</v>
+        <v>471</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>440</v>
+        <v>469</v>
       </c>
       <c r="B190">
-        <v>7311</v>
+        <v>7319</v>
       </c>
       <c r="C190" t="s">
-        <v>465</v>
+        <v>472</v>
       </c>
       <c r="D190" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>440</v>
+        <v>469</v>
       </c>
       <c r="B191">
-        <v>7310</v>
+        <v>7319</v>
       </c>
       <c r="C191" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="D191" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>440</v>
+        <v>469</v>
       </c>
       <c r="B192">
-        <v>7309</v>
+        <v>7318</v>
       </c>
       <c r="C192" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="D192" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>440</v>
+        <v>469</v>
       </c>
       <c r="B193">
-        <v>7122</v>
+        <v>7318</v>
       </c>
       <c r="C193" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
       <c r="D193" t="s">
-        <v>472</v>
+        <v>479</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="B194">
-        <v>5918</v>
+        <v>7317</v>
       </c>
       <c r="C194" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="D194" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
       <c r="B195">
-        <v>6657</v>
+        <v>7316</v>
       </c>
       <c r="C195" t="s">
-        <v>24</v>
+        <v>482</v>
       </c>
       <c r="D195" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>483</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>478</v>
+        <v>469</v>
       </c>
       <c r="B196">
-        <v>6607</v>
+        <v>7315</v>
       </c>
       <c r="C196" t="s">
-        <v>24</v>
+        <v>484</v>
       </c>
       <c r="D196" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>485</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>480</v>
+        <v>469</v>
       </c>
       <c r="B197">
-        <v>5985</v>
+        <v>7314</v>
       </c>
       <c r="C197" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="D197" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>483</v>
+        <v>469</v>
       </c>
       <c r="B198">
-        <v>5952</v>
+        <v>7313</v>
       </c>
       <c r="C198" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="D198" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>486</v>
+        <v>469</v>
       </c>
       <c r="B199">
-        <v>3240</v>
+        <v>7313</v>
       </c>
       <c r="C199" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="D199" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>489</v>
+        <v>469</v>
       </c>
       <c r="B200">
-        <v>458</v>
+        <v>7312</v>
       </c>
       <c r="C200" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D200" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>492</v>
+        <v>469</v>
       </c>
       <c r="B201">
-        <v>8297</v>
+        <v>7311</v>
       </c>
       <c r="C201" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D201" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>495</v>
+        <v>469</v>
       </c>
       <c r="B202">
-        <v>4830</v>
+        <v>7310</v>
       </c>
       <c r="C202" t="s">
         <v>496</v>
       </c>
       <c r="D202" t="s">
         <v>497</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
+        <v>469</v>
+      </c>
+      <c r="B203">
+        <v>7309</v>
+      </c>
+      <c r="C203" t="s">
         <v>498</v>
       </c>
-      <c r="B203">
+      <c r="D203" t="s">
+        <v>499</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>469</v>
+      </c>
+      <c r="B204">
+        <v>7122</v>
+      </c>
+      <c r="C204" t="s">
+        <v>500</v>
+      </c>
+      <c r="D204" t="s">
+        <v>501</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>502</v>
+      </c>
+      <c r="B205">
+        <v>5918</v>
+      </c>
+      <c r="C205" t="s">
+        <v>503</v>
+      </c>
+      <c r="D205" t="s">
+        <v>504</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>505</v>
+      </c>
+      <c r="B206">
+        <v>6657</v>
+      </c>
+      <c r="C206" t="s">
+        <v>11</v>
+      </c>
+      <c r="D206" t="s">
+        <v>506</v>
+      </c>
+      <c r="E206" t="s">
+        <v>11</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>507</v>
+      </c>
+      <c r="B207">
+        <v>6607</v>
+      </c>
+      <c r="C207" t="s">
+        <v>11</v>
+      </c>
+      <c r="D207" t="s">
+        <v>508</v>
+      </c>
+      <c r="E207" t="s">
+        <v>11</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>509</v>
+      </c>
+      <c r="B208">
+        <v>5985</v>
+      </c>
+      <c r="C208" t="s">
+        <v>510</v>
+      </c>
+      <c r="D208" t="s">
+        <v>511</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>512</v>
+      </c>
+      <c r="B209">
+        <v>5952</v>
+      </c>
+      <c r="C209" t="s">
+        <v>513</v>
+      </c>
+      <c r="D209" t="s">
+        <v>514</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>515</v>
+      </c>
+      <c r="B210">
+        <v>3240</v>
+      </c>
+      <c r="C210" t="s">
+        <v>516</v>
+      </c>
+      <c r="D210" t="s">
+        <v>517</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>518</v>
+      </c>
+      <c r="B211">
+        <v>458</v>
+      </c>
+      <c r="C211" t="s">
+        <v>519</v>
+      </c>
+      <c r="D211" t="s">
+        <v>520</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>521</v>
+      </c>
+      <c r="B212">
+        <v>8297</v>
+      </c>
+      <c r="C212" t="s">
+        <v>522</v>
+      </c>
+      <c r="D212" t="s">
+        <v>523</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>524</v>
+      </c>
+      <c r="B213">
+        <v>4830</v>
+      </c>
+      <c r="C213" t="s">
+        <v>525</v>
+      </c>
+      <c r="D213" t="s">
+        <v>526</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>527</v>
+      </c>
+      <c r="B214">
         <v>4556</v>
       </c>
-      <c r="C203" t="s">
-[...8 lines deleted...]
-      <c r="F203" s="2" t="s">
+      <c r="C214" t="s">
+        <v>528</v>
+      </c>
+      <c r="D214" t="s">
+        <v>529</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
-    <hyperlink ref="E3" r:id="rId3"/>
-[...8 lines deleted...]
-    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
     <hyperlink ref="F8" r:id="rId13"/>
-    <hyperlink ref="F9" r:id="rId14"/>
-[...24 lines deleted...]
-    <hyperlink ref="E24" r:id="rId39"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="F19" r:id="rId34"/>
+    <hyperlink ref="F20" r:id="rId35"/>
+    <hyperlink ref="E21" r:id="rId36"/>
+    <hyperlink ref="F21" r:id="rId37"/>
+    <hyperlink ref="F22" r:id="rId38"/>
+    <hyperlink ref="F23" r:id="rId39"/>
     <hyperlink ref="F24" r:id="rId40"/>
-    <hyperlink ref="E25" r:id="rId41"/>
-[...4 lines deleted...]
-    <hyperlink ref="F27" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId41"/>
+    <hyperlink ref="E26" r:id="rId42"/>
+    <hyperlink ref="F26" r:id="rId43"/>
+    <hyperlink ref="E27" r:id="rId44"/>
+    <hyperlink ref="F27" r:id="rId45"/>
+    <hyperlink ref="E28" r:id="rId46"/>
     <hyperlink ref="F28" r:id="rId47"/>
     <hyperlink ref="E29" r:id="rId48"/>
     <hyperlink ref="F29" r:id="rId49"/>
     <hyperlink ref="E30" r:id="rId50"/>
     <hyperlink ref="F30" r:id="rId51"/>
     <hyperlink ref="E31" r:id="rId52"/>
     <hyperlink ref="F31" r:id="rId53"/>
-    <hyperlink ref="F32" r:id="rId54"/>
-[...23 lines deleted...]
-    <hyperlink ref="E46" r:id="rId78"/>
+    <hyperlink ref="E32" r:id="rId54"/>
+    <hyperlink ref="F32" r:id="rId55"/>
+    <hyperlink ref="E33" r:id="rId56"/>
+    <hyperlink ref="F33" r:id="rId57"/>
+    <hyperlink ref="E34" r:id="rId58"/>
+    <hyperlink ref="F34" r:id="rId59"/>
+    <hyperlink ref="E35" r:id="rId60"/>
+    <hyperlink ref="F35" r:id="rId61"/>
+    <hyperlink ref="E36" r:id="rId62"/>
+    <hyperlink ref="F36" r:id="rId63"/>
+    <hyperlink ref="E37" r:id="rId64"/>
+    <hyperlink ref="F37" r:id="rId65"/>
+    <hyperlink ref="E38" r:id="rId66"/>
+    <hyperlink ref="F38" r:id="rId67"/>
+    <hyperlink ref="F39" r:id="rId68"/>
+    <hyperlink ref="E40" r:id="rId69"/>
+    <hyperlink ref="F40" r:id="rId70"/>
+    <hyperlink ref="E41" r:id="rId71"/>
+    <hyperlink ref="F41" r:id="rId72"/>
+    <hyperlink ref="E42" r:id="rId73"/>
+    <hyperlink ref="F42" r:id="rId74"/>
+    <hyperlink ref="F43" r:id="rId75"/>
+    <hyperlink ref="F44" r:id="rId76"/>
+    <hyperlink ref="E45" r:id="rId77"/>
+    <hyperlink ref="F45" r:id="rId78"/>
     <hyperlink ref="F46" r:id="rId79"/>
-    <hyperlink ref="F47" r:id="rId80"/>
-[...19 lines deleted...]
-    <hyperlink ref="E58" r:id="rId100"/>
+    <hyperlink ref="E47" r:id="rId80"/>
+    <hyperlink ref="F47" r:id="rId81"/>
+    <hyperlink ref="E48" r:id="rId82"/>
+    <hyperlink ref="F48" r:id="rId83"/>
+    <hyperlink ref="E49" r:id="rId84"/>
+    <hyperlink ref="F49" r:id="rId85"/>
+    <hyperlink ref="E50" r:id="rId86"/>
+    <hyperlink ref="F50" r:id="rId87"/>
+    <hyperlink ref="E51" r:id="rId88"/>
+    <hyperlink ref="F51" r:id="rId89"/>
+    <hyperlink ref="E52" r:id="rId90"/>
+    <hyperlink ref="F52" r:id="rId91"/>
+    <hyperlink ref="E53" r:id="rId92"/>
+    <hyperlink ref="F53" r:id="rId93"/>
+    <hyperlink ref="E54" r:id="rId94"/>
+    <hyperlink ref="F54" r:id="rId95"/>
+    <hyperlink ref="F55" r:id="rId96"/>
+    <hyperlink ref="E56" r:id="rId97"/>
+    <hyperlink ref="F56" r:id="rId98"/>
+    <hyperlink ref="E57" r:id="rId99"/>
+    <hyperlink ref="F57" r:id="rId100"/>
     <hyperlink ref="F58" r:id="rId101"/>
     <hyperlink ref="E59" r:id="rId102"/>
     <hyperlink ref="F59" r:id="rId103"/>
     <hyperlink ref="E60" r:id="rId104"/>
     <hyperlink ref="F60" r:id="rId105"/>
     <hyperlink ref="E61" r:id="rId106"/>
     <hyperlink ref="F61" r:id="rId107"/>
-    <hyperlink ref="E62" r:id="rId108"/>
-[...24 lines deleted...]
-    <hyperlink ref="F74" r:id="rId133"/>
+    <hyperlink ref="F62" r:id="rId108"/>
+    <hyperlink ref="E63" r:id="rId109"/>
+    <hyperlink ref="F63" r:id="rId110"/>
+    <hyperlink ref="E64" r:id="rId111"/>
+    <hyperlink ref="F64" r:id="rId112"/>
+    <hyperlink ref="E65" r:id="rId113"/>
+    <hyperlink ref="F65" r:id="rId114"/>
+    <hyperlink ref="E66" r:id="rId115"/>
+    <hyperlink ref="F66" r:id="rId116"/>
+    <hyperlink ref="E67" r:id="rId117"/>
+    <hyperlink ref="F67" r:id="rId118"/>
+    <hyperlink ref="E68" r:id="rId119"/>
+    <hyperlink ref="F68" r:id="rId120"/>
+    <hyperlink ref="E69" r:id="rId121"/>
+    <hyperlink ref="F69" r:id="rId122"/>
+    <hyperlink ref="E70" r:id="rId123"/>
+    <hyperlink ref="F70" r:id="rId124"/>
+    <hyperlink ref="E71" r:id="rId125"/>
+    <hyperlink ref="F71" r:id="rId126"/>
+    <hyperlink ref="E72" r:id="rId127"/>
+    <hyperlink ref="F72" r:id="rId128"/>
+    <hyperlink ref="E73" r:id="rId129"/>
+    <hyperlink ref="F73" r:id="rId130"/>
+    <hyperlink ref="E74" r:id="rId131"/>
+    <hyperlink ref="F74" r:id="rId132"/>
+    <hyperlink ref="E75" r:id="rId133"/>
     <hyperlink ref="F75" r:id="rId134"/>
-    <hyperlink ref="F76" r:id="rId135"/>
-[...18 lines deleted...]
-    <hyperlink ref="E86" r:id="rId154"/>
+    <hyperlink ref="E76" r:id="rId135"/>
+    <hyperlink ref="F76" r:id="rId136"/>
+    <hyperlink ref="E77" r:id="rId137"/>
+    <hyperlink ref="F77" r:id="rId138"/>
+    <hyperlink ref="E78" r:id="rId139"/>
+    <hyperlink ref="F78" r:id="rId140"/>
+    <hyperlink ref="E79" r:id="rId141"/>
+    <hyperlink ref="F79" r:id="rId142"/>
+    <hyperlink ref="E80" r:id="rId143"/>
+    <hyperlink ref="F80" r:id="rId144"/>
+    <hyperlink ref="E81" r:id="rId145"/>
+    <hyperlink ref="F81" r:id="rId146"/>
+    <hyperlink ref="E82" r:id="rId147"/>
+    <hyperlink ref="F82" r:id="rId148"/>
+    <hyperlink ref="E83" r:id="rId149"/>
+    <hyperlink ref="F83" r:id="rId150"/>
+    <hyperlink ref="E84" r:id="rId151"/>
+    <hyperlink ref="F84" r:id="rId152"/>
+    <hyperlink ref="E85" r:id="rId153"/>
+    <hyperlink ref="F85" r:id="rId154"/>
     <hyperlink ref="F86" r:id="rId155"/>
-    <hyperlink ref="E87" r:id="rId156"/>
-[...12 lines deleted...]
-    <hyperlink ref="F93" r:id="rId169"/>
+    <hyperlink ref="F87" r:id="rId156"/>
+    <hyperlink ref="E88" r:id="rId157"/>
+    <hyperlink ref="F88" r:id="rId158"/>
+    <hyperlink ref="E89" r:id="rId159"/>
+    <hyperlink ref="F89" r:id="rId160"/>
+    <hyperlink ref="E90" r:id="rId161"/>
+    <hyperlink ref="F90" r:id="rId162"/>
+    <hyperlink ref="E91" r:id="rId163"/>
+    <hyperlink ref="F91" r:id="rId164"/>
+    <hyperlink ref="E92" r:id="rId165"/>
+    <hyperlink ref="F92" r:id="rId166"/>
+    <hyperlink ref="E93" r:id="rId167"/>
+    <hyperlink ref="F93" r:id="rId168"/>
+    <hyperlink ref="E94" r:id="rId169"/>
     <hyperlink ref="F94" r:id="rId170"/>
     <hyperlink ref="E95" r:id="rId171"/>
     <hyperlink ref="F95" r:id="rId172"/>
     <hyperlink ref="E96" r:id="rId173"/>
     <hyperlink ref="F96" r:id="rId174"/>
     <hyperlink ref="E97" r:id="rId175"/>
     <hyperlink ref="F97" r:id="rId176"/>
     <hyperlink ref="E98" r:id="rId177"/>
     <hyperlink ref="F98" r:id="rId178"/>
     <hyperlink ref="E99" r:id="rId179"/>
     <hyperlink ref="F99" r:id="rId180"/>
     <hyperlink ref="E100" r:id="rId181"/>
     <hyperlink ref="F100" r:id="rId182"/>
     <hyperlink ref="E101" r:id="rId183"/>
     <hyperlink ref="F101" r:id="rId184"/>
     <hyperlink ref="E102" r:id="rId185"/>
     <hyperlink ref="F102" r:id="rId186"/>
     <hyperlink ref="E103" r:id="rId187"/>
     <hyperlink ref="F103" r:id="rId188"/>
     <hyperlink ref="E104" r:id="rId189"/>
     <hyperlink ref="F104" r:id="rId190"/>
-    <hyperlink ref="E105" r:id="rId191"/>
-[...6 lines deleted...]
-    <hyperlink ref="F108" r:id="rId198"/>
+    <hyperlink ref="F105" r:id="rId191"/>
+    <hyperlink ref="E106" r:id="rId192"/>
+    <hyperlink ref="F106" r:id="rId193"/>
+    <hyperlink ref="E107" r:id="rId194"/>
+    <hyperlink ref="F107" r:id="rId195"/>
+    <hyperlink ref="E108" r:id="rId196"/>
+    <hyperlink ref="F108" r:id="rId197"/>
+    <hyperlink ref="E109" r:id="rId198"/>
     <hyperlink ref="F109" r:id="rId199"/>
-    <hyperlink ref="F110" r:id="rId200"/>
-[...42 lines deleted...]
-    <hyperlink ref="E134" r:id="rId243"/>
+    <hyperlink ref="E110" r:id="rId200"/>
+    <hyperlink ref="F110" r:id="rId201"/>
+    <hyperlink ref="E111" r:id="rId202"/>
+    <hyperlink ref="F111" r:id="rId203"/>
+    <hyperlink ref="E112" r:id="rId204"/>
+    <hyperlink ref="F112" r:id="rId205"/>
+    <hyperlink ref="E113" r:id="rId206"/>
+    <hyperlink ref="F113" r:id="rId207"/>
+    <hyperlink ref="E114" r:id="rId208"/>
+    <hyperlink ref="F114" r:id="rId209"/>
+    <hyperlink ref="E115" r:id="rId210"/>
+    <hyperlink ref="F115" r:id="rId211"/>
+    <hyperlink ref="E116" r:id="rId212"/>
+    <hyperlink ref="F116" r:id="rId213"/>
+    <hyperlink ref="E117" r:id="rId214"/>
+    <hyperlink ref="F117" r:id="rId215"/>
+    <hyperlink ref="E118" r:id="rId216"/>
+    <hyperlink ref="F118" r:id="rId217"/>
+    <hyperlink ref="E119" r:id="rId218"/>
+    <hyperlink ref="F119" r:id="rId219"/>
+    <hyperlink ref="F120" r:id="rId220"/>
+    <hyperlink ref="F121" r:id="rId221"/>
+    <hyperlink ref="E122" r:id="rId222"/>
+    <hyperlink ref="F122" r:id="rId223"/>
+    <hyperlink ref="E123" r:id="rId224"/>
+    <hyperlink ref="F123" r:id="rId225"/>
+    <hyperlink ref="E124" r:id="rId226"/>
+    <hyperlink ref="F124" r:id="rId227"/>
+    <hyperlink ref="E125" r:id="rId228"/>
+    <hyperlink ref="F125" r:id="rId229"/>
+    <hyperlink ref="E126" r:id="rId230"/>
+    <hyperlink ref="F126" r:id="rId231"/>
+    <hyperlink ref="E127" r:id="rId232"/>
+    <hyperlink ref="F127" r:id="rId233"/>
+    <hyperlink ref="E128" r:id="rId234"/>
+    <hyperlink ref="F128" r:id="rId235"/>
+    <hyperlink ref="E129" r:id="rId236"/>
+    <hyperlink ref="F129" r:id="rId237"/>
+    <hyperlink ref="F130" r:id="rId238"/>
+    <hyperlink ref="F131" r:id="rId239"/>
+    <hyperlink ref="E132" r:id="rId240"/>
+    <hyperlink ref="F132" r:id="rId241"/>
+    <hyperlink ref="E133" r:id="rId242"/>
+    <hyperlink ref="F133" r:id="rId243"/>
     <hyperlink ref="F134" r:id="rId244"/>
-    <hyperlink ref="F135" r:id="rId245"/>
-[...4 lines deleted...]
-    <hyperlink ref="E138" r:id="rId250"/>
+    <hyperlink ref="E135" r:id="rId245"/>
+    <hyperlink ref="F135" r:id="rId246"/>
+    <hyperlink ref="E136" r:id="rId247"/>
+    <hyperlink ref="F136" r:id="rId248"/>
+    <hyperlink ref="E137" r:id="rId249"/>
+    <hyperlink ref="F137" r:id="rId250"/>
     <hyperlink ref="F138" r:id="rId251"/>
     <hyperlink ref="E139" r:id="rId252"/>
     <hyperlink ref="F139" r:id="rId253"/>
     <hyperlink ref="E140" r:id="rId254"/>
     <hyperlink ref="F140" r:id="rId255"/>
     <hyperlink ref="E141" r:id="rId256"/>
     <hyperlink ref="F141" r:id="rId257"/>
     <hyperlink ref="E142" r:id="rId258"/>
     <hyperlink ref="F142" r:id="rId259"/>
     <hyperlink ref="E143" r:id="rId260"/>
     <hyperlink ref="F143" r:id="rId261"/>
     <hyperlink ref="E144" r:id="rId262"/>
     <hyperlink ref="F144" r:id="rId263"/>
     <hyperlink ref="E145" r:id="rId264"/>
     <hyperlink ref="F145" r:id="rId265"/>
-    <hyperlink ref="E146" r:id="rId266"/>
-[...10 lines deleted...]
-    <hyperlink ref="F151" r:id="rId277"/>
+    <hyperlink ref="F146" r:id="rId266"/>
+    <hyperlink ref="E147" r:id="rId267"/>
+    <hyperlink ref="F147" r:id="rId268"/>
+    <hyperlink ref="E148" r:id="rId269"/>
+    <hyperlink ref="F148" r:id="rId270"/>
+    <hyperlink ref="E149" r:id="rId271"/>
+    <hyperlink ref="F149" r:id="rId272"/>
+    <hyperlink ref="E150" r:id="rId273"/>
+    <hyperlink ref="F150" r:id="rId274"/>
+    <hyperlink ref="E151" r:id="rId275"/>
+    <hyperlink ref="F151" r:id="rId276"/>
+    <hyperlink ref="E152" r:id="rId277"/>
     <hyperlink ref="F152" r:id="rId278"/>
     <hyperlink ref="E153" r:id="rId279"/>
     <hyperlink ref="F153" r:id="rId280"/>
     <hyperlink ref="E154" r:id="rId281"/>
     <hyperlink ref="F154" r:id="rId282"/>
     <hyperlink ref="E155" r:id="rId283"/>
     <hyperlink ref="F155" r:id="rId284"/>
     <hyperlink ref="E156" r:id="rId285"/>
     <hyperlink ref="F156" r:id="rId286"/>
     <hyperlink ref="E157" r:id="rId287"/>
     <hyperlink ref="F157" r:id="rId288"/>
     <hyperlink ref="E158" r:id="rId289"/>
     <hyperlink ref="F158" r:id="rId290"/>
-    <hyperlink ref="F159" r:id="rId291"/>
-[...21 lines deleted...]
-    <hyperlink ref="E172" r:id="rId313"/>
+    <hyperlink ref="E159" r:id="rId291"/>
+    <hyperlink ref="F159" r:id="rId292"/>
+    <hyperlink ref="E160" r:id="rId293"/>
+    <hyperlink ref="F160" r:id="rId294"/>
+    <hyperlink ref="E161" r:id="rId295"/>
+    <hyperlink ref="F161" r:id="rId296"/>
+    <hyperlink ref="E162" r:id="rId297"/>
+    <hyperlink ref="F162" r:id="rId298"/>
+    <hyperlink ref="F163" r:id="rId299"/>
+    <hyperlink ref="E164" r:id="rId300"/>
+    <hyperlink ref="F164" r:id="rId301"/>
+    <hyperlink ref="E165" r:id="rId302"/>
+    <hyperlink ref="F165" r:id="rId303"/>
+    <hyperlink ref="E166" r:id="rId304"/>
+    <hyperlink ref="F166" r:id="rId305"/>
+    <hyperlink ref="E167" r:id="rId306"/>
+    <hyperlink ref="F167" r:id="rId307"/>
+    <hyperlink ref="E168" r:id="rId308"/>
+    <hyperlink ref="F168" r:id="rId309"/>
+    <hyperlink ref="E169" r:id="rId310"/>
+    <hyperlink ref="F169" r:id="rId311"/>
+    <hyperlink ref="F170" r:id="rId312"/>
+    <hyperlink ref="F171" r:id="rId313"/>
     <hyperlink ref="F172" r:id="rId314"/>
-    <hyperlink ref="E173" r:id="rId315"/>
-[...42 lines deleted...]
-    <hyperlink ref="F194" r:id="rId358"/>
+    <hyperlink ref="F173" r:id="rId315"/>
+    <hyperlink ref="E174" r:id="rId316"/>
+    <hyperlink ref="F174" r:id="rId317"/>
+    <hyperlink ref="E175" r:id="rId318"/>
+    <hyperlink ref="F175" r:id="rId319"/>
+    <hyperlink ref="E176" r:id="rId320"/>
+    <hyperlink ref="F176" r:id="rId321"/>
+    <hyperlink ref="E177" r:id="rId322"/>
+    <hyperlink ref="F177" r:id="rId323"/>
+    <hyperlink ref="E178" r:id="rId324"/>
+    <hyperlink ref="F178" r:id="rId325"/>
+    <hyperlink ref="E179" r:id="rId326"/>
+    <hyperlink ref="F179" r:id="rId327"/>
+    <hyperlink ref="E180" r:id="rId328"/>
+    <hyperlink ref="F180" r:id="rId329"/>
+    <hyperlink ref="E181" r:id="rId330"/>
+    <hyperlink ref="F181" r:id="rId331"/>
+    <hyperlink ref="E182" r:id="rId332"/>
+    <hyperlink ref="F182" r:id="rId333"/>
+    <hyperlink ref="E183" r:id="rId334"/>
+    <hyperlink ref="F183" r:id="rId335"/>
+    <hyperlink ref="E184" r:id="rId336"/>
+    <hyperlink ref="F184" r:id="rId337"/>
+    <hyperlink ref="E185" r:id="rId338"/>
+    <hyperlink ref="F185" r:id="rId339"/>
+    <hyperlink ref="E186" r:id="rId340"/>
+    <hyperlink ref="F186" r:id="rId341"/>
+    <hyperlink ref="E187" r:id="rId342"/>
+    <hyperlink ref="F187" r:id="rId343"/>
+    <hyperlink ref="E188" r:id="rId344"/>
+    <hyperlink ref="F188" r:id="rId345"/>
+    <hyperlink ref="E189" r:id="rId346"/>
+    <hyperlink ref="F189" r:id="rId347"/>
+    <hyperlink ref="E190" r:id="rId348"/>
+    <hyperlink ref="F190" r:id="rId349"/>
+    <hyperlink ref="E191" r:id="rId350"/>
+    <hyperlink ref="F191" r:id="rId351"/>
+    <hyperlink ref="E192" r:id="rId352"/>
+    <hyperlink ref="F192" r:id="rId353"/>
+    <hyperlink ref="E193" r:id="rId354"/>
+    <hyperlink ref="F193" r:id="rId355"/>
+    <hyperlink ref="E194" r:id="rId356"/>
+    <hyperlink ref="F194" r:id="rId357"/>
+    <hyperlink ref="E195" r:id="rId358"/>
     <hyperlink ref="F195" r:id="rId359"/>
-    <hyperlink ref="F196" r:id="rId360"/>
-[...13 lines deleted...]
-    <hyperlink ref="F203" r:id="rId374"/>
+    <hyperlink ref="E196" r:id="rId360"/>
+    <hyperlink ref="F196" r:id="rId361"/>
+    <hyperlink ref="E197" r:id="rId362"/>
+    <hyperlink ref="F197" r:id="rId363"/>
+    <hyperlink ref="E198" r:id="rId364"/>
+    <hyperlink ref="F198" r:id="rId365"/>
+    <hyperlink ref="E199" r:id="rId366"/>
+    <hyperlink ref="F199" r:id="rId367"/>
+    <hyperlink ref="E200" r:id="rId368"/>
+    <hyperlink ref="F200" r:id="rId369"/>
+    <hyperlink ref="E201" r:id="rId370"/>
+    <hyperlink ref="F201" r:id="rId371"/>
+    <hyperlink ref="E202" r:id="rId372"/>
+    <hyperlink ref="F202" r:id="rId373"/>
+    <hyperlink ref="E203" r:id="rId374"/>
+    <hyperlink ref="F203" r:id="rId375"/>
+    <hyperlink ref="E204" r:id="rId376"/>
+    <hyperlink ref="F204" r:id="rId377"/>
+    <hyperlink ref="E205" r:id="rId378"/>
+    <hyperlink ref="F205" r:id="rId379"/>
+    <hyperlink ref="F206" r:id="rId380"/>
+    <hyperlink ref="F207" r:id="rId381"/>
+    <hyperlink ref="E208" r:id="rId382"/>
+    <hyperlink ref="F208" r:id="rId383"/>
+    <hyperlink ref="E209" r:id="rId384"/>
+    <hyperlink ref="F209" r:id="rId385"/>
+    <hyperlink ref="E210" r:id="rId386"/>
+    <hyperlink ref="F210" r:id="rId387"/>
+    <hyperlink ref="E211" r:id="rId388"/>
+    <hyperlink ref="F211" r:id="rId389"/>
+    <hyperlink ref="E212" r:id="rId390"/>
+    <hyperlink ref="F212" r:id="rId391"/>
+    <hyperlink ref="E213" r:id="rId392"/>
+    <hyperlink ref="F213" r:id="rId393"/>
+    <hyperlink ref="E214" r:id="rId394"/>
+    <hyperlink ref="F214" r:id="rId395"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>