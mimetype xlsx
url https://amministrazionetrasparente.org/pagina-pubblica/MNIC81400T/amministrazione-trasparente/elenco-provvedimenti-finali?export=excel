--- v0 (2026-08-09)
+++ v1 (2026-10-07)
@@ -8,453 +8,311 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="71">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB9F4E815F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale didattico pubblicitario PNRR DM19</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9F4E815F</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/a2ce0c49-eeb9-4b6c-8ad0-f275c646f5be</t>
+    <t>Link</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB151D80FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto ingressi Parco Natura Viva per uscita didattica scuola Primaria Marmirolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB151D80FD</t>
-[...4 lines deleted...]
-  <si>
     <t>BB150DAF5D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio guide turistiche per visita città di Trieste</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB150DAF5D</t>
-[...4 lines deleted...]
-  <si>
     <t>BB1504111F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica Classi III Secondaria - Trieste e Castello di Miramare</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1504111F</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC6799A92</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto libri progetto "Incontro con l'Autore" - Settimana dello Studente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6799A92</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC6603B87</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale progetto ORTI D'ESTATE PN2127 PIANO ESTATE 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6603B87</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA7D6227E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata Volta Mantovana</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D6227E8</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7D3C222D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corsi formazione sicurezza sui luoghi di lavoro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D3C222D</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7D134679</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico triennale RSPP 2026/2028</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D134679</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7CEB4654</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita Fabbrica della Scienza Jesolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7CEB4654</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA6B99FE8E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo piattaforma Madisoft 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B99FE8E</t>
-[...4 lines deleted...]
-  <si>
     <t>BA69AEEAC2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata e ingressi Museo e Tesoro di Monza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA69AEEAC2</t>
-[...4 lines deleted...]
-  <si>
     <t>BA697FBBB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio guide per visita città di Monza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA697FBBB6</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5EFAF9AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto percorso di formazione Erickson</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5EFAF9AC</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5A4733D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico Medico Competente triennio 2025/27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A4733D3</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA6913EC32</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico esperto esterno Progetto Teatro Scuola Secondaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6913EC32</t>
-[...4 lines deleted...]
-  <si>
     <t>BA69045EB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico esperto esterno Progetto Teatro classi 1A - 1C Scuola Secondaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA69045EB6</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>BA51F2A648</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico esperto esterno Progetto "Settimana dello Studente"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA51F2A648</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA524F09F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico esperto esterno Progetto "Creattiva...Danza"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA524F09F6</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5246EEAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico esperto esterno Progetto "ArteTerapia" Scuola dell'Infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5246EEAD</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA52313057</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico esperto esterno progetto "Potenziamento Lingua Inglese"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52313057</t>
-[...4 lines deleted...]
-  <si>
     <t>BA52273C4A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico esperto esterno progetto "Scrittura creativa" Scuola Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52273C4A</t>
-[...4 lines deleted...]
-  <si>
     <t>BA521D6ABB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico esperto esterno progetto "Arte...ggiamo" Scuola Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA521D6ABB</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA33B13A7B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Mobilità Erasmus+ Malta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33B13A7B</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA29EDB00D</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto servizio visita guidata Museo Diocesano - Scuola Secondaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29EDB00D</t>
-[...4 lines deleted...]
-  <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>BA5213BAD2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Incarico esperto progetto Pet Therapy PDS 2025/26</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/4ce6cdb0-1d0f-4a1a-bca8-7b001e4aeaa4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -752,599 +610,657 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9F4E815F" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/a2ce0c49-eeb9-4b6c-8ad0-f275c646f5be" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB151D80FD" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/d5ae9d56-1857-487d-aa39-d7d3f7da819a" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB150DAF5D" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/a60fa839-ddf1-47ae-9b9c-298fff1cafb8" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1504111F" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/6d1aee97-0943-4b72-a3c6-b402b76666ff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6799A92" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/8669de43-3e83-4a40-b0d4-67b24d4e8772" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6603B87" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/3c3c584c-0517-42c2-abf5-f4c07c326d62" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D6227E8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/ca2e6d84-edbd-4b0b-ba74-5c537ad8d35f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D3C222D" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/b22aa127-5ac8-4fdf-a243-a935447dad5a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D134679" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/4eaf2b5c-3db7-42cf-a192-e1822fc71a68" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7CEB4654" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/4ec893a3-c039-4a28-86d2-248269a7aa08" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B99FE8E" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/64292574-9de5-466b-aaed-1b93a82ecc15" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA69AEEAC2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/45e87844-38b3-4eb9-b32b-1b2597316190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA697FBBB6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/6c7f0b4c-dbe9-44d3-a9f8-ad725f49ba4c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5EFAF9AC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/a8f187b1-800d-4478-86b6-a88dfc0df23a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A4733D3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/89378fe7-0ae0-43a1-b2f2-fafd8e5bf577" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6913EC32" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/e6c09bfd-38f3-4c31-935f-4ace33f4baa7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA69045EB6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/207dc985-dfe8-41bb-a3dc-9b7c38a5e95d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA51F2A648" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/eb3a5145-7e5d-4006-be80-5cd683faf84e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA524F09F6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/383c5ceb-c89c-424d-b9fc-c0639bd32dde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5246EEAD" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/bb2abda9-610d-4191-b771-7cc35d4d03ac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52313057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/199e8d4b-c09e-44f3-b8d8-8d6737ecfab0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52273C4A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/633693fe-9188-4555-86b6-5f8241b32d70" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA521D6ABB" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/7c1e3ece-d5b8-4f3a-9578-3bf8dfbc55cf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33B13A7B" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/cee554ec-8c24-4a8d-b4bf-db3fd68c0d07" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29EDB00D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/399c308c-2245-4ac4-a371-d1cf5c0d8f8e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5213BAD2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MNIC81400T/amministrazione-trasparente/atti-amministrazioni-enti/4ce6cdb0-1d0f-4a1a-bca8-7b001e4aeaa4" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F27"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>5423</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B3">
         <v>4062</v>
       </c>
       <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B4">
         <v>4061</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B5">
         <v>4060</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B6">
         <v>3180</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B7">
         <v>3177</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>21</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="B8">
         <v>2773</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>24</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="B9">
         <v>2772</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>26</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="B10">
         <v>2771</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>28</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="B11">
         <v>2770</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>30</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="B12">
         <v>2346</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>33</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="B13">
         <v>2345</v>
       </c>
       <c r="C13" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>35</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="B14">
         <v>2344</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>37</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="B15">
         <v>2343</v>
       </c>
       <c r="C15" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>39</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="B16">
         <v>2342</v>
       </c>
       <c r="C16" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>41</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="B17">
         <v>1983</v>
       </c>
       <c r="C17" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>44</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="B18">
         <v>1979</v>
       </c>
       <c r="C18" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>46</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="B19">
         <v>1789</v>
       </c>
       <c r="C19" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>84</v>
+        <v>49</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="B20">
         <v>1676</v>
       </c>
       <c r="C20" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>52</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="B21">
         <v>1675</v>
       </c>
       <c r="C21" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>54</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="B22">
         <v>1460</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>56</v>
       </c>
       <c r="D22" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>57</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="B23">
         <v>1459</v>
       </c>
       <c r="C23" t="s">
-        <v>99</v>
+        <v>58</v>
       </c>
       <c r="D23" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>59</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="B24">
         <v>1458</v>
       </c>
       <c r="C24" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="D24" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>61</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>62</v>
       </c>
       <c r="B25">
         <v>1408</v>
       </c>
       <c r="C25" t="s">
-        <v>108</v>
+        <v>63</v>
       </c>
       <c r="D25" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>64</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>65</v>
       </c>
       <c r="B26">
         <v>1161</v>
       </c>
       <c r="C26" t="s">
-        <v>113</v>
+        <v>66</v>
       </c>
       <c r="D26" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-        <v>116</v>
+        <v>67</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="B27">
         <v>151</v>
       </c>
       <c r="C27" t="s">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="D27" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>121</v>
+        <v>70</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>