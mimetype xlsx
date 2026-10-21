--- v0 (2026-09-06)
+++ v1 (2026-10-21)
@@ -8,80 +8,156 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="976" uniqueCount="544">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1021" uniqueCount="569">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD5A89A1E9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - procedura del servizio assicurativo per alunni e personale scolastico dell’I.P.S. “E. Falck”, durata triennale 2026-2029</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD480C1DBF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - procedura per fornitura di n. 500 fogli di carta da spolvero</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD2EEAF13D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - procedura per l’acquisto di n. 1 licenza elettronica Microsoft Office Professional
+Plus</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD250C831F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PROCEDURA PER l’affidamento diretto della fornitura di n. 3 batterie terminali per Riello SDH 1000 e del relativo servizio di installazione</t>
+  </si>
+  <si>
+    <t>BD21AD7F8F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - procedura per fornitura 51 licenze annuali jamf school e spese attivazione</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD18D48E31</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura di materiale a stampa per le attività di orientamento e gli open day</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0D810251</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - procedura per l’acquisto di n. 150 licenze aggiuntive Google Workspace for Education Plus (FULL DOMAIN) fino alla scadenza dell’abbonamento esistente</t>
+  </si>
+  <si>
+    <t>BD0B7716D9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PROCEDURA per l’affidamento diretto fuori MEPA del servizio di assistenza tecnica su misura per installazione e configurazione del router presso il plesso di Cologno Monzese</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCF4D32781</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PROCEDURA PER servizio di emissione del nuovo certificato di firma digitale/remota DS</t>
+  </si>
+  <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>BC40218782</t>
   </si>
   <si>
     <t>Decisione a contrarre - procedura per fornitura rivista specializzata</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>BC1F1EBA35</t>
   </si>
   <si>
     <t>Decisione a contrarre - procedura per Corso di Formazione RSPP – Modulo C</t>
   </si>
   <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>BC1D469076</t>
   </si>
   <si>
     <t>Decisione a contrarre - procedura per servizio di analisi e risoluzione delle problematiche di connessione della rete d’Istituto, comprensivo della fornitura di n. 1 switch Cisco 48 porte PoE Layer 3, della licenza VMware vSphere 8 Standard per 1 processore e del relativo serviz</t>
   </si>
   <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>BC16EC1CC3</t>
   </si>
@@ -2035,3958 +2111,4138 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC40218782" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/c109fdb0-7459-4388-9e9c-0d9034bea221" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1F1EBA35" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/50c29745-521e-4b60-b03a-ee637d5b8736" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1D469076" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ca79d13f-2485-4593-a247-bc273173e1bd" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC16EC1CC3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/33a840ae-3026-427b-8aac-a7ca1a241574" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFD97027D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/802e190c-5817-42a8-a727-7764b06ce5e9" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BCOOC65F8C" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/d0291ad8-c2dd-4bb8-9bc0-182400343102" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFDB39B9B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/1601710d-9858-4923-a0c8-1072044022cf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE63B69CC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/35a6fe7c-2bc0-493a-9e5a-27e0eb748562" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF4BF2F22" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/40414c2f-6463-4737-8e18-bf0e88a53dfb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEA11B3E2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/15f8abd1-b1ab-4dc9-aa05-7a509c627023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9884E26F" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/3032f341-459b-4738-865a-c9b7fc054b18" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95919D90" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/72ce1853-85d5-4be1-b65f-d0808373309a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95672D3C" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/30954b9f-31d3-47c9-b125-8e4551461cd1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F205D7F" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/c6c78cf7-5979-4aa4-89c4-40522a3b365a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB87DAEBCA" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/9c821241-7ea8-4831-8a76-eacf972f8907" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84EF19F6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/f4f6f229-3328-4fad-af08-a9b83d636977" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A3B6C2C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/4c2de160-f65d-4522-919e-e2a95c99f9d9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB71AD6841" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/c70e5f52-5d37-452d-b6cd-e83490761cae" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB592A0E98" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e3627668-2996-4a72-8416-43d50572630c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54439B7C" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/db9d0fd5-5a63-4fae-b102-611d000af317" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4B739023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/893326ba-62ba-4c15-b316-8409b5b3e221" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB499FCF4D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ba0e6ed4-f351-44e1-9904-4f2757735243" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33C8A03E" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/9681b9da-0e2e-4126-94ef-edc11dde69c2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31059873" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e4fb2abe-b346-479f-8779-e6e6fd9cea4a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2C69480E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/7986d76a-e1ba-45d4-9ca0-13b31ff82ea9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2C20228C" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/cf34066a-e438-4bc0-a791-535df7ebb325" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB28FFEC57" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/902cb847-d75b-4dbf-b9c4-6b1d57aa7c83" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB23B2CD61" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/48e7f4ed-6d2a-480c-b1ad-f1a54503eda5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB22BF9270" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ba69ced1-cb80-40f1-bbe0-ccbb91964a1e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1B5ED819" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ede826da-c63f-4d94-a368-aed9a23a6e26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB14DDC740" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/3ade2567-f9ef-40ad-8328-38ac778fdd35" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0C012532" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/0119de59-1780-4dc2-be9e-4f7924bc8438" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF70FCFA3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/7b371ff1-8684-4040-ac81-d99eb04d603d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE145F05A" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/da48ba0f-10fb-4597-ae35-bbdffde50819" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD55DDA10" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/9f0685ef-1e6d-46a9-b027-7785669f5edd" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4F9376F" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/a237b22d-e21f-48f7-8ab0-c44a7327140e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC3D70FE6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/86e0ad67-f171-42c8-a690-a78a3e7e8176" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DBD6EBF" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/760e75d5-a188-4433-a68e-2273ee7f68b6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84B964CF" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e7847b47-205e-456c-a4bd-c3ec8369e7a6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA824E896A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/0ccb2b59-0318-4fd9-99e4-e0348e34926f" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79EEA683" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/8fa52f83-d5aa-460b-9848-2f215affc09f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C11DD57" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/7b5a59b0-b633-4354-824b-43486d220031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B808EB0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/98c78bf6-c12d-4b0d-8012-f4c7f3401669" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6AA95572" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/452ff840-b271-4dcd-848b-fb0df8fa7837" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E177DD8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/eb8f53f6-dae0-4f34-be45-c8048f88f609" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA594D93DF" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/5864bfa0-4e58-4b72-bb0c-111815d8e573" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54C254C3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ffa15cfa-4773-4005-b46e-0aa3ae744cc3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50FBFD1B" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/b74a3a75-ab3f-4634-9832-bba06541be95" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4C8BA1AF" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/46e19828-8c00-4f8a-b8bc-9e17d149edab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA491015D4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/3ac64d69-3883-4806-a6a3-5b8de9e84cd2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA48564070" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/f0263d85-be81-4e8f-9247-93c4282d6eae" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA346171A1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/6b0b5cee-73b3-40c7-884f-254395a0ee09" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0F9BBA10" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/abfa1b10-1f10-497e-97c6-a4b2e5dad209" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA087BD851" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/09073c41-dd30-49fa-bd1e-1482ce91068a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0035CA3A" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/c812cdb9-4fa5-4801-935b-eaa53e7cfcbc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB4EE159" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/14059abf-b331-4144-aff1-e62271815ce2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF253966" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/d745d9ec-2a94-4220-9478-4cf800fad91e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C4051FCD" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/5043e52a-5cfa-4ff9-8904-a741828901fb" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AD2B6AC5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/6cf1c2bb-138c-4d9b-9a1b-9f911c94951b" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C6E584D" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/b09ff4e1-972e-42eb-9268-415d14af5e9d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FCBC5A25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/36803bc1-1905-4415-a5a8-f8baf2def205" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C606F08A" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/00ec0f33-82cb-4f02-bda5-c5bdb3f2b989" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A528E877" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/41538969-6f70-4076-abaa-18dc3724a986" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89A65376C" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/87abd0cb-ed24-4230-8915-8e8aabdc6dbe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B890ADAA98" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/470d965d-7739-4ee5-909b-ff1f7c558f0d" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E5C6F86" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/5aca8e0e-686a-40bc-b513-3648c1ff7048" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8672A1853" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/72a28555-4bed-4ea9-917a-336bd88d07c5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84343F96D" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/6e22c2b6-6cdc-49fb-a105-a793ef60f18d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82DC69B5F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/540ad853-b8b1-41fc-b860-e81150735580" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7ED87B521" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/6f574a2e-3b66-4bd3-b3e7-bf12867cb671" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D3422360" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/9c470bd3-b3ec-44da-af96-a861c3beab4f" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D0B6EC82" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/c018407d-8518-484c-994c-48b327169569" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AA4C3F0D" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/066690ed-3d15-4cac-ae67-e25d63e2b8b5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79EE94757" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e0da64d5-a81e-47ad-b4ae-d4de0f0567b4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72EA131BC" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/8951ba5a-4126-4e59-a3e3-c1691dc95b77" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B725182ADE" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/c522db44-d9ad-425c-ac4f-83f59f2db5ff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C9009828" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/4fa6e7a7-57f8-4edc-af85-8a65b76f9de5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C644AE71" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/edc8c81e-5c46-4066-a301-a8a12d941ef4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B8F4EBD1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/f8bd2f92-1d4c-4a25-ba88-8a7878eb20a1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B74BDF73" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/734a1438-98ce-487b-9b69-5d70ee58631f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B3F6CFF0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/5cfb5261-4bfa-41b2-a33e-b488f05705ea" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1B36E18" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/28cc0360-dba0-4ca5-9c48-de71e0ff79a3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A61E6162" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/74e808cb-ee00-4ab0-b704-9a5d2dd7b9e4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6988CEA9B" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/83a1273c-a57a-47b5-ae2a-bce7efa46e0e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68356C950" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/4662a00e-8acc-493b-97c8-f72ec1972ce4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66751914C" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/792d8cbf-a503-4c1c-a08f-18c5d3a4e1f9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B661058C3A" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/b603f2c3-d1f6-49d3-925d-5aef9fd3e2ec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B657C48CDB" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/758ce245-e14f-4ca6-b45a-6b6154daa2cb" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63FB87A90" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/adf52b65-3813-4709-b97e-2611a4495689" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6196575E0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e144d9a4-0879-40e8-84e6-7eed07714775" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61321F1E1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/237c1ece-dced-494b-81b0-93c1e206011e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6128FE951" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/42e49b2f-5d1b-46c1-83a5-09a0bb13c92f" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B611A0D4D5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/dea64f9d-617e-4ba1-8a31-f5976f2d0785" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603196ECA" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/5ea577f6-db53-4bbe-889e-8c4332d2c7dd" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E937F70E" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/351fb2b8-ddb3-498f-823a-a52dab6be646" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D534657F" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/a07c5c4c-2515-4f13-a5b0-1bfdb8a77136" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C41695B8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/793a940e-26ea-4d91-b7d2-50e777cd7dbf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C075369B" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/2e1acca5-7077-458d-a8d8-a1e27af3037f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBF6286A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/68fee84d-13bd-4b4e-8889-eefe0975297e" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B6B37346" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/82939749-6040-4a53-a897-b72f3506b414" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4A0E3E9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/866e651e-7b26-4eca-9055-820ec4e3be9d" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59A2852CA" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/05ffd909-ae24-4640-9666-cfa07275fe5d" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57825D57D" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ecdad5d6-8658-4b5a-94dd-0dc21146a1a0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5718A8A0A" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/fc50706c-626f-42c0-9239-e74e1ad11539" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54CDF3F8C" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/da9f3511-fa66-4ac9-b41c-d333c35fdd82" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5433C323D" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/420b4d4d-ed84-4e83-a8a4-7a0fae8bb482" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B540E116CD" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/94b143a5-fe54-46bb-8ef5-66a1e6a1647b" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53F278096" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/3848107b-0d2f-4055-b7bc-5b4383d66091" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D5358CA" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/2b5a4380-5a97-4b52-9d08-6e3095c76168" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52DB3B14C" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/2bce0b62-f223-4220-bc3e-4e6f3f4e32c9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F7D472E7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/f7a5039a-7d3d-4ec4-97fe-8d7f3b87e91c" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F3B67649" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/7ba26925-9925-4fa2-a71a-a09f5ac1e247" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=.........." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/81c8667b-a901-4d0e-815f-0d58a1d4adbc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=----------" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/59f6f36b-9530-4b22-bcd1-e052274740a3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C8B82B23" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/35e01209-e4d8-4774-a115-b616c35d2727" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BE8B84AC" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ce400152-a60f-47bb-a09a-19ef6197761d" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BC6B536E" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/c411f610-d90d-4528-8f1e-08e61d53cb22" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BC13F1C4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/c465698f-4c0e-49e5-8caf-83b1632ce3a0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AB5F9225" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/54e4ada7-0806-4eb6-b7f4-ceb36b7f6bea" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4934E0739" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/decabab8-33ec-47a1-9da3-b88f3c2e4f45" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48E3B188C" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/41e18eaf-67aa-4f2f-9d29-134be1b7298e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B488C4432B" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/8f252b15-c0dc-4ea2-9882-bb1dfdb0ac0c" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45306A0C0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e852a24f-53ba-4df6-bb58-817bdd9a289c" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44A2717E6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/deaa0ef7-26d0-4f0d-b6d0-27c68f005f68" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4463FABB4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/989b7ad6-0823-44f3-8f45-796e55ac5af5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B434D4D342" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/00817671-a4b9-4335-8672-1505661be012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43B3D9318" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/aab5958b-ba09-46cc-8f50-2f88e49b8f27" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41171E881" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/2242c8fe-6d92-4c33-9456-c7969fc53561" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EA5D3670" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/df62f61e-0bbf-4f87-a028-a978c9749c23" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B395234ABA" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/1e928843-ad62-4f85-9cb6-c6b7dec04e79" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B374815C87" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/5ebcd2a3-3cae-4b90-8805-cbf1e203a373" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B371ADEC89" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ad1af945-5dc9-495f-ae93-07f9e674a69c" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35FBB96FF" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ad9bdfad-a7f4-46bb-9bdc-4d63ec19bef0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33BFF5102" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/12b69cd0-4df1-49d4-8c82-5191814644b2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32931786F" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/4bbafe47-7b93-4e08-8bcf-a4953901bb10" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3061EAF9E" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e74f786a-60d6-45fe-a475-019c9cff05f1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F681B997" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/f3a02a34-dce5-482b-988c-1b5396b76a4a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EBF7D3E3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/66206b59-0628-4b89-aa95-71012c717680" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2DB27B5DD" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/c202fc67-405e-42fc-8cf4-3250319e18c9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B030B76CE7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/25bd7669-6928-4eeb-8360-9e749abc548a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1AC968AC4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/209171d1-933a-4380-9a98-4011aafebcc1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F179CBDL" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e631436b-679c-4e0c-8bfb-13a568a560bb" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F95C368C" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/68f84cbd-3e3a-4d1a-af19-78ab969e579d" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B7F2111F" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/cf60e8e8-9a5f-4c97-a7f6-9a176e30224d" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1AD1BEBCC" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/266c57d7-8800-48ce-81b5-9285e996ca37" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A55B613B" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e61e9257-0a45-48dc-8237-4e3abc652694" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B180E97C4A" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/128a0490-5ac8-445d-b41e-743f1291a75a" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B161EA8A69" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/c3f649ee-7bb9-4406-ab4d-7407103d35fc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1386CD219" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/a387edbf-7007-4221-bf9a-a9c50b0f32f4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B134253381" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/78eb16a4-2e33-4d94-b574-cc9e05070c9d" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1343FC23A" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/6692d9c1-330e-4dbb-b0e4-0807acc33ede" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12F21C17D" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ee8956b7-ac79-4337-9c97-b96ab22a3ba3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B126C1899F" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/d04ac9b6-d8a0-41c0-bbda-d463ff23a03e" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B126866CF4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/6e3c8b1d-836e-4241-ab1f-57300fbcd88a" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1257A8C09" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e868e4be-8470-4a3a-aa94-57d56d15f078" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B124025502" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/09ed07ef-b6c8-4c77-b3aa-1848b952cba6" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B122D278C1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/a181fb79-6321-451c-acb5-187c48ec7503" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B122C57D1A" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/67b9af2e-ad5b-461b-841c-dd6e684eacd2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11D30AB9C" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/cf53f382-397a-4271-b356-fd6ca59f312c" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B113B30BC5" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/37106e9c-e109-4a79-afb9-d906ce6cca72" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F7E63C19" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/4becfc52-0cda-4840-8f56-80c8716e0623" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1018EF55A" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/15b795a0-9720-41c2-8922-b345f6a58172" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B100240D41" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/4340d707-7a90-4bf9-87c1-73e6ca015d1b" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FD16A04B" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/fb0d06e0-a4e3-4646-be0d-7a4191aeb25f" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E11F3DCD" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/b0c24abb-8119-484c-b0d8-0a8921bcb594" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E10131B5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/f97f11bc-9d80-4c87-ac6a-c635ebf0ef56" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DD9B4362" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/94affe49-ec27-456d-8491-3f2151ac36ce" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DDA65572" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/311a67ab-fae5-48b0-81f3-6b3b7a70b696" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DBB0620F" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e7870c3b-e52d-483c-bbf4-4e2be0ce8ac0" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DAB748B3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/f0220e49-d73c-4a9d-8044-62666a581c85" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DA82910B" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/62addb26-8158-4ced-8eca-e8863b2bce88" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D6AA2AE5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/8afdc3a1-0646-4855-b994-eaa01a6370f1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C460A62A" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e769b18e-6899-46de-b955-1609af40b57a" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C3EA4B2E" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/b91682a1-bc44-43fa-a1db-0ac9362df2a6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BAEFF127" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/85e0d1d6-ceff-4beb-b782-6f65511568da" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B1DA2C00" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/a7f43b46-f121-44c2-bfa0-bc42039e9088" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0AC0C59E7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/d98fbfc1-d479-4ce1-991a-1c9cb80dc998" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A993FC43" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/1b1589af-5101-469f-baa0-098606a81ef6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=CIGB0A421B" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/36706f08-f20e-4fc4-a30a-bf2d1dfbb6ab" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0900CEDCB" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/93b07f8b-26ec-40c7-a32f-ae882de00116" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0840808EA" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/3d7cc691-24ee-4076-a064-678e09d17fe5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08409E4AE" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e347acc7-8248-4eea-b22e-9e6831a656f1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07CAD0D80" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/66220054-08b9-47c4-8cf4-9c81fb9ac02c" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07C5EF6CD" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/1b62c719-cd3c-4da4-bf15-b51437953b11" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0736DA399" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/06b64cbd-6be8-4fe3-ad21-b20711b90039" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B058716584" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ce3f9f45-c727-4d3f-b83c-c87441bb700e" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03DE24BA7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/feceb903-c225-4d96-9809-bd2df227166c" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B005FAA36F" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/0b58ba88-4114-4c63-9e3f-12713b9ee9ed" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B036303CB2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/0117a5fe-d989-4bef-8142-dede952cbd39" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03542DE7C" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/23114221-a99a-49b6-9d91-f9a52ec6d232" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0311E7DB3" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/551a2d06-cf37-45dd-af7c-fb9a3527ad05" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B005FAA36F" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/0b58ba88-4114-4c63-9e3f-12713b9ee9ed" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z1A3DC3A93" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/a93894a3-4fd5-4259-afb4-b18ef1b58fd0" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZB43D5CIE9" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/925bd3b1-de00-4b75-ab5f-408546d8fbc7" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5A89A1E9" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/a0ef947f-7f64-41c9-8b9e-a1d2e108ecce" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD480C1DBF" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/c08645fa-d470-4215-a6cc-5f29cb0a8735" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2EEAF13D" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/2bd58c3e-2513-46a8-af8a-69762224f219" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD250C831F" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/4ea6854a-6f16-47f4-93fb-5b3208ee72f4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD21AD7F8F" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/50850ded-e071-4bcf-9075-5cb6dc440179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD18D48E31" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/96daa3d2-2041-4fbe-aa7a-aade6131f4f6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0D810251" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/0e0181c4-3ddd-40ba-a11c-16d6fcb954d1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0B7716D9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/faa1663c-1bd1-4466-bdc6-3d1fc8709127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF4D32781" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/41a928a2-071e-41d2-ba93-fd0447fe7c5c" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC40218782" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/c109fdb0-7459-4388-9e9c-0d9034bea221" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1F1EBA35" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/50c29745-521e-4b60-b03a-ee637d5b8736" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1D469076" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ca79d13f-2485-4593-a247-bc273173e1bd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC16EC1CC3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/33a840ae-3026-427b-8aac-a7ca1a241574" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFD97027D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/802e190c-5817-42a8-a727-7764b06ce5e9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BCOOC65F8C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/d0291ad8-c2dd-4bb8-9bc0-182400343102" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFDB39B9B" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/1601710d-9858-4923-a0c8-1072044022cf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE63B69CC" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/35a6fe7c-2bc0-493a-9e5a-27e0eb748562" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF4BF2F22" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/40414c2f-6463-4737-8e18-bf0e88a53dfb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEA11B3E2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/15f8abd1-b1ab-4dc9-aa05-7a509c627023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9884E26F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/3032f341-459b-4738-865a-c9b7fc054b18" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95919D90" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/72ce1853-85d5-4be1-b65f-d0808373309a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95672D3C" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/30954b9f-31d3-47c9-b125-8e4551461cd1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F205D7F" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/c6c78cf7-5979-4aa4-89c4-40522a3b365a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB87DAEBCA" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/9c821241-7ea8-4831-8a76-eacf972f8907" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84EF19F6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/f4f6f229-3328-4fad-af08-a9b83d636977" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A3B6C2C" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/4c2de160-f65d-4522-919e-e2a95c99f9d9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB71AD6841" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/c70e5f52-5d37-452d-b6cd-e83490761cae" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB592A0E98" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e3627668-2996-4a72-8416-43d50572630c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54439B7C" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/db9d0fd5-5a63-4fae-b102-611d000af317" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4B739023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/893326ba-62ba-4c15-b316-8409b5b3e221" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB499FCF4D" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ba0e6ed4-f351-44e1-9904-4f2757735243" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33C8A03E" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/9681b9da-0e2e-4126-94ef-edc11dde69c2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31059873" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e4fb2abe-b346-479f-8779-e6e6fd9cea4a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2C69480E" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/7986d76a-e1ba-45d4-9ca0-13b31ff82ea9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2C20228C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/cf34066a-e438-4bc0-a791-535df7ebb325" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB28FFEC57" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/902cb847-d75b-4dbf-b9c4-6b1d57aa7c83" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB23B2CD61" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/48e7f4ed-6d2a-480c-b1ad-f1a54503eda5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB22BF9270" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ba69ced1-cb80-40f1-bbe0-ccbb91964a1e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1B5ED819" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ede826da-c63f-4d94-a368-aed9a23a6e26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB14DDC740" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/3ade2567-f9ef-40ad-8328-38ac778fdd35" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0C012532" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/0119de59-1780-4dc2-be9e-4f7924bc8438" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF70FCFA3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/7b371ff1-8684-4040-ac81-d99eb04d603d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE145F05A" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/da48ba0f-10fb-4597-ae35-bbdffde50819" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD55DDA10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/9f0685ef-1e6d-46a9-b027-7785669f5edd" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4F9376F" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/a237b22d-e21f-48f7-8ab0-c44a7327140e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC3D70FE6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/86e0ad67-f171-42c8-a690-a78a3e7e8176" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DBD6EBF" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/760e75d5-a188-4433-a68e-2273ee7f68b6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84B964CF" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e7847b47-205e-456c-a4bd-c3ec8369e7a6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA824E896A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/0ccb2b59-0318-4fd9-99e4-e0348e34926f" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79EEA683" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/8fa52f83-d5aa-460b-9848-2f215affc09f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C11DD57" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/7b5a59b0-b633-4354-824b-43486d220031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B808EB0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/98c78bf6-c12d-4b0d-8012-f4c7f3401669" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6AA95572" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/452ff840-b271-4dcd-848b-fb0df8fa7837" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E177DD8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/eb8f53f6-dae0-4f34-be45-c8048f88f609" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA594D93DF" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/5864bfa0-4e58-4b72-bb0c-111815d8e573" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54C254C3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ffa15cfa-4773-4005-b46e-0aa3ae744cc3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50FBFD1B" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/b74a3a75-ab3f-4634-9832-bba06541be95" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4C8BA1AF" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/46e19828-8c00-4f8a-b8bc-9e17d149edab" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA491015D4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/3ac64d69-3883-4806-a6a3-5b8de9e84cd2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA48564070" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/f0263d85-be81-4e8f-9247-93c4282d6eae" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA346171A1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/6b0b5cee-73b3-40c7-884f-254395a0ee09" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0F9BBA10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/abfa1b10-1f10-497e-97c6-a4b2e5dad209" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA087BD851" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/09073c41-dd30-49fa-bd1e-1482ce91068a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0035CA3A" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/c812cdb9-4fa5-4801-935b-eaa53e7cfcbc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB4EE159" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/14059abf-b331-4144-aff1-e62271815ce2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF253966" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/d745d9ec-2a94-4220-9478-4cf800fad91e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C4051FCD" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/5043e52a-5cfa-4ff9-8904-a741828901fb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AD2B6AC5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/6cf1c2bb-138c-4d9b-9a1b-9f911c94951b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C6E584D" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/b09ff4e1-972e-42eb-9268-415d14af5e9d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FCBC5A25" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/36803bc1-1905-4415-a5a8-f8baf2def205" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C606F08A" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/00ec0f33-82cb-4f02-bda5-c5bdb3f2b989" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A528E877" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/41538969-6f70-4076-abaa-18dc3724a986" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89A65376C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/87abd0cb-ed24-4230-8915-8e8aabdc6dbe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B890ADAA98" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/470d965d-7739-4ee5-909b-ff1f7c558f0d" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E5C6F86" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/5aca8e0e-686a-40bc-b513-3648c1ff7048" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8672A1853" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/72a28555-4bed-4ea9-917a-336bd88d07c5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84343F96D" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/6e22c2b6-6cdc-49fb-a105-a793ef60f18d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82DC69B5F" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/540ad853-b8b1-41fc-b860-e81150735580" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7ED87B521" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/6f574a2e-3b66-4bd3-b3e7-bf12867cb671" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D3422360" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/9c470bd3-b3ec-44da-af96-a861c3beab4f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D0B6EC82" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/c018407d-8518-484c-994c-48b327169569" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AA4C3F0D" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/066690ed-3d15-4cac-ae67-e25d63e2b8b5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79EE94757" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e0da64d5-a81e-47ad-b4ae-d4de0f0567b4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72EA131BC" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/8951ba5a-4126-4e59-a3e3-c1691dc95b77" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B725182ADE" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/c522db44-d9ad-425c-ac4f-83f59f2db5ff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C9009828" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/4fa6e7a7-57f8-4edc-af85-8a65b76f9de5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C644AE71" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/edc8c81e-5c46-4066-a301-a8a12d941ef4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B8F4EBD1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/f8bd2f92-1d4c-4a25-ba88-8a7878eb20a1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B74BDF73" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/734a1438-98ce-487b-9b69-5d70ee58631f" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B3F6CFF0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/5cfb5261-4bfa-41b2-a33e-b488f05705ea" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B1B36E18" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/28cc0360-dba0-4ca5-9c48-de71e0ff79a3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A61E6162" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/74e808cb-ee00-4ab0-b704-9a5d2dd7b9e4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6988CEA9B" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/83a1273c-a57a-47b5-ae2a-bce7efa46e0e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68356C950" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/4662a00e-8acc-493b-97c8-f72ec1972ce4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66751914C" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/792d8cbf-a503-4c1c-a08f-18c5d3a4e1f9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B661058C3A" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/b603f2c3-d1f6-49d3-925d-5aef9fd3e2ec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B657C48CDB" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/758ce245-e14f-4ca6-b45a-6b6154daa2cb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63FB87A90" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/adf52b65-3813-4709-b97e-2611a4495689" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6196575E0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e144d9a4-0879-40e8-84e6-7eed07714775" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61321F1E1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/237c1ece-dced-494b-81b0-93c1e206011e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6128FE951" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/42e49b2f-5d1b-46c1-83a5-09a0bb13c92f" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B611A0D4D5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/dea64f9d-617e-4ba1-8a31-f5976f2d0785" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603196ECA" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/5ea577f6-db53-4bbe-889e-8c4332d2c7dd" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E937F70E" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/351fb2b8-ddb3-498f-823a-a52dab6be646" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D534657F" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/a07c5c4c-2515-4f13-a5b0-1bfdb8a77136" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C41695B8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/793a940e-26ea-4d91-b7d2-50e777cd7dbf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C075369B" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/2e1acca5-7077-458d-a8d8-a1e27af3037f" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBF6286A" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/68fee84d-13bd-4b4e-8889-eefe0975297e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B6B37346" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/82939749-6040-4a53-a897-b72f3506b414" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4A0E3E9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/866e651e-7b26-4eca-9055-820ec4e3be9d" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59A2852CA" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/05ffd909-ae24-4640-9666-cfa07275fe5d" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57825D57D" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ecdad5d6-8658-4b5a-94dd-0dc21146a1a0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5718A8A0A" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/fc50706c-626f-42c0-9239-e74e1ad11539" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54CDF3F8C" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/da9f3511-fa66-4ac9-b41c-d333c35fdd82" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5433C323D" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/420b4d4d-ed84-4e83-a8a4-7a0fae8bb482" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B540E116CD" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/94b143a5-fe54-46bb-8ef5-66a1e6a1647b" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53F278096" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/3848107b-0d2f-4055-b7bc-5b4383d66091" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D5358CA" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/2b5a4380-5a97-4b52-9d08-6e3095c76168" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52DB3B14C" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/2bce0b62-f223-4220-bc3e-4e6f3f4e32c9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F7D472E7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/f7a5039a-7d3d-4ec4-97fe-8d7f3b87e91c" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F3B67649" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/7ba26925-9925-4fa2-a71a-a09f5ac1e247" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=.........." TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/81c8667b-a901-4d0e-815f-0d58a1d4adbc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=----------" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/59f6f36b-9530-4b22-bcd1-e052274740a3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C8B82B23" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/35e01209-e4d8-4774-a115-b616c35d2727" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BE8B84AC" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ce400152-a60f-47bb-a09a-19ef6197761d" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BC6B536E" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/c411f610-d90d-4528-8f1e-08e61d53cb22" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BC13F1C4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/c465698f-4c0e-49e5-8caf-83b1632ce3a0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AB5F9225" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/54e4ada7-0806-4eb6-b7f4-ceb36b7f6bea" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4934E0739" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/decabab8-33ec-47a1-9da3-b88f3c2e4f45" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48E3B188C" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/41e18eaf-67aa-4f2f-9d29-134be1b7298e" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B488C4432B" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/8f252b15-c0dc-4ea2-9882-bb1dfdb0ac0c" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45306A0C0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e852a24f-53ba-4df6-bb58-817bdd9a289c" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44A2717E6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/deaa0ef7-26d0-4f0d-b6d0-27c68f005f68" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4463FABB4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/989b7ad6-0823-44f3-8f45-796e55ac5af5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B434D4D342" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/00817671-a4b9-4335-8672-1505661be012" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43B3D9318" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/aab5958b-ba09-46cc-8f50-2f88e49b8f27" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41171E881" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/2242c8fe-6d92-4c33-9456-c7969fc53561" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EA5D3670" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/df62f61e-0bbf-4f87-a028-a978c9749c23" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B395234ABA" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/1e928843-ad62-4f85-9cb6-c6b7dec04e79" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B374815C87" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/5ebcd2a3-3cae-4b90-8805-cbf1e203a373" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B371ADEC89" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ad1af945-5dc9-495f-ae93-07f9e674a69c" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35FBB96FF" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ad9bdfad-a7f4-46bb-9bdc-4d63ec19bef0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33BFF5102" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/12b69cd0-4df1-49d4-8c82-5191814644b2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32931786F" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/4bbafe47-7b93-4e08-8bcf-a4953901bb10" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3061EAF9E" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e74f786a-60d6-45fe-a475-019c9cff05f1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F681B997" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/f3a02a34-dce5-482b-988c-1b5396b76a4a" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EBF7D3E3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/66206b59-0628-4b89-aa95-71012c717680" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2DB27B5DD" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/c202fc67-405e-42fc-8cf4-3250319e18c9" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B030B76CE7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/25bd7669-6928-4eeb-8360-9e749abc548a" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1AC968AC4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/209171d1-933a-4380-9a98-4011aafebcc1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F179CBDL" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e631436b-679c-4e0c-8bfb-13a568a560bb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F95C368C" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/68f84cbd-3e3a-4d1a-af19-78ab969e579d" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B7F2111F" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/cf60e8e8-9a5f-4c97-a7f6-9a176e30224d" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1AD1BEBCC" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/266c57d7-8800-48ce-81b5-9285e996ca37" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A55B613B" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e61e9257-0a45-48dc-8237-4e3abc652694" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B180E97C4A" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/128a0490-5ac8-445d-b41e-743f1291a75a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B161EA8A69" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/c3f649ee-7bb9-4406-ab4d-7407103d35fc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1386CD219" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/a387edbf-7007-4221-bf9a-a9c50b0f32f4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B134253381" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/78eb16a4-2e33-4d94-b574-cc9e05070c9d" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1343FC23A" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/6692d9c1-330e-4dbb-b0e4-0807acc33ede" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12F21C17D" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ee8956b7-ac79-4337-9c97-b96ab22a3ba3" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B126C1899F" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/d04ac9b6-d8a0-41c0-bbda-d463ff23a03e" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B126866CF4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/6e3c8b1d-836e-4241-ab1f-57300fbcd88a" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1257A8C09" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e868e4be-8470-4a3a-aa94-57d56d15f078" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B124025502" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/09ed07ef-b6c8-4c77-b3aa-1848b952cba6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B122D278C1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/a181fb79-6321-451c-acb5-187c48ec7503" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B122C57D1A" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/67b9af2e-ad5b-461b-841c-dd6e684eacd2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11D30AB9C" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/cf53f382-397a-4271-b356-fd6ca59f312c" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B113B30BC5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/37106e9c-e109-4a79-afb9-d906ce6cca72" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F7E63C19" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/4becfc52-0cda-4840-8f56-80c8716e0623" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1018EF55A" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/15b795a0-9720-41c2-8922-b345f6a58172" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B100240D41" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/4340d707-7a90-4bf9-87c1-73e6ca015d1b" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FD16A04B" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/fb0d06e0-a4e3-4646-be0d-7a4191aeb25f" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E11F3DCD" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/b0c24abb-8119-484c-b0d8-0a8921bcb594" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E10131B5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/f97f11bc-9d80-4c87-ac6a-c635ebf0ef56" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DD9B4362" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/94affe49-ec27-456d-8491-3f2151ac36ce" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DDA65572" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/311a67ab-fae5-48b0-81f3-6b3b7a70b696" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DBB0620F" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e7870c3b-e52d-483c-bbf4-4e2be0ce8ac0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DAB748B3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/f0220e49-d73c-4a9d-8044-62666a581c85" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DA82910B" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/62addb26-8158-4ced-8eca-e8863b2bce88" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D6AA2AE5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/8afdc3a1-0646-4855-b994-eaa01a6370f1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C460A62A" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e769b18e-6899-46de-b955-1609af40b57a" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C3EA4B2E" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/b91682a1-bc44-43fa-a1db-0ac9362df2a6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BAEFF127" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/85e0d1d6-ceff-4beb-b782-6f65511568da" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B1DA2C00" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/a7f43b46-f121-44c2-bfa0-bc42039e9088" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0AC0C59E7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/d98fbfc1-d479-4ce1-991a-1c9cb80dc998" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A993FC43" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/1b1589af-5101-469f-baa0-098606a81ef6" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=CIGB0A421B" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/36706f08-f20e-4fc4-a30a-bf2d1dfbb6ab" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0900CEDCB" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/93b07f8b-26ec-40c7-a32f-ae882de00116" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0840808EA" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/3d7cc691-24ee-4076-a064-678e09d17fe5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08409E4AE" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/e347acc7-8248-4eea-b22e-9e6831a656f1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07CAD0D80" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/66220054-08b9-47c4-8cf4-9c81fb9ac02c" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07C5EF6CD" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/1b62c719-cd3c-4da4-bf15-b51437953b11" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0736DA399" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/06b64cbd-6be8-4fe3-ad21-b20711b90039" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B058716584" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/ce3f9f45-c727-4d3f-b83c-c87441bb700e" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03DE24BA7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/feceb903-c225-4d96-9809-bd2df227166c" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B005FAA36F" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/0b58ba88-4114-4c63-9e3f-12713b9ee9ed" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B036303CB2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/0117a5fe-d989-4bef-8142-dede952cbd39" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03542DE7C" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/23114221-a99a-49b6-9d91-f9a52ec6d232" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0311E7DB3" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/551a2d06-cf37-45dd-af7c-fb9a3527ad05" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B005FAA36F" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/0b58ba88-4114-4c63-9e3f-12713b9ee9ed" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z1A3DC3A93" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/a93894a3-4fd5-4259-afb4-b18ef1b58fd0" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZB43D5CIE9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIRC12000G/amministrazione-trasparente/atti-amministrazioni-enti/925bd3b1-de00-4b75-ab5f-408546d8fbc7" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F195"/>
+  <dimension ref="A1:F204"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8177</v>
+        <v>10813</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>7943</v>
+        <v>10579</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>7912</v>
+        <v>10227</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>7821</v>
+        <v>10082</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6">
+        <v>10012</v>
+      </c>
+      <c r="C6" t="s">
         <v>19</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>7215</v>
+        <v>9912</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8">
-        <v>7139</v>
+        <v>9716</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9">
-        <v>6686</v>
+        <v>9696</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
-        <v>6949</v>
+        <v>9447</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11">
-        <v>6761</v>
+        <v>8177</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
-        <v>5471</v>
+        <v>7943</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
-        <v>5403</v>
+        <v>7912</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>5401</v>
+        <v>7821</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B15">
-        <v>5309</v>
+        <v>7222</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B16">
-        <v>5191</v>
+        <v>7215</v>
       </c>
       <c r="C16" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>5164</v>
+        <v>7139</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B18">
-        <v>4958</v>
+        <v>6686</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>54</v>
       </c>
       <c r="B19">
-        <v>4869</v>
+        <v>6949</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>57</v>
       </c>
       <c r="B20">
-        <v>4588</v>
+        <v>6761</v>
       </c>
       <c r="C20" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>4499</v>
+        <v>5471</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B22">
-        <v>4375</v>
+        <v>5403</v>
       </c>
       <c r="C22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B23">
-        <v>4346</v>
+        <v>5401</v>
       </c>
       <c r="C23" t="s">
         <v>66</v>
       </c>
       <c r="D23" t="s">
         <v>67</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>68</v>
       </c>
       <c r="B24">
-        <v>4080</v>
+        <v>5309</v>
       </c>
       <c r="C24" t="s">
         <v>69</v>
       </c>
       <c r="D24" t="s">
         <v>70</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>71</v>
       </c>
       <c r="B25">
-        <v>4044</v>
+        <v>5191</v>
       </c>
       <c r="C25" t="s">
         <v>72</v>
       </c>
       <c r="D25" t="s">
         <v>73</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B26">
+        <v>5164</v>
+      </c>
+      <c r="C26" t="s">
         <v>74</v>
       </c>
-      <c r="B26">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B27">
-        <v>3975</v>
+        <v>4958</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="D27" t="s">
         <v>78</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B28">
-        <v>3935</v>
+        <v>4869</v>
       </c>
       <c r="C28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B29">
-        <v>3874</v>
+        <v>4588</v>
       </c>
       <c r="C29" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B30">
-        <v>3870</v>
+        <v>4499</v>
       </c>
       <c r="C30" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B31">
-        <v>3814</v>
+        <v>4375</v>
       </c>
       <c r="C31" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B32">
-        <v>3730</v>
+        <v>4346</v>
       </c>
       <c r="C32" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B33">
-        <v>3544</v>
+        <v>4080</v>
       </c>
       <c r="C33" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B34">
-        <v>3187</v>
+        <v>4044</v>
       </c>
       <c r="C34" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B35">
-        <v>2892</v>
+        <v>3979</v>
       </c>
       <c r="C35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B36">
-        <v>2723</v>
+        <v>3975</v>
       </c>
       <c r="C36" t="s">
         <v>102</v>
       </c>
       <c r="D36" t="s">
         <v>103</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
+        <v>99</v>
+      </c>
+      <c r="B37">
+        <v>3935</v>
+      </c>
+      <c r="C37" t="s">
         <v>104</v>
       </c>
-      <c r="B37">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
+        <v>106</v>
+      </c>
+      <c r="B38">
+        <v>3874</v>
+      </c>
+      <c r="C38" t="s">
         <v>107</v>
       </c>
-      <c r="B38">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39">
+        <v>3870</v>
+      </c>
+      <c r="C39" t="s">
+        <v>109</v>
+      </c>
+      <c r="D39" t="s">
         <v>110</v>
-      </c>
-[...7 lines deleted...]
-        <v>112</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
+        <v>111</v>
+      </c>
+      <c r="B40">
+        <v>3814</v>
+      </c>
+      <c r="C40" t="s">
+        <v>112</v>
+      </c>
+      <c r="D40" t="s">
         <v>113</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B41">
-        <v>1879</v>
+        <v>3730</v>
       </c>
       <c r="C41" t="s">
+        <v>115</v>
+      </c>
+      <c r="D41" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
+        <v>117</v>
+      </c>
+      <c r="B42">
+        <v>3544</v>
+      </c>
+      <c r="C42" t="s">
         <v>118</v>
       </c>
-      <c r="B42">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43">
+        <v>3187</v>
+      </c>
+      <c r="C43" t="s">
         <v>121</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B44">
-        <v>1609</v>
+        <v>2892</v>
       </c>
       <c r="C44" t="s">
         <v>124</v>
       </c>
       <c r="D44" t="s">
         <v>125</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B45">
-        <v>1599</v>
+        <v>2723</v>
       </c>
       <c r="C45" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B46">
-        <v>1433</v>
+        <v>2527</v>
       </c>
       <c r="C46" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B47">
-        <v>1384</v>
+        <v>2519</v>
       </c>
       <c r="C47" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D47" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B48">
-        <v>1342</v>
+        <v>2018</v>
       </c>
       <c r="C48" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D48" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B49">
-        <v>1269</v>
+        <v>1896</v>
       </c>
       <c r="C49" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D49" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B50">
-        <v>1218</v>
+        <v>1879</v>
       </c>
       <c r="C50" t="s">
         <v>141</v>
       </c>
       <c r="D50" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B51">
-        <v>1196</v>
+        <v>1796</v>
       </c>
       <c r="C51" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D51" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="B52">
-        <v>1192</v>
+        <v>1617</v>
       </c>
       <c r="C52" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D52" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B53">
-        <v>934</v>
+        <v>1609</v>
       </c>
       <c r="C53" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D53" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B54">
-        <v>626</v>
+        <v>1599</v>
       </c>
       <c r="C54" t="s">
         <v>151</v>
       </c>
       <c r="D54" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>153</v>
       </c>
       <c r="B55">
-        <v>586</v>
+        <v>1433</v>
       </c>
       <c r="C55" t="s">
         <v>154</v>
       </c>
       <c r="D55" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>156</v>
       </c>
       <c r="B56">
-        <v>483</v>
+        <v>1384</v>
       </c>
       <c r="C56" t="s">
         <v>157</v>
       </c>
       <c r="D56" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>159</v>
       </c>
       <c r="B57">
-        <v>442</v>
+        <v>1342</v>
       </c>
       <c r="C57" t="s">
         <v>160</v>
       </c>
       <c r="D57" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>162</v>
       </c>
       <c r="B58">
-        <v>292</v>
+        <v>1269</v>
       </c>
       <c r="C58" t="s">
         <v>163</v>
       </c>
       <c r="D58" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>165</v>
       </c>
       <c r="B59">
-        <v>11979</v>
+        <v>1218</v>
       </c>
       <c r="C59" t="s">
         <v>166</v>
       </c>
       <c r="D59" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
+        <v>165</v>
+      </c>
+      <c r="B60">
+        <v>1196</v>
+      </c>
+      <c r="C60" t="s">
         <v>168</v>
       </c>
-      <c r="B60">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
+        <v>165</v>
+      </c>
+      <c r="B61">
+        <v>1192</v>
+      </c>
+      <c r="C61" t="s">
+        <v>170</v>
+      </c>
+      <c r="D61" t="s">
         <v>171</v>
-      </c>
-[...7 lines deleted...]
-        <v>173</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
+        <v>172</v>
+      </c>
+      <c r="B62">
+        <v>934</v>
+      </c>
+      <c r="C62" t="s">
+        <v>173</v>
+      </c>
+      <c r="D62" t="s">
         <v>174</v>
-      </c>
-[...7 lines deleted...]
-        <v>176</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
+        <v>175</v>
+      </c>
+      <c r="B63">
+        <v>626</v>
+      </c>
+      <c r="C63" t="s">
+        <v>176</v>
+      </c>
+      <c r="D63" t="s">
         <v>177</v>
-      </c>
-[...7 lines deleted...]
-        <v>179</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
+        <v>178</v>
+      </c>
+      <c r="B64">
+        <v>586</v>
+      </c>
+      <c r="C64" t="s">
+        <v>179</v>
+      </c>
+      <c r="D64" t="s">
         <v>180</v>
-      </c>
-[...7 lines deleted...]
-        <v>182</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
+        <v>181</v>
+      </c>
+      <c r="B65">
+        <v>483</v>
+      </c>
+      <c r="C65" t="s">
+        <v>182</v>
+      </c>
+      <c r="D65" t="s">
         <v>183</v>
-      </c>
-[...7 lines deleted...]
-        <v>185</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
+        <v>184</v>
+      </c>
+      <c r="B66">
+        <v>442</v>
+      </c>
+      <c r="C66" t="s">
+        <v>185</v>
+      </c>
+      <c r="D66" t="s">
         <v>186</v>
-      </c>
-[...7 lines deleted...]
-        <v>188</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
+        <v>187</v>
+      </c>
+      <c r="B67">
+        <v>292</v>
+      </c>
+      <c r="C67" t="s">
+        <v>188</v>
+      </c>
+      <c r="D67" t="s">
         <v>189</v>
-      </c>
-[...7 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
+        <v>190</v>
+      </c>
+      <c r="B68">
+        <v>11979</v>
+      </c>
+      <c r="C68" t="s">
+        <v>191</v>
+      </c>
+      <c r="D68" t="s">
         <v>192</v>
-      </c>
-[...7 lines deleted...]
-        <v>194</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
+        <v>193</v>
+      </c>
+      <c r="B69">
+        <v>11820</v>
+      </c>
+      <c r="C69" t="s">
+        <v>194</v>
+      </c>
+      <c r="D69" t="s">
         <v>195</v>
-      </c>
-[...7 lines deleted...]
-        <v>197</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
+        <v>196</v>
+      </c>
+      <c r="B70">
+        <v>10116</v>
+      </c>
+      <c r="C70" t="s">
+        <v>197</v>
+      </c>
+      <c r="D70" t="s">
         <v>198</v>
-      </c>
-[...7 lines deleted...]
-        <v>200</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
+        <v>199</v>
+      </c>
+      <c r="B71">
+        <v>9726</v>
+      </c>
+      <c r="C71" t="s">
+        <v>200</v>
+      </c>
+      <c r="D71" t="s">
         <v>201</v>
-      </c>
-[...7 lines deleted...]
-        <v>203</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
+        <v>202</v>
+      </c>
+      <c r="B72">
+        <v>9162</v>
+      </c>
+      <c r="C72" t="s">
+        <v>203</v>
+      </c>
+      <c r="D72" t="s">
         <v>204</v>
-      </c>
-[...7 lines deleted...]
-        <v>206</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B73">
-        <v>6972</v>
+        <v>8854</v>
       </c>
       <c r="C73" t="s">
+        <v>206</v>
+      </c>
+      <c r="D73" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
+        <v>208</v>
+      </c>
+      <c r="B74">
+        <v>8692</v>
+      </c>
+      <c r="C74" t="s">
         <v>209</v>
       </c>
-      <c r="B74">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
+        <v>211</v>
+      </c>
+      <c r="B75">
+        <v>8601</v>
+      </c>
+      <c r="C75" t="s">
         <v>212</v>
       </c>
-      <c r="B75">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
+        <v>214</v>
+      </c>
+      <c r="B76">
+        <v>8464</v>
+      </c>
+      <c r="C76" t="s">
         <v>215</v>
       </c>
-      <c r="B76">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
+        <v>217</v>
+      </c>
+      <c r="B77">
+        <v>8261</v>
+      </c>
+      <c r="C77" t="s">
         <v>218</v>
       </c>
-      <c r="B77">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
+        <v>220</v>
+      </c>
+      <c r="B78">
+        <v>7843</v>
+      </c>
+      <c r="C78" t="s">
         <v>221</v>
       </c>
-      <c r="B78">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
+        <v>223</v>
+      </c>
+      <c r="B79">
+        <v>7574</v>
+      </c>
+      <c r="C79" t="s">
         <v>224</v>
       </c>
-      <c r="B79">
-[...2 lines deleted...]
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
+        <v>226</v>
+      </c>
+      <c r="B80">
+        <v>7038</v>
+      </c>
+      <c r="C80" t="s">
         <v>227</v>
       </c>
-      <c r="B80">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="D80" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
+        <v>229</v>
+      </c>
+      <c r="B81">
+        <v>6973</v>
+      </c>
+      <c r="C81" t="s">
         <v>230</v>
       </c>
-      <c r="B81">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="D81" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="B82">
-        <v>4148</v>
+        <v>6972</v>
       </c>
       <c r="C82" t="s">
+        <v>232</v>
+      </c>
+      <c r="D82" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
+        <v>234</v>
+      </c>
+      <c r="B83">
+        <v>6805</v>
+      </c>
+      <c r="C83" t="s">
         <v>235</v>
       </c>
-      <c r="B83">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
+        <v>237</v>
+      </c>
+      <c r="B84">
+        <v>6720</v>
+      </c>
+      <c r="C84" t="s">
         <v>238</v>
       </c>
-      <c r="B84">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
+        <v>240</v>
+      </c>
+      <c r="B85">
+        <v>5868</v>
+      </c>
+      <c r="C85" t="s">
         <v>241</v>
       </c>
-      <c r="B85">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
+        <v>243</v>
+      </c>
+      <c r="B86">
+        <v>5774</v>
+      </c>
+      <c r="C86" t="s">
         <v>244</v>
       </c>
-      <c r="B86">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="D86" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
+        <v>246</v>
+      </c>
+      <c r="B87">
+        <v>4476</v>
+      </c>
+      <c r="C87" t="s">
         <v>247</v>
       </c>
-      <c r="B87">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
+        <v>249</v>
+      </c>
+      <c r="B88">
+        <v>4433</v>
+      </c>
+      <c r="C88" t="s">
         <v>250</v>
       </c>
-      <c r="B88">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="D88" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
+        <v>252</v>
+      </c>
+      <c r="B89">
+        <v>4226</v>
+      </c>
+      <c r="C89" t="s">
         <v>253</v>
       </c>
-      <c r="B89">
-[...2 lines deleted...]
-      <c r="C89" t="s">
+      <c r="D89" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
+        <v>255</v>
+      </c>
+      <c r="B90">
+        <v>4191</v>
+      </c>
+      <c r="C90" t="s">
         <v>256</v>
       </c>
-      <c r="B90">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="D90" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
+        <v>255</v>
+      </c>
+      <c r="B91">
+        <v>4148</v>
+      </c>
+      <c r="C91" t="s">
+        <v>258</v>
+      </c>
+      <c r="D91" t="s">
         <v>259</v>
-      </c>
-[...7 lines deleted...]
-        <v>261</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
+        <v>260</v>
+      </c>
+      <c r="B92">
+        <v>4102</v>
+      </c>
+      <c r="C92" t="s">
+        <v>261</v>
+      </c>
+      <c r="D92" t="s">
         <v>262</v>
-      </c>
-[...7 lines deleted...]
-        <v>264</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B93">
-        <v>2772</v>
+        <v>4022</v>
       </c>
       <c r="C93" t="s">
+        <v>264</v>
+      </c>
+      <c r="D93" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B94">
-        <v>2763</v>
+        <v>3947</v>
       </c>
       <c r="C94" t="s">
         <v>267</v>
       </c>
       <c r="D94" t="s">
         <v>268</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>269</v>
       </c>
       <c r="B95">
-        <v>2588</v>
+        <v>3829</v>
       </c>
       <c r="C95" t="s">
         <v>270</v>
       </c>
       <c r="D95" t="s">
         <v>271</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>272</v>
       </c>
       <c r="B96">
-        <v>2334</v>
+        <v>3555</v>
       </c>
       <c r="C96" t="s">
         <v>273</v>
       </c>
       <c r="D96" t="s">
         <v>274</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>275</v>
       </c>
       <c r="B97">
-        <v>2079</v>
+        <v>3496</v>
       </c>
       <c r="C97" t="s">
         <v>276</v>
       </c>
       <c r="D97" t="s">
         <v>277</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>278</v>
       </c>
       <c r="B98">
-        <v>1916</v>
+        <v>3399</v>
       </c>
       <c r="C98" t="s">
         <v>279</v>
       </c>
       <c r="D98" t="s">
         <v>280</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>281</v>
       </c>
       <c r="B99">
-        <v>1864</v>
+        <v>3161</v>
       </c>
       <c r="C99" t="s">
         <v>282</v>
       </c>
       <c r="D99" t="s">
         <v>283</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>284</v>
       </c>
       <c r="B100">
-        <v>1811</v>
+        <v>2854</v>
       </c>
       <c r="C100" t="s">
         <v>285</v>
       </c>
       <c r="D100" t="s">
         <v>286</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>287</v>
       </c>
       <c r="B101">
-        <v>1756</v>
+        <v>2779</v>
       </c>
       <c r="C101" t="s">
         <v>288</v>
       </c>
       <c r="D101" t="s">
         <v>289</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>287</v>
+      </c>
+      <c r="B102">
+        <v>2772</v>
+      </c>
+      <c r="C102" t="s">
         <v>290</v>
       </c>
-      <c r="B102">
-[...2 lines deleted...]
-      <c r="C102" t="s">
+      <c r="D102" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>287</v>
+      </c>
+      <c r="B103">
+        <v>2763</v>
+      </c>
+      <c r="C103" t="s">
+        <v>292</v>
+      </c>
+      <c r="D103" t="s">
         <v>293</v>
-      </c>
-[...7 lines deleted...]
-        <v>295</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
+        <v>294</v>
+      </c>
+      <c r="B104">
+        <v>2588</v>
+      </c>
+      <c r="C104" t="s">
+        <v>295</v>
+      </c>
+      <c r="D104" t="s">
         <v>296</v>
-      </c>
-[...7 lines deleted...]
-        <v>298</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
+        <v>297</v>
+      </c>
+      <c r="B105">
+        <v>2334</v>
+      </c>
+      <c r="C105" t="s">
+        <v>298</v>
+      </c>
+      <c r="D105" t="s">
         <v>299</v>
-      </c>
-[...7 lines deleted...]
-        <v>301</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
+        <v>300</v>
+      </c>
+      <c r="B106">
+        <v>2079</v>
+      </c>
+      <c r="C106" t="s">
+        <v>301</v>
+      </c>
+      <c r="D106" t="s">
         <v>302</v>
-      </c>
-[...7 lines deleted...]
-        <v>304</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
+        <v>303</v>
+      </c>
+      <c r="B107">
+        <v>1916</v>
+      </c>
+      <c r="C107" t="s">
+        <v>304</v>
+      </c>
+      <c r="D107" t="s">
         <v>305</v>
-      </c>
-[...7 lines deleted...]
-        <v>307</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B108">
-        <v>548</v>
+        <v>1864</v>
       </c>
       <c r="C108" t="s">
+        <v>307</v>
+      </c>
+      <c r="D108" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
+        <v>309</v>
+      </c>
+      <c r="B109">
+        <v>1811</v>
+      </c>
+      <c r="C109" t="s">
         <v>310</v>
       </c>
-      <c r="B109">
-[...2 lines deleted...]
-      <c r="C109" t="s">
+      <c r="D109" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
+        <v>312</v>
+      </c>
+      <c r="B110">
+        <v>1756</v>
+      </c>
+      <c r="C110" t="s">
         <v>313</v>
       </c>
-      <c r="B110">
-[...2 lines deleted...]
-      <c r="C110" t="s">
+      <c r="D110" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B111">
-        <v>397</v>
+        <v>1502</v>
       </c>
       <c r="C111" t="s">
         <v>316</v>
       </c>
       <c r="D111" t="s">
         <v>317</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>318</v>
       </c>
       <c r="B112">
-        <v>11418</v>
+        <v>1390</v>
       </c>
       <c r="C112" t="s">
         <v>319</v>
       </c>
       <c r="D112" t="s">
         <v>320</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B113">
-        <v>11397</v>
+        <v>1058</v>
       </c>
       <c r="C113" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D113" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B114">
-        <v>11030</v>
+        <v>1002</v>
       </c>
       <c r="C114" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D114" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="B115">
-        <v>11021</v>
+        <v>665</v>
       </c>
       <c r="C115" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="D115" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B116">
-        <v>10945</v>
+        <v>563</v>
       </c>
       <c r="C116" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="D116" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="B117">
-        <v>10871</v>
+        <v>548</v>
       </c>
       <c r="C117" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D117" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="B118">
-        <v>10855</v>
+        <v>500</v>
       </c>
       <c r="C118" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D118" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="B119">
-        <v>10853</v>
+        <v>399</v>
       </c>
       <c r="C119" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="D119" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>338</v>
       </c>
       <c r="B120">
-        <v>10657</v>
+        <v>397</v>
       </c>
       <c r="C120" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D120" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B121">
-        <v>10491</v>
+        <v>11418</v>
       </c>
       <c r="C121" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="D121" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="B122">
-        <v>10423</v>
+        <v>11397</v>
       </c>
       <c r="C122" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D122" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B123">
-        <v>10352</v>
+        <v>11030</v>
       </c>
       <c r="C123" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D123" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B124">
-        <v>9835</v>
+        <v>11021</v>
       </c>
       <c r="C124" t="s">
         <v>351</v>
       </c>
       <c r="D124" t="s">
         <v>352</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>353</v>
       </c>
       <c r="B125">
-        <v>9736</v>
+        <v>10945</v>
       </c>
       <c r="C125" t="s">
         <v>354</v>
       </c>
       <c r="D125" t="s">
         <v>355</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>356</v>
       </c>
       <c r="B126">
-        <v>9671</v>
+        <v>10871</v>
       </c>
       <c r="C126" t="s">
         <v>357</v>
       </c>
       <c r="D126" t="s">
         <v>358</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
+        <v>356</v>
+      </c>
+      <c r="B127">
+        <v>10855</v>
+      </c>
+      <c r="C127" t="s">
         <v>359</v>
       </c>
-      <c r="B127">
-[...2 lines deleted...]
-      <c r="C127" t="s">
+      <c r="D127" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="B128">
-        <v>9545</v>
+        <v>10853</v>
       </c>
       <c r="C128" t="s">
+        <v>361</v>
+      </c>
+      <c r="D128" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
+        <v>363</v>
+      </c>
+      <c r="B129">
+        <v>10657</v>
+      </c>
+      <c r="C129" t="s">
         <v>364</v>
       </c>
-      <c r="B129">
-[...2 lines deleted...]
-      <c r="C129" t="s">
+      <c r="D129" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
+        <v>366</v>
+      </c>
+      <c r="B130">
+        <v>10491</v>
+      </c>
+      <c r="C130" t="s">
         <v>367</v>
       </c>
-      <c r="B130">
-[...2 lines deleted...]
-      <c r="C130" t="s">
+      <c r="D130" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
+        <v>369</v>
+      </c>
+      <c r="B131">
+        <v>10423</v>
+      </c>
+      <c r="C131" t="s">
         <v>370</v>
       </c>
-      <c r="B131">
-[...2 lines deleted...]
-      <c r="C131" t="s">
+      <c r="D131" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
+        <v>372</v>
+      </c>
+      <c r="B132">
+        <v>10352</v>
+      </c>
+      <c r="C132" t="s">
         <v>373</v>
       </c>
-      <c r="B132">
-[...2 lines deleted...]
-      <c r="C132" t="s">
+      <c r="D132" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B133">
-        <v>8513</v>
+        <v>9835</v>
       </c>
       <c r="C133" t="s">
         <v>376</v>
       </c>
       <c r="D133" t="s">
         <v>377</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>378</v>
       </c>
       <c r="B134">
-        <v>8300</v>
+        <v>9736</v>
       </c>
       <c r="C134" t="s">
         <v>379</v>
       </c>
       <c r="D134" t="s">
         <v>380</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>381</v>
       </c>
       <c r="B135">
-        <v>7919</v>
+        <v>9671</v>
       </c>
       <c r="C135" t="s">
         <v>382</v>
       </c>
       <c r="D135" t="s">
         <v>383</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>384</v>
       </c>
       <c r="B136">
-        <v>7736</v>
+        <v>9557</v>
       </c>
       <c r="C136" t="s">
         <v>385</v>
       </c>
       <c r="D136" t="s">
         <v>386</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
+        <v>384</v>
+      </c>
+      <c r="B137">
+        <v>9545</v>
+      </c>
+      <c r="C137" t="s">
         <v>387</v>
       </c>
-      <c r="B137">
-[...2 lines deleted...]
-      <c r="C137" t="s">
+      <c r="D137" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
+        <v>389</v>
+      </c>
+      <c r="B138">
+        <v>9102</v>
+      </c>
+      <c r="C138" t="s">
         <v>390</v>
       </c>
-      <c r="B138">
-[...2 lines deleted...]
-      <c r="C138" t="s">
+      <c r="D138" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
+        <v>392</v>
+      </c>
+      <c r="B139">
+        <v>8815</v>
+      </c>
+      <c r="C139" t="s">
         <v>393</v>
       </c>
-      <c r="B139">
-[...2 lines deleted...]
-      <c r="C139" t="s">
+      <c r="D139" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
+        <v>395</v>
+      </c>
+      <c r="B140">
+        <v>8594</v>
+      </c>
+      <c r="C140" t="s">
         <v>396</v>
       </c>
-      <c r="B140">
-[...2 lines deleted...]
-      <c r="C140" t="s">
+      <c r="D140" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
+        <v>398</v>
+      </c>
+      <c r="B141">
+        <v>8520</v>
+      </c>
+      <c r="C141" t="s">
         <v>399</v>
       </c>
-      <c r="B141">
-[...2 lines deleted...]
-      <c r="C141" t="s">
+      <c r="D141" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
+        <v>398</v>
+      </c>
+      <c r="B142">
+        <v>8513</v>
+      </c>
+      <c r="C142" t="s">
+        <v>401</v>
+      </c>
+      <c r="D142" t="s">
         <v>402</v>
-      </c>
-[...7 lines deleted...]
-        <v>404</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
+        <v>403</v>
+      </c>
+      <c r="B143">
+        <v>8300</v>
+      </c>
+      <c r="C143" t="s">
+        <v>404</v>
+      </c>
+      <c r="D143" t="s">
         <v>405</v>
-      </c>
-[...7 lines deleted...]
-        <v>407</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
+        <v>406</v>
+      </c>
+      <c r="B144">
+        <v>7919</v>
+      </c>
+      <c r="C144" t="s">
+        <v>407</v>
+      </c>
+      <c r="D144" t="s">
         <v>408</v>
-      </c>
-[...7 lines deleted...]
-        <v>410</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
+        <v>409</v>
+      </c>
+      <c r="B145">
+        <v>7736</v>
+      </c>
+      <c r="C145" t="s">
+        <v>410</v>
+      </c>
+      <c r="D145" t="s">
         <v>411</v>
-      </c>
-[...7 lines deleted...]
-        <v>413</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
+        <v>412</v>
+      </c>
+      <c r="B146">
+        <v>7330</v>
+      </c>
+      <c r="C146" t="s">
+        <v>413</v>
+      </c>
+      <c r="D146" t="s">
         <v>414</v>
-      </c>
-[...7 lines deleted...]
-        <v>416</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
+        <v>415</v>
+      </c>
+      <c r="B147">
+        <v>7143</v>
+      </c>
+      <c r="C147" t="s">
+        <v>416</v>
+      </c>
+      <c r="D147" t="s">
         <v>417</v>
-      </c>
-[...7 lines deleted...]
-        <v>419</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
+        <v>418</v>
+      </c>
+      <c r="B148">
+        <v>6995</v>
+      </c>
+      <c r="C148" t="s">
+        <v>419</v>
+      </c>
+      <c r="D148" t="s">
         <v>420</v>
-      </c>
-[...7 lines deleted...]
-        <v>422</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
+        <v>421</v>
+      </c>
+      <c r="B149">
+        <v>6778</v>
+      </c>
+      <c r="C149" t="s">
+        <v>422</v>
+      </c>
+      <c r="D149" t="s">
         <v>423</v>
-      </c>
-[...7 lines deleted...]
-        <v>425</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
+        <v>424</v>
+      </c>
+      <c r="B150">
+        <v>756</v>
+      </c>
+      <c r="C150" t="s">
+        <v>425</v>
+      </c>
+      <c r="D150" t="s">
         <v>426</v>
-      </c>
-[...7 lines deleted...]
-        <v>428</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
+        <v>427</v>
+      </c>
+      <c r="B151">
+        <v>4386</v>
+      </c>
+      <c r="C151" t="s">
+        <v>428</v>
+      </c>
+      <c r="D151" t="s">
         <v>429</v>
-      </c>
-[...7 lines deleted...]
-        <v>431</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B152">
-        <v>3214</v>
+        <v>5404</v>
       </c>
       <c r="C152" t="s">
+        <v>431</v>
+      </c>
+      <c r="D152" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
+        <v>433</v>
+      </c>
+      <c r="B153">
+        <v>5586</v>
+      </c>
+      <c r="C153" t="s">
         <v>434</v>
       </c>
-      <c r="B153">
-[...2 lines deleted...]
-      <c r="C153" t="s">
+      <c r="D153" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
+        <v>436</v>
+      </c>
+      <c r="B154">
+        <v>4574</v>
+      </c>
+      <c r="C154" t="s">
         <v>437</v>
       </c>
-      <c r="B154">
-[...2 lines deleted...]
-      <c r="C154" t="s">
+      <c r="D154" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B155">
-        <v>3103</v>
+        <v>4389</v>
       </c>
       <c r="C155" t="s">
         <v>440</v>
       </c>
       <c r="D155" t="s">
         <v>441</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="B156">
-        <v>3090</v>
+        <v>4124</v>
       </c>
       <c r="C156" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D156" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="B157">
-        <v>3085</v>
+        <v>3774</v>
       </c>
       <c r="C157" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="D157" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>437</v>
+        <v>448</v>
       </c>
       <c r="B158">
-        <v>3072</v>
+        <v>3546</v>
       </c>
       <c r="C158" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="D158" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>437</v>
+        <v>451</v>
       </c>
       <c r="B159">
-        <v>3071</v>
+        <v>3261</v>
       </c>
       <c r="C159" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="D159" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="B160">
-        <v>2988</v>
+        <v>3234</v>
       </c>
       <c r="C160" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="D160" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B161">
-        <v>2893</v>
+        <v>3214</v>
       </c>
       <c r="C161" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="D161" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="B162">
-        <v>2801</v>
+        <v>3179</v>
       </c>
       <c r="C162" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="D162" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="B163">
-        <v>2786</v>
+        <v>3109</v>
       </c>
       <c r="C163" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="D163" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="B164">
-        <v>2773</v>
+        <v>3103</v>
       </c>
       <c r="C164" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="D164" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B165">
-        <v>2748</v>
+        <v>3090</v>
       </c>
       <c r="C165" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="D165" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="B166">
-        <v>2495</v>
+        <v>3085</v>
       </c>
       <c r="C166" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="D166" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="B167">
-        <v>2492</v>
+        <v>3072</v>
       </c>
       <c r="C167" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="D167" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>471</v>
+        <v>462</v>
       </c>
       <c r="B168">
-        <v>2437</v>
+        <v>3071</v>
       </c>
       <c r="C168" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D168" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="B169">
-        <v>2436</v>
+        <v>2988</v>
       </c>
       <c r="C169" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="D169" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
       <c r="B170">
-        <v>2382</v>
+        <v>2893</v>
       </c>
       <c r="C170" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="D170" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>471</v>
+        <v>481</v>
       </c>
       <c r="B171">
-        <v>2366</v>
+        <v>2801</v>
       </c>
       <c r="C171" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="D171" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>471</v>
+        <v>481</v>
       </c>
       <c r="B172">
-        <v>2365</v>
+        <v>2786</v>
       </c>
       <c r="C172" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="D172" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="B173">
-        <v>2328</v>
+        <v>2773</v>
       </c>
       <c r="C173" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="D173" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B174">
-        <v>2183</v>
+        <v>2748</v>
       </c>
       <c r="C174" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="D174" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="B175">
-        <v>2174</v>
+        <v>2495</v>
       </c>
       <c r="C175" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="D175" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B176">
-        <v>2084</v>
+        <v>2492</v>
       </c>
       <c r="C176" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="D176" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="B177">
-        <v>1983</v>
+        <v>2437</v>
       </c>
       <c r="C177" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="D177" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
         <v>496</v>
       </c>
       <c r="B178">
-        <v>1931</v>
+        <v>2436</v>
       </c>
       <c r="C178" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="D178" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
         <v>496</v>
       </c>
       <c r="B179">
-        <v>1902</v>
+        <v>2382</v>
       </c>
       <c r="C179" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="D179" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="B180">
-        <v>1853</v>
+        <v>2366</v>
       </c>
       <c r="C180" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="D180" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>504</v>
+        <v>496</v>
       </c>
       <c r="B181">
-        <v>1611</v>
+        <v>2365</v>
       </c>
       <c r="C181" t="s">
         <v>505</v>
       </c>
       <c r="D181" t="s">
         <v>506</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
         <v>507</v>
       </c>
       <c r="B182">
-        <v>1483</v>
+        <v>2328</v>
       </c>
       <c r="C182" t="s">
         <v>508</v>
       </c>
       <c r="D182" t="s">
         <v>509</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="B183">
-        <v>1481</v>
+        <v>2183</v>
       </c>
       <c r="C183" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D183" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="B184">
-        <v>1424</v>
+        <v>2174</v>
       </c>
       <c r="C184" t="s">
         <v>513</v>
       </c>
       <c r="D184" t="s">
         <v>514</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="B185">
-        <v>1423</v>
+        <v>2084</v>
       </c>
       <c r="C185" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="D185" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B186">
-        <v>1342</v>
+        <v>1983</v>
       </c>
       <c r="C186" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D186" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B187">
-        <v>1101</v>
+        <v>1931</v>
       </c>
       <c r="C187" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D187" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="B188">
-        <v>874</v>
+        <v>1902</v>
       </c>
       <c r="C188" t="s">
         <v>524</v>
       </c>
       <c r="D188" t="s">
         <v>525</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
         <v>526</v>
       </c>
       <c r="B189">
-        <v>820</v>
+        <v>1853</v>
       </c>
       <c r="C189" t="s">
         <v>527</v>
       </c>
       <c r="D189" t="s">
         <v>528</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
         <v>529</v>
       </c>
       <c r="B190">
-        <v>802</v>
+        <v>1611</v>
       </c>
       <c r="C190" t="s">
         <v>530</v>
       </c>
       <c r="D190" t="s">
         <v>531</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="B191">
-        <v>793</v>
+        <v>1483</v>
       </c>
       <c r="C191" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D191" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="B192">
-        <v>759</v>
+        <v>1481</v>
       </c>
       <c r="C192" t="s">
         <v>535</v>
       </c>
       <c r="D192" t="s">
         <v>536</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
         <v>537</v>
       </c>
       <c r="B193">
-        <v>433</v>
+        <v>1424</v>
       </c>
       <c r="C193" t="s">
-        <v>527</v>
+        <v>538</v>
       </c>
       <c r="D193" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="B194">
-        <v>416</v>
+        <v>1423</v>
       </c>
       <c r="C194" t="s">
         <v>540</v>
       </c>
       <c r="D194" t="s">
         <v>541</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="B195">
+        <v>1342</v>
+      </c>
+      <c r="C195" t="s">
+        <v>543</v>
+      </c>
+      <c r="D195" t="s">
+        <v>544</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>545</v>
+      </c>
+      <c r="B196">
+        <v>1101</v>
+      </c>
+      <c r="C196" t="s">
+        <v>546</v>
+      </c>
+      <c r="D196" t="s">
+        <v>547</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>548</v>
+      </c>
+      <c r="B197">
+        <v>874</v>
+      </c>
+      <c r="C197" t="s">
+        <v>549</v>
+      </c>
+      <c r="D197" t="s">
+        <v>550</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>551</v>
+      </c>
+      <c r="B198">
+        <v>820</v>
+      </c>
+      <c r="C198" t="s">
+        <v>552</v>
+      </c>
+      <c r="D198" t="s">
+        <v>553</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>554</v>
+      </c>
+      <c r="B199">
+        <v>802</v>
+      </c>
+      <c r="C199" t="s">
+        <v>555</v>
+      </c>
+      <c r="D199" t="s">
+        <v>556</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>554</v>
+      </c>
+      <c r="B200">
+        <v>793</v>
+      </c>
+      <c r="C200" t="s">
+        <v>557</v>
+      </c>
+      <c r="D200" t="s">
+        <v>558</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>559</v>
+      </c>
+      <c r="B201">
+        <v>759</v>
+      </c>
+      <c r="C201" t="s">
+        <v>560</v>
+      </c>
+      <c r="D201" t="s">
+        <v>561</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>562</v>
+      </c>
+      <c r="B202">
+        <v>433</v>
+      </c>
+      <c r="C202" t="s">
+        <v>552</v>
+      </c>
+      <c r="D202" t="s">
+        <v>563</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>564</v>
+      </c>
+      <c r="B203">
+        <v>416</v>
+      </c>
+      <c r="C203" t="s">
+        <v>565</v>
+      </c>
+      <c r="D203" t="s">
+        <v>566</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>564</v>
+      </c>
+      <c r="B204">
         <v>415</v>
       </c>
-      <c r="C195" t="s">
-[...8 lines deleted...]
-      <c r="F195" s="2" t="s">
+      <c r="C204" t="s">
+        <v>567</v>
+      </c>
+      <c r="D204" t="s">
+        <v>568</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -6336,50 +6592,68 @@
     <hyperlink ref="F183" r:id="rId364"/>
     <hyperlink ref="E184" r:id="rId365"/>
     <hyperlink ref="F184" r:id="rId366"/>
     <hyperlink ref="E185" r:id="rId367"/>
     <hyperlink ref="F185" r:id="rId368"/>
     <hyperlink ref="E186" r:id="rId369"/>
     <hyperlink ref="F186" r:id="rId370"/>
     <hyperlink ref="E187" r:id="rId371"/>
     <hyperlink ref="F187" r:id="rId372"/>
     <hyperlink ref="E188" r:id="rId373"/>
     <hyperlink ref="F188" r:id="rId374"/>
     <hyperlink ref="E189" r:id="rId375"/>
     <hyperlink ref="F189" r:id="rId376"/>
     <hyperlink ref="E190" r:id="rId377"/>
     <hyperlink ref="F190" r:id="rId378"/>
     <hyperlink ref="E191" r:id="rId379"/>
     <hyperlink ref="F191" r:id="rId380"/>
     <hyperlink ref="E192" r:id="rId381"/>
     <hyperlink ref="F192" r:id="rId382"/>
     <hyperlink ref="E193" r:id="rId383"/>
     <hyperlink ref="F193" r:id="rId384"/>
     <hyperlink ref="E194" r:id="rId385"/>
     <hyperlink ref="F194" r:id="rId386"/>
     <hyperlink ref="E195" r:id="rId387"/>
     <hyperlink ref="F195" r:id="rId388"/>
+    <hyperlink ref="E196" r:id="rId389"/>
+    <hyperlink ref="F196" r:id="rId390"/>
+    <hyperlink ref="E197" r:id="rId391"/>
+    <hyperlink ref="F197" r:id="rId392"/>
+    <hyperlink ref="E198" r:id="rId393"/>
+    <hyperlink ref="F198" r:id="rId394"/>
+    <hyperlink ref="E199" r:id="rId395"/>
+    <hyperlink ref="F199" r:id="rId396"/>
+    <hyperlink ref="E200" r:id="rId397"/>
+    <hyperlink ref="F200" r:id="rId398"/>
+    <hyperlink ref="E201" r:id="rId399"/>
+    <hyperlink ref="F201" r:id="rId400"/>
+    <hyperlink ref="E202" r:id="rId401"/>
+    <hyperlink ref="F202" r:id="rId402"/>
+    <hyperlink ref="E203" r:id="rId403"/>
+    <hyperlink ref="F203" r:id="rId404"/>
+    <hyperlink ref="E204" r:id="rId405"/>
+    <hyperlink ref="F204" r:id="rId406"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>