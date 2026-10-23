--- v0 (2026-08-26)
+++ v1 (2026-10-23)
@@ -8,80 +8,153 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="746" uniqueCount="388">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="796" uniqueCount="411">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>BD758C7672</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SOFTWARE SOSTITUZIONE DOCENTI</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD65DD1CF6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Incarico Rspp</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD5AD04669</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto targa ed etichette azioni di pubblicità Poc dispositivi digitali</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD2BBD8CE8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto cassette di sicurezza materiale pronto soccorso</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">conferimento incarico DSGA per attività specialistiche di supporto tecnico e organizzativo al project manager </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LETTERA DI INCARICO ATA
+</t>
+  </si>
+  <si>
+    <t>- DECRETO DI ASSEGNAZIONE INCARICHI DOCENTI DI SUPPORTO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di DECRETO DI ASSEGNAZIONE INCARICHI ATA - </t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD13D5DAE5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto dispositivi digitali da concedere in comodato d'uso "POC per la scuola 2014-2020 Avviso 95450 del 24/04/2026"</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>BCDFD5C385</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto tesserini badge alunni</t>
+  </si>
+  <si>
     <t>30/07/2026</t>
   </si>
   <si>
     <t>BC898D650F</t>
   </si>
   <si>
     <t>Decisione a contrarre - MOBILITA' INTERNAZIONALE ERASMUS VOLI IRLANDA SETTEMBRE 2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>29/07/2026</t>
   </si>
   <si>
     <t>BC89820EDB</t>
   </si>
   <si>
     <t>Decisione a contrarre - MOBILITA' INTERNAZIONALE ERASMUS MESE DI SETTEMBRE DESTINAZIONE IRLANDA AGENZIA DI SUPPORTO</t>
   </si>
   <si>
     <t>28/07/2026</t>
   </si>
   <si>
     <t>BC8AD451D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARMADIETTI PORTA CELLULARI</t>
   </si>
   <si>
     <t>BC8311CBFF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DIGITAL BOARD</t>
   </si>
@@ -816,53 +889,50 @@
     <t>17/11/2025</t>
   </si>
   <si>
     <t>B922F62248</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CORSO AZIENDALE DI LINGUA FRANCESE</t>
   </si>
   <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>B91D60B887</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONI CENTRO ASTERIA PER A.S. 2025/2026</t>
   </si>
   <si>
     <t>B91C211C51</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DEPLIANT (PIEGHEVOLI) PER OPEN DAY</t>
   </si>
   <si>
     <t>13/11/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>DECRETO DI INCARICO DI DIREZIONE AMMINISTRATIVA</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B910C5FBC0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PIASTRE DEFIBRILLATORE E MANUTENZIONE</t>
   </si>
   <si>
     <t>DECRETO DI ASSUNZIONE INCARICO RUP</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO DI ASSUNZIONE INCARICO DIREZIONE E COORDINAMENTO A TITOLO 
 ONEROSO NELLA GESTIONE DEL PROGETTO</t>
   </si>
   <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>B8EED0DF0C</t>
@@ -1564,3333 +1634,3549 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC898D650F" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/b8e30efc-47eb-4348-9c2f-ea84734bb25d" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC89820EDB" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/822955d5-d55d-4288-9367-868b28eb1a71" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8AD451D2" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/e949cf0e-0074-4f9d-b7c9-44671cf99e74" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8311CBFF" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/f27effb4-e610-4841-b869-3b777784ef28" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC83231099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/b75ae036-ab99-4b0f-9daa-ee6815bb4af0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2E80F95B" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/9c751ffe-b26e-408f-a1f6-42caf6c89afe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6FCD9948" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/1a0c6015-ea6a-4c03-9015-0b4984b91b88" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6F5E8ED9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/66bc5633-c276-4667-a06d-1ed35af1d8d0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6194184F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/793328b7-37bd-4f60-966a-0d0313955345" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC104D64C4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/9f883dd0-c455-4054-b5df-85f73494521b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF0E7F982" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/39ec084d-3560-4be7-bcbf-0921fcd6dcdd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFOFE3F48" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/3e32c207-87d6-46f5-a3eb-0719724a0f66" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE9A832E7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/f0e55762-e611-4d21-8523-71523b086de6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE963BA72" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/bac05bbd-ad6f-4ee3-81aa-ac0de57b69c8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD5550600" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/63e721aa-4868-4547-b878-e88a5762ea9d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD5644F58" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/2bbfb33d-2be0-4931-8afc-b15b46ffae63" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2270A40" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/fecabdc0-e990-4074-909e-4f6fa4c11ea9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC646020F" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/d23a965d-6363-4d44-846f-20e28936082d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB8156643" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/ad53b9f9-9a58-4231-92cc-425ab44b2f02" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB510FF48" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/bec23e98-cc1c-40ef-b9f4-2910bf1d4ba5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB505FE0B" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/cb64980f-6730-4399-ae8f-f7ac68c655d5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5450EB2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/393dbe72-e576-495b-80f9-494165d81d97" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB4E3CAA6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/587e2eee-adaf-41fe-99d1-e05d0748a2fa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6971B329" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/8b8854b8-27c9-4211-826f-7d9dacfd6b47" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5E57ADA4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/5cad98f1-ff88-475e-9025-84263e666d28" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB50877B2D" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/07cd6797-ac2a-45b1-8084-eb1f102c069f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB388D668D" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/a04d2ce4-5992-4b1a-89f5-fd2d607876a6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E9F9D6C" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/8b15f429-2834-4ba4-8e55-d3e46108ab69" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBOF2DF144" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/1df322ac-b7c5-4dd8-adc0-8e75bcd95e8a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFD31DA26" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/66a74798-7733-4162-9aed-761e725f9e7e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5597457" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/055d6aa5-e2bd-456f-a2d0-762ee0d5bb9e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF3EAEC61" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/37cc98b7-c861-4e3a-af96-fa198b404365" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF0910D53" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/9ffedda5-573f-488d-9c3e-33c7d57447f0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEC37E40F" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/6f58145c-1756-48a7-bcb9-5a2d3aec44c6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE8E4692C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/3c1376f7-149f-4bbf-86e0-58683d96b02e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE628C399" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/b7666d5c-2289-4e5d-8d80-73c60dcba749" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE5DE1972" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/ddbeeccf-2ec4-47f2-8375-856bb8cc35c1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE191860B" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/c979487f-726b-4c7e-b710-1283375d0baf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE166C198" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/7d698325-d203-4dac-bbb9-c7953e56317a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB4573A6D" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/1f0bfa9f-6ab4-42e6-92f9-8332776dba3b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB0CDF9DA" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/ed17a858-6533-4406-ab2a-f910f0d33667" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F006ED49" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/0fc320f9-0e3f-4a87-a8a8-f58371fc24ba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F065F477" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/3447763b-eedc-4085-a7bf-2ef01a71a05b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA64C04B8A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/494372ae-5289-401a-8706-c7a9e7964bce" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA647AE78B" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/2da48b97-bd35-45ed-a51d-9be0ad9a5b28" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E015BBC" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/7d001261-d3ad-47d4-b1be-004c4e97b988" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CC05D5F" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/84d44754-0330-4883-9038-fd0131e70f4d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D2FD98B" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/404e1693-1df6-44e6-b0e7-3b671366caec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E6B64F9B" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/30f557d7-8588-4a2a-826e-69b5beeb7663" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA64BB8CD2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/da231031-bebf-43e2-a068-abda3236d3ab" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA643226FB" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/19bde0a8-8749-487c-99e0-0141396f2bb1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53B7710D" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/25167cf7-1585-4fed-8d82-61988741cab2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B8577DF0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/8869d122-ed00-401c-8214-0ffdcaa62830" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0CC12BFE" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/d02de135-60ec-4920-bf4b-fca4a73697bd" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA142553B9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/cca50f0e-8563-4f99-8527-faf364e7a3e2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49230FDC" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/955d9d40-af6c-46fc-9f9c-48323ee84e66" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA47E2881C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/cbad2153-b91e-4c9a-a406-5d8897a03cc7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D191B24" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/a5275f08-2ac5-4317-b368-d2b056b99032" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D466171" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/fb8da496-70bf-4862-ad00-a099b9703786" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CF1C415" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/a4798785-d90f-46bd-b37e-bc54f9eeef3c" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA34F62CD4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/eb412798-8bdd-484f-8644-1bde42b8350b" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32730144" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/d5a761cb-d19e-4813-be8f-d338e572f1a4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2EDE165E" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/300c31d9-e5df-4db5-82bb-9c084c2ad3e2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2E998D16" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/3ba92f8e-1768-4c92-8cfd-8f5b137bcdcc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2DF2E50B" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/9b6a3494-8f0d-4a86-b64b-7e549fad6134" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2DCBC075" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/16c341b1-91fe-455f-b8ad-611727c08969" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2D9B61BB" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/761a05ca-5f6d-4e2d-8670-b7d25dd84875" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2CCCEB2C" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/89290990-89d3-41e3-a278-3459a4d213a0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97CC9993D" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/d9d1d8dc-ac56-43ac-a77e-6766f431c17f" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29970774" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/2884488b-3f76-4506-90ae-03405d1565a9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA293FE916" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/c3e4a1ce-ab8e-40f7-b48f-50f5c2d68854" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E79FEC4E" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/90810201-f2a1-4d8d-8534-f48cfd56a071" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA185C4998" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/8fec37bd-5568-419d-8a5a-ec8656ac7415" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA06EF65E9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/7ed97fc9-7d5a-4df7-aa1b-1685dce2ef97" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E400337C" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/8955c0ae-6421-4bfa-8d3d-b9bbb9a44fd3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA02F31618" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/356db869-2460-44b5-8707-cbbd337adb72" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD94C433" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/741c2e3c-2fbe-4ccb-bac7-f6109b6f6d29" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD4B066E" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/fbb8271c-2cda-436a-9ceb-6262bf07f3e8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB22EC60" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/4b0b0a27-1fd2-4431-9701-0a9fd5558381" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFC929A4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/a157a90a-bdc7-43b7-86b7-3433be65f55b" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F8A08AB4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/6fed0456-90fc-4a83-a87c-a754620962bf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F30A570F" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/fb487e73-9af3-476e-9618-90d935f6d64a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EC962037" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/1e75ecb5-14e4-43d8-80a5-e05f99693d6c" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CEE7FCA3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/774d6591-982d-4915-9557-0368b48c7ccf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E32DB81E" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/2e4e88cb-9aeb-4573-8dc1-e35958f9bc92" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E31C745C" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/7060e7dd-54a0-4d4a-8d8b-ce0df30f0675" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EFCA5DA4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/1b126138-0e4d-4c87-8ad2-9463c34f0dba" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NONPREVIST" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/c2181d87-0d40-4ebd-a9f0-0e2737f3dd84" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A384BCC1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/1f6821fe-d6b2-4a87-996b-f1215285d089" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B994B77CF2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/ee45ace8-1b8b-4279-a537-8d814b2bd128" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9946EFFAE" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/7d19364e-0573-46a0-82da-1e167f0606b9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9851D18C0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/2b7f49fd-4534-4cca-aeaa-6a53d0d26d2a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98504FA36" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/651c9f6d-bfc5-4d62-a084-8d19156ab615" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96CE3F379" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/20574cc8-599f-44e9-86a9-06628bedc628" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A44606C" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/4bddb02d-77d8-44b2-b3fb-36570e222a04" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9474E20BE" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/7f9a7082-1f9f-4229-9800-feaeb640a40f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94640AA5B" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/a192d511-2f64-487b-bcfd-f002e7a0cc42" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93C4DBD90" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/4f762fca-f641-4863-b0d9-9106b2f447dd" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935D89A56" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/858861ec-c2fe-407b-93c3-14c788171fce" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B922F62248" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/ee61041c-174b-4071-9caf-2d8e53ddb0fe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D60B887" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/767e5a3c-94eb-460a-b22e-1cfee3bf02eb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C211C51" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/2997dd78-7647-4d1c-9b18-b64801525450" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B910C5FBC0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/08067e0f-e322-498d-bc36-6410113c1b08" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EED0DF0C" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/7d6afb7a-5570-467e-86b2-b3c9f2871caa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6B1E590" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/9c0ebe06-2c77-468b-8d35-5f07ea327eec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6990D1D" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/ed6bd82e-3a8c-42b3-a410-6d5628d07870" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E620539D" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/f982dc4d-13c2-4c83-90bf-55b5ead6e875" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CE5AF6A5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/ef3dd3b8-93da-4b39-9cff-c0bcb43c6cc0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CDE5A9B1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/9823158b-f0e1-4540-83e2-a15dc1141df2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CE16A0AE" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/daefc89b-f8fe-49d8-a931-a5f1c6727646" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A82BEC73" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/aa639bac-6822-41d4-86ab-76f7eed51e8b" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A3AD8758" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/42bf34f9-bcd2-43f1-83cd-dd9675204955" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8980E64EF" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/f8571b2e-3a68-49f0-acfb-7389dbcdb2ef" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B842D0FB02" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/609bdff3-4b3e-48fc-a445-b7dd2ef6263b" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83E61BD99" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/038e653a-6604-40d0-8e74-b7cdce6fa218" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83CB652B7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/48af4daf-6b73-47eb-b682-d9b3c30e1d00" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82FF3D917" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/2299ba6f-3529-4b73-8300-2d9ca067886e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B812E64E5A" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/5827686a-cc86-43b2-82e6-3467ecd3c8dc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BDE84A0B" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/2aa0cdbb-186c-4d9b-aa55-e8aa6fc5d204" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78B112351" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/f556dbd8-bef1-4fc2-822a-fe9a71401ba4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BA53C4EF" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/a4f1bdff-1a0a-43a6-a7da-63a998f50069" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B812BF4B6A" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/dafe4df5-0882-4017-b33e-15dcdc59d1c9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A87EF4E5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/9b95a902-4c79-44b1-a533-2615671aada6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A40D79C6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/3a3669e0-42a6-428a-b3f9-bf0674d347c6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78AECD3DC" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/d388d2b1-ed07-495a-b3a5-05a3cbd5559d" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75A1F32D0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/1b351de4-7e1b-4b30-b101-98a13b8cdd72" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CA8C0D11" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/74b2d1da-254f-4662-8229-d8787c613533" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71746FB32" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/d779e127-935f-49ec-8fdf-6d68df5da274" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7031E1CF9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/ddc60496-979a-4e90-b3d6-ffc634ccf79f" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B702D864DB" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/48cb474b-434a-4ed2-adb4-c8c68097d1b0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EFF0B778" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/0b73d57a-5248-4180-b369-3aa8b8c0f9f0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E7B8916A" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/a0d1b6d3-646d-4266-9def-4863314faae1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D657FF74" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/5689594d-424f-48f9-8691-d668bf15fb86" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CC8DCCB7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/566b1c76-c756-4562-8a7c-89a1f5dbadb0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BA6A2C11" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/79d5e338-0091-45c8-b2b6-54d8c5656d4b" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C933DC8C" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/266c60d0-7ff0-4c88-88fe-8f8d939a772f" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6886FD8DC" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/c1636b1c-e7ad-45c7-b062-9d3e4bf3fa32" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6889AF246" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/da85f109-fd62-4997-9757-0c04276819a1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B0D516C6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/f02bf733-8b2e-4303-8e86-860fd8844958" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B680AB8BF0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/82dd4bd4-7052-4d4d-b72e-2280e27f126d" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6787B812B" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/d8a3b889-464b-40ae-9443-da5ec0b7635d" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65C6EC549" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/e4f18b9c-a44d-483f-816b-5c05f85039fd" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD758C7672" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/bf2c061e-b467-4a2d-b515-b0769299660d" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD65DD1CF6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/64160eb9-4896-4b89-8dc1-06c9c3a1b622" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5AD04669" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/28e13304-81bf-4246-b136-69fcfaa6c612" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2BBD8CE8" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/6bb87f48-0de2-47aa-b983-20fa5e248849" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD13D5DAE5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/9a089087-feba-411b-8eaa-0c4122670deb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDFD5C385" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/ba201279-6ad1-4ef8-bdd3-8685204b9a58" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC898D650F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/b8e30efc-47eb-4348-9c2f-ea84734bb25d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC89820EDB" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/822955d5-d55d-4288-9367-868b28eb1a71" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8AD451D2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/e949cf0e-0074-4f9d-b7c9-44671cf99e74" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8311CBFF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/f27effb4-e610-4841-b869-3b777784ef28" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC83231099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/b75ae036-ab99-4b0f-9daa-ee6815bb4af0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2E80F95B" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/9c751ffe-b26e-408f-a1f6-42caf6c89afe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6FCD9948" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/1a0c6015-ea6a-4c03-9015-0b4984b91b88" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6F5E8ED9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/66bc5633-c276-4667-a06d-1ed35af1d8d0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6194184F" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/793328b7-37bd-4f60-966a-0d0313955345" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC104D64C4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/9f883dd0-c455-4054-b5df-85f73494521b" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF0E7F982" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/39ec084d-3560-4be7-bcbf-0921fcd6dcdd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFOFE3F48" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/3e32c207-87d6-46f5-a3eb-0719724a0f66" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE9A832E7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/f0e55762-e611-4d21-8523-71523b086de6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE963BA72" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/bac05bbd-ad6f-4ee3-81aa-ac0de57b69c8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD5550600" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/63e721aa-4868-4547-b878-e88a5762ea9d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD5644F58" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/2bbfb33d-2be0-4931-8afc-b15b46ffae63" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2270A40" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/fecabdc0-e990-4074-909e-4f6fa4c11ea9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC646020F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/d23a965d-6363-4d44-846f-20e28936082d" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB8156643" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/ad53b9f9-9a58-4231-92cc-425ab44b2f02" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB510FF48" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/bec23e98-cc1c-40ef-b9f4-2910bf1d4ba5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB505FE0B" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/cb64980f-6730-4399-ae8f-f7ac68c655d5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB5450EB2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/393dbe72-e576-495b-80f9-494165d81d97" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB4E3CAA6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/587e2eee-adaf-41fe-99d1-e05d0748a2fa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6971B329" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/8b8854b8-27c9-4211-826f-7d9dacfd6b47" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5E57ADA4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/5cad98f1-ff88-475e-9025-84263e666d28" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB50877B2D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/07cd6797-ac2a-45b1-8084-eb1f102c069f" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB388D668D" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/a04d2ce4-5992-4b1a-89f5-fd2d607876a6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E9F9D6C" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/8b15f429-2834-4ba4-8e55-d3e46108ab69" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBOF2DF144" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/1df322ac-b7c5-4dd8-adc0-8e75bcd95e8a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFD31DA26" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/66a74798-7733-4162-9aed-761e725f9e7e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5597457" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/055d6aa5-e2bd-456f-a2d0-762ee0d5bb9e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF3EAEC61" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/37cc98b7-c861-4e3a-af96-fa198b404365" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF0910D53" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/9ffedda5-573f-488d-9c3e-33c7d57447f0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEC37E40F" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/6f58145c-1756-48a7-bcb9-5a2d3aec44c6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE8E4692C" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/3c1376f7-149f-4bbf-86e0-58683d96b02e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE628C399" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/b7666d5c-2289-4e5d-8d80-73c60dcba749" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE5DE1972" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/ddbeeccf-2ec4-47f2-8375-856bb8cc35c1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE191860B" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/c979487f-726b-4c7e-b710-1283375d0baf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE166C198" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/7d698325-d203-4dac-bbb9-c7953e56317a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB4573A6D" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/1f0bfa9f-6ab4-42e6-92f9-8332776dba3b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB0CDF9DA" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/ed17a858-6533-4406-ab2a-f910f0d33667" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F006ED49" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/0fc320f9-0e3f-4a87-a8a8-f58371fc24ba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F065F477" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/3447763b-eedc-4085-a7bf-2ef01a71a05b" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA64C04B8A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/494372ae-5289-401a-8706-c7a9e7964bce" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA647AE78B" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/2da48b97-bd35-45ed-a51d-9be0ad9a5b28" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E015BBC" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/7d001261-d3ad-47d4-b1be-004c4e97b988" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CC05D5F" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/84d44754-0330-4883-9038-fd0131e70f4d" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D2FD98B" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/404e1693-1df6-44e6-b0e7-3b671366caec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E6B64F9B" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/30f557d7-8588-4a2a-826e-69b5beeb7663" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA64BB8CD2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/da231031-bebf-43e2-a068-abda3236d3ab" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA643226FB" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/19bde0a8-8749-487c-99e0-0141396f2bb1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53B7710D" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/25167cf7-1585-4fed-8d82-61988741cab2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B8577DF0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/8869d122-ed00-401c-8214-0ffdcaa62830" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0CC12BFE" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/d02de135-60ec-4920-bf4b-fca4a73697bd" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA142553B9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/cca50f0e-8563-4f99-8527-faf364e7a3e2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49230FDC" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/955d9d40-af6c-46fc-9f9c-48323ee84e66" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA47E2881C" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/cbad2153-b91e-4c9a-a406-5d8897a03cc7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D191B24" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/a5275f08-2ac5-4317-b368-d2b056b99032" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D466171" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/fb8da496-70bf-4862-ad00-a099b9703786" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CF1C415" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/a4798785-d90f-46bd-b37e-bc54f9eeef3c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA34F62CD4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/eb412798-8bdd-484f-8644-1bde42b8350b" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32730144" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/d5a761cb-d19e-4813-be8f-d338e572f1a4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2EDE165E" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/300c31d9-e5df-4db5-82bb-9c084c2ad3e2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2E998D16" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/3ba92f8e-1768-4c92-8cfd-8f5b137bcdcc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2DF2E50B" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/9b6a3494-8f0d-4a86-b64b-7e549fad6134" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2DCBC075" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/16c341b1-91fe-455f-b8ad-611727c08969" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2D9B61BB" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/761a05ca-5f6d-4e2d-8670-b7d25dd84875" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2CCCEB2C" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/89290990-89d3-41e3-a278-3459a4d213a0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97CC9993D" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/d9d1d8dc-ac56-43ac-a77e-6766f431c17f" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29970774" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/2884488b-3f76-4506-90ae-03405d1565a9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA293FE916" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/c3e4a1ce-ab8e-40f7-b48f-50f5c2d68854" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E79FEC4E" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/90810201-f2a1-4d8d-8534-f48cfd56a071" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA185C4998" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/8fec37bd-5568-419d-8a5a-ec8656ac7415" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA06EF65E9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/7ed97fc9-7d5a-4df7-aa1b-1685dce2ef97" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E400337C" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/8955c0ae-6421-4bfa-8d3d-b9bbb9a44fd3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA02F31618" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/356db869-2460-44b5-8707-cbbd337adb72" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD94C433" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/741c2e3c-2fbe-4ccb-bac7-f6109b6f6d29" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD4B066E" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/fbb8271c-2cda-436a-9ceb-6262bf07f3e8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB22EC60" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/4b0b0a27-1fd2-4431-9701-0a9fd5558381" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFC929A4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/a157a90a-bdc7-43b7-86b7-3433be65f55b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F8A08AB4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/6fed0456-90fc-4a83-a87c-a754620962bf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F30A570F" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/fb487e73-9af3-476e-9618-90d935f6d64a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EC962037" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/1e75ecb5-14e4-43d8-80a5-e05f99693d6c" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CEE7FCA3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/774d6591-982d-4915-9557-0368b48c7ccf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E32DB81E" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/2e4e88cb-9aeb-4573-8dc1-e35958f9bc92" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E31C745C" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/7060e7dd-54a0-4d4a-8d8b-ce0df30f0675" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EFCA5DA4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/1b126138-0e4d-4c87-8ad2-9463c34f0dba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NONPREVIST" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/c2181d87-0d40-4ebd-a9f0-0e2737f3dd84" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A384BCC1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/1f6821fe-d6b2-4a87-996b-f1215285d089" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B994B77CF2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/ee45ace8-1b8b-4279-a537-8d814b2bd128" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9946EFFAE" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/7d19364e-0573-46a0-82da-1e167f0606b9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9851D18C0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/2b7f49fd-4534-4cca-aeaa-6a53d0d26d2a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98504FA36" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/651c9f6d-bfc5-4d62-a084-8d19156ab615" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96CE3F379" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/20574cc8-599f-44e9-86a9-06628bedc628" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A44606C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/4bddb02d-77d8-44b2-b3fb-36570e222a04" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9474E20BE" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/7f9a7082-1f9f-4229-9800-feaeb640a40f" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94640AA5B" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/a192d511-2f64-487b-bcfd-f002e7a0cc42" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93C4DBD90" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/4f762fca-f641-4863-b0d9-9106b2f447dd" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935D89A56" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/858861ec-c2fe-407b-93c3-14c788171fce" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B922F62248" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/ee61041c-174b-4071-9caf-2d8e53ddb0fe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D60B887" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/767e5a3c-94eb-460a-b22e-1cfee3bf02eb" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C211C51" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/2997dd78-7647-4d1c-9b18-b64801525450" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B910C5FBC0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/08067e0f-e322-498d-bc36-6410113c1b08" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EED0DF0C" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/7d6afb7a-5570-467e-86b2-b3c9f2871caa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6B1E590" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/9c0ebe06-2c77-468b-8d35-5f07ea327eec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6990D1D" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/ed6bd82e-3a8c-42b3-a410-6d5628d07870" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E620539D" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/f982dc4d-13c2-4c83-90bf-55b5ead6e875" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CE5AF6A5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/ef3dd3b8-93da-4b39-9cff-c0bcb43c6cc0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CDE5A9B1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/9823158b-f0e1-4540-83e2-a15dc1141df2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CE16A0AE" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/daefc89b-f8fe-49d8-a931-a5f1c6727646" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A82BEC73" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/aa639bac-6822-41d4-86ab-76f7eed51e8b" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A3AD8758" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/42bf34f9-bcd2-43f1-83cd-dd9675204955" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8980E64EF" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/f8571b2e-3a68-49f0-acfb-7389dbcdb2ef" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B842D0FB02" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/609bdff3-4b3e-48fc-a445-b7dd2ef6263b" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83E61BD99" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/038e653a-6604-40d0-8e74-b7cdce6fa218" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83CB652B7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/48af4daf-6b73-47eb-b682-d9b3c30e1d00" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82FF3D917" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/2299ba6f-3529-4b73-8300-2d9ca067886e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B812E64E5A" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/5827686a-cc86-43b2-82e6-3467ecd3c8dc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BDE84A0B" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/2aa0cdbb-186c-4d9b-aa55-e8aa6fc5d204" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78B112351" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/f556dbd8-bef1-4fc2-822a-fe9a71401ba4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BA53C4EF" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/a4f1bdff-1a0a-43a6-a7da-63a998f50069" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B812BF4B6A" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/dafe4df5-0882-4017-b33e-15dcdc59d1c9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A87EF4E5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/9b95a902-4c79-44b1-a533-2615671aada6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A40D79C6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/3a3669e0-42a6-428a-b3f9-bf0674d347c6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78AECD3DC" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/d388d2b1-ed07-495a-b3a5-05a3cbd5559d" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75A1F32D0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/1b351de4-7e1b-4b30-b101-98a13b8cdd72" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CA8C0D11" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/74b2d1da-254f-4662-8229-d8787c613533" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71746FB32" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/d779e127-935f-49ec-8fdf-6d68df5da274" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7031E1CF9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/ddc60496-979a-4e90-b3d6-ffc634ccf79f" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B702D864DB" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/48cb474b-434a-4ed2-adb4-c8c68097d1b0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EFF0B778" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/0b73d57a-5248-4180-b369-3aa8b8c0f9f0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E7B8916A" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/a0d1b6d3-646d-4266-9def-4863314faae1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D657FF74" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/5689594d-424f-48f9-8691-d668bf15fb86" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CC8DCCB7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/566b1c76-c756-4562-8a7c-89a1f5dbadb0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BA6A2C11" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/79d5e338-0091-45c8-b2b6-54d8c5656d4b" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C933DC8C" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/266c60d0-7ff0-4c88-88fe-8f8d939a772f" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6886FD8DC" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/c1636b1c-e7ad-45c7-b062-9d3e4bf3fa32" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6889AF246" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/da85f109-fd62-4997-9757-0c04276819a1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B0D516C6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/f02bf733-8b2e-4303-8e86-860fd8844958" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B680AB8BF0" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/82dd4bd4-7052-4d4d-b72e-2280e27f126d" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6787B812B" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/d8a3b889-464b-40ae-9443-da5ec0b7635d" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65C6EC549" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIS003003/amministrazione-trasparente/atti-amministrazioni-enti/e4f18b9c-a44d-483f-816b-5c05f85039fd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F149"/>
+  <dimension ref="A1:F159"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>3049</v>
+        <v>4442</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>3043</v>
+        <v>4359</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>3037</v>
+        <v>4288</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>3035</v>
+        <v>3896</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>3032</v>
+        <v>3737</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>21</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>3031</v>
+        <v>3735</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>22</v>
+      </c>
+      <c r="E7" t="s">
+        <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B8">
-        <v>2993</v>
+        <v>3733</v>
       </c>
       <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E8" t="s">
+        <v>20</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B9">
-        <v>2992</v>
+        <v>3730</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>24</v>
+      </c>
+      <c r="E9" t="s">
+        <v>20</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10">
+        <v>3683</v>
+      </c>
+      <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11">
+        <v>3290</v>
+      </c>
+      <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12">
+        <v>3049</v>
+      </c>
+      <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13">
+        <v>3043</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14">
+        <v>3037</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B15">
-        <v>2505</v>
+        <v>3035</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="B16">
-        <v>2429</v>
+        <v>3032</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17">
+        <v>3031</v>
+      </c>
+      <c r="C17" t="s">
         <v>44</v>
       </c>
-      <c r="B17">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B18">
-        <v>2394</v>
+        <v>2993</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="B19">
-        <v>2337</v>
+        <v>2992</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B20">
-        <v>2296</v>
+        <v>2978</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B21">
-        <v>2257</v>
+        <v>2680</v>
       </c>
       <c r="C21" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B22">
+        <v>2572</v>
+      </c>
+      <c r="C22" t="s">
         <v>58</v>
       </c>
-      <c r="B22">
-[...4 lines deleted...]
-      </c>
       <c r="D22" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B23">
-        <v>2255</v>
+        <v>2556</v>
       </c>
       <c r="C23" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D23" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B24">
-        <v>2253</v>
+        <v>2507</v>
       </c>
       <c r="C24" t="s">
+        <v>64</v>
+      </c>
+      <c r="D24" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>63</v>
+      </c>
+      <c r="B25">
+        <v>2505</v>
+      </c>
+      <c r="C25" t="s">
+        <v>66</v>
+      </c>
+      <c r="D25" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>68</v>
+      </c>
+      <c r="B26">
+        <v>2429</v>
+      </c>
+      <c r="C26" t="s">
+        <v>69</v>
+      </c>
+      <c r="D26" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B27">
-        <v>1831</v>
+        <v>2412</v>
       </c>
       <c r="C27" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>73</v>
+      </c>
+      <c r="B28">
+        <v>2394</v>
+      </c>
+      <c r="C28" t="s">
+        <v>74</v>
+      </c>
+      <c r="D28" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>76</v>
+      </c>
+      <c r="B29">
+        <v>2337</v>
+      </c>
+      <c r="C29" t="s">
+        <v>77</v>
+      </c>
+      <c r="D29" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>79</v>
+      </c>
+      <c r="B30">
+        <v>2296</v>
+      </c>
+      <c r="C30" t="s">
+        <v>80</v>
+      </c>
+      <c r="D30" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
+        <v>82</v>
+      </c>
+      <c r="B31">
+        <v>2257</v>
+      </c>
+      <c r="C31" t="s">
+        <v>83</v>
+      </c>
+      <c r="D31" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B32">
-        <v>1342</v>
+        <v>2256</v>
       </c>
       <c r="C32" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="D32" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
+        <v>82</v>
+      </c>
+      <c r="B33">
+        <v>2255</v>
+      </c>
+      <c r="C33" t="s">
         <v>87</v>
       </c>
-      <c r="B33">
-[...4 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="B34">
-        <v>1312</v>
+        <v>2253</v>
       </c>
       <c r="C34" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="D34" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B35">
-        <v>1294</v>
+        <v>1890</v>
       </c>
       <c r="C35" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
+        <v>94</v>
+      </c>
+      <c r="B36">
+        <v>1838</v>
+      </c>
+      <c r="C36" t="s">
         <v>95</v>
       </c>
-      <c r="B36">
-[...4 lines deleted...]
-      </c>
       <c r="D36" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B37">
-        <v>1265</v>
+        <v>1831</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D37" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
+        <v>99</v>
+      </c>
+      <c r="B38">
+        <v>1662</v>
+      </c>
+      <c r="C38" t="s">
         <v>100</v>
       </c>
-      <c r="B38">
-[...4 lines deleted...]
-      </c>
       <c r="D38" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B39">
-        <v>1251</v>
+        <v>1602</v>
       </c>
       <c r="C39" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D39" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40">
-        <v>1248</v>
+        <v>1474</v>
       </c>
       <c r="C40" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D40" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
+        <v>108</v>
+      </c>
+      <c r="B41">
+        <v>1375</v>
+      </c>
+      <c r="C41" t="s">
+        <v>109</v>
+      </c>
+      <c r="D41" t="s">
         <v>110</v>
-      </c>
-[...7 lines deleted...]
-        <v>112</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
+        <v>111</v>
+      </c>
+      <c r="B42">
+        <v>1342</v>
+      </c>
+      <c r="C42" t="s">
+        <v>112</v>
+      </c>
+      <c r="D42" t="s">
         <v>113</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B43">
-        <v>827</v>
+        <v>1335</v>
       </c>
       <c r="C43" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="D43" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44">
-        <v>825</v>
+        <v>1312</v>
       </c>
       <c r="C44" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D44" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
+        <v>119</v>
+      </c>
+      <c r="B45">
+        <v>1294</v>
+      </c>
+      <c r="C45" t="s">
+        <v>120</v>
+      </c>
+      <c r="D45" t="s">
         <v>121</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B46">
-        <v>807</v>
+        <v>1277</v>
       </c>
       <c r="C46" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="D46" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
+        <v>124</v>
+      </c>
+      <c r="B47">
+        <v>1265</v>
+      </c>
+      <c r="C47" t="s">
+        <v>125</v>
+      </c>
+      <c r="D47" t="s">
         <v>126</v>
-      </c>
-[...7 lines deleted...]
-        <v>128</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B48">
-        <v>759</v>
+        <v>1263</v>
       </c>
       <c r="C48" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D48" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B49">
+        <v>1251</v>
+      </c>
+      <c r="C49" t="s">
+        <v>130</v>
+      </c>
+      <c r="D49" t="s">
         <v>131</v>
-      </c>
-[...7 lines deleted...]
-        <v>133</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B50">
-        <v>744</v>
+        <v>1248</v>
       </c>
       <c r="C50" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="D50" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>134</v>
+      </c>
+      <c r="B51">
+        <v>1055</v>
+      </c>
+      <c r="C51" t="s">
+        <v>135</v>
+      </c>
+      <c r="D51" t="s">
         <v>136</v>
-      </c>
-[...7 lines deleted...]
-        <v>138</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B52">
-        <v>728</v>
+        <v>1034</v>
       </c>
       <c r="C52" t="s">
+        <v>138</v>
+      </c>
+      <c r="D52" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
+        <v>140</v>
+      </c>
+      <c r="B53">
+        <v>827</v>
+      </c>
+      <c r="C53" t="s">
         <v>141</v>
       </c>
-      <c r="B53">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
+        <v>140</v>
+      </c>
+      <c r="B54">
+        <v>825</v>
+      </c>
+      <c r="C54" t="s">
+        <v>143</v>
+      </c>
+      <c r="D54" t="s">
         <v>144</v>
-      </c>
-[...7 lines deleted...]
-        <v>146</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B55">
-        <v>623</v>
+        <v>807</v>
       </c>
       <c r="C55" t="s">
+        <v>146</v>
+      </c>
+      <c r="D55" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B56">
-        <v>618</v>
+        <v>807</v>
       </c>
       <c r="C56" t="s">
+        <v>148</v>
+      </c>
+      <c r="D56" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B57">
-        <v>617</v>
+        <v>765</v>
       </c>
       <c r="C57" t="s">
         <v>151</v>
       </c>
       <c r="D57" t="s">
         <v>152</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>150</v>
+      </c>
+      <c r="B58">
+        <v>759</v>
+      </c>
+      <c r="C58" t="s">
         <v>153</v>
       </c>
-      <c r="B58">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
+        <v>155</v>
+      </c>
+      <c r="B59">
+        <v>747</v>
+      </c>
+      <c r="C59" t="s">
         <v>156</v>
       </c>
-      <c r="B59">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B60">
-        <v>522</v>
+        <v>744</v>
       </c>
       <c r="C60" t="s">
+        <v>158</v>
+      </c>
+      <c r="D60" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B61">
-        <v>520</v>
+        <v>730</v>
       </c>
       <c r="C61" t="s">
         <v>161</v>
       </c>
       <c r="D61" t="s">
         <v>162</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
+        <v>160</v>
+      </c>
+      <c r="B62">
+        <v>728</v>
+      </c>
+      <c r="C62" t="s">
         <v>163</v>
       </c>
-      <c r="B62">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B63">
-        <v>465</v>
+        <v>650</v>
       </c>
       <c r="C63" t="s">
         <v>166</v>
       </c>
       <c r="D63" t="s">
         <v>167</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>168</v>
       </c>
       <c r="B64">
-        <v>443</v>
+        <v>625</v>
       </c>
       <c r="C64" t="s">
         <v>169</v>
       </c>
       <c r="D64" t="s">
         <v>170</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>168</v>
       </c>
       <c r="B65">
-        <v>442</v>
+        <v>623</v>
       </c>
       <c r="C65" t="s">
         <v>171</v>
       </c>
       <c r="D65" t="s">
         <v>172</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>168</v>
       </c>
       <c r="B66">
-        <v>441</v>
+        <v>618</v>
       </c>
       <c r="C66" t="s">
         <v>173</v>
       </c>
       <c r="D66" t="s">
         <v>174</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>168</v>
       </c>
       <c r="B67">
-        <v>439</v>
+        <v>617</v>
       </c>
       <c r="C67" t="s">
         <v>175</v>
       </c>
       <c r="D67" t="s">
         <v>176</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="B68">
-        <v>435</v>
+        <v>595</v>
       </c>
       <c r="C68" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D68" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="B69">
-        <v>433</v>
+        <v>523</v>
       </c>
       <c r="C69" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D69" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B70">
-        <v>419</v>
+        <v>522</v>
       </c>
       <c r="C70" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D70" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B71">
-        <v>417</v>
+        <v>520</v>
       </c>
       <c r="C71" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D71" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="B72">
-        <v>415</v>
+        <v>473</v>
       </c>
       <c r="C72" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D72" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B73">
-        <v>339</v>
+        <v>465</v>
       </c>
       <c r="C73" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D73" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B74">
-        <v>337</v>
+        <v>443</v>
       </c>
       <c r="C74" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D74" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B75">
-        <v>277</v>
+        <v>442</v>
       </c>
       <c r="C75" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D75" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="B76">
-        <v>269</v>
+        <v>441</v>
       </c>
       <c r="C76" t="s">
         <v>197</v>
       </c>
       <c r="D76" t="s">
         <v>198</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="B77">
-        <v>269</v>
+        <v>439</v>
       </c>
       <c r="C77" t="s">
         <v>199</v>
       </c>
       <c r="D77" t="s">
         <v>200</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
+        <v>192</v>
+      </c>
+      <c r="B78">
+        <v>435</v>
+      </c>
+      <c r="C78" t="s">
         <v>201</v>
       </c>
-      <c r="B78">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="B79">
-        <v>227</v>
+        <v>433</v>
       </c>
       <c r="C79" t="s">
+        <v>203</v>
+      </c>
+      <c r="D79" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
+        <v>205</v>
+      </c>
+      <c r="B80">
+        <v>419</v>
+      </c>
+      <c r="C80" t="s">
         <v>206</v>
       </c>
-      <c r="B80">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="D80" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="B81">
-        <v>215</v>
+        <v>417</v>
       </c>
       <c r="C81" t="s">
+        <v>208</v>
+      </c>
+      <c r="D81" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="B82">
+        <v>415</v>
+      </c>
+      <c r="C82" t="s">
+        <v>210</v>
+      </c>
+      <c r="D82" t="s">
         <v>211</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
+        <v>212</v>
+      </c>
+      <c r="B83">
+        <v>339</v>
+      </c>
+      <c r="C83" t="s">
         <v>213</v>
       </c>
-      <c r="B83">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
+        <v>212</v>
+      </c>
+      <c r="B84">
+        <v>337</v>
+      </c>
+      <c r="C84" t="s">
+        <v>215</v>
+      </c>
+      <c r="D84" t="s">
         <v>216</v>
-      </c>
-[...7 lines deleted...]
-        <v>218</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
+        <v>217</v>
+      </c>
+      <c r="B85">
+        <v>277</v>
+      </c>
+      <c r="C85" t="s">
+        <v>218</v>
+      </c>
+      <c r="D85" t="s">
         <v>219</v>
-      </c>
-[...7 lines deleted...]
-        <v>221</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B86">
-        <v>57</v>
+        <v>269</v>
       </c>
       <c r="C86" t="s">
+        <v>221</v>
+      </c>
+      <c r="D86" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B87">
-        <v>56</v>
+        <v>269</v>
       </c>
       <c r="C87" t="s">
+        <v>223</v>
+      </c>
+      <c r="D87" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
+        <v>225</v>
+      </c>
+      <c r="B88">
+        <v>230</v>
+      </c>
+      <c r="C88" t="s">
         <v>226</v>
       </c>
-      <c r="B88">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="D88" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B89">
-        <v>30</v>
+        <v>227</v>
       </c>
       <c r="C89" t="s">
+        <v>228</v>
+      </c>
+      <c r="D89" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
+        <v>230</v>
+      </c>
+      <c r="B90">
+        <v>217</v>
+      </c>
+      <c r="C90" t="s">
         <v>231</v>
       </c>
-      <c r="B90">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="D90" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
+        <v>230</v>
+      </c>
+      <c r="B91">
+        <v>215</v>
+      </c>
+      <c r="C91" t="s">
+        <v>233</v>
+      </c>
+      <c r="D91" t="s">
         <v>234</v>
-      </c>
-[...7 lines deleted...]
-        <v>236</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="B92">
-        <v>6498</v>
+        <v>211</v>
       </c>
       <c r="C92" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="D92" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
+        <v>237</v>
+      </c>
+      <c r="B93">
+        <v>166</v>
+      </c>
+      <c r="C93" t="s">
+        <v>238</v>
+      </c>
+      <c r="D93" t="s">
         <v>239</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B94">
-        <v>843</v>
+        <v>131</v>
       </c>
       <c r="C94" t="s">
+        <v>241</v>
+      </c>
+      <c r="D94" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
+        <v>243</v>
+      </c>
+      <c r="B95">
+        <v>64</v>
+      </c>
+      <c r="C95" t="s">
         <v>244</v>
       </c>
-      <c r="B95">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="D95" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="B96">
-        <v>6220</v>
+        <v>57</v>
       </c>
       <c r="C96" t="s">
+        <v>246</v>
+      </c>
+      <c r="D96" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
+        <v>243</v>
+      </c>
+      <c r="B97">
+        <v>56</v>
+      </c>
+      <c r="C97" t="s">
+        <v>248</v>
+      </c>
+      <c r="D97" t="s">
         <v>249</v>
-      </c>
-[...7 lines deleted...]
-        <v>251</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B98">
-        <v>6015</v>
+        <v>33</v>
       </c>
       <c r="C98" t="s">
+        <v>251</v>
+      </c>
+      <c r="D98" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
+        <v>250</v>
+      </c>
+      <c r="B99">
+        <v>30</v>
+      </c>
+      <c r="C99" t="s">
+        <v>253</v>
+      </c>
+      <c r="D99" t="s">
         <v>254</v>
-      </c>
-[...7 lines deleted...]
-        <v>256</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
+        <v>255</v>
+      </c>
+      <c r="B100">
+        <v>6659</v>
+      </c>
+      <c r="C100" t="s">
+        <v>256</v>
+      </c>
+      <c r="D100" t="s">
         <v>257</v>
-      </c>
-[...7 lines deleted...]
-        <v>259</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
+        <v>258</v>
+      </c>
+      <c r="B101">
+        <v>6499</v>
+      </c>
+      <c r="C101" t="s">
+        <v>259</v>
+      </c>
+      <c r="D101" t="s">
         <v>260</v>
-      </c>
-[...7 lines deleted...]
-        <v>262</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="B102">
-        <v>5704</v>
+        <v>6498</v>
       </c>
       <c r="C102" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="D102" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>263</v>
       </c>
       <c r="B103">
-        <v>5701</v>
+        <v>6418</v>
       </c>
       <c r="C103" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="D103" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="B104">
-        <v>5685</v>
+        <v>843</v>
       </c>
       <c r="C104" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="D104" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>267</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B105">
-        <v>5645</v>
+        <v>6243</v>
       </c>
       <c r="C105" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="D105" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
+        <v>268</v>
+      </c>
+      <c r="B106">
+        <v>6220</v>
+      </c>
+      <c r="C106" t="s">
         <v>271</v>
       </c>
-      <c r="B106">
-[...4 lines deleted...]
-      </c>
       <c r="D106" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>272</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B107">
-        <v>5634</v>
+        <v>6017</v>
       </c>
       <c r="C107" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="D107" t="s">
         <v>275</v>
       </c>
-      <c r="E107" t="s">
-        <v>269</v>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
+        <v>273</v>
+      </c>
+      <c r="B108">
+        <v>6015</v>
+      </c>
+      <c r="C108" t="s">
         <v>276</v>
       </c>
-      <c r="B108">
-[...2 lines deleted...]
-      <c r="C108" t="s">
+      <c r="D108" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
+        <v>278</v>
+      </c>
+      <c r="B109">
+        <v>5947</v>
+      </c>
+      <c r="C109" t="s">
         <v>279</v>
       </c>
-      <c r="B109">
-[...2 lines deleted...]
-      <c r="C109" t="s">
+      <c r="D109" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B110">
-        <v>5410</v>
+        <v>5821</v>
       </c>
       <c r="C110" t="s">
         <v>282</v>
       </c>
       <c r="D110" t="s">
         <v>283</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="B111">
-        <v>5408</v>
+        <v>5731</v>
       </c>
       <c r="C111" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D111" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B112">
-        <v>5261</v>
+        <v>5704</v>
       </c>
       <c r="C112" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D112" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B113">
-        <v>5256</v>
+        <v>5701</v>
       </c>
       <c r="C113" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D113" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="B114">
-        <v>5255</v>
+        <v>5685</v>
       </c>
       <c r="C114" t="s">
-        <v>291</v>
+        <v>20</v>
       </c>
       <c r="D114" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>293</v>
+      </c>
+      <c r="E114" t="s">
+        <v>20</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B115">
-        <v>5079</v>
+        <v>5645</v>
       </c>
       <c r="C115" t="s">
-        <v>269</v>
+        <v>295</v>
       </c>
       <c r="D115" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>296</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B116">
-        <v>5062</v>
+        <v>5636</v>
       </c>
       <c r="C116" t="s">
-        <v>295</v>
+        <v>20</v>
       </c>
       <c r="D116" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>297</v>
+      </c>
+      <c r="E116" t="s">
+        <v>20</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B117">
-        <v>5021</v>
+        <v>5634</v>
       </c>
       <c r="C117" t="s">
+        <v>20</v>
+      </c>
+      <c r="D117" t="s">
         <v>298</v>
       </c>
-      <c r="D117" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E117" t="s">
+        <v>20</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
+        <v>299</v>
+      </c>
+      <c r="B118">
+        <v>5473</v>
+      </c>
+      <c r="C118" t="s">
         <v>300</v>
       </c>
-      <c r="B118">
-[...2 lines deleted...]
-      <c r="C118" t="s">
+      <c r="D118" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
+        <v>302</v>
+      </c>
+      <c r="B119">
+        <v>5410</v>
+      </c>
+      <c r="C119" t="s">
         <v>303</v>
       </c>
-      <c r="B119">
-[...2 lines deleted...]
-      <c r="C119" t="s">
+      <c r="D119" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
+        <v>302</v>
+      </c>
+      <c r="B120">
+        <v>5410</v>
+      </c>
+      <c r="C120" t="s">
+        <v>305</v>
+      </c>
+      <c r="D120" t="s">
         <v>306</v>
-      </c>
-[...7 lines deleted...]
-        <v>308</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="B121">
-        <v>4254</v>
+        <v>5408</v>
       </c>
       <c r="C121" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D121" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
+        <v>309</v>
+      </c>
+      <c r="B122">
+        <v>5261</v>
+      </c>
+      <c r="C122" t="s">
+        <v>310</v>
+      </c>
+      <c r="D122" t="s">
         <v>311</v>
-      </c>
-[...7 lines deleted...]
-        <v>313</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="B123">
-        <v>3374</v>
+        <v>5256</v>
       </c>
       <c r="C123" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="D123" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="B124">
-        <v>3792</v>
+        <v>5255</v>
       </c>
       <c r="C124" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="D124" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
+        <v>316</v>
+      </c>
+      <c r="B125">
+        <v>5079</v>
+      </c>
+      <c r="C125" t="s">
+        <v>20</v>
+      </c>
+      <c r="D125" t="s">
         <v>317</v>
       </c>
-      <c r="B125">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E125" t="s">
+        <v>20</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="B126">
-        <v>3786</v>
+        <v>5062</v>
       </c>
       <c r="C126" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="D126" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
+        <v>320</v>
+      </c>
+      <c r="B127">
+        <v>5021</v>
+      </c>
+      <c r="C127" t="s">
+        <v>321</v>
+      </c>
+      <c r="D127" t="s">
         <v>322</v>
-      </c>
-[...7 lines deleted...]
-        <v>326</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="B128">
-        <v>3761</v>
+        <v>4934</v>
       </c>
       <c r="C128" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="D128" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B129">
-        <v>3748</v>
+        <v>4301</v>
       </c>
       <c r="C129" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="D129" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B130">
-        <v>3672</v>
+        <v>4262</v>
       </c>
       <c r="C130" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="D130" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="B131">
-        <v>3523</v>
+        <v>4254</v>
       </c>
       <c r="C131" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="D131" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="B132">
-        <v>3196</v>
+        <v>4185</v>
       </c>
       <c r="C132" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="D132" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="B133">
-        <v>3068</v>
+        <v>3374</v>
       </c>
       <c r="C133" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="D133" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="B134">
-        <v>2967</v>
+        <v>3792</v>
       </c>
       <c r="C134" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="D134" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="B135">
-        <v>2966</v>
+        <v>3792</v>
       </c>
       <c r="C135" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="D135" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B136">
-        <v>2846</v>
+        <v>3786</v>
       </c>
       <c r="C136" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="D136" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="B137">
-        <v>2801</v>
+        <v>3785</v>
       </c>
       <c r="C137" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="D137" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="B138">
-        <v>2718</v>
+        <v>3761</v>
       </c>
       <c r="C138" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="D138" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="B139">
-        <v>2652</v>
+        <v>3748</v>
       </c>
       <c r="C139" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="D139" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="B140">
-        <v>2577</v>
+        <v>3672</v>
       </c>
       <c r="C140" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="D140" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="B141">
-        <v>2515</v>
+        <v>3523</v>
       </c>
       <c r="C141" t="s">
-        <v>269</v>
+        <v>360</v>
       </c>
       <c r="D141" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>361</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="B142">
-        <v>2492</v>
+        <v>3196</v>
       </c>
       <c r="C142" t="s">
-        <v>269</v>
+        <v>363</v>
       </c>
       <c r="D142" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>364</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="B143">
-        <v>2453</v>
+        <v>3068</v>
       </c>
       <c r="C143" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="D143" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="B144">
-        <v>2320</v>
+        <v>2967</v>
       </c>
       <c r="C144" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="D144" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
+        <v>368</v>
+      </c>
+      <c r="B145">
+        <v>2966</v>
+      </c>
+      <c r="C145" t="s">
+        <v>371</v>
+      </c>
+      <c r="D145" t="s">
         <v>372</v>
-      </c>
-[...7 lines deleted...]
-        <v>376</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B146">
-        <v>2299</v>
+        <v>2846</v>
       </c>
       <c r="C146" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="D146" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
+        <v>376</v>
+      </c>
+      <c r="B147">
+        <v>2801</v>
+      </c>
+      <c r="C147" t="s">
         <v>377</v>
       </c>
-      <c r="B147">
-[...4 lines deleted...]
-      </c>
       <c r="D147" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B148">
-        <v>22523</v>
+        <v>2718</v>
       </c>
       <c r="C148" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="D148" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
+        <v>382</v>
+      </c>
+      <c r="B149">
+        <v>2652</v>
+      </c>
+      <c r="C149" t="s">
+        <v>383</v>
+      </c>
+      <c r="D149" t="s">
+        <v>384</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
         <v>385</v>
       </c>
-      <c r="B149">
+      <c r="B150">
+        <v>2577</v>
+      </c>
+      <c r="C150" t="s">
+        <v>386</v>
+      </c>
+      <c r="D150" t="s">
+        <v>387</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>388</v>
+      </c>
+      <c r="B151">
+        <v>2515</v>
+      </c>
+      <c r="C151" t="s">
+        <v>20</v>
+      </c>
+      <c r="D151" t="s">
+        <v>389</v>
+      </c>
+      <c r="E151" t="s">
+        <v>20</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>390</v>
+      </c>
+      <c r="B152">
+        <v>2492</v>
+      </c>
+      <c r="C152" t="s">
+        <v>20</v>
+      </c>
+      <c r="D152" t="s">
+        <v>391</v>
+      </c>
+      <c r="E152" t="s">
+        <v>20</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>392</v>
+      </c>
+      <c r="B153">
+        <v>2453</v>
+      </c>
+      <c r="C153" t="s">
+        <v>393</v>
+      </c>
+      <c r="D153" t="s">
+        <v>394</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>395</v>
+      </c>
+      <c r="B154">
+        <v>2320</v>
+      </c>
+      <c r="C154" t="s">
+        <v>396</v>
+      </c>
+      <c r="D154" t="s">
+        <v>397</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>395</v>
+      </c>
+      <c r="B155">
+        <v>2300</v>
+      </c>
+      <c r="C155" t="s">
+        <v>398</v>
+      </c>
+      <c r="D155" t="s">
+        <v>399</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>400</v>
+      </c>
+      <c r="B156">
+        <v>2299</v>
+      </c>
+      <c r="C156" t="s">
+        <v>401</v>
+      </c>
+      <c r="D156" t="s">
+        <v>402</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>400</v>
+      </c>
+      <c r="B157">
+        <v>2296</v>
+      </c>
+      <c r="C157" t="s">
+        <v>403</v>
+      </c>
+      <c r="D157" t="s">
+        <v>404</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>405</v>
+      </c>
+      <c r="B158">
+        <v>22523</v>
+      </c>
+      <c r="C158" t="s">
+        <v>406</v>
+      </c>
+      <c r="D158" t="s">
+        <v>407</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>408</v>
+      </c>
+      <c r="B159">
         <v>2126</v>
       </c>
-      <c r="C149" t="s">
-[...8 lines deleted...]
-      <c r="F149" s="2" t="s">
+      <c r="C159" t="s">
+        <v>409</v>
+      </c>
+      <c r="D159" t="s">
+        <v>410</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
-    <hyperlink ref="E6" r:id="rId9"/>
-[...280 lines deleted...]
-    <hyperlink ref="F149" r:id="rId290"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="F8" r:id="rId11"/>
+    <hyperlink ref="F9" r:id="rId12"/>
+    <hyperlink ref="E10" r:id="rId13"/>
+    <hyperlink ref="F10" r:id="rId14"/>
+    <hyperlink ref="E11" r:id="rId15"/>
+    <hyperlink ref="F11" r:id="rId16"/>
+    <hyperlink ref="E12" r:id="rId17"/>
+    <hyperlink ref="F12" r:id="rId18"/>
+    <hyperlink ref="E13" r:id="rId19"/>
+    <hyperlink ref="F13" r:id="rId20"/>
+    <hyperlink ref="E14" r:id="rId21"/>
+    <hyperlink ref="F14" r:id="rId22"/>
+    <hyperlink ref="E15" r:id="rId23"/>
+    <hyperlink ref="F15" r:id="rId24"/>
+    <hyperlink ref="E16" r:id="rId25"/>
+    <hyperlink ref="F16" r:id="rId26"/>
+    <hyperlink ref="E17" r:id="rId27"/>
+    <hyperlink ref="F17" r:id="rId28"/>
+    <hyperlink ref="E18" r:id="rId29"/>
+    <hyperlink ref="F18" r:id="rId30"/>
+    <hyperlink ref="E19" r:id="rId31"/>
+    <hyperlink ref="F19" r:id="rId32"/>
+    <hyperlink ref="E20" r:id="rId33"/>
+    <hyperlink ref="F20" r:id="rId34"/>
+    <hyperlink ref="E21" r:id="rId35"/>
+    <hyperlink ref="F21" r:id="rId36"/>
+    <hyperlink ref="E22" r:id="rId37"/>
+    <hyperlink ref="F22" r:id="rId38"/>
+    <hyperlink ref="E23" r:id="rId39"/>
+    <hyperlink ref="F23" r:id="rId40"/>
+    <hyperlink ref="E24" r:id="rId41"/>
+    <hyperlink ref="F24" r:id="rId42"/>
+    <hyperlink ref="E25" r:id="rId43"/>
+    <hyperlink ref="F25" r:id="rId44"/>
+    <hyperlink ref="E26" r:id="rId45"/>
+    <hyperlink ref="F26" r:id="rId46"/>
+    <hyperlink ref="E27" r:id="rId47"/>
+    <hyperlink ref="F27" r:id="rId48"/>
+    <hyperlink ref="E28" r:id="rId49"/>
+    <hyperlink ref="F28" r:id="rId50"/>
+    <hyperlink ref="E29" r:id="rId51"/>
+    <hyperlink ref="F29" r:id="rId52"/>
+    <hyperlink ref="E30" r:id="rId53"/>
+    <hyperlink ref="F30" r:id="rId54"/>
+    <hyperlink ref="E31" r:id="rId55"/>
+    <hyperlink ref="F31" r:id="rId56"/>
+    <hyperlink ref="E32" r:id="rId57"/>
+    <hyperlink ref="F32" r:id="rId58"/>
+    <hyperlink ref="E33" r:id="rId59"/>
+    <hyperlink ref="F33" r:id="rId60"/>
+    <hyperlink ref="E34" r:id="rId61"/>
+    <hyperlink ref="F34" r:id="rId62"/>
+    <hyperlink ref="E35" r:id="rId63"/>
+    <hyperlink ref="F35" r:id="rId64"/>
+    <hyperlink ref="E36" r:id="rId65"/>
+    <hyperlink ref="F36" r:id="rId66"/>
+    <hyperlink ref="E37" r:id="rId67"/>
+    <hyperlink ref="F37" r:id="rId68"/>
+    <hyperlink ref="E38" r:id="rId69"/>
+    <hyperlink ref="F38" r:id="rId70"/>
+    <hyperlink ref="E39" r:id="rId71"/>
+    <hyperlink ref="F39" r:id="rId72"/>
+    <hyperlink ref="E40" r:id="rId73"/>
+    <hyperlink ref="F40" r:id="rId74"/>
+    <hyperlink ref="E41" r:id="rId75"/>
+    <hyperlink ref="F41" r:id="rId76"/>
+    <hyperlink ref="E42" r:id="rId77"/>
+    <hyperlink ref="F42" r:id="rId78"/>
+    <hyperlink ref="E43" r:id="rId79"/>
+    <hyperlink ref="F43" r:id="rId80"/>
+    <hyperlink ref="E44" r:id="rId81"/>
+    <hyperlink ref="F44" r:id="rId82"/>
+    <hyperlink ref="E45" r:id="rId83"/>
+    <hyperlink ref="F45" r:id="rId84"/>
+    <hyperlink ref="E46" r:id="rId85"/>
+    <hyperlink ref="F46" r:id="rId86"/>
+    <hyperlink ref="E47" r:id="rId87"/>
+    <hyperlink ref="F47" r:id="rId88"/>
+    <hyperlink ref="E48" r:id="rId89"/>
+    <hyperlink ref="F48" r:id="rId90"/>
+    <hyperlink ref="E49" r:id="rId91"/>
+    <hyperlink ref="F49" r:id="rId92"/>
+    <hyperlink ref="E50" r:id="rId93"/>
+    <hyperlink ref="F50" r:id="rId94"/>
+    <hyperlink ref="E51" r:id="rId95"/>
+    <hyperlink ref="F51" r:id="rId96"/>
+    <hyperlink ref="E52" r:id="rId97"/>
+    <hyperlink ref="F52" r:id="rId98"/>
+    <hyperlink ref="E53" r:id="rId99"/>
+    <hyperlink ref="F53" r:id="rId100"/>
+    <hyperlink ref="E54" r:id="rId101"/>
+    <hyperlink ref="F54" r:id="rId102"/>
+    <hyperlink ref="E55" r:id="rId103"/>
+    <hyperlink ref="F55" r:id="rId104"/>
+    <hyperlink ref="E56" r:id="rId105"/>
+    <hyperlink ref="F56" r:id="rId106"/>
+    <hyperlink ref="E57" r:id="rId107"/>
+    <hyperlink ref="F57" r:id="rId108"/>
+    <hyperlink ref="E58" r:id="rId109"/>
+    <hyperlink ref="F58" r:id="rId110"/>
+    <hyperlink ref="E59" r:id="rId111"/>
+    <hyperlink ref="F59" r:id="rId112"/>
+    <hyperlink ref="E60" r:id="rId113"/>
+    <hyperlink ref="F60" r:id="rId114"/>
+    <hyperlink ref="E61" r:id="rId115"/>
+    <hyperlink ref="F61" r:id="rId116"/>
+    <hyperlink ref="E62" r:id="rId117"/>
+    <hyperlink ref="F62" r:id="rId118"/>
+    <hyperlink ref="E63" r:id="rId119"/>
+    <hyperlink ref="F63" r:id="rId120"/>
+    <hyperlink ref="E64" r:id="rId121"/>
+    <hyperlink ref="F64" r:id="rId122"/>
+    <hyperlink ref="E65" r:id="rId123"/>
+    <hyperlink ref="F65" r:id="rId124"/>
+    <hyperlink ref="E66" r:id="rId125"/>
+    <hyperlink ref="F66" r:id="rId126"/>
+    <hyperlink ref="E67" r:id="rId127"/>
+    <hyperlink ref="F67" r:id="rId128"/>
+    <hyperlink ref="E68" r:id="rId129"/>
+    <hyperlink ref="F68" r:id="rId130"/>
+    <hyperlink ref="E69" r:id="rId131"/>
+    <hyperlink ref="F69" r:id="rId132"/>
+    <hyperlink ref="E70" r:id="rId133"/>
+    <hyperlink ref="F70" r:id="rId134"/>
+    <hyperlink ref="E71" r:id="rId135"/>
+    <hyperlink ref="F71" r:id="rId136"/>
+    <hyperlink ref="E72" r:id="rId137"/>
+    <hyperlink ref="F72" r:id="rId138"/>
+    <hyperlink ref="E73" r:id="rId139"/>
+    <hyperlink ref="F73" r:id="rId140"/>
+    <hyperlink ref="E74" r:id="rId141"/>
+    <hyperlink ref="F74" r:id="rId142"/>
+    <hyperlink ref="E75" r:id="rId143"/>
+    <hyperlink ref="F75" r:id="rId144"/>
+    <hyperlink ref="E76" r:id="rId145"/>
+    <hyperlink ref="F76" r:id="rId146"/>
+    <hyperlink ref="E77" r:id="rId147"/>
+    <hyperlink ref="F77" r:id="rId148"/>
+    <hyperlink ref="E78" r:id="rId149"/>
+    <hyperlink ref="F78" r:id="rId150"/>
+    <hyperlink ref="E79" r:id="rId151"/>
+    <hyperlink ref="F79" r:id="rId152"/>
+    <hyperlink ref="E80" r:id="rId153"/>
+    <hyperlink ref="F80" r:id="rId154"/>
+    <hyperlink ref="E81" r:id="rId155"/>
+    <hyperlink ref="F81" r:id="rId156"/>
+    <hyperlink ref="E82" r:id="rId157"/>
+    <hyperlink ref="F82" r:id="rId158"/>
+    <hyperlink ref="E83" r:id="rId159"/>
+    <hyperlink ref="F83" r:id="rId160"/>
+    <hyperlink ref="E84" r:id="rId161"/>
+    <hyperlink ref="F84" r:id="rId162"/>
+    <hyperlink ref="E85" r:id="rId163"/>
+    <hyperlink ref="F85" r:id="rId164"/>
+    <hyperlink ref="E86" r:id="rId165"/>
+    <hyperlink ref="F86" r:id="rId166"/>
+    <hyperlink ref="E87" r:id="rId167"/>
+    <hyperlink ref="F87" r:id="rId168"/>
+    <hyperlink ref="E88" r:id="rId169"/>
+    <hyperlink ref="F88" r:id="rId170"/>
+    <hyperlink ref="E89" r:id="rId171"/>
+    <hyperlink ref="F89" r:id="rId172"/>
+    <hyperlink ref="E90" r:id="rId173"/>
+    <hyperlink ref="F90" r:id="rId174"/>
+    <hyperlink ref="E91" r:id="rId175"/>
+    <hyperlink ref="F91" r:id="rId176"/>
+    <hyperlink ref="E92" r:id="rId177"/>
+    <hyperlink ref="F92" r:id="rId178"/>
+    <hyperlink ref="E93" r:id="rId179"/>
+    <hyperlink ref="F93" r:id="rId180"/>
+    <hyperlink ref="E94" r:id="rId181"/>
+    <hyperlink ref="F94" r:id="rId182"/>
+    <hyperlink ref="E95" r:id="rId183"/>
+    <hyperlink ref="F95" r:id="rId184"/>
+    <hyperlink ref="E96" r:id="rId185"/>
+    <hyperlink ref="F96" r:id="rId186"/>
+    <hyperlink ref="E97" r:id="rId187"/>
+    <hyperlink ref="F97" r:id="rId188"/>
+    <hyperlink ref="E98" r:id="rId189"/>
+    <hyperlink ref="F98" r:id="rId190"/>
+    <hyperlink ref="E99" r:id="rId191"/>
+    <hyperlink ref="F99" r:id="rId192"/>
+    <hyperlink ref="E100" r:id="rId193"/>
+    <hyperlink ref="F100" r:id="rId194"/>
+    <hyperlink ref="E101" r:id="rId195"/>
+    <hyperlink ref="F101" r:id="rId196"/>
+    <hyperlink ref="E102" r:id="rId197"/>
+    <hyperlink ref="F102" r:id="rId198"/>
+    <hyperlink ref="E103" r:id="rId199"/>
+    <hyperlink ref="F103" r:id="rId200"/>
+    <hyperlink ref="E104" r:id="rId201"/>
+    <hyperlink ref="F104" r:id="rId202"/>
+    <hyperlink ref="E105" r:id="rId203"/>
+    <hyperlink ref="F105" r:id="rId204"/>
+    <hyperlink ref="E106" r:id="rId205"/>
+    <hyperlink ref="F106" r:id="rId206"/>
+    <hyperlink ref="E107" r:id="rId207"/>
+    <hyperlink ref="F107" r:id="rId208"/>
+    <hyperlink ref="E108" r:id="rId209"/>
+    <hyperlink ref="F108" r:id="rId210"/>
+    <hyperlink ref="E109" r:id="rId211"/>
+    <hyperlink ref="F109" r:id="rId212"/>
+    <hyperlink ref="E110" r:id="rId213"/>
+    <hyperlink ref="F110" r:id="rId214"/>
+    <hyperlink ref="E111" r:id="rId215"/>
+    <hyperlink ref="F111" r:id="rId216"/>
+    <hyperlink ref="E112" r:id="rId217"/>
+    <hyperlink ref="F112" r:id="rId218"/>
+    <hyperlink ref="E113" r:id="rId219"/>
+    <hyperlink ref="F113" r:id="rId220"/>
+    <hyperlink ref="F114" r:id="rId221"/>
+    <hyperlink ref="E115" r:id="rId222"/>
+    <hyperlink ref="F115" r:id="rId223"/>
+    <hyperlink ref="F116" r:id="rId224"/>
+    <hyperlink ref="F117" r:id="rId225"/>
+    <hyperlink ref="E118" r:id="rId226"/>
+    <hyperlink ref="F118" r:id="rId227"/>
+    <hyperlink ref="E119" r:id="rId228"/>
+    <hyperlink ref="F119" r:id="rId229"/>
+    <hyperlink ref="E120" r:id="rId230"/>
+    <hyperlink ref="F120" r:id="rId231"/>
+    <hyperlink ref="E121" r:id="rId232"/>
+    <hyperlink ref="F121" r:id="rId233"/>
+    <hyperlink ref="E122" r:id="rId234"/>
+    <hyperlink ref="F122" r:id="rId235"/>
+    <hyperlink ref="E123" r:id="rId236"/>
+    <hyperlink ref="F123" r:id="rId237"/>
+    <hyperlink ref="E124" r:id="rId238"/>
+    <hyperlink ref="F124" r:id="rId239"/>
+    <hyperlink ref="F125" r:id="rId240"/>
+    <hyperlink ref="E126" r:id="rId241"/>
+    <hyperlink ref="F126" r:id="rId242"/>
+    <hyperlink ref="E127" r:id="rId243"/>
+    <hyperlink ref="F127" r:id="rId244"/>
+    <hyperlink ref="E128" r:id="rId245"/>
+    <hyperlink ref="F128" r:id="rId246"/>
+    <hyperlink ref="E129" r:id="rId247"/>
+    <hyperlink ref="F129" r:id="rId248"/>
+    <hyperlink ref="E130" r:id="rId249"/>
+    <hyperlink ref="F130" r:id="rId250"/>
+    <hyperlink ref="E131" r:id="rId251"/>
+    <hyperlink ref="F131" r:id="rId252"/>
+    <hyperlink ref="E132" r:id="rId253"/>
+    <hyperlink ref="F132" r:id="rId254"/>
+    <hyperlink ref="E133" r:id="rId255"/>
+    <hyperlink ref="F133" r:id="rId256"/>
+    <hyperlink ref="E134" r:id="rId257"/>
+    <hyperlink ref="F134" r:id="rId258"/>
+    <hyperlink ref="E135" r:id="rId259"/>
+    <hyperlink ref="F135" r:id="rId260"/>
+    <hyperlink ref="E136" r:id="rId261"/>
+    <hyperlink ref="F136" r:id="rId262"/>
+    <hyperlink ref="E137" r:id="rId263"/>
+    <hyperlink ref="F137" r:id="rId264"/>
+    <hyperlink ref="E138" r:id="rId265"/>
+    <hyperlink ref="F138" r:id="rId266"/>
+    <hyperlink ref="E139" r:id="rId267"/>
+    <hyperlink ref="F139" r:id="rId268"/>
+    <hyperlink ref="E140" r:id="rId269"/>
+    <hyperlink ref="F140" r:id="rId270"/>
+    <hyperlink ref="E141" r:id="rId271"/>
+    <hyperlink ref="F141" r:id="rId272"/>
+    <hyperlink ref="E142" r:id="rId273"/>
+    <hyperlink ref="F142" r:id="rId274"/>
+    <hyperlink ref="E143" r:id="rId275"/>
+    <hyperlink ref="F143" r:id="rId276"/>
+    <hyperlink ref="E144" r:id="rId277"/>
+    <hyperlink ref="F144" r:id="rId278"/>
+    <hyperlink ref="E145" r:id="rId279"/>
+    <hyperlink ref="F145" r:id="rId280"/>
+    <hyperlink ref="E146" r:id="rId281"/>
+    <hyperlink ref="F146" r:id="rId282"/>
+    <hyperlink ref="E147" r:id="rId283"/>
+    <hyperlink ref="F147" r:id="rId284"/>
+    <hyperlink ref="E148" r:id="rId285"/>
+    <hyperlink ref="F148" r:id="rId286"/>
+    <hyperlink ref="E149" r:id="rId287"/>
+    <hyperlink ref="F149" r:id="rId288"/>
+    <hyperlink ref="E150" r:id="rId289"/>
+    <hyperlink ref="F150" r:id="rId290"/>
+    <hyperlink ref="F151" r:id="rId291"/>
+    <hyperlink ref="F152" r:id="rId292"/>
+    <hyperlink ref="E153" r:id="rId293"/>
+    <hyperlink ref="F153" r:id="rId294"/>
+    <hyperlink ref="E154" r:id="rId295"/>
+    <hyperlink ref="F154" r:id="rId296"/>
+    <hyperlink ref="E155" r:id="rId297"/>
+    <hyperlink ref="F155" r:id="rId298"/>
+    <hyperlink ref="E156" r:id="rId299"/>
+    <hyperlink ref="F156" r:id="rId300"/>
+    <hyperlink ref="E157" r:id="rId301"/>
+    <hyperlink ref="F157" r:id="rId302"/>
+    <hyperlink ref="E158" r:id="rId303"/>
+    <hyperlink ref="F158" r:id="rId304"/>
+    <hyperlink ref="E159" r:id="rId305"/>
+    <hyperlink ref="F159" r:id="rId306"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>