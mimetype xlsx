--- v0 (2026-08-01)
+++ v1 (2026-09-16)
@@ -8,3436 +8,2079 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1251" uniqueCount="1115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1271" uniqueCount="659">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCEE28F7A8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto abbonamento annuale corsi di formazione sicurezza</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BCEE78E71F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto targhe per pubblicità  POC Per la Scuola 2014-2020</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>BCB12E7496</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto dispositivi digitali di cui al DM38 - POC per la scuola</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>BC9BB5B39A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto materiale didattico per classi scuola primaria</t>
+  </si>
+  <si>
     <t>17/07/2026</t>
   </si>
   <si>
     <t>BC6FBCCB4B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di formazione e aggiornamento sugli applicativi in uso dalla segreteria – procedure contabili, amministrative e telematiche</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/null</t>
-[...7 lines deleted...]
-  <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>BC56C62FEB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per progetto "Orti di Lombardia 2026"</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC56C62FEB</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC431EF20F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Interventi tecnici per reset e inserimento codici utenti su fotocopiatrici per la didattica</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC431EF20F</t>
-[...4 lines deleted...]
-  <si>
     <t>BC42552965</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto manuale Bergantini 2026 e rassegna giuridica</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC42552965</t>
-[...4 lines deleted...]
-  <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>BC3C1BBA41</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio attrezzature per esame antincendio dipendenti presso Comando Vigili del Fuoco</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3C1BBA41</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>BC111BEB4E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto corso di formazione in IA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC111BEB4E</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBE9435EF9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Giornalino scuola secondaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE9435EF9</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA2937BF6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto carta per fotocopie per didattica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2937BF6</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB9A1C4541</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto firma remota OTP Mobile per DSGA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A1C4541</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB935E50A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attività didattiche presso Museo Martinitt e Stelline Milano</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB935E50A4</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB7C5614CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per manutenzione defibrillatori DAE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7C5614CE</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB71BF3373</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti treno uscita didattica Como 6 maggio 2026 n.1 classe plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB71BF3373</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB6BFDD591</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto licenze annuali software antivirus per uffici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6BFDD591</t>
-[...4 lines deleted...]
-  <si>
     <t>BB6B6FA02F</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita guidata Museo del Cinema Torino 13 maggio 2026 classi 3H-I plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B6FA02F</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB65668EED</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale consumabile e di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB65668EED</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB5EF95483</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio autobus destinazione Museo del cinema Torino 13 maggio 2026 classi 3° H-I plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5EF95483</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5DB23547</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio autobus destinazione Mantova 7 maggio 2026 classi 2° H-I plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DB23547</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5D4600D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio autobus destinazione Sirmione (BS) 13 maggio 2026 classi 5° C-D plesso Cabrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D4600D1</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB5A41568A</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio autobus destinazione Museo Egizio Torino  05 maggio 2026 classi 4°A-B-C-D-E plesso Cabrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5A41568A</t>
-[...4 lines deleted...]
-  <si>
     <t>BB54029143</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica Lecco - luoghi manzoniani 6 maggio 2026 alunno neo arrivato classe 3B plesso De Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54029143</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB54500FB3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus destinazione Sirmione (BS) 29 aprile 2026 classi 5°A-B-G plesso Cabrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54500FB3</t>
-[...4 lines deleted...]
-  <si>
     <t>BB53224F82</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio autobus Zavattarello (PV) 30 Aprile 2026  classi 1° H-I plesso GULLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB53224F82</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB4A66B203</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti ascensore panoramico Museo del Cinema Torino 13 maggio 2026 classi 3H-I plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4A66B203</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB4399A5AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti di ingresso Museo del Cinema Torino 13 maggio 2026 classi 3H-I plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4399A5AF</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB3B2BC9EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale pubblicitario PIANO ESTATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3B2BC9EC</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3AF59E72</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PUBBLICITARIO PON ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3AF59E72</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3AB7260E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PUBBLICITARIO PON AGENDA NORD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3AB7260E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB34E69FA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - attività didattica presso Canottieri San Cristoforo MI 18 maggio 2026 classi 5E-F scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34E69FA2</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB338FB076</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione spettacolo presso Teatro Carcano MI 4 maggio 2026 classe 2F plesso De Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB338FB076</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB2AC9542E</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale di pulizia e igiene</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2AC9542E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2A8B0D6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - attività didattica Parco Archeologico di Travo (PC) 24 APRILE 2026 classi 3D-E scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A8B0D6B</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB0EE51F09</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio autobus destinazione Travo (PC) 24 aprile 2026 classi 3D-E scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0EE51F09</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BAEBD96451</t>
   </si>
   <si>
     <t>Decisione a contrarre - organizzazione uscite didattiche Parma 10 e 17 aprile 2026 classi 2A-C-D-F plesso De Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEBD96451</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE590CCA3</t>
   </si>
   <si>
     <t>Decisione a contrarre - manutenzione defibrillatori DAE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE590CCA3</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BADF9E896F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto scarpe e camici da lavoro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADF9E896F</t>
-[...4 lines deleted...]
-  <si>
     <t>BADF195AE0</t>
   </si>
   <si>
     <t>Decisione a contrarre - attività didattica Museo di Storia Naturale MI 21 aprile 2026 classe 3C scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADF195AE0</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAD58E27F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - attività didattica presso Manga Climbing 30 marzo, 1-9 aprile, 4 maggio 2026 classi seconde scuola secondaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD58E27F7</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BAD1ACBAFE</t>
   </si>
   <si>
     <t>Decisione a contrarre - attività didattiche presso Istituto Cervantes MI 22-29 aprile, 5 maggio 2026 classi 2A-B-C plesso De Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD1ACBAFE</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BACC66BA1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio autobus Scuola Natura Andora (SV) 30 marzo e 1 aprile 2026 classe 5C scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC66BA1C</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BAC1145D12</t>
   </si>
   <si>
     <t>Decisione a contrarre - licenza annuale software Business Log</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC1145D12</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC0802877</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attività didattica Parco Archeologico di Travo (PC) 18 marzo 2026 classi 3A-B-C scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0802877</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BABA4DC694</t>
   </si>
   <si>
     <t>Decisione a contrarre - Registrazione annuale dominio sito web dell'istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA4DC694</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB69B6701</t>
   </si>
   <si>
     <t>Decisione a contrarre - Organizzazione uscita didattica Pavia 13 maggio 2026 classi 1B-D plesso De Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB69B6701</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB5FABD57</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto Orto a.s. 2025/26 scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5FABD57</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>BAAE23DB55</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti treno uscita didattica Pavia 28 aprile 2026 classe 2M plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAE23DB55</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BAA3497EBA</t>
   </si>
   <si>
     <t>Decisione a contrarre - organizzazione uscita didattica Cremona 12 marzo 2026 classi 1A-2B plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3497EBA</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BAA0DBF0B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - attività didattica presso Agriturismo Murnee Busto Garolfo (MI) 17 aprile 2026 classi prime scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA0DBF0B2</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA09D01B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - attività didattica presso Zero-Gravity classe 1C plesso De Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA09D01B1</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA052CD4F</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio autobus Scuola Natura Zambla Alta (BG) 11-15 maggio 2026 classe 2B scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA052CD4F</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA9A8C7E3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - organizzazione uscita didattica Brescia 13 maggio 2026 classi 1M-N plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A8C7E3C</t>
-[...4 lines deleted...]
-  <si>
     <t>BA9A49257A</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio autobus destinazione Busto Garolfo (MI) 17 aprile 2026 classi prime scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A49257A</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA9070B695</t>
   </si>
   <si>
     <t>Decisione a contrarre - attività didattica Museo di Storia Naturale MI 6 marzo 2026 classi 3D-E scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9070B695</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8FAE5023</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corsi di formazione in materia di salute e sicurezza nei luoghi di lavoro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8FAE5023</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA89FF1192</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata Sirmione (BS) 13 maggio 2026 classi 5C-D plesso Cabrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89FF1192</t>
-[...4 lines deleted...]
-  <si>
     <t>BA89E266C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata Sirmione (BS) 29 aprile 2026 classi 5A-B-G plesso Cabrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89E266C9</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA82E269E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio attività natatoria piscina interna scuola primaria Progetto Acquanchio a.s.2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA82E269E6</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA799123FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - stipula contratto supporto, manutenzione e canone annuale software ARGO anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA799123FA</t>
-[...4 lines deleted...]
-  <si>
     <t>BA77DCE3E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio autobus destinazione Travo (PC) 18 marzo 2026 classi 3A-B-C scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA77DCE3E6</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>BA755385CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - attività di conversazione con esperto madrelingua inglese - Progetto Up With English 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA755385CC</t>
-[...4 lines deleted...]
-  <si>
     <t>BA73F9D17A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto corso di formazione su Passweb-TFS/TFR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA73F9D17A</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA70BAB39E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Organizzazione uscita didattica a Torino 14 maggio 2026 classi 3D-G plesso De Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA70BAB39E</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6ED09C2F</t>
   </si>
   <si>
     <t>Decisione a contrarre - organizzazione uscita didattica Lecco-Luoghi Manzoniani 6 maggio 2026 classi 3B-F plesso De Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6ED09C2F</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6E7D3F54</t>
   </si>
   <si>
     <t>Decisione a contrarre - Organizzazione viaggio a Torino 30-31 marzo 2026 classe 3C plesso De Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E7D3F54</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6E462850</t>
   </si>
   <si>
     <t>Decisione a contrarre - spettacolo teatrale Le Storie di Lara giorno 18 febbraio 2026 classi scuola secondaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E462850</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA61BD7A07</t>
   </si>
   <si>
     <t>Decisione a contrarre - Canone annuale assistenza software Classeviva - Segreteria Digitale - New ISoft anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA61BD7A07</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6156693B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Canone annuale assistenza software Prima Visione Web anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6156693B</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA10734845</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti treno uscita didattica Bologna 27 marzo 2026 classe 3M plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA10734845</t>
-[...4 lines deleted...]
-  <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>BA04D52311</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione gare individuali di matematica Kangourou alunni scuola secondaria 1°grado a.s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA04D52311</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>B9FFE8C18F</t>
   </si>
   <si>
     <t>Decisione a contrarre - incarico triennale RSPP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FFE8C18F</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2025</t>
   </si>
   <si>
     <t>B9C58B93D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus destinazione Torino - Museo del Cinema 28 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C58B93D4</t>
-[...4 lines deleted...]
-  <si>
     <t>B9C1BF4DC6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione biglietti di ingresso Museo del Cinema Torino 28 aprile 2026 classi 3E-N plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C1BF4DC6</t>
-[...4 lines deleted...]
-  <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>B9BE0D432A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione biglietti ascensore panoramico Museo del Cinema Torino 28 aprile 2026 classi 3E-N plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BE0D432A</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B9A384DE67</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione PMC540501 - visita guidata Museo del Cinema Torino 28 aprile 2026 classi 3E-N plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A384DE67</t>
-[...4 lines deleted...]
-  <si>
     <t>B9A30A6DC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione "Una Magica Storia" presso Castello di Zavattarello (PV) 30 aprile 2026 classi 1^H-I plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A30A6DC9</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>B991E06D17</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per dipartimento di Tecnologia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B991E06D17</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B984813EA1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione spettacolo presso Teatro La Creta MI 21 gennaio 2026 classe 3B plesso De Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984813EA1</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>B97455BE41</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per laboratori di scienze plessi scuole secondarie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97455BE41</t>
-[...4 lines deleted...]
-  <si>
     <t>B971FD78CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto firma remota OTP Mobile per Dirigente Scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B971FD78CA</t>
-[...4 lines deleted...]
-  <si>
     <t>B9727438B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione spettacolo presso Teatro Litta MI 18 dicembre 2025 classe 1D plesso De Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9727438B8</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B96E9C8C7B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione spettacoli presso Teatro La Creta MI 20 e 21 gennaio 2026 classi 3A-C-D-F-G plesso De Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96E9C8C7B</t>
-[...4 lines deleted...]
-  <si>
     <t>B96C94CDE6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus destinazione Gavinell/Bobbio 23 aprile 2026 classi 2E-L-N plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96C94CDE6</t>
-[...4 lines deleted...]
-  <si>
     <t>B96BAAAA9B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto prodotti di cancelleria per uffici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96BAAAA9B</t>
-[...4 lines deleted...]
-  <si>
     <t>B96B268A14</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi assicurativi per alunni e personale a.s. 2025/26 dalle ore 24:00 del 28/11/2025 alle ore 24:00 del 28/11/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96B268A14</t>
-[...4 lines deleted...]
-  <si>
     <t>B96AF19F1B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata mostra Leonora Carrington Palazzo Reale MI 17 dicembre 2025 classe 1F plesso De Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AF19F1B</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B926892397</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto telefoni cordless per uffici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B926892397</t>
-[...4 lines deleted...]
-  <si>
     <t>B9366A0AA3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione PEG941581 - attività didattica presso Museo Egizio Torino 5 maggio 2026 classi quarte scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9366A0AA3</t>
-[...4 lines deleted...]
-  <si>
     <t>B93596E707</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione PEG941581 - biglietti di ingresso Museo Egizio Torino 5 maggio 2026 classi quarte scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93596E707</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B9070E3C73</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto palloni da pallavolo - PON Piano Estate</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9070E3C73</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>B8FBED19B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto palloni volley - PON Piano Estate</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FBED19B2</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8F7A0971E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto carta per fotocopie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F7A0971E</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F26305A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di assistenza e consulenza pubblicazione atti in Amministrazione Trasparente e utenza certificata AGID/ACN portale amministrazionetrasparente.org - dal 29/11/2025 al  28/11/2028</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F26305A4</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F736B131</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione attività  presso Sezione Didattica GAM mese di febbraio 2026 classi seconde scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F736B131</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>B8F223B1B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto toner per stampanti plesso De Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F223B1B1</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8EC378E84</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto gestionali ARGO per uffici di segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EC378E84</t>
-[...4 lines deleted...]
-  <si>
     <t>B8EA356A36</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLO TEATRO DEL BURATTO 13/11/2025 CLASSE 3M PLESSO GULLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EA356A36</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>B8DC464F40</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per Progetto Art Lab - PON Piano Estate</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC464F40</t>
-[...4 lines deleted...]
-  <si>
     <t>B8DC130A92</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento del Servizio di coprogettazione assistenza educativa alunni disabili a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC130A92</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>B8D6F66BFC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento triennale servizi di attuazione del Regolamento U.E. 679/2016 e nomina del DPO dal 24/11/2025 al 23/11/2028</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D6F66BFC</t>
-[...4 lines deleted...]
-  <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>B8D136B465</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per innovazione ambienti di apprendimento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D136B465</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>B8BF2C3F79</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dizionari per biblioteca plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BF2C3F79</t>
-[...4 lines deleted...]
-  <si>
     <t>21/10/2025</t>
   </si>
   <si>
     <t>B8BBF7CEBB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di pulizia per i tre plessi dell'istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BBF7CEBB</t>
-[...4 lines deleted...]
-  <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>B89EF4D04E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazioni n. 369550 e 369555 - Visita Castello Sforzesco di Milano giorno 2 dicembre 2025 classe 3D-E scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89EF4D04E</t>
-[...4 lines deleted...]
-  <si>
     <t>B89EAC74B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazioni n. 369348 e 369349 - Visita Castello Sforzesco di Milano giorno 7 novembre 2025 classe 3A-B scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89EAC74B0</t>
-[...4 lines deleted...]
-  <si>
     <t>B89C699970</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus destinazione Certosa di Pavia 21 ottobre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89C699970</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>B896B612C4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione n. 369350 - Visita Castello Sforzesco di Milano giorno 5 novembre 2025 classe 3C scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B896B612C4</t>
-[...4 lines deleted...]
-  <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>B87E3156F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscite didattiche Bosco della Giretta Settimo Milanese (MI) classi scuola secondaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E3156F4</t>
-[...4 lines deleted...]
-  <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>B86D2692E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di formazione orientativa per alunni classi seconde e terze scuola secondaria a.s. 2025-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86D2692E0</t>
-[...4 lines deleted...]
-  <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>B85FA7E480</t>
   </si>
   <si>
     <t>Decisione a contrarre - Percorso formativo datore di lavoro in materia di sicurezza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85FA7E480</t>
-[...4 lines deleted...]
-  <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>B85573BA2B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto pacchetto rilevatore presenze ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85573BA2B</t>
-[...4 lines deleted...]
-  <si>
     <t>B8548A1D78</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus destinazione Casteggio (PV) 24 e 25 settembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8548A1D78</t>
-[...4 lines deleted...]
-  <si>
     <t>B850A338B6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione attività didattica presso Azienda Vitivinicola Picchi Casteggio (PV) 24 e 25 settembre 2025 classi seconde scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B850A338B6</t>
-[...4 lines deleted...]
-  <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>B83DCA1B9A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n.1 lettore Cartadis TCP2 e n. 3 confezioni di tessere da 50pz plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83DCA1B9A</t>
-[...4 lines deleted...]
-  <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>B8247CB6D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto toner per stampanti plesso Cabrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8247CB6D3</t>
-[...4 lines deleted...]
-  <si>
     <t>11/08/2025</t>
   </si>
   <si>
     <t>B7F3C34055</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto acquisto Manuale Bergantini 2025 e rassegna giuridica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F3C34055</t>
-[...4 lines deleted...]
-  <si>
     <t>B7F367E9D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale didattico di cancelleria per classi scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F367E9D7</t>
-[...4 lines deleted...]
-  <si>
     <t>B7F33EEC7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto firewall plessi Cabrini e Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F33EEC7D</t>
-[...4 lines deleted...]
-  <si>
     <t>18/07/2025</t>
   </si>
   <si>
     <t>B7B0D4E497</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto arredi per biblioteca plesso De Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B0D4E497</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>B735A22AFC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto carta per fotocopie plesso Cabrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B735A22AFC</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>B727B483D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di formazione e aggiornamento sugli applicativi in uso dalla segreteria – procedure contabili, amministrative e telematiche</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B727B483D8</t>
-[...4 lines deleted...]
-  <si>
     <t>B726BD5413</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto toner e cartucce per stampanti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B726BD5413</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>B7232A1F73</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale per cablaggio strutturato plessi Cabrini e Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7232A1F73</t>
-[...4 lines deleted...]
-  <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>B6F42D1525</t>
   </si>
   <si>
     <t>Decisione a contrarre - Concessionario distributori automatici bevande</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F42D1525</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>B6F461DDA0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA PER GLI UFFICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F461DDA0</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>B69A03AEA8</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto licenze annuali software antivirus per postazioni uffici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69A03AEA8</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>B6837A3D36</t>
   </si>
   <si>
     <t>Decisione a contrarre - prenotazione attività didattiche presso Museo di Storia Naturale MI giorni 5/6/7 maggio 2025 classi quarte plesso Cabrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6837A3D36</t>
-[...4 lines deleted...]
-  <si>
     <t>B680DB74E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto corsi di formazione sicurezza per dipendenti dell'istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B680DB74E5</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>B66E68D12A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Dominio annuale sito web dell'istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66E68D12A</t>
-[...4 lines deleted...]
-  <si>
     <t>B66D412105</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto licenza annuale software Business Log</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66D412105</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>B6527EE0F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto Orto a Scuola 2024/25 plesso Cabrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6527EE0F0</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>B632423B98</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione uscita didattica Parco Avventura Corvetto del 14/04/2025 classi 5C - 5F plesso Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B632423B98</t>
-[...4 lines deleted...]
-  <si>
     <t>B631322365</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di igiene e primo soccorso per i tre plessi dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B631322365</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>B62C4AE58D</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale di pulizia per i tre plessi dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C4AE58D</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>B627FCEF27</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento smontaggio LIM non funzionanti plesso Cabrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627FCEF27</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>B62504B9EF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto libri per biblioteca plesso De Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62504B9EF</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>B61E72A8A0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attività didattica presso Cascina San Donato - Abbiategrasso (MI) giorno 28 aprile 2025 classi 1A-B-C-D-E plesso Cabrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61E72A8A0</t>
-[...4 lines deleted...]
-  <si>
     <t>B61DCA9D96</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attività didattica presso Giardino Botanico Gavinell - Salsomaggiore (PR) giorno 23 aprile 2025 classi 1M-2M plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61DCA9D96</t>
-[...4 lines deleted...]
-  <si>
     <t>B61EA00FBB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione attività Manga Climbing 27 e 28 marzo 2025 classi 2C-2D-2G-2F</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61EA00FBB</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>B60520202F</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti per spettacolo presso Teatro Trebbo giorno 9 aprile 2025 classi 1B-C-D scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60520202F</t>
-[...4 lines deleted...]
-  <si>
     <t>B604E4D10B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto Up With English 2024/2025 scuola primaria - attività di conversazione con esperto madrelingua inglese</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B604E4D10B</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>B5FC8F13D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto n.1 lettore Cartadis TCP2 e n. 3 confezioni di tessere da 50pz</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FC8F13D2</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>B5E410031C</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita guidata Museo Egizio di Torino giorno 27 marzo 2025 classi 4C-D scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E410031C</t>
-[...4 lines deleted...]
-  <si>
     <t>B5E3F217D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti di ingresso Museo Egizio di Torino giorno 27 marzo 2025 classi 4C-D scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E3F217D2</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>B5DF056231</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio autobus uscita didattica Cascina San Donato - Abbiategrasso (MI) giorno 28 aprile 2025 classi 1A-B-C-D-E plesso Cabrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DF056231</t>
-[...4 lines deleted...]
-  <si>
     <t>B5DE967968</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio autobus uscita didattica Salsomaggiore e Fontanellato (PR) giorno 23 aprile 2025 classi 1M e 2M plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DE967968</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5CC32337B</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento servizio attività natatoria piscina interna scuola primaria Progetto Acquanchio a.s. 2024/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CC32337B</t>
-[...4 lines deleted...]
-  <si>
     <t>B5CB47671A</t>
   </si>
   <si>
     <t>Decisione a contrarre - prenotazione ingresso Labirinto della Masone – Fontanellato (PR) giorno 23 aprile 2025 classi 1M e 2M plesso Gulli.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CB47671A</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C69B7866</t>
   </si>
   <si>
     <t>Decisione a contrarre - ingresso e spettacolo di animazione in costume presso Castello di San Pietro in Cerro (PC) 5 maggio 2025 classi 1H-I-L-N plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C69B7866</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>B5B6CBA2A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti di ingresso Museo Egizio di Torino giorno 13 marzo 2025 classi 4A-B scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B6CBA2A3</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B57A1995</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita guidata Museo Egizio di Torino giorno 13 marzo 2025 classi 4A-B scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B57A1995</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B4EA7139</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio autobus uscite didattiche Museo Egizio Torino 4, 13 e 27 marzo 2025 classi 4 E-F-G-A-B-C-D plesso Cabrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B4EA7139</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico RUP</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>B5A7D651DC</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto toner per stampanti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A7D651DC</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>B5A38BD9AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto stampanti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A38BD9AD</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>B59D74AEC1</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita guidata Museo Egizio di Torino giorno 04 marzo 2025 classi 4E-F-G scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D74AEC1</t>
-[...4 lines deleted...]
-  <si>
     <t>B59D0FFD51</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti di ingresso Museo Egizio di Torino giorno 04 marzo 2025 classi 4E-F-G scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D0FFD51</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>B5964070D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggi di Istruzione a.s. 2024/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5964070D3</t>
-[...4 lines deleted...]
-  <si>
     <t>B59546C00C</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio autobus uscita Gropparello (PC) 4 marzo 2025 classi 5A-D-E plesso Cabrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59546C00C</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>B586A23973</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio autobus uscite didattiche Somma Lombardo (VA) 16 e 28 aprile 2025 classi 2D-E e 2A-B-C plesso Cabrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B586A23973</t>
-[...4 lines deleted...]
-  <si>
     <t>B586116169</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto carta per fotocopie per i plessi dell’istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B586116169</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>B575B23691</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiali per aula sostegno plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B575B23691</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>B5695F6F9E</t>
   </si>
   <si>
     <t>Decisione a contrarre - assistenza Software “Classeviva” - “Segreteria Digitale” - “newISOFT” e “Prima Visione ” anno 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5695F6F9E</t>
-[...4 lines deleted...]
-  <si>
     <t>B568D0812B</t>
   </si>
   <si>
     <t>Decisione a contrarre - iscrizione gare individuali di matematica Kangourou alunni scuola secondaria 1°grado a.s. 2024/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B568D0812B</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>B5608A0D4A</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio autobus uscita didattica Castello San Pietro in Cerro (PC) giorno 5 maggio 2025 classi 1H-I-L-N plesso Gulli - annulla e sostituisce Prot. n.13989 del 29/11/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5608A0D4A</t>
-[...4 lines deleted...]
-  <si>
     <t>B56042C08C</t>
   </si>
   <si>
     <t>Decisione a contrarre - spettacolo di animazione in costume presso Castello di Somma Lombardo (VA) 16 e 28 aprile 2025 classi seconde plesso Cabrini.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56042C08C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>B55B88FAA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus uscita Mantova e Sabbioneta giorno 8 aprile 2025 classi 2C-F plesso De Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55B88FAA2</t>
-[...4 lines deleted...]
-  <si>
     <t>B50AAE05C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione attività didattica presso Fondazione Martinitt e Stelline MI giorni 6-13-20 marzo 2025 classi 1A-C-D plesso De Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50AAE05C8</t>
-[...4 lines deleted...]
-  <si>
     <t>B55B3144D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus viaggio Scuola Natura Andora (SV) 27 e 31 gennaio 2025 classi 5B-G plesso Cabrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55B3144D9</t>
-[...4 lines deleted...]
-  <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>B51D728291</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corsi di formazione del personale docente - PNRR transizione digitale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51D728291</t>
-[...4 lines deleted...]
-  <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>B51D6B7550</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attivazione laboratori di robotica educativa per studenti della scuola primaria - PNRR STEM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51D6B7550</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>B4E95E94C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Ingresso e visita guidata Castello di Somma Lombardo (VA) 16 e 28 aprile 2025 classi seconde plesso Cabrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E95E94C2</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>B4C16677B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus uscita didattica Mantova giorno 15 aprile 2025 classi 2E-H-I- plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C16677B0</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>B4C0954DA6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus uscita Archeopark Boario Terme (BS) giorno 28/04/2025 classi 3^A-B-C-D-E plesso Cabrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C0954DA6</t>
-[...4 lines deleted...]
-  <si>
     <t>B4C0F55209</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione visita guidata Mantova giorno 8 aprile 2025 classi 2 C-F plesso De Marchi.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C0F55209</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>B4B4053DFD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione spettacolo Teatro La Creta MI giorno 6 febbraio 2025 classi 2A-B-C-F plesso De Marchi.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B4053DFD</t>
-[...4 lines deleted...]
-  <si>
     <t>B4B39E6082</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione spettacolo Teatro La Creta MI giorno 30 gennaio 2025 classi terze plesso De Marchi.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B39E6082</t>
-[...4 lines deleted...]
-  <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>B4ABBB90E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione attività didattica presso Castello di Gropparello (PC) giorno 4 marzo 2025 classi 5A-D-E plesso Cabrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ABBB90E1</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>B4A664C202</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione visita guidata Mantova giorno 15 aprile 2025 classi 2E-H-I plesso Gulli.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A664C202</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>B498DC4213</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto NAS per server uffici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B498DC4213</t>
-[...4 lines deleted...]
-  <si>
     <t>B49824ECD9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dischi interni per NAS per server uffici.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/731a1a7a-9131-42c9-ac8e-677ae20b2105</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - PERCORSI FORMATIVI E LABORATORIALI COCURRICOLARI - ESPERTO - DISPERSIONE </t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Incarico individuale di TUTOR
 PERCORSI FORMATIVI E LABORATORIALI COCURRICOLARI - DISPERSIONE</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>B48EB9D21D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione attività didattica presso Museo del Risorgimento MI giorno 19 dicembre 2024 classi 3L-M plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48EB9D21D</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>B4867A2831</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus uscita didattica Castello San Pietro in Cerro (PC) giorno 5 maggio 2025 classi 1H-I-N plesso Gulli</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/54a43570-47fd-47a2-81c3-1219c2208714</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t xml:space="preserve">INDIVIDUAZIONE E NOMINA RESPONSABILE UNICO DEL
 PROCEDIMENTO (R.U.P.) - PNRR - NEXT GENERATION CLASSROOM</t>
   </si>
   <si>
     <t xml:space="preserve">INDIVIDUAZIONE E NOMINA RESPONSABILE UNICO DEL PROCEDIMENTO (R.U.P.) - PNRR - TRANSIZIONE DIGITALE </t>
   </si>
   <si>
     <t xml:space="preserve">INDIVIDUAZIONE E NOMINA RESPONSABILE UNICO DEL
 PROCEDIMENTO (R.U.P.) – PNRR - ANIMATORE DIGITALE </t>
   </si>
   <si>
     <t xml:space="preserve">INDIVIDUAZIONE E NOMINA RESPONSABILE UNICO DEL PROGETTO
 (R.U.P.) – PNRR - RITORNO AL FUTURO</t>
   </si>
   <si>
     <t xml:space="preserve">NDIVIDUAZIONE E NOMINA RESPONSABILE UNICO DEL PROCEDIMENTO (R.U.P.) - PNRR - STEM </t>
   </si>
   <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>B44BECAC8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione attività didattica presso Abbazia di Chiaravalle (MI) giorno 24 aprile 2025 classi 1B-C plesso De Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44BECAC8F</t>
-[...4 lines deleted...]
-  <si>
     <t>B448A8F279</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto firma digitale massiva remota triennale per Dirigente Scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B448A8F279</t>
-[...4 lines deleted...]
-  <si>
     <t>08/11/2024</t>
   </si>
   <si>
     <t>B42F03B56B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio assicurativo a favore di alunni e personale a.s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42F03B56B</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2024</t>
   </si>
   <si>
     <t>B42D179397</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attivazione laboratori di coding e robotica per studenti della scuola secondaria di primo grado</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42D179397</t>
-[...4 lines deleted...]
-  <si>
     <t>B42C8E3DBB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attivazione corso di potenziamento lingua inglese CLIL per docenti dell’istituto comprensivo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42C8E3DBB</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>B4122FE532</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI ATTUAZIONE DEL REGOLAMENTO U.E. 679/2016 E NOMINA DEL DPO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4122FE532</t>
-[...4 lines deleted...]
-  <si>
     <t>B4119875AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO ANNUALE SERVIZI DI SUPPORTO PROCEDURE ANTICORRUZIONE E TRASPARENZA E UTENZA CERTIFICATA SU PORTALE AMMINISTRAZIONETRASPARENTE.ORG</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4119875AC</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>B406FADB2F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI PER BIBLIOTECA PLESSO GULLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B406FADB2F</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>B3FB819CDB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA PER CLASSI SCUOLA PRIMARIA CABRINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FB819CDB</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>B3F142D713</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONVENZIONE DI CASSA QUADRIENNALE DAL 01-01-2025 AL 31-12-2028</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F142D713</t>
-[...4 lines deleted...]
-  <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>B39A3BB208</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZIO ASSISTENZA EDUCATIVA ALUNNI DVA A.S. 2024-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B39A3BB208</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2024</t>
   </si>
   <si>
     <t>B385B23801</t>
   </si>
   <si>
     <t>Decisione a contrarre - PARTECIPAZIONE GIOCHI D'AUTUNNO 2024-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B385B23801</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>B35A5DDC85</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORMAZIONE ORIENTATIVA PER ALUNNI CLASSI TERZE SCUOLA SECONDARIA 1^GRADO A.S. 2024-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35A5DDC85</t>
-[...4 lines deleted...]
-  <si>
     <t>B35A89AF00</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE VISITA PLANETARIO DI MILANO 29 OTTOBRE 2024 CLASSI 5C-F PLESSO CABRINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35A89AF00</t>
-[...4 lines deleted...]
-  <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>B3238F572B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTA PER FOTOCOPIE PER I TRE PLESSI DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3238F572B</t>
-[...4 lines deleted...]
-  <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>B31D0080C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE INFORMATICO PLESSO DE MARCHI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31D0080C7</t>
-[...4 lines deleted...]
-  <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>B2D8CD5456</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA PER CLASSI SCUOLA PRIMARIA</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>B2D37C5237</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA PER UFFICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D37C5237</t>
-[...4 lines deleted...]
-  <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>B2D1815BF8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MANUALE BERGANTINI 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D1815BF8</t>
-[...4 lines deleted...]
-  <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>B29C91A8AC</t>
   </si>
   <si>
     <t>Decisione a contrarre ODA - ACQUISTO LIBRI PER BIBLIOTECHE PLESSI DE MARCHI E GULLI.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B29C91A8AC</t>
-[...4 lines deleted...]
-  <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>B2973EEF6F</t>
   </si>
   <si>
     <t>Decisione a contrarre ODA - ACQUISTO SERVER E RELATIVI ACCESSORI PER UFFICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2973EEF6F</t>
-[...4 lines deleted...]
-  <si>
     <t>05/07/2024</t>
   </si>
   <si>
     <t>B25E228D98</t>
   </si>
   <si>
     <t>Acquisto server e relativi accessori per uffici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B25E228D98</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2024</t>
   </si>
   <si>
     <t>B24E935D1C</t>
   </si>
   <si>
     <t>Acquisto licenze annuali software antivirus per postazioni uffici.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24E935D1C</t>
-[...4 lines deleted...]
-  <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>B247934F66</t>
   </si>
   <si>
     <t>Noleggio triennale fotocopiatrici per la didattica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B247934F66</t>
-[...4 lines deleted...]
-  <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>B24030AC50</t>
   </si>
   <si>
     <t>Servizio di spostamento interno e lavori di piccola manutenzione nei tre plessi dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24030AC50</t>
-[...4 lines deleted...]
-  <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>B22125570B</t>
   </si>
   <si>
     <t>Decisione affidamento diretto realizzazione corsi di formazione FLIPPED CLASSROOM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22125570B</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2024</t>
   </si>
   <si>
     <t>B22152DFCC</t>
   </si>
   <si>
     <t>Decisione a contrarre ai sensi dell’art. 50 del D. Lgs. 36/2023 per acquisto arredi per biblioteca</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22152DFCC</t>
-[...4 lines deleted...]
-  <si>
     <t>Decisione a contrarre per l’avvio di una procedura per l’attivazione di corsi di formazione FLIPPED CLASSROOM</t>
   </si>
   <si>
     <t>06/06/2024</t>
   </si>
   <si>
     <t>B202B4DDD8</t>
   </si>
   <si>
     <t>Acquisto macchina lavapavimenti plesso Cabrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B202B4DDD8</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>B1FD1D3739</t>
   </si>
   <si>
     <t>Servizio stampa giornalino scuola secondaria e acquisto timbro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FD1D3739</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2024</t>
   </si>
   <si>
     <t>B1D888B9F1</t>
   </si>
   <si>
     <t>Affidamento lavori di sistemazione pareti per montaggio pannelli touch (LIM) scuola primaria.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D888B9F1</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2024</t>
   </si>
   <si>
     <t>B1BFF97381</t>
   </si>
   <si>
     <t>Acquisto materiale didattico per alunni DVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BFF97381</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2024</t>
   </si>
   <si>
     <t>B193C24547</t>
   </si>
   <si>
     <t>Noleggio triennale di una fotocopiatrice per uffici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B193C24547</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2024</t>
   </si>
   <si>
     <t>B18DEE417C</t>
   </si>
   <si>
     <t>Servizio di formazione in materia di trattamenti di fine servizio per il personale di segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18DEE417C</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2024</t>
   </si>
   <si>
     <t>B187AA7959</t>
   </si>
   <si>
     <t>Acquisto materiale di pulizia e igiene per i tre plessi dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B187AA7959</t>
-[...4 lines deleted...]
-  <si>
     <t>03/05/2024</t>
   </si>
   <si>
     <t>B182CB137E</t>
   </si>
   <si>
     <t>Acquisto cancelleria e stampati per uffici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B182CB137E</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>B178400E17</t>
   </si>
   <si>
     <t>Affidamento servizi di piccola manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B178400E17</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>B1728EC521</t>
   </si>
   <si>
     <t>Acquisto di Personal Computer Desktop Tower</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1728EC521</t>
-[...4 lines deleted...]
-  <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>B15753B9E1</t>
   </si>
   <si>
     <t>Servizio di montaggio Kit LIM e relativi lavori di piccola manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15753B9E1</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2024</t>
   </si>
   <si>
     <t>B14D047A3B</t>
   </si>
   <si>
     <t>Attività didattica presso Castello Sforzesco MI Museo Strumenti Musicali giorno 30 aprile 2024 classi 1D-F-G plesso De Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14D047A3B</t>
-[...4 lines deleted...]
-  <si>
     <t>B14BA461BE</t>
   </si>
   <si>
     <t>Affidamento organizzazione visita guidata a Lecco 6 maggio 2024 classe 3N plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14BA461BE</t>
-[...4 lines deleted...]
-  <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>B03D809ED1</t>
   </si>
   <si>
     <t>Affidamento corsi di mentoring e orientamento ANNULLA E SOSTITUISCE PROT. N. 2028 DEL 12/02/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03D809ED1</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>B1353C04D6</t>
   </si>
   <si>
     <t>Affidamento realizzazione corsi di potenziamento lingua inglese</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1353C04D6</t>
-[...4 lines deleted...]
-  <si>
     <t>B128EB5BFA</t>
   </si>
   <si>
     <t>Servizio organizzazione PERCORSI FORMATIVI DI LABORATORI TEATRALI per alunni scuola secondaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B128EB5BFA</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2024</t>
   </si>
   <si>
     <t>B128E5BFAC</t>
   </si>
   <si>
     <t>Affidamento realizzazione PERCORSI FORMATIVI-LABORATORI TEATRALI per alunni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B128E5BFAC</t>
-[...4 lines deleted...]
-  <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>B10D4765FB</t>
   </si>
   <si>
     <t>Attività presso il Parco Avventura Corvetto di Milano giorno 17-04-2024 classe 2C plesso DE Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10D4765FB</t>
-[...4 lines deleted...]
-  <si>
     <t>B10B588FD4</t>
   </si>
   <si>
     <t>Acquisto licenza annuale software “Business Log”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10B588FD4</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2024</t>
   </si>
   <si>
     <t>B0F2688BF0</t>
   </si>
   <si>
     <t>Attività didattica presso Liutaio di Cremona giorno 17 aprile 2024 classi 1H-I plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F2688BF0</t>
-[...4 lines deleted...]
-  <si>
     <t>Affidamento attività didattica presso Liutaio di Cremona</t>
   </si>
   <si>
     <t>B0F2845B2A</t>
   </si>
   <si>
     <t>Affidamento organizzazione visita guidata Cremona giorno 17 aprile 2024 classi 1H-I plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F2845B2A</t>
-[...4 lines deleted...]
-  <si>
     <t>Organizzazione visita guidata Cremona 17 aprile 2024 classi 1H-I plesso Gulli</t>
   </si>
   <si>
     <t>B0F24361C4</t>
   </si>
   <si>
     <t>Ingresso e attività Museo del Violino di Cremona giorno 17-04-2024 classi 1H-I plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F24361C4</t>
-[...4 lines deleted...]
-  <si>
     <t>Attività presso Museo del Violino di Cremona giorno 17-04-2024 classi 1H-I plesso Gulli</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>B0CDD91184</t>
   </si>
   <si>
     <t>Acquisto carta per fotocopie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CDD91184</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>B0C43B8BF9</t>
   </si>
   <si>
     <t>Acquisto biglietti ferroviari visite guidate Mantova 6 maggio 2024 classe 2C e Torino 10 maggio 2024 classe 3D plesso De Marchi - annulla e sostituisce prot. 2913 del 01/03/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C43B8BF9</t>
-[...4 lines deleted...]
-  <si>
     <t>B0C462A094</t>
   </si>
   <si>
     <t>Affidamento attività didattica presso Museo del Cinema di Torino giorno 10-05-2024 classe 3^D plesso De Marchi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C462A094</t>
-[...4 lines deleted...]
-  <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>B0B7120265</t>
   </si>
   <si>
     <t>Affidamento organizzazione viaggio Ferrara e Comacchio 29 e 30 aprile 2024 classi 2M-3M plesso Gulli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B7120265</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>B087B70EEC</t>
   </si>
   <si>
     <t>Attività didattiche Museo Archeologico di Milano classi 4^C-D-F-G plesso Cabrini</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/d3e00701-115e-45cd-97bd-df4857d62939</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3735,5059 +2378,5643 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEE28F7A8" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/b774684f-73a1-4cbb-b084-57c626a50f0b" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEE78E71F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/56fd51da-1f04-44e2-8690-d7e3b887c8cf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB12E7496" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/04398d57-97fc-401c-9f6d-00189c14cf79" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9BB5B39A" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/35661ab8-1fe2-4b3b-81c0-3493014c8bef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6FBCCB4B" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/ddd8634f-46f1-4ea7-bac9-bc97b5e32678" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC56C62FEB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/2b8e6f1c-7a30-4dba-b7c0-11792f601060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC431EF20F" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/0917dac4-7471-4d46-8ccd-bb03530a67ac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC42552965" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/17ba81ee-4bf3-4da9-bae6-8f3e2a2d267f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3C1BBA41" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/1e5f311b-e35d-4b61-8d99-b6c9b6e3a443" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC111BEB4E" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/1b27c910-1624-4696-a05f-506ad1d27fc7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE9435EF9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/feb6e1ab-823a-4196-ace8-5ca2cdac5bfd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2937BF6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/0f5b7f80-f08e-42d6-99cc-652bbd4d9ea6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A1C4541" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/c47b708b-da94-403e-9214-3ea59daf572e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB935E50A4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/3a89866e-a119-4238-ac89-4e3061b56453" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7C5614CE" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/83d03190-ae97-4754-b427-60ef84f5bc78" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB71BF3373" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/48e0ca09-25fc-4b9e-ab24-2662895ab816" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6BFDD591" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/3a6aefaf-ef27-4f59-a5e8-55c92b8d120d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B6FA02F" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/9fb17346-3f0a-4f8e-af84-a1c135a0de12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB65668EED" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/20d93c38-7b72-4969-b639-eca3efb1a48a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5EF95483" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/09e1dff1-ebaa-4244-88f1-f6b1d6f63a88" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DB23547" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/15c74e53-d870-4675-b03d-36eae614c01c" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D4600D1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/86584295-8d8d-4339-9d12-b881634f5d55" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5A41568A" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/d207dc8a-4f7f-46d8-8129-168d974d9bcd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54029143" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/670c081a-d2d9-4be4-9836-9bbb8660a672" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54500FB3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/66a4fa83-01f6-460e-ad5e-33de901edca4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB53224F82" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/4def88b4-9cb3-42ca-bc9b-81ad25363695" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4A66B203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/090b1340-7755-469e-8ab8-fccc90182cd7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4399A5AF" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/22b2ffe2-8dbe-47b0-b5c2-17d13c9d0e72" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3B2BC9EC" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/d56ed7bf-dc74-4576-9811-2eebf94e04fe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3AF59E72" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/42ead967-64d5-4908-ba5c-6b60aadc15f1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3AB7260E" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/efd100d1-82b9-4b68-8788-02d6779bf882" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34E69FA2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/b3789340-579a-43e8-9a09-e356016f5af7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB338FB076" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/0dcb3c7c-5878-4797-868e-778dea1c9890" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2AC9542E" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/4289bbb0-5d70-416e-812f-f4c31c27d7df" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A8B0D6B" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/6393713f-bfb3-4c5c-8951-c8392451d66f" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0EE51F09" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/a62905f1-da80-41c2-a8f2-68db96e2b901" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEBD96451" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/bd34fbce-7291-4131-b797-a8ffcde18cae" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE590CCA3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/89f2c3ce-466a-4f7e-ac19-0bf56ffa6053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADF9E896F" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/a524604b-a479-4555-9b3c-0299605ddbf5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADF195AE0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/7958b436-f7c8-4665-91a1-85764fc29169" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD58E27F7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/35909cd3-fedc-4b0a-8736-47f310bb2ea6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD1ACBAFE" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/1a5ab31e-976f-4626-bd6a-62d0e6af1200" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC66BA1C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/6335da2b-0117-4f9f-8010-bea28bdb7863" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC1145D12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/4de977ba-2039-4038-8fb4-d316f6a68def" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0802877" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/ddb03f97-f217-4d0e-b8c5-6f0929b7dbad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA4DC694" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/bde5e1a4-455e-4572-9d4c-0fbff2a999ee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB69B6701" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/eddf027e-4b82-4b09-bbf4-ac50c459baf4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5FABD57" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/db143a47-f565-4f3b-b647-37c0de8339c6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAE23DB55" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/137b8b03-decc-4aff-86b5-91d43bc7b613" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA3497EBA" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/6214da13-bd2f-48de-8e40-d7bbeebe97f2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA0DBF0B2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/2e7a7c8e-5062-495c-b086-e477d818b8eb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA09D01B1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/5e862ac9-3ca5-428f-8da5-065c7aac398d" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA052CD4F" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/30d3a98b-1714-4284-8f8a-528d1c474494" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A8C7E3C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/b1a5cfa8-7d68-4d39-8a7b-382f02a89203" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A49257A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/51a36afc-00f1-4346-ac65-2848a4d69c0a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9070B695" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/f3d21da8-f12d-4f81-9df1-deb905e6ff9e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8FAE5023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/421ad88f-7fe0-4513-8c8d-299105d635ea" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89FF1192" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/79b8bb0a-5712-4899-922f-ad8581bd14b8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89E266C9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/7938d9ab-e35c-46c5-a335-e963c3f3bb1c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA82E269E6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/daeea738-b083-4ad3-95c6-c07d25856c59" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA799123FA" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/c4f8718e-0409-4241-a144-4027e02b9b4d" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA77DCE3E6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/2674d509-9e43-405d-86c6-713446dc1011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA755385CC" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/f1a982bf-8e32-4fc3-bb39-587a0c160911" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA73F9D17A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/1cd3f598-7a76-425f-8515-27f5ea3329e7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA70BAB39E" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/87267f6c-667d-4944-817a-bb4e38b53885" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6ED09C2F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/bfdc6bd9-4416-4a62-a630-231f88549285" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E7D3F54" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/ca76d044-16eb-4c8f-bed6-cc738451aaf5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E462850" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/254c346a-bb06-4d5e-a8bb-579a084f906e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA61BD7A07" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/d959ecc5-e38a-470b-a037-f6562ad0bd38" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6156693B" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/c85e4851-7996-42a0-b6c0-3d6f99a23df7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA10734845" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/0263d3db-4cb1-4f98-ad15-8be137d7ee16" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA04D52311" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/97682c82-2aca-42cb-bfb3-72e7c4a96104" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FFE8C18F" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/fdd22483-2fb0-4c36-b15a-a906c96e5db9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C58B93D4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/6fecf25d-c057-4031-b428-daee3d8f28ea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C1BF4DC6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/fc786205-0087-41d4-b069-c4c0850af4ac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BE0D432A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/1b7a9faa-5ab4-4324-bcec-a8f7160f6901" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A384DE67" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/a83eec6c-8f52-4764-97aa-39f89a51f920" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A30A6DC9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/fe762fce-b3b2-488b-a413-2273aa4353cc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B991E06D17" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/f10bc74e-bf84-4da6-8527-3c32f278621b" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984813EA1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/bd8943fa-b45c-46e9-adf2-a856d0b2afa9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97455BE41" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/4af1be79-1dbd-4ea3-ac5e-e2cd998723d5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B971FD78CA" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/4f743b08-403f-4e45-8a01-008db7729e5a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9727438B8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/d80978fd-ba67-4665-a8c9-75a2695a56f4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96E9C8C7B" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/887e3b97-bdd4-47d6-a413-9c50b4593d71" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96C94CDE6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/bfd72015-134b-4002-9033-c4dc28d2ec8d" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96BAAAA9B" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/25eaca55-5256-43d9-a823-b62eaed5e347" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96B268A14" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/8da73002-76dc-4a64-93fb-6cf068a51748" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AF19F1B" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/863bc76b-9519-432b-8a41-bbb73cfa278c" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B926892397" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/496c8fa5-0153-4984-9abc-74432c4a0295" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9366A0AA3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/f0f5e804-c9fd-4c25-bf6e-9af1e714591c" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93596E707" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/eed47d30-2a0b-4fd5-a15e-46cdd987faa9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9070E3C73" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/8b15b9a9-cc36-4fa4-a16e-1cfae5b56829" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FBED19B2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/3e029631-e114-4ec5-8ecf-40d19fd96060" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F7A0971E" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/43cc37c0-a85b-44d0-9ff2-5a445d7e955b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F26305A4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/6bae5fb2-2181-4f6a-af2d-bf6f67acd0b0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F736B131" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/5496b8a3-c962-4f71-8e4c-88f2548f3aea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F223B1B1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/de33d92d-1882-40f1-bf2b-6ca24f3bcc2b" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EC378E84" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/de56a2f0-ab5c-48d8-b143-ae4c901e9614" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EA356A36" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/0dc0f517-414f-4ee1-b669-dd6fad1b060c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC464F40" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/21323a2d-2a15-4e57-9503-62a2555d9449" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC130A92" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/b4d27734-3415-4bcb-8244-2f302fc792c9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D6F66BFC" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/1fdb7dc5-c0fb-45c0-8dd0-85b55a26b8ff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D136B465" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/462f3c04-6f3d-43db-8c0c-2d3bbb7ea5c5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BF2C3F79" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/54e66c6b-aa05-4266-b3cd-1ca441684bfe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BBF7CEBB" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/f4622645-dc72-49c4-b230-fec152606e8b" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89EF4D04E" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/eec326d4-6299-4b3f-ac4c-e4fccec47e86" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89EAC74B0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/e82c1099-8f79-4112-b6a2-17abc40cd816" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89C699970" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/0928333f-3a57-4825-876b-3b78f021a4d1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B896B612C4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/4a404f11-aa24-497a-a1fc-36d5abcdea1a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E3156F4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/91a68b57-732f-4648-9946-64676c65b1d2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86D2692E0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/838c2afb-b3c1-4f6d-9988-d002ff770193" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85FA7E480" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/1536bdae-98a1-4bdf-a73c-58daab598408" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85573BA2B" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/5efca111-d502-4323-8dc3-1290c68db2fb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8548A1D78" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/4e49c09d-20f2-4a62-8476-32aea5355393" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B850A338B6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/a0ff58ea-29a6-43e0-88ca-666cbb7b6fa0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83DCA1B9A" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/a0e341d6-69b1-45b2-8e5e-c061389c99ea" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8247CB6D3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/b5101c92-ada0-4655-97ac-ebf7ab7db7c8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F3C34055" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/22e35910-7495-4ac8-b464-6898b3c97c2d" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F367E9D7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/47d02a4f-27ad-4276-b5b3-e34eaf244f5d" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F33EEC7D" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/13692d43-2027-4455-a6e5-958ee09471ef" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B0D4E497" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/e6fe2738-25e7-41d2-a657-007896301ba8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B735A22AFC" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/aa47a066-1f84-411b-ac4a-9248a85bfd1b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B727B483D8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/59408261-04b6-4b1b-ae41-3a28eeec9433" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B726BD5413" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/8997d7e7-92c2-438f-9160-53358bc8df8a" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7232A1F73" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/f8e499d5-e9c7-460a-85f5-6c1f959d2a1d" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F42D1525" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/e75e74f0-d091-49b8-b65e-8f21b2a620fe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F461DDA0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/424d9cfc-26d9-4065-9e66-04fabc4c0d11" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69A03AEA8" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/c0745369-4ee1-434c-9bdb-d639cb866873" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6837A3D36" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/73d5d979-2d38-4b02-9224-70289ea0d68f" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B680DB74E5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/1ee0d98a-7049-4d0a-b5ff-c140c62eb6d9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66E68D12A" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/bc60792a-8f4b-4826-b375-5921d126dd32" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66D412105" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/f9f26e95-39fe-49e8-9da9-0ba3e82cbed2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6527EE0F0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/653b33d6-ab95-4375-9104-7a35fb5a1f0d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B632423B98" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/f35e49f5-8a17-46b2-b924-3ec0f5a35e6c" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B631322365" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/30b04c14-35d1-4526-b78f-0c5259ebaecd" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C4AE58D" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/cd632435-4641-44cd-8673-5a1c7ba2074f" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627FCEF27" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/3053027a-1662-4698-b0b4-b9426284beac" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62504B9EF" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/8c743e8b-1965-4359-bc02-7856fc987b86" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61E72A8A0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/049cbdf8-de62-422d-b572-d88269b16c74" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61DCA9D96" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/a9ede9ac-faa4-4000-aec0-889fc9c39b20" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61EA00FBB" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/55bc3503-1f1c-4f4c-b9d6-16347c440234" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60520202F" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/1ad5a1e8-9b7e-4e41-b089-f858518e9c5c" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B604E4D10B" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/020e684a-55be-41bf-9113-5110ba9cb06b" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FC8F13D2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/be9f7f04-b325-4e0e-a27a-1a10528062f0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E410031C" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/e09b579e-7a35-4bfc-addb-59b4e0084166" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E3F217D2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/b638722c-c992-42f1-9a16-b58c2733a74f" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DF056231" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/4622ac28-48f5-4298-a615-feb13b2d404b" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DE967968" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/e4ae6e32-bdad-4527-a03b-fe1c92751d19" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CC32337B" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/4e071476-ef7a-4e2a-acd1-a46dfcf6e406" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CB47671A" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/2f30056d-27bc-441c-81cb-b4ab7cdc392c" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C69B7866" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/fae011da-6600-40c7-8357-f2168e1c05b9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B6CBA2A3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/e9a4b633-06e4-40a6-af5c-b7841ce1bff7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B57A1995" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/d3642c32-f77d-41e9-bd20-efcbcc41064f" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B4EA7139" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/2fc50706-0911-4f7d-9ecd-882737145177" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A7D651DC" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/ffdff910-6949-446d-aad5-acd5f11d8459" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A38BD9AD" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/9d0242a5-1ab0-4858-9ac3-f5e936aaff6b" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D74AEC1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/5a74246b-ba7b-4c6c-8b34-edab2923a99d" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D0FFD51" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/516f6e3a-d1bd-41d8-b2ea-a3c8451a24d0" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5964070D3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/ad1f6949-d1c1-4efe-a5c5-50a232b21d94" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59546C00C" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/1341441b-fd5f-44bd-abc9-509be4651294" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B586A23973" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/44272aef-f2f2-443a-8f4e-0bd8b2acb0f0" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B586116169" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/d17b85af-8e7e-4047-b171-cb231aba7251" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B575B23691" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/6585800e-496e-4e73-9e71-0014d8b3d89c" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5695F6F9E" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/49458daf-d36f-4a31-9161-f6ccff29a892" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B568D0812B" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/ce7b5c07-afa0-439e-ab83-05a7b3fbb7ef" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5608A0D4A" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/3f38e99b-0828-4f0e-ad8b-08d85900373c" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56042C08C" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/bf4c656b-d60e-4ce6-a32f-9807476d7c1d" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55B88FAA2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/60d9ec57-574c-473d-874b-090c464fd017" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50AAE05C8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/44aceb32-86d9-4756-90cb-9e235282db57" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55B3144D9" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/d8be529f-61d8-4083-81d0-b004b4ec4557" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51D728291" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/428108fd-0fe6-4496-a648-4c85dbc126a4" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51D6B7550" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/48625363-2cac-4c02-8dc3-64ee25d98d06" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E95E94C2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/3bb304b1-6621-4386-89ef-9351a1e702a5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C16677B0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/6b387546-dc16-4a7d-bc46-8a6fc6c06b85" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C0954DA6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/19e33003-e3fe-45cd-915f-4b6d915037e0" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C0F55209" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/b94bfc67-ef8a-4ff3-8847-788e9809a732" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B4053DFD" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/af6a6a81-0032-41e4-9d9a-41ac2de7a196" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B39E6082" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/69917eb4-b888-4635-9163-7116a670bcbc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ABBB90E1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/7eba307b-6c95-41ea-b1ed-b50f0a8be349" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A664C202" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/bf0639f2-e30d-4831-89e8-b6187e802c86" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B498DC4213" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/641cab0d-15c1-4ce8-a256-ff32195e0e9e" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49824ECD9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/731a1a7a-9131-42c9-ac8e-677ae20b2105" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48EB9D21D" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/6e36fa95-5b72-4cd3-8de1-77ec83dacd5f" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4867A2831" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/54a43570-47fd-47a2-81c3-1219c2208714" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44BECAC8F" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/e2997629-884c-4056-be96-32ba150438d6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B448A8F279" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/1f42eaec-8db4-46ad-a1e2-04427cbd0334" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42F03B56B" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/75166acb-1fed-46f0-aa84-58c8682826bb" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42D179397" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/a845d846-fbae-48ba-a023-e173a5c95c5f" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42C8E3DBB" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/383de908-98e7-454e-89d6-6ad357593f09" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4122FE532" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/6f5c336e-b276-4b3b-b204-691a5a5932d5" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4119875AC" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/be6f21ca-e016-45f7-b2bc-8b9c131aca29" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B406FADB2F" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/f43d9398-d148-4bba-b975-f51c8b0278fc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FB819CDB" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/ab293b35-264c-48d5-8b19-98a3d63170ba" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F142D713" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/5ed8e2d2-116f-4dbc-9931-058e21c5bacc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B39A3BB208" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/9a388b56-e3e1-44ae-a2b4-e1d767736960" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B385B23801" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/cfc92dfa-3101-4995-a300-6dc7ccc5d084" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35A5DDC85" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/9b6d54c4-92cb-41c5-a2a2-f11c0abbc317" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35A89AF00" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/041523bd-9f3e-4b8e-a702-3b4060699592" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3238F572B" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/12945bfc-3f2c-4a33-870f-7be38ed457ed" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31D0080C7" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/80523d4b-1c25-4ae6-8137-d63917aa9f4b" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D37C5237" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/0ff7489f-86b4-484a-8928-bb927f049613" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D1815BF8" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/81adb94a-d785-421f-9715-1d32ffbdf6dc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B29C91A8AC" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/c2ecae54-939c-4f42-9b25-6ac0a8eb6f44" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2973EEF6F" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/a5ff1f33-5615-4553-8dd0-f67e9a56919f" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B25E228D98" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/4253a6fe-02d9-43a7-a439-661dd0d1450d" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24E935D1C" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/b6abe103-b2e5-4c95-9d46-1f5f5582a586" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B247934F66" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/347fcef2-6be0-43dc-a19d-083b92bc6108" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24030AC50" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/4edaee89-db68-4b65-a259-441266ef9165" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22125570B" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/4a24ae33-a919-485a-86ca-4c995f747a47" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22152DFCC" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/4791aeaf-b7df-49b6-97d2-924e943fe2d3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22125570B" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/4a24ae33-a919-485a-86ca-4c995f747a47" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B202B4DDD8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/64087e6d-7b3a-4775-8879-2be4c1105164" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FD1D3739" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/064c3031-c84e-41f9-a982-4e8fded6d0c1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D888B9F1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/6d32b5d0-5451-41b1-8a25-988ddbdb7927" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BFF97381" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/02f2cad7-caa7-4dbb-87b5-8b4c73120707" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B193C24547" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/802d61ce-9253-4272-9332-497b55ac1954" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18DEE417C" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/04afcdcf-c8cb-4ec8-91d0-d48717a388d9" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B187AA7959" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/52f80e98-0f1d-485f-b82d-ccb9fae6d604" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B182CB137E" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/4ad920ea-69d2-4dab-98f9-cc2cd26db347" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B178400E17" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/e5a0750b-2c8e-4e51-b716-b7fea7db1729" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1728EC521" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/973853cd-1a3f-4e90-af6c-0b80ea633278" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15753B9E1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/73bf1e56-2fc3-4cb2-afd8-97c4ea0c597b" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14D047A3B" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/8bcfda44-decd-4450-b473-290bd34c7d5d" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14BA461BE" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/5272e693-daa2-40e2-a151-8f6daff3f451" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03D809ED1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/50cf7f82-365f-4a4c-9b14-9ff6e872eb36" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1353C04D6" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/4119ecdd-fadc-4794-a895-8fe6caf29cc2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B128EB5BFA" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/189a9a72-fccf-4d95-ac08-ae526c4ff463" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B128E5BFAC" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/e4011cc8-2f85-49f4-a560-0db78ec00f11" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10D4765FB" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/535e2b63-7721-4ceb-b65e-c618e1c31709" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10B588FD4" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/98a06481-41c7-46ff-89f7-62d98e63d429" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F2688BF0" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/ef273043-96d4-42a8-924b-63993bf87689" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F2688BF0" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/ef273043-96d4-42a8-924b-63993bf87689" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F2845B2A" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/2e39d6e8-4ead-4dc6-b4ba-683261e328e9" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F2845B2A" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/2e39d6e8-4ead-4dc6-b4ba-683261e328e9" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F24361C4" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/748a4ed0-63ce-4c5e-8c70-fb55c2a936b5" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F24361C4" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/748a4ed0-63ce-4c5e-8c70-fb55c2a936b5" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CDD91184" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/f9026a9c-055c-4407-b308-1cef5ca3bc51" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C43B8BF9" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/041557e4-0dab-467e-bd39-a7657ebd3b95" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C462A094" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/1941d057-9eaa-41c2-8be5-f64409487bc5" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B7120265" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/733410aa-9579-40c6-813e-f5b28c3877f7" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B087B70EEC" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8F100V/amministrazione-trasparente/atti-amministrazioni-enti/d3e00701-115e-45cd-97bd-df4857d62939" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F250"/>
+  <dimension ref="A1:F254"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>12983</v>
+        <v>13854</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>12983</v>
+        <v>13852</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
-[...4 lines deleted...]
-      <c r="F3" t="s">
         <v>11</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4">
-        <v>12831</v>
+        <v>13304</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5">
+        <v>13171</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
         <v>17</v>
       </c>
-      <c r="B5">
-[...12 lines deleted...]
-        <v>21</v>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>12649</v>
+        <v>12983</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B7">
-        <v>12598</v>
+        <v>12983</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>20</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="B8">
-        <v>9259</v>
+        <v>12831</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>23</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="B9">
-        <v>7748</v>
+        <v>12663</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>26</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="B10">
-        <v>6639</v>
+        <v>12649</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>28</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="B11">
-        <v>6486</v>
+        <v>12598</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>31</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="B12">
-        <v>6370</v>
+        <v>9259</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>34</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>5875</v>
+        <v>7748</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>37</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>5726</v>
+        <v>6639</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-      <c r="F14" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="B15">
-        <v>5726</v>
+        <v>6486</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-      <c r="F15" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="B16">
-        <v>5726</v>
+        <v>6370</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>46</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="B17">
-        <v>5605</v>
+        <v>5875</v>
       </c>
       <c r="C17" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>49</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="B18">
-        <v>5584</v>
+        <v>5726</v>
       </c>
       <c r="C18" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>52</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="B19">
-        <v>5490</v>
+        <v>5726</v>
       </c>
       <c r="C19" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>52</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B20">
-        <v>5398</v>
+        <v>5726</v>
       </c>
       <c r="C20" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>84</v>
+        <v>52</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="B21">
-        <v>5394</v>
+        <v>5605</v>
       </c>
       <c r="C21" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>55</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="B22">
-        <v>5391</v>
+        <v>5584</v>
       </c>
       <c r="C22" t="s">
-        <v>89</v>
+        <v>56</v>
       </c>
       <c r="D22" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>57</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>58</v>
       </c>
       <c r="B23">
-        <v>5335</v>
+        <v>5490</v>
       </c>
       <c r="C23" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="D23" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>97</v>
+        <v>60</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>61</v>
       </c>
       <c r="B24">
-        <v>5313</v>
+        <v>5398</v>
       </c>
       <c r="C24" t="s">
-        <v>98</v>
+        <v>62</v>
       </c>
       <c r="D24" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>63</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>61</v>
       </c>
       <c r="B25">
-        <v>5271</v>
+        <v>5394</v>
       </c>
       <c r="C25" t="s">
-        <v>103</v>
+        <v>64</v>
       </c>
       <c r="D25" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>65</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>61</v>
       </c>
       <c r="B26">
-        <v>5255</v>
+        <v>5391</v>
       </c>
       <c r="C26" t="s">
-        <v>107</v>
+        <v>66</v>
       </c>
       <c r="D26" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>67</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>68</v>
       </c>
       <c r="B27">
-        <v>5097</v>
+        <v>5335</v>
       </c>
       <c r="C27" t="s">
-        <v>112</v>
+        <v>69</v>
       </c>
       <c r="D27" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>70</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>68</v>
       </c>
       <c r="B28">
-        <v>4999</v>
+        <v>5313</v>
       </c>
       <c r="C28" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="D28" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>72</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>73</v>
       </c>
       <c r="B29">
-        <v>4863</v>
+        <v>5271</v>
       </c>
       <c r="C29" t="s">
-        <v>122</v>
+        <v>74</v>
       </c>
       <c r="D29" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>125</v>
+        <v>75</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>73</v>
       </c>
       <c r="B30">
-        <v>4859</v>
+        <v>5255</v>
       </c>
       <c r="C30" t="s">
-        <v>126</v>
+        <v>76</v>
       </c>
       <c r="D30" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>77</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>78</v>
       </c>
       <c r="B31">
-        <v>4848</v>
+        <v>5097</v>
       </c>
       <c r="C31" t="s">
-        <v>130</v>
+        <v>79</v>
       </c>
       <c r="D31" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>80</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>81</v>
       </c>
       <c r="B32">
-        <v>4815</v>
+        <v>4999</v>
       </c>
       <c r="C32" t="s">
-        <v>134</v>
+        <v>82</v>
       </c>
       <c r="D32" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>83</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>138</v>
+        <v>84</v>
       </c>
       <c r="B33">
-        <v>4724</v>
+        <v>4863</v>
       </c>
       <c r="C33" t="s">
-        <v>139</v>
+        <v>85</v>
       </c>
       <c r="D33" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>86</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>143</v>
+        <v>84</v>
       </c>
       <c r="B34">
-        <v>4498</v>
+        <v>4859</v>
       </c>
       <c r="C34" t="s">
-        <v>144</v>
+        <v>87</v>
       </c>
       <c r="D34" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>147</v>
+        <v>88</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>143</v>
+        <v>84</v>
       </c>
       <c r="B35">
-        <v>4496</v>
+        <v>4848</v>
       </c>
       <c r="C35" t="s">
-        <v>148</v>
+        <v>89</v>
       </c>
       <c r="D35" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <v>90</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>152</v>
+        <v>84</v>
       </c>
       <c r="B36">
-        <v>4305</v>
+        <v>4815</v>
       </c>
       <c r="C36" t="s">
-        <v>153</v>
+        <v>91</v>
       </c>
       <c r="D36" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>92</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>157</v>
+        <v>93</v>
       </c>
       <c r="B37">
-        <v>3519</v>
+        <v>4724</v>
       </c>
       <c r="C37" t="s">
-        <v>158</v>
+        <v>94</v>
       </c>
       <c r="D37" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>95</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>162</v>
+        <v>96</v>
       </c>
       <c r="B38">
-        <v>3449</v>
+        <v>4498</v>
       </c>
       <c r="C38" t="s">
-        <v>163</v>
+        <v>97</v>
       </c>
       <c r="D38" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>98</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>167</v>
+        <v>96</v>
       </c>
       <c r="B39">
-        <v>3371</v>
+        <v>4496</v>
       </c>
       <c r="C39" t="s">
-        <v>168</v>
+        <v>99</v>
       </c>
       <c r="D39" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>100</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>167</v>
+        <v>101</v>
       </c>
       <c r="B40">
-        <v>3356</v>
+        <v>4305</v>
       </c>
       <c r="C40" t="s">
-        <v>172</v>
+        <v>102</v>
       </c>
       <c r="D40" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>103</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>176</v>
+        <v>104</v>
       </c>
       <c r="B41">
-        <v>3210</v>
+        <v>3519</v>
       </c>
       <c r="C41" t="s">
-        <v>177</v>
+        <v>105</v>
       </c>
       <c r="D41" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>106</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>181</v>
+        <v>107</v>
       </c>
       <c r="B42">
-        <v>3175</v>
+        <v>3449</v>
       </c>
       <c r="C42" t="s">
-        <v>182</v>
+        <v>108</v>
       </c>
       <c r="D42" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>109</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>186</v>
+        <v>110</v>
       </c>
       <c r="B43">
-        <v>3113</v>
+        <v>3371</v>
       </c>
       <c r="C43" t="s">
-        <v>187</v>
+        <v>111</v>
       </c>
       <c r="D43" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>190</v>
+        <v>112</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>191</v>
+        <v>110</v>
       </c>
       <c r="B44">
-        <v>2928</v>
+        <v>3356</v>
       </c>
       <c r="C44" t="s">
-        <v>192</v>
+        <v>113</v>
       </c>
       <c r="D44" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>114</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>191</v>
+        <v>115</v>
       </c>
       <c r="B45">
-        <v>2925</v>
+        <v>3210</v>
       </c>
       <c r="C45" t="s">
-        <v>196</v>
+        <v>116</v>
       </c>
       <c r="D45" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>117</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>200</v>
+        <v>118</v>
       </c>
       <c r="B46">
-        <v>2794</v>
+        <v>3175</v>
       </c>
       <c r="C46" t="s">
-        <v>201</v>
+        <v>119</v>
       </c>
       <c r="D46" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>120</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>205</v>
+        <v>121</v>
       </c>
       <c r="B47">
-        <v>2756</v>
+        <v>3113</v>
       </c>
       <c r="C47" t="s">
-        <v>206</v>
+        <v>122</v>
       </c>
       <c r="D47" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>123</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>205</v>
+        <v>124</v>
       </c>
       <c r="B48">
-        <v>2738</v>
+        <v>2928</v>
       </c>
       <c r="C48" t="s">
-        <v>210</v>
+        <v>125</v>
       </c>
       <c r="D48" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>213</v>
+        <v>126</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>214</v>
+        <v>124</v>
       </c>
       <c r="B49">
-        <v>2631</v>
+        <v>2925</v>
       </c>
       <c r="C49" t="s">
-        <v>215</v>
+        <v>127</v>
       </c>
       <c r="D49" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>128</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>219</v>
+        <v>129</v>
       </c>
       <c r="B50">
-        <v>2506</v>
+        <v>2794</v>
       </c>
       <c r="C50" t="s">
-        <v>220</v>
+        <v>130</v>
       </c>
       <c r="D50" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>223</v>
+        <v>131</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>224</v>
+        <v>132</v>
       </c>
       <c r="B51">
-        <v>2428</v>
+        <v>2756</v>
       </c>
       <c r="C51" t="s">
-        <v>225</v>
+        <v>133</v>
       </c>
       <c r="D51" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>134</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>224</v>
+        <v>132</v>
       </c>
       <c r="B52">
-        <v>2427</v>
+        <v>2738</v>
       </c>
       <c r="C52" t="s">
-        <v>229</v>
+        <v>135</v>
       </c>
       <c r="D52" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>136</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>224</v>
+        <v>137</v>
       </c>
       <c r="B53">
-        <v>2419</v>
+        <v>2631</v>
       </c>
       <c r="C53" t="s">
-        <v>233</v>
+        <v>138</v>
       </c>
       <c r="D53" t="s">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>236</v>
+        <v>139</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>237</v>
+        <v>140</v>
       </c>
       <c r="B54">
-        <v>2359</v>
+        <v>2506</v>
       </c>
       <c r="C54" t="s">
-        <v>238</v>
+        <v>141</v>
       </c>
       <c r="D54" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>241</v>
+        <v>142</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>237</v>
+        <v>143</v>
       </c>
       <c r="B55">
-        <v>2352</v>
+        <v>2428</v>
       </c>
       <c r="C55" t="s">
-        <v>242</v>
+        <v>144</v>
       </c>
       <c r="D55" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>145</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>246</v>
+        <v>143</v>
       </c>
       <c r="B56">
-        <v>2257</v>
+        <v>2427</v>
       </c>
       <c r="C56" t="s">
-        <v>247</v>
+        <v>146</v>
       </c>
       <c r="D56" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>250</v>
+        <v>147</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>246</v>
+        <v>143</v>
       </c>
       <c r="B57">
-        <v>2245</v>
+        <v>2419</v>
       </c>
       <c r="C57" t="s">
-        <v>251</v>
+        <v>148</v>
       </c>
       <c r="D57" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>149</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>255</v>
+        <v>150</v>
       </c>
       <c r="B58">
-        <v>2192</v>
+        <v>2359</v>
       </c>
       <c r="C58" t="s">
-        <v>256</v>
+        <v>151</v>
       </c>
       <c r="D58" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>152</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>255</v>
+        <v>150</v>
       </c>
       <c r="B59">
-        <v>2191</v>
+        <v>2352</v>
       </c>
       <c r="C59" t="s">
-        <v>260</v>
+        <v>153</v>
       </c>
       <c r="D59" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>263</v>
+        <v>154</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>264</v>
+        <v>155</v>
       </c>
       <c r="B60">
-        <v>2088</v>
+        <v>2257</v>
       </c>
       <c r="C60" t="s">
-        <v>265</v>
+        <v>156</v>
       </c>
       <c r="D60" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>157</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>269</v>
+        <v>155</v>
       </c>
       <c r="B61">
-        <v>2014</v>
+        <v>2245</v>
       </c>
       <c r="C61" t="s">
-        <v>270</v>
+        <v>158</v>
       </c>
       <c r="D61" t="s">
-        <v>271</v>
-[...5 lines deleted...]
-        <v>273</v>
+        <v>159</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>269</v>
+        <v>160</v>
       </c>
       <c r="B62">
-        <v>1985</v>
+        <v>2192</v>
       </c>
       <c r="C62" t="s">
-        <v>274</v>
+        <v>161</v>
       </c>
       <c r="D62" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>162</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>278</v>
+        <v>160</v>
       </c>
       <c r="B63">
-        <v>1962</v>
+        <v>2191</v>
       </c>
       <c r="C63" t="s">
-        <v>279</v>
+        <v>163</v>
       </c>
       <c r="D63" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-        <v>282</v>
+        <v>164</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>278</v>
+        <v>165</v>
       </c>
       <c r="B64">
-        <v>1918</v>
+        <v>2088</v>
       </c>
       <c r="C64" t="s">
-        <v>283</v>
+        <v>166</v>
       </c>
       <c r="D64" t="s">
-        <v>284</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>167</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>287</v>
+        <v>168</v>
       </c>
       <c r="B65">
-        <v>1876</v>
+        <v>2014</v>
       </c>
       <c r="C65" t="s">
-        <v>288</v>
+        <v>169</v>
       </c>
       <c r="D65" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>170</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>287</v>
+        <v>168</v>
       </c>
       <c r="B66">
-        <v>1836</v>
+        <v>1985</v>
       </c>
       <c r="C66" t="s">
-        <v>292</v>
+        <v>171</v>
       </c>
       <c r="D66" t="s">
-        <v>293</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>172</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>287</v>
+        <v>173</v>
       </c>
       <c r="B67">
-        <v>1821</v>
+        <v>1962</v>
       </c>
       <c r="C67" t="s">
-        <v>296</v>
+        <v>174</v>
       </c>
       <c r="D67" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>299</v>
+        <v>175</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>287</v>
+        <v>173</v>
       </c>
       <c r="B68">
-        <v>1816</v>
+        <v>1918</v>
       </c>
       <c r="C68" t="s">
-        <v>300</v>
+        <v>176</v>
       </c>
       <c r="D68" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>303</v>
+        <v>177</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>304</v>
+        <v>178</v>
       </c>
       <c r="B69">
-        <v>1614</v>
+        <v>1876</v>
       </c>
       <c r="C69" t="s">
-        <v>305</v>
+        <v>179</v>
       </c>
       <c r="D69" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>308</v>
+        <v>180</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>304</v>
+        <v>178</v>
       </c>
       <c r="B70">
-        <v>1610</v>
+        <v>1836</v>
       </c>
       <c r="C70" t="s">
-        <v>309</v>
+        <v>181</v>
       </c>
       <c r="D70" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-        <v>312</v>
+        <v>182</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>313</v>
+        <v>178</v>
       </c>
       <c r="B71">
-        <v>922</v>
+        <v>1821</v>
       </c>
       <c r="C71" t="s">
-        <v>314</v>
+        <v>183</v>
       </c>
       <c r="D71" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>184</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>318</v>
+        <v>178</v>
       </c>
       <c r="B72">
-        <v>552</v>
+        <v>1816</v>
       </c>
       <c r="C72" t="s">
-        <v>319</v>
+        <v>185</v>
       </c>
       <c r="D72" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-        <v>322</v>
+        <v>186</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>323</v>
+        <v>187</v>
       </c>
       <c r="B73">
-        <v>482</v>
+        <v>1614</v>
       </c>
       <c r="C73" t="s">
-        <v>324</v>
+        <v>188</v>
       </c>
       <c r="D73" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>189</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>328</v>
+        <v>187</v>
       </c>
       <c r="B74">
-        <v>16352</v>
+        <v>1610</v>
       </c>
       <c r="C74" t="s">
-        <v>329</v>
+        <v>190</v>
       </c>
       <c r="D74" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>191</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>328</v>
+        <v>192</v>
       </c>
       <c r="B75">
-        <v>16350</v>
+        <v>922</v>
       </c>
       <c r="C75" t="s">
-        <v>333</v>
+        <v>193</v>
       </c>
       <c r="D75" t="s">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>336</v>
+        <v>194</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>337</v>
+        <v>195</v>
       </c>
       <c r="B76">
-        <v>16312</v>
+        <v>552</v>
       </c>
       <c r="C76" t="s">
-        <v>338</v>
+        <v>196</v>
       </c>
       <c r="D76" t="s">
-        <v>339</v>
-[...5 lines deleted...]
-        <v>341</v>
+        <v>197</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>342</v>
+        <v>198</v>
       </c>
       <c r="B77">
-        <v>16019</v>
+        <v>482</v>
       </c>
       <c r="C77" t="s">
-        <v>343</v>
+        <v>199</v>
       </c>
       <c r="D77" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>346</v>
+        <v>200</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>342</v>
+        <v>201</v>
       </c>
       <c r="B78">
-        <v>16009</v>
+        <v>16352</v>
       </c>
       <c r="C78" t="s">
-        <v>347</v>
+        <v>202</v>
       </c>
       <c r="D78" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-        <v>350</v>
+        <v>203</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>351</v>
+        <v>201</v>
       </c>
       <c r="B79">
-        <v>15810</v>
+        <v>16350</v>
       </c>
       <c r="C79" t="s">
-        <v>352</v>
+        <v>204</v>
       </c>
       <c r="D79" t="s">
-        <v>353</v>
-[...5 lines deleted...]
-        <v>355</v>
+        <v>205</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>356</v>
+        <v>206</v>
       </c>
       <c r="B80">
-        <v>15584</v>
+        <v>16312</v>
       </c>
       <c r="C80" t="s">
-        <v>357</v>
+        <v>207</v>
       </c>
       <c r="D80" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>360</v>
+        <v>208</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>361</v>
+        <v>209</v>
       </c>
       <c r="B81">
-        <v>15384</v>
+        <v>16019</v>
       </c>
       <c r="C81" t="s">
-        <v>362</v>
+        <v>210</v>
       </c>
       <c r="D81" t="s">
-        <v>363</v>
-[...5 lines deleted...]
-        <v>365</v>
+        <v>211</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>361</v>
+        <v>209</v>
       </c>
       <c r="B82">
-        <v>15361</v>
+        <v>16009</v>
       </c>
       <c r="C82" t="s">
-        <v>366</v>
+        <v>212</v>
       </c>
       <c r="D82" t="s">
-        <v>367</v>
-[...5 lines deleted...]
-        <v>369</v>
+        <v>213</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>361</v>
+        <v>214</v>
       </c>
       <c r="B83">
-        <v>15358</v>
+        <v>15810</v>
       </c>
       <c r="C83" t="s">
-        <v>370</v>
+        <v>215</v>
       </c>
       <c r="D83" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>373</v>
+        <v>216</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>374</v>
+        <v>217</v>
       </c>
       <c r="B84">
-        <v>15323</v>
+        <v>15584</v>
       </c>
       <c r="C84" t="s">
-        <v>375</v>
+        <v>218</v>
       </c>
       <c r="D84" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>378</v>
+        <v>219</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>374</v>
+        <v>220</v>
       </c>
       <c r="B85">
-        <v>15306</v>
+        <v>15384</v>
       </c>
       <c r="C85" t="s">
-        <v>379</v>
+        <v>221</v>
       </c>
       <c r="D85" t="s">
-        <v>380</v>
-[...5 lines deleted...]
-        <v>382</v>
+        <v>222</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>374</v>
+        <v>220</v>
       </c>
       <c r="B86">
-        <v>15288</v>
+        <v>15361</v>
       </c>
       <c r="C86" t="s">
-        <v>383</v>
+        <v>223</v>
       </c>
       <c r="D86" t="s">
-        <v>384</v>
-[...5 lines deleted...]
-        <v>386</v>
+        <v>224</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>374</v>
+        <v>220</v>
       </c>
       <c r="B87">
-        <v>15286</v>
+        <v>15358</v>
       </c>
       <c r="C87" t="s">
-        <v>387</v>
+        <v>225</v>
       </c>
       <c r="D87" t="s">
-        <v>388</v>
-[...5 lines deleted...]
-        <v>390</v>
+        <v>226</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>374</v>
+        <v>227</v>
       </c>
       <c r="B88">
-        <v>15277</v>
+        <v>15323</v>
       </c>
       <c r="C88" t="s">
-        <v>391</v>
+        <v>228</v>
       </c>
       <c r="D88" t="s">
-        <v>392</v>
-[...5 lines deleted...]
-        <v>394</v>
+        <v>229</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>395</v>
+        <v>227</v>
       </c>
       <c r="B89">
-        <v>14620</v>
+        <v>15306</v>
       </c>
       <c r="C89" t="s">
-        <v>396</v>
+        <v>230</v>
       </c>
       <c r="D89" t="s">
-        <v>397</v>
-[...5 lines deleted...]
-        <v>399</v>
+        <v>231</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>395</v>
+        <v>227</v>
       </c>
       <c r="B90">
-        <v>14612</v>
+        <v>15288</v>
       </c>
       <c r="C90" t="s">
-        <v>400</v>
+        <v>232</v>
       </c>
       <c r="D90" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-        <v>403</v>
+        <v>233</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>395</v>
+        <v>227</v>
       </c>
       <c r="B91">
-        <v>14599</v>
+        <v>15286</v>
       </c>
       <c r="C91" t="s">
-        <v>404</v>
+        <v>234</v>
       </c>
       <c r="D91" t="s">
-        <v>405</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>235</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>408</v>
+        <v>227</v>
       </c>
       <c r="B92">
-        <v>14048</v>
+        <v>15277</v>
       </c>
       <c r="C92" t="s">
-        <v>409</v>
+        <v>236</v>
       </c>
       <c r="D92" t="s">
-        <v>410</v>
-[...5 lines deleted...]
-        <v>412</v>
+        <v>237</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>413</v>
+        <v>238</v>
       </c>
       <c r="B93">
-        <v>13830</v>
+        <v>14620</v>
       </c>
       <c r="C93" t="s">
-        <v>414</v>
+        <v>239</v>
       </c>
       <c r="D93" t="s">
-        <v>415</v>
-[...5 lines deleted...]
-        <v>417</v>
+        <v>240</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>418</v>
+        <v>238</v>
       </c>
       <c r="B94">
-        <v>13771</v>
+        <v>14612</v>
       </c>
       <c r="C94" t="s">
-        <v>419</v>
+        <v>241</v>
       </c>
       <c r="D94" t="s">
-        <v>420</v>
-[...5 lines deleted...]
-        <v>422</v>
+        <v>242</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>418</v>
+        <v>238</v>
       </c>
       <c r="B95">
-        <v>13761</v>
+        <v>14599</v>
       </c>
       <c r="C95" t="s">
-        <v>423</v>
+        <v>243</v>
       </c>
       <c r="D95" t="s">
-        <v>424</v>
-[...5 lines deleted...]
-        <v>426</v>
+        <v>244</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>418</v>
+        <v>245</v>
       </c>
       <c r="B96">
-        <v>13370</v>
+        <v>14048</v>
       </c>
       <c r="C96" t="s">
-        <v>427</v>
+        <v>246</v>
       </c>
       <c r="D96" t="s">
-        <v>428</v>
-[...5 lines deleted...]
-        <v>430</v>
+        <v>247</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>431</v>
+        <v>248</v>
       </c>
       <c r="B97">
-        <v>13692</v>
+        <v>13830</v>
       </c>
       <c r="C97" t="s">
-        <v>432</v>
+        <v>249</v>
       </c>
       <c r="D97" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>435</v>
+        <v>250</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>436</v>
+        <v>251</v>
       </c>
       <c r="B98">
-        <v>13619</v>
+        <v>13771</v>
       </c>
       <c r="C98" t="s">
-        <v>437</v>
+        <v>252</v>
       </c>
       <c r="D98" t="s">
-        <v>438</v>
-[...5 lines deleted...]
-        <v>440</v>
+        <v>253</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>436</v>
+        <v>251</v>
       </c>
       <c r="B99">
-        <v>13602</v>
+        <v>13761</v>
       </c>
       <c r="C99" t="s">
-        <v>441</v>
+        <v>254</v>
       </c>
       <c r="D99" t="s">
-        <v>442</v>
-[...5 lines deleted...]
-        <v>444</v>
+        <v>255</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>445</v>
+        <v>251</v>
       </c>
       <c r="B100">
-        <v>13368</v>
+        <v>13370</v>
       </c>
       <c r="C100" t="s">
-        <v>446</v>
+        <v>256</v>
       </c>
       <c r="D100" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-        <v>449</v>
+        <v>257</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>445</v>
+        <v>258</v>
       </c>
       <c r="B101">
-        <v>13364</v>
+        <v>13692</v>
       </c>
       <c r="C101" t="s">
-        <v>450</v>
+        <v>259</v>
       </c>
       <c r="D101" t="s">
-        <v>451</v>
-[...5 lines deleted...]
-        <v>453</v>
+        <v>260</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>454</v>
+        <v>261</v>
       </c>
       <c r="B102">
-        <v>13303</v>
+        <v>13619</v>
       </c>
       <c r="C102" t="s">
-        <v>455</v>
+        <v>262</v>
       </c>
       <c r="D102" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>458</v>
+        <v>263</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>459</v>
+        <v>261</v>
       </c>
       <c r="B103">
-        <v>13237</v>
+        <v>13602</v>
       </c>
       <c r="C103" t="s">
-        <v>460</v>
+        <v>264</v>
       </c>
       <c r="D103" t="s">
-        <v>461</v>
-[...5 lines deleted...]
-        <v>463</v>
+        <v>265</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>464</v>
+        <v>266</v>
       </c>
       <c r="B104">
-        <v>13028</v>
+        <v>13368</v>
       </c>
       <c r="C104" t="s">
-        <v>465</v>
+        <v>267</v>
       </c>
       <c r="D104" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-        <v>468</v>
+        <v>268</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>469</v>
+        <v>266</v>
       </c>
       <c r="B105">
-        <v>12959</v>
+        <v>13364</v>
       </c>
       <c r="C105" t="s">
-        <v>470</v>
+        <v>269</v>
       </c>
       <c r="D105" t="s">
-        <v>471</v>
-[...5 lines deleted...]
-        <v>473</v>
+        <v>270</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>474</v>
+        <v>271</v>
       </c>
       <c r="B106">
-        <v>12508</v>
+        <v>13303</v>
       </c>
       <c r="C106" t="s">
-        <v>475</v>
+        <v>272</v>
       </c>
       <c r="D106" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-        <v>478</v>
+        <v>273</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>474</v>
+        <v>274</v>
       </c>
       <c r="B107">
-        <v>12503</v>
+        <v>13237</v>
       </c>
       <c r="C107" t="s">
-        <v>479</v>
+        <v>275</v>
       </c>
       <c r="D107" t="s">
-        <v>480</v>
-[...5 lines deleted...]
-        <v>482</v>
+        <v>276</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>474</v>
+        <v>277</v>
       </c>
       <c r="B108">
-        <v>12493</v>
+        <v>13028</v>
       </c>
       <c r="C108" t="s">
-        <v>483</v>
+        <v>278</v>
       </c>
       <c r="D108" t="s">
-        <v>484</v>
-[...5 lines deleted...]
-        <v>486</v>
+        <v>279</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>487</v>
+        <v>280</v>
       </c>
       <c r="B109">
-        <v>12385</v>
+        <v>12959</v>
       </c>
       <c r="C109" t="s">
-        <v>488</v>
+        <v>281</v>
       </c>
       <c r="D109" t="s">
-        <v>489</v>
-[...5 lines deleted...]
-        <v>491</v>
+        <v>282</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>492</v>
+        <v>283</v>
       </c>
       <c r="B110">
-        <v>12086</v>
+        <v>12508</v>
       </c>
       <c r="C110" t="s">
-        <v>493</v>
+        <v>284</v>
       </c>
       <c r="D110" t="s">
-        <v>494</v>
-[...5 lines deleted...]
-        <v>496</v>
+        <v>285</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>497</v>
+        <v>283</v>
       </c>
       <c r="B111">
-        <v>11834</v>
+        <v>12503</v>
       </c>
       <c r="C111" t="s">
-        <v>498</v>
+        <v>286</v>
       </c>
       <c r="D111" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>501</v>
+        <v>287</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>502</v>
+        <v>283</v>
       </c>
       <c r="B112">
-        <v>11632</v>
+        <v>12493</v>
       </c>
       <c r="C112" t="s">
-        <v>503</v>
+        <v>288</v>
       </c>
       <c r="D112" t="s">
-        <v>504</v>
-[...5 lines deleted...]
-        <v>506</v>
+        <v>289</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>507</v>
+        <v>290</v>
       </c>
       <c r="B113">
-        <v>11541</v>
+        <v>12385</v>
       </c>
       <c r="C113" t="s">
-        <v>508</v>
+        <v>291</v>
       </c>
       <c r="D113" t="s">
-        <v>509</v>
-[...5 lines deleted...]
-        <v>511</v>
+        <v>292</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>507</v>
+        <v>293</v>
       </c>
       <c r="B114">
-        <v>11526</v>
+        <v>12086</v>
       </c>
       <c r="C114" t="s">
-        <v>512</v>
+        <v>294</v>
       </c>
       <c r="D114" t="s">
-        <v>513</v>
-[...5 lines deleted...]
-        <v>515</v>
+        <v>295</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>507</v>
+        <v>296</v>
       </c>
       <c r="B115">
-        <v>11514</v>
+        <v>11834</v>
       </c>
       <c r="C115" t="s">
-        <v>516</v>
+        <v>297</v>
       </c>
       <c r="D115" t="s">
-        <v>517</v>
-[...5 lines deleted...]
-        <v>519</v>
+        <v>298</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>520</v>
+        <v>299</v>
       </c>
       <c r="B116">
-        <v>11250</v>
+        <v>11632</v>
       </c>
       <c r="C116" t="s">
-        <v>521</v>
+        <v>300</v>
       </c>
       <c r="D116" t="s">
-        <v>522</v>
-[...5 lines deleted...]
-        <v>524</v>
+        <v>301</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>525</v>
+        <v>302</v>
       </c>
       <c r="B117">
-        <v>10922</v>
+        <v>11541</v>
       </c>
       <c r="C117" t="s">
-        <v>526</v>
+        <v>303</v>
       </c>
       <c r="D117" t="s">
-        <v>527</v>
-[...5 lines deleted...]
-        <v>529</v>
+        <v>304</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>530</v>
+        <v>302</v>
       </c>
       <c r="B118">
-        <v>10600</v>
+        <v>11526</v>
       </c>
       <c r="C118" t="s">
-        <v>531</v>
+        <v>305</v>
       </c>
       <c r="D118" t="s">
-        <v>532</v>
-[...5 lines deleted...]
-        <v>534</v>
+        <v>306</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>530</v>
+        <v>302</v>
       </c>
       <c r="B119">
-        <v>10585</v>
+        <v>11514</v>
       </c>
       <c r="C119" t="s">
-        <v>535</v>
+        <v>307</v>
       </c>
       <c r="D119" t="s">
-        <v>536</v>
-[...5 lines deleted...]
-        <v>538</v>
+        <v>308</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>530</v>
+        <v>309</v>
       </c>
       <c r="B120">
-        <v>10584</v>
+        <v>11250</v>
       </c>
       <c r="C120" t="s">
-        <v>539</v>
+        <v>310</v>
       </c>
       <c r="D120" t="s">
-        <v>540</v>
-[...5 lines deleted...]
-        <v>542</v>
+        <v>311</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>543</v>
+        <v>312</v>
       </c>
       <c r="B121">
-        <v>10191</v>
+        <v>10922</v>
       </c>
       <c r="C121" t="s">
-        <v>544</v>
+        <v>313</v>
       </c>
       <c r="D121" t="s">
-        <v>545</v>
-[...5 lines deleted...]
-        <v>547</v>
+        <v>314</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>548</v>
+        <v>315</v>
       </c>
       <c r="B122">
-        <v>7877</v>
+        <v>10600</v>
       </c>
       <c r="C122" t="s">
-        <v>549</v>
+        <v>316</v>
       </c>
       <c r="D122" t="s">
-        <v>550</v>
-[...5 lines deleted...]
-        <v>552</v>
+        <v>317</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>553</v>
+        <v>315</v>
       </c>
       <c r="B123">
-        <v>7775</v>
+        <v>10585</v>
       </c>
       <c r="C123" t="s">
-        <v>554</v>
+        <v>318</v>
       </c>
       <c r="D123" t="s">
-        <v>555</v>
-[...5 lines deleted...]
-        <v>557</v>
+        <v>319</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>553</v>
+        <v>315</v>
       </c>
       <c r="B124">
-        <v>7745</v>
+        <v>10584</v>
       </c>
       <c r="C124" t="s">
-        <v>558</v>
+        <v>320</v>
       </c>
       <c r="D124" t="s">
-        <v>559</v>
-[...5 lines deleted...]
-        <v>561</v>
+        <v>321</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>562</v>
+        <v>322</v>
       </c>
       <c r="B125">
-        <v>7704</v>
+        <v>10191</v>
       </c>
       <c r="C125" t="s">
-        <v>563</v>
+        <v>323</v>
       </c>
       <c r="D125" t="s">
-        <v>564</v>
-[...5 lines deleted...]
-        <v>566</v>
+        <v>324</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>567</v>
+        <v>325</v>
       </c>
       <c r="B126">
-        <v>7526</v>
+        <v>7877</v>
       </c>
       <c r="C126" t="s">
-        <v>568</v>
+        <v>326</v>
       </c>
       <c r="D126" t="s">
-        <v>569</v>
-[...5 lines deleted...]
-        <v>571</v>
+        <v>327</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>572</v>
+        <v>328</v>
       </c>
       <c r="B127">
-        <v>6933</v>
+        <v>7775</v>
       </c>
       <c r="C127" t="s">
-        <v>573</v>
+        <v>329</v>
       </c>
       <c r="D127" t="s">
-        <v>574</v>
-[...5 lines deleted...]
-        <v>576</v>
+        <v>330</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>577</v>
+        <v>328</v>
       </c>
       <c r="B128">
-        <v>5662</v>
+        <v>7745</v>
       </c>
       <c r="C128" t="s">
-        <v>578</v>
+        <v>331</v>
       </c>
       <c r="D128" t="s">
-        <v>579</v>
-[...5 lines deleted...]
-        <v>581</v>
+        <v>332</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>582</v>
+        <v>333</v>
       </c>
       <c r="B129">
-        <v>5478</v>
+        <v>7704</v>
       </c>
       <c r="C129" t="s">
-        <v>583</v>
+        <v>334</v>
       </c>
       <c r="D129" t="s">
-        <v>584</v>
-[...5 lines deleted...]
-        <v>586</v>
+        <v>335</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>582</v>
+        <v>336</v>
       </c>
       <c r="B130">
-        <v>5442</v>
+        <v>7526</v>
       </c>
       <c r="C130" t="s">
-        <v>587</v>
+        <v>337</v>
       </c>
       <c r="D130" t="s">
-        <v>588</v>
-[...5 lines deleted...]
-        <v>590</v>
+        <v>338</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>591</v>
+        <v>339</v>
       </c>
       <c r="B131">
-        <v>5264</v>
+        <v>6933</v>
       </c>
       <c r="C131" t="s">
-        <v>592</v>
+        <v>340</v>
       </c>
       <c r="D131" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-        <v>595</v>
+        <v>341</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>591</v>
+        <v>342</v>
       </c>
       <c r="B132">
-        <v>5248</v>
+        <v>5662</v>
       </c>
       <c r="C132" t="s">
-        <v>596</v>
+        <v>343</v>
       </c>
       <c r="D132" t="s">
-        <v>597</v>
-[...5 lines deleted...]
-        <v>599</v>
+        <v>344</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>600</v>
+        <v>345</v>
       </c>
       <c r="B133">
-        <v>4916</v>
+        <v>5478</v>
       </c>
       <c r="C133" t="s">
-        <v>601</v>
+        <v>346</v>
       </c>
       <c r="D133" t="s">
-        <v>602</v>
-[...5 lines deleted...]
-        <v>604</v>
+        <v>347</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>605</v>
+        <v>345</v>
       </c>
       <c r="B134">
-        <v>4484</v>
+        <v>5442</v>
       </c>
       <c r="C134" t="s">
-        <v>606</v>
+        <v>348</v>
       </c>
       <c r="D134" t="s">
-        <v>607</v>
-[...5 lines deleted...]
-        <v>609</v>
+        <v>349</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>605</v>
+        <v>350</v>
       </c>
       <c r="B135">
-        <v>4471</v>
+        <v>5264</v>
       </c>
       <c r="C135" t="s">
-        <v>610</v>
+        <v>351</v>
       </c>
       <c r="D135" t="s">
-        <v>611</v>
-[...5 lines deleted...]
-        <v>613</v>
+        <v>352</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>614</v>
+        <v>350</v>
       </c>
       <c r="B136">
-        <v>4339</v>
+        <v>5248</v>
       </c>
       <c r="C136" t="s">
-        <v>615</v>
+        <v>353</v>
       </c>
       <c r="D136" t="s">
-        <v>616</v>
-[...5 lines deleted...]
-        <v>618</v>
+        <v>354</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>619</v>
+        <v>355</v>
       </c>
       <c r="B137">
-        <v>4251</v>
+        <v>4916</v>
       </c>
       <c r="C137" t="s">
-        <v>620</v>
+        <v>356</v>
       </c>
       <c r="D137" t="s">
-        <v>621</v>
-[...5 lines deleted...]
-        <v>623</v>
+        <v>357</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>624</v>
+        <v>358</v>
       </c>
       <c r="B138">
-        <v>4213</v>
+        <v>4484</v>
       </c>
       <c r="C138" t="s">
-        <v>625</v>
+        <v>359</v>
       </c>
       <c r="D138" t="s">
-        <v>626</v>
-[...5 lines deleted...]
-        <v>628</v>
+        <v>360</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>629</v>
+        <v>358</v>
       </c>
       <c r="B139">
-        <v>4117</v>
+        <v>4471</v>
       </c>
       <c r="C139" t="s">
-        <v>630</v>
+        <v>361</v>
       </c>
       <c r="D139" t="s">
-        <v>631</v>
-[...5 lines deleted...]
-        <v>633</v>
+        <v>362</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>629</v>
+        <v>363</v>
       </c>
       <c r="B140">
-        <v>4116</v>
+        <v>4339</v>
       </c>
       <c r="C140" t="s">
-        <v>634</v>
+        <v>364</v>
       </c>
       <c r="D140" t="s">
-        <v>635</v>
-[...5 lines deleted...]
-        <v>637</v>
+        <v>365</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>629</v>
+        <v>366</v>
       </c>
       <c r="B141">
-        <v>4085</v>
+        <v>4251</v>
       </c>
       <c r="C141" t="s">
-        <v>638</v>
+        <v>367</v>
       </c>
       <c r="D141" t="s">
-        <v>639</v>
-[...5 lines deleted...]
-        <v>641</v>
+        <v>368</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>642</v>
+        <v>369</v>
       </c>
       <c r="B142">
-        <v>3749</v>
+        <v>4213</v>
       </c>
       <c r="C142" t="s">
-        <v>643</v>
+        <v>370</v>
       </c>
       <c r="D142" t="s">
-        <v>644</v>
-[...5 lines deleted...]
-        <v>646</v>
+        <v>371</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>642</v>
+        <v>372</v>
       </c>
       <c r="B143">
-        <v>3747</v>
+        <v>4117</v>
       </c>
       <c r="C143" t="s">
-        <v>647</v>
+        <v>373</v>
       </c>
       <c r="D143" t="s">
-        <v>648</v>
-[...5 lines deleted...]
-        <v>650</v>
+        <v>374</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>651</v>
+        <v>372</v>
       </c>
       <c r="B144">
-        <v>3640</v>
+        <v>4116</v>
       </c>
       <c r="C144" t="s">
-        <v>652</v>
+        <v>375</v>
       </c>
       <c r="D144" t="s">
-        <v>653</v>
-[...5 lines deleted...]
-        <v>655</v>
+        <v>376</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>656</v>
+        <v>372</v>
       </c>
       <c r="B145">
-        <v>3294</v>
+        <v>4085</v>
       </c>
       <c r="C145" t="s">
-        <v>657</v>
+        <v>377</v>
       </c>
       <c r="D145" t="s">
-        <v>658</v>
-[...5 lines deleted...]
-        <v>660</v>
+        <v>378</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>656</v>
+        <v>379</v>
       </c>
       <c r="B146">
-        <v>3263</v>
+        <v>3749</v>
       </c>
       <c r="C146" t="s">
-        <v>661</v>
+        <v>380</v>
       </c>
       <c r="D146" t="s">
-        <v>662</v>
-[...5 lines deleted...]
-        <v>664</v>
+        <v>381</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>665</v>
+        <v>379</v>
       </c>
       <c r="B147">
-        <v>3200</v>
+        <v>3747</v>
       </c>
       <c r="C147" t="s">
-        <v>666</v>
+        <v>382</v>
       </c>
       <c r="D147" t="s">
-        <v>667</v>
-[...5 lines deleted...]
-        <v>669</v>
+        <v>383</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>665</v>
+        <v>384</v>
       </c>
       <c r="B148">
-        <v>3199</v>
+        <v>3640</v>
       </c>
       <c r="C148" t="s">
-        <v>670</v>
+        <v>385</v>
       </c>
       <c r="D148" t="s">
-        <v>671</v>
-[...5 lines deleted...]
-        <v>673</v>
+        <v>386</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>674</v>
+        <v>387</v>
       </c>
       <c r="B149">
-        <v>2933</v>
+        <v>3294</v>
       </c>
       <c r="C149" t="s">
-        <v>675</v>
+        <v>388</v>
       </c>
       <c r="D149" t="s">
-        <v>676</v>
-[...5 lines deleted...]
-        <v>678</v>
+        <v>389</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>674</v>
+        <v>387</v>
       </c>
       <c r="B150">
-        <v>2894</v>
+        <v>3263</v>
       </c>
       <c r="C150" t="s">
-        <v>679</v>
+        <v>390</v>
       </c>
       <c r="D150" t="s">
-        <v>680</v>
-[...5 lines deleted...]
-        <v>682</v>
+        <v>391</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>683</v>
+        <v>392</v>
       </c>
       <c r="B151">
-        <v>2812</v>
+        <v>3200</v>
       </c>
       <c r="C151" t="s">
-        <v>684</v>
+        <v>393</v>
       </c>
       <c r="D151" t="s">
-        <v>685</v>
-[...5 lines deleted...]
-        <v>687</v>
+        <v>394</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>688</v>
+        <v>392</v>
       </c>
       <c r="B152">
-        <v>2567</v>
+        <v>3199</v>
       </c>
       <c r="C152" t="s">
-        <v>689</v>
+        <v>395</v>
       </c>
       <c r="D152" t="s">
-        <v>690</v>
-[...5 lines deleted...]
-        <v>692</v>
+        <v>396</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>688</v>
+        <v>397</v>
       </c>
       <c r="B153">
-        <v>2543</v>
+        <v>2933</v>
       </c>
       <c r="C153" t="s">
-        <v>693</v>
+        <v>398</v>
       </c>
       <c r="D153" t="s">
-        <v>694</v>
-[...5 lines deleted...]
-        <v>696</v>
+        <v>399</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>688</v>
+        <v>397</v>
       </c>
       <c r="B154">
-        <v>2537</v>
+        <v>2894</v>
       </c>
       <c r="C154" t="s">
-        <v>697</v>
+        <v>400</v>
       </c>
       <c r="D154" t="s">
-        <v>698</v>
-[...5 lines deleted...]
-        <v>700</v>
+        <v>401</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>701</v>
+        <v>402</v>
       </c>
       <c r="B155">
-        <v>2382</v>
+        <v>2812</v>
       </c>
       <c r="C155" t="s">
-        <v>702</v>
+        <v>403</v>
       </c>
       <c r="D155" t="s">
-        <v>703</v>
-[...5 lines deleted...]
-        <v>704</v>
+        <v>404</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>705</v>
+        <v>405</v>
       </c>
       <c r="B156">
-        <v>2282</v>
+        <v>2567</v>
       </c>
       <c r="C156" t="s">
-        <v>706</v>
+        <v>406</v>
       </c>
       <c r="D156" t="s">
-        <v>707</v>
-[...5 lines deleted...]
-        <v>709</v>
+        <v>407</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>710</v>
+        <v>405</v>
       </c>
       <c r="B157">
-        <v>2207</v>
+        <v>2543</v>
       </c>
       <c r="C157" t="s">
-        <v>711</v>
+        <v>408</v>
       </c>
       <c r="D157" t="s">
-        <v>712</v>
-[...5 lines deleted...]
-        <v>714</v>
+        <v>409</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>715</v>
+        <v>405</v>
       </c>
       <c r="B158">
-        <v>2082</v>
+        <v>2537</v>
       </c>
       <c r="C158" t="s">
-        <v>716</v>
+        <v>410</v>
       </c>
       <c r="D158" t="s">
-        <v>717</v>
-[...5 lines deleted...]
-        <v>719</v>
+        <v>411</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>715</v>
+        <v>412</v>
       </c>
       <c r="B159">
-        <v>2078</v>
+        <v>2382</v>
       </c>
       <c r="C159" t="s">
-        <v>720</v>
+        <v>413</v>
       </c>
       <c r="D159" t="s">
-        <v>721</v>
+        <v>414</v>
       </c>
       <c r="E159" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>413</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>724</v>
+        <v>415</v>
       </c>
       <c r="B160">
-        <v>2009</v>
+        <v>2282</v>
       </c>
       <c r="C160" t="s">
-        <v>725</v>
+        <v>416</v>
       </c>
       <c r="D160" t="s">
-        <v>726</v>
-[...5 lines deleted...]
-        <v>728</v>
+        <v>417</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>724</v>
+        <v>418</v>
       </c>
       <c r="B161">
-        <v>1967</v>
+        <v>2207</v>
       </c>
       <c r="C161" t="s">
-        <v>729</v>
+        <v>419</v>
       </c>
       <c r="D161" t="s">
-        <v>730</v>
-[...5 lines deleted...]
-        <v>732</v>
+        <v>420</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>733</v>
+        <v>421</v>
       </c>
       <c r="B162">
-        <v>1775</v>
+        <v>2082</v>
       </c>
       <c r="C162" t="s">
-        <v>734</v>
+        <v>422</v>
       </c>
       <c r="D162" t="s">
-        <v>735</v>
-[...5 lines deleted...]
-        <v>737</v>
+        <v>423</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>733</v>
+        <v>421</v>
       </c>
       <c r="B163">
-        <v>1762</v>
+        <v>2078</v>
       </c>
       <c r="C163" t="s">
-        <v>738</v>
+        <v>424</v>
       </c>
       <c r="D163" t="s">
-        <v>739</v>
-[...5 lines deleted...]
-        <v>741</v>
+        <v>425</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>742</v>
+        <v>426</v>
       </c>
       <c r="B164">
-        <v>1509</v>
+        <v>2009</v>
       </c>
       <c r="C164" t="s">
-        <v>743</v>
+        <v>427</v>
       </c>
       <c r="D164" t="s">
-        <v>744</v>
-[...5 lines deleted...]
-        <v>746</v>
+        <v>428</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>747</v>
+        <v>426</v>
       </c>
       <c r="B165">
-        <v>1297</v>
+        <v>1967</v>
       </c>
       <c r="C165" t="s">
-        <v>748</v>
+        <v>429</v>
       </c>
       <c r="D165" t="s">
-        <v>749</v>
-[...5 lines deleted...]
-        <v>751</v>
+        <v>430</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>747</v>
+        <v>431</v>
       </c>
       <c r="B166">
-        <v>1288</v>
+        <v>1775</v>
       </c>
       <c r="C166" t="s">
-        <v>752</v>
+        <v>432</v>
       </c>
       <c r="D166" t="s">
-        <v>753</v>
-[...5 lines deleted...]
-        <v>755</v>
+        <v>433</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>756</v>
+        <v>431</v>
       </c>
       <c r="B167">
-        <v>1163</v>
+        <v>1762</v>
       </c>
       <c r="C167" t="s">
-        <v>757</v>
+        <v>434</v>
       </c>
       <c r="D167" t="s">
-        <v>758</v>
-[...5 lines deleted...]
-        <v>760</v>
+        <v>435</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>756</v>
+        <v>436</v>
       </c>
       <c r="B168">
-        <v>1159</v>
+        <v>1509</v>
       </c>
       <c r="C168" t="s">
-        <v>761</v>
+        <v>437</v>
       </c>
       <c r="D168" t="s">
-        <v>762</v>
-[...5 lines deleted...]
-        <v>764</v>
+        <v>438</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>765</v>
+        <v>439</v>
       </c>
       <c r="B169">
-        <v>1074</v>
+        <v>1297</v>
       </c>
       <c r="C169" t="s">
-        <v>766</v>
+        <v>440</v>
       </c>
       <c r="D169" t="s">
-        <v>767</v>
-[...5 lines deleted...]
-        <v>769</v>
+        <v>441</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>765</v>
+        <v>439</v>
       </c>
       <c r="B170">
-        <v>1072</v>
+        <v>1288</v>
       </c>
       <c r="C170" t="s">
-        <v>770</v>
+        <v>442</v>
       </c>
       <c r="D170" t="s">
-        <v>771</v>
-[...5 lines deleted...]
-        <v>773</v>
+        <v>443</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>765</v>
+        <v>444</v>
       </c>
       <c r="B171">
-        <v>1055</v>
+        <v>1163</v>
       </c>
       <c r="C171" t="s">
-        <v>774</v>
+        <v>445</v>
       </c>
       <c r="D171" t="s">
-        <v>775</v>
-[...5 lines deleted...]
-        <v>777</v>
+        <v>446</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>778</v>
+        <v>444</v>
       </c>
       <c r="B172">
-        <v>15049</v>
+        <v>1159</v>
       </c>
       <c r="C172" t="s">
-        <v>779</v>
+        <v>447</v>
       </c>
       <c r="D172" t="s">
-        <v>780</v>
-[...5 lines deleted...]
-        <v>782</v>
+        <v>448</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>783</v>
+        <v>449</v>
       </c>
       <c r="B173">
-        <v>14912</v>
+        <v>1074</v>
       </c>
       <c r="C173" t="s">
-        <v>784</v>
+        <v>450</v>
       </c>
       <c r="D173" t="s">
-        <v>785</v>
-[...5 lines deleted...]
-        <v>787</v>
+        <v>451</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>788</v>
+        <v>449</v>
       </c>
       <c r="B174">
-        <v>14831</v>
+        <v>1072</v>
       </c>
       <c r="C174" t="s">
-        <v>789</v>
+        <v>452</v>
       </c>
       <c r="D174" t="s">
-        <v>790</v>
-[...5 lines deleted...]
-        <v>792</v>
+        <v>453</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>793</v>
+        <v>449</v>
       </c>
       <c r="B175">
-        <v>14581</v>
+        <v>1055</v>
       </c>
       <c r="C175" t="s">
-        <v>794</v>
+        <v>454</v>
       </c>
       <c r="D175" t="s">
-        <v>795</v>
-[...5 lines deleted...]
-        <v>797</v>
+        <v>455</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>798</v>
+        <v>456</v>
       </c>
       <c r="B176">
-        <v>14487</v>
+        <v>15049</v>
       </c>
       <c r="C176" t="s">
-        <v>799</v>
+        <v>457</v>
       </c>
       <c r="D176" t="s">
-        <v>800</v>
-[...5 lines deleted...]
-        <v>802</v>
+        <v>458</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>798</v>
+        <v>459</v>
       </c>
       <c r="B177">
-        <v>14482</v>
+        <v>14912</v>
       </c>
       <c r="C177" t="s">
-        <v>803</v>
+        <v>460</v>
       </c>
       <c r="D177" t="s">
-        <v>804</v>
-[...5 lines deleted...]
-        <v>806</v>
+        <v>461</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>807</v>
+        <v>462</v>
       </c>
       <c r="B178">
-        <v>14438</v>
+        <v>14831</v>
       </c>
       <c r="C178" t="s">
-        <v>808</v>
+        <v>463</v>
       </c>
       <c r="D178" t="s">
-        <v>809</v>
-[...5 lines deleted...]
-        <v>811</v>
+        <v>464</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>807</v>
+        <v>465</v>
       </c>
       <c r="B179">
-        <v>14436</v>
+        <v>14581</v>
       </c>
       <c r="C179" t="s">
-        <v>812</v>
+        <v>466</v>
       </c>
       <c r="D179" t="s">
-        <v>813</v>
-[...5 lines deleted...]
-        <v>815</v>
+        <v>467</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>816</v>
+        <v>468</v>
       </c>
       <c r="B180">
-        <v>14361</v>
+        <v>14487</v>
       </c>
       <c r="C180" t="s">
-        <v>817</v>
+        <v>469</v>
       </c>
       <c r="D180" t="s">
-        <v>818</v>
-[...5 lines deleted...]
-        <v>820</v>
+        <v>470</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>821</v>
+        <v>468</v>
       </c>
       <c r="B181">
-        <v>14334</v>
+        <v>14482</v>
       </c>
       <c r="C181" t="s">
-        <v>822</v>
+        <v>471</v>
       </c>
       <c r="D181" t="s">
-        <v>823</v>
-[...5 lines deleted...]
-        <v>825</v>
+        <v>472</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>826</v>
+        <v>473</v>
       </c>
       <c r="B182">
-        <v>14240</v>
+        <v>14438</v>
       </c>
       <c r="C182" t="s">
-        <v>827</v>
+        <v>474</v>
       </c>
       <c r="D182" t="s">
-        <v>828</v>
-[...5 lines deleted...]
-        <v>830</v>
+        <v>475</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>826</v>
+        <v>473</v>
       </c>
       <c r="B183">
-        <v>14217</v>
+        <v>14436</v>
       </c>
       <c r="C183" t="s">
-        <v>831</v>
+        <v>476</v>
       </c>
       <c r="D183" t="s">
-        <v>832</v>
-[...5 lines deleted...]
-        <v>834</v>
+        <v>477</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>826</v>
+        <v>478</v>
       </c>
       <c r="B184">
-        <v>14132</v>
+        <v>14361</v>
       </c>
       <c r="C184" t="s">
-        <v>702</v>
+        <v>479</v>
       </c>
       <c r="D184" t="s">
-        <v>835</v>
-[...5 lines deleted...]
-        <v>704</v>
+        <v>480</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>826</v>
+        <v>481</v>
       </c>
       <c r="B185">
-        <v>14128</v>
+        <v>14334</v>
       </c>
       <c r="C185" t="s">
-        <v>702</v>
+        <v>482</v>
       </c>
       <c r="D185" t="s">
-        <v>836</v>
-[...5 lines deleted...]
-        <v>704</v>
+        <v>483</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>837</v>
+        <v>484</v>
       </c>
       <c r="B186">
-        <v>14060</v>
+        <v>14240</v>
       </c>
       <c r="C186" t="s">
-        <v>838</v>
+        <v>485</v>
       </c>
       <c r="D186" t="s">
-        <v>839</v>
-[...5 lines deleted...]
-        <v>841</v>
+        <v>486</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>842</v>
+        <v>484</v>
       </c>
       <c r="B187">
-        <v>13989</v>
+        <v>14217</v>
       </c>
       <c r="C187" t="s">
-        <v>843</v>
+        <v>487</v>
       </c>
       <c r="D187" t="s">
-        <v>844</v>
-[...5 lines deleted...]
-        <v>846</v>
+        <v>488</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>847</v>
+        <v>484</v>
       </c>
       <c r="B188">
-        <v>13387</v>
+        <v>14132</v>
       </c>
       <c r="C188" t="s">
-        <v>702</v>
+        <v>413</v>
       </c>
       <c r="D188" t="s">
-        <v>848</v>
+        <v>489</v>
       </c>
       <c r="E188" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>413</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>847</v>
+        <v>484</v>
       </c>
       <c r="B189">
-        <v>13386</v>
+        <v>14128</v>
       </c>
       <c r="C189" t="s">
-        <v>702</v>
+        <v>413</v>
       </c>
       <c r="D189" t="s">
-        <v>849</v>
+        <v>490</v>
       </c>
       <c r="E189" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>413</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>847</v>
+        <v>491</v>
       </c>
       <c r="B190">
-        <v>13385</v>
+        <v>14060</v>
       </c>
       <c r="C190" t="s">
-        <v>702</v>
+        <v>492</v>
       </c>
       <c r="D190" t="s">
-        <v>850</v>
-[...5 lines deleted...]
-        <v>704</v>
+        <v>493</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>847</v>
+        <v>494</v>
       </c>
       <c r="B191">
-        <v>13384</v>
+        <v>13989</v>
       </c>
       <c r="C191" t="s">
-        <v>702</v>
+        <v>495</v>
       </c>
       <c r="D191" t="s">
-        <v>851</v>
-[...5 lines deleted...]
-        <v>704</v>
+        <v>496</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>847</v>
+        <v>497</v>
       </c>
       <c r="B192">
-        <v>13380</v>
+        <v>13387</v>
       </c>
       <c r="C192" t="s">
-        <v>702</v>
+        <v>413</v>
       </c>
       <c r="D192" t="s">
-        <v>852</v>
+        <v>498</v>
       </c>
       <c r="E192" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>413</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>853</v>
+        <v>497</v>
       </c>
       <c r="B193">
-        <v>13283</v>
+        <v>13386</v>
       </c>
       <c r="C193" t="s">
-        <v>854</v>
+        <v>413</v>
       </c>
       <c r="D193" t="s">
-        <v>855</v>
+        <v>499</v>
       </c>
       <c r="E193" t="s">
-        <v>856</v>
-[...2 lines deleted...]
-        <v>857</v>
+        <v>413</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>853</v>
+        <v>497</v>
       </c>
       <c r="B194">
-        <v>13273</v>
+        <v>13385</v>
       </c>
       <c r="C194" t="s">
-        <v>858</v>
+        <v>413</v>
       </c>
       <c r="D194" t="s">
-        <v>859</v>
+        <v>500</v>
       </c>
       <c r="E194" t="s">
-        <v>860</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>413</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>862</v>
+        <v>497</v>
       </c>
       <c r="B195">
-        <v>12963</v>
+        <v>13384</v>
       </c>
       <c r="C195" t="s">
-        <v>863</v>
+        <v>413</v>
       </c>
       <c r="D195" t="s">
-        <v>864</v>
+        <v>501</v>
       </c>
       <c r="E195" t="s">
-        <v>865</v>
-[...2 lines deleted...]
-        <v>866</v>
+        <v>413</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>867</v>
+        <v>497</v>
       </c>
       <c r="B196">
-        <v>12936</v>
+        <v>13380</v>
       </c>
       <c r="C196" t="s">
-        <v>868</v>
+        <v>413</v>
       </c>
       <c r="D196" t="s">
-        <v>869</v>
+        <v>502</v>
       </c>
       <c r="E196" t="s">
-        <v>870</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>413</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>867</v>
+        <v>503</v>
       </c>
       <c r="B197">
-        <v>12909</v>
+        <v>13283</v>
       </c>
       <c r="C197" t="s">
-        <v>872</v>
+        <v>504</v>
       </c>
       <c r="D197" t="s">
-        <v>873</v>
-[...5 lines deleted...]
-        <v>875</v>
+        <v>505</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>876</v>
+        <v>503</v>
       </c>
       <c r="B198">
-        <v>12668</v>
+        <v>13273</v>
       </c>
       <c r="C198" t="s">
-        <v>877</v>
+        <v>506</v>
       </c>
       <c r="D198" t="s">
-        <v>878</v>
-[...5 lines deleted...]
-        <v>880</v>
+        <v>507</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>876</v>
+        <v>508</v>
       </c>
       <c r="B199">
-        <v>12657</v>
+        <v>12963</v>
       </c>
       <c r="C199" t="s">
-        <v>881</v>
+        <v>509</v>
       </c>
       <c r="D199" t="s">
-        <v>882</v>
-[...5 lines deleted...]
-        <v>884</v>
+        <v>510</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>885</v>
+        <v>511</v>
       </c>
       <c r="B200">
-        <v>12525</v>
+        <v>12936</v>
       </c>
       <c r="C200" t="s">
-        <v>886</v>
+        <v>512</v>
       </c>
       <c r="D200" t="s">
-        <v>887</v>
-[...5 lines deleted...]
-        <v>889</v>
+        <v>513</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>890</v>
+        <v>511</v>
       </c>
       <c r="B201">
-        <v>12444</v>
+        <v>12909</v>
       </c>
       <c r="C201" t="s">
-        <v>891</v>
+        <v>514</v>
       </c>
       <c r="D201" t="s">
-        <v>892</v>
-[...5 lines deleted...]
-        <v>894</v>
+        <v>515</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>895</v>
+        <v>516</v>
       </c>
       <c r="B202">
-        <v>12306</v>
+        <v>12668</v>
       </c>
       <c r="C202" t="s">
-        <v>896</v>
+        <v>517</v>
       </c>
       <c r="D202" t="s">
-        <v>897</v>
-[...5 lines deleted...]
-        <v>899</v>
+        <v>518</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>900</v>
+        <v>516</v>
       </c>
       <c r="B203">
-        <v>12089</v>
+        <v>12657</v>
       </c>
       <c r="C203" t="s">
-        <v>901</v>
+        <v>519</v>
       </c>
       <c r="D203" t="s">
-        <v>902</v>
-[...5 lines deleted...]
-        <v>904</v>
+        <v>520</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>905</v>
+        <v>521</v>
       </c>
       <c r="B204">
-        <v>11998</v>
+        <v>12525</v>
       </c>
       <c r="C204" t="s">
-        <v>906</v>
+        <v>522</v>
       </c>
       <c r="D204" t="s">
-        <v>907</v>
-[...5 lines deleted...]
-        <v>909</v>
+        <v>523</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>910</v>
+        <v>524</v>
       </c>
       <c r="B205">
-        <v>11640</v>
+        <v>12444</v>
       </c>
       <c r="C205" t="s">
-        <v>911</v>
+        <v>525</v>
       </c>
       <c r="D205" t="s">
-        <v>912</v>
-[...5 lines deleted...]
-        <v>914</v>
+        <v>526</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>910</v>
+        <v>527</v>
       </c>
       <c r="B206">
-        <v>11633</v>
+        <v>12306</v>
       </c>
       <c r="C206" t="s">
-        <v>915</v>
+        <v>528</v>
       </c>
       <c r="D206" t="s">
-        <v>916</v>
-[...5 lines deleted...]
-        <v>918</v>
+        <v>529</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>919</v>
+        <v>530</v>
       </c>
       <c r="B207">
-        <v>10943</v>
+        <v>12089</v>
       </c>
       <c r="C207" t="s">
-        <v>920</v>
+        <v>531</v>
       </c>
       <c r="D207" t="s">
-        <v>921</v>
-[...5 lines deleted...]
-        <v>923</v>
+        <v>532</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>924</v>
+        <v>533</v>
       </c>
       <c r="B208">
-        <v>10844</v>
+        <v>11998</v>
       </c>
       <c r="C208" t="s">
-        <v>925</v>
+        <v>534</v>
       </c>
       <c r="D208" t="s">
-        <v>926</v>
-[...5 lines deleted...]
-        <v>928</v>
+        <v>535</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>929</v>
+        <v>536</v>
       </c>
       <c r="B209">
-        <v>10254</v>
+        <v>11640</v>
       </c>
       <c r="C209" t="s">
-        <v>930</v>
+        <v>537</v>
       </c>
       <c r="D209" t="s">
-        <v>931</v>
-[...4 lines deleted...]
-      <c r="F209" t="s">
+        <v>538</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>932</v>
+        <v>536</v>
       </c>
       <c r="B210">
-        <v>10224</v>
+        <v>11633</v>
       </c>
       <c r="C210" t="s">
-        <v>933</v>
+        <v>539</v>
       </c>
       <c r="D210" t="s">
-        <v>934</v>
-[...5 lines deleted...]
-        <v>936</v>
+        <v>540</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>937</v>
+        <v>541</v>
       </c>
       <c r="B211">
-        <v>10200</v>
+        <v>10943</v>
       </c>
       <c r="C211" t="s">
-        <v>938</v>
+        <v>542</v>
       </c>
       <c r="D211" t="s">
-        <v>939</v>
-[...5 lines deleted...]
-        <v>941</v>
+        <v>543</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>942</v>
+        <v>544</v>
       </c>
       <c r="B212">
-        <v>10057</v>
+        <v>10844</v>
       </c>
       <c r="C212" t="s">
-        <v>943</v>
+        <v>545</v>
       </c>
       <c r="D212" t="s">
-        <v>944</v>
-[...5 lines deleted...]
-        <v>946</v>
+        <v>546</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>947</v>
+        <v>547</v>
       </c>
       <c r="B213">
-        <v>10043</v>
+        <v>10254</v>
       </c>
       <c r="C213" t="s">
-        <v>948</v>
+        <v>548</v>
       </c>
       <c r="D213" t="s">
-        <v>949</v>
-[...5 lines deleted...]
-        <v>951</v>
+        <v>549</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>952</v>
+        <v>550</v>
       </c>
       <c r="B214">
-        <v>9755</v>
+        <v>10224</v>
       </c>
       <c r="C214" t="s">
-        <v>953</v>
+        <v>551</v>
       </c>
       <c r="D214" t="s">
-        <v>954</v>
-[...5 lines deleted...]
-        <v>956</v>
+        <v>552</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>957</v>
+        <v>553</v>
       </c>
       <c r="B215">
-        <v>9683</v>
+        <v>10200</v>
       </c>
       <c r="C215" t="s">
-        <v>958</v>
+        <v>554</v>
       </c>
       <c r="D215" t="s">
-        <v>959</v>
-[...5 lines deleted...]
-        <v>961</v>
+        <v>555</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>962</v>
+        <v>556</v>
       </c>
       <c r="B216">
-        <v>9633</v>
+        <v>10057</v>
       </c>
       <c r="C216" t="s">
-        <v>963</v>
+        <v>557</v>
       </c>
       <c r="D216" t="s">
-        <v>964</v>
-[...5 lines deleted...]
-        <v>966</v>
+        <v>558</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>967</v>
+        <v>559</v>
       </c>
       <c r="B217">
-        <v>9599</v>
+        <v>10043</v>
       </c>
       <c r="C217" t="s">
-        <v>968</v>
+        <v>560</v>
       </c>
       <c r="D217" t="s">
-        <v>969</v>
-[...5 lines deleted...]
-        <v>971</v>
+        <v>561</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>972</v>
+        <v>562</v>
       </c>
       <c r="B218">
-        <v>9307</v>
+        <v>9755</v>
       </c>
       <c r="C218" t="s">
-        <v>973</v>
+        <v>563</v>
       </c>
       <c r="D218" t="s">
-        <v>974</v>
-[...5 lines deleted...]
-        <v>976</v>
+        <v>564</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>977</v>
+        <v>565</v>
       </c>
       <c r="B219">
-        <v>9075</v>
+        <v>9683</v>
       </c>
       <c r="C219" t="s">
-        <v>978</v>
+        <v>566</v>
       </c>
       <c r="D219" t="s">
-        <v>979</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>567</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>977</v>
+        <v>568</v>
       </c>
       <c r="B220">
-        <v>9019</v>
+        <v>9633</v>
       </c>
       <c r="C220" t="s">
-        <v>973</v>
+        <v>569</v>
       </c>
       <c r="D220" t="s">
-        <v>982</v>
-[...5 lines deleted...]
-        <v>976</v>
+        <v>570</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>983</v>
+        <v>571</v>
       </c>
       <c r="B221">
-        <v>7906</v>
+        <v>9599</v>
       </c>
       <c r="C221" t="s">
-        <v>984</v>
+        <v>572</v>
       </c>
       <c r="D221" t="s">
-        <v>985</v>
-[...5 lines deleted...]
-        <v>987</v>
+        <v>573</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>988</v>
+        <v>574</v>
       </c>
       <c r="B222">
-        <v>7783</v>
+        <v>9307</v>
       </c>
       <c r="C222" t="s">
-        <v>989</v>
+        <v>575</v>
       </c>
       <c r="D222" t="s">
-        <v>990</v>
-[...5 lines deleted...]
-        <v>992</v>
+        <v>576</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>993</v>
+        <v>577</v>
       </c>
       <c r="B223">
-        <v>7075</v>
+        <v>9075</v>
       </c>
       <c r="C223" t="s">
-        <v>994</v>
+        <v>578</v>
       </c>
       <c r="D223" t="s">
-        <v>995</v>
-[...5 lines deleted...]
-        <v>997</v>
+        <v>579</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>998</v>
+        <v>577</v>
       </c>
       <c r="B224">
-        <v>6807</v>
+        <v>9019</v>
       </c>
       <c r="C224" t="s">
-        <v>999</v>
+        <v>575</v>
       </c>
       <c r="D224" t="s">
-        <v>1000</v>
-[...5 lines deleted...]
-        <v>1002</v>
+        <v>580</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>1003</v>
+        <v>581</v>
       </c>
       <c r="B225">
-        <v>6204</v>
+        <v>7906</v>
       </c>
       <c r="C225" t="s">
-        <v>1004</v>
+        <v>582</v>
       </c>
       <c r="D225" t="s">
-        <v>1005</v>
-[...5 lines deleted...]
-        <v>1007</v>
+        <v>583</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>1008</v>
+        <v>584</v>
       </c>
       <c r="B226">
-        <v>6050</v>
+        <v>7783</v>
       </c>
       <c r="C226" t="s">
-        <v>1009</v>
+        <v>585</v>
       </c>
       <c r="D226" t="s">
-        <v>1010</v>
-[...5 lines deleted...]
-        <v>1012</v>
+        <v>586</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>1013</v>
+        <v>587</v>
       </c>
       <c r="B227">
-        <v>5958</v>
+        <v>7075</v>
       </c>
       <c r="C227" t="s">
-        <v>1014</v>
+        <v>588</v>
       </c>
       <c r="D227" t="s">
-        <v>1015</v>
-[...5 lines deleted...]
-        <v>1017</v>
+        <v>589</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>1018</v>
+        <v>590</v>
       </c>
       <c r="B228">
-        <v>5867</v>
+        <v>6807</v>
       </c>
       <c r="C228" t="s">
-        <v>1019</v>
+        <v>591</v>
       </c>
       <c r="D228" t="s">
-        <v>1020</v>
-[...5 lines deleted...]
-        <v>1022</v>
+        <v>592</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>1023</v>
+        <v>593</v>
       </c>
       <c r="B229">
-        <v>5695</v>
+        <v>6204</v>
       </c>
       <c r="C229" t="s">
-        <v>1024</v>
+        <v>594</v>
       </c>
       <c r="D229" t="s">
-        <v>1025</v>
-[...5 lines deleted...]
-        <v>1027</v>
+        <v>595</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>1028</v>
+        <v>596</v>
       </c>
       <c r="B230">
-        <v>5610</v>
+        <v>6050</v>
       </c>
       <c r="C230" t="s">
-        <v>1029</v>
+        <v>597</v>
       </c>
       <c r="D230" t="s">
-        <v>1030</v>
-[...5 lines deleted...]
-        <v>1032</v>
+        <v>598</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>1033</v>
+        <v>599</v>
       </c>
       <c r="B231">
-        <v>5227</v>
+        <v>5958</v>
       </c>
       <c r="C231" t="s">
-        <v>1034</v>
+        <v>600</v>
       </c>
       <c r="D231" t="s">
-        <v>1035</v>
-[...5 lines deleted...]
-        <v>1037</v>
+        <v>601</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>1038</v>
+        <v>602</v>
       </c>
       <c r="B232">
-        <v>5077</v>
+        <v>5867</v>
       </c>
       <c r="C232" t="s">
-        <v>1039</v>
+        <v>603</v>
       </c>
       <c r="D232" t="s">
-        <v>1040</v>
-[...5 lines deleted...]
-        <v>1042</v>
+        <v>604</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>1038</v>
+        <v>605</v>
       </c>
       <c r="B233">
-        <v>5072</v>
+        <v>5695</v>
       </c>
       <c r="C233" t="s">
-        <v>1043</v>
+        <v>606</v>
       </c>
       <c r="D233" t="s">
-        <v>1044</v>
-[...5 lines deleted...]
-        <v>1046</v>
+        <v>607</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>1047</v>
+        <v>608</v>
       </c>
       <c r="B234">
-        <v>4838</v>
+        <v>5610</v>
       </c>
       <c r="C234" t="s">
-        <v>1048</v>
+        <v>609</v>
       </c>
       <c r="D234" t="s">
-        <v>1049</v>
-[...5 lines deleted...]
-        <v>1051</v>
+        <v>610</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>1052</v>
+        <v>611</v>
       </c>
       <c r="B235">
-        <v>4769</v>
+        <v>5227</v>
       </c>
       <c r="C235" t="s">
-        <v>1053</v>
+        <v>612</v>
       </c>
       <c r="D235" t="s">
-        <v>1054</v>
-[...5 lines deleted...]
-        <v>1056</v>
+        <v>613</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>1052</v>
+        <v>614</v>
       </c>
       <c r="B236">
-        <v>4765</v>
+        <v>5077</v>
       </c>
       <c r="C236" t="s">
-        <v>1057</v>
+        <v>615</v>
       </c>
       <c r="D236" t="s">
-        <v>1058</v>
-[...5 lines deleted...]
-        <v>1060</v>
+        <v>616</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>1061</v>
+        <v>614</v>
       </c>
       <c r="B237">
-        <v>4636</v>
+        <v>5072</v>
       </c>
       <c r="C237" t="s">
-        <v>1062</v>
+        <v>617</v>
       </c>
       <c r="D237" t="s">
-        <v>1063</v>
-[...5 lines deleted...]
-        <v>1065</v>
+        <v>618</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>1066</v>
+        <v>619</v>
       </c>
       <c r="B238">
-        <v>4300</v>
+        <v>4838</v>
       </c>
       <c r="C238" t="s">
-        <v>1067</v>
+        <v>620</v>
       </c>
       <c r="D238" t="s">
-        <v>1068</v>
-[...5 lines deleted...]
-        <v>1070</v>
+        <v>621</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>1066</v>
+        <v>622</v>
       </c>
       <c r="B239">
-        <v>4293</v>
+        <v>4769</v>
       </c>
       <c r="C239" t="s">
-        <v>1071</v>
+        <v>623</v>
       </c>
       <c r="D239" t="s">
-        <v>1072</v>
-[...5 lines deleted...]
-        <v>1074</v>
+        <v>624</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>1075</v>
+        <v>622</v>
       </c>
       <c r="B240">
-        <v>4187</v>
+        <v>4765</v>
       </c>
       <c r="C240" t="s">
-        <v>1076</v>
+        <v>625</v>
       </c>
       <c r="D240" t="s">
-        <v>1077</v>
-[...5 lines deleted...]
-        <v>1079</v>
+        <v>626</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>1075</v>
+        <v>627</v>
       </c>
       <c r="B241">
-        <v>4187</v>
+        <v>4636</v>
       </c>
       <c r="C241" t="s">
-        <v>1076</v>
+        <v>628</v>
       </c>
       <c r="D241" t="s">
-        <v>1080</v>
-[...5 lines deleted...]
-        <v>1079</v>
+        <v>629</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>1075</v>
+        <v>630</v>
       </c>
       <c r="B242">
-        <v>4139</v>
+        <v>4300</v>
       </c>
       <c r="C242" t="s">
-        <v>1081</v>
+        <v>631</v>
       </c>
       <c r="D242" t="s">
-        <v>1082</v>
-[...5 lines deleted...]
-        <v>1084</v>
+        <v>632</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>1075</v>
+        <v>630</v>
       </c>
       <c r="B243">
-        <v>4139</v>
+        <v>4293</v>
       </c>
       <c r="C243" t="s">
-        <v>1081</v>
+        <v>633</v>
       </c>
       <c r="D243" t="s">
-        <v>1085</v>
-[...5 lines deleted...]
-        <v>1084</v>
+        <v>634</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>1075</v>
+        <v>635</v>
       </c>
       <c r="B244">
-        <v>4137</v>
+        <v>4187</v>
       </c>
       <c r="C244" t="s">
-        <v>1086</v>
+        <v>636</v>
       </c>
       <c r="D244" t="s">
-        <v>1087</v>
-[...5 lines deleted...]
-        <v>1089</v>
+        <v>637</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>1075</v>
+        <v>635</v>
       </c>
       <c r="B245">
-        <v>4137</v>
+        <v>4187</v>
       </c>
       <c r="C245" t="s">
-        <v>1086</v>
+        <v>636</v>
       </c>
       <c r="D245" t="s">
-        <v>1090</v>
-[...5 lines deleted...]
-        <v>1089</v>
+        <v>638</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>1091</v>
+        <v>635</v>
       </c>
       <c r="B246">
-        <v>3513</v>
+        <v>4139</v>
       </c>
       <c r="C246" t="s">
-        <v>1092</v>
+        <v>639</v>
       </c>
       <c r="D246" t="s">
-        <v>1093</v>
-[...5 lines deleted...]
-        <v>1095</v>
+        <v>640</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>1096</v>
+        <v>635</v>
       </c>
       <c r="B247">
-        <v>3416</v>
+        <v>4139</v>
       </c>
       <c r="C247" t="s">
-        <v>1097</v>
+        <v>639</v>
       </c>
       <c r="D247" t="s">
-        <v>1098</v>
-[...5 lines deleted...]
-        <v>1100</v>
+        <v>641</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>1096</v>
+        <v>635</v>
       </c>
       <c r="B248">
-        <v>3413</v>
+        <v>4137</v>
       </c>
       <c r="C248" t="s">
-        <v>1101</v>
+        <v>642</v>
       </c>
       <c r="D248" t="s">
-        <v>1102</v>
-[...5 lines deleted...]
-        <v>1104</v>
+        <v>643</v>
+      </c>
+      <c r="E248" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>1105</v>
+        <v>635</v>
       </c>
       <c r="B249">
-        <v>3206</v>
+        <v>4137</v>
       </c>
       <c r="C249" t="s">
-        <v>1106</v>
+        <v>642</v>
       </c>
       <c r="D249" t="s">
-        <v>1107</v>
-[...5 lines deleted...]
-        <v>1109</v>
+        <v>644</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>1110</v>
+        <v>645</v>
       </c>
       <c r="B250">
+        <v>3513</v>
+      </c>
+      <c r="C250" t="s">
+        <v>646</v>
+      </c>
+      <c r="D250" t="s">
+        <v>647</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>648</v>
+      </c>
+      <c r="B251">
+        <v>3416</v>
+      </c>
+      <c r="C251" t="s">
+        <v>649</v>
+      </c>
+      <c r="D251" t="s">
+        <v>650</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>648</v>
+      </c>
+      <c r="B252">
+        <v>3413</v>
+      </c>
+      <c r="C252" t="s">
+        <v>651</v>
+      </c>
+      <c r="D252" t="s">
+        <v>652</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>653</v>
+      </c>
+      <c r="B253">
+        <v>3206</v>
+      </c>
+      <c r="C253" t="s">
+        <v>654</v>
+      </c>
+      <c r="D253" t="s">
+        <v>655</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F253" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>656</v>
+      </c>
+      <c r="B254">
         <v>2570</v>
       </c>
-      <c r="C250" t="s">
-[...9 lines deleted...]
-        <v>1114</v>
+      <c r="C254" t="s">
+        <v>657</v>
+      </c>
+      <c r="D254" t="s">
+        <v>658</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
+    <hyperlink ref="E86" r:id="rId169"/>
+    <hyperlink ref="F86" r:id="rId170"/>
+    <hyperlink ref="E87" r:id="rId171"/>
+    <hyperlink ref="F87" r:id="rId172"/>
+    <hyperlink ref="E88" r:id="rId173"/>
+    <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="E97" r:id="rId191"/>
+    <hyperlink ref="F97" r:id="rId192"/>
+    <hyperlink ref="E98" r:id="rId193"/>
+    <hyperlink ref="F98" r:id="rId194"/>
+    <hyperlink ref="E99" r:id="rId195"/>
+    <hyperlink ref="F99" r:id="rId196"/>
+    <hyperlink ref="E100" r:id="rId197"/>
+    <hyperlink ref="F100" r:id="rId198"/>
+    <hyperlink ref="E101" r:id="rId199"/>
+    <hyperlink ref="F101" r:id="rId200"/>
+    <hyperlink ref="E102" r:id="rId201"/>
+    <hyperlink ref="F102" r:id="rId202"/>
+    <hyperlink ref="E103" r:id="rId203"/>
+    <hyperlink ref="F103" r:id="rId204"/>
+    <hyperlink ref="E104" r:id="rId205"/>
+    <hyperlink ref="F104" r:id="rId206"/>
+    <hyperlink ref="E105" r:id="rId207"/>
+    <hyperlink ref="F105" r:id="rId208"/>
+    <hyperlink ref="E106" r:id="rId209"/>
+    <hyperlink ref="F106" r:id="rId210"/>
+    <hyperlink ref="E107" r:id="rId211"/>
+    <hyperlink ref="F107" r:id="rId212"/>
+    <hyperlink ref="E108" r:id="rId213"/>
+    <hyperlink ref="F108" r:id="rId214"/>
+    <hyperlink ref="E109" r:id="rId215"/>
+    <hyperlink ref="F109" r:id="rId216"/>
+    <hyperlink ref="E110" r:id="rId217"/>
+    <hyperlink ref="F110" r:id="rId218"/>
+    <hyperlink ref="E111" r:id="rId219"/>
+    <hyperlink ref="F111" r:id="rId220"/>
+    <hyperlink ref="E112" r:id="rId221"/>
+    <hyperlink ref="F112" r:id="rId222"/>
+    <hyperlink ref="E113" r:id="rId223"/>
+    <hyperlink ref="F113" r:id="rId224"/>
+    <hyperlink ref="E114" r:id="rId225"/>
+    <hyperlink ref="F114" r:id="rId226"/>
+    <hyperlink ref="E115" r:id="rId227"/>
+    <hyperlink ref="F115" r:id="rId228"/>
+    <hyperlink ref="E116" r:id="rId229"/>
+    <hyperlink ref="F116" r:id="rId230"/>
+    <hyperlink ref="E117" r:id="rId231"/>
+    <hyperlink ref="F117" r:id="rId232"/>
+    <hyperlink ref="E118" r:id="rId233"/>
+    <hyperlink ref="F118" r:id="rId234"/>
+    <hyperlink ref="E119" r:id="rId235"/>
+    <hyperlink ref="F119" r:id="rId236"/>
+    <hyperlink ref="E120" r:id="rId237"/>
+    <hyperlink ref="F120" r:id="rId238"/>
+    <hyperlink ref="E121" r:id="rId239"/>
+    <hyperlink ref="F121" r:id="rId240"/>
+    <hyperlink ref="E122" r:id="rId241"/>
+    <hyperlink ref="F122" r:id="rId242"/>
+    <hyperlink ref="E123" r:id="rId243"/>
+    <hyperlink ref="F123" r:id="rId244"/>
+    <hyperlink ref="E124" r:id="rId245"/>
+    <hyperlink ref="F124" r:id="rId246"/>
+    <hyperlink ref="E125" r:id="rId247"/>
+    <hyperlink ref="F125" r:id="rId248"/>
+    <hyperlink ref="E126" r:id="rId249"/>
+    <hyperlink ref="F126" r:id="rId250"/>
+    <hyperlink ref="E127" r:id="rId251"/>
+    <hyperlink ref="F127" r:id="rId252"/>
+    <hyperlink ref="E128" r:id="rId253"/>
+    <hyperlink ref="F128" r:id="rId254"/>
+    <hyperlink ref="E129" r:id="rId255"/>
+    <hyperlink ref="F129" r:id="rId256"/>
+    <hyperlink ref="E130" r:id="rId257"/>
+    <hyperlink ref="F130" r:id="rId258"/>
+    <hyperlink ref="E131" r:id="rId259"/>
+    <hyperlink ref="F131" r:id="rId260"/>
+    <hyperlink ref="E132" r:id="rId261"/>
+    <hyperlink ref="F132" r:id="rId262"/>
+    <hyperlink ref="E133" r:id="rId263"/>
+    <hyperlink ref="F133" r:id="rId264"/>
+    <hyperlink ref="E134" r:id="rId265"/>
+    <hyperlink ref="F134" r:id="rId266"/>
+    <hyperlink ref="E135" r:id="rId267"/>
+    <hyperlink ref="F135" r:id="rId268"/>
+    <hyperlink ref="E136" r:id="rId269"/>
+    <hyperlink ref="F136" r:id="rId270"/>
+    <hyperlink ref="E137" r:id="rId271"/>
+    <hyperlink ref="F137" r:id="rId272"/>
+    <hyperlink ref="E138" r:id="rId273"/>
+    <hyperlink ref="F138" r:id="rId274"/>
+    <hyperlink ref="E139" r:id="rId275"/>
+    <hyperlink ref="F139" r:id="rId276"/>
+    <hyperlink ref="E140" r:id="rId277"/>
+    <hyperlink ref="F140" r:id="rId278"/>
+    <hyperlink ref="E141" r:id="rId279"/>
+    <hyperlink ref="F141" r:id="rId280"/>
+    <hyperlink ref="E142" r:id="rId281"/>
+    <hyperlink ref="F142" r:id="rId282"/>
+    <hyperlink ref="E143" r:id="rId283"/>
+    <hyperlink ref="F143" r:id="rId284"/>
+    <hyperlink ref="E144" r:id="rId285"/>
+    <hyperlink ref="F144" r:id="rId286"/>
+    <hyperlink ref="E145" r:id="rId287"/>
+    <hyperlink ref="F145" r:id="rId288"/>
+    <hyperlink ref="E146" r:id="rId289"/>
+    <hyperlink ref="F146" r:id="rId290"/>
+    <hyperlink ref="E147" r:id="rId291"/>
+    <hyperlink ref="F147" r:id="rId292"/>
+    <hyperlink ref="E148" r:id="rId293"/>
+    <hyperlink ref="F148" r:id="rId294"/>
+    <hyperlink ref="E149" r:id="rId295"/>
+    <hyperlink ref="F149" r:id="rId296"/>
+    <hyperlink ref="E150" r:id="rId297"/>
+    <hyperlink ref="F150" r:id="rId298"/>
+    <hyperlink ref="E151" r:id="rId299"/>
+    <hyperlink ref="F151" r:id="rId300"/>
+    <hyperlink ref="E152" r:id="rId301"/>
+    <hyperlink ref="F152" r:id="rId302"/>
+    <hyperlink ref="E153" r:id="rId303"/>
+    <hyperlink ref="F153" r:id="rId304"/>
+    <hyperlink ref="E154" r:id="rId305"/>
+    <hyperlink ref="F154" r:id="rId306"/>
+    <hyperlink ref="E155" r:id="rId307"/>
+    <hyperlink ref="F155" r:id="rId308"/>
+    <hyperlink ref="E156" r:id="rId309"/>
+    <hyperlink ref="F156" r:id="rId310"/>
+    <hyperlink ref="E157" r:id="rId311"/>
+    <hyperlink ref="F157" r:id="rId312"/>
+    <hyperlink ref="E158" r:id="rId313"/>
+    <hyperlink ref="F158" r:id="rId314"/>
+    <hyperlink ref="F159" r:id="rId315"/>
+    <hyperlink ref="E160" r:id="rId316"/>
+    <hyperlink ref="F160" r:id="rId317"/>
+    <hyperlink ref="E161" r:id="rId318"/>
+    <hyperlink ref="F161" r:id="rId319"/>
+    <hyperlink ref="E162" r:id="rId320"/>
+    <hyperlink ref="F162" r:id="rId321"/>
+    <hyperlink ref="E163" r:id="rId322"/>
+    <hyperlink ref="F163" r:id="rId323"/>
+    <hyperlink ref="E164" r:id="rId324"/>
+    <hyperlink ref="F164" r:id="rId325"/>
+    <hyperlink ref="E165" r:id="rId326"/>
+    <hyperlink ref="F165" r:id="rId327"/>
+    <hyperlink ref="E166" r:id="rId328"/>
+    <hyperlink ref="F166" r:id="rId329"/>
+    <hyperlink ref="E167" r:id="rId330"/>
+    <hyperlink ref="F167" r:id="rId331"/>
+    <hyperlink ref="E168" r:id="rId332"/>
+    <hyperlink ref="F168" r:id="rId333"/>
+    <hyperlink ref="E169" r:id="rId334"/>
+    <hyperlink ref="F169" r:id="rId335"/>
+    <hyperlink ref="E170" r:id="rId336"/>
+    <hyperlink ref="F170" r:id="rId337"/>
+    <hyperlink ref="E171" r:id="rId338"/>
+    <hyperlink ref="F171" r:id="rId339"/>
+    <hyperlink ref="E172" r:id="rId340"/>
+    <hyperlink ref="F172" r:id="rId341"/>
+    <hyperlink ref="E173" r:id="rId342"/>
+    <hyperlink ref="F173" r:id="rId343"/>
+    <hyperlink ref="E174" r:id="rId344"/>
+    <hyperlink ref="F174" r:id="rId345"/>
+    <hyperlink ref="E175" r:id="rId346"/>
+    <hyperlink ref="F175" r:id="rId347"/>
+    <hyperlink ref="E176" r:id="rId348"/>
+    <hyperlink ref="F176" r:id="rId349"/>
+    <hyperlink ref="E177" r:id="rId350"/>
+    <hyperlink ref="F177" r:id="rId351"/>
+    <hyperlink ref="E178" r:id="rId352"/>
+    <hyperlink ref="F178" r:id="rId353"/>
+    <hyperlink ref="E179" r:id="rId354"/>
+    <hyperlink ref="F179" r:id="rId355"/>
+    <hyperlink ref="E180" r:id="rId356"/>
+    <hyperlink ref="F180" r:id="rId357"/>
+    <hyperlink ref="E181" r:id="rId358"/>
+    <hyperlink ref="F181" r:id="rId359"/>
+    <hyperlink ref="E182" r:id="rId360"/>
+    <hyperlink ref="F182" r:id="rId361"/>
+    <hyperlink ref="E183" r:id="rId362"/>
+    <hyperlink ref="F183" r:id="rId363"/>
+    <hyperlink ref="E184" r:id="rId364"/>
+    <hyperlink ref="F184" r:id="rId365"/>
+    <hyperlink ref="E185" r:id="rId366"/>
+    <hyperlink ref="F185" r:id="rId367"/>
+    <hyperlink ref="E186" r:id="rId368"/>
+    <hyperlink ref="F186" r:id="rId369"/>
+    <hyperlink ref="E187" r:id="rId370"/>
+    <hyperlink ref="F187" r:id="rId371"/>
+    <hyperlink ref="F188" r:id="rId372"/>
+    <hyperlink ref="F189" r:id="rId373"/>
+    <hyperlink ref="E190" r:id="rId374"/>
+    <hyperlink ref="F190" r:id="rId375"/>
+    <hyperlink ref="E191" r:id="rId376"/>
+    <hyperlink ref="F191" r:id="rId377"/>
+    <hyperlink ref="F192" r:id="rId378"/>
+    <hyperlink ref="F193" r:id="rId379"/>
+    <hyperlink ref="F194" r:id="rId380"/>
+    <hyperlink ref="F195" r:id="rId381"/>
+    <hyperlink ref="F196" r:id="rId382"/>
+    <hyperlink ref="E197" r:id="rId383"/>
+    <hyperlink ref="F197" r:id="rId384"/>
+    <hyperlink ref="E198" r:id="rId385"/>
+    <hyperlink ref="F198" r:id="rId386"/>
+    <hyperlink ref="E199" r:id="rId387"/>
+    <hyperlink ref="F199" r:id="rId388"/>
+    <hyperlink ref="E200" r:id="rId389"/>
+    <hyperlink ref="F200" r:id="rId390"/>
+    <hyperlink ref="E201" r:id="rId391"/>
+    <hyperlink ref="F201" r:id="rId392"/>
+    <hyperlink ref="E202" r:id="rId393"/>
+    <hyperlink ref="F202" r:id="rId394"/>
+    <hyperlink ref="E203" r:id="rId395"/>
+    <hyperlink ref="F203" r:id="rId396"/>
+    <hyperlink ref="E204" r:id="rId397"/>
+    <hyperlink ref="F204" r:id="rId398"/>
+    <hyperlink ref="E205" r:id="rId399"/>
+    <hyperlink ref="F205" r:id="rId400"/>
+    <hyperlink ref="E206" r:id="rId401"/>
+    <hyperlink ref="F206" r:id="rId402"/>
+    <hyperlink ref="E207" r:id="rId403"/>
+    <hyperlink ref="F207" r:id="rId404"/>
+    <hyperlink ref="E208" r:id="rId405"/>
+    <hyperlink ref="F208" r:id="rId406"/>
+    <hyperlink ref="E209" r:id="rId407"/>
+    <hyperlink ref="F209" r:id="rId408"/>
+    <hyperlink ref="E210" r:id="rId409"/>
+    <hyperlink ref="F210" r:id="rId410"/>
+    <hyperlink ref="E211" r:id="rId411"/>
+    <hyperlink ref="F211" r:id="rId412"/>
+    <hyperlink ref="E212" r:id="rId413"/>
+    <hyperlink ref="F212" r:id="rId414"/>
+    <hyperlink ref="E213" r:id="rId415"/>
+    <hyperlink ref="F213" r:id="rId416"/>
+    <hyperlink ref="E214" r:id="rId417"/>
+    <hyperlink ref="F214" r:id="rId418"/>
+    <hyperlink ref="E215" r:id="rId419"/>
+    <hyperlink ref="F215" r:id="rId420"/>
+    <hyperlink ref="E216" r:id="rId421"/>
+    <hyperlink ref="F216" r:id="rId422"/>
+    <hyperlink ref="E217" r:id="rId423"/>
+    <hyperlink ref="F217" r:id="rId424"/>
+    <hyperlink ref="E218" r:id="rId425"/>
+    <hyperlink ref="F218" r:id="rId426"/>
+    <hyperlink ref="E219" r:id="rId427"/>
+    <hyperlink ref="F219" r:id="rId428"/>
+    <hyperlink ref="E220" r:id="rId429"/>
+    <hyperlink ref="F220" r:id="rId430"/>
+    <hyperlink ref="E221" r:id="rId431"/>
+    <hyperlink ref="F221" r:id="rId432"/>
+    <hyperlink ref="E222" r:id="rId433"/>
+    <hyperlink ref="F222" r:id="rId434"/>
+    <hyperlink ref="E223" r:id="rId435"/>
+    <hyperlink ref="F223" r:id="rId436"/>
+    <hyperlink ref="E224" r:id="rId437"/>
+    <hyperlink ref="F224" r:id="rId438"/>
+    <hyperlink ref="E225" r:id="rId439"/>
+    <hyperlink ref="F225" r:id="rId440"/>
+    <hyperlink ref="E226" r:id="rId441"/>
+    <hyperlink ref="F226" r:id="rId442"/>
+    <hyperlink ref="E227" r:id="rId443"/>
+    <hyperlink ref="F227" r:id="rId444"/>
+    <hyperlink ref="E228" r:id="rId445"/>
+    <hyperlink ref="F228" r:id="rId446"/>
+    <hyperlink ref="E229" r:id="rId447"/>
+    <hyperlink ref="F229" r:id="rId448"/>
+    <hyperlink ref="E230" r:id="rId449"/>
+    <hyperlink ref="F230" r:id="rId450"/>
+    <hyperlink ref="E231" r:id="rId451"/>
+    <hyperlink ref="F231" r:id="rId452"/>
+    <hyperlink ref="E232" r:id="rId453"/>
+    <hyperlink ref="F232" r:id="rId454"/>
+    <hyperlink ref="E233" r:id="rId455"/>
+    <hyperlink ref="F233" r:id="rId456"/>
+    <hyperlink ref="E234" r:id="rId457"/>
+    <hyperlink ref="F234" r:id="rId458"/>
+    <hyperlink ref="E235" r:id="rId459"/>
+    <hyperlink ref="F235" r:id="rId460"/>
+    <hyperlink ref="E236" r:id="rId461"/>
+    <hyperlink ref="F236" r:id="rId462"/>
+    <hyperlink ref="E237" r:id="rId463"/>
+    <hyperlink ref="F237" r:id="rId464"/>
+    <hyperlink ref="E238" r:id="rId465"/>
+    <hyperlink ref="F238" r:id="rId466"/>
+    <hyperlink ref="E239" r:id="rId467"/>
+    <hyperlink ref="F239" r:id="rId468"/>
+    <hyperlink ref="E240" r:id="rId469"/>
+    <hyperlink ref="F240" r:id="rId470"/>
+    <hyperlink ref="E241" r:id="rId471"/>
+    <hyperlink ref="F241" r:id="rId472"/>
+    <hyperlink ref="E242" r:id="rId473"/>
+    <hyperlink ref="F242" r:id="rId474"/>
+    <hyperlink ref="E243" r:id="rId475"/>
+    <hyperlink ref="F243" r:id="rId476"/>
+    <hyperlink ref="E244" r:id="rId477"/>
+    <hyperlink ref="F244" r:id="rId478"/>
+    <hyperlink ref="E245" r:id="rId479"/>
+    <hyperlink ref="F245" r:id="rId480"/>
+    <hyperlink ref="E246" r:id="rId481"/>
+    <hyperlink ref="F246" r:id="rId482"/>
+    <hyperlink ref="E247" r:id="rId483"/>
+    <hyperlink ref="F247" r:id="rId484"/>
+    <hyperlink ref="E248" r:id="rId485"/>
+    <hyperlink ref="F248" r:id="rId486"/>
+    <hyperlink ref="E249" r:id="rId487"/>
+    <hyperlink ref="F249" r:id="rId488"/>
+    <hyperlink ref="E250" r:id="rId489"/>
+    <hyperlink ref="F250" r:id="rId490"/>
+    <hyperlink ref="E251" r:id="rId491"/>
+    <hyperlink ref="F251" r:id="rId492"/>
+    <hyperlink ref="E252" r:id="rId493"/>
+    <hyperlink ref="F252" r:id="rId494"/>
+    <hyperlink ref="E253" r:id="rId495"/>
+    <hyperlink ref="F253" r:id="rId496"/>
+    <hyperlink ref="E254" r:id="rId497"/>
+    <hyperlink ref="F254" r:id="rId498"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>