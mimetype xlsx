--- v0 (2026-08-26)
+++ v1 (2026-10-28)
@@ -8,83 +8,89 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="29">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
     <t>RITROVIAMO LA ROTTA</t>
   </si>
   <si>
     <t>F14D21000530006</t>
   </si>
   <si>
     <t>€ 71.710,37</t>
   </si>
   <si>
     <t>(D.M. 19/2024) finanziato dall’Unione europea – Next Generation EU”</t>
   </si>
   <si>
     <t>30/10/2024</t>
+  </si>
+  <si>
+    <t/>
   </si>
   <si>
     <t>Link ai contenuti</t>
   </si>
   <si>
     <t>MARCO POLO: NAVIGANDO NEL FUTURO DIGITALE</t>
   </si>
   <si>
     <t>F14D23002850006</t>
   </si>
   <si>
     <t>€ 68.741,00</t>
   </si>
   <si>
     <t>D.M.-2023-Decreto MIM 12 aprile 2023, n. 66. Riparto risorse alle istituzioni scolastiche - PNRR M4C1-2.1 Didattica digitale integrata e formazione alla transizione digitale per il personale scolastico</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>TECHLINGUE: SCIENZA E LINGUE PER ESPLORARE IL FUTURO</t>
   </si>
   <si>
     <t>F14D23002190006</t>
   </si>
@@ -491,206 +497,226 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8ER00V/amministrazione-trasparente/progetto/13a5e16b-cd03-4e0d-b8c0-56cc962163cd" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8ER00V/amministrazione-trasparente/progetto/19500612-cdfe-46b1-a341-e067d61e83bb" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8ER00V/amministrazione-trasparente/progetto/516e496a-140d-4023-9f5d-f62d389cd2ec" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8ER00V/amministrazione-trasparente/progetto/ebdf4fe4-b65b-44e0-950d-20795979ed16" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F9"/>
+  <dimension ref="A1:G9"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2024</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="G4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
-    <row r="6" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1">
         <v>2023</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
+      <c r="G6" s="1"/>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>5</v>
       </c>
+      <c r="G7" s="2" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>23</v>
+      </c>
+      <c r="F8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>28</v>
+      </c>
+      <c r="F9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A6:G6"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="F9" r:id="rId4"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G8" r:id="rId3"/>
+    <hyperlink ref="G9" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>