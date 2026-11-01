--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -8,95 +8,206 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="896" uniqueCount="441">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="966" uniqueCount="478">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>BD511F5111</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SERVIZIO INTERVENTO PSICOLOGICO</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>BD752AFF15</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO STAMPE - COPY CENTER GRAPHOS SRL</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD69EDC9CE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SERVIZI JAMF - MR DIGITAL SRL</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD66D86335</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO GADGET SELEGIOCHI SRL</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - ESPERTI FORMATORI E TUTOR Modulo “Corso avanzato Modello senza zaino</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD4BAA31F6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE IGIENICO SANITARIO</t>
+  </si>
+  <si>
+    <t>BD4A82A377</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZI ASSICURATIVI INFORTUNI E RC STUDENTI E PERSONALE A.S. 26-27</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4B70A9EB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO PROGRAMMA ORARIO 2026-2027</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3AA0AD8B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA SERVIZI PIATTAFORMA AT</t>
+  </si>
+  <si>
+    <t>BD3874D2D2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DI SERVIZI_Dominio sito web</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina -incarico COLLAUDATORE </t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - incarico supporto al Rup </t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD11C5ACE8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - forniture beni e servizi: servizi Rspp</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD04B64C43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Fornitura dm 68 dispositivi digitali: affidamento targhe ed adesivi </t>
+  </si>
+  <si>
     <t>07/09/2026</t>
   </si>
   <si>
     <t>BCDE225E28</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura corsi  genitori e docenti</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>29/08/2026</t>
   </si>
   <si>
     <t>BCCEEE6284</t>
   </si>
   <si>
     <t>Decisione a contrarre - 'Fornitura beni e servizio progetto Dm 38 dispositivi digitali'</t>
   </si>
   <si>
     <t>22/07/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - Graduatoria definitiva –avviso selezione i tutor</t>
   </si>
   <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>BC10B1B142</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale Borgione</t>
   </si>
   <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>BC0357FA95</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Carta igienica plessi Istituto</t>
   </si>
   <si>
     <t>BC02D6AF2F</t>
   </si>
@@ -1721,3988 +1832,4293 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDE225E28" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/47b71955-d97c-4c60-8f64-4fab5938c8cf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCEEE6284" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/3afedd6e-e149-4a77-aeeb-579bd54c9fed" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC10B1B142" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/53bd8d36-9257-4465-80b8-7efe184179c5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0357FA95" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/aa574075-f0bf-47e7-9122-14e0ec2e2f18" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC02D6AF2F" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7beac980-1fe2-4cfc-95e4-cdde49123139" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC002CE5A1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/651b8a6b-2cba-45d0-b4f9-4c4922d13595" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC003C94C3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/ded323fb-5c8d-4da3-a1f1-e5732bf9ffeb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0023468B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/230745dc-23ec-4764-8802-b4c9f3635bd7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0018DCB9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6a585d08-4283-4db2-85db-7a8ad503e44c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1947710" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/8cbf21da-0df3-436d-949b-a113ea4fd85a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3890648" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/1246db4f-e503-4951-bd3d-53b43f423be2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA37B0D6C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/c2a5854d-a1e0-48dc-9142-098079d27fef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA36BA26E" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/04be602a-1725-43b5-96a5-7dcd0fc41710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3615A42" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/a50bffea-54c3-4814-8a0b-1c4c4d9e7951" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77F7B635" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/3db7fd7b-a53f-4b77-a306-9e90c9308248" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77F1C7CF" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/1489a88a-aa66-4a44-b5a9-5856cca53f5c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77EB854A" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/f44cb9e1-3c48-4584-aa4d-c80bf75128cd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77D5C61C" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/e74259c5-14cc-4e0a-8164-cf87fea2fd16" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77DB8209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/97e1edba-61c1-4df5-87b5-1eb92f62d493" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77C33106" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/62ff51f2-9e37-4ad9-a383-8d30db23a322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB779F4683" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/88bf194e-c92c-4a47-849a-e4e5ad59ab67" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77B02553" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/376f7306-0477-4724-8a9e-27dd1c0356ce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB777BB0F7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7bfb8f2d-9b15-49b4-bf55-7314af4f5bfe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77876B45" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/a51224a9-3eb8-4ace-bde7-fd42c7399ede" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB403F0CB8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/39d747e3-2476-4900-9b2b-6a97634d7741" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4281E7F8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/53d49883-d296-45d5-a763-3699d499ec5f" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3CE1C11E" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/0495e567-298d-41b0-aa64-d15c1472869e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB395C1F90" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/667b4ccd-ad5c-4870-aad5-fb4a78439a39" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1AE8AF96" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/5bda0c56-3351-4924-ab82-731012fee0ae" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB00EFD339" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/5c2240c3-47c6-4bf7-be2a-b36cc20ba938" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB00C5A631" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7ae0e7df-0576-490a-9787-eb456d777cc4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB00B9DA38" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7d308652-d245-4be5-a8de-05eb87534078" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB00AAD42C" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/a5ea1d32-218b-462b-b456-892f2ea8005d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB009E0AFE" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/934fd0e7-28aa-4065-a04b-e303c856aec5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB00948D8E" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/5a74b158-79db-4a3f-8990-eb233a70e6e7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB008C62A4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/ce842769-e8ce-4a9d-99a6-c7c586600f6e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB00837C45" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/80bb9e27-59f3-4312-9451-8d2bdda17346" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0074FCD1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/12340800-3c1d-450c-b306-762d3d505406" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0067AD0B" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7ed52c2d-09af-471d-915b-fbd922763680" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB005F0B2A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/acc696df-ecfd-4695-b8ca-c5ebaf53fd68" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD06D9565" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/3012807d-3361-4f42-9d8f-d20e80356dd7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACD236579" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/80e6c994-599b-432a-8e6b-b2f87a4bc0a6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97D7D517" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/b0f3f55d-34d1-4603-ae43-412461830072" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9FDD921" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7b335a18-da7c-47de-a01a-3b510bbe4872" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB17DCB36" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/2d753c6b-d2dd-44f2-84e9-443df45aef78" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB1758E47" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/70e5d527-fcdb-4539-ad03-b9155b5d2c5e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB1B30A4E" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/aadcab02-5292-4c96-ae78-b1b205d95466" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB19E4855" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/c8e11757-a9c7-4580-a3de-499869ff3228" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB1902DD3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/bb6e162d-bf2f-4f89-87b2-c765cca362cb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB1A88FA9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/3e62106c-e089-4e19-8080-245c80298022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9EC54CDF" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/a11081b4-3d6b-4e8d-a425-f1b35a111bb4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C1A94EB" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/51063f7a-f739-4ca1-8ea6-2bfabb0179a5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7DEC47A8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/128c4bb0-4776-495b-85ca-3c10c008c84e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79D7A6D4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/ef2644e6-0150-459d-948f-c2cbcbc01a0d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA75E49127" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/1e4a6e58-7b63-4193-bc09-d0b61a6e64a8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA736B257B" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/c8e8a150-2c26-40ee-b063-29f8bf050cff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA73617592" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6c7ed1f2-32e4-4422-9c80-bf41e39e21b7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA682DEF5C" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/1bda8f0a-0718-48ce-88e6-18ddd7494a3b" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6812FBB1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7cd26b95-fd2d-45a1-8b28-c5d0025875aa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA67F14EE4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6972610c-c5d4-47ec-8404-19d0eca743da" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B04CF24E" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/0ca9eb0b-3253-4260-9d7e-db7841235846" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B09C9DA1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/a871538f-e3a8-4bc7-a271-0d00621bd6f5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AF61E2A1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/db828248-6ffb-40f4-8e21-c66d48c0f804" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AA431728" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/e5e25afd-6a01-47b6-bc36-51d650ebc5d4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9998DCB27" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/950c6b80-6908-4d0f-b821-96bb1117b6f2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B967945381" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/938d16b5-3235-4e49-8031-00feb476ba30" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98F9053BC" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/b9658a31-4391-431a-b710-bb2b4492427a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9658E5C05" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/5e77380a-4323-41ef-a5f6-41494d1f0aba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939135E6C" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/8d070c9b-fe73-410d-99fe-4d8ebba827f6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B938F82775" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7ed90e4a-c0d0-4931-aea1-e9f87c7d921d" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B938E64B70" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/e2a5cc2e-32bc-4368-b5ef-d39a93829ce4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B938F16E53" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/eaf41ee2-6046-46e4-a2b3-1af493d73fba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B938DD33CA" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/0e59dbe8-bf98-4a08-afd6-f70bacf4173b" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B938D51881" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/a7445acb-46e6-450c-acab-b48b305a8ad0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CD3A200" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/bb8b3bed-89ef-4a8b-b4c6-bd7856aea927" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CB5301E" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/8a8d18e3-def3-469e-8d3a-3cbaca0a8a41" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91A259F7A" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6ba5c30c-c114-4bcf-a3f7-0630d59e6cf5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F7644AC5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/74bd1ac5-1c92-42f2-bf46-d89e63527621" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EEC621F3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/333ee48e-0519-4144-a02d-1f873165aa3d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EDD7D75B" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/0809f8c2-0a49-49bf-8b4e-9a33e8a966ea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EE0900D1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/65f8294c-4449-41a3-9591-d37c4c3c7bbe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9658E5C05" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/92a8cd88-c0d6-4baa-8658-29517a966027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E46FE5DF" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/05628e6a-5b30-454d-abaf-ccc4f6f393b5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A621DF55" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6ac34a4d-dd9f-4527-afea-00ed69a95fec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AF35BAE5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/945abc16-8b6d-4e4b-8aff-134b02275a1a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88FE20A02" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/8e7f5c1f-b006-4848-8bf5-c17496841392" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B873977DFA" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/a130ecb8-42f4-498c-9f44-49006ca3ce1c" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A04694CDAD" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6d3c3426-a94f-4c76-9302-5f367282a90e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B834AC4CD5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/ecad17c6-f98d-4782-bada-16cd971e12d3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8440660B7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/642624a3-11a6-4c99-ac2e-f61c13b159d7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B805B3040A" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/a993d8a2-90e1-45b8-840d-393487f8107b" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F8859675" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/92297670-7923-4afe-9335-f5adece5a9e0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A899C6EA" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/dedd26b4-2cce-47fb-9369-bda595024a1d" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A8870F56" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/2817cb52-0a30-4e88-b485-2915ee2c1cdb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A14451F4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/e151e7cd-2c86-43e1-b31c-9a5e0846395b" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B769B8CC46" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/dfed0025-eaed-4e67-8b9e-591aa9f22e7a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B769F0D084" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7f6cb1e8-9c4a-4730-8157-1d8c250de2f5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBBA246B3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/55f17001-b2bb-4ad5-ad1b-3e288189776e" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBBAC4ABB" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/2cde4043-7afb-478c-98b2-f63f3a06eef0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74A4EE670" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/08d47dc2-afd3-4331-8147-237a96237186" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B8BB9717" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/977a2762-0f01-4b01-8106-54b9be61bf82" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B8ACC384" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/ef621ea5-93cd-4e36-b5d2-bd5a3a28a932" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7480B2FA1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/07b94feb-20c8-46e3-8a95-8fc63a53536c" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70A2F3BF8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/1ff7c54e-5de5-40a7-b0e7-c4f98228e272" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709FB4E34" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6ae2f69f-fad4-4c1a-852d-87226f028236" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70A255996" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/25499764-4cb5-40f6-986e-46bac867de9f" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70A063E9E" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/68d3fdea-c6dd-48b9-b4f9-cadbc9057f14" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70A186EC2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/40a114ee-2cb6-4585-b04d-0b4f764df521" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709DB0466" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/b167e5e6-144f-452a-bc60-4cb56f0366ca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63123E73D" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/4c1d273d-354d-4bd8-9e74-c498fab704d6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709CD2D30" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/ba414b5e-ad83-4e87-972e-dd88c3abd2d2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6310488F9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/241621b4-de26-4948-bd45-f75c6c51362f" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F4CDBDF7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/42f8f212-0773-423a-9c5a-567ef043967a" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F491A4EF" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/dbc4be3d-b7b7-4165-806a-5025d2abdfb0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F4BAB31C" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/d887cf80-8c0b-4e0a-8c27-1ace3c9e9d72" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F482E22F" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/201b6ba0-d1d9-4565-a1a5-b4cedd0614b3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EE32735C" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/68b5f66c-674a-478e-ba3e-cf3447ae59f6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EE1E0582" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/ee8c505a-f477-4c51-98e8-8f53498b84e1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E330D085" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/aafe153a-2ab2-41b3-8ec6-66b1004de196" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E3C1EBDB" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/02771bc7-ad37-4fcc-b064-80544e8239e7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E16CCFA4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/2cc35174-5638-4ff5-bbb6-61ff32cdf778" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BC1D809B" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6c604392-c5d2-4a16-85a7-07e42b86c293" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DC58907B" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/fc211f9f-ee8b-485b-be79-e14526e0eb16" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D1367085" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/8bf7a2c9-c998-4f34-89ac-a0b26a4e41b7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D6FEB92A" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/4f34538a-c984-430a-a840-80c55e630209" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8C505B8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/09d9df77-32a2-4975-b4ab-8006cea4753b" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BCA5B6C4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/57ff807b-b1bc-4b6e-96bc-d478ea12b0fc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8C8A595" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/8e93d579-5fa4-4e8a-8c69-c0b1df8c6831" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=C6B33F7B8E" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6bfa072c-7bb6-4d97-a3a7-c3984c5ef10b" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B690DA61" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7905420f-3e73-42cb-b050-775acc556dc0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A374C975" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/e6aad0f3-d7e0-4286-a20d-64d66e039393" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A362CBCA" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/effd2e29-6ba6-49a5-a9ae-7e6fefd29faa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A34D0C9C" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/cab37515-b645-4677-9094-34defb5bc0e9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A32FCA68" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6a748b54-8d93-47d3-a5ee-4cbc6894cb90" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67069C5CA" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/330b7a01-d633-4e8e-b6a1-74fbc9f9ce8d" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B670522DD8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/ba120dd6-d1ff-472b-a001-19417b0612ef" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62BDB32E0" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/dbb573fb-e2c1-432b-b470-21fd41cfb875" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65A8A7A9A" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/d11e8290-4e65-445a-aa46-6bb53ddd7d6e" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653CC85FD" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/ee512b3d-a9c7-4613-aec1-75fc5a9c2ad3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6419849D3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/9b8abad0-b786-44b9-935b-5d9c54928e15" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B641B980DB" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/69a2b17f-f818-4ee1-807b-702067ccb764" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6404105B0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/28bec3bc-5160-4363-850c-926956d4a331" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64005A5B9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/c7249ebe-3d83-4549-a5cd-b485939b4b8b" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63E27E1B3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/1035e48c-27a9-499a-9bd0-84bf26ae9d2d" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B619B586FD" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/296eeec6-5e95-4878-91b5-ddd0c19880a0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63D755C04" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/3b5caa93-1b11-4b5f-820d-35e974652c6f" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63D88895D" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6ac8b11e-f296-4ba5-8bf7-ce5cbddcd311" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62EE6307F" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/b717b768-d85c-4f9d-ae18-2a8b88daf6b6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61B4AF03D" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/253ba20f-4e34-4689-b08e-4dfc69c9a118" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C47D913" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/8d78bb47-bafb-4f27-b1d4-29cf89c8e132" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B611345C3B" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/c5a46cc9-f2f8-4d3c-bdc6-856a37bef82a" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6110A51B1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/a62b1402-3dcb-4f3e-a332-9bceda6cb56a" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C956C9DA" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/25c94c32-e5a0-4a98-928a-1428c57c3f6f" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B7A897CE" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6ccf7f19-9369-4229-9bcb-cde9c63e327e" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B572858C25" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/570618d8-f378-4a16-bb31-b3e634459b45" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57297140B" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/88594f68-7f81-425c-8538-d06456ed3b44" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51F3C92A6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/9416f927-4414-4f6e-894a-7ecf98f8f8d4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51B5B8A9F" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/f540967c-1c6d-49c3-b803-2040bd347a64" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E0CD12A0" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/c0eefb17-e8fd-41de-8370-89561d1f162e" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CCC883DC" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/c3c99080-5d76-428e-8e31-2a79c2dbc95e" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BC3A3ACB" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/d2939220-949c-4d72-8552-42cb841c9758" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46AED7734" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/1e789cac-8159-4f9a-a1bc-b78ef2ddb1aa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9996096F5C" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/bb301bbf-13f5-4e7d-a34b-abbaadeb8f01" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9996038F7F" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7e1529c5-3d3e-41c7-9139-457077697a17" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9995915A00" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/67f7e944-7868-4166-86af-fa82b47ff034" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=99961858D0" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/be097cb9-52d8-4b83-9502-1371279475ff" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=98301375AC" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7c7baedf-6dac-4d64-8c58-5844f54fe46b" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD511F5111" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/db3b19ad-0987-4b23-86f2-f11f1e11ee73" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD752AFF15" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/1f2d8af9-3c91-4340-9780-090e0cf396e4" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD69EDC9CE" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/313f81b0-ecf8-4d1b-a7be-b19a13edf555" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD66D86335" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/d9b08102-35f4-46ca-a8ae-04f9a3949177" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4BAA31F6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/f7448991-de8a-4983-9337-99869e89e4c6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4A82A377" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/4c7b5581-06ab-483f-a969-a1ee79c2e807" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4B70A9EB" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/bf4ece25-ee73-4140-87cf-8c8bc922bb11" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3AA0AD8B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/97a64971-e9d3-4e87-a338-63d23d7c79f3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3874D2D2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/a987cb46-ebf2-47f4-beac-77551cf6857f" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD11C5ACE8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/425ac99e-d5db-40ac-a588-a84db3dbbe29" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD04B64C43" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/25b16f27-6d39-407e-9884-151e8696d75f" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDE225E28" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/47b71955-d97c-4c60-8f64-4fab5938c8cf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCEEE6284" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/3afedd6e-e149-4a77-aeeb-579bd54c9fed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC10B1B142" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/53bd8d36-9257-4465-80b8-7efe184179c5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0357FA95" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/aa574075-f0bf-47e7-9122-14e0ec2e2f18" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC02D6AF2F" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7beac980-1fe2-4cfc-95e4-cdde49123139" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC002CE5A1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/651b8a6b-2cba-45d0-b4f9-4c4922d13595" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC003C94C3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/ded323fb-5c8d-4da3-a1f1-e5732bf9ffeb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0023468B" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/230745dc-23ec-4764-8802-b4c9f3635bd7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0018DCB9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6a585d08-4283-4db2-85db-7a8ad503e44c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1947710" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/8cbf21da-0df3-436d-949b-a113ea4fd85a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3890648" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/1246db4f-e503-4951-bd3d-53b43f423be2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA37B0D6C" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/c2a5854d-a1e0-48dc-9142-098079d27fef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA36BA26E" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/04be602a-1725-43b5-96a5-7dcd0fc41710" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3615A42" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/a50bffea-54c3-4814-8a0b-1c4c4d9e7951" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77F7B635" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/3db7fd7b-a53f-4b77-a306-9e90c9308248" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77F1C7CF" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/1489a88a-aa66-4a44-b5a9-5856cca53f5c" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77EB854A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/f44cb9e1-3c48-4584-aa4d-c80bf75128cd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77D5C61C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/e74259c5-14cc-4e0a-8164-cf87fea2fd16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77DB8209" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/97e1edba-61c1-4df5-87b5-1eb92f62d493" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77C33106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/62ff51f2-9e37-4ad9-a383-8d30db23a322" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB779F4683" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/88bf194e-c92c-4a47-849a-e4e5ad59ab67" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77B02553" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/376f7306-0477-4724-8a9e-27dd1c0356ce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB777BB0F7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7bfb8f2d-9b15-49b4-bf55-7314af4f5bfe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77876B45" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/a51224a9-3eb8-4ace-bde7-fd42c7399ede" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB403F0CB8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/39d747e3-2476-4900-9b2b-6a97634d7741" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4281E7F8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/53d49883-d296-45d5-a763-3699d499ec5f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3CE1C11E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/0495e567-298d-41b0-aa64-d15c1472869e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB395C1F90" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/667b4ccd-ad5c-4870-aad5-fb4a78439a39" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1AE8AF96" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/5bda0c56-3351-4924-ab82-731012fee0ae" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB00EFD339" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/5c2240c3-47c6-4bf7-be2a-b36cc20ba938" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB00C5A631" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7ae0e7df-0576-490a-9787-eb456d777cc4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB00B9DA38" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7d308652-d245-4be5-a8de-05eb87534078" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB00AAD42C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/a5ea1d32-218b-462b-b456-892f2ea8005d" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB009E0AFE" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/934fd0e7-28aa-4065-a04b-e303c856aec5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB00948D8E" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/5a74b158-79db-4a3f-8990-eb233a70e6e7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB008C62A4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/ce842769-e8ce-4a9d-99a6-c7c586600f6e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB00837C45" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/80bb9e27-59f3-4312-9451-8d2bdda17346" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0074FCD1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/12340800-3c1d-450c-b306-762d3d505406" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0067AD0B" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7ed52c2d-09af-471d-915b-fbd922763680" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB005F0B2A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/acc696df-ecfd-4695-b8ca-c5ebaf53fd68" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD06D9565" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/3012807d-3361-4f42-9d8f-d20e80356dd7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACD236579" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/80e6c994-599b-432a-8e6b-b2f87a4bc0a6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97D7D517" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/b0f3f55d-34d1-4603-ae43-412461830072" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9FDD921" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7b335a18-da7c-47de-a01a-3b510bbe4872" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB17DCB36" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/2d753c6b-d2dd-44f2-84e9-443df45aef78" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB1758E47" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/70e5d527-fcdb-4539-ad03-b9155b5d2c5e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB1B30A4E" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/aadcab02-5292-4c96-ae78-b1b205d95466" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB19E4855" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/c8e11757-a9c7-4580-a3de-499869ff3228" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB1902DD3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/bb6e162d-bf2f-4f89-87b2-c765cca362cb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB1A88FA9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/3e62106c-e089-4e19-8080-245c80298022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9EC54CDF" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/a11081b4-3d6b-4e8d-a425-f1b35a111bb4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C1A94EB" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/51063f7a-f739-4ca1-8ea6-2bfabb0179a5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7DEC47A8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/128c4bb0-4776-495b-85ca-3c10c008c84e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79D7A6D4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/ef2644e6-0150-459d-948f-c2cbcbc01a0d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA75E49127" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/1e4a6e58-7b63-4193-bc09-d0b61a6e64a8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA736B257B" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/c8e8a150-2c26-40ee-b063-29f8bf050cff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA73617592" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6c7ed1f2-32e4-4422-9c80-bf41e39e21b7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA682DEF5C" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/1bda8f0a-0718-48ce-88e6-18ddd7494a3b" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6812FBB1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7cd26b95-fd2d-45a1-8b28-c5d0025875aa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA67F14EE4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6972610c-c5d4-47ec-8404-19d0eca743da" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B04CF24E" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/0ca9eb0b-3253-4260-9d7e-db7841235846" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B09C9DA1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/a871538f-e3a8-4bc7-a271-0d00621bd6f5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AF61E2A1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/db828248-6ffb-40f4-8e21-c66d48c0f804" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AA431728" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/e5e25afd-6a01-47b6-bc36-51d650ebc5d4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9998DCB27" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/950c6b80-6908-4d0f-b821-96bb1117b6f2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B967945381" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/938d16b5-3235-4e49-8031-00feb476ba30" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98F9053BC" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/b9658a31-4391-431a-b710-bb2b4492427a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9658E5C05" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/5e77380a-4323-41ef-a5f6-41494d1f0aba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939135E6C" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/8d070c9b-fe73-410d-99fe-4d8ebba827f6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B938F82775" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7ed90e4a-c0d0-4931-aea1-e9f87c7d921d" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B938E64B70" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/e2a5cc2e-32bc-4368-b5ef-d39a93829ce4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B938F16E53" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/eaf41ee2-6046-46e4-a2b3-1af493d73fba" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B938DD33CA" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/0e59dbe8-bf98-4a08-afd6-f70bacf4173b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B938D51881" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/a7445acb-46e6-450c-acab-b48b305a8ad0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CD3A200" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/bb8b3bed-89ef-4a8b-b4c6-bd7856aea927" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CB5301E" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/8a8d18e3-def3-469e-8d3a-3cbaca0a8a41" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91A259F7A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6ba5c30c-c114-4bcf-a3f7-0630d59e6cf5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F7644AC5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/74bd1ac5-1c92-42f2-bf46-d89e63527621" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EEC621F3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/333ee48e-0519-4144-a02d-1f873165aa3d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EDD7D75B" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/0809f8c2-0a49-49bf-8b4e-9a33e8a966ea" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EE0900D1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/65f8294c-4449-41a3-9591-d37c4c3c7bbe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9658E5C05" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/92a8cd88-c0d6-4baa-8658-29517a966027" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E46FE5DF" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/05628e6a-5b30-454d-abaf-ccc4f6f393b5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A621DF55" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6ac34a4d-dd9f-4527-afea-00ed69a95fec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AF35BAE5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/945abc16-8b6d-4e4b-8aff-134b02275a1a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88FE20A02" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/8e7f5c1f-b006-4848-8bf5-c17496841392" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B873977DFA" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/a130ecb8-42f4-498c-9f44-49006ca3ce1c" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A04694CDAD" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6d3c3426-a94f-4c76-9302-5f367282a90e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B834AC4CD5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/ecad17c6-f98d-4782-bada-16cd971e12d3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8440660B7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/642624a3-11a6-4c99-ac2e-f61c13b159d7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B805B3040A" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/a993d8a2-90e1-45b8-840d-393487f8107b" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F8859675" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/92297670-7923-4afe-9335-f5adece5a9e0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A899C6EA" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/dedd26b4-2cce-47fb-9369-bda595024a1d" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A8870F56" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/2817cb52-0a30-4e88-b485-2915ee2c1cdb" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A14451F4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/e151e7cd-2c86-43e1-b31c-9a5e0846395b" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B769B8CC46" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/dfed0025-eaed-4e67-8b9e-591aa9f22e7a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B769F0D084" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7f6cb1e8-9c4a-4730-8157-1d8c250de2f5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBBA246B3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/55f17001-b2bb-4ad5-ad1b-3e288189776e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBBAC4ABB" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/2cde4043-7afb-478c-98b2-f63f3a06eef0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74A4EE670" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/08d47dc2-afd3-4331-8147-237a96237186" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B8BB9717" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/977a2762-0f01-4b01-8106-54b9be61bf82" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B8ACC384" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/ef621ea5-93cd-4e36-b5d2-bd5a3a28a932" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7480B2FA1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/07b94feb-20c8-46e3-8a95-8fc63a53536c" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70A2F3BF8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/1ff7c54e-5de5-40a7-b0e7-c4f98228e272" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709FB4E34" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6ae2f69f-fad4-4c1a-852d-87226f028236" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70A255996" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/25499764-4cb5-40f6-986e-46bac867de9f" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70A063E9E" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/68d3fdea-c6dd-48b9-b4f9-cadbc9057f14" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70A186EC2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/40a114ee-2cb6-4585-b04d-0b4f764df521" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709DB0466" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/b167e5e6-144f-452a-bc60-4cb56f0366ca" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63123E73D" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/4c1d273d-354d-4bd8-9e74-c498fab704d6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709CD2D30" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/ba414b5e-ad83-4e87-972e-dd88c3abd2d2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6310488F9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/241621b4-de26-4948-bd45-f75c6c51362f" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F4CDBDF7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/42f8f212-0773-423a-9c5a-567ef043967a" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F491A4EF" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/dbc4be3d-b7b7-4165-806a-5025d2abdfb0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F4BAB31C" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/d887cf80-8c0b-4e0a-8c27-1ace3c9e9d72" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F482E22F" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/201b6ba0-d1d9-4565-a1a5-b4cedd0614b3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EE32735C" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/68b5f66c-674a-478e-ba3e-cf3447ae59f6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EE1E0582" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/ee8c505a-f477-4c51-98e8-8f53498b84e1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E330D085" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/aafe153a-2ab2-41b3-8ec6-66b1004de196" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E3C1EBDB" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/02771bc7-ad37-4fcc-b064-80544e8239e7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E16CCFA4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/2cc35174-5638-4ff5-bbb6-61ff32cdf778" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BC1D809B" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6c604392-c5d2-4a16-85a7-07e42b86c293" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DC58907B" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/fc211f9f-ee8b-485b-be79-e14526e0eb16" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D1367085" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/8bf7a2c9-c998-4f34-89ac-a0b26a4e41b7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D6FEB92A" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/4f34538a-c984-430a-a840-80c55e630209" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8C505B8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/09d9df77-32a2-4975-b4ab-8006cea4753b" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BCA5B6C4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/57ff807b-b1bc-4b6e-96bc-d478ea12b0fc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8C8A595" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/8e93d579-5fa4-4e8a-8c69-c0b1df8c6831" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=C6B33F7B8E" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6bfa072c-7bb6-4d97-a3a7-c3984c5ef10b" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B690DA61" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7905420f-3e73-42cb-b050-775acc556dc0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A374C975" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/e6aad0f3-d7e0-4286-a20d-64d66e039393" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A362CBCA" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/effd2e29-6ba6-49a5-a9ae-7e6fefd29faa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A34D0C9C" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/cab37515-b645-4677-9094-34defb5bc0e9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A32FCA68" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6a748b54-8d93-47d3-a5ee-4cbc6894cb90" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67069C5CA" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/330b7a01-d633-4e8e-b6a1-74fbc9f9ce8d" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B670522DD8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/ba120dd6-d1ff-472b-a001-19417b0612ef" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62BDB32E0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/dbb573fb-e2c1-432b-b470-21fd41cfb875" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65A8A7A9A" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/d11e8290-4e65-445a-aa46-6bb53ddd7d6e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653CC85FD" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/ee512b3d-a9c7-4613-aec1-75fc5a9c2ad3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6419849D3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/9b8abad0-b786-44b9-935b-5d9c54928e15" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B641B980DB" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/69a2b17f-f818-4ee1-807b-702067ccb764" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6404105B0" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/28bec3bc-5160-4363-850c-926956d4a331" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64005A5B9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/c7249ebe-3d83-4549-a5cd-b485939b4b8b" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63E27E1B3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/1035e48c-27a9-499a-9bd0-84bf26ae9d2d" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B619B586FD" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/296eeec6-5e95-4878-91b5-ddd0c19880a0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63D755C04" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/3b5caa93-1b11-4b5f-820d-35e974652c6f" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63D88895D" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6ac8b11e-f296-4ba5-8bf7-ce5cbddcd311" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62EE6307F" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/b717b768-d85c-4f9d-ae18-2a8b88daf6b6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61B4AF03D" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/253ba20f-4e34-4689-b08e-4dfc69c9a118" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C47D913" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/8d78bb47-bafb-4f27-b1d4-29cf89c8e132" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B611345C3B" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/c5a46cc9-f2f8-4d3c-bdc6-856a37bef82a" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6110A51B1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/a62b1402-3dcb-4f3e-a332-9bceda6cb56a" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C956C9DA" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/25c94c32-e5a0-4a98-928a-1428c57c3f6f" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B7A897CE" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/6ccf7f19-9369-4229-9bcb-cde9c63e327e" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B572858C25" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/570618d8-f378-4a16-bb31-b3e634459b45" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57297140B" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/88594f68-7f81-425c-8538-d06456ed3b44" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51F3C92A6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/9416f927-4414-4f6e-894a-7ecf98f8f8d4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51B5B8A9F" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/f540967c-1c6d-49c3-b803-2040bd347a64" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E0CD12A0" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/c0eefb17-e8fd-41de-8370-89561d1f162e" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CCC883DC" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/c3c99080-5d76-428e-8e31-2a79c2dbc95e" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BC3A3ACB" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/d2939220-949c-4d72-8552-42cb841c9758" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46AED7734" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/1e789cac-8159-4f9a-a1bc-b78ef2ddb1aa" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9996096F5C" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/bb301bbf-13f5-4e7d-a34b-abbaadeb8f01" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9996038F7F" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7e1529c5-3d3e-41c7-9139-457077697a17" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9995915A00" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/67f7e944-7868-4166-86af-fa82b47ff034" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=99961858D0" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/be097cb9-52d8-4b83-9502-1371279475ff" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=98301375AC" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8EF00B/amministrazione-trasparente/atti-amministrazioni-enti/7c7baedf-6dac-4d64-8c58-5844f54fe46b" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F179"/>
+  <dimension ref="A1:F193"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8007</v>
+        <v>9281</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>7914</v>
+        <v>9173</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>7761</v>
+        <v>9079</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="E4" t="s">
-        <v>14</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>7022</v>
+        <v>9040</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6">
-        <v>6754</v>
+        <v>8993</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="2" t="s">
-        <v>9</v>
+      <c r="E6" t="s">
+        <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>6751</v>
+        <v>8882</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>6747</v>
+        <v>8872</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>6721</v>
+        <v>8844</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>6720</v>
+        <v>8736</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B11">
-        <v>6719</v>
+        <v>8721</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>5667</v>
+        <v>8693</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>36</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>5481</v>
+        <v>8417</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
-      <c r="E13" s="2" t="s">
-        <v>9</v>
+      <c r="E13" t="s">
+        <v>20</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>5480</v>
+        <v>8323</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>5477</v>
+        <v>8210</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="B16">
-        <v>5476</v>
+        <v>8007</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>4979</v>
+        <v>7914</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>4975</v>
+        <v>7761</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>52</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="B19">
-        <v>4962</v>
+        <v>7022</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="B20">
-        <v>4961</v>
+        <v>6754</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="B21">
-        <v>4960</v>
+        <v>6751</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="B22">
-        <v>4959</v>
+        <v>6747</v>
       </c>
       <c r="C22" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="B23">
-        <v>4958</v>
+        <v>6721</v>
       </c>
       <c r="C23" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="B24">
-        <v>4957</v>
+        <v>6720</v>
       </c>
       <c r="C24" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="B25">
-        <v>4955</v>
+        <v>6719</v>
       </c>
       <c r="C25" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="D25" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="B26">
-        <v>4954</v>
+        <v>5667</v>
       </c>
       <c r="C26" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="D26" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="B27">
-        <v>4243</v>
+        <v>5481</v>
       </c>
       <c r="C27" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="D27" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="B28">
-        <v>4223</v>
+        <v>5480</v>
       </c>
       <c r="C28" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="D28" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B29">
-        <v>4179</v>
+        <v>5477</v>
       </c>
       <c r="C29" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="D29" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B30">
-        <v>4110</v>
+        <v>5476</v>
       </c>
       <c r="C30" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="D30" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B31">
-        <v>3852</v>
+        <v>4979</v>
       </c>
       <c r="C31" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="D31" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B32">
-        <v>3470</v>
+        <v>4975</v>
       </c>
       <c r="C32" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D32" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B33">
-        <v>3451</v>
+        <v>4962</v>
       </c>
       <c r="C33" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D33" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B34">
-        <v>3450</v>
+        <v>4961</v>
       </c>
       <c r="C34" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D34" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B35">
-        <v>3446</v>
+        <v>4960</v>
       </c>
       <c r="C35" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="D35" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B36">
-        <v>3441</v>
+        <v>4959</v>
       </c>
       <c r="C36" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="D36" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B37">
-        <v>3433</v>
+        <v>4958</v>
       </c>
       <c r="C37" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="D37" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B38">
-        <v>3432</v>
+        <v>4957</v>
       </c>
       <c r="C38" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="D38" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B39">
-        <v>3428</v>
+        <v>4955</v>
       </c>
       <c r="C39" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D39" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B40">
-        <v>3426</v>
+        <v>4954</v>
       </c>
       <c r="C40" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D40" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B41">
-        <v>3411</v>
+        <v>4243</v>
       </c>
       <c r="C41" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D41" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B42">
-        <v>3410</v>
+        <v>4223</v>
       </c>
       <c r="C42" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="D42" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B43">
-        <v>2801</v>
+        <v>4179</v>
       </c>
       <c r="C43" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D43" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B44">
-        <v>2738</v>
+        <v>4110</v>
       </c>
       <c r="C44" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D44" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="B45">
-        <v>2700</v>
+        <v>3852</v>
       </c>
       <c r="C45" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="D45" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="B46">
-        <v>2698</v>
+        <v>3470</v>
       </c>
       <c r="C46" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="D46" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B47">
-        <v>2441</v>
+        <v>3451</v>
       </c>
       <c r="C47" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="D47" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B48">
-        <v>2440</v>
+        <v>3450</v>
       </c>
       <c r="C48" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D48" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B49">
-        <v>2429</v>
+        <v>3446</v>
       </c>
       <c r="C49" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="D49" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B50">
-        <v>2428</v>
+        <v>3441</v>
       </c>
       <c r="C50" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="D50" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B51">
-        <v>2426</v>
+        <v>3433</v>
       </c>
       <c r="C51" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="D51" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B52">
-        <v>1889</v>
+        <v>3432</v>
       </c>
       <c r="C52" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="D52" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="B53">
-        <v>2155</v>
+        <v>3428</v>
       </c>
       <c r="C53" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D53" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="B54">
-        <v>1947</v>
+        <v>3426</v>
       </c>
       <c r="C54" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D54" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B55">
-        <v>1736</v>
+        <v>3411</v>
       </c>
       <c r="C55" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D55" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56">
-        <v>1684</v>
+        <v>3410</v>
       </c>
       <c r="C56" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D56" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B57">
-        <v>1648</v>
+        <v>2801</v>
       </c>
       <c r="C57" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D57" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B58">
-        <v>1633</v>
+        <v>2738</v>
       </c>
       <c r="C58" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="D58" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B59">
-        <v>1632</v>
+        <v>2700</v>
       </c>
       <c r="C59" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D59" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B60">
-        <v>1511</v>
+        <v>2698</v>
       </c>
       <c r="C60" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D60" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="B61">
-        <v>1510</v>
+        <v>2441</v>
       </c>
       <c r="C61" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D61" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="B62">
-        <v>1509</v>
+        <v>2440</v>
       </c>
       <c r="C62" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D62" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B63">
-        <v>9911</v>
+        <v>2429</v>
       </c>
       <c r="C63" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D63" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B64">
-        <v>9909</v>
+        <v>2428</v>
       </c>
       <c r="C64" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D64" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B65">
-        <v>9908</v>
+        <v>2426</v>
       </c>
       <c r="C65" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D65" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="B66">
-        <v>9856</v>
+        <v>1889</v>
       </c>
       <c r="C66" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D66" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B67">
-        <v>9787</v>
+        <v>2155</v>
       </c>
       <c r="C67" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D67" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B68">
-        <v>9724</v>
+        <v>1947</v>
       </c>
       <c r="C68" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D68" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B69">
-        <v>9719</v>
+        <v>1736</v>
       </c>
       <c r="C69" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D69" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B70">
-        <v>9467</v>
+        <v>1684</v>
       </c>
       <c r="C70" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D70" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B71">
-        <v>9228</v>
+        <v>1648</v>
       </c>
       <c r="C71" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D71" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B72">
-        <v>9133</v>
+        <v>1633</v>
       </c>
       <c r="C72" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D72" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B73">
-        <v>9132</v>
+        <v>1632</v>
       </c>
       <c r="C73" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D73" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="B74">
-        <v>9131</v>
+        <v>1511</v>
       </c>
       <c r="C74" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D74" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="B75">
-        <v>9130</v>
+        <v>1510</v>
       </c>
       <c r="C75" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D75" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="B76">
-        <v>9128</v>
+        <v>1509</v>
       </c>
       <c r="C76" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D76" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B77">
-        <v>8790</v>
+        <v>9911</v>
       </c>
       <c r="C77" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D77" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B78">
-        <v>8789</v>
+        <v>9909</v>
       </c>
       <c r="C78" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D78" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B79">
-        <v>8787</v>
+        <v>9908</v>
       </c>
       <c r="C79" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D79" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B80">
-        <v>8395</v>
+        <v>9856</v>
       </c>
       <c r="C80" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D80" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B81">
-        <v>8395</v>
+        <v>9787</v>
       </c>
       <c r="C81" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D81" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="B82">
-        <v>8342</v>
+        <v>9724</v>
       </c>
       <c r="C82" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D82" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="B83">
-        <v>8287</v>
+        <v>9719</v>
       </c>
       <c r="C83" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D83" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B84">
-        <v>8203</v>
+        <v>9467</v>
       </c>
       <c r="C84" t="s">
-        <v>172</v>
+        <v>209</v>
       </c>
       <c r="D84" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="B85">
-        <v>8203</v>
+        <v>9228</v>
       </c>
       <c r="C85" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="D85" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="B86">
-        <v>7642</v>
+        <v>9133</v>
       </c>
       <c r="C86" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="D86" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B87">
-        <v>7533</v>
+        <v>9132</v>
       </c>
       <c r="C87" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="D87" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B88">
-        <v>7374</v>
+        <v>9131</v>
       </c>
       <c r="C88" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D88" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="B89">
-        <v>6945</v>
+        <v>9130</v>
       </c>
       <c r="C89" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D89" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="B90">
-        <v>6040</v>
+        <v>9128</v>
       </c>
       <c r="C90" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D90" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B91">
-        <v>5986</v>
+        <v>8790</v>
       </c>
       <c r="C91" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D91" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B92">
-        <v>5985</v>
+        <v>8789</v>
       </c>
       <c r="C92" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D92" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B93">
-        <v>5569</v>
+        <v>8787</v>
       </c>
       <c r="C93" t="s">
         <v>230</v>
       </c>
       <c r="D93" t="s">
         <v>231</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B94">
-        <v>5564</v>
+        <v>8395</v>
       </c>
       <c r="C94" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D94" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B95">
-        <v>5244</v>
+        <v>8395</v>
       </c>
       <c r="C95" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D95" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B96">
-        <v>5242</v>
+        <v>8342</v>
       </c>
       <c r="C96" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D96" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="B97">
-        <v>5187</v>
+        <v>8287</v>
       </c>
       <c r="C97" t="s">
         <v>240</v>
       </c>
       <c r="D97" t="s">
         <v>241</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>242</v>
       </c>
       <c r="B98">
-        <v>5069</v>
+        <v>8203</v>
       </c>
       <c r="C98" t="s">
-        <v>14</v>
+        <v>209</v>
       </c>
       <c r="D98" t="s">
         <v>243</v>
       </c>
-      <c r="E98" t="s">
-        <v>14</v>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
+        <v>242</v>
+      </c>
+      <c r="B99">
+        <v>8203</v>
+      </c>
+      <c r="C99" t="s">
         <v>244</v>
       </c>
-      <c r="B99">
-[...2 lines deleted...]
-      <c r="C99" t="s">
+      <c r="D99" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
+        <v>246</v>
+      </c>
+      <c r="B100">
+        <v>7642</v>
+      </c>
+      <c r="C100" t="s">
         <v>247</v>
       </c>
-      <c r="B100">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="D100" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
+        <v>249</v>
+      </c>
+      <c r="B101">
+        <v>7533</v>
+      </c>
+      <c r="C101" t="s">
         <v>250</v>
       </c>
-      <c r="B101">
-[...2 lines deleted...]
-      <c r="C101" t="s">
+      <c r="D101" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B102">
-        <v>4855</v>
+        <v>7374</v>
       </c>
       <c r="C102" t="s">
         <v>253</v>
       </c>
       <c r="D102" t="s">
         <v>254</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>255</v>
       </c>
       <c r="B103">
-        <v>4747</v>
+        <v>6945</v>
       </c>
       <c r="C103" t="s">
         <v>256</v>
       </c>
       <c r="D103" t="s">
         <v>257</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>258</v>
       </c>
       <c r="B104">
-        <v>4719</v>
+        <v>6040</v>
       </c>
       <c r="C104" t="s">
         <v>259</v>
       </c>
       <c r="D104" t="s">
         <v>260</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B105">
-        <v>4718</v>
+        <v>5986</v>
       </c>
       <c r="C105" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D105" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B106">
-        <v>4694</v>
+        <v>5985</v>
       </c>
       <c r="C106" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D106" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B107">
-        <v>4458</v>
+        <v>5569</v>
       </c>
       <c r="C107" t="s">
-        <v>14</v>
+        <v>267</v>
       </c>
       <c r="D107" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>268</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B108">
-        <v>4202</v>
+        <v>5564</v>
       </c>
       <c r="C108" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D108" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B109">
-        <v>4200</v>
+        <v>5244</v>
       </c>
       <c r="C109" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D109" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B110">
-        <v>4199</v>
+        <v>5242</v>
       </c>
       <c r="C110" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="D110" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="B111">
-        <v>4190</v>
+        <v>5187</v>
       </c>
       <c r="C111" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="D111" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>267</v>
+        <v>279</v>
       </c>
       <c r="B112">
-        <v>4176</v>
+        <v>5069</v>
       </c>
       <c r="C112" t="s">
-        <v>276</v>
+        <v>20</v>
       </c>
       <c r="D112" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>280</v>
+      </c>
+      <c r="E112" t="s">
+        <v>20</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B113">
-        <v>4157</v>
+        <v>4986</v>
       </c>
       <c r="C113" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="D113" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="B114">
-        <v>4143</v>
+        <v>4957</v>
       </c>
       <c r="C114" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="D114" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="B115">
-        <v>4131</v>
+        <v>4855</v>
       </c>
       <c r="C115" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="D115" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B116">
-        <v>4079</v>
+        <v>4855</v>
       </c>
       <c r="C116" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="D116" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="B117">
-        <v>3849</v>
+        <v>4747</v>
       </c>
       <c r="C117" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="D117" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="B118">
-        <v>3847</v>
+        <v>4719</v>
       </c>
       <c r="C118" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="D118" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="B119">
-        <v>3844</v>
+        <v>4718</v>
       </c>
       <c r="C119" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="D119" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="B120">
-        <v>3843</v>
+        <v>4694</v>
       </c>
       <c r="C120" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="D120" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="B121">
-        <v>3778</v>
+        <v>4458</v>
       </c>
       <c r="C121" t="s">
-        <v>298</v>
+        <v>20</v>
       </c>
       <c r="D121" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>303</v>
+      </c>
+      <c r="E121" t="s">
+        <v>20</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="B122">
-        <v>3777</v>
+        <v>4202</v>
       </c>
       <c r="C122" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="D122" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B123">
-        <v>3668</v>
+        <v>4200</v>
       </c>
       <c r="C123" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="D123" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B124">
-        <v>3667</v>
+        <v>4199</v>
       </c>
       <c r="C124" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D124" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="B125">
-        <v>3629</v>
+        <v>4190</v>
       </c>
       <c r="C125" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="D125" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="B126">
-        <v>3601</v>
+        <v>4176</v>
       </c>
       <c r="C126" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="D126" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B127">
-        <v>3596</v>
+        <v>4157</v>
       </c>
       <c r="C127" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D127" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B128">
-        <v>3574</v>
+        <v>4143</v>
       </c>
       <c r="C128" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="D128" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="B129">
-        <v>3516</v>
+        <v>4131</v>
       </c>
       <c r="C129" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D129" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B130">
-        <v>3447</v>
+        <v>4079</v>
       </c>
       <c r="C130" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="D130" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="B131">
-        <v>3446</v>
+        <v>3849</v>
       </c>
       <c r="C131" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="D131" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="B132">
-        <v>3444</v>
+        <v>3847</v>
       </c>
       <c r="C132" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="D132" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="B133">
-        <v>3418</v>
+        <v>3844</v>
       </c>
       <c r="C133" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="D133" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="B134">
-        <v>3317</v>
+        <v>3843</v>
       </c>
       <c r="C134" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D134" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B135">
-        <v>3238</v>
+        <v>3778</v>
       </c>
       <c r="C135" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="D135" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B136">
-        <v>3237</v>
+        <v>3777</v>
       </c>
       <c r="C136" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D136" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="B137">
-        <v>3236</v>
+        <v>3668</v>
       </c>
       <c r="C137" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="D137" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="B138">
-        <v>3235</v>
+        <v>3667</v>
       </c>
       <c r="C138" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="D138" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="B139">
-        <v>8445</v>
+        <v>3629</v>
       </c>
       <c r="C139" t="s">
-        <v>14</v>
+        <v>345</v>
       </c>
       <c r="D139" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>346</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B140">
-        <v>2854</v>
+        <v>3601</v>
       </c>
       <c r="C140" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="D140" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="B141">
-        <v>2846</v>
+        <v>3596</v>
       </c>
       <c r="C141" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D141" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B142">
-        <v>2751</v>
+        <v>3574</v>
       </c>
       <c r="C142" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="D142" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B143">
-        <v>2649</v>
+        <v>3516</v>
       </c>
       <c r="C143" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="D143" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B144">
-        <v>2589</v>
+        <v>3447</v>
       </c>
       <c r="C144" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="D144" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>357</v>
       </c>
       <c r="B145">
-        <v>2396</v>
+        <v>3446</v>
       </c>
       <c r="C145" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="D145" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>357</v>
       </c>
       <c r="B146">
-        <v>2395</v>
+        <v>3444</v>
       </c>
       <c r="C146" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="D146" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>357</v>
       </c>
       <c r="B147">
-        <v>2389</v>
+        <v>3418</v>
       </c>
       <c r="C147" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D147" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>357</v>
+        <v>366</v>
       </c>
       <c r="B148">
-        <v>2388</v>
+        <v>3317</v>
       </c>
       <c r="C148" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="D148" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B149">
-        <v>2367</v>
+        <v>3238</v>
       </c>
       <c r="C149" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="D149" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B150">
-        <v>2362</v>
+        <v>3237</v>
       </c>
       <c r="C150" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="D150" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B151">
-        <v>2361</v>
+        <v>3236</v>
       </c>
       <c r="C151" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="D151" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B152">
-        <v>2360</v>
+        <v>3235</v>
       </c>
       <c r="C152" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="D152" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B153">
-        <v>2250</v>
+        <v>8445</v>
       </c>
       <c r="C153" t="s">
-        <v>376</v>
+        <v>20</v>
       </c>
       <c r="D153" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>379</v>
+      </c>
+      <c r="E153" t="s">
+        <v>20</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B154">
-        <v>2051</v>
+        <v>2854</v>
       </c>
       <c r="C154" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="D154" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B155">
-        <v>2014</v>
+        <v>2846</v>
       </c>
       <c r="C155" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="D155" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B156">
-        <v>1914</v>
+        <v>2751</v>
       </c>
       <c r="C156" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="D156" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="B157">
-        <v>1913</v>
+        <v>2649</v>
       </c>
       <c r="C157" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="D157" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B158">
-        <v>1417</v>
+        <v>2589</v>
       </c>
       <c r="C158" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="D158" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B159">
-        <v>1357</v>
+        <v>2396</v>
       </c>
       <c r="C159" t="s">
-        <v>14</v>
+        <v>395</v>
       </c>
       <c r="D159" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>396</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B160">
-        <v>1296</v>
+        <v>2395</v>
       </c>
       <c r="C160" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="D160" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="B161">
-        <v>988</v>
+        <v>2389</v>
       </c>
       <c r="C161" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="D161" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="B162">
-        <v>774</v>
+        <v>2388</v>
       </c>
       <c r="C162" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D162" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B163">
-        <v>8542</v>
+        <v>2367</v>
       </c>
       <c r="C163" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="D163" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>405</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="B164">
-        <v>8525</v>
+        <v>2362</v>
       </c>
       <c r="C164" t="s">
-        <v>14</v>
+        <v>406</v>
       </c>
       <c r="D164" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>407</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="B165">
-        <v>60</v>
+        <v>2361</v>
       </c>
       <c r="C165" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="D165" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="B166">
-        <v>8482</v>
+        <v>2360</v>
       </c>
       <c r="C166" t="s">
-        <v>14</v>
+        <v>410</v>
       </c>
       <c r="D166" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>411</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="B167">
-        <v>58</v>
+        <v>2250</v>
       </c>
       <c r="C167" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="D167" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B168">
-        <v>8449</v>
+        <v>2051</v>
       </c>
       <c r="C168" t="s">
-        <v>14</v>
+        <v>416</v>
       </c>
       <c r="D168" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>417</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B169">
-        <v>8434</v>
+        <v>2014</v>
       </c>
       <c r="C169" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="D169" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="B170">
-        <v>8299</v>
+        <v>1914</v>
       </c>
       <c r="C170" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="D170" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B171">
-        <v>8154</v>
+        <v>1913</v>
       </c>
       <c r="C171" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="D171" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="B172">
-        <v>7867</v>
+        <v>1417</v>
       </c>
       <c r="C172" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="D172" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="B173">
-        <v>7139</v>
+        <v>1357</v>
       </c>
       <c r="C173" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D173" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="E173" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="B174">
-        <v>7138</v>
+        <v>1296</v>
       </c>
       <c r="C174" t="s">
-        <v>14</v>
+        <v>431</v>
       </c>
       <c r="D174" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>432</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="B175">
-        <v>6014</v>
+        <v>988</v>
       </c>
       <c r="C175" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="D175" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="B176">
-        <v>6014</v>
+        <v>774</v>
       </c>
       <c r="C176" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="D176" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>428</v>
+        <v>439</v>
       </c>
       <c r="B177">
-        <v>6014</v>
+        <v>8542</v>
       </c>
       <c r="C177" t="s">
-        <v>433</v>
+        <v>20</v>
       </c>
       <c r="D177" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>440</v>
+      </c>
+      <c r="E177" t="s">
+        <v>20</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="B178">
-        <v>4874</v>
+        <v>8525</v>
       </c>
       <c r="C178" t="s">
-        <v>436</v>
+        <v>20</v>
       </c>
       <c r="D178" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>442</v>
+      </c>
+      <c r="E178" t="s">
+        <v>20</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="B179">
+        <v>60</v>
+      </c>
+      <c r="C179" t="s">
+        <v>443</v>
+      </c>
+      <c r="D179" t="s">
+        <v>444</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>445</v>
+      </c>
+      <c r="B180">
+        <v>8482</v>
+      </c>
+      <c r="C180" t="s">
+        <v>20</v>
+      </c>
+      <c r="D180" t="s">
+        <v>446</v>
+      </c>
+      <c r="E180" t="s">
+        <v>20</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>445</v>
+      </c>
+      <c r="B181">
+        <v>58</v>
+      </c>
+      <c r="C181" t="s">
+        <v>447</v>
+      </c>
+      <c r="D181" t="s">
+        <v>448</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>449</v>
+      </c>
+      <c r="B182">
+        <v>8449</v>
+      </c>
+      <c r="C182" t="s">
+        <v>20</v>
+      </c>
+      <c r="D182" t="s">
+        <v>450</v>
+      </c>
+      <c r="E182" t="s">
+        <v>20</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>449</v>
+      </c>
+      <c r="B183">
+        <v>8434</v>
+      </c>
+      <c r="C183" t="s">
+        <v>451</v>
+      </c>
+      <c r="D183" t="s">
+        <v>452</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>453</v>
+      </c>
+      <c r="B184">
+        <v>8299</v>
+      </c>
+      <c r="C184" t="s">
+        <v>454</v>
+      </c>
+      <c r="D184" t="s">
+        <v>455</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>456</v>
+      </c>
+      <c r="B185">
+        <v>8154</v>
+      </c>
+      <c r="C185" t="s">
+        <v>457</v>
+      </c>
+      <c r="D185" t="s">
+        <v>458</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>459</v>
+      </c>
+      <c r="B186">
+        <v>7867</v>
+      </c>
+      <c r="C186" t="s">
+        <v>460</v>
+      </c>
+      <c r="D186" t="s">
+        <v>461</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>462</v>
+      </c>
+      <c r="B187">
+        <v>7139</v>
+      </c>
+      <c r="C187" t="s">
+        <v>20</v>
+      </c>
+      <c r="D187" t="s">
+        <v>463</v>
+      </c>
+      <c r="E187" t="s">
+        <v>20</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>462</v>
+      </c>
+      <c r="B188">
+        <v>7138</v>
+      </c>
+      <c r="C188" t="s">
+        <v>20</v>
+      </c>
+      <c r="D188" t="s">
+        <v>464</v>
+      </c>
+      <c r="E188" t="s">
+        <v>20</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>465</v>
+      </c>
+      <c r="B189">
+        <v>6014</v>
+      </c>
+      <c r="C189" t="s">
+        <v>466</v>
+      </c>
+      <c r="D189" t="s">
+        <v>467</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>465</v>
+      </c>
+      <c r="B190">
+        <v>6014</v>
+      </c>
+      <c r="C190" t="s">
+        <v>468</v>
+      </c>
+      <c r="D190" t="s">
+        <v>469</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>465</v>
+      </c>
+      <c r="B191">
+        <v>6014</v>
+      </c>
+      <c r="C191" t="s">
+        <v>470</v>
+      </c>
+      <c r="D191" t="s">
+        <v>471</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>472</v>
+      </c>
+      <c r="B192">
+        <v>4874</v>
+      </c>
+      <c r="C192" t="s">
+        <v>473</v>
+      </c>
+      <c r="D192" t="s">
+        <v>474</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>475</v>
+      </c>
+      <c r="B193">
         <v>3401</v>
       </c>
-      <c r="C179" t="s">
-[...8 lines deleted...]
-      <c r="F179" s="2" t="s">
+      <c r="C193" t="s">
+        <v>476</v>
+      </c>
+      <c r="D193" t="s">
+        <v>477</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
-    <hyperlink ref="F4" r:id="rId5"/>
-[...2 lines deleted...]
-    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="F6" r:id="rId9"/>
     <hyperlink ref="E7" r:id="rId10"/>
     <hyperlink ref="F7" r:id="rId11"/>
     <hyperlink ref="E8" r:id="rId12"/>
     <hyperlink ref="F8" r:id="rId13"/>
     <hyperlink ref="E9" r:id="rId14"/>
     <hyperlink ref="F9" r:id="rId15"/>
     <hyperlink ref="E10" r:id="rId16"/>
     <hyperlink ref="F10" r:id="rId17"/>
     <hyperlink ref="E11" r:id="rId18"/>
     <hyperlink ref="F11" r:id="rId19"/>
-    <hyperlink ref="E12" r:id="rId20"/>
-[...297 lines deleted...]
-    <hyperlink ref="F163" r:id="rId318"/>
+    <hyperlink ref="F12" r:id="rId20"/>
+    <hyperlink ref="F13" r:id="rId21"/>
+    <hyperlink ref="E14" r:id="rId22"/>
+    <hyperlink ref="F14" r:id="rId23"/>
+    <hyperlink ref="E15" r:id="rId24"/>
+    <hyperlink ref="F15" r:id="rId25"/>
+    <hyperlink ref="E16" r:id="rId26"/>
+    <hyperlink ref="F16" r:id="rId27"/>
+    <hyperlink ref="E17" r:id="rId28"/>
+    <hyperlink ref="F17" r:id="rId29"/>
+    <hyperlink ref="F18" r:id="rId30"/>
+    <hyperlink ref="E19" r:id="rId31"/>
+    <hyperlink ref="F19" r:id="rId32"/>
+    <hyperlink ref="E20" r:id="rId33"/>
+    <hyperlink ref="F20" r:id="rId34"/>
+    <hyperlink ref="E21" r:id="rId35"/>
+    <hyperlink ref="F21" r:id="rId36"/>
+    <hyperlink ref="E22" r:id="rId37"/>
+    <hyperlink ref="F22" r:id="rId38"/>
+    <hyperlink ref="E23" r:id="rId39"/>
+    <hyperlink ref="F23" r:id="rId40"/>
+    <hyperlink ref="E24" r:id="rId41"/>
+    <hyperlink ref="F24" r:id="rId42"/>
+    <hyperlink ref="E25" r:id="rId43"/>
+    <hyperlink ref="F25" r:id="rId44"/>
+    <hyperlink ref="E26" r:id="rId45"/>
+    <hyperlink ref="F26" r:id="rId46"/>
+    <hyperlink ref="E27" r:id="rId47"/>
+    <hyperlink ref="F27" r:id="rId48"/>
+    <hyperlink ref="E28" r:id="rId49"/>
+    <hyperlink ref="F28" r:id="rId50"/>
+    <hyperlink ref="E29" r:id="rId51"/>
+    <hyperlink ref="F29" r:id="rId52"/>
+    <hyperlink ref="E30" r:id="rId53"/>
+    <hyperlink ref="F30" r:id="rId54"/>
+    <hyperlink ref="E31" r:id="rId55"/>
+    <hyperlink ref="F31" r:id="rId56"/>
+    <hyperlink ref="E32" r:id="rId57"/>
+    <hyperlink ref="F32" r:id="rId58"/>
+    <hyperlink ref="E33" r:id="rId59"/>
+    <hyperlink ref="F33" r:id="rId60"/>
+    <hyperlink ref="E34" r:id="rId61"/>
+    <hyperlink ref="F34" r:id="rId62"/>
+    <hyperlink ref="E35" r:id="rId63"/>
+    <hyperlink ref="F35" r:id="rId64"/>
+    <hyperlink ref="E36" r:id="rId65"/>
+    <hyperlink ref="F36" r:id="rId66"/>
+    <hyperlink ref="E37" r:id="rId67"/>
+    <hyperlink ref="F37" r:id="rId68"/>
+    <hyperlink ref="E38" r:id="rId69"/>
+    <hyperlink ref="F38" r:id="rId70"/>
+    <hyperlink ref="E39" r:id="rId71"/>
+    <hyperlink ref="F39" r:id="rId72"/>
+    <hyperlink ref="E40" r:id="rId73"/>
+    <hyperlink ref="F40" r:id="rId74"/>
+    <hyperlink ref="E41" r:id="rId75"/>
+    <hyperlink ref="F41" r:id="rId76"/>
+    <hyperlink ref="E42" r:id="rId77"/>
+    <hyperlink ref="F42" r:id="rId78"/>
+    <hyperlink ref="E43" r:id="rId79"/>
+    <hyperlink ref="F43" r:id="rId80"/>
+    <hyperlink ref="E44" r:id="rId81"/>
+    <hyperlink ref="F44" r:id="rId82"/>
+    <hyperlink ref="E45" r:id="rId83"/>
+    <hyperlink ref="F45" r:id="rId84"/>
+    <hyperlink ref="E46" r:id="rId85"/>
+    <hyperlink ref="F46" r:id="rId86"/>
+    <hyperlink ref="E47" r:id="rId87"/>
+    <hyperlink ref="F47" r:id="rId88"/>
+    <hyperlink ref="E48" r:id="rId89"/>
+    <hyperlink ref="F48" r:id="rId90"/>
+    <hyperlink ref="E49" r:id="rId91"/>
+    <hyperlink ref="F49" r:id="rId92"/>
+    <hyperlink ref="E50" r:id="rId93"/>
+    <hyperlink ref="F50" r:id="rId94"/>
+    <hyperlink ref="E51" r:id="rId95"/>
+    <hyperlink ref="F51" r:id="rId96"/>
+    <hyperlink ref="E52" r:id="rId97"/>
+    <hyperlink ref="F52" r:id="rId98"/>
+    <hyperlink ref="E53" r:id="rId99"/>
+    <hyperlink ref="F53" r:id="rId100"/>
+    <hyperlink ref="E54" r:id="rId101"/>
+    <hyperlink ref="F54" r:id="rId102"/>
+    <hyperlink ref="E55" r:id="rId103"/>
+    <hyperlink ref="F55" r:id="rId104"/>
+    <hyperlink ref="E56" r:id="rId105"/>
+    <hyperlink ref="F56" r:id="rId106"/>
+    <hyperlink ref="E57" r:id="rId107"/>
+    <hyperlink ref="F57" r:id="rId108"/>
+    <hyperlink ref="E58" r:id="rId109"/>
+    <hyperlink ref="F58" r:id="rId110"/>
+    <hyperlink ref="E59" r:id="rId111"/>
+    <hyperlink ref="F59" r:id="rId112"/>
+    <hyperlink ref="E60" r:id="rId113"/>
+    <hyperlink ref="F60" r:id="rId114"/>
+    <hyperlink ref="E61" r:id="rId115"/>
+    <hyperlink ref="F61" r:id="rId116"/>
+    <hyperlink ref="E62" r:id="rId117"/>
+    <hyperlink ref="F62" r:id="rId118"/>
+    <hyperlink ref="E63" r:id="rId119"/>
+    <hyperlink ref="F63" r:id="rId120"/>
+    <hyperlink ref="E64" r:id="rId121"/>
+    <hyperlink ref="F64" r:id="rId122"/>
+    <hyperlink ref="E65" r:id="rId123"/>
+    <hyperlink ref="F65" r:id="rId124"/>
+    <hyperlink ref="E66" r:id="rId125"/>
+    <hyperlink ref="F66" r:id="rId126"/>
+    <hyperlink ref="E67" r:id="rId127"/>
+    <hyperlink ref="F67" r:id="rId128"/>
+    <hyperlink ref="E68" r:id="rId129"/>
+    <hyperlink ref="F68" r:id="rId130"/>
+    <hyperlink ref="E69" r:id="rId131"/>
+    <hyperlink ref="F69" r:id="rId132"/>
+    <hyperlink ref="E70" r:id="rId133"/>
+    <hyperlink ref="F70" r:id="rId134"/>
+    <hyperlink ref="E71" r:id="rId135"/>
+    <hyperlink ref="F71" r:id="rId136"/>
+    <hyperlink ref="E72" r:id="rId137"/>
+    <hyperlink ref="F72" r:id="rId138"/>
+    <hyperlink ref="E73" r:id="rId139"/>
+    <hyperlink ref="F73" r:id="rId140"/>
+    <hyperlink ref="E74" r:id="rId141"/>
+    <hyperlink ref="F74" r:id="rId142"/>
+    <hyperlink ref="E75" r:id="rId143"/>
+    <hyperlink ref="F75" r:id="rId144"/>
+    <hyperlink ref="E76" r:id="rId145"/>
+    <hyperlink ref="F76" r:id="rId146"/>
+    <hyperlink ref="E77" r:id="rId147"/>
+    <hyperlink ref="F77" r:id="rId148"/>
+    <hyperlink ref="E78" r:id="rId149"/>
+    <hyperlink ref="F78" r:id="rId150"/>
+    <hyperlink ref="E79" r:id="rId151"/>
+    <hyperlink ref="F79" r:id="rId152"/>
+    <hyperlink ref="E80" r:id="rId153"/>
+    <hyperlink ref="F80" r:id="rId154"/>
+    <hyperlink ref="E81" r:id="rId155"/>
+    <hyperlink ref="F81" r:id="rId156"/>
+    <hyperlink ref="E82" r:id="rId157"/>
+    <hyperlink ref="F82" r:id="rId158"/>
+    <hyperlink ref="E83" r:id="rId159"/>
+    <hyperlink ref="F83" r:id="rId160"/>
+    <hyperlink ref="E84" r:id="rId161"/>
+    <hyperlink ref="F84" r:id="rId162"/>
+    <hyperlink ref="E85" r:id="rId163"/>
+    <hyperlink ref="F85" r:id="rId164"/>
+    <hyperlink ref="E86" r:id="rId165"/>
+    <hyperlink ref="F86" r:id="rId166"/>
+    <hyperlink ref="E87" r:id="rId167"/>
+    <hyperlink ref="F87" r:id="rId168"/>
+    <hyperlink ref="E88" r:id="rId169"/>
+    <hyperlink ref="F88" r:id="rId170"/>
+    <hyperlink ref="E89" r:id="rId171"/>
+    <hyperlink ref="F89" r:id="rId172"/>
+    <hyperlink ref="E90" r:id="rId173"/>
+    <hyperlink ref="F90" r:id="rId174"/>
+    <hyperlink ref="E91" r:id="rId175"/>
+    <hyperlink ref="F91" r:id="rId176"/>
+    <hyperlink ref="E92" r:id="rId177"/>
+    <hyperlink ref="F92" r:id="rId178"/>
+    <hyperlink ref="E93" r:id="rId179"/>
+    <hyperlink ref="F93" r:id="rId180"/>
+    <hyperlink ref="E94" r:id="rId181"/>
+    <hyperlink ref="F94" r:id="rId182"/>
+    <hyperlink ref="E95" r:id="rId183"/>
+    <hyperlink ref="F95" r:id="rId184"/>
+    <hyperlink ref="E96" r:id="rId185"/>
+    <hyperlink ref="F96" r:id="rId186"/>
+    <hyperlink ref="E97" r:id="rId187"/>
+    <hyperlink ref="F97" r:id="rId188"/>
+    <hyperlink ref="E98" r:id="rId189"/>
+    <hyperlink ref="F98" r:id="rId190"/>
+    <hyperlink ref="E99" r:id="rId191"/>
+    <hyperlink ref="F99" r:id="rId192"/>
+    <hyperlink ref="E100" r:id="rId193"/>
+    <hyperlink ref="F100" r:id="rId194"/>
+    <hyperlink ref="E101" r:id="rId195"/>
+    <hyperlink ref="F101" r:id="rId196"/>
+    <hyperlink ref="E102" r:id="rId197"/>
+    <hyperlink ref="F102" r:id="rId198"/>
+    <hyperlink ref="E103" r:id="rId199"/>
+    <hyperlink ref="F103" r:id="rId200"/>
+    <hyperlink ref="E104" r:id="rId201"/>
+    <hyperlink ref="F104" r:id="rId202"/>
+    <hyperlink ref="E105" r:id="rId203"/>
+    <hyperlink ref="F105" r:id="rId204"/>
+    <hyperlink ref="E106" r:id="rId205"/>
+    <hyperlink ref="F106" r:id="rId206"/>
+    <hyperlink ref="E107" r:id="rId207"/>
+    <hyperlink ref="F107" r:id="rId208"/>
+    <hyperlink ref="E108" r:id="rId209"/>
+    <hyperlink ref="F108" r:id="rId210"/>
+    <hyperlink ref="E109" r:id="rId211"/>
+    <hyperlink ref="F109" r:id="rId212"/>
+    <hyperlink ref="E110" r:id="rId213"/>
+    <hyperlink ref="F110" r:id="rId214"/>
+    <hyperlink ref="E111" r:id="rId215"/>
+    <hyperlink ref="F111" r:id="rId216"/>
+    <hyperlink ref="F112" r:id="rId217"/>
+    <hyperlink ref="E113" r:id="rId218"/>
+    <hyperlink ref="F113" r:id="rId219"/>
+    <hyperlink ref="E114" r:id="rId220"/>
+    <hyperlink ref="F114" r:id="rId221"/>
+    <hyperlink ref="E115" r:id="rId222"/>
+    <hyperlink ref="F115" r:id="rId223"/>
+    <hyperlink ref="E116" r:id="rId224"/>
+    <hyperlink ref="F116" r:id="rId225"/>
+    <hyperlink ref="E117" r:id="rId226"/>
+    <hyperlink ref="F117" r:id="rId227"/>
+    <hyperlink ref="E118" r:id="rId228"/>
+    <hyperlink ref="F118" r:id="rId229"/>
+    <hyperlink ref="E119" r:id="rId230"/>
+    <hyperlink ref="F119" r:id="rId231"/>
+    <hyperlink ref="E120" r:id="rId232"/>
+    <hyperlink ref="F120" r:id="rId233"/>
+    <hyperlink ref="F121" r:id="rId234"/>
+    <hyperlink ref="E122" r:id="rId235"/>
+    <hyperlink ref="F122" r:id="rId236"/>
+    <hyperlink ref="E123" r:id="rId237"/>
+    <hyperlink ref="F123" r:id="rId238"/>
+    <hyperlink ref="E124" r:id="rId239"/>
+    <hyperlink ref="F124" r:id="rId240"/>
+    <hyperlink ref="E125" r:id="rId241"/>
+    <hyperlink ref="F125" r:id="rId242"/>
+    <hyperlink ref="E126" r:id="rId243"/>
+    <hyperlink ref="F126" r:id="rId244"/>
+    <hyperlink ref="E127" r:id="rId245"/>
+    <hyperlink ref="F127" r:id="rId246"/>
+    <hyperlink ref="E128" r:id="rId247"/>
+    <hyperlink ref="F128" r:id="rId248"/>
+    <hyperlink ref="E129" r:id="rId249"/>
+    <hyperlink ref="F129" r:id="rId250"/>
+    <hyperlink ref="E130" r:id="rId251"/>
+    <hyperlink ref="F130" r:id="rId252"/>
+    <hyperlink ref="E131" r:id="rId253"/>
+    <hyperlink ref="F131" r:id="rId254"/>
+    <hyperlink ref="E132" r:id="rId255"/>
+    <hyperlink ref="F132" r:id="rId256"/>
+    <hyperlink ref="E133" r:id="rId257"/>
+    <hyperlink ref="F133" r:id="rId258"/>
+    <hyperlink ref="E134" r:id="rId259"/>
+    <hyperlink ref="F134" r:id="rId260"/>
+    <hyperlink ref="E135" r:id="rId261"/>
+    <hyperlink ref="F135" r:id="rId262"/>
+    <hyperlink ref="E136" r:id="rId263"/>
+    <hyperlink ref="F136" r:id="rId264"/>
+    <hyperlink ref="E137" r:id="rId265"/>
+    <hyperlink ref="F137" r:id="rId266"/>
+    <hyperlink ref="E138" r:id="rId267"/>
+    <hyperlink ref="F138" r:id="rId268"/>
+    <hyperlink ref="E139" r:id="rId269"/>
+    <hyperlink ref="F139" r:id="rId270"/>
+    <hyperlink ref="E140" r:id="rId271"/>
+    <hyperlink ref="F140" r:id="rId272"/>
+    <hyperlink ref="E141" r:id="rId273"/>
+    <hyperlink ref="F141" r:id="rId274"/>
+    <hyperlink ref="E142" r:id="rId275"/>
+    <hyperlink ref="F142" r:id="rId276"/>
+    <hyperlink ref="E143" r:id="rId277"/>
+    <hyperlink ref="F143" r:id="rId278"/>
+    <hyperlink ref="E144" r:id="rId279"/>
+    <hyperlink ref="F144" r:id="rId280"/>
+    <hyperlink ref="E145" r:id="rId281"/>
+    <hyperlink ref="F145" r:id="rId282"/>
+    <hyperlink ref="E146" r:id="rId283"/>
+    <hyperlink ref="F146" r:id="rId284"/>
+    <hyperlink ref="E147" r:id="rId285"/>
+    <hyperlink ref="F147" r:id="rId286"/>
+    <hyperlink ref="E148" r:id="rId287"/>
+    <hyperlink ref="F148" r:id="rId288"/>
+    <hyperlink ref="E149" r:id="rId289"/>
+    <hyperlink ref="F149" r:id="rId290"/>
+    <hyperlink ref="E150" r:id="rId291"/>
+    <hyperlink ref="F150" r:id="rId292"/>
+    <hyperlink ref="E151" r:id="rId293"/>
+    <hyperlink ref="F151" r:id="rId294"/>
+    <hyperlink ref="E152" r:id="rId295"/>
+    <hyperlink ref="F152" r:id="rId296"/>
+    <hyperlink ref="F153" r:id="rId297"/>
+    <hyperlink ref="E154" r:id="rId298"/>
+    <hyperlink ref="F154" r:id="rId299"/>
+    <hyperlink ref="E155" r:id="rId300"/>
+    <hyperlink ref="F155" r:id="rId301"/>
+    <hyperlink ref="E156" r:id="rId302"/>
+    <hyperlink ref="F156" r:id="rId303"/>
+    <hyperlink ref="E157" r:id="rId304"/>
+    <hyperlink ref="F157" r:id="rId305"/>
+    <hyperlink ref="E158" r:id="rId306"/>
+    <hyperlink ref="F158" r:id="rId307"/>
+    <hyperlink ref="E159" r:id="rId308"/>
+    <hyperlink ref="F159" r:id="rId309"/>
+    <hyperlink ref="E160" r:id="rId310"/>
+    <hyperlink ref="F160" r:id="rId311"/>
+    <hyperlink ref="E161" r:id="rId312"/>
+    <hyperlink ref="F161" r:id="rId313"/>
+    <hyperlink ref="E162" r:id="rId314"/>
+    <hyperlink ref="F162" r:id="rId315"/>
+    <hyperlink ref="E163" r:id="rId316"/>
+    <hyperlink ref="F163" r:id="rId317"/>
+    <hyperlink ref="E164" r:id="rId318"/>
     <hyperlink ref="F164" r:id="rId319"/>
     <hyperlink ref="E165" r:id="rId320"/>
     <hyperlink ref="F165" r:id="rId321"/>
-    <hyperlink ref="F166" r:id="rId322"/>
-[...22 lines deleted...]
-    <hyperlink ref="F179" r:id="rId345"/>
+    <hyperlink ref="E166" r:id="rId322"/>
+    <hyperlink ref="F166" r:id="rId323"/>
+    <hyperlink ref="E167" r:id="rId324"/>
+    <hyperlink ref="F167" r:id="rId325"/>
+    <hyperlink ref="E168" r:id="rId326"/>
+    <hyperlink ref="F168" r:id="rId327"/>
+    <hyperlink ref="E169" r:id="rId328"/>
+    <hyperlink ref="F169" r:id="rId329"/>
+    <hyperlink ref="E170" r:id="rId330"/>
+    <hyperlink ref="F170" r:id="rId331"/>
+    <hyperlink ref="E171" r:id="rId332"/>
+    <hyperlink ref="F171" r:id="rId333"/>
+    <hyperlink ref="E172" r:id="rId334"/>
+    <hyperlink ref="F172" r:id="rId335"/>
+    <hyperlink ref="F173" r:id="rId336"/>
+    <hyperlink ref="E174" r:id="rId337"/>
+    <hyperlink ref="F174" r:id="rId338"/>
+    <hyperlink ref="E175" r:id="rId339"/>
+    <hyperlink ref="F175" r:id="rId340"/>
+    <hyperlink ref="E176" r:id="rId341"/>
+    <hyperlink ref="F176" r:id="rId342"/>
+    <hyperlink ref="F177" r:id="rId343"/>
+    <hyperlink ref="F178" r:id="rId344"/>
+    <hyperlink ref="E179" r:id="rId345"/>
+    <hyperlink ref="F179" r:id="rId346"/>
+    <hyperlink ref="F180" r:id="rId347"/>
+    <hyperlink ref="E181" r:id="rId348"/>
+    <hyperlink ref="F181" r:id="rId349"/>
+    <hyperlink ref="F182" r:id="rId350"/>
+    <hyperlink ref="E183" r:id="rId351"/>
+    <hyperlink ref="F183" r:id="rId352"/>
+    <hyperlink ref="E184" r:id="rId353"/>
+    <hyperlink ref="F184" r:id="rId354"/>
+    <hyperlink ref="E185" r:id="rId355"/>
+    <hyperlink ref="F185" r:id="rId356"/>
+    <hyperlink ref="E186" r:id="rId357"/>
+    <hyperlink ref="F186" r:id="rId358"/>
+    <hyperlink ref="F187" r:id="rId359"/>
+    <hyperlink ref="F188" r:id="rId360"/>
+    <hyperlink ref="E189" r:id="rId361"/>
+    <hyperlink ref="F189" r:id="rId362"/>
+    <hyperlink ref="E190" r:id="rId363"/>
+    <hyperlink ref="F190" r:id="rId364"/>
+    <hyperlink ref="E191" r:id="rId365"/>
+    <hyperlink ref="F191" r:id="rId366"/>
+    <hyperlink ref="E192" r:id="rId367"/>
+    <hyperlink ref="F192" r:id="rId368"/>
+    <hyperlink ref="E193" r:id="rId369"/>
+    <hyperlink ref="F193" r:id="rId370"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>