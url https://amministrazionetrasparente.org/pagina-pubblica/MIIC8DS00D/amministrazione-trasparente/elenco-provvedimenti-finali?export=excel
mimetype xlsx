--- v0 (2026-08-02)
+++ v1 (2026-09-17)
@@ -8,2484 +8,1523 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="896" uniqueCount="799">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="951" uniqueCount="475">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>BCC3D45CFF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di noleggio operativo di un SW per la generazione automatica dei contenuti tabellari di AT</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BCC3C794A9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Visita medica AMMINISTRATIVI/TECNICI</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>BC5FEC6E18</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto corso MOOC- Amministratore Google Workspace for Education</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>BC5D83AEC3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizi di attuazione del Regolamento UE</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>BC59934C91</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di Licenze per l’anno 2026 per sistema di protezione ANTIVIRUS + e sistema RMM</t>
+  </si>
+  <si>
+    <t>BC58E2C224</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Partecipazione alla riunione periodica del collaboratore del medico</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>BC3E558DD6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - rinnovo incarico RSPP 2026</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>BC2E8D7E65</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto corso asincrono a norma sistemi IA</t>
+  </si>
+  <si>
+    <t>23/06/2026</t>
+  </si>
+  <si>
+    <t>BC2405E73A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Corso extracurriculare gioco sport 2025/2026</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>BC210F6848</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - corso extracurriculare danza classica 25/26</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>BC09388442</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - corso extracurriculare judo 2025/2026</t>
+  </si>
+  <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>BC00337C45</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO 6H AGG. LAV(GRUPPO RECUPERO) ANNO 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC00337C45</t>
-[...4 lines deleted...]
-  <si>
     <t>BC001C2877</t>
   </si>
   <si>
     <t>Decisione a contrarre - Stampa diplomi licenza media a.s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC001C2877</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBCDC943EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto luci led plesso Levi LUCKY MUSIC NETWORK S.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCDC943EA</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC611BF54</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n. 1 targhe progetto Riduzione dei divari negli apprendimenti e contrasto alla dispersione scolastica (D.M. 19/2024) titolo Tutoraggio, formazione e orientamento per una scuola inclusiva e il successo scolastico di tutte/i le/gli alunne/i -</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC611BF54</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC5F0AACA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n. 3 targhe progetto Formazione del personale scolastico per la transizione digitale nelle scuole statali (D.M. 66/2023) Titolo Formazione per la transizione digitale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5F0AACA</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC5D9FF3A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n. 3 targhe Prot. 136777 del 09/10/2024 Agenda Nord</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5D9FF3A</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC5CF1FA3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n. 3 targhe - Prot. 24879 del 17/02/2025 Potenziamento italiano per stranieri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5CF1FA3</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC5E9C007</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n. 3 targhe progetto Formazione del personale scolastico per la transizione digitale nelle scuole statali (D.M. 66/2023)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5E9C007</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBBFE4F7B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di pulizia sede e plessi istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBFE4F7B8</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>BBBAC72974</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale Esami di Stato 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBAC72974</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB8E181C71</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale sportivo plesso Fracci</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E181C71</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8DCF1895</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale sportivo plesso Einaudi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8DCF1895</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB88C6A48D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Adozione di un Sistema di Backup Ibrido Cloud plesso Einaudi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB88C6A48D</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB7BDD0657</t>
   </si>
   <si>
     <t>Decisione a contrarre - stazionamento MSB 3 soccorritori per manifestazione sportiva non competitiva VIVI LEVI 23 maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7BDD0657</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB66505E19</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti Teatro Buratto 13/05/2026  plesso Einaud</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66505E19</t>
-[...4 lines deleted...]
-  <si>
     <t>BB59728BDC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n. 2 targhe PNRR DM 65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB59728BDC</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5955065C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso sulla sicurezza per datore di lavoro completo 16h</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5955065C</t>
-[...4 lines deleted...]
-  <si>
     <t>BB49307197</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto cassa JBL EON ONE MK2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49307197</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB49140A1A</t>
   </si>
   <si>
     <t>Decisione a contrarre - uscita didattica 06/05/2026 museo egizio torino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49140A1A</t>
-[...4 lines deleted...]
-  <si>
     <t>BB48F7B448</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica classi 3 C D E F 05 maggio 2026 destinazione Verona</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB48F7B448</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB3486E03B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale laboratorio Einaudi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3486E03B</t>
-[...4 lines deleted...]
-  <si>
     <t>BB35646CD1</t>
   </si>
   <si>
     <t>Decisione a contrarre - FONDAZIONE MUSEO DELLE ANTICHITA' EGIZIE DI TORINO visita guidata del 06/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB35646CD1</t>
-[...4 lines deleted...]
-  <si>
     <t>BB354498C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rear, società cooperativa - uscita didattica 06/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB354498C8</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3526F1A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita guidata certosa di pavia 27/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3526F1A2</t>
-[...4 lines deleted...]
-  <si>
     <t>BB34BABC54</t>
   </si>
   <si>
     <t>Decisione a contrarre - Penale per posticipo servizio causa maltempo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34BABC54</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2E16F17E</t>
   </si>
   <si>
     <t>Decisione a contrarre - BIGLIETTO INGRESSO PARCO DELLA FANTASIA OMEGNA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E16F17E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB2E085064</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO AUTOBUS USCITA DIDATTICA PARCO DELLA FANTASIA OMEGNA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E085064</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB15E31187</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRATTO SPORTELLO DI ASCOLTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB15E31187</t>
-[...4 lines deleted...]
-  <si>
     <t>BB15D4F705</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI TEATRO TREBBO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB15D4F705</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB04CFBB8D</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPE LOCANDINE OPUSCOLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04CFBB8D</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAFDE864A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA CASCINA LINTERNO- APICOLTURA VECA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFDE864A4</t>
-[...4 lines deleted...]
-  <si>
     <t>BAFDD5BDE3</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA BIOPARCO ZOOM TORINO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFDD5BDE3</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BAECB0M1B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE ESAME KET</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAECB0M1B3</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BAD1F68996</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CAMICI COLLABORATORI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD1F68996</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD06D73BF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE LABORATORIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD06D73BF</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BACAF3520A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE GIOCHI MATEMATICI KANGOUROU 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACAF3520A</t>
-[...4 lines deleted...]
-  <si>
     <t>BABF305687</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO AUTOBUS USCITA 13/04/2026 RIVOLTA D'ADDA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF305687</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAA9E13B23</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSI SULLA SICUREZZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9E13B23</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA7C6500D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE INFORMATICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7C6500D</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA8F2CEE5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8F2CEE5</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA87B19A07</t>
   </si>
   <si>
     <t>Decisione a contrarre - SCUOLA VELA ORZA MINORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87B19A07</t>
-[...4 lines deleted...]
-  <si>
     <t>BA87966310</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio autobus scuola natura</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87966310</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA773B1B16</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA773B1B16</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7730A194</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI NOLEGGIO BUS CON CONDUCENTE destinazione Vacciago-  Scuola Natura dal 25/05/26 al 29/05/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7730A194</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA5E4FF7DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di carta per stampanti Sede e Plessi.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E4FF7DB</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5E1497E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di prodotti ed articoli per le pulizie Sede e Plessi 2026.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E1497E4</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA3F722B57</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus Viaggio d'istruzione Pietra Ligure- Scuola Natura dal 02/03/26 al 06/03/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F722B57</t>
-[...4 lines deleted...]
-  <si>
     <t>BA3F9016A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dei biglietti Teatro del Buratto del 11/02/2026 .</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F9016A1</t>
-[...4 lines deleted...]
-  <si>
     <t>BA3F8B4716</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dei biglietti Teatro del Buratto del 06/02/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F8B4716</t>
-[...4 lines deleted...]
-  <si>
     <t>BA3F7DE67D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus Visita Guidata Dervio - Scuola Vela Orza Minore del 30/03/26.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F7DE67D</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA393322C4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto  pacchetto monte ore assistenza informatica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA393322C4</t>
-[...4 lines deleted...]
-  <si>
     <t>BA38C5CE9B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto licenza iCard Security Pack, Rinnovo servizi Web Security, Application Security</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA38C5CE9B</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA15C93B95</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione di N. 2 alunni/e Giochi Matematici KANGOUROU 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA15C93B95</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>B9FABB76A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus con conducente destinazione Pietra Ligure -Scuola Natura 19/01/2026 - 23/01/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FABB76A2</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>B9B6B41CAC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione di 62 alunni/e Giochi Matematici KANGOUROU 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B6B41CAC</t>
-[...4 lines deleted...]
-  <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>B997C6A1DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRATTO SUPPORTO, MANUT. E CANONE ANNUALE SOFTW. ARGO - ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B997C6A1DE</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>B9B6585141</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di N. 3 poster pubblicitari  per il PIANO SCUOLA ESTATE 24-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B6585141</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>B97CC680D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dei servizi mobilità  Valencia 14-20 dicembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97CC680D0</t>
-[...4 lines deleted...]
-  <si>
     <t>B97B204993</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizi mobilità con destinazione Finlandia 7-13 dicembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97B204993</t>
-[...4 lines deleted...]
-  <si>
     <t>B9690EFAB7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale per il primo soccorso Sede e Plessi.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9690EFAB7</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B954D3A90E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del Sevizio di Gestione Sito Web</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B954D3A90E</t>
-[...4 lines deleted...]
-  <si>
     <t>B9615D655F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio di visita medico competente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9615D655F</t>
-[...4 lines deleted...]
-  <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>B953E7480D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizi per le mobilità con destinazione Siviglia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B953E7480D</t>
-[...4 lines deleted...]
-  <si>
     <t>B953C5BCE6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizi per le mobilità con destinazione  Valencia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B953C5BCE6</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B949000176</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto integrazione Progetto Madre Lingua Inglese</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B949000176</t>
-[...4 lines deleted...]
-  <si>
     <t>B947C318BB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizi per le mobilità con destinazione Granada</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B947C318BB</t>
-[...4 lines deleted...]
-  <si>
     <t>B94953F5BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti per il viaggio A/R all'Oasi di Vanzago</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94953F5BC</t>
-[...4 lines deleted...]
-  <si>
     <t>B94971CF5B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti per il viaggio A/R all'Archeopark</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94971CF5B</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>B93FCCD875</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti ingresso uscita didattica  Oasi di Vanzago</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93FCCD875</t>
-[...4 lines deleted...]
-  <si>
     <t>B93FB956FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti Visita Guidata Archeopark</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93FB956FD</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>B93D1A9EA7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dei biglietti del Teatro del Buratto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93D1A9EA7</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B928146651</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto Offerta Mobility Hub Helsinki</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B928146651</t>
-[...4 lines deleted...]
-  <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>B90C568BDE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina servizio tinteggiatura aule</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90C568BDE</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8E1C934BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina biglietti Galway dal 9/11/25 -15/11/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E1C934BE</t>
-[...4 lines deleted...]
-  <si>
     <t>B8EBF8A05B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina acquisto servizio di formazione progetto INNOVAMAT.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EBF8A05B</t>
-[...4 lines deleted...]
-  <si>
     <t>B8C8DBA109</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina acquisto biglietti aerei A/R _Progetto ERASMUS N. PROGETTO PNRR_2023-1-IT02-KA122-SCH-000113912</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C8DBA109</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>B8F1A4C5A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina biglietti per lo spettacolo LUDOS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F1A4C5A7</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F136B86D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina  materiale didattico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F136B86D</t>
-[...4 lines deleted...]
-  <si>
     <t>B8EA2F9D76</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina  biglietti  Valencia dal 28/10/2025 al 1/11/2025.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EA2F9D76</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E1B8AA0D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina biglietti Galway dal 2/11/ 25  8/11/ 25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E1B8AA0D</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F0AC87DA</t>
   </si>
   <si>
     <t xml:space="preserve"> Determina Servizio di  Assistenza educativa   Il Melograno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0AC87DA</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F0A10005</t>
   </si>
   <si>
     <t xml:space="preserve"> Determina Servizio di  Assistenza educativa  Progetto A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0A10005</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F092E583</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina Servizio di  Assistenza educativa  Gabbiano Servizi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F092E583</t>
-[...4 lines deleted...]
-  <si>
     <t>B8D10BDE47</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina rinnovo licenza Google Workspace</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D10BDE47</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E16B4C6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina acquisto  polizza assicurativa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E16B4C6B</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8BFDCA918</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina acquisto di N.11 badge Magnani SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BFDCA918</t>
-[...4 lines deleted...]
-  <si>
     <t>B8EE6423FE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina noleggio bus  Andora 10/11/25 e 14/11/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EE6423FE</t>
-[...4 lines deleted...]
-  <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>B8AB7DE389</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di carta igienica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AB7DE389</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>B89E682EB4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto acquisto Progetto Innovamat.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89E682EB4</t>
-[...4 lines deleted...]
-  <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>B89E005404</t>
   </si>
   <si>
     <t>Decisione a contrarre - Ampliamento rete WiFi plesso Enaudi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89E005404</t>
-[...4 lines deleted...]
-  <si>
     <t>B89E177559</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del toner</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89E177559</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>OE10315181</t>
   </si>
   <si>
     <t>Decisione a contrarre - Bando selezione personale scolastico ERASMUS PNRR_mobilità ottobre-dicembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=OE10315181</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>B88EBB5712</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di stampa delle magliette per il progetto Scuola Danzando.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88EBB5712</t>
-[...4 lines deleted...]
-  <si>
     <t>B88D66B597</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto  servizio di stampa striscione e adesivi Sagra di Baggio.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88D66B597</t>
-[...4 lines deleted...]
-  <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>B87AFC3D20</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di cancelleria per la Sagra di Baggio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87AFC3D20</t>
-[...4 lines deleted...]
-  <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>B86F7F5EEF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale sede e plesso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86F7F5EEF</t>
-[...4 lines deleted...]
-  <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>B857E6F425</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio fotocopiatrice</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B857E6F425</t>
-[...4 lines deleted...]
-  <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>B7DF46A04F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER LAVORI DI TINTEGGIATURA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DF46A04F</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>B78C6C8DE9</t>
   </si>
   <si>
     <t>Decisione a contrarre - INCARICO RSPP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78C6C8DE9</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>B76E833DAF</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPA DIPLOMI ESAMI DI STATO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76E833DAF</t>
-[...4 lines deleted...]
-  <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>B742C66F40</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CORSO EXTRACURRICULARE DI DANZA SPORTIVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742C66F40</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>B73FF0194E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FF0194E</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>B71EEF9A8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - N. 82 ACQUISTO MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71EEF9A8A</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>B6FE9F52EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA PLESSO EINAUDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FE9F52EC</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>B6F90B0806</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI PER ALUNNI FRAGILI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F90B0806</t>
-[...4 lines deleted...]
-  <si>
     <t>B6F8F14409</t>
   </si>
   <si>
     <t>Decisione a contrarre - ASSISTENZA MACCHINA LAVASCIUGA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F8F14409</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>B6EBA5DA57</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LICENZA PROGRAMMA SYMWRITER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EBA5DA57</t>
-[...4 lines deleted...]
-  <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>B6DCC30DD3</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER LABORATORIO ARTE + AULA SOSTEGNO EINAUDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DCC30DD3</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6C9CEEC39</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER ESAMI DI STATO 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C9CEEC39</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C9913DB9</t>
   </si>
   <si>
     <t>Decisione a contrarre - BIGLIETTI ACQUARIO DI GENOVA CLASSI 1^A/B/C</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C9913DB9</t>
-[...4 lines deleted...]
-  <si>
     <t>B66C1C894D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori di tinteggiatura aula plesso L. Einaudi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66C1C894D</t>
-[...4 lines deleted...]
-  <si>
     <t>B66C4B0F43</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione Tour Milano Romana  classi 5^B/C</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66C4B0F43</t>
-[...4 lines deleted...]
-  <si>
     <t>B66C43F207</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione Tour Milano Romana 12/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66C43F207</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>B6C1BEB57D</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO LICENZA ZYXEL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1BEB57D</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C1B83FA7</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO LICENZA TRENDMICRO SECURITY AGENT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1B83FA7</t>
-[...4 lines deleted...]
-  <si>
     <t>B6BB46FF96</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI TEATRO TRENNO CLASSI 5^A/B/C</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB46FF96</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>B6A4BC0A57</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE CACCIA AL TESORO  CLASSE 3^D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A4BC0A57</t>
-[...4 lines deleted...]
-  <si>
     <t>B6A4B6C507</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE CACCIA AL TESORO CLASSE 3^B</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A4B6C507</t>
-[...4 lines deleted...]
-  <si>
     <t>B6A4B29DBA</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE CACCIA AL TESORO  CLASSE 3^A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A4B29DBA</t>
-[...4 lines deleted...]
-  <si>
     <t>B6A4AF854D</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE CACCIA AL TESORO CLASSE 3^C</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A4AF854D</t>
-[...4 lines deleted...]
-  <si>
     <t>B6A4AB7FA6</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE BIGLIETTI ACQUARIO DI GENOVA  CLASSI 2^A/B/C</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A4AB7FA6</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2025</t>
   </si>
   <si>
     <t>B67B9422AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PRIMO SOCCORSO SEDE E PLESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67B9422AF</t>
-[...4 lines deleted...]
-  <si>
     <t>B67B1C2240</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI TRENO USCITA ACQUARIO DI GENOVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67B1C2240</t>
-[...4 lines deleted...]
-  <si>
     <t>B67AFF1285</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE BIGLIETTI ACQUARIO DI GENOVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67AFF1285</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>B663100F1D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI TRENO  GENOVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B663100F1D</t>
-[...4 lines deleted...]
-  <si>
     <t>B663069285</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE TOUR MILANO ROMANA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B663069285</t>
-[...4 lines deleted...]
-  <si>
     <t>B662FFA6EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662FFA6EA</t>
-[...4 lines deleted...]
-  <si>
     <t>B662EF3DDF</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN -  13/05/2025 CL.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662EF3DDF</t>
-[...4 lines deleted...]
-  <si>
     <t>B662D67717</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN VACCIAGO DAL 26 AL 30/05/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662D67717</t>
-[...4 lines deleted...]
-  <si>
     <t>B662B3FF8E</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN TRAVEL &amp; SERVICE - MUSEO DEL CIOCCOLATO 22/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662B3FF8E</t>
-[...4 lines deleted...]
-  <si>
     <t>B662714F0A</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN - MUSEO DEL CIOCCOLATO 19/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662714F0A</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>B66C3A856A</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA GUIDATA+LABORATORIO L'AGRICOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66C3A856A</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B640113E61</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE PLANETARIO 15/04/2025 PLESSO FRACCI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B640113E61</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B636E63181</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI IMBIANCATURA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636E63181</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>B62CA7CFD3</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA GUIDATA CITTA' DI TORINO 10/04/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62CA7CFD3</t>
-[...4 lines deleted...]
-  <si>
     <t>B62C9AA28B</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA GUIDATA CITTA' DI TORINO 09/04/2025 PLESSO EINAUDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C9AA28B</t>
-[...4 lines deleted...]
-  <si>
     <t>B62C91CD59</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA GUIDATA CITTA' DI TORINO 01/04/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C91CD59</t>
-[...4 lines deleted...]
-  <si>
     <t>B62CC906DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER ALUNNI CON FRAGILITA' PLESSO LEVI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62CC906DB</t>
-[...4 lines deleted...]
-  <si>
     <t>B62CE940AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE VISITA BIOPARCO ZOOM+NOLEGGIO PULLMAN 05/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62CE940AE</t>
-[...4 lines deleted...]
-  <si>
     <t>B62C80DDB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA  N. 42 ACQUISTO BIGLIETTI INGRESSO MUSEO EGIZIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C80DDB6</t>
-[...4 lines deleted...]
-  <si>
     <t>B62C7A256C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI INGRESSO MUSEO EGIZIO 09/04/2025 CLASSI 4^A/C/E</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C7A256C</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B616F9F23D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE ESAME A2 KEY (KET)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B616F9F23D</t>
-[...4 lines deleted...]
-  <si>
     <t>B617196154</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE VISITA CENACOLO VINCIANO+SANTA MARIA DELLE GRAZIE 30/04/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617196154</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B612B30918</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN TRAVEL &amp; SERVICE -  DAL 24 AL 28/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B612B30918</t>
-[...4 lines deleted...]
-  <si>
     <t>B613180EA7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PRIMO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B613180EA7</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>B5E537919B</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN ZANI TURISMO  29/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E537919B</t>
-[...4 lines deleted...]
-  <si>
     <t>B5E5283698</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI INGRESSO MUSEO EGIZIO 01/04/2025 CLASSI 4^A/B/C</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E5283698</t>
-[...4 lines deleted...]
-  <si>
     <t>B5E510B051</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE VISITA GUIDATA MUSEO EGIZIO 01/04/2025 CLASSI 4^A/B/C</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E510B051</t>
-[...4 lines deleted...]
-  <si>
     <t>B5E5042A6F</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE VISITA CENACOLO VINCIANO+SANTA MARIA DELLE GRAZIE 29/04/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E5042A6F</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C64CB89D</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN TRAVEL &amp; SERVICE - PARCO DELLA PREISTORIA 15/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C64CB89D</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C62728A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE INGRESSO CASTELLO DI GROPPARELLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C62728A7</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>B5B0810090</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CAMICI PER I COLLABORRATORI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0810090</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B1907085</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI IMBIANCATURA AULA PLESSO EINAUDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B1907085</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B1ABD9F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE "YOU AR LEO"  CLASSE 5^B PLESSO EINAUDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B1ABD9F5</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B1165406</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN ZANI TURISMO - USCITA CASTELLO DI GROPPARELLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B1165406</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B0F3BAD7</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE "YOU AR LEO" CLASSE 5^D PLESSO EINAUDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0F3BAD7</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B0D18772</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE "YOU AR LEO" CLASSE 5^C PLESSO EINAUDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0D18772</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B0C3A041</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE "YOU AR LEO" CLASSE 5^A PLESSO EINAUDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0C3A041</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>B59842302F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ASSISTENZA MACCHINA LAVASCIUGA PLESSO PRIMO LEVI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59842302F</t>
-[...4 lines deleted...]
-  <si>
     <t>B598518A5A</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA ASSISTENZA MACCHINA LAVASCIUGA PLESSO FRACCI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B598518A5A</t>
-[...4 lines deleted...]
-  <si>
     <t>B5981943A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ASSISTENZA MACCHINA LAVASCIUGA PLESSO FRACCI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5981943A8</t>
-[...4 lines deleted...]
-  <si>
     <t>B58295B3E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO FORNITURA ARREDI SCOLASTICI PLESSO LUIGI EINAUDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58295B3E8</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>B582BBEC1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO FORNITURA ARREDI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582BBEC1C</t>
-[...4 lines deleted...]
-  <si>
     <t>B579EFB319</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE BANDO COMUNE DI MILANO 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B579EFB319</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>B5799B3763</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI LAFELTRINELLI INTERNET BOOKSHOP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5799B3763</t>
-[...4 lines deleted...]
-  <si>
     <t>B579A6E1B6</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN TRAVEL &amp; SERVICE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B579A6E1B6</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>B575E8C6FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA PREPRAZIONE CORSO “CAMBRIDGE-CERTIFICATE PREP”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B575E8C6FD</t>
-[...4 lines deleted...]
-  <si>
     <t>B5774804C3</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA SEDE E PLESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5774804C3</t>
-[...4 lines deleted...]
-  <si>
     <t>B576B1D5BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DIGITAL BOARD OP SYSTEM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576B1D5BE</t>
-[...4 lines deleted...]
-  <si>
     <t>B576EC0607</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN USCITA MUSEO EGIZIO 01/04/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576EC0607</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>B56BFEE1DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA STAMPA LOCANDINE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56BFEE1DD</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>B56566E228</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA ISCRIZIONE AI GIOCHI MATEMATICI KANGOUROU</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56566E228</t>
-[...4 lines deleted...]
-  <si>
     <t>B5657FEC3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA PRENOTAZIONE PLANETARIO 05/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5657FEC3C</t>
-[...4 lines deleted...]
-  <si>
     <t>B55F51E41F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SCARPE ANTINFORTUNISTICHE + MATERIALE PER LA RACCOLTA DIFFERENZIATA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55F51E41F</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>B55F8C795A</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN ZANI TURISMO - USCITA OASI WWF</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55F8C795A</t>
-[...4 lines deleted...]
-  <si>
     <t>B55F6AAAET</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA   LABORATORIO+CONTRIBUTO OASI WWF - 23/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55F6AAAET</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>B55AC5FBED</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio  pullman Autoservizi CATTANEO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55AC5FBED</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>B5521A7282</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto badge per sistema timbrature presenze</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/7ab139bc-a2a1-4d52-9d87-d235fa3dee28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2783,3639 +1822,4243 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC3D45CFF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/5a50d12f-a0e9-4574-937f-95680e410e17" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC3C794A9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/6f1d0c7d-8852-4765-827b-699a59a0bd9b" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5FEC6E18" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/85051721-6287-4be1-a4ff-691b9c70cfa1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5D83AEC3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/3f721e67-a8dc-416a-bab5-f7b452d56140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC59934C91" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/f101428f-9818-4f17-81fe-fe53da516fe8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC58E2C224" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/0551ce05-33d2-4e68-a7be-ace870067b7c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3E558DD6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/ed771191-6327-4cf6-be55-e55113dd9106" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2E8D7E65" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/4a2c4882-a856-40a6-b7ba-2daf73093913" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2405E73A" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/40603033-201b-4694-a354-088e80d99364" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC210F6848" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/1002a2ba-85dc-4114-8bdc-5e360bceeec8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC09388442" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/f8f2b36c-2af2-48be-b2eb-c35f2017ea20" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC00337C45" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/d5b86b49-e8b9-425f-b95a-d0865fb4faf6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC001C2877" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/cc82adcb-f0f5-47e0-b254-9ca4e45fe215" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCDC943EA" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/c5b4828a-609b-4f56-b06c-8804dd84f88f" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC611BF54" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/139bad30-dd27-47d5-aa44-b80070b58b40" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5F0AACA" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/e4aa76e4-bc56-48cc-9f2f-650bceb9da49" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5D9FF3A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/13c9224b-0a59-482d-b3d3-f710e1b55311" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5CF1FA3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/eb2202f7-036d-4063-ab03-9f442222096c" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5E9C007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/5ad25a67-df93-4b66-9642-dca2e8984b92" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBFE4F7B8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/5a12dd7a-196a-4b9a-96a0-e1f489f66099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBAC72974" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/f0a43339-f592-4e91-b86c-c6dbe6c3f2c8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E181C71" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/d95fe254-d597-43e6-94ef-9c1ffa6663a2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8DCF1895" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/c56c926e-1a74-40d6-9c22-e1f7fadfdd95" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB88C6A48D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/879a1318-cc26-4796-b83e-8019f6534583" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7BDD0657" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/fe2b81f5-49f1-42cf-a92e-213dbf60d248" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66505E19" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/200ebc23-8f3e-4b12-ab10-39486dfc0aff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB59728BDC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/bb3fd669-02de-436b-9f45-778a7cc7d6fb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5955065C" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/3af2f512-da7a-408a-8cf8-a3859d8fc03c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49307197" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/b34c418a-936d-46db-923c-7d2b9441ffbd" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49140A1A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/57bfde10-5d26-48d8-8c21-0cfdb52ace21" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB48F7B448" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/efb86177-a9f4-4214-b186-b8111539311d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3486E03B" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/3a19bd4c-e236-48cc-9683-50a664ed64ed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB35646CD1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/64ce6fe6-70cd-40d2-b7c9-94d8ed0fe421" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB354498C8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/57b709e7-8424-46da-a526-943274217467" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3526F1A2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/82c5f25b-eaed-468c-9dc8-c0e1d8d2e92c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34BABC54" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/65caa6b2-4dac-4298-bba4-3b1e82768b47" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E16F17E" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/1a185044-dbe8-4652-96b0-c5bfb05a0ae2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E085064" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/15308fb4-d985-477e-acc8-35419a3235c3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB15E31187" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/e074a49f-2e82-4fbf-ba34-91d3e63af03a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB15D4F705" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/032109c3-2cd7-45e2-8a2a-3e3704a9b5b7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04CFBB8D" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/a4c6ef8b-7963-4e2d-bb4c-d59064f6f838" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFDE864A4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/588de34b-536e-4437-9f39-09af4a26d00b" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFDD5BDE3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/8a462199-ed56-401c-a416-a99a42bbec01" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAECB0M1B3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/38ae46b6-0f3b-4db5-990f-9f4861bad5f6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD1F68996" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/0662b3ca-d83f-42cd-800e-1fee3b2b53d6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD06D73BF" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/e915df94-51ba-454c-a13e-e1afb0959d0b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACAF3520A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/140e7e78-c7ef-42d2-9c2b-e3475501586a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF305687" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/936b1586-8b3e-4da5-935a-fc559c0c37ac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9E13B23" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/12194c08-f729-4b6c-97b3-b77dba77ca54" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7C6500D" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/96b7a834-76e3-4cb3-a63f-065eb3f3b094" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8F2CEE5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/6d957f41-1a68-4e90-b3b8-a38e74572f9d" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87B19A07" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/40e988f2-a0a3-4dd0-882e-7f1b7c9c42a9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87966310" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/20cceaba-dace-453f-8b51-1e59e0a65d8f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA773B1B16" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/ec4c0ed0-21bd-4bc2-9430-8a533bdd167d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7730A194" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/1bf1d675-5dc9-488e-a91b-5b97a7ba385a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E4FF7DB" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/35987b7e-9c33-4149-b030-4fe10bd42faf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E1497E4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/58a31bed-22c7-447a-b0da-1e4dae4d1507" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F722B57" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/6aff2248-9fb2-4bc9-b4b8-849f9341a4af" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F9016A1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/8611480d-3149-43dd-9e1f-cbfe1c156ae7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F8B4716" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/069fa921-0aa4-4093-a1bc-43ca9a7ca9f7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F7DE67D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/353c3a31-28f9-43d5-9ec1-1c3643a8d505" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA393322C4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/aa48576d-e13f-4ff3-8132-de4505c4f89b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA38C5CE9B" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/f661c772-6a62-4566-b486-33d2624a6711" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA15C93B95" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/3327e8be-3efa-4fb5-ab52-a8e92c6b2cbc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FABB76A2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/1c7253b7-dbe2-4c92-a170-21cb8b9f5043" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B6B41CAC" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/b7279abf-2db3-4b5c-8cb9-f670e95b933b" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B997C6A1DE" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/dec9339c-0da5-43ba-8b25-dc67b7a2c899" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B6585141" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/83e94da4-76c4-4a88-86f1-58cefc0d628f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97CC680D0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/a2acb547-6ffc-4c40-a612-faf4b86afb1a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97B204993" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/924861df-d134-4e8d-bd7d-274937e00650" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9690EFAB7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/c541c94d-b6a3-4995-b717-6cb79b69c739" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B954D3A90E" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/137b35c3-0cac-4499-b766-f16c8ec648fd" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9615D655F" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/91f213aa-ab03-4da7-83b2-00de7bf9b1ab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B953E7480D" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/6e8eccc5-24f3-4fee-87b2-521345dfaaaf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B953C5BCE6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/067d0517-e562-422f-9713-4d1d8cc7f6d5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B949000176" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/e65aba32-ea71-46dd-a497-74094be0b18e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B947C318BB" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/adcefb56-ef76-4721-9fff-729fdd6cb5ec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94953F5BC" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/35722409-c574-4158-b760-c359316d0e25" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94971CF5B" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/d1e5bb46-c5e2-4d91-9a1e-e21cc7054b92" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93FCCD875" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/fddba117-a53d-407b-96f1-d3bedeef442f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93FB956FD" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/5d67d233-76d1-4e50-9778-05a316285a27" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93D1A9EA7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/91da046e-e3ca-434e-b286-a8e0d9a0fbad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B928146651" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/f607ecef-426f-41a9-b0e4-4e7aea040903" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90C568BDE" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/c86ec11a-429f-459e-aff1-d5e1f837c6de" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E1C934BE" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/70f905a8-277f-450d-9451-95acbb77f8c3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EBF8A05B" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/9b7d6fb8-54b4-417c-80ad-d2a5e449937a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C8DBA109" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/e725bf25-cb92-42f6-8b54-11ef39bbc0d3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F1A4C5A7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/50add686-3a0a-4aa3-9c4c-104ba94c163a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F136B86D" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/7513f75e-d5a1-4630-8f2b-cb187ad6a59e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EA2F9D76" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/08951af3-ef62-45ef-9c6e-ccf3de0c965b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E1B8AA0D" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/ab81709d-86a5-46a1-8753-875b10281f0f" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0AC87DA" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/86137954-e442-404f-8dd5-42d4b1734827" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0A10005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/c3e8f5ab-8ff6-46fd-98e3-50b6393be195" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F092E583" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/da6bc9b9-5032-4c45-9cf3-52d593b3d77c" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D10BDE47" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/9cc4f5e9-9d15-47ee-a417-f336a5906f7d" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E16B4C6B" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/c51029ef-1c3c-4d5e-bcda-1a77a9fe1148" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BFDCA918" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/a83adad0-dc0f-4544-ba25-691c10564efa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EE6423FE" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/a37449e0-1706-48be-bb8e-a613d73c3b75" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AB7DE389" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/440665c8-7391-4af2-b33e-c1f4dc81db9a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89E682EB4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/514eeb53-b304-46ce-96f3-e0e101a10642" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89E005404" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/45b1e27a-03c0-4e9f-b638-1da513abe4d3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89E177559" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/c06676de-796c-4740-a336-4f47e643154f" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=OE10315181" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/9955e404-40ee-4527-a7be-b12731a0a1c8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88EBB5712" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/603a1d96-b24e-4e96-a0b6-53e22c27a579" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88D66B597" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/4eff4828-db42-47a9-9a11-a34c664bb9e3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87AFC3D20" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/dd61afa2-2a4a-47a3-a32f-35ab65b34338" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86F7F5EEF" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/7aee8648-4942-422d-ac80-48b36b65d5ab" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B857E6F425" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/9773f0b3-a5ab-4e20-8957-45b009be5b68" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DF46A04F" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/9452c9bc-3a1a-42b9-9321-9886b0692b93" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78C6C8DE9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/8d99b84d-0488-4c67-bc44-a124ef300f2b" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76E833DAF" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/06bc5293-9e83-42e2-ab5d-8b185aecd5e2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742C66F40" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/ff2b1e12-3bf6-4ab6-b955-f1e596fcada8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FF0194E" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/890330ea-8f0a-4b3b-860d-07b80225f5d6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71EEF9A8A" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/d9e50b98-b270-49a6-b3e6-812263d2d8fe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FE9F52EC" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/72c86fa1-b401-4413-840d-4eb7c5ff4ae1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F90B0806" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/c30100f2-18cc-4bf1-8a9f-ce932e316a43" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F8F14409" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/9dfa6635-d59e-4a77-8020-3c9d0a945c85" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EBA5DA57" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/3e34578e-9608-46d6-b670-be56254b7fa6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DCC30DD3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/c8540b9a-b3b3-4538-bb1e-ef7e502d1955" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C9CEEC39" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/076708d1-f89b-4024-8d14-02d5a2f97818" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C9913DB9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/6b5d0613-cf4e-4341-aa83-435ee57113b9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66C1C894D" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/efccaeca-422b-4d61-b592-254fe66152f5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66C4B0F43" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/fc417adb-506c-4912-871a-2709f2219aa9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66C43F207" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/3d1a7c6a-e273-4f1f-bdc9-711f2da01e00" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1BEB57D" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/e05e589d-ff05-42d4-b63b-3b7c2f4e4154" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1B83FA7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/da025972-5aab-45d0-99b9-fe8ac8cd8f2e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB46FF96" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/5f7f145f-ddf3-40e3-9953-3daac05c3599" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A4BC0A57" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/d0487b80-81bf-498d-a3c9-64e1640ef22b" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A4B6C507" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/e8e5b453-af18-4912-950e-4f4ffb522912" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A4B29DBA" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/df03cac6-1b55-4491-ba66-08aa63c47578" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A4AF854D" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/c9b84ec9-fd8b-4b2b-9f2d-5bceacdf7644" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A4AB7FA6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/21a2aeaf-a260-4e83-b70b-198f64bdd21c" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67B9422AF" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/08523323-787f-4f54-b9c6-9bbe6023cb98" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67B1C2240" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/f4ccb5a8-d456-45b0-ae90-29df0bae7f1f" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67AFF1285" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/89bed2f1-fd1d-4e94-8e05-e8c65a184931" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B663100F1D" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/a31aa1ca-bfb3-42b1-9293-597adfd28945" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B663069285" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/f541ac59-7886-45f9-94ed-92907fb2bc65" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662FFA6EA" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/1810c92a-c0fb-4bff-b1ff-457ff42c28d2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662EF3DDF" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/c54e6100-3127-4c1d-bd8a-2236b143ec64" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662D67717" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/a63e13ad-59aa-4b87-8c7f-28a3257b434e" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662B3FF8E" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/281f3c8d-9458-4d8b-b246-4937544a0a30" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662714F0A" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/4eebbec3-04b7-4f85-9485-8de2bd7a9867" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66C3A856A" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/bc6a8d44-e66b-4f47-8678-7ea8f1dca3cf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B640113E61" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/6536a5a1-aa5a-46b3-a54b-b280480cd5c3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636E63181" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/2e2333bc-d57d-465d-a42b-3dbb3abb6b3b" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62CA7CFD3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/ec2dd399-925b-4b67-9e84-bb03c5d3d234" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C9AA28B" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/9e93b858-2efc-4abd-90ab-ac24891bebef" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C91CD59" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/f9ceb74f-4912-4b53-9d2b-7295a22e504c" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62CC906DB" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/7e7fddee-358d-4276-a103-2d58532788cf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62CE940AE" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/bbedc86c-cfa6-4151-8a74-00a4a7dfad8f" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C80DDB6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/2424baf6-50b8-4510-a959-0d78dfcb48e6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C7A256C" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/f2964796-1e8f-4e0e-90dd-0c412b933bbd" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B616F9F23D" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/f8a6e336-7411-43ed-b597-d74e5475a4f9" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617196154" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/74f8af6b-7ea4-4c23-ab0b-12af09e77000" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B612B30918" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/e782954c-b3ed-41a0-9851-84a973189684" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B613180EA7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/add5dedc-e37c-4d71-8e51-5eda0f27a3f5" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E537919B" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/0c8490bd-c581-409a-b87b-7cd1d926f901" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E5283698" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/6b2d8adb-a1e2-401a-9263-bdf8e3db04c5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E510B051" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/68afcd02-640a-4d92-9993-a283a5555b35" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E5042A6F" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/ca12f043-ae1a-4222-9c58-1086773dabc7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C64CB89D" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/9269fe5b-e2f5-4643-a00f-2f9425175ee6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C62728A7" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/317f7de9-7968-41db-8f7b-8ea70c26a9b8" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0810090" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/9c03b3e9-a70f-466f-b8bc-c7577cd2b7e8" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B1907085" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/e63b3c4c-5c08-4d3b-a0db-925630b62ebe" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B1ABD9F5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/46ce329d-b798-4e58-908d-bc1263f76fd1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B1165406" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/aa1e616a-792f-43e3-82fb-7cd98fb591e2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0F3BAD7" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/db653c2d-c493-4a04-8945-0eeabac63895" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0D18772" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/47716ed0-07c6-4667-90cf-87720c7e7b3f" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0C3A041" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/7fa86fb0-1eea-49e5-9860-c24df621f1b2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59842302F" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/e92853e8-ead9-49b0-8ad8-3634a9598062" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B598518A5A" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/0a9484be-a448-4c11-b20d-dbc216732d2c" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5981943A8" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/e051a7a1-3043-433f-9662-df072ad6640d" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58295B3E8" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/f39e509f-dd36-4f8f-98c9-f248206ed2d4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582BBEC1C" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/dd414cb4-c62c-45f2-bae9-58674efe57f1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B579EFB319" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/9ff71d00-3d73-43a0-94a1-768cf7705ded" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5799B3763" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/fe508a90-414b-4b35-b354-c78ad63c97a1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B579A6E1B6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/8d21dc93-2f28-44e2-b430-929acca54816" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B575E8C6FD" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/c2680f92-b7e6-4a91-9f78-be1ed6417315" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5774804C3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/cc6c5af9-a7d9-4746-85a4-e7f0dc874527" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576B1D5BE" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/27ef9690-1017-461d-8082-719c617676ab" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576EC0607" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/ae8c7d2e-cc6d-44e7-b0d4-d5b8d58ab61f" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56BFEE1DD" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/4a85d268-f8ab-4903-8800-a21f8e0dbaa4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56566E228" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/75e67fd7-5517-464f-a829-2612bf3f1a1a" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5657FEC3C" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/725286da-3614-4e7d-a133-8ddb6ca9d7e9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55F51E41F" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/f9bf3f66-c55e-432b-9530-0f909fb5aabf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55F8C795A" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/5edee51e-7ec7-4536-9b47-7267294779ef" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55F6AAAET" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/c6541ba4-f21f-4e51-9140-f1c74a9eb7c2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55AC5FBED" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/def7f4b7-b419-4d19-84e2-fc4bdb15990b" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5521A7282" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8DS00D/amministrazione-trasparente/atti-amministrazioni-enti/7ab139bc-a2a1-4d52-9d87-d235fa3dee28" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F179"/>
+  <dimension ref="A1:F190"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>2123</v>
+        <v>2725</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>2121</v>
+        <v>2721</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>1989</v>
+        <v>2564</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>1958</v>
+        <v>2575</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6">
+        <v>2554</v>
+      </c>
+      <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
         <v>20</v>
       </c>
-      <c r="B6">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B7">
-        <v>1951</v>
+        <v>2549</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>1950</v>
+        <v>2427</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>1950</v>
+        <v>2322</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>1942</v>
+        <v>2282</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>1924</v>
+        <v>2271</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>34</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>1805</v>
+        <v>2270</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>37</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>1804</v>
+        <v>2123</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>1785</v>
+        <v>2121</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>42</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>1718</v>
+        <v>1989</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>45</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>1610</v>
+        <v>1958</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>48</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="B17">
-        <v>1533</v>
+        <v>1956</v>
       </c>
       <c r="C17" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="B18">
-        <v>1532</v>
+        <v>1951</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>52</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="B19">
-        <v>1482</v>
+        <v>1950</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>54</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="B20">
-        <v>1481</v>
+        <v>1950</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>91</v>
+        <v>56</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="B21">
-        <v>1480</v>
+        <v>1942</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>59</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="B22">
-        <v>1409</v>
+        <v>1924</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>62</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>63</v>
       </c>
       <c r="B23">
-        <v>1404</v>
+        <v>1805</v>
       </c>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>104</v>
+        <v>65</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>63</v>
       </c>
       <c r="B24">
-        <v>1403</v>
+        <v>1804</v>
       </c>
       <c r="C24" t="s">
-        <v>105</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>67</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>68</v>
       </c>
       <c r="B25">
-        <v>1402</v>
+        <v>1785</v>
       </c>
       <c r="C25" t="s">
-        <v>109</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>112</v>
+        <v>70</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>96</v>
+        <v>71</v>
       </c>
       <c r="B26">
-        <v>1401</v>
+        <v>1718</v>
       </c>
       <c r="C26" t="s">
-        <v>113</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-        <v>116</v>
+        <v>73</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>74</v>
       </c>
       <c r="B27">
-        <v>1383</v>
+        <v>1610</v>
       </c>
       <c r="C27" t="s">
-        <v>118</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>121</v>
+        <v>76</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>74</v>
       </c>
       <c r="B28">
-        <v>1381</v>
+        <v>1533</v>
       </c>
       <c r="C28" t="s">
-        <v>122</v>
+        <v>77</v>
       </c>
       <c r="D28" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>125</v>
+        <v>78</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>74</v>
       </c>
       <c r="B29">
-        <v>1277</v>
+        <v>1532</v>
       </c>
       <c r="C29" t="s">
-        <v>127</v>
+        <v>79</v>
       </c>
       <c r="D29" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>80</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>74</v>
       </c>
       <c r="B30">
-        <v>1276</v>
+        <v>1482</v>
       </c>
       <c r="C30" t="s">
-        <v>131</v>
+        <v>81</v>
       </c>
       <c r="D30" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>82</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>83</v>
       </c>
       <c r="B31">
-        <v>1125</v>
+        <v>1481</v>
       </c>
       <c r="C31" t="s">
-        <v>136</v>
+        <v>84</v>
       </c>
       <c r="D31" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>85</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>83</v>
       </c>
       <c r="B32">
-        <v>1086</v>
+        <v>1480</v>
       </c>
       <c r="C32" t="s">
-        <v>141</v>
+        <v>86</v>
       </c>
       <c r="D32" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>87</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>140</v>
+        <v>88</v>
       </c>
       <c r="B33">
-        <v>1084</v>
+        <v>1409</v>
       </c>
       <c r="C33" t="s">
-        <v>145</v>
+        <v>89</v>
       </c>
       <c r="D33" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>90</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>149</v>
+        <v>88</v>
       </c>
       <c r="B34">
-        <v>1042</v>
+        <v>1404</v>
       </c>
       <c r="C34" t="s">
-        <v>150</v>
+        <v>91</v>
       </c>
       <c r="D34" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>92</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>154</v>
+        <v>88</v>
       </c>
       <c r="B35">
-        <v>972</v>
+        <v>1403</v>
       </c>
       <c r="C35" t="s">
-        <v>155</v>
+        <v>93</v>
       </c>
       <c r="D35" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>94</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>154</v>
+        <v>88</v>
       </c>
       <c r="B36">
-        <v>971</v>
+        <v>1402</v>
       </c>
       <c r="C36" t="s">
-        <v>159</v>
+        <v>95</v>
       </c>
       <c r="D36" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>96</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>163</v>
+        <v>88</v>
       </c>
       <c r="B37">
-        <v>921</v>
+        <v>1401</v>
       </c>
       <c r="C37" t="s">
-        <v>164</v>
+        <v>97</v>
       </c>
       <c r="D37" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>98</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>163</v>
+        <v>99</v>
       </c>
       <c r="B38">
-        <v>917</v>
+        <v>1383</v>
       </c>
       <c r="C38" t="s">
-        <v>168</v>
+        <v>100</v>
       </c>
       <c r="D38" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>101</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>172</v>
+        <v>99</v>
       </c>
       <c r="B39">
-        <v>822</v>
+        <v>1381</v>
       </c>
       <c r="C39" t="s">
-        <v>173</v>
+        <v>102</v>
       </c>
       <c r="D39" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>103</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>172</v>
+        <v>104</v>
       </c>
       <c r="B40">
-        <v>813</v>
+        <v>1277</v>
       </c>
       <c r="C40" t="s">
-        <v>177</v>
+        <v>105</v>
       </c>
       <c r="D40" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>106</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>172</v>
+        <v>104</v>
       </c>
       <c r="B41">
-        <v>812</v>
+        <v>1276</v>
       </c>
       <c r="C41" t="s">
-        <v>181</v>
+        <v>107</v>
       </c>
       <c r="D41" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>108</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>185</v>
+        <v>109</v>
       </c>
       <c r="B42">
-        <v>619</v>
+        <v>1125</v>
       </c>
       <c r="C42" t="s">
-        <v>186</v>
+        <v>110</v>
       </c>
       <c r="D42" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>189</v>
+        <v>111</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>185</v>
+        <v>112</v>
       </c>
       <c r="B43">
-        <v>618</v>
+        <v>1086</v>
       </c>
       <c r="C43" t="s">
-        <v>190</v>
+        <v>113</v>
       </c>
       <c r="D43" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>114</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>194</v>
+        <v>112</v>
       </c>
       <c r="B44">
-        <v>558</v>
+        <v>1084</v>
       </c>
       <c r="C44" t="s">
-        <v>195</v>
+        <v>115</v>
       </c>
       <c r="D44" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>116</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>194</v>
+        <v>117</v>
       </c>
       <c r="B45">
-        <v>556</v>
+        <v>1042</v>
       </c>
       <c r="C45" t="s">
-        <v>199</v>
+        <v>118</v>
       </c>
       <c r="D45" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>119</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>203</v>
+        <v>120</v>
       </c>
       <c r="B46">
-        <v>438</v>
+        <v>972</v>
       </c>
       <c r="C46" t="s">
-        <v>204</v>
+        <v>121</v>
       </c>
       <c r="D46" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>122</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>203</v>
+        <v>120</v>
       </c>
       <c r="B47">
-        <v>437</v>
+        <v>971</v>
       </c>
       <c r="C47" t="s">
-        <v>208</v>
+        <v>123</v>
       </c>
       <c r="D47" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>124</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>212</v>
+        <v>125</v>
       </c>
       <c r="B48">
-        <v>334</v>
+        <v>921</v>
       </c>
       <c r="C48" t="s">
-        <v>213</v>
+        <v>126</v>
       </c>
       <c r="D48" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>127</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>212</v>
+        <v>125</v>
       </c>
       <c r="B49">
-        <v>332</v>
+        <v>917</v>
       </c>
       <c r="C49" t="s">
-        <v>217</v>
+        <v>128</v>
       </c>
       <c r="D49" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>129</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>212</v>
+        <v>130</v>
       </c>
       <c r="B50">
-        <v>331</v>
+        <v>822</v>
       </c>
       <c r="C50" t="s">
-        <v>221</v>
+        <v>131</v>
       </c>
       <c r="D50" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>224</v>
+        <v>132</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>212</v>
+        <v>130</v>
       </c>
       <c r="B51">
-        <v>330</v>
+        <v>813</v>
       </c>
       <c r="C51" t="s">
-        <v>225</v>
+        <v>133</v>
       </c>
       <c r="D51" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>134</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>229</v>
+        <v>130</v>
       </c>
       <c r="B52">
-        <v>314</v>
+        <v>812</v>
       </c>
       <c r="C52" t="s">
-        <v>230</v>
+        <v>135</v>
       </c>
       <c r="D52" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>136</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>229</v>
+        <v>137</v>
       </c>
       <c r="B53">
-        <v>309</v>
+        <v>619</v>
       </c>
       <c r="C53" t="s">
-        <v>234</v>
+        <v>138</v>
       </c>
       <c r="D53" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>139</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>238</v>
+        <v>137</v>
       </c>
       <c r="B54">
-        <v>190</v>
+        <v>618</v>
       </c>
       <c r="C54" t="s">
-        <v>239</v>
+        <v>140</v>
       </c>
       <c r="D54" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>242</v>
+        <v>141</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>243</v>
+        <v>142</v>
       </c>
       <c r="B55">
-        <v>110</v>
+        <v>558</v>
       </c>
       <c r="C55" t="s">
-        <v>244</v>
+        <v>143</v>
       </c>
       <c r="D55" t="s">
-        <v>245</v>
-[...5 lines deleted...]
-        <v>247</v>
+        <v>144</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>248</v>
+        <v>142</v>
       </c>
       <c r="B56">
-        <v>5239</v>
+        <v>556</v>
       </c>
       <c r="C56" t="s">
-        <v>249</v>
+        <v>145</v>
       </c>
       <c r="D56" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-        <v>252</v>
+        <v>146</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>253</v>
+        <v>147</v>
       </c>
       <c r="B57">
-        <v>5160</v>
+        <v>438</v>
       </c>
       <c r="C57" t="s">
-        <v>254</v>
+        <v>148</v>
       </c>
       <c r="D57" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>149</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>258</v>
+        <v>147</v>
       </c>
       <c r="B58">
-        <v>5237</v>
+        <v>437</v>
       </c>
       <c r="C58" t="s">
-        <v>259</v>
+        <v>150</v>
       </c>
       <c r="D58" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-        <v>262</v>
+        <v>151</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>263</v>
+        <v>152</v>
       </c>
       <c r="B59">
-        <v>5087</v>
+        <v>334</v>
       </c>
       <c r="C59" t="s">
-        <v>264</v>
+        <v>153</v>
       </c>
       <c r="D59" t="s">
-        <v>265</v>
-[...5 lines deleted...]
-        <v>267</v>
+        <v>154</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>263</v>
+        <v>152</v>
       </c>
       <c r="B60">
-        <v>5085</v>
+        <v>332</v>
       </c>
       <c r="C60" t="s">
-        <v>268</v>
+        <v>155</v>
       </c>
       <c r="D60" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-        <v>271</v>
+        <v>156</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>263</v>
+        <v>152</v>
       </c>
       <c r="B61">
-        <v>5084</v>
+        <v>331</v>
       </c>
       <c r="C61" t="s">
-        <v>272</v>
+        <v>157</v>
       </c>
       <c r="D61" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>275</v>
+        <v>158</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>276</v>
+        <v>152</v>
       </c>
       <c r="B62">
-        <v>5020</v>
+        <v>330</v>
       </c>
       <c r="C62" t="s">
-        <v>277</v>
+        <v>159</v>
       </c>
       <c r="D62" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>280</v>
+        <v>160</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>276</v>
+        <v>161</v>
       </c>
       <c r="B63">
-        <v>5018</v>
+        <v>314</v>
       </c>
       <c r="C63" t="s">
-        <v>281</v>
+        <v>162</v>
       </c>
       <c r="D63" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-        <v>284</v>
+        <v>163</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>285</v>
+        <v>161</v>
       </c>
       <c r="B64">
-        <v>4988</v>
+        <v>309</v>
       </c>
       <c r="C64" t="s">
-        <v>286</v>
+        <v>164</v>
       </c>
       <c r="D64" t="s">
-        <v>287</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>165</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>285</v>
+        <v>166</v>
       </c>
       <c r="B65">
-        <v>4987</v>
+        <v>190</v>
       </c>
       <c r="C65" t="s">
-        <v>290</v>
+        <v>167</v>
       </c>
       <c r="D65" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>293</v>
+        <v>168</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>294</v>
+        <v>169</v>
       </c>
       <c r="B66">
-        <v>4930</v>
+        <v>110</v>
       </c>
       <c r="C66" t="s">
-        <v>295</v>
+        <v>170</v>
       </c>
       <c r="D66" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-        <v>298</v>
+        <v>171</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>294</v>
+        <v>172</v>
       </c>
       <c r="B67">
-        <v>4929</v>
+        <v>5239</v>
       </c>
       <c r="C67" t="s">
-        <v>299</v>
+        <v>173</v>
       </c>
       <c r="D67" t="s">
-        <v>300</v>
-[...5 lines deleted...]
-        <v>302</v>
+        <v>174</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>294</v>
+        <v>175</v>
       </c>
       <c r="B68">
-        <v>4928</v>
+        <v>5160</v>
       </c>
       <c r="C68" t="s">
-        <v>303</v>
+        <v>176</v>
       </c>
       <c r="D68" t="s">
-        <v>304</v>
-[...5 lines deleted...]
-        <v>306</v>
+        <v>177</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>294</v>
+        <v>178</v>
       </c>
       <c r="B69">
-        <v>4927</v>
+        <v>5237</v>
       </c>
       <c r="C69" t="s">
-        <v>307</v>
+        <v>179</v>
       </c>
       <c r="D69" t="s">
-        <v>308</v>
-[...5 lines deleted...]
-        <v>310</v>
+        <v>180</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>311</v>
+        <v>181</v>
       </c>
       <c r="B70">
-        <v>4897</v>
+        <v>5087</v>
       </c>
       <c r="C70" t="s">
-        <v>312</v>
+        <v>182</v>
       </c>
       <c r="D70" t="s">
-        <v>313</v>
-[...5 lines deleted...]
-        <v>315</v>
+        <v>183</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>311</v>
+        <v>181</v>
       </c>
       <c r="B71">
-        <v>4896</v>
+        <v>5085</v>
       </c>
       <c r="C71" t="s">
-        <v>316</v>
+        <v>184</v>
       </c>
       <c r="D71" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>319</v>
+        <v>185</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>320</v>
+        <v>181</v>
       </c>
       <c r="B72">
-        <v>4882</v>
+        <v>5084</v>
       </c>
       <c r="C72" t="s">
-        <v>321</v>
+        <v>186</v>
       </c>
       <c r="D72" t="s">
-        <v>322</v>
-[...5 lines deleted...]
-        <v>324</v>
+        <v>187</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>325</v>
+        <v>188</v>
       </c>
       <c r="B73">
-        <v>4801</v>
+        <v>5020</v>
       </c>
       <c r="C73" t="s">
-        <v>326</v>
+        <v>189</v>
       </c>
       <c r="D73" t="s">
-        <v>327</v>
-[...5 lines deleted...]
-        <v>329</v>
+        <v>190</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>330</v>
+        <v>188</v>
       </c>
       <c r="B74">
-        <v>4579</v>
+        <v>5018</v>
       </c>
       <c r="C74" t="s">
-        <v>331</v>
+        <v>191</v>
       </c>
       <c r="D74" t="s">
-        <v>332</v>
-[...5 lines deleted...]
-        <v>334</v>
+        <v>192</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>335</v>
+        <v>193</v>
       </c>
       <c r="B75">
-        <v>4494</v>
+        <v>4988</v>
       </c>
       <c r="C75" t="s">
-        <v>336</v>
+        <v>194</v>
       </c>
       <c r="D75" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-        <v>339</v>
+        <v>195</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>335</v>
+        <v>193</v>
       </c>
       <c r="B76">
-        <v>4480</v>
+        <v>4987</v>
       </c>
       <c r="C76" t="s">
-        <v>340</v>
+        <v>196</v>
       </c>
       <c r="D76" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>197</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>335</v>
+        <v>198</v>
       </c>
       <c r="B77">
-        <v>4477</v>
+        <v>4930</v>
       </c>
       <c r="C77" t="s">
-        <v>344</v>
+        <v>199</v>
       </c>
       <c r="D77" t="s">
-        <v>345</v>
-[...5 lines deleted...]
-        <v>347</v>
+        <v>200</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>348</v>
+        <v>198</v>
       </c>
       <c r="B78">
-        <v>4473</v>
+        <v>4929</v>
       </c>
       <c r="C78" t="s">
-        <v>349</v>
+        <v>201</v>
       </c>
       <c r="D78" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>202</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>348</v>
+        <v>198</v>
       </c>
       <c r="B79">
-        <v>4469</v>
+        <v>4928</v>
       </c>
       <c r="C79" t="s">
-        <v>353</v>
+        <v>203</v>
       </c>
       <c r="D79" t="s">
-        <v>354</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>204</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>348</v>
+        <v>198</v>
       </c>
       <c r="B80">
-        <v>4468</v>
+        <v>4927</v>
       </c>
       <c r="C80" t="s">
-        <v>357</v>
+        <v>205</v>
       </c>
       <c r="D80" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>360</v>
+        <v>206</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>348</v>
+        <v>207</v>
       </c>
       <c r="B81">
-        <v>4467</v>
+        <v>4897</v>
       </c>
       <c r="C81" t="s">
-        <v>361</v>
+        <v>208</v>
       </c>
       <c r="D81" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        <v>364</v>
+        <v>209</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>348</v>
+        <v>207</v>
       </c>
       <c r="B82">
-        <v>4466</v>
+        <v>4896</v>
       </c>
       <c r="C82" t="s">
-        <v>365</v>
+        <v>210</v>
       </c>
       <c r="D82" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>368</v>
+        <v>211</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>348</v>
+        <v>212</v>
       </c>
       <c r="B83">
-        <v>4465</v>
+        <v>4882</v>
       </c>
       <c r="C83" t="s">
-        <v>369</v>
+        <v>213</v>
       </c>
       <c r="D83" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>372</v>
+        <v>214</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>348</v>
+        <v>215</v>
       </c>
       <c r="B84">
-        <v>4464</v>
+        <v>4801</v>
       </c>
       <c r="C84" t="s">
-        <v>373</v>
+        <v>216</v>
       </c>
       <c r="D84" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>376</v>
+        <v>217</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>348</v>
+        <v>218</v>
       </c>
       <c r="B85">
-        <v>4462</v>
+        <v>4579</v>
       </c>
       <c r="C85" t="s">
-        <v>377</v>
+        <v>219</v>
       </c>
       <c r="D85" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-        <v>380</v>
+        <v>220</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>348</v>
+        <v>221</v>
       </c>
       <c r="B86">
-        <v>4457</v>
+        <v>4494</v>
       </c>
       <c r="C86" t="s">
-        <v>381</v>
+        <v>222</v>
       </c>
       <c r="D86" t="s">
-        <v>382</v>
-[...5 lines deleted...]
-        <v>384</v>
+        <v>223</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>385</v>
+        <v>221</v>
       </c>
       <c r="B87">
-        <v>4321</v>
+        <v>4480</v>
       </c>
       <c r="C87" t="s">
-        <v>386</v>
+        <v>224</v>
       </c>
       <c r="D87" t="s">
-        <v>387</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>225</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>385</v>
+        <v>221</v>
       </c>
       <c r="B88">
-        <v>4308</v>
+        <v>4477</v>
       </c>
       <c r="C88" t="s">
-        <v>390</v>
+        <v>226</v>
       </c>
       <c r="D88" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>393</v>
+        <v>227</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>394</v>
+        <v>228</v>
       </c>
       <c r="B89">
-        <v>4247</v>
+        <v>4473</v>
       </c>
       <c r="C89" t="s">
-        <v>395</v>
+        <v>229</v>
       </c>
       <c r="D89" t="s">
-        <v>396</v>
-[...5 lines deleted...]
-        <v>398</v>
+        <v>230</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>399</v>
+        <v>228</v>
       </c>
       <c r="B90">
-        <v>4143</v>
+        <v>4469</v>
       </c>
       <c r="C90" t="s">
-        <v>400</v>
+        <v>231</v>
       </c>
       <c r="D90" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-        <v>403</v>
+        <v>232</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>404</v>
+        <v>228</v>
       </c>
       <c r="B91">
-        <v>4141</v>
+        <v>4468</v>
       </c>
       <c r="C91" t="s">
-        <v>405</v>
+        <v>233</v>
       </c>
       <c r="D91" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>408</v>
+        <v>234</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>404</v>
+        <v>228</v>
       </c>
       <c r="B92">
-        <v>4135</v>
+        <v>4467</v>
       </c>
       <c r="C92" t="s">
-        <v>409</v>
+        <v>235</v>
       </c>
       <c r="D92" t="s">
-        <v>410</v>
-[...5 lines deleted...]
-        <v>412</v>
+        <v>236</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>413</v>
+        <v>228</v>
       </c>
       <c r="B93">
-        <v>411</v>
+        <v>4466</v>
       </c>
       <c r="C93" t="s">
-        <v>414</v>
+        <v>237</v>
       </c>
       <c r="D93" t="s">
-        <v>415</v>
-[...5 lines deleted...]
-        <v>417</v>
+        <v>238</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>418</v>
+        <v>228</v>
       </c>
       <c r="B94">
-        <v>4062</v>
+        <v>4465</v>
       </c>
       <c r="C94" t="s">
-        <v>419</v>
+        <v>239</v>
       </c>
       <c r="D94" t="s">
-        <v>420</v>
-[...5 lines deleted...]
-        <v>422</v>
+        <v>240</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>418</v>
+        <v>228</v>
       </c>
       <c r="B95">
-        <v>4060</v>
+        <v>4464</v>
       </c>
       <c r="C95" t="s">
-        <v>423</v>
+        <v>241</v>
       </c>
       <c r="D95" t="s">
-        <v>424</v>
-[...5 lines deleted...]
-        <v>426</v>
+        <v>242</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>427</v>
+        <v>228</v>
       </c>
       <c r="B96">
-        <v>3999</v>
+        <v>4462</v>
       </c>
       <c r="C96" t="s">
-        <v>428</v>
+        <v>243</v>
       </c>
       <c r="D96" t="s">
-        <v>429</v>
-[...5 lines deleted...]
-        <v>431</v>
+        <v>244</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>432</v>
+        <v>228</v>
       </c>
       <c r="B97">
-        <v>3945</v>
+        <v>4457</v>
       </c>
       <c r="C97" t="s">
-        <v>433</v>
+        <v>245</v>
       </c>
       <c r="D97" t="s">
-        <v>434</v>
-[...5 lines deleted...]
-        <v>436</v>
+        <v>246</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>437</v>
+        <v>247</v>
       </c>
       <c r="B98">
-        <v>3871</v>
+        <v>4321</v>
       </c>
       <c r="C98" t="s">
-        <v>438</v>
+        <v>248</v>
       </c>
       <c r="D98" t="s">
-        <v>439</v>
-[...5 lines deleted...]
-        <v>441</v>
+        <v>249</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>442</v>
+        <v>247</v>
       </c>
       <c r="B99">
-        <v>3371</v>
+        <v>4308</v>
       </c>
       <c r="C99" t="s">
-        <v>443</v>
+        <v>250</v>
       </c>
       <c r="D99" t="s">
-        <v>444</v>
-[...5 lines deleted...]
-        <v>446</v>
+        <v>251</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>447</v>
+        <v>252</v>
       </c>
       <c r="B100">
-        <v>3067</v>
+        <v>4247</v>
       </c>
       <c r="C100" t="s">
-        <v>448</v>
+        <v>253</v>
       </c>
       <c r="D100" t="s">
-        <v>449</v>
-[...5 lines deleted...]
-        <v>451</v>
+        <v>254</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>452</v>
+        <v>255</v>
       </c>
       <c r="B101">
-        <v>2897</v>
+        <v>4143</v>
       </c>
       <c r="C101" t="s">
-        <v>453</v>
+        <v>256</v>
       </c>
       <c r="D101" t="s">
-        <v>454</v>
-[...5 lines deleted...]
-        <v>456</v>
+        <v>257</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>457</v>
+        <v>258</v>
       </c>
       <c r="B102">
-        <v>2601</v>
+        <v>4141</v>
       </c>
       <c r="C102" t="s">
-        <v>458</v>
+        <v>259</v>
       </c>
       <c r="D102" t="s">
-        <v>459</v>
-[...5 lines deleted...]
-        <v>461</v>
+        <v>260</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>462</v>
+        <v>258</v>
       </c>
       <c r="B103">
-        <v>2575</v>
+        <v>4135</v>
       </c>
       <c r="C103" t="s">
-        <v>463</v>
+        <v>261</v>
       </c>
       <c r="D103" t="s">
-        <v>464</v>
-[...5 lines deleted...]
-        <v>466</v>
+        <v>262</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>467</v>
+        <v>263</v>
       </c>
       <c r="B104">
-        <v>2461</v>
+        <v>411</v>
       </c>
       <c r="C104" t="s">
-        <v>468</v>
+        <v>264</v>
       </c>
       <c r="D104" t="s">
-        <v>469</v>
-[...5 lines deleted...]
-        <v>471</v>
+        <v>265</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>472</v>
+        <v>266</v>
       </c>
       <c r="B105">
-        <v>2313</v>
+        <v>4062</v>
       </c>
       <c r="C105" t="s">
-        <v>473</v>
+        <v>267</v>
       </c>
       <c r="D105" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-        <v>476</v>
+        <v>268</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>477</v>
+        <v>266</v>
       </c>
       <c r="B106">
-        <v>2299</v>
+        <v>4060</v>
       </c>
       <c r="C106" t="s">
-        <v>478</v>
+        <v>269</v>
       </c>
       <c r="D106" t="s">
-        <v>479</v>
-[...5 lines deleted...]
-        <v>481</v>
+        <v>270</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>477</v>
+        <v>271</v>
       </c>
       <c r="B107">
-        <v>2294</v>
+        <v>3999</v>
       </c>
       <c r="C107" t="s">
-        <v>482</v>
+        <v>272</v>
       </c>
       <c r="D107" t="s">
-        <v>483</v>
-[...5 lines deleted...]
-        <v>485</v>
+        <v>273</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>486</v>
+        <v>274</v>
       </c>
       <c r="B108">
-        <v>2838</v>
+        <v>3945</v>
       </c>
       <c r="C108" t="s">
-        <v>487</v>
+        <v>275</v>
       </c>
       <c r="D108" t="s">
-        <v>488</v>
-[...5 lines deleted...]
-        <v>490</v>
+        <v>276</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>491</v>
+        <v>277</v>
       </c>
       <c r="B109">
-        <v>2188</v>
+        <v>3871</v>
       </c>
       <c r="C109" t="s">
-        <v>492</v>
+        <v>278</v>
       </c>
       <c r="D109" t="s">
-        <v>493</v>
-[...5 lines deleted...]
-        <v>495</v>
+        <v>279</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>496</v>
+        <v>280</v>
       </c>
       <c r="B110">
-        <v>2079</v>
+        <v>3371</v>
       </c>
       <c r="C110" t="s">
-        <v>497</v>
+        <v>281</v>
       </c>
       <c r="D110" t="s">
-        <v>498</v>
-[...5 lines deleted...]
-        <v>500</v>
+        <v>282</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>496</v>
+        <v>283</v>
       </c>
       <c r="B111">
-        <v>2075</v>
+        <v>3067</v>
       </c>
       <c r="C111" t="s">
-        <v>501</v>
+        <v>284</v>
       </c>
       <c r="D111" t="s">
-        <v>502</v>
-[...5 lines deleted...]
-        <v>504</v>
+        <v>285</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>496</v>
+        <v>286</v>
       </c>
       <c r="B112">
-        <v>1747</v>
+        <v>2897</v>
       </c>
       <c r="C112" t="s">
-        <v>505</v>
+        <v>287</v>
       </c>
       <c r="D112" t="s">
-        <v>506</v>
-[...5 lines deleted...]
-        <v>508</v>
+        <v>288</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>496</v>
+        <v>289</v>
       </c>
       <c r="B113">
-        <v>1745</v>
+        <v>2601</v>
       </c>
       <c r="C113" t="s">
-        <v>509</v>
+        <v>290</v>
       </c>
       <c r="D113" t="s">
-        <v>510</v>
-[...5 lines deleted...]
-        <v>512</v>
+        <v>291</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>496</v>
+        <v>292</v>
       </c>
       <c r="B114">
-        <v>1744</v>
+        <v>2575</v>
       </c>
       <c r="C114" t="s">
-        <v>513</v>
+        <v>293</v>
       </c>
       <c r="D114" t="s">
-        <v>514</v>
-[...5 lines deleted...]
-        <v>516</v>
+        <v>294</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>517</v>
+        <v>295</v>
       </c>
       <c r="B115">
-        <v>2041</v>
+        <v>2461</v>
       </c>
       <c r="C115" t="s">
-        <v>518</v>
+        <v>296</v>
       </c>
       <c r="D115" t="s">
-        <v>519</v>
-[...5 lines deleted...]
-        <v>521</v>
+        <v>297</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>517</v>
+        <v>298</v>
       </c>
       <c r="B116">
-        <v>2040</v>
+        <v>2313</v>
       </c>
       <c r="C116" t="s">
-        <v>522</v>
+        <v>299</v>
       </c>
       <c r="D116" t="s">
-        <v>523</v>
-[...5 lines deleted...]
-        <v>525</v>
+        <v>300</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>517</v>
+        <v>301</v>
       </c>
       <c r="B117">
-        <v>2033</v>
+        <v>2299</v>
       </c>
       <c r="C117" t="s">
-        <v>526</v>
+        <v>302</v>
       </c>
       <c r="D117" t="s">
-        <v>527</v>
-[...5 lines deleted...]
-        <v>529</v>
+        <v>303</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>530</v>
+        <v>301</v>
       </c>
       <c r="B118">
-        <v>1901</v>
+        <v>2294</v>
       </c>
       <c r="C118" t="s">
-        <v>531</v>
+        <v>304</v>
       </c>
       <c r="D118" t="s">
-        <v>532</v>
-[...5 lines deleted...]
-        <v>534</v>
+        <v>305</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>530</v>
+        <v>306</v>
       </c>
       <c r="B119">
-        <v>1900</v>
+        <v>2838</v>
       </c>
       <c r="C119" t="s">
-        <v>535</v>
+        <v>307</v>
       </c>
       <c r="D119" t="s">
-        <v>536</v>
-[...5 lines deleted...]
-        <v>538</v>
+        <v>308</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>530</v>
+        <v>309</v>
       </c>
       <c r="B120">
-        <v>1899</v>
+        <v>2188</v>
       </c>
       <c r="C120" t="s">
-        <v>539</v>
+        <v>310</v>
       </c>
       <c r="D120" t="s">
-        <v>540</v>
-[...5 lines deleted...]
-        <v>542</v>
+        <v>311</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>530</v>
+        <v>312</v>
       </c>
       <c r="B121">
-        <v>1898</v>
+        <v>2079</v>
       </c>
       <c r="C121" t="s">
-        <v>543</v>
+        <v>313</v>
       </c>
       <c r="D121" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-        <v>546</v>
+        <v>314</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>530</v>
+        <v>312</v>
       </c>
       <c r="B122">
-        <v>1897</v>
+        <v>2075</v>
       </c>
       <c r="C122" t="s">
-        <v>547</v>
+        <v>315</v>
       </c>
       <c r="D122" t="s">
-        <v>548</v>
-[...5 lines deleted...]
-        <v>550</v>
+        <v>316</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>551</v>
+        <v>312</v>
       </c>
       <c r="B123">
-        <v>1804</v>
+        <v>1747</v>
       </c>
       <c r="C123" t="s">
-        <v>552</v>
+        <v>317</v>
       </c>
       <c r="D123" t="s">
-        <v>553</v>
-[...5 lines deleted...]
-        <v>555</v>
+        <v>318</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>551</v>
+        <v>312</v>
       </c>
       <c r="B124">
-        <v>1802</v>
+        <v>1745</v>
       </c>
       <c r="C124" t="s">
-        <v>556</v>
+        <v>319</v>
       </c>
       <c r="D124" t="s">
-        <v>557</v>
-[...5 lines deleted...]
-        <v>559</v>
+        <v>320</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>551</v>
+        <v>312</v>
       </c>
       <c r="B125">
-        <v>1800</v>
+        <v>1744</v>
       </c>
       <c r="C125" t="s">
-        <v>560</v>
+        <v>321</v>
       </c>
       <c r="D125" t="s">
-        <v>561</v>
-[...5 lines deleted...]
-        <v>563</v>
+        <v>322</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>564</v>
+        <v>323</v>
       </c>
       <c r="B126">
-        <v>1693</v>
+        <v>2041</v>
       </c>
       <c r="C126" t="s">
-        <v>565</v>
+        <v>324</v>
       </c>
       <c r="D126" t="s">
-        <v>566</v>
-[...5 lines deleted...]
-        <v>568</v>
+        <v>325</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>564</v>
+        <v>323</v>
       </c>
       <c r="B127">
-        <v>1690</v>
+        <v>2040</v>
       </c>
       <c r="C127" t="s">
-        <v>569</v>
+        <v>326</v>
       </c>
       <c r="D127" t="s">
-        <v>570</v>
-[...5 lines deleted...]
-        <v>572</v>
+        <v>327</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>564</v>
+        <v>323</v>
       </c>
       <c r="B128">
-        <v>1689</v>
+        <v>2033</v>
       </c>
       <c r="C128" t="s">
-        <v>573</v>
+        <v>328</v>
       </c>
       <c r="D128" t="s">
-        <v>574</v>
-[...5 lines deleted...]
-        <v>576</v>
+        <v>329</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>564</v>
+        <v>330</v>
       </c>
       <c r="B129">
-        <v>1688</v>
+        <v>1901</v>
       </c>
       <c r="C129" t="s">
-        <v>577</v>
+        <v>331</v>
       </c>
       <c r="D129" t="s">
-        <v>578</v>
-[...5 lines deleted...]
-        <v>580</v>
+        <v>332</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>564</v>
+        <v>330</v>
       </c>
       <c r="B130">
-        <v>1684</v>
+        <v>1900</v>
       </c>
       <c r="C130" t="s">
-        <v>581</v>
+        <v>333</v>
       </c>
       <c r="D130" t="s">
-        <v>582</v>
-[...5 lines deleted...]
-        <v>584</v>
+        <v>334</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>564</v>
+        <v>330</v>
       </c>
       <c r="B131">
-        <v>1681</v>
+        <v>1899</v>
       </c>
       <c r="C131" t="s">
-        <v>585</v>
+        <v>335</v>
       </c>
       <c r="D131" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-        <v>588</v>
+        <v>336</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>564</v>
+        <v>330</v>
       </c>
       <c r="B132">
-        <v>1680</v>
+        <v>1898</v>
       </c>
       <c r="C132" t="s">
-        <v>589</v>
+        <v>337</v>
       </c>
       <c r="D132" t="s">
-        <v>590</v>
-[...5 lines deleted...]
-        <v>592</v>
+        <v>338</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>593</v>
+        <v>330</v>
       </c>
       <c r="B133">
-        <v>1739</v>
+        <v>1897</v>
       </c>
       <c r="C133" t="s">
-        <v>594</v>
+        <v>339</v>
       </c>
       <c r="D133" t="s">
-        <v>595</v>
-[...5 lines deleted...]
-        <v>597</v>
+        <v>340</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>598</v>
+        <v>341</v>
       </c>
       <c r="B134">
-        <v>1446</v>
+        <v>1804</v>
       </c>
       <c r="C134" t="s">
-        <v>599</v>
+        <v>342</v>
       </c>
       <c r="D134" t="s">
-        <v>600</v>
-[...5 lines deleted...]
-        <v>602</v>
+        <v>343</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>603</v>
+        <v>341</v>
       </c>
       <c r="B135">
-        <v>1369</v>
+        <v>1802</v>
       </c>
       <c r="C135" t="s">
-        <v>604</v>
+        <v>344</v>
       </c>
       <c r="D135" t="s">
-        <v>605</v>
-[...5 lines deleted...]
-        <v>607</v>
+        <v>345</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>608</v>
+        <v>341</v>
       </c>
       <c r="B136">
-        <v>1332</v>
+        <v>1800</v>
       </c>
       <c r="C136" t="s">
-        <v>609</v>
+        <v>346</v>
       </c>
       <c r="D136" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-        <v>612</v>
+        <v>347</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>608</v>
+        <v>348</v>
       </c>
       <c r="B137">
-        <v>1330</v>
+        <v>1693</v>
       </c>
       <c r="C137" t="s">
-        <v>613</v>
+        <v>349</v>
       </c>
       <c r="D137" t="s">
-        <v>614</v>
-[...5 lines deleted...]
-        <v>616</v>
+        <v>350</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>608</v>
+        <v>348</v>
       </c>
       <c r="B138">
-        <v>1325</v>
+        <v>1690</v>
       </c>
       <c r="C138" t="s">
-        <v>617</v>
+        <v>351</v>
       </c>
       <c r="D138" t="s">
-        <v>618</v>
-[...5 lines deleted...]
-        <v>620</v>
+        <v>352</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>608</v>
+        <v>348</v>
       </c>
       <c r="B139">
-        <v>1321</v>
+        <v>1689</v>
       </c>
       <c r="C139" t="s">
-        <v>621</v>
+        <v>353</v>
       </c>
       <c r="D139" t="s">
-        <v>622</v>
-[...5 lines deleted...]
-        <v>624</v>
+        <v>354</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>608</v>
+        <v>348</v>
       </c>
       <c r="B140">
-        <v>1320</v>
+        <v>1688</v>
       </c>
       <c r="C140" t="s">
-        <v>625</v>
+        <v>355</v>
       </c>
       <c r="D140" t="s">
-        <v>626</v>
-[...5 lines deleted...]
-        <v>628</v>
+        <v>356</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>608</v>
+        <v>348</v>
       </c>
       <c r="B141">
-        <v>1316</v>
+        <v>1684</v>
       </c>
       <c r="C141" t="s">
-        <v>629</v>
+        <v>357</v>
       </c>
       <c r="D141" t="s">
-        <v>630</v>
-[...5 lines deleted...]
-        <v>632</v>
+        <v>358</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>608</v>
+        <v>348</v>
       </c>
       <c r="B142">
-        <v>1313</v>
+        <v>1681</v>
       </c>
       <c r="C142" t="s">
-        <v>633</v>
+        <v>359</v>
       </c>
       <c r="D142" t="s">
-        <v>634</v>
-[...5 lines deleted...]
-        <v>636</v>
+        <v>360</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>637</v>
+        <v>348</v>
       </c>
       <c r="B143">
-        <v>1224</v>
+        <v>1680</v>
       </c>
       <c r="C143" t="s">
-        <v>638</v>
+        <v>361</v>
       </c>
       <c r="D143" t="s">
-        <v>639</v>
-[...5 lines deleted...]
-        <v>641</v>
+        <v>362</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>637</v>
+        <v>363</v>
       </c>
       <c r="B144">
-        <v>1221</v>
+        <v>1739</v>
       </c>
       <c r="C144" t="s">
-        <v>642</v>
+        <v>364</v>
       </c>
       <c r="D144" t="s">
-        <v>643</v>
-[...5 lines deleted...]
-        <v>645</v>
+        <v>365</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>646</v>
+        <v>366</v>
       </c>
       <c r="B145">
-        <v>1201</v>
+        <v>1446</v>
       </c>
       <c r="C145" t="s">
-        <v>647</v>
+        <v>367</v>
       </c>
       <c r="D145" t="s">
-        <v>648</v>
-[...5 lines deleted...]
-        <v>650</v>
+        <v>368</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>646</v>
+        <v>369</v>
       </c>
       <c r="B146">
-        <v>1002</v>
+        <v>1369</v>
       </c>
       <c r="C146" t="s">
-        <v>651</v>
+        <v>370</v>
       </c>
       <c r="D146" t="s">
-        <v>652</v>
-[...5 lines deleted...]
-        <v>654</v>
+        <v>371</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>655</v>
+        <v>372</v>
       </c>
       <c r="B147">
-        <v>1007</v>
+        <v>1332</v>
       </c>
       <c r="C147" t="s">
-        <v>656</v>
+        <v>373</v>
       </c>
       <c r="D147" t="s">
-        <v>657</v>
-[...5 lines deleted...]
-        <v>659</v>
+        <v>374</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>655</v>
+        <v>372</v>
       </c>
       <c r="B148">
-        <v>1005</v>
+        <v>1330</v>
       </c>
       <c r="C148" t="s">
-        <v>660</v>
+        <v>375</v>
       </c>
       <c r="D148" t="s">
-        <v>661</v>
-[...5 lines deleted...]
-        <v>663</v>
+        <v>376</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>655</v>
+        <v>372</v>
       </c>
       <c r="B149">
-        <v>1003</v>
+        <v>1325</v>
       </c>
       <c r="C149" t="s">
-        <v>664</v>
+        <v>377</v>
       </c>
       <c r="D149" t="s">
-        <v>665</v>
-[...5 lines deleted...]
-        <v>667</v>
+        <v>378</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>655</v>
+        <v>372</v>
       </c>
       <c r="B150">
-        <v>1001</v>
+        <v>1321</v>
       </c>
       <c r="C150" t="s">
-        <v>668</v>
+        <v>379</v>
       </c>
       <c r="D150" t="s">
-        <v>669</v>
-[...5 lines deleted...]
-        <v>671</v>
+        <v>380</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>672</v>
+        <v>372</v>
       </c>
       <c r="B151">
-        <v>880</v>
+        <v>1320</v>
       </c>
       <c r="C151" t="s">
-        <v>673</v>
+        <v>381</v>
       </c>
       <c r="D151" t="s">
-        <v>674</v>
-[...5 lines deleted...]
-        <v>676</v>
+        <v>382</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>672</v>
+        <v>372</v>
       </c>
       <c r="B152">
-        <v>878</v>
+        <v>1316</v>
       </c>
       <c r="C152" t="s">
-        <v>677</v>
+        <v>383</v>
       </c>
       <c r="D152" t="s">
-        <v>678</v>
-[...5 lines deleted...]
-        <v>680</v>
+        <v>384</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>681</v>
+        <v>372</v>
       </c>
       <c r="B153">
-        <v>758</v>
+        <v>1313</v>
       </c>
       <c r="C153" t="s">
-        <v>682</v>
+        <v>385</v>
       </c>
       <c r="D153" t="s">
-        <v>683</v>
-[...5 lines deleted...]
-        <v>685</v>
+        <v>386</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>681</v>
+        <v>387</v>
       </c>
       <c r="B154">
-        <v>757</v>
+        <v>1224</v>
       </c>
       <c r="C154" t="s">
-        <v>686</v>
+        <v>388</v>
       </c>
       <c r="D154" t="s">
-        <v>687</v>
-[...5 lines deleted...]
-        <v>689</v>
+        <v>389</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>681</v>
+        <v>387</v>
       </c>
       <c r="B155">
-        <v>756</v>
+        <v>1221</v>
       </c>
       <c r="C155" t="s">
-        <v>690</v>
+        <v>390</v>
       </c>
       <c r="D155" t="s">
-        <v>691</v>
-[...5 lines deleted...]
-        <v>693</v>
+        <v>391</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>681</v>
+        <v>392</v>
       </c>
       <c r="B156">
-        <v>754</v>
+        <v>1201</v>
       </c>
       <c r="C156" t="s">
-        <v>694</v>
+        <v>393</v>
       </c>
       <c r="D156" t="s">
-        <v>695</v>
-[...5 lines deleted...]
-        <v>697</v>
+        <v>394</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>681</v>
+        <v>392</v>
       </c>
       <c r="B157">
-        <v>753</v>
+        <v>1002</v>
       </c>
       <c r="C157" t="s">
-        <v>698</v>
+        <v>395</v>
       </c>
       <c r="D157" t="s">
-        <v>699</v>
-[...5 lines deleted...]
-        <v>701</v>
+        <v>396</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>681</v>
+        <v>397</v>
       </c>
       <c r="B158">
-        <v>752</v>
+        <v>1007</v>
       </c>
       <c r="C158" t="s">
-        <v>702</v>
+        <v>398</v>
       </c>
       <c r="D158" t="s">
-        <v>703</v>
-[...5 lines deleted...]
-        <v>705</v>
+        <v>399</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>681</v>
+        <v>397</v>
       </c>
       <c r="B159">
-        <v>751</v>
+        <v>1005</v>
       </c>
       <c r="C159" t="s">
-        <v>706</v>
+        <v>400</v>
       </c>
       <c r="D159" t="s">
-        <v>707</v>
-[...5 lines deleted...]
-        <v>709</v>
+        <v>401</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>710</v>
+        <v>397</v>
       </c>
       <c r="B160">
-        <v>652</v>
+        <v>1003</v>
       </c>
       <c r="C160" t="s">
-        <v>711</v>
+        <v>402</v>
       </c>
       <c r="D160" t="s">
-        <v>712</v>
-[...5 lines deleted...]
-        <v>714</v>
+        <v>403</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>710</v>
+        <v>397</v>
       </c>
       <c r="B161">
-        <v>651</v>
+        <v>1001</v>
       </c>
       <c r="C161" t="s">
-        <v>715</v>
+        <v>404</v>
       </c>
       <c r="D161" t="s">
-        <v>716</v>
-[...5 lines deleted...]
-        <v>718</v>
+        <v>405</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>710</v>
+        <v>406</v>
       </c>
       <c r="B162">
-        <v>650</v>
+        <v>880</v>
       </c>
       <c r="C162" t="s">
-        <v>719</v>
+        <v>407</v>
       </c>
       <c r="D162" t="s">
-        <v>720</v>
-[...5 lines deleted...]
-        <v>722</v>
+        <v>408</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>710</v>
+        <v>406</v>
       </c>
       <c r="B163">
-        <v>625</v>
+        <v>878</v>
       </c>
       <c r="C163" t="s">
-        <v>723</v>
+        <v>409</v>
       </c>
       <c r="D163" t="s">
-        <v>724</v>
-[...5 lines deleted...]
-        <v>726</v>
+        <v>410</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>727</v>
+        <v>411</v>
       </c>
       <c r="B164">
-        <v>574</v>
+        <v>758</v>
       </c>
       <c r="C164" t="s">
-        <v>728</v>
+        <v>412</v>
       </c>
       <c r="D164" t="s">
-        <v>729</v>
-[...5 lines deleted...]
-        <v>731</v>
+        <v>413</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>727</v>
+        <v>411</v>
       </c>
       <c r="B165">
-        <v>573</v>
+        <v>757</v>
       </c>
       <c r="C165" t="s">
-        <v>732</v>
+        <v>414</v>
       </c>
       <c r="D165" t="s">
-        <v>733</v>
-[...5 lines deleted...]
-        <v>735</v>
+        <v>415</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>736</v>
+        <v>411</v>
       </c>
       <c r="B166">
-        <v>516</v>
+        <v>756</v>
       </c>
       <c r="C166" t="s">
-        <v>737</v>
+        <v>416</v>
       </c>
       <c r="D166" t="s">
-        <v>738</v>
-[...5 lines deleted...]
-        <v>740</v>
+        <v>417</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>736</v>
+        <v>411</v>
       </c>
       <c r="B167">
-        <v>514</v>
+        <v>754</v>
       </c>
       <c r="C167" t="s">
-        <v>741</v>
+        <v>418</v>
       </c>
       <c r="D167" t="s">
-        <v>742</v>
-[...5 lines deleted...]
-        <v>744</v>
+        <v>419</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>745</v>
+        <v>411</v>
       </c>
       <c r="B168">
-        <v>480</v>
+        <v>753</v>
       </c>
       <c r="C168" t="s">
-        <v>746</v>
+        <v>420</v>
       </c>
       <c r="D168" t="s">
-        <v>747</v>
-[...5 lines deleted...]
-        <v>749</v>
+        <v>421</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>745</v>
+        <v>411</v>
       </c>
       <c r="B169">
-        <v>479</v>
+        <v>752</v>
       </c>
       <c r="C169" t="s">
-        <v>750</v>
+        <v>422</v>
       </c>
       <c r="D169" t="s">
-        <v>751</v>
-[...5 lines deleted...]
-        <v>753</v>
+        <v>423</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>745</v>
+        <v>411</v>
       </c>
       <c r="B170">
-        <v>477</v>
+        <v>751</v>
       </c>
       <c r="C170" t="s">
-        <v>754</v>
+        <v>424</v>
       </c>
       <c r="D170" t="s">
-        <v>755</v>
-[...5 lines deleted...]
-        <v>757</v>
+        <v>425</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>745</v>
+        <v>426</v>
       </c>
       <c r="B171">
-        <v>473</v>
+        <v>652</v>
       </c>
       <c r="C171" t="s">
-        <v>758</v>
+        <v>427</v>
       </c>
       <c r="D171" t="s">
-        <v>759</v>
-[...5 lines deleted...]
-        <v>761</v>
+        <v>428</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>762</v>
+        <v>426</v>
       </c>
       <c r="B172">
-        <v>419</v>
+        <v>651</v>
       </c>
       <c r="C172" t="s">
-        <v>763</v>
+        <v>429</v>
       </c>
       <c r="D172" t="s">
-        <v>764</v>
-[...5 lines deleted...]
-        <v>766</v>
+        <v>430</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>767</v>
+        <v>426</v>
       </c>
       <c r="B173">
-        <v>401</v>
+        <v>650</v>
       </c>
       <c r="C173" t="s">
-        <v>768</v>
+        <v>431</v>
       </c>
       <c r="D173" t="s">
-        <v>769</v>
-[...5 lines deleted...]
-        <v>771</v>
+        <v>432</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>767</v>
+        <v>426</v>
       </c>
       <c r="B174">
-        <v>395</v>
+        <v>625</v>
       </c>
       <c r="C174" t="s">
-        <v>772</v>
+        <v>433</v>
       </c>
       <c r="D174" t="s">
-        <v>773</v>
-[...5 lines deleted...]
-        <v>775</v>
+        <v>434</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>767</v>
+        <v>435</v>
       </c>
       <c r="B175">
-        <v>394</v>
+        <v>574</v>
       </c>
       <c r="C175" t="s">
-        <v>776</v>
+        <v>436</v>
       </c>
       <c r="D175" t="s">
-        <v>777</v>
-[...5 lines deleted...]
-        <v>779</v>
+        <v>437</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>780</v>
+        <v>435</v>
       </c>
       <c r="B176">
-        <v>379</v>
+        <v>573</v>
       </c>
       <c r="C176" t="s">
-        <v>781</v>
+        <v>438</v>
       </c>
       <c r="D176" t="s">
-        <v>782</v>
-[...5 lines deleted...]
-        <v>784</v>
+        <v>439</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>780</v>
+        <v>440</v>
       </c>
       <c r="B177">
-        <v>376</v>
+        <v>516</v>
       </c>
       <c r="C177" t="s">
-        <v>785</v>
+        <v>441</v>
       </c>
       <c r="D177" t="s">
-        <v>786</v>
-[...5 lines deleted...]
-        <v>788</v>
+        <v>442</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>789</v>
+        <v>440</v>
       </c>
       <c r="B178">
-        <v>358</v>
+        <v>514</v>
       </c>
       <c r="C178" t="s">
-        <v>790</v>
+        <v>443</v>
       </c>
       <c r="D178" t="s">
-        <v>791</v>
-[...5 lines deleted...]
-        <v>793</v>
+        <v>444</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>794</v>
+        <v>445</v>
       </c>
       <c r="B179">
+        <v>480</v>
+      </c>
+      <c r="C179" t="s">
+        <v>446</v>
+      </c>
+      <c r="D179" t="s">
+        <v>447</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>445</v>
+      </c>
+      <c r="B180">
+        <v>479</v>
+      </c>
+      <c r="C180" t="s">
+        <v>448</v>
+      </c>
+      <c r="D180" t="s">
+        <v>449</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>445</v>
+      </c>
+      <c r="B181">
+        <v>477</v>
+      </c>
+      <c r="C181" t="s">
+        <v>450</v>
+      </c>
+      <c r="D181" t="s">
+        <v>451</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>445</v>
+      </c>
+      <c r="B182">
+        <v>473</v>
+      </c>
+      <c r="C182" t="s">
+        <v>452</v>
+      </c>
+      <c r="D182" t="s">
+        <v>453</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>454</v>
+      </c>
+      <c r="B183">
+        <v>419</v>
+      </c>
+      <c r="C183" t="s">
+        <v>455</v>
+      </c>
+      <c r="D183" t="s">
+        <v>456</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>457</v>
+      </c>
+      <c r="B184">
+        <v>401</v>
+      </c>
+      <c r="C184" t="s">
+        <v>458</v>
+      </c>
+      <c r="D184" t="s">
+        <v>459</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>457</v>
+      </c>
+      <c r="B185">
+        <v>395</v>
+      </c>
+      <c r="C185" t="s">
+        <v>460</v>
+      </c>
+      <c r="D185" t="s">
+        <v>461</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>457</v>
+      </c>
+      <c r="B186">
+        <v>394</v>
+      </c>
+      <c r="C186" t="s">
+        <v>462</v>
+      </c>
+      <c r="D186" t="s">
+        <v>463</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>464</v>
+      </c>
+      <c r="B187">
+        <v>379</v>
+      </c>
+      <c r="C187" t="s">
+        <v>465</v>
+      </c>
+      <c r="D187" t="s">
+        <v>466</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>464</v>
+      </c>
+      <c r="B188">
+        <v>376</v>
+      </c>
+      <c r="C188" t="s">
+        <v>467</v>
+      </c>
+      <c r="D188" t="s">
+        <v>468</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>469</v>
+      </c>
+      <c r="B189">
+        <v>358</v>
+      </c>
+      <c r="C189" t="s">
+        <v>470</v>
+      </c>
+      <c r="D189" t="s">
+        <v>471</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>472</v>
+      </c>
+      <c r="B190">
         <v>315</v>
       </c>
-      <c r="C179" t="s">
-[...9 lines deleted...]
-        <v>798</v>
+      <c r="C190" t="s">
+        <v>473</v>
+      </c>
+      <c r="D190" t="s">
+        <v>474</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
+    <hyperlink ref="E86" r:id="rId169"/>
+    <hyperlink ref="F86" r:id="rId170"/>
+    <hyperlink ref="E87" r:id="rId171"/>
+    <hyperlink ref="F87" r:id="rId172"/>
+    <hyperlink ref="E88" r:id="rId173"/>
+    <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="E97" r:id="rId191"/>
+    <hyperlink ref="F97" r:id="rId192"/>
+    <hyperlink ref="E98" r:id="rId193"/>
+    <hyperlink ref="F98" r:id="rId194"/>
+    <hyperlink ref="E99" r:id="rId195"/>
+    <hyperlink ref="F99" r:id="rId196"/>
+    <hyperlink ref="E100" r:id="rId197"/>
+    <hyperlink ref="F100" r:id="rId198"/>
+    <hyperlink ref="E101" r:id="rId199"/>
+    <hyperlink ref="F101" r:id="rId200"/>
+    <hyperlink ref="E102" r:id="rId201"/>
+    <hyperlink ref="F102" r:id="rId202"/>
+    <hyperlink ref="E103" r:id="rId203"/>
+    <hyperlink ref="F103" r:id="rId204"/>
+    <hyperlink ref="E104" r:id="rId205"/>
+    <hyperlink ref="F104" r:id="rId206"/>
+    <hyperlink ref="E105" r:id="rId207"/>
+    <hyperlink ref="F105" r:id="rId208"/>
+    <hyperlink ref="E106" r:id="rId209"/>
+    <hyperlink ref="F106" r:id="rId210"/>
+    <hyperlink ref="E107" r:id="rId211"/>
+    <hyperlink ref="F107" r:id="rId212"/>
+    <hyperlink ref="E108" r:id="rId213"/>
+    <hyperlink ref="F108" r:id="rId214"/>
+    <hyperlink ref="E109" r:id="rId215"/>
+    <hyperlink ref="F109" r:id="rId216"/>
+    <hyperlink ref="E110" r:id="rId217"/>
+    <hyperlink ref="F110" r:id="rId218"/>
+    <hyperlink ref="E111" r:id="rId219"/>
+    <hyperlink ref="F111" r:id="rId220"/>
+    <hyperlink ref="E112" r:id="rId221"/>
+    <hyperlink ref="F112" r:id="rId222"/>
+    <hyperlink ref="E113" r:id="rId223"/>
+    <hyperlink ref="F113" r:id="rId224"/>
+    <hyperlink ref="E114" r:id="rId225"/>
+    <hyperlink ref="F114" r:id="rId226"/>
+    <hyperlink ref="E115" r:id="rId227"/>
+    <hyperlink ref="F115" r:id="rId228"/>
+    <hyperlink ref="E116" r:id="rId229"/>
+    <hyperlink ref="F116" r:id="rId230"/>
+    <hyperlink ref="E117" r:id="rId231"/>
+    <hyperlink ref="F117" r:id="rId232"/>
+    <hyperlink ref="E118" r:id="rId233"/>
+    <hyperlink ref="F118" r:id="rId234"/>
+    <hyperlink ref="E119" r:id="rId235"/>
+    <hyperlink ref="F119" r:id="rId236"/>
+    <hyperlink ref="E120" r:id="rId237"/>
+    <hyperlink ref="F120" r:id="rId238"/>
+    <hyperlink ref="E121" r:id="rId239"/>
+    <hyperlink ref="F121" r:id="rId240"/>
+    <hyperlink ref="E122" r:id="rId241"/>
+    <hyperlink ref="F122" r:id="rId242"/>
+    <hyperlink ref="E123" r:id="rId243"/>
+    <hyperlink ref="F123" r:id="rId244"/>
+    <hyperlink ref="E124" r:id="rId245"/>
+    <hyperlink ref="F124" r:id="rId246"/>
+    <hyperlink ref="E125" r:id="rId247"/>
+    <hyperlink ref="F125" r:id="rId248"/>
+    <hyperlink ref="E126" r:id="rId249"/>
+    <hyperlink ref="F126" r:id="rId250"/>
+    <hyperlink ref="E127" r:id="rId251"/>
+    <hyperlink ref="F127" r:id="rId252"/>
+    <hyperlink ref="E128" r:id="rId253"/>
+    <hyperlink ref="F128" r:id="rId254"/>
+    <hyperlink ref="E129" r:id="rId255"/>
+    <hyperlink ref="F129" r:id="rId256"/>
+    <hyperlink ref="E130" r:id="rId257"/>
+    <hyperlink ref="F130" r:id="rId258"/>
+    <hyperlink ref="E131" r:id="rId259"/>
+    <hyperlink ref="F131" r:id="rId260"/>
+    <hyperlink ref="E132" r:id="rId261"/>
+    <hyperlink ref="F132" r:id="rId262"/>
+    <hyperlink ref="E133" r:id="rId263"/>
+    <hyperlink ref="F133" r:id="rId264"/>
+    <hyperlink ref="E134" r:id="rId265"/>
+    <hyperlink ref="F134" r:id="rId266"/>
+    <hyperlink ref="E135" r:id="rId267"/>
+    <hyperlink ref="F135" r:id="rId268"/>
+    <hyperlink ref="E136" r:id="rId269"/>
+    <hyperlink ref="F136" r:id="rId270"/>
+    <hyperlink ref="E137" r:id="rId271"/>
+    <hyperlink ref="F137" r:id="rId272"/>
+    <hyperlink ref="E138" r:id="rId273"/>
+    <hyperlink ref="F138" r:id="rId274"/>
+    <hyperlink ref="E139" r:id="rId275"/>
+    <hyperlink ref="F139" r:id="rId276"/>
+    <hyperlink ref="E140" r:id="rId277"/>
+    <hyperlink ref="F140" r:id="rId278"/>
+    <hyperlink ref="E141" r:id="rId279"/>
+    <hyperlink ref="F141" r:id="rId280"/>
+    <hyperlink ref="E142" r:id="rId281"/>
+    <hyperlink ref="F142" r:id="rId282"/>
+    <hyperlink ref="E143" r:id="rId283"/>
+    <hyperlink ref="F143" r:id="rId284"/>
+    <hyperlink ref="E144" r:id="rId285"/>
+    <hyperlink ref="F144" r:id="rId286"/>
+    <hyperlink ref="E145" r:id="rId287"/>
+    <hyperlink ref="F145" r:id="rId288"/>
+    <hyperlink ref="E146" r:id="rId289"/>
+    <hyperlink ref="F146" r:id="rId290"/>
+    <hyperlink ref="E147" r:id="rId291"/>
+    <hyperlink ref="F147" r:id="rId292"/>
+    <hyperlink ref="E148" r:id="rId293"/>
+    <hyperlink ref="F148" r:id="rId294"/>
+    <hyperlink ref="E149" r:id="rId295"/>
+    <hyperlink ref="F149" r:id="rId296"/>
+    <hyperlink ref="E150" r:id="rId297"/>
+    <hyperlink ref="F150" r:id="rId298"/>
+    <hyperlink ref="E151" r:id="rId299"/>
+    <hyperlink ref="F151" r:id="rId300"/>
+    <hyperlink ref="E152" r:id="rId301"/>
+    <hyperlink ref="F152" r:id="rId302"/>
+    <hyperlink ref="E153" r:id="rId303"/>
+    <hyperlink ref="F153" r:id="rId304"/>
+    <hyperlink ref="E154" r:id="rId305"/>
+    <hyperlink ref="F154" r:id="rId306"/>
+    <hyperlink ref="E155" r:id="rId307"/>
+    <hyperlink ref="F155" r:id="rId308"/>
+    <hyperlink ref="E156" r:id="rId309"/>
+    <hyperlink ref="F156" r:id="rId310"/>
+    <hyperlink ref="E157" r:id="rId311"/>
+    <hyperlink ref="F157" r:id="rId312"/>
+    <hyperlink ref="E158" r:id="rId313"/>
+    <hyperlink ref="F158" r:id="rId314"/>
+    <hyperlink ref="E159" r:id="rId315"/>
+    <hyperlink ref="F159" r:id="rId316"/>
+    <hyperlink ref="E160" r:id="rId317"/>
+    <hyperlink ref="F160" r:id="rId318"/>
+    <hyperlink ref="E161" r:id="rId319"/>
+    <hyperlink ref="F161" r:id="rId320"/>
+    <hyperlink ref="E162" r:id="rId321"/>
+    <hyperlink ref="F162" r:id="rId322"/>
+    <hyperlink ref="E163" r:id="rId323"/>
+    <hyperlink ref="F163" r:id="rId324"/>
+    <hyperlink ref="E164" r:id="rId325"/>
+    <hyperlink ref="F164" r:id="rId326"/>
+    <hyperlink ref="E165" r:id="rId327"/>
+    <hyperlink ref="F165" r:id="rId328"/>
+    <hyperlink ref="E166" r:id="rId329"/>
+    <hyperlink ref="F166" r:id="rId330"/>
+    <hyperlink ref="E167" r:id="rId331"/>
+    <hyperlink ref="F167" r:id="rId332"/>
+    <hyperlink ref="E168" r:id="rId333"/>
+    <hyperlink ref="F168" r:id="rId334"/>
+    <hyperlink ref="E169" r:id="rId335"/>
+    <hyperlink ref="F169" r:id="rId336"/>
+    <hyperlink ref="E170" r:id="rId337"/>
+    <hyperlink ref="F170" r:id="rId338"/>
+    <hyperlink ref="E171" r:id="rId339"/>
+    <hyperlink ref="F171" r:id="rId340"/>
+    <hyperlink ref="E172" r:id="rId341"/>
+    <hyperlink ref="F172" r:id="rId342"/>
+    <hyperlink ref="E173" r:id="rId343"/>
+    <hyperlink ref="F173" r:id="rId344"/>
+    <hyperlink ref="E174" r:id="rId345"/>
+    <hyperlink ref="F174" r:id="rId346"/>
+    <hyperlink ref="E175" r:id="rId347"/>
+    <hyperlink ref="F175" r:id="rId348"/>
+    <hyperlink ref="E176" r:id="rId349"/>
+    <hyperlink ref="F176" r:id="rId350"/>
+    <hyperlink ref="E177" r:id="rId351"/>
+    <hyperlink ref="F177" r:id="rId352"/>
+    <hyperlink ref="E178" r:id="rId353"/>
+    <hyperlink ref="F178" r:id="rId354"/>
+    <hyperlink ref="E179" r:id="rId355"/>
+    <hyperlink ref="F179" r:id="rId356"/>
+    <hyperlink ref="E180" r:id="rId357"/>
+    <hyperlink ref="F180" r:id="rId358"/>
+    <hyperlink ref="E181" r:id="rId359"/>
+    <hyperlink ref="F181" r:id="rId360"/>
+    <hyperlink ref="E182" r:id="rId361"/>
+    <hyperlink ref="F182" r:id="rId362"/>
+    <hyperlink ref="E183" r:id="rId363"/>
+    <hyperlink ref="F183" r:id="rId364"/>
+    <hyperlink ref="E184" r:id="rId365"/>
+    <hyperlink ref="F184" r:id="rId366"/>
+    <hyperlink ref="E185" r:id="rId367"/>
+    <hyperlink ref="F185" r:id="rId368"/>
+    <hyperlink ref="E186" r:id="rId369"/>
+    <hyperlink ref="F186" r:id="rId370"/>
+    <hyperlink ref="E187" r:id="rId371"/>
+    <hyperlink ref="F187" r:id="rId372"/>
+    <hyperlink ref="E188" r:id="rId373"/>
+    <hyperlink ref="F188" r:id="rId374"/>
+    <hyperlink ref="E189" r:id="rId375"/>
+    <hyperlink ref="F189" r:id="rId376"/>
+    <hyperlink ref="E190" r:id="rId377"/>
+    <hyperlink ref="F190" r:id="rId378"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>