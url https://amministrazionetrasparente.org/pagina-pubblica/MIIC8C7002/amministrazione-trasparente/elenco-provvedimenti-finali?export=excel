--- v0 (2026-08-26)
+++ v1 (2026-10-23)
@@ -8,86 +8,263 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1137" uniqueCount="543">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1247" uniqueCount="602">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD68058B23</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - VISITA PLANETARIO 10 NOVEMBRE 2026</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD4943B057</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - VISITE MEDICHE PERIODICHE</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Decreto incarico collaboratori scolastici Agenda Nord</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD5241AA3B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MATERIALE DI PULIZIA PER PLESSO INFANZIA MARX</t>
+  </si>
+  <si>
+    <t>BD4DCA95AD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO CARTA PER FOTOCOPIE A4 E A3</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD452B1AAF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - VISITA CASCINA ANELLO DI RE SALOMONE</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD384878E7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - VISITA DIALOGO NEL BUIO 05/11/2026</t>
+  </si>
+  <si>
+    <t>BD37FC7D6C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SPETTACOLO TEATRALE DEL 15/10/2026</t>
+  </si>
+  <si>
+    <t>BD38211105</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - VISITA DIALOGO NEL BUIO 26/10/2026</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD2BAA713A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Visita dialogo nel buio del 12112026</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD2B0DDD32</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CORSO DI FORMAZIONE SULLA SICUREZZA</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD223B8350</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SCARPE ANTINFORTUNISTICHE</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD174BDD4C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO CARTUCCIA NERA PER PLOTTER</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD0E43F033</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO TASTIERA</t>
+  </si>
+  <si>
+    <t>BD0E171FAB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO CARTUCCIA PER PLOTTER</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0882B3F7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CORSO BLSD</t>
+  </si>
+  <si>
+    <t>BD0874FE67</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MATERIALE DI PULIZIA PER SAN GIUSTO E LAMENNAIS</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Modulo Gestione ed organizzazione amministrativa - DM 38 Formazione Docenti</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCFA684D1E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE SANITARIO E DI PULIZIA</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCE4D7B1BC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO ORE DI ASSISTENZA</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE4DC921A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO LICENZA GENIUSUITE</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>BCDD5F81F1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO FIRMA DIGITALE D.S.</t>
+  </si>
+  <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>BC56D8F852</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizi di formazione - Progetto Agenda Nord 2026 2027</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>26/06/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Esperti e Tutor Agenda Nord 2026 2027 - Poma </t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Esperti e Tutor Agenda Nord 2026 2027 - San Giusto </t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Esperti e Tutor Agenda Nord 2026 2027 - Manara </t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Esperti e Tutor Agenda Nord 2026 2027 - B. Marcello </t>
   </si>
   <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - personale ata Agenda Nord 2026 2027</t>
   </si>
   <si>
     <t>Decreto di nomina - gruppo di supporto Agenda Nord 2026 2027</t>
   </si>
   <si>
     <t>19/06/2026</t>
   </si>
@@ -2034,5015 +2211,5497 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC56D8F852" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c849cd3d-984a-4761-96a4-ef9604fc2e8a" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig///////////" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/4207ab58-e9dc-4df7-bff6-08194a877f95" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBEC09096C" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/a14b0439-38e1-4d37-93ca-670d8efda632" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC03A00214" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/3113164a-c7a0-4a10-ab0f-aa3d231984cf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0385D84D" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/e244ded8-a884-4cdd-8d45-24aa7b90bb1d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC036FC500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/3917c61d-e5c3-476e-a500-8e316d1fc184" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD9C7C1A0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ecbd996a-9b24-42ca-a488-99bba540af9f" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90C6B662" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ed5bac45-9e1e-4278-8f3d-04ecaa3e7b1c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC6BE99E9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c1430359-4ab2-47ee-84ab-60c32d5542c3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC6C29EB8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/d1b3018f-3d25-4187-b33b-fb2272b6671a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBDA2B4BB" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/16470433-28b5-4df7-b9bf-82c18d60826d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBE2AEAE4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/6abcb606-b0d3-4a12-9e33-95676afa3dd9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB397CC5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/890b12b4-f37f-4b5a-8d9d-960b9ab22583" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB356723" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/aecd53bd-e453-4bbd-ad0f-f6372c9f7f7b" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96FE0976" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/1fe67dfb-3415-49d6-b58c-76806b80465b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB965C95E8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/2d49cc5a-33aa-4ed7-812a-349562a7d3bd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FB2D9D0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/f57b067f-1a8b-48e2-bd37-51e40bc5beb6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FABCC8F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/44a02315-2fea-46b7-a27e-ddcacf0b0ce7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FA6FD04" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/bd097a0a-3a9a-4a62-9976-7d46a4591b55" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB75BCD498" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/97ea36f7-97dc-44a6-bec7-9457a91f88c5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB75AEDBBC" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/711c21a2-ce39-432a-bc9f-5c0d19b417ea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB65D42662" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c12ca936-8205-4358-a7f4-26fba2b9fe6b" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70764C46" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/9220dbda-0019-490d-b782-fa8892adead5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C25B410" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/091298b7-781d-4ee0-89a6-86fb87c72f10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61727C0B" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/4b831c31-7bc2-4d57-853a-5b37662cb08a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB51C803C5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/b615224b-956a-42a3-877c-54d4042a673e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D552277" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/37c2340a-d641-4192-bd68-5360b0351c5d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB421877D0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/20190a39-259c-43fa-8f69-b8ab1c8f952e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB41FA6AE0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/192b624f-3f1c-4189-9dbe-a8dfedca646b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB377B431D" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/17ac2f7c-368d-43c0-b6c4-eb0083da45d9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F24CBFB" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/337c80a1-7b50-496e-a56c-227e2221bf75" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB309E987A" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/f7bc04a5-f85e-4383-9003-7ff1f6ceb9b2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB308C5783" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/cb19db30-3056-42e4-9dc0-8e46f2c18828" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30771EED" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/69c8e0ea-5050-40f5-a8a1-afeeea524dc2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2EB68C48" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/316e7388-bf48-4eaa-8ff0-f9ea03ece13b" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2EA8A517" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/82064b0f-bc24-4e02-a1f5-5fe44862dfbf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E99D184" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/bd382d7b-a5da-49e9-9ed5-8ecc5ae6c0e8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12B8832B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/588adcf3-2d8b-40ea-8ef1-6e49d36fc931" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE48081F7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c2f05ef7-89ba-4298-9126-50d2340fd361" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD636CA6C" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/0f11e2bb-0fb9-49db-aadb-4fa57e4f72d6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD85415B6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/f10d066b-b09d-441a-bf86-f9e060f2f18a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD84A2281" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c1a2159b-a630-4d05-82dc-74443dd0266b" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADDBA93B7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/5dfce0a8-6dfc-4d71-a67a-4b6b16704acf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACEC8F3A0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ca045f9f-a62b-4e5c-8744-276bf702dd1f" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACD75F798" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/4c46b046-560c-41fb-b42c-10a38a39d57b" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0D962E5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/81b72638-29d1-43bc-8b85-dfcf3cf1161a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA3564BE" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/903bf5b3-45b3-4ac2-80d5-7024ce2ed488" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB62B92AE" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/922ab5b1-dcb0-4912-99b8-f47a1f4eb1c2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA768246E" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/b50ed617-8e95-4ff0-9d62-567e4715ec32" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA753E90D" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ffb4772d-1448-454c-bfef-1c6eb0476831" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB6D596C" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/77b4ad40-4a3e-4f22-88e7-28f0c5b09c21" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA789F2E1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/86d7bdae-4d6e-4539-a3c6-0aaa51e1b0ef" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7713C14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/a05b6e30-2654-4a9f-8fd0-2ae55ff6a0cf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA748720B" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c3244648-e1f2-4423-a3a4-d477334b9058" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7204F68" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/27d0866d-c971-42a5-a016-265c4306cb13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA94E004D1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/0f4c9c77-931d-4f00-8c6c-0b9bc4108c03" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA94EF4E29" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/6e1170b6-80a6-4fc0-b7ab-2995b19ebdc9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA71D697CA" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/1aa1360d-f9d7-4850-a36c-fc42d96db416" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA71DA052E" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/e52c4fb9-5712-4100-86f3-c2a4e5279bf3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6FAACD0C" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/1a697426-cee4-4c23-b080-6815449c3c8f" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6D6835F0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/e7021c26-20d6-418b-8e3b-e1ffb90f3b21" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CC5710E" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/31f78b46-8f93-4e58-92cc-7aa644e29078" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6891A46F" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/6d77934e-20c2-47a1-949e-aa4c353c06dd" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6896E9BF" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/40072089-6356-4863-bb55-0b5385c978ac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68B42BF3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/19655fd8-255e-473b-a19d-cfb11f48d70d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63C47EB3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ea85f9a9-1c60-4937-ae7f-1a0445a6bdaf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E5B915B" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/bc340e21-f8d5-4f4f-8fc0-849b62bf8e5e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA48E9455D" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/e260cdc4-aa56-4acd-9d24-f922d494d330" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA48868D7F" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/913688fa-c72e-448e-bfdb-c3f0334c6b4e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C6B5505" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/203a6d55-191e-41ea-a817-d59dcc224aa9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CFA11D7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/e5250e30-c46a-48ce-821a-2ec48bfe5f35" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C97F23C" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/d6d1cf95-7555-4907-85ca-5140e1fd6393" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA385B948F" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/bd9df189-f634-4a5f-816c-cee56b7cffee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F148A58F" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/961d6f17-9c9e-4a5a-b959-8a62404602a8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA325699C7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/5510ee78-063c-4ba9-9356-38d8cccd788e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA23E6DC81" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/2f31dd50-ea50-4539-b915-b349f6cc6c18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1B86515C" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/3ddb6a3a-7a05-4f96-a064-1ab13537b9e1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0B9A683B" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/353274b3-7451-49d6-86ed-faf8fabe98b6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0BD4FD76" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/03350755-7da2-44ea-b282-770e6b3fc19d" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0B96995E" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/157e9253-8fcb-4b3c-8931-4d921d912ecb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA02A1812E" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ff8e003a-af0b-4dd2-870f-b3fa49d704dc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FDF3FD02" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/6ad14a1f-be25-444d-8d4e-278fc41f6bf2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F752A25B" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/660587e1-fb1a-4e30-b045-a239811b3e10" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F3071C24" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/7ea579e6-afb7-48a8-933d-5b73dfdbda2e" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F301F87A" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/177d9dc5-2933-440c-a697-fda21247ac95" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EDD60FB4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/54bc2b4f-5b70-41f9-953b-337ae2c41293" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EC143C8E" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/921bd99f-73b2-4a6b-9f1f-4d0e623f7ed8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E680EEDD" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/70ea2003-9661-4ff0-922d-dd3d87517956" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E67DF816" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/4c04b323-8aa3-478e-875b-82e408cf06c0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E67A5839" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/b05571de-ba89-4c65-bc45-c8a0667af279" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E675DCCD" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/36fe169b-ca37-42c5-aa19-1cf04f92a6bb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E2E7BBDC" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ffe6a81e-a40f-499e-986c-c9e78749423e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0AAF180" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/95f2aaa9-8f8b-4075-9c7c-d8244ae898ca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A9898510" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/34bec5fa-3ebf-4dea-b4b0-6e9b56c0017d" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99783F15A" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/a0a9e0ac-83a9-42ed-bac7-36530792497f" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B997750C1C" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/316ab0b7-598d-4c03-95da-ad53c667c2fb" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9976CE0D8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/accc0425-41a3-428c-9062-4e8c0be1d3ca" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99759F6CB" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/4d1cffa6-727d-49be-a4f9-3aa97f20ccd7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99765F53D" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c0759656-444c-492b-8747-0fbce34e5032" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98CABF41B" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/3ab46b29-d265-4e24-8481-42a85a130fc9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B971E9E67F" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/e86addf4-9074-4283-ad00-462a340ba954" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969A55C35" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ad2f419c-768f-4d0c-860b-fb9b95eba7bd" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95AA0B143" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/23a8f0b6-e25b-4af0-be85-6ae65da55094" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9519D1C40" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/12a8b653-ce9c-4154-a488-525cabc91186" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B934B76007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/201a753d-f5fd-4853-8292-df58cfa54777" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92CF40F78" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/0473010a-c47d-4eaa-aab1-7f1008c05ee8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D94FA6A" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/3f9de09a-827a-482f-b7d4-44df9fd12f10" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B909BCE737" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/cb9e6acc-0ab2-44d0-b2ba-8b385940c480" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90A1D8305" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/b8ca5df0-17e7-48df-b5e1-2ad086ed4db2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B909ED9A10" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/d039945c-f6b2-44f5-a86b-d90763a9894a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903FBDD74" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/64a945e1-3737-4a0d-a49f-20f9f0e7ab5f" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903144BFE" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ebadb78a-7b47-4ab9-acd2-505041e71599" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FBE0E8C7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/0b753e7e-e0b3-4d75-8883-2f78c81d0b68" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CE4024A0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/5c00d48d-fa57-497d-b868-6133c6eb0c9f" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CE44E358" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/29ad991c-3fe2-49c4-a02b-b172a87c2e32" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C7ECE0AC" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/8bc1167e-6d9f-4766-abe7-0e73ac9928e2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A882C785" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/a14f29f1-6c61-445b-b570-f89c919715cd" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A001E0E7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/66ef5267-3872-42f8-ba46-ce33ad929107" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89FDD6EF4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/8923e527-b483-458a-8dc4-dc208bded646" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B899CB0398" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/5aa9e11b-af7a-4b23-a4e1-74505558afdd" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8972997C7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c69ec91b-6e62-4f7e-aa26-dc09fc3998e4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B896E6A3F7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c31a4276-e31c-45cd-b0d4-0fa19f7fee70" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88204BA3E" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/84250d0b-e9bf-4068-bf0d-f54e36979fb3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87F0A68F6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/0954b49c-40e2-45d0-aaa4-8ab4188d8f5f" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E116145" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/83223b99-7c1a-4cfb-8957-4761d1c2d140" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E039AE2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/1b2733a5-186d-44cb-b97a-01c01f33199c" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87B72A8EF" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/006bc7bc-736f-41fc-9fc6-ce045bdfc2a4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B876671BA2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/08b6b138-1f6d-4ba3-9925-7539dad5cb85" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86A296B9F" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/12e772dd-92b4-4ce4-9e00-0092a399c5a0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8634376DD" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/8ed0b6a9-201f-426d-a085-185130c3fa6f" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B863400979" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ab3cd6e1-a82d-448b-bb2b-a97156b7bd84" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8633972D5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/cdf594f6-438c-4bb1-85d3-84cbd856ffe0" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B861FB6B3F" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/d9f3ac4d-9d03-413f-8dd1-d40d0fde1d8a" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B856C58685" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/b143a6c5-1a30-4a99-b74c-2111cf0474bc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B853123A90" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/64dab7e2-a69b-4382-8a27-a1e6e627e533" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B853164037" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c3647658-32c2-4077-93b5-ea6e35ade5ab" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B850CA909D" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/9a6c62dc-107a-4ec1-ac5c-3157de33ba9f" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8497EEC5E" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/d57dbb6f-57e5-46e5-bd2b-1c115c32f920" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B845B166A7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/9ca564d3-f21a-44b7-b79a-e1997345c497" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B844EFFC92" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/85601138-1497-414b-b8b4-d0090bbf35c1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83DD76B60" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/8486dc86-6065-41d4-8bbf-e92615b955be" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82B102A49" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/1184c802-57f7-48e1-a29e-b1341aaa7747" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82B0BF301" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/dbb3d9de-330e-421c-813f-7c97db0f99cd" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81FF58D59" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/d99063c9-bad9-4328-be01-b03fc05114ce" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B815A3DD84" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/8ab3d15f-f4d2-4394-bde5-9b5f2199c9cd" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B781A769E4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c6359296-ab3e-4924-a255-7ff7916d045f" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CA0798FF" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/09745ae1-9510-4e71-bf72-ec617344580e" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B23E3738" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/8051a231-87bd-4483-adfd-03c56b245ce5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7855397C5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/7a467580-49c9-49f3-869b-087c68015878" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78325C2A2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/9d9698d7-8e56-4f3e-9f4d-c31429221b99" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76C03D3A2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/0e68eaed-5417-4719-906a-9a2bed55c40e" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75C6C87DD" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/956c326d-27f6-4c9d-842a-74bda8bc02aa" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7355B64D6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/e2f3cdc2-614e-4b25-87cc-b14581cb1020" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c628383e-da1f-4a6e-985d-c2a07b57590b" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B601332A89" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/9887ac01-7593-43e4-8204-752a00109024" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70224C129" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/f6f5833b-8598-429d-a056-cad8caddce1f" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F92EAE65" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/80bf38d7-79cc-48e2-9f6e-89e41853d4fa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F8983C14" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/8555f96d-f06a-430c-8925-4cf71c5cde0c" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F3194B6A" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/f4aa7d25-1bf7-4083-892a-b26ff37c79ff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E6543FF5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/fae68102-15d7-4dd9-9343-b155c8d37ede" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E65953A4" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/f5bec37c-8e88-4d00-bb41-e1dda8c4262a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E64EA686" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c526bc16-110a-498f-9d9d-63ecf5603a70" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ABAC79BE" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/d857101b-d47c-40cb-9496-7831bd353800" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D14B9770" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ffbdf615-f6d4-4bf1-bf52-4b07a21da7ed" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C3603DFD" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/663e35ab-8eb2-42d3-876b-162536b0eae7" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8E45329" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/1ca00ae5-58d0-4289-a40e-a1adae872f4b" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C431CCF9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/017028e0-b322-49ef-99ac-1434abb5cb23" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BF333B53" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/da4d6629-3e62-4f00-82c5-fb3bd7069e5a" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58A176123" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/011b716f-cfc5-44cf-a64c-5e36c8b74ace" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AF5BB011" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/1af3ccd1-2524-4110-9c4d-5ae7a53a6220" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A44DEC4A" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/1ead40e8-7765-4f0f-859b-d809b0b2cc75" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68802965E" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/6c0b4ba3-dfa3-4b93-b69e-01b4500f2989" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B676F8CEA7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/67b16de8-6286-4a87-a508-d64f14973b6c" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6711C9EC0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ca698766-01ee-4299-98c1-545c0c001081" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67C3C1C0E" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/7e2ccc38-50c0-4e93-af9e-f724ce7067ff" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6712883FE" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/a4bb0e71-bf1a-4e71-a79b-d88d87c85ebb" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66EB1C433" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/52b7d6f6-5316-4dfb-86e2-1ef04203d078" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66E7512E8" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/2e9da835-044d-4437-a0c4-dcd830d38638" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65CC50818" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/e3e79cbc-0bd3-49d9-8751-d208b5735dc2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6611E2161" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/a80b03d6-697e-4015-8643-218e2b76fe96" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B655487E87" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ec53bd53-b181-426b-972a-2932983823c6" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64C8352C5" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/5c0fbd1e-5317-47fc-8043-cd4b535dd11c" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64CB23DAD" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/1798d64f-ed06-470a-aa3a-8c418188a798" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64C9DAE2D" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/a053040a-98ea-4e96-ae05-2d45fc262962" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64C626FDC" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/3242ad62-a74d-44be-9542-55edce45fcaf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14E063578" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/780066c2-3b77-4ddd-8d89-18b233981cf4" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD68058B23" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/3153d08f-a724-471b-8080-50231b116921" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4943B057" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/3f72cb5d-faae-4baa-be0d-e6f145cbbead" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5241AA3B" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/02af3d20-d075-438b-9c7c-e50e6f194851" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4DCA95AD" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/b8d77492-f459-44f6-aea9-c9d75eb97c9b" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD452B1AAF" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/6cfafaa0-c5e1-4b73-95df-fe8ad5a6a7e1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD384878E7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/b1751e3f-aa70-4cfd-8692-367298ddffc0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD37FC7D6C" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c4763868-b1da-47a5-a19d-fc691129e90d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD38211105" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/e04ea79f-32de-4e88-8056-291240eb68c4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2BAA713A" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/e5cdc549-77d6-41a3-b7cf-6b764ee3b9a0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2B0DDD32" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/6e0a4c9d-3f68-48bb-9fb9-016252c434f4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD223B8350" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/98d9548d-69b5-41b9-aa1e-d33d6b806a63" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD174BDD4C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/60827509-f44f-49a1-a930-d02387eabd73" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0E43F033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/53f134a6-52e5-4c76-8c1a-ad2490c41ebb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0E171FAB" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/d952086e-18e5-4236-b814-92fcf7d561ad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0882B3F7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/b05c41e4-48d8-4dc9-b284-379a2e398d26" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0874FE67" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/4acac780-6b8f-422f-b98e-08fa5d4d4606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFA684D1E" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/7cd598ec-3b77-482b-a727-3f5e9ab9a89e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE4D7B1BC" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/b0714537-913c-4308-871e-cc7a02e2e5bf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE4DC921A" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c075a8a8-b702-4155-98d8-035b1413b9e4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDD5F81F1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/a54fb060-391c-4b10-b026-ad91263c4ff4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC56D8F852" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c849cd3d-984a-4761-96a4-ef9604fc2e8a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig///////////" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/4207ab58-e9dc-4df7-bff6-08194a877f95" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBEC09096C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/a14b0439-38e1-4d37-93ca-670d8efda632" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC03A00214" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/3113164a-c7a0-4a10-ab0f-aa3d231984cf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0385D84D" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/e244ded8-a884-4cdd-8d45-24aa7b90bb1d" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC036FC500" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/3917c61d-e5c3-476e-a500-8e316d1fc184" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD9C7C1A0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ecbd996a-9b24-42ca-a488-99bba540af9f" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90C6B662" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ed5bac45-9e1e-4278-8f3d-04ecaa3e7b1c" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC6BE99E9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c1430359-4ab2-47ee-84ab-60c32d5542c3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC6C29EB8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/d1b3018f-3d25-4187-b33b-fb2272b6671a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBDA2B4BB" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/16470433-28b5-4df7-b9bf-82c18d60826d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBE2AEAE4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/6abcb606-b0d3-4a12-9e33-95676afa3dd9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB397CC5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/890b12b4-f37f-4b5a-8d9d-960b9ab22583" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB356723" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/aecd53bd-e453-4bbd-ad0f-f6372c9f7f7b" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96FE0976" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/1fe67dfb-3415-49d6-b58c-76806b80465b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB965C95E8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/2d49cc5a-33aa-4ed7-812a-349562a7d3bd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FB2D9D0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/f57b067f-1a8b-48e2-bd37-51e40bc5beb6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FABCC8F" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/44a02315-2fea-46b7-a27e-ddcacf0b0ce7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FA6FD04" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/bd097a0a-3a9a-4a62-9976-7d46a4591b55" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB75BCD498" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/97ea36f7-97dc-44a6-bec7-9457a91f88c5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB75AEDBBC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/711c21a2-ce39-432a-bc9f-5c0d19b417ea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB65D42662" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c12ca936-8205-4358-a7f4-26fba2b9fe6b" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70764C46" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/9220dbda-0019-490d-b782-fa8892adead5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C25B410" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/091298b7-781d-4ee0-89a6-86fb87c72f10" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61727C0B" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/4b831c31-7bc2-4d57-853a-5b37662cb08a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB51C803C5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/b615224b-956a-42a3-877c-54d4042a673e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D552277" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/37c2340a-d641-4192-bd68-5360b0351c5d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB421877D0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/20190a39-259c-43fa-8f69-b8ab1c8f952e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB41FA6AE0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/192b624f-3f1c-4189-9dbe-a8dfedca646b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB377B431D" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/17ac2f7c-368d-43c0-b6c4-eb0083da45d9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F24CBFB" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/337c80a1-7b50-496e-a56c-227e2221bf75" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB309E987A" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/f7bc04a5-f85e-4383-9003-7ff1f6ceb9b2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB308C5783" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/cb19db30-3056-42e4-9dc0-8e46f2c18828" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30771EED" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/69c8e0ea-5050-40f5-a8a1-afeeea524dc2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2EB68C48" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/316e7388-bf48-4eaa-8ff0-f9ea03ece13b" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2EA8A517" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/82064b0f-bc24-4e02-a1f5-5fe44862dfbf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E99D184" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/bd382d7b-a5da-49e9-9ed5-8ecc5ae6c0e8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12B8832B" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/588adcf3-2d8b-40ea-8ef1-6e49d36fc931" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE48081F7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c2f05ef7-89ba-4298-9126-50d2340fd361" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD636CA6C" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/0f11e2bb-0fb9-49db-aadb-4fa57e4f72d6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD85415B6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/f10d066b-b09d-441a-bf86-f9e060f2f18a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD84A2281" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c1a2159b-a630-4d05-82dc-74443dd0266b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADDBA93B7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/5dfce0a8-6dfc-4d71-a67a-4b6b16704acf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACEC8F3A0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ca045f9f-a62b-4e5c-8744-276bf702dd1f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACD75F798" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/4c46b046-560c-41fb-b42c-10a38a39d57b" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0D962E5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/81b72638-29d1-43bc-8b85-dfcf3cf1161a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA3564BE" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/903bf5b3-45b3-4ac2-80d5-7024ce2ed488" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB62B92AE" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/922ab5b1-dcb0-4912-99b8-f47a1f4eb1c2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA768246E" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/b50ed617-8e95-4ff0-9d62-567e4715ec32" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA753E90D" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ffb4772d-1448-454c-bfef-1c6eb0476831" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB6D596C" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/77b4ad40-4a3e-4f22-88e7-28f0c5b09c21" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA789F2E1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/86d7bdae-4d6e-4539-a3c6-0aaa51e1b0ef" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7713C14" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/a05b6e30-2654-4a9f-8fd0-2ae55ff6a0cf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA748720B" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c3244648-e1f2-4423-a3a4-d477334b9058" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7204F68" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/27d0866d-c971-42a5-a016-265c4306cb13" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA94E004D1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/0f4c9c77-931d-4f00-8c6c-0b9bc4108c03" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA94EF4E29" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/6e1170b6-80a6-4fc0-b7ab-2995b19ebdc9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA71D697CA" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/1aa1360d-f9d7-4850-a36c-fc42d96db416" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA71DA052E" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/e52c4fb9-5712-4100-86f3-c2a4e5279bf3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6FAACD0C" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/1a697426-cee4-4c23-b080-6815449c3c8f" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6D6835F0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/e7021c26-20d6-418b-8e3b-e1ffb90f3b21" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CC5710E" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/31f78b46-8f93-4e58-92cc-7aa644e29078" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6891A46F" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/6d77934e-20c2-47a1-949e-aa4c353c06dd" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6896E9BF" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/40072089-6356-4863-bb55-0b5385c978ac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68B42BF3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/19655fd8-255e-473b-a19d-cfb11f48d70d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63C47EB3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ea85f9a9-1c60-4937-ae7f-1a0445a6bdaf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E5B915B" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/bc340e21-f8d5-4f4f-8fc0-849b62bf8e5e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA48E9455D" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/e260cdc4-aa56-4acd-9d24-f922d494d330" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA48868D7F" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/913688fa-c72e-448e-bfdb-c3f0334c6b4e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C6B5505" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/203a6d55-191e-41ea-a817-d59dcc224aa9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CFA11D7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/e5250e30-c46a-48ce-821a-2ec48bfe5f35" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C97F23C" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/d6d1cf95-7555-4907-85ca-5140e1fd6393" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA385B948F" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/bd9df189-f634-4a5f-816c-cee56b7cffee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F148A58F" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/961d6f17-9c9e-4a5a-b959-8a62404602a8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA325699C7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/5510ee78-063c-4ba9-9356-38d8cccd788e" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA23E6DC81" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/2f31dd50-ea50-4539-b915-b349f6cc6c18" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1B86515C" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/3ddb6a3a-7a05-4f96-a064-1ab13537b9e1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0B9A683B" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/353274b3-7451-49d6-86ed-faf8fabe98b6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0BD4FD76" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/03350755-7da2-44ea-b282-770e6b3fc19d" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0B96995E" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/157e9253-8fcb-4b3c-8931-4d921d912ecb" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA02A1812E" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ff8e003a-af0b-4dd2-870f-b3fa49d704dc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FDF3FD02" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/6ad14a1f-be25-444d-8d4e-278fc41f6bf2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F752A25B" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/660587e1-fb1a-4e30-b045-a239811b3e10" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F3071C24" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/7ea579e6-afb7-48a8-933d-5b73dfdbda2e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F301F87A" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/177d9dc5-2933-440c-a697-fda21247ac95" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EDD60FB4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/54bc2b4f-5b70-41f9-953b-337ae2c41293" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EC143C8E" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/921bd99f-73b2-4a6b-9f1f-4d0e623f7ed8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E680EEDD" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/70ea2003-9661-4ff0-922d-dd3d87517956" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E67DF816" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/4c04b323-8aa3-478e-875b-82e408cf06c0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E67A5839" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/b05571de-ba89-4c65-bc45-c8a0667af279" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E675DCCD" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/36fe169b-ca37-42c5-aa19-1cf04f92a6bb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E2E7BBDC" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ffe6a81e-a40f-499e-986c-c9e78749423e" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0AAF180" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/95f2aaa9-8f8b-4075-9c7c-d8244ae898ca" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A9898510" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/34bec5fa-3ebf-4dea-b4b0-6e9b56c0017d" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99783F15A" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/a0a9e0ac-83a9-42ed-bac7-36530792497f" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B997750C1C" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/316ab0b7-598d-4c03-95da-ad53c667c2fb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9976CE0D8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/accc0425-41a3-428c-9062-4e8c0be1d3ca" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99759F6CB" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/4d1cffa6-727d-49be-a4f9-3aa97f20ccd7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99765F53D" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c0759656-444c-492b-8747-0fbce34e5032" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98CABF41B" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/3ab46b29-d265-4e24-8481-42a85a130fc9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B971E9E67F" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/e86addf4-9074-4283-ad00-462a340ba954" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969A55C35" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ad2f419c-768f-4d0c-860b-fb9b95eba7bd" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95AA0B143" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/23a8f0b6-e25b-4af0-be85-6ae65da55094" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9519D1C40" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/12a8b653-ce9c-4154-a488-525cabc91186" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B934B76007" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/201a753d-f5fd-4853-8292-df58cfa54777" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92CF40F78" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/0473010a-c47d-4eaa-aab1-7f1008c05ee8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D94FA6A" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/3f9de09a-827a-482f-b7d4-44df9fd12f10" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B909BCE737" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/cb9e6acc-0ab2-44d0-b2ba-8b385940c480" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90A1D8305" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/b8ca5df0-17e7-48df-b5e1-2ad086ed4db2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B909ED9A10" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/d039945c-f6b2-44f5-a86b-d90763a9894a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903FBDD74" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/64a945e1-3737-4a0d-a49f-20f9f0e7ab5f" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903144BFE" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ebadb78a-7b47-4ab9-acd2-505041e71599" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FBE0E8C7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/0b753e7e-e0b3-4d75-8883-2f78c81d0b68" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CE4024A0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/5c00d48d-fa57-497d-b868-6133c6eb0c9f" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CE44E358" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/29ad991c-3fe2-49c4-a02b-b172a87c2e32" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C7ECE0AC" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/8bc1167e-6d9f-4766-abe7-0e73ac9928e2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A882C785" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/a14f29f1-6c61-445b-b570-f89c919715cd" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A001E0E7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/66ef5267-3872-42f8-ba46-ce33ad929107" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89FDD6EF4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/8923e527-b483-458a-8dc4-dc208bded646" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B899CB0398" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/5aa9e11b-af7a-4b23-a4e1-74505558afdd" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8972997C7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c69ec91b-6e62-4f7e-aa26-dc09fc3998e4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B896E6A3F7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c31a4276-e31c-45cd-b0d4-0fa19f7fee70" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88204BA3E" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/84250d0b-e9bf-4068-bf0d-f54e36979fb3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87F0A68F6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/0954b49c-40e2-45d0-aaa4-8ab4188d8f5f" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E116145" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/83223b99-7c1a-4cfb-8957-4761d1c2d140" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E039AE2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/1b2733a5-186d-44cb-b97a-01c01f33199c" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87B72A8EF" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/006bc7bc-736f-41fc-9fc6-ce045bdfc2a4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B876671BA2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/08b6b138-1f6d-4ba3-9925-7539dad5cb85" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86A296B9F" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/12e772dd-92b4-4ce4-9e00-0092a399c5a0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8634376DD" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/8ed0b6a9-201f-426d-a085-185130c3fa6f" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B863400979" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ab3cd6e1-a82d-448b-bb2b-a97156b7bd84" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8633972D5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/cdf594f6-438c-4bb1-85d3-84cbd856ffe0" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B861FB6B3F" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/d9f3ac4d-9d03-413f-8dd1-d40d0fde1d8a" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B856C58685" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/b143a6c5-1a30-4a99-b74c-2111cf0474bc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B853123A90" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/64dab7e2-a69b-4382-8a27-a1e6e627e533" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B853164037" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c3647658-32c2-4077-93b5-ea6e35ade5ab" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B850CA909D" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/9a6c62dc-107a-4ec1-ac5c-3157de33ba9f" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8497EEC5E" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/d57dbb6f-57e5-46e5-bd2b-1c115c32f920" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B845B166A7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/9ca564d3-f21a-44b7-b79a-e1997345c497" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B844EFFC92" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/85601138-1497-414b-b8b4-d0090bbf35c1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83DD76B60" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/8486dc86-6065-41d4-8bbf-e92615b955be" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82B102A49" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/1184c802-57f7-48e1-a29e-b1341aaa7747" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82B0BF301" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/dbb3d9de-330e-421c-813f-7c97db0f99cd" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81FF58D59" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/d99063c9-bad9-4328-be01-b03fc05114ce" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B815A3DD84" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/8ab3d15f-f4d2-4394-bde5-9b5f2199c9cd" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B781A769E4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c6359296-ab3e-4924-a255-7ff7916d045f" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CA0798FF" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/09745ae1-9510-4e71-bf72-ec617344580e" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B23E3738" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/8051a231-87bd-4483-adfd-03c56b245ce5" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7855397C5" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/7a467580-49c9-49f3-869b-087c68015878" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78325C2A2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/9d9698d7-8e56-4f3e-9f4d-c31429221b99" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76C03D3A2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/0e68eaed-5417-4719-906a-9a2bed55c40e" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75C6C87DD" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/956c326d-27f6-4c9d-842a-74bda8bc02aa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7355B64D6" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/e2f3cdc2-614e-4b25-87cc-b14581cb1020" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c628383e-da1f-4a6e-985d-c2a07b57590b" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B601332A89" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/9887ac01-7593-43e4-8204-752a00109024" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70224C129" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/f6f5833b-8598-429d-a056-cad8caddce1f" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F92EAE65" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/80bf38d7-79cc-48e2-9f6e-89e41853d4fa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F8983C14" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/8555f96d-f06a-430c-8925-4cf71c5cde0c" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F3194B6A" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/f4aa7d25-1bf7-4083-892a-b26ff37c79ff" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E6543FF5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/fae68102-15d7-4dd9-9343-b155c8d37ede" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E65953A4" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/f5bec37c-8e88-4d00-bb41-e1dda8c4262a" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E64EA686" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/c526bc16-110a-498f-9d9d-63ecf5603a70" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ABAC79BE" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/d857101b-d47c-40cb-9496-7831bd353800" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D14B9770" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ffbdf615-f6d4-4bf1-bf52-4b07a21da7ed" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C3603DFD" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/663e35ab-8eb2-42d3-876b-162536b0eae7" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8E45329" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/1ca00ae5-58d0-4289-a40e-a1adae872f4b" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C431CCF9" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/017028e0-b322-49ef-99ac-1434abb5cb23" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BF333B53" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/da4d6629-3e62-4f00-82c5-fb3bd7069e5a" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58A176123" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/011b716f-cfc5-44cf-a64c-5e36c8b74ace" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AF5BB011" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/1af3ccd1-2524-4110-9c4d-5ae7a53a6220" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A44DEC4A" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/1ead40e8-7765-4f0f-859b-d809b0b2cc75" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68802965E" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/6c0b4ba3-dfa3-4b93-b69e-01b4500f2989" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B676F8CEA7" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/67b16de8-6286-4a87-a508-d64f14973b6c" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6711C9EC0" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ca698766-01ee-4299-98c1-545c0c001081" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67C3C1C0E" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/7e2ccc38-50c0-4e93-af9e-f724ce7067ff" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6712883FE" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/a4bb0e71-bf1a-4e71-a79b-d88d87c85ebb" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66EB1C433" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/52b7d6f6-5316-4dfb-86e2-1ef04203d078" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66E7512E8" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/2e9da835-044d-4437-a0c4-dcd830d38638" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65CC50818" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/e3e79cbc-0bd3-49d9-8751-d208b5735dc2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6611E2161" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/a80b03d6-697e-4015-8643-218e2b76fe96" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B655487E87" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/ec53bd53-b181-426b-972a-2932983823c6" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64C8352C5" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/5c0fbd1e-5317-47fc-8043-cd4b535dd11c" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64CB23DAD" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/1798d64f-ed06-470a-aa3a-8c418188a798" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64C9DAE2D" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/a053040a-98ea-4e96-ae05-2d45fc262962" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64C626FDC" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/3242ad62-a74d-44be-9542-55edce45fcaf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14E063578" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/atti-amministrazioni-enti/780066c2-3b77-4ddd-8d89-18b233981cf4" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC8C7002/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F227"/>
+  <dimension ref="A1:F249"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>4299</v>
+        <v>5723</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>4093</v>
+        <v>5679</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-        <v>11</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>4091</v>
+        <v>5644</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>4090</v>
+        <v>5584</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B6">
-        <v>4089</v>
+        <v>5561</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>4072</v>
+        <v>5505</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>4066</v>
+        <v>5436</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B9">
-        <v>3930</v>
+        <v>5426</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B10">
-        <v>3907</v>
+        <v>5422</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>3754</v>
+        <v>5327</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>3748</v>
+        <v>5309</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>3734</v>
+        <v>5198</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="B14">
-        <v>3471</v>
+        <v>5144</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>42</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>3416</v>
+        <v>5014</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="B16">
-        <v>3368</v>
+        <v>5010</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>3326</v>
+        <v>4953</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="B18">
-        <v>3317</v>
+        <v>4949</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="B19">
-        <v>3260</v>
+        <v>4930</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="D19" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>54</v>
+      </c>
+      <c r="E19" t="s">
+        <v>14</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="B20">
-        <v>3257</v>
+        <v>4872</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="B21">
-        <v>3121</v>
+        <v>4782</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="B22">
-        <v>3111</v>
+        <v>4759</v>
       </c>
       <c r="C22" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="B23">
-        <v>3043</v>
+        <v>4713</v>
       </c>
       <c r="C23" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="B24">
-        <v>2952</v>
+        <v>4299</v>
       </c>
       <c r="C24" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="B25">
-        <v>2745</v>
+        <v>4093</v>
       </c>
       <c r="C25" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="D25" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>71</v>
+      </c>
+      <c r="E25" t="s">
+        <v>14</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="B26">
-        <v>2744</v>
+        <v>4091</v>
       </c>
       <c r="C26" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="D26" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>72</v>
+      </c>
+      <c r="E26" t="s">
+        <v>14</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="B27">
-        <v>2743</v>
+        <v>4090</v>
       </c>
       <c r="C27" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c r="D27" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>73</v>
+      </c>
+      <c r="E27" t="s">
+        <v>14</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="B28">
-        <v>2705</v>
+        <v>4089</v>
       </c>
       <c r="C28" t="s">
-        <v>67</v>
+        <v>14</v>
       </c>
       <c r="D28" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>74</v>
+      </c>
+      <c r="E28" t="s">
+        <v>14</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B29">
-        <v>2662</v>
+        <v>4072</v>
       </c>
       <c r="C29" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="D29" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>76</v>
+      </c>
+      <c r="E29" t="s">
+        <v>14</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B30">
-        <v>2654</v>
+        <v>4066</v>
       </c>
       <c r="C30" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="D30" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>77</v>
+      </c>
+      <c r="E30" t="s">
+        <v>14</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B31">
-        <v>2645</v>
+        <v>3930</v>
       </c>
       <c r="C31" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D31" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B32">
-        <v>2630</v>
+        <v>3907</v>
       </c>
       <c r="C32" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="D32" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B33">
-        <v>2550</v>
+        <v>3754</v>
       </c>
       <c r="C33" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D33" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B34">
-        <v>2438</v>
+        <v>3748</v>
       </c>
       <c r="C34" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D34" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B35">
-        <v>2385</v>
+        <v>3734</v>
       </c>
       <c r="C35" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D35" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B36">
-        <v>2326</v>
+        <v>3471</v>
       </c>
       <c r="C36" t="s">
-        <v>89</v>
+        <v>14</v>
       </c>
       <c r="D36" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>91</v>
+      </c>
+      <c r="E36" t="s">
+        <v>14</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B37">
-        <v>2318</v>
+        <v>3416</v>
       </c>
       <c r="C37" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D37" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B38">
-        <v>2253</v>
+        <v>3368</v>
       </c>
       <c r="C38" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D38" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B39">
-        <v>2241</v>
+        <v>3326</v>
       </c>
       <c r="C39" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D39" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>98</v>
       </c>
       <c r="B40">
-        <v>2206</v>
+        <v>3317</v>
       </c>
       <c r="C40" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D40" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B41">
-        <v>2204</v>
+        <v>3260</v>
       </c>
       <c r="C41" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D41" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B42">
-        <v>2200</v>
+        <v>3257</v>
       </c>
       <c r="C42" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D42" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B43">
-        <v>2186</v>
+        <v>3121</v>
       </c>
       <c r="C43" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D43" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B44">
-        <v>2183</v>
+        <v>3111</v>
       </c>
       <c r="C44" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D44" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="B45">
-        <v>2181</v>
+        <v>3043</v>
       </c>
       <c r="C45" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D45" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B46">
-        <v>2052</v>
+        <v>2952</v>
       </c>
       <c r="C46" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="D46" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B47">
-        <v>1791</v>
+        <v>2745</v>
       </c>
       <c r="C47" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="D47" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B48">
-        <v>1775</v>
+        <v>2744</v>
       </c>
       <c r="C48" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D48" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B49">
-        <v>1749</v>
+        <v>2743</v>
       </c>
       <c r="C49" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D49" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B50">
-        <v>1746</v>
+        <v>2705</v>
       </c>
       <c r="C50" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D50" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="B51">
-        <v>1744</v>
+        <v>2662</v>
       </c>
       <c r="C51" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="D51" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B52">
-        <v>1651</v>
+        <v>2654</v>
       </c>
       <c r="C52" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D52" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B53">
-        <v>1632</v>
+        <v>2645</v>
       </c>
       <c r="C53" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D53" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>133</v>
       </c>
       <c r="B54">
-        <v>1563</v>
+        <v>2630</v>
       </c>
       <c r="C54" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D54" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B55">
-        <v>1490</v>
+        <v>2550</v>
       </c>
       <c r="C55" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D55" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B56">
-        <v>1465</v>
+        <v>2438</v>
       </c>
       <c r="C56" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D56" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="B57">
-        <v>1462</v>
+        <v>2385</v>
       </c>
       <c r="C57" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="D57" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="B58">
-        <v>1461</v>
+        <v>2326</v>
       </c>
       <c r="C58" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D58" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B59">
-        <v>1404</v>
+        <v>2318</v>
       </c>
       <c r="C59" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="D59" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B60">
-        <v>1390</v>
+        <v>2253</v>
       </c>
       <c r="C60" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="D60" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B61">
-        <v>1384</v>
+        <v>2241</v>
       </c>
       <c r="C61" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="D61" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="B62">
-        <v>1382</v>
+        <v>2206</v>
       </c>
       <c r="C62" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="D62" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="B63">
-        <v>1379</v>
+        <v>2204</v>
       </c>
       <c r="C63" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="D63" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64">
-        <v>1284</v>
+        <v>2200</v>
       </c>
       <c r="C64" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D64" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B65">
-        <v>1250</v>
+        <v>2186</v>
       </c>
       <c r="C65" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="D65" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B66">
-        <v>1236</v>
+        <v>2183</v>
       </c>
       <c r="C66" t="s">
-        <v>11</v>
+        <v>167</v>
       </c>
       <c r="D66" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>168</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67">
-        <v>1075</v>
+        <v>2181</v>
       </c>
       <c r="C67" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="D67" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="B68">
-        <v>1073</v>
+        <v>2052</v>
       </c>
       <c r="C68" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="D68" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="B69">
-        <v>1064</v>
+        <v>1791</v>
       </c>
       <c r="C69" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="D69" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B70">
-        <v>1034</v>
+        <v>1775</v>
       </c>
       <c r="C70" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="D70" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="B71">
-        <v>1025</v>
+        <v>1749</v>
       </c>
       <c r="C71" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="D71" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B72">
-        <v>999</v>
+        <v>1746</v>
       </c>
       <c r="C72" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="D72" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B73">
-        <v>995</v>
+        <v>1744</v>
       </c>
       <c r="C73" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="D73" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="B74">
-        <v>993</v>
+        <v>1651</v>
       </c>
       <c r="C74" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="D74" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="B75">
-        <v>970</v>
+        <v>1632</v>
       </c>
       <c r="C75" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="D75" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="B76">
-        <v>910</v>
+        <v>1563</v>
       </c>
       <c r="C76" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="D76" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="B77">
-        <v>752</v>
+        <v>1490</v>
       </c>
       <c r="C77" t="s">
-        <v>11</v>
+        <v>196</v>
       </c>
       <c r="D77" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>197</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="B78">
-        <v>750</v>
+        <v>1465</v>
       </c>
       <c r="C78" t="s">
-        <v>11</v>
+        <v>198</v>
       </c>
       <c r="D78" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>199</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="B79">
-        <v>749</v>
+        <v>1462</v>
       </c>
       <c r="C79" t="s">
-        <v>11</v>
+        <v>200</v>
       </c>
       <c r="D79" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>201</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="B80">
-        <v>748</v>
+        <v>1461</v>
       </c>
       <c r="C80" t="s">
-        <v>11</v>
+        <v>202</v>
       </c>
       <c r="D80" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>203</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="B81">
-        <v>747</v>
+        <v>1404</v>
       </c>
       <c r="C81" t="s">
-        <v>11</v>
+        <v>205</v>
       </c>
       <c r="D81" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>206</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>189</v>
+        <v>207</v>
       </c>
       <c r="B82">
-        <v>745</v>
+        <v>1390</v>
       </c>
       <c r="C82" t="s">
-        <v>191</v>
+        <v>208</v>
       </c>
       <c r="D82" t="s">
-        <v>192</v>
+        <v>209</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>189</v>
+        <v>207</v>
       </c>
       <c r="B83">
-        <v>743</v>
+        <v>1384</v>
       </c>
       <c r="C83" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="D83" t="s">
-        <v>194</v>
+        <v>211</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="B84">
-        <v>663</v>
+        <v>1382</v>
       </c>
       <c r="C84" t="s">
-        <v>196</v>
+        <v>212</v>
       </c>
       <c r="D84" t="s">
-        <v>197</v>
+        <v>213</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="B85">
-        <v>657</v>
+        <v>1379</v>
       </c>
       <c r="C85" t="s">
-        <v>198</v>
+        <v>214</v>
       </c>
       <c r="D85" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>195</v>
+        <v>216</v>
       </c>
       <c r="B86">
-        <v>653</v>
+        <v>1284</v>
       </c>
       <c r="C86" t="s">
-        <v>200</v>
+        <v>217</v>
       </c>
       <c r="D86" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>195</v>
+        <v>219</v>
       </c>
       <c r="B87">
-        <v>649</v>
+        <v>1250</v>
       </c>
       <c r="C87" t="s">
-        <v>202</v>
+        <v>220</v>
       </c>
       <c r="D87" t="s">
-        <v>203</v>
+        <v>221</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="B88">
-        <v>620</v>
+        <v>1236</v>
       </c>
       <c r="C88" t="s">
-        <v>205</v>
+        <v>14</v>
       </c>
       <c r="D88" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>222</v>
+      </c>
+      <c r="E88" t="s">
+        <v>14</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>207</v>
+        <v>223</v>
       </c>
       <c r="B89">
-        <v>596</v>
+        <v>1075</v>
       </c>
       <c r="C89" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
       <c r="D89" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
       <c r="B90">
-        <v>519</v>
+        <v>1073</v>
       </c>
       <c r="C90" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="D90" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="B91">
-        <v>466</v>
+        <v>1064</v>
       </c>
       <c r="C91" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="D91" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="B92">
-        <v>409</v>
+        <v>1034</v>
       </c>
       <c r="C92" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="D92" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>219</v>
+        <v>230</v>
       </c>
       <c r="B93">
-        <v>366</v>
+        <v>1025</v>
       </c>
       <c r="C93" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="D93" t="s">
-        <v>221</v>
+        <v>234</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="B94">
-        <v>364</v>
+        <v>999</v>
       </c>
       <c r="C94" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="D94" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="B95">
-        <v>319</v>
+        <v>995</v>
       </c>
       <c r="C95" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="D95" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="B96">
-        <v>306</v>
+        <v>993</v>
       </c>
       <c r="C96" t="s">
-        <v>227</v>
+        <v>240</v>
       </c>
       <c r="D96" t="s">
-        <v>228</v>
+        <v>241</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>229</v>
+        <v>242</v>
       </c>
       <c r="B97">
-        <v>227</v>
+        <v>970</v>
       </c>
       <c r="C97" t="s">
-        <v>230</v>
+        <v>243</v>
       </c>
       <c r="D97" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="B98">
-        <v>195</v>
+        <v>910</v>
       </c>
       <c r="C98" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="D98" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="B99">
-        <v>191</v>
+        <v>752</v>
       </c>
       <c r="C99" t="s">
-        <v>235</v>
+        <v>14</v>
       </c>
       <c r="D99" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>249</v>
+      </c>
+      <c r="E99" t="s">
+        <v>14</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="B100">
-        <v>147</v>
+        <v>750</v>
       </c>
       <c r="C100" t="s">
-        <v>238</v>
+        <v>14</v>
       </c>
       <c r="D100" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>249</v>
+      </c>
+      <c r="E100" t="s">
+        <v>14</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="B101">
-        <v>143</v>
+        <v>749</v>
       </c>
       <c r="C101" t="s">
-        <v>240</v>
+        <v>14</v>
       </c>
       <c r="D101" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>249</v>
+      </c>
+      <c r="E101" t="s">
+        <v>14</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="B102">
-        <v>91</v>
+        <v>748</v>
       </c>
       <c r="C102" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="D102" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>249</v>
+      </c>
+      <c r="E102" t="s">
+        <v>14</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="B103">
-        <v>90</v>
+        <v>747</v>
       </c>
       <c r="C103" t="s">
-        <v>245</v>
+        <v>14</v>
       </c>
       <c r="D103" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>249</v>
+      </c>
+      <c r="E103" t="s">
+        <v>14</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="B104">
-        <v>84</v>
+        <v>745</v>
       </c>
       <c r="C104" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D104" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="B105">
-        <v>82</v>
+        <v>743</v>
       </c>
       <c r="C105" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="D105" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B106">
-        <v>64</v>
+        <v>663</v>
       </c>
       <c r="C106" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="D106" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B107">
-        <v>53</v>
+        <v>657</v>
       </c>
       <c r="C107" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="D107" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B108">
-        <v>8771</v>
+        <v>653</v>
       </c>
       <c r="C108" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D108" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B109">
-        <v>8763</v>
+        <v>649</v>
       </c>
       <c r="C109" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D109" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="B110">
-        <v>8758</v>
+        <v>620</v>
       </c>
       <c r="C110" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D110" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="B111">
-        <v>8756</v>
+        <v>596</v>
       </c>
       <c r="C111" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D111" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="B112">
-        <v>8687</v>
+        <v>519</v>
       </c>
       <c r="C112" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="D112" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="B113">
-        <v>8683</v>
+        <v>466</v>
       </c>
       <c r="C113" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="D113" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="B114">
-        <v>8635</v>
+        <v>409</v>
       </c>
       <c r="C114" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="D114" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="B115">
-        <v>8521</v>
+        <v>366</v>
       </c>
       <c r="C115" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="D115" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B116">
-        <v>8493</v>
+        <v>364</v>
       </c>
       <c r="C116" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D116" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B117">
-        <v>8414</v>
+        <v>319</v>
       </c>
       <c r="C117" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="D117" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B118">
-        <v>8412</v>
+        <v>306</v>
       </c>
       <c r="C118" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="D118" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B119">
-        <v>8150</v>
+        <v>227</v>
       </c>
       <c r="C119" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="D119" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B120">
-        <v>8080</v>
+        <v>195</v>
       </c>
       <c r="C120" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="D120" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B121">
-        <v>8009</v>
+        <v>191</v>
       </c>
       <c r="C121" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="D121" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="B122">
-        <v>7858</v>
+        <v>147</v>
       </c>
       <c r="C122" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="D122" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>296</v>
       </c>
       <c r="B123">
-        <v>7809</v>
+        <v>143</v>
       </c>
       <c r="C123" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="D123" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="B124">
-        <v>7806</v>
+        <v>91</v>
       </c>
       <c r="C124" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="D124" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>301</v>
       </c>
       <c r="B125">
-        <v>7764</v>
+        <v>90</v>
       </c>
       <c r="C125" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D125" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>301</v>
       </c>
       <c r="B126">
-        <v>7755</v>
+        <v>84</v>
       </c>
       <c r="C126" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D126" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="B127">
-        <v>7703</v>
+        <v>82</v>
       </c>
       <c r="C127" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D127" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B128">
-        <v>7398</v>
+        <v>64</v>
       </c>
       <c r="C128" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D128" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B129">
-        <v>7393</v>
+        <v>53</v>
       </c>
       <c r="C129" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D129" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B130">
-        <v>7340</v>
+        <v>8771</v>
       </c>
       <c r="C130" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D130" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="B131">
-        <v>6990</v>
+        <v>8763</v>
       </c>
       <c r="C131" t="s">
-        <v>11</v>
+        <v>318</v>
       </c>
       <c r="D131" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>319</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B132">
-        <v>6951</v>
+        <v>8758</v>
       </c>
       <c r="C132" t="s">
         <v>320</v>
       </c>
       <c r="D132" t="s">
         <v>321</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
+        <v>315</v>
+      </c>
+      <c r="B133">
+        <v>8756</v>
+      </c>
+      <c r="C133" t="s">
         <v>322</v>
       </c>
-      <c r="B133">
-[...2 lines deleted...]
-      <c r="C133" t="s">
+      <c r="D133" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B134">
-        <v>6905</v>
+        <v>8687</v>
       </c>
       <c r="C134" t="s">
         <v>325</v>
       </c>
       <c r="D134" t="s">
         <v>326</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
+        <v>324</v>
+      </c>
+      <c r="B135">
+        <v>8683</v>
+      </c>
+      <c r="C135" t="s">
         <v>327</v>
       </c>
-      <c r="B135">
-[...2 lines deleted...]
-      <c r="C135" t="s">
+      <c r="D135" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
+        <v>329</v>
+      </c>
+      <c r="B136">
+        <v>8635</v>
+      </c>
+      <c r="C136" t="s">
         <v>330</v>
       </c>
-      <c r="B136">
-[...2 lines deleted...]
-      <c r="C136" t="s">
+      <c r="D136" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B137">
-        <v>6820</v>
+        <v>8521</v>
       </c>
       <c r="C137" t="s">
         <v>333</v>
       </c>
       <c r="D137" t="s">
         <v>334</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>335</v>
       </c>
       <c r="B138">
-        <v>6752</v>
+        <v>8493</v>
       </c>
       <c r="C138" t="s">
-        <v>11</v>
+        <v>336</v>
       </c>
       <c r="D138" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>337</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B139">
-        <v>6738</v>
+        <v>8414</v>
       </c>
       <c r="C139" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="D139" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="B140">
-        <v>6676</v>
+        <v>8412</v>
       </c>
       <c r="C140" t="s">
-        <v>11</v>
+        <v>341</v>
       </c>
       <c r="D140" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>342</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B141">
-        <v>6611</v>
+        <v>8150</v>
       </c>
       <c r="C141" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="D141" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="B142">
-        <v>6601</v>
+        <v>8080</v>
       </c>
       <c r="C142" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="D142" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B143">
-        <v>6600</v>
+        <v>8009</v>
       </c>
       <c r="C143" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D143" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>341</v>
+        <v>352</v>
       </c>
       <c r="B144">
-        <v>6594</v>
+        <v>7858</v>
       </c>
       <c r="C144" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="D144" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="B145">
-        <v>6561</v>
+        <v>7809</v>
       </c>
       <c r="C145" t="s">
-        <v>11</v>
+        <v>356</v>
       </c>
       <c r="D145" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>357</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="B146">
-        <v>6525</v>
+        <v>7806</v>
       </c>
       <c r="C146" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="D146" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="B147">
-        <v>6451</v>
+        <v>7764</v>
       </c>
       <c r="C147" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="D147" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B148">
-        <v>6340</v>
+        <v>7755</v>
       </c>
       <c r="C148" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="D148" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="B149">
-        <v>6339</v>
+        <v>7703</v>
       </c>
       <c r="C149" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="D149" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>357</v>
+        <v>368</v>
       </c>
       <c r="B150">
-        <v>6338</v>
+        <v>7398</v>
       </c>
       <c r="C150" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="D150" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>368</v>
+      </c>
+      <c r="B151">
+        <v>7393</v>
       </c>
       <c r="C151" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="D151" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="B152">
-        <v>6224</v>
+        <v>7340</v>
       </c>
       <c r="C152" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="D152" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="B153">
-        <v>6176</v>
+        <v>6990</v>
       </c>
       <c r="C153" t="s">
-        <v>372</v>
+        <v>14</v>
       </c>
       <c r="D153" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>377</v>
+      </c>
+      <c r="E153" t="s">
+        <v>14</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="B154">
-        <v>6171</v>
+        <v>6951</v>
       </c>
       <c r="C154" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="D154" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="B155">
-        <v>6153</v>
+        <v>6921</v>
       </c>
       <c r="C155" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="D155" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B156">
-        <v>6047</v>
+        <v>6905</v>
       </c>
       <c r="C156" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="D156" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="B157">
-        <v>5980</v>
+        <v>6857</v>
       </c>
       <c r="C157" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="D157" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="B158">
-        <v>5955</v>
+        <v>6826</v>
       </c>
       <c r="C158" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="D158" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B159">
-        <v>5368</v>
+        <v>6820</v>
       </c>
       <c r="C159" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D159" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="B160">
-        <v>5245</v>
+        <v>6752</v>
       </c>
       <c r="C160" t="s">
-        <v>391</v>
+        <v>14</v>
       </c>
       <c r="D160" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>395</v>
+      </c>
+      <c r="E160" t="s">
+        <v>14</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="B161">
-        <v>5243</v>
+        <v>6738</v>
       </c>
       <c r="C161" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="D161" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B162">
-        <v>5236</v>
+        <v>6676</v>
       </c>
       <c r="C162" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D162" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="E162" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="B163">
-        <v>5235</v>
+        <v>6611</v>
       </c>
       <c r="C163" t="s">
-        <v>11</v>
+        <v>401</v>
       </c>
       <c r="D163" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>402</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="B164">
-        <v>5230</v>
+        <v>6601</v>
       </c>
       <c r="C164" t="s">
-        <v>11</v>
+        <v>403</v>
       </c>
       <c r="D164" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>404</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="B165">
-        <v>5229</v>
+        <v>6600</v>
       </c>
       <c r="C165" t="s">
-        <v>11</v>
+        <v>405</v>
       </c>
       <c r="D165" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>406</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="B166">
-        <v>5221</v>
+        <v>6594</v>
       </c>
       <c r="C166" t="s">
-        <v>11</v>
+        <v>407</v>
       </c>
       <c r="D166" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>408</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>395</v>
+        <v>409</v>
       </c>
       <c r="B167">
-        <v>5220</v>
+        <v>6561</v>
       </c>
       <c r="C167" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D167" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
       <c r="E167" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>395</v>
+        <v>409</v>
       </c>
       <c r="B168">
-        <v>5206</v>
+        <v>6525</v>
       </c>
       <c r="C168" t="s">
-        <v>11</v>
+        <v>411</v>
       </c>
       <c r="D168" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>412</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>395</v>
+        <v>413</v>
       </c>
       <c r="B169">
-        <v>5204</v>
+        <v>6451</v>
       </c>
       <c r="C169" t="s">
-        <v>11</v>
+        <v>414</v>
       </c>
       <c r="D169" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>415</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>395</v>
+        <v>416</v>
       </c>
       <c r="B170">
-        <v>5199</v>
+        <v>6340</v>
       </c>
       <c r="C170" t="s">
-        <v>11</v>
+        <v>417</v>
       </c>
       <c r="D170" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>418</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>405</v>
+        <v>416</v>
       </c>
       <c r="B171">
-        <v>5089</v>
+        <v>6339</v>
       </c>
       <c r="C171" t="s">
-        <v>406</v>
+        <v>419</v>
       </c>
       <c r="D171" t="s">
-        <v>407</v>
+        <v>420</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="B172">
-        <v>4970</v>
+        <v>6338</v>
       </c>
       <c r="C172" t="s">
-        <v>409</v>
+        <v>421</v>
       </c>
       <c r="D172" t="s">
-        <v>410</v>
+        <v>422</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>4851</v>
+        <v>423</v>
+      </c>
+      <c r="B173" t="s">
+        <v>424</v>
       </c>
       <c r="C173" t="s">
-        <v>412</v>
+        <v>425</v>
       </c>
       <c r="D173" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>414</v>
+        <v>427</v>
       </c>
       <c r="B174">
-        <v>4818</v>
+        <v>6224</v>
       </c>
       <c r="C174" t="s">
-        <v>415</v>
+        <v>428</v>
       </c>
       <c r="D174" t="s">
-        <v>416</v>
+        <v>429</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>417</v>
+        <v>430</v>
       </c>
       <c r="B175">
-        <v>4736</v>
+        <v>6176</v>
       </c>
       <c r="C175" t="s">
-        <v>418</v>
+        <v>431</v>
       </c>
       <c r="D175" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>420</v>
+        <v>430</v>
       </c>
       <c r="B176">
-        <v>4591</v>
+        <v>6171</v>
       </c>
       <c r="C176" t="s">
-        <v>421</v>
+        <v>433</v>
       </c>
       <c r="D176" t="s">
-        <v>422</v>
+        <v>434</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>420</v>
+        <v>435</v>
       </c>
       <c r="B177">
-        <v>4578</v>
+        <v>6153</v>
       </c>
       <c r="C177" t="s">
-        <v>423</v>
+        <v>436</v>
       </c>
       <c r="D177" t="s">
-        <v>424</v>
+        <v>437</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>425</v>
+        <v>438</v>
       </c>
       <c r="B178">
-        <v>4396</v>
+        <v>6047</v>
       </c>
       <c r="C178" t="s">
-        <v>426</v>
+        <v>439</v>
       </c>
       <c r="D178" t="s">
-        <v>427</v>
+        <v>440</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>428</v>
+        <v>441</v>
       </c>
       <c r="B179">
-        <v>4252</v>
+        <v>5980</v>
       </c>
       <c r="C179" t="s">
-        <v>429</v>
+        <v>442</v>
       </c>
       <c r="D179" t="s">
-        <v>430</v>
+        <v>443</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="B180">
-        <v>3957</v>
+        <v>5955</v>
       </c>
       <c r="C180" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
       <c r="D180" t="s">
-        <v>433</v>
+        <v>445</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="B181">
-        <v>3889</v>
+        <v>5368</v>
       </c>
       <c r="C181" t="s">
-        <v>435</v>
+        <v>447</v>
       </c>
       <c r="D181" t="s">
-        <v>436</v>
+        <v>448</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>437</v>
+        <v>449</v>
       </c>
       <c r="B182">
-        <v>3606</v>
+        <v>5245</v>
       </c>
       <c r="C182" t="s">
-        <v>438</v>
+        <v>450</v>
       </c>
       <c r="D182" t="s">
-        <v>439</v>
+        <v>451</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>440</v>
+        <v>449</v>
       </c>
       <c r="B183">
-        <v>3589</v>
+        <v>5243</v>
       </c>
       <c r="C183" t="s">
-        <v>11</v>
+        <v>452</v>
       </c>
       <c r="D183" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>453</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>440</v>
+        <v>454</v>
       </c>
       <c r="B184">
-        <v>3531</v>
+        <v>5236</v>
       </c>
       <c r="C184" t="s">
-        <v>442</v>
+        <v>14</v>
       </c>
       <c r="D184" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>455</v>
+      </c>
+      <c r="E184" t="s">
+        <v>14</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
       <c r="B185">
-        <v>3507</v>
+        <v>5235</v>
       </c>
       <c r="C185" t="s">
-        <v>445</v>
+        <v>14</v>
       </c>
       <c r="D185" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>456</v>
+      </c>
+      <c r="E185" t="s">
+        <v>14</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="B186">
-        <v>3496</v>
+        <v>5230</v>
       </c>
       <c r="C186" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D186" t="s">
-        <v>448</v>
+        <v>457</v>
       </c>
       <c r="E186" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="B187">
-        <v>3485</v>
+        <v>5229</v>
       </c>
       <c r="C187" t="s">
-        <v>449</v>
+        <v>14</v>
       </c>
       <c r="D187" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>458</v>
+      </c>
+      <c r="E187" t="s">
+        <v>14</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="B188">
-        <v>3442</v>
+        <v>5221</v>
       </c>
       <c r="C188" t="s">
-        <v>452</v>
+        <v>14</v>
       </c>
       <c r="D188" t="s">
-        <v>453</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>459</v>
+      </c>
+      <c r="E188" t="s">
+        <v>14</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
         <v>454</v>
       </c>
       <c r="B189">
-        <v>3384</v>
+        <v>5220</v>
       </c>
       <c r="C189" t="s">
-        <v>455</v>
+        <v>14</v>
       </c>
       <c r="D189" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>460</v>
+      </c>
+      <c r="E189" t="s">
+        <v>14</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
         <v>454</v>
       </c>
       <c r="B190">
-        <v>3381</v>
+        <v>5206</v>
       </c>
       <c r="C190" t="s">
-        <v>457</v>
+        <v>14</v>
       </c>
       <c r="D190" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>461</v>
+      </c>
+      <c r="E190" t="s">
+        <v>14</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="B191">
-        <v>3372</v>
+        <v>5204</v>
       </c>
       <c r="C191" t="s">
-        <v>460</v>
+        <v>14</v>
       </c>
       <c r="D191" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>462</v>
+      </c>
+      <c r="E191" t="s">
+        <v>14</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
       <c r="B192">
-        <v>3329</v>
+        <v>5199</v>
       </c>
       <c r="C192" t="s">
+        <v>14</v>
+      </c>
+      <c r="D192" t="s">
         <v>463</v>
       </c>
-      <c r="D192" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E192" t="s">
+        <v>14</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
+        <v>464</v>
+      </c>
+      <c r="B193">
+        <v>5089</v>
+      </c>
+      <c r="C193" t="s">
         <v>465</v>
       </c>
-      <c r="B193">
-[...2 lines deleted...]
-      <c r="C193" t="s">
+      <c r="D193" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="B194">
-        <v>3236</v>
+        <v>4970</v>
       </c>
       <c r="C194" t="s">
         <v>468</v>
       </c>
       <c r="D194" t="s">
         <v>469</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
         <v>470</v>
       </c>
       <c r="B195">
-        <v>3192</v>
+        <v>4851</v>
       </c>
       <c r="C195" t="s">
         <v>471</v>
       </c>
       <c r="D195" t="s">
         <v>472</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
         <v>473</v>
       </c>
       <c r="B196">
-        <v>3180</v>
+        <v>4818</v>
       </c>
       <c r="C196" t="s">
         <v>474</v>
       </c>
       <c r="D196" t="s">
         <v>475</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
         <v>476</v>
       </c>
       <c r="B197">
-        <v>3148</v>
+        <v>4736</v>
       </c>
       <c r="C197" t="s">
         <v>477</v>
       </c>
       <c r="D197" t="s">
         <v>478</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
         <v>479</v>
       </c>
       <c r="B198">
-        <v>2989</v>
+        <v>4591</v>
       </c>
       <c r="C198" t="s">
         <v>480</v>
       </c>
       <c r="D198" t="s">
         <v>481</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
         <v>479</v>
       </c>
       <c r="B199">
-        <v>2984</v>
+        <v>4578</v>
       </c>
       <c r="C199" t="s">
         <v>482</v>
       </c>
       <c r="D199" t="s">
         <v>483</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
         <v>484</v>
       </c>
       <c r="B200">
-        <v>2925</v>
+        <v>4396</v>
       </c>
       <c r="C200" t="s">
         <v>485</v>
       </c>
       <c r="D200" t="s">
         <v>486</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
         <v>487</v>
       </c>
       <c r="B201">
-        <v>2844</v>
+        <v>4252</v>
       </c>
       <c r="C201" t="s">
         <v>488</v>
       </c>
       <c r="D201" t="s">
         <v>489</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
         <v>490</v>
       </c>
       <c r="B202">
-        <v>2817</v>
+        <v>3957</v>
       </c>
       <c r="C202" t="s">
         <v>491</v>
       </c>
       <c r="D202" t="s">
         <v>492</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="B203">
-        <v>2815</v>
+        <v>3889</v>
       </c>
       <c r="C203" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D203" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="B204">
-        <v>2814</v>
+        <v>3606</v>
       </c>
       <c r="C204" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="D204" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B205">
-        <v>2689</v>
+        <v>3589</v>
       </c>
       <c r="C205" t="s">
-        <v>498</v>
+        <v>14</v>
       </c>
       <c r="D205" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>500</v>
+      </c>
+      <c r="E205" t="s">
+        <v>14</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="B206">
-        <v>2674</v>
+        <v>3531</v>
       </c>
       <c r="C206" t="s">
         <v>501</v>
       </c>
       <c r="D206" t="s">
         <v>502</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B207">
-        <v>2660</v>
+        <v>3507</v>
       </c>
       <c r="C207" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="D207" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B208">
-        <v>2611</v>
+        <v>3496</v>
       </c>
       <c r="C208" t="s">
-        <v>506</v>
+        <v>14</v>
       </c>
       <c r="D208" t="s">
         <v>507</v>
       </c>
-      <c r="E208" s="2" t="s">
-        <v>9</v>
+      <c r="E208" t="s">
+        <v>14</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
+        <v>506</v>
+      </c>
+      <c r="B209">
+        <v>3485</v>
+      </c>
+      <c r="C209" t="s">
         <v>508</v>
       </c>
-      <c r="B209">
-[...2 lines deleted...]
-      <c r="C209" t="s">
+      <c r="D209" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
+        <v>510</v>
+      </c>
+      <c r="B210">
+        <v>3442</v>
+      </c>
+      <c r="C210" t="s">
         <v>511</v>
       </c>
-      <c r="B210">
-[...2 lines deleted...]
-      <c r="C210" t="s">
+      <c r="D210" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>513</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
+        <v>513</v>
+      </c>
+      <c r="B211">
+        <v>3384</v>
+      </c>
+      <c r="C211" t="s">
         <v>514</v>
       </c>
-      <c r="B211">
-[...2 lines deleted...]
-      <c r="C211" t="s">
+      <c r="D211" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="B212">
-        <v>2468</v>
+        <v>3381</v>
       </c>
       <c r="C212" t="s">
+        <v>516</v>
+      </c>
+      <c r="D212" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="B213">
-        <v>2466</v>
+        <v>3372</v>
       </c>
       <c r="C213" t="s">
         <v>519</v>
       </c>
       <c r="D213" t="s">
         <v>520</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
         <v>521</v>
       </c>
       <c r="B214">
-        <v>2461</v>
+        <v>3329</v>
       </c>
       <c r="C214" t="s">
         <v>522</v>
       </c>
       <c r="D214" t="s">
         <v>523</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
         <v>524</v>
       </c>
       <c r="B215">
-        <v>2441</v>
+        <v>3249</v>
       </c>
       <c r="C215" t="s">
-        <v>11</v>
+        <v>525</v>
       </c>
       <c r="D215" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>526</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="B216">
-        <v>1268</v>
+        <v>3236</v>
       </c>
       <c r="C216" t="s">
-        <v>11</v>
+        <v>527</v>
       </c>
       <c r="D216" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>528</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="B217">
-        <v>1267</v>
+        <v>3192</v>
       </c>
       <c r="C217" t="s">
-        <v>11</v>
+        <v>530</v>
       </c>
       <c r="D217" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>531</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B218">
-        <v>496</v>
+        <v>3180</v>
       </c>
       <c r="C218" t="s">
-        <v>11</v>
+        <v>533</v>
       </c>
       <c r="D218" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>534</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="B219">
-        <v>6446</v>
+        <v>3148</v>
       </c>
       <c r="C219" t="s">
-        <v>11</v>
+        <v>536</v>
       </c>
       <c r="D219" t="s">
-        <v>531</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>537</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="B220">
-        <v>6256</v>
+        <v>2989</v>
       </c>
       <c r="C220" t="s">
-        <v>11</v>
+        <v>539</v>
       </c>
       <c r="D220" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>540</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="B221">
-        <v>5196</v>
+        <v>2984</v>
       </c>
       <c r="C221" t="s">
-        <v>11</v>
+        <v>541</v>
       </c>
       <c r="D221" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>542</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="B222">
-        <v>2579</v>
+        <v>2925</v>
       </c>
       <c r="C222" t="s">
-        <v>11</v>
+        <v>544</v>
       </c>
       <c r="D222" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>545</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="B223">
-        <v>616393</v>
+        <v>2844</v>
       </c>
       <c r="C223" t="s">
-        <v>537</v>
+        <v>547</v>
       </c>
       <c r="D223" t="s">
-        <v>538</v>
+        <v>548</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>539</v>
+        <v>549</v>
       </c>
       <c r="B224">
-        <v>1760</v>
+        <v>2817</v>
       </c>
       <c r="C224" t="s">
-        <v>11</v>
+        <v>550</v>
       </c>
       <c r="D224" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>551</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>540</v>
+        <v>549</v>
       </c>
       <c r="B225">
-        <v>973</v>
+        <v>2815</v>
       </c>
       <c r="C225" t="s">
-        <v>11</v>
+        <v>552</v>
       </c>
       <c r="D225" t="s">
-        <v>541</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>553</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>540</v>
+        <v>549</v>
       </c>
       <c r="B226">
-        <v>970</v>
+        <v>2814</v>
       </c>
       <c r="C226" t="s">
-        <v>11</v>
+        <v>554</v>
       </c>
       <c r="D226" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>555</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>540</v>
+        <v>556</v>
       </c>
       <c r="B227">
+        <v>2689</v>
+      </c>
+      <c r="C227" t="s">
+        <v>557</v>
+      </c>
+      <c r="D227" t="s">
+        <v>558</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>559</v>
+      </c>
+      <c r="B228">
+        <v>2674</v>
+      </c>
+      <c r="C228" t="s">
+        <v>560</v>
+      </c>
+      <c r="D228" t="s">
+        <v>561</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>559</v>
+      </c>
+      <c r="B229">
+        <v>2660</v>
+      </c>
+      <c r="C229" t="s">
+        <v>562</v>
+      </c>
+      <c r="D229" t="s">
+        <v>563</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>564</v>
+      </c>
+      <c r="B230">
+        <v>2611</v>
+      </c>
+      <c r="C230" t="s">
+        <v>565</v>
+      </c>
+      <c r="D230" t="s">
+        <v>566</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>567</v>
+      </c>
+      <c r="B231">
+        <v>2602</v>
+      </c>
+      <c r="C231" t="s">
+        <v>568</v>
+      </c>
+      <c r="D231" t="s">
+        <v>569</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>570</v>
+      </c>
+      <c r="B232">
+        <v>2524</v>
+      </c>
+      <c r="C232" t="s">
+        <v>571</v>
+      </c>
+      <c r="D232" t="s">
+        <v>572</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>573</v>
+      </c>
+      <c r="B233">
+        <v>2471</v>
+      </c>
+      <c r="C233" t="s">
+        <v>574</v>
+      </c>
+      <c r="D233" t="s">
+        <v>575</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>573</v>
+      </c>
+      <c r="B234">
+        <v>2468</v>
+      </c>
+      <c r="C234" t="s">
+        <v>576</v>
+      </c>
+      <c r="D234" t="s">
+        <v>577</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>573</v>
+      </c>
+      <c r="B235">
+        <v>2466</v>
+      </c>
+      <c r="C235" t="s">
+        <v>578</v>
+      </c>
+      <c r="D235" t="s">
+        <v>579</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>580</v>
+      </c>
+      <c r="B236">
+        <v>2461</v>
+      </c>
+      <c r="C236" t="s">
+        <v>581</v>
+      </c>
+      <c r="D236" t="s">
+        <v>582</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>583</v>
+      </c>
+      <c r="B237">
+        <v>2441</v>
+      </c>
+      <c r="C237" t="s">
+        <v>14</v>
+      </c>
+      <c r="D237" t="s">
+        <v>584</v>
+      </c>
+      <c r="E237" t="s">
+        <v>14</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>585</v>
+      </c>
+      <c r="B238">
+        <v>1268</v>
+      </c>
+      <c r="C238" t="s">
+        <v>14</v>
+      </c>
+      <c r="D238" t="s">
+        <v>586</v>
+      </c>
+      <c r="E238" t="s">
+        <v>14</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>585</v>
+      </c>
+      <c r="B239">
+        <v>1267</v>
+      </c>
+      <c r="C239" t="s">
+        <v>14</v>
+      </c>
+      <c r="D239" t="s">
+        <v>586</v>
+      </c>
+      <c r="E239" t="s">
+        <v>14</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>587</v>
+      </c>
+      <c r="B240">
+        <v>496</v>
+      </c>
+      <c r="C240" t="s">
+        <v>14</v>
+      </c>
+      <c r="D240" t="s">
+        <v>588</v>
+      </c>
+      <c r="E240" t="s">
+        <v>14</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>589</v>
+      </c>
+      <c r="B241">
+        <v>6446</v>
+      </c>
+      <c r="C241" t="s">
+        <v>14</v>
+      </c>
+      <c r="D241" t="s">
+        <v>590</v>
+      </c>
+      <c r="E241" t="s">
+        <v>14</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>591</v>
+      </c>
+      <c r="B242">
+        <v>6256</v>
+      </c>
+      <c r="C242" t="s">
+        <v>14</v>
+      </c>
+      <c r="D242" t="s">
+        <v>592</v>
+      </c>
+      <c r="E242" t="s">
+        <v>14</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>593</v>
+      </c>
+      <c r="B243">
+        <v>5196</v>
+      </c>
+      <c r="C243" t="s">
+        <v>14</v>
+      </c>
+      <c r="D243" t="s">
+        <v>592</v>
+      </c>
+      <c r="E243" t="s">
+        <v>14</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>594</v>
+      </c>
+      <c r="B244">
+        <v>2579</v>
+      </c>
+      <c r="C244" t="s">
+        <v>14</v>
+      </c>
+      <c r="D244" t="s">
+        <v>592</v>
+      </c>
+      <c r="E244" t="s">
+        <v>14</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>595</v>
+      </c>
+      <c r="B245">
+        <v>616393</v>
+      </c>
+      <c r="C245" t="s">
+        <v>596</v>
+      </c>
+      <c r="D245" t="s">
+        <v>597</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>598</v>
+      </c>
+      <c r="B246">
+        <v>1760</v>
+      </c>
+      <c r="C246" t="s">
+        <v>14</v>
+      </c>
+      <c r="D246" t="s">
+        <v>592</v>
+      </c>
+      <c r="E246" t="s">
+        <v>14</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>599</v>
+      </c>
+      <c r="B247">
+        <v>973</v>
+      </c>
+      <c r="C247" t="s">
+        <v>14</v>
+      </c>
+      <c r="D247" t="s">
+        <v>600</v>
+      </c>
+      <c r="E247" t="s">
+        <v>14</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>599</v>
+      </c>
+      <c r="B248">
+        <v>970</v>
+      </c>
+      <c r="C248" t="s">
+        <v>14</v>
+      </c>
+      <c r="D248" t="s">
+        <v>601</v>
+      </c>
+      <c r="E248" t="s">
+        <v>14</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>599</v>
+      </c>
+      <c r="B249">
         <v>959</v>
       </c>
-      <c r="C227" t="s">
-[...8 lines deleted...]
-      <c r="F227" s="2" t="s">
+      <c r="C249" t="s">
+        <v>14</v>
+      </c>
+      <c r="D249" t="s">
+        <v>600</v>
+      </c>
+      <c r="E249" t="s">
+        <v>14</v>
+      </c>
+      <c r="F249" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
-    <hyperlink ref="F3" r:id="rId3"/>
-[...44 lines deleted...]
-    <hyperlink ref="E29" r:id="rId48"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="F19" r:id="rId34"/>
+    <hyperlink ref="E20" r:id="rId35"/>
+    <hyperlink ref="F20" r:id="rId36"/>
+    <hyperlink ref="E21" r:id="rId37"/>
+    <hyperlink ref="F21" r:id="rId38"/>
+    <hyperlink ref="E22" r:id="rId39"/>
+    <hyperlink ref="F22" r:id="rId40"/>
+    <hyperlink ref="E23" r:id="rId41"/>
+    <hyperlink ref="F23" r:id="rId42"/>
+    <hyperlink ref="E24" r:id="rId43"/>
+    <hyperlink ref="F24" r:id="rId44"/>
+    <hyperlink ref="F25" r:id="rId45"/>
+    <hyperlink ref="F26" r:id="rId46"/>
+    <hyperlink ref="F27" r:id="rId47"/>
+    <hyperlink ref="F28" r:id="rId48"/>
     <hyperlink ref="F29" r:id="rId49"/>
-    <hyperlink ref="E30" r:id="rId50"/>
-[...91 lines deleted...]
-    <hyperlink ref="F76" r:id="rId142"/>
+    <hyperlink ref="F30" r:id="rId50"/>
+    <hyperlink ref="E31" r:id="rId51"/>
+    <hyperlink ref="F31" r:id="rId52"/>
+    <hyperlink ref="E32" r:id="rId53"/>
+    <hyperlink ref="F32" r:id="rId54"/>
+    <hyperlink ref="E33" r:id="rId55"/>
+    <hyperlink ref="F33" r:id="rId56"/>
+    <hyperlink ref="E34" r:id="rId57"/>
+    <hyperlink ref="F34" r:id="rId58"/>
+    <hyperlink ref="E35" r:id="rId59"/>
+    <hyperlink ref="F35" r:id="rId60"/>
+    <hyperlink ref="F36" r:id="rId61"/>
+    <hyperlink ref="E37" r:id="rId62"/>
+    <hyperlink ref="F37" r:id="rId63"/>
+    <hyperlink ref="E38" r:id="rId64"/>
+    <hyperlink ref="F38" r:id="rId65"/>
+    <hyperlink ref="E39" r:id="rId66"/>
+    <hyperlink ref="F39" r:id="rId67"/>
+    <hyperlink ref="E40" r:id="rId68"/>
+    <hyperlink ref="F40" r:id="rId69"/>
+    <hyperlink ref="E41" r:id="rId70"/>
+    <hyperlink ref="F41" r:id="rId71"/>
+    <hyperlink ref="E42" r:id="rId72"/>
+    <hyperlink ref="F42" r:id="rId73"/>
+    <hyperlink ref="E43" r:id="rId74"/>
+    <hyperlink ref="F43" r:id="rId75"/>
+    <hyperlink ref="E44" r:id="rId76"/>
+    <hyperlink ref="F44" r:id="rId77"/>
+    <hyperlink ref="E45" r:id="rId78"/>
+    <hyperlink ref="F45" r:id="rId79"/>
+    <hyperlink ref="E46" r:id="rId80"/>
+    <hyperlink ref="F46" r:id="rId81"/>
+    <hyperlink ref="E47" r:id="rId82"/>
+    <hyperlink ref="F47" r:id="rId83"/>
+    <hyperlink ref="E48" r:id="rId84"/>
+    <hyperlink ref="F48" r:id="rId85"/>
+    <hyperlink ref="E49" r:id="rId86"/>
+    <hyperlink ref="F49" r:id="rId87"/>
+    <hyperlink ref="E50" r:id="rId88"/>
+    <hyperlink ref="F50" r:id="rId89"/>
+    <hyperlink ref="E51" r:id="rId90"/>
+    <hyperlink ref="F51" r:id="rId91"/>
+    <hyperlink ref="E52" r:id="rId92"/>
+    <hyperlink ref="F52" r:id="rId93"/>
+    <hyperlink ref="E53" r:id="rId94"/>
+    <hyperlink ref="F53" r:id="rId95"/>
+    <hyperlink ref="E54" r:id="rId96"/>
+    <hyperlink ref="F54" r:id="rId97"/>
+    <hyperlink ref="E55" r:id="rId98"/>
+    <hyperlink ref="F55" r:id="rId99"/>
+    <hyperlink ref="E56" r:id="rId100"/>
+    <hyperlink ref="F56" r:id="rId101"/>
+    <hyperlink ref="E57" r:id="rId102"/>
+    <hyperlink ref="F57" r:id="rId103"/>
+    <hyperlink ref="E58" r:id="rId104"/>
+    <hyperlink ref="F58" r:id="rId105"/>
+    <hyperlink ref="E59" r:id="rId106"/>
+    <hyperlink ref="F59" r:id="rId107"/>
+    <hyperlink ref="E60" r:id="rId108"/>
+    <hyperlink ref="F60" r:id="rId109"/>
+    <hyperlink ref="E61" r:id="rId110"/>
+    <hyperlink ref="F61" r:id="rId111"/>
+    <hyperlink ref="E62" r:id="rId112"/>
+    <hyperlink ref="F62" r:id="rId113"/>
+    <hyperlink ref="E63" r:id="rId114"/>
+    <hyperlink ref="F63" r:id="rId115"/>
+    <hyperlink ref="E64" r:id="rId116"/>
+    <hyperlink ref="F64" r:id="rId117"/>
+    <hyperlink ref="E65" r:id="rId118"/>
+    <hyperlink ref="F65" r:id="rId119"/>
+    <hyperlink ref="E66" r:id="rId120"/>
+    <hyperlink ref="F66" r:id="rId121"/>
+    <hyperlink ref="E67" r:id="rId122"/>
+    <hyperlink ref="F67" r:id="rId123"/>
+    <hyperlink ref="E68" r:id="rId124"/>
+    <hyperlink ref="F68" r:id="rId125"/>
+    <hyperlink ref="E69" r:id="rId126"/>
+    <hyperlink ref="F69" r:id="rId127"/>
+    <hyperlink ref="E70" r:id="rId128"/>
+    <hyperlink ref="F70" r:id="rId129"/>
+    <hyperlink ref="E71" r:id="rId130"/>
+    <hyperlink ref="F71" r:id="rId131"/>
+    <hyperlink ref="E72" r:id="rId132"/>
+    <hyperlink ref="F72" r:id="rId133"/>
+    <hyperlink ref="E73" r:id="rId134"/>
+    <hyperlink ref="F73" r:id="rId135"/>
+    <hyperlink ref="E74" r:id="rId136"/>
+    <hyperlink ref="F74" r:id="rId137"/>
+    <hyperlink ref="E75" r:id="rId138"/>
+    <hyperlink ref="F75" r:id="rId139"/>
+    <hyperlink ref="E76" r:id="rId140"/>
+    <hyperlink ref="F76" r:id="rId141"/>
+    <hyperlink ref="E77" r:id="rId142"/>
     <hyperlink ref="F77" r:id="rId143"/>
-    <hyperlink ref="F78" r:id="rId144"/>
-[...41 lines deleted...]
-    <hyperlink ref="E101" r:id="rId186"/>
+    <hyperlink ref="E78" r:id="rId144"/>
+    <hyperlink ref="F78" r:id="rId145"/>
+    <hyperlink ref="E79" r:id="rId146"/>
+    <hyperlink ref="F79" r:id="rId147"/>
+    <hyperlink ref="E80" r:id="rId148"/>
+    <hyperlink ref="F80" r:id="rId149"/>
+    <hyperlink ref="E81" r:id="rId150"/>
+    <hyperlink ref="F81" r:id="rId151"/>
+    <hyperlink ref="E82" r:id="rId152"/>
+    <hyperlink ref="F82" r:id="rId153"/>
+    <hyperlink ref="E83" r:id="rId154"/>
+    <hyperlink ref="F83" r:id="rId155"/>
+    <hyperlink ref="E84" r:id="rId156"/>
+    <hyperlink ref="F84" r:id="rId157"/>
+    <hyperlink ref="E85" r:id="rId158"/>
+    <hyperlink ref="F85" r:id="rId159"/>
+    <hyperlink ref="E86" r:id="rId160"/>
+    <hyperlink ref="F86" r:id="rId161"/>
+    <hyperlink ref="E87" r:id="rId162"/>
+    <hyperlink ref="F87" r:id="rId163"/>
+    <hyperlink ref="F88" r:id="rId164"/>
+    <hyperlink ref="E89" r:id="rId165"/>
+    <hyperlink ref="F89" r:id="rId166"/>
+    <hyperlink ref="E90" r:id="rId167"/>
+    <hyperlink ref="F90" r:id="rId168"/>
+    <hyperlink ref="E91" r:id="rId169"/>
+    <hyperlink ref="F91" r:id="rId170"/>
+    <hyperlink ref="E92" r:id="rId171"/>
+    <hyperlink ref="F92" r:id="rId172"/>
+    <hyperlink ref="E93" r:id="rId173"/>
+    <hyperlink ref="F93" r:id="rId174"/>
+    <hyperlink ref="E94" r:id="rId175"/>
+    <hyperlink ref="F94" r:id="rId176"/>
+    <hyperlink ref="E95" r:id="rId177"/>
+    <hyperlink ref="F95" r:id="rId178"/>
+    <hyperlink ref="E96" r:id="rId179"/>
+    <hyperlink ref="F96" r:id="rId180"/>
+    <hyperlink ref="E97" r:id="rId181"/>
+    <hyperlink ref="F97" r:id="rId182"/>
+    <hyperlink ref="E98" r:id="rId183"/>
+    <hyperlink ref="F98" r:id="rId184"/>
+    <hyperlink ref="F99" r:id="rId185"/>
+    <hyperlink ref="F100" r:id="rId186"/>
     <hyperlink ref="F101" r:id="rId187"/>
-    <hyperlink ref="E102" r:id="rId188"/>
-[...69 lines deleted...]
-    <hyperlink ref="F137" r:id="rId258"/>
+    <hyperlink ref="F102" r:id="rId188"/>
+    <hyperlink ref="F103" r:id="rId189"/>
+    <hyperlink ref="E104" r:id="rId190"/>
+    <hyperlink ref="F104" r:id="rId191"/>
+    <hyperlink ref="E105" r:id="rId192"/>
+    <hyperlink ref="F105" r:id="rId193"/>
+    <hyperlink ref="E106" r:id="rId194"/>
+    <hyperlink ref="F106" r:id="rId195"/>
+    <hyperlink ref="E107" r:id="rId196"/>
+    <hyperlink ref="F107" r:id="rId197"/>
+    <hyperlink ref="E108" r:id="rId198"/>
+    <hyperlink ref="F108" r:id="rId199"/>
+    <hyperlink ref="E109" r:id="rId200"/>
+    <hyperlink ref="F109" r:id="rId201"/>
+    <hyperlink ref="E110" r:id="rId202"/>
+    <hyperlink ref="F110" r:id="rId203"/>
+    <hyperlink ref="E111" r:id="rId204"/>
+    <hyperlink ref="F111" r:id="rId205"/>
+    <hyperlink ref="E112" r:id="rId206"/>
+    <hyperlink ref="F112" r:id="rId207"/>
+    <hyperlink ref="E113" r:id="rId208"/>
+    <hyperlink ref="F113" r:id="rId209"/>
+    <hyperlink ref="E114" r:id="rId210"/>
+    <hyperlink ref="F114" r:id="rId211"/>
+    <hyperlink ref="E115" r:id="rId212"/>
+    <hyperlink ref="F115" r:id="rId213"/>
+    <hyperlink ref="E116" r:id="rId214"/>
+    <hyperlink ref="F116" r:id="rId215"/>
+    <hyperlink ref="E117" r:id="rId216"/>
+    <hyperlink ref="F117" r:id="rId217"/>
+    <hyperlink ref="E118" r:id="rId218"/>
+    <hyperlink ref="F118" r:id="rId219"/>
+    <hyperlink ref="E119" r:id="rId220"/>
+    <hyperlink ref="F119" r:id="rId221"/>
+    <hyperlink ref="E120" r:id="rId222"/>
+    <hyperlink ref="F120" r:id="rId223"/>
+    <hyperlink ref="E121" r:id="rId224"/>
+    <hyperlink ref="F121" r:id="rId225"/>
+    <hyperlink ref="E122" r:id="rId226"/>
+    <hyperlink ref="F122" r:id="rId227"/>
+    <hyperlink ref="E123" r:id="rId228"/>
+    <hyperlink ref="F123" r:id="rId229"/>
+    <hyperlink ref="E124" r:id="rId230"/>
+    <hyperlink ref="F124" r:id="rId231"/>
+    <hyperlink ref="E125" r:id="rId232"/>
+    <hyperlink ref="F125" r:id="rId233"/>
+    <hyperlink ref="E126" r:id="rId234"/>
+    <hyperlink ref="F126" r:id="rId235"/>
+    <hyperlink ref="E127" r:id="rId236"/>
+    <hyperlink ref="F127" r:id="rId237"/>
+    <hyperlink ref="E128" r:id="rId238"/>
+    <hyperlink ref="F128" r:id="rId239"/>
+    <hyperlink ref="E129" r:id="rId240"/>
+    <hyperlink ref="F129" r:id="rId241"/>
+    <hyperlink ref="E130" r:id="rId242"/>
+    <hyperlink ref="F130" r:id="rId243"/>
+    <hyperlink ref="E131" r:id="rId244"/>
+    <hyperlink ref="F131" r:id="rId245"/>
+    <hyperlink ref="E132" r:id="rId246"/>
+    <hyperlink ref="F132" r:id="rId247"/>
+    <hyperlink ref="E133" r:id="rId248"/>
+    <hyperlink ref="F133" r:id="rId249"/>
+    <hyperlink ref="E134" r:id="rId250"/>
+    <hyperlink ref="F134" r:id="rId251"/>
+    <hyperlink ref="E135" r:id="rId252"/>
+    <hyperlink ref="F135" r:id="rId253"/>
+    <hyperlink ref="E136" r:id="rId254"/>
+    <hyperlink ref="F136" r:id="rId255"/>
+    <hyperlink ref="E137" r:id="rId256"/>
+    <hyperlink ref="F137" r:id="rId257"/>
+    <hyperlink ref="E138" r:id="rId258"/>
     <hyperlink ref="F138" r:id="rId259"/>
     <hyperlink ref="E139" r:id="rId260"/>
     <hyperlink ref="F139" r:id="rId261"/>
-    <hyperlink ref="F140" r:id="rId262"/>
-[...37 lines deleted...]
-    <hyperlink ref="E160" r:id="rId300"/>
+    <hyperlink ref="E140" r:id="rId262"/>
+    <hyperlink ref="F140" r:id="rId263"/>
+    <hyperlink ref="E141" r:id="rId264"/>
+    <hyperlink ref="F141" r:id="rId265"/>
+    <hyperlink ref="E142" r:id="rId266"/>
+    <hyperlink ref="F142" r:id="rId267"/>
+    <hyperlink ref="E143" r:id="rId268"/>
+    <hyperlink ref="F143" r:id="rId269"/>
+    <hyperlink ref="E144" r:id="rId270"/>
+    <hyperlink ref="F144" r:id="rId271"/>
+    <hyperlink ref="E145" r:id="rId272"/>
+    <hyperlink ref="F145" r:id="rId273"/>
+    <hyperlink ref="E146" r:id="rId274"/>
+    <hyperlink ref="F146" r:id="rId275"/>
+    <hyperlink ref="E147" r:id="rId276"/>
+    <hyperlink ref="F147" r:id="rId277"/>
+    <hyperlink ref="E148" r:id="rId278"/>
+    <hyperlink ref="F148" r:id="rId279"/>
+    <hyperlink ref="E149" r:id="rId280"/>
+    <hyperlink ref="F149" r:id="rId281"/>
+    <hyperlink ref="E150" r:id="rId282"/>
+    <hyperlink ref="F150" r:id="rId283"/>
+    <hyperlink ref="E151" r:id="rId284"/>
+    <hyperlink ref="F151" r:id="rId285"/>
+    <hyperlink ref="E152" r:id="rId286"/>
+    <hyperlink ref="F152" r:id="rId287"/>
+    <hyperlink ref="F153" r:id="rId288"/>
+    <hyperlink ref="E154" r:id="rId289"/>
+    <hyperlink ref="F154" r:id="rId290"/>
+    <hyperlink ref="E155" r:id="rId291"/>
+    <hyperlink ref="F155" r:id="rId292"/>
+    <hyperlink ref="E156" r:id="rId293"/>
+    <hyperlink ref="F156" r:id="rId294"/>
+    <hyperlink ref="E157" r:id="rId295"/>
+    <hyperlink ref="F157" r:id="rId296"/>
+    <hyperlink ref="E158" r:id="rId297"/>
+    <hyperlink ref="F158" r:id="rId298"/>
+    <hyperlink ref="E159" r:id="rId299"/>
+    <hyperlink ref="F159" r:id="rId300"/>
     <hyperlink ref="F160" r:id="rId301"/>
     <hyperlink ref="E161" r:id="rId302"/>
     <hyperlink ref="F161" r:id="rId303"/>
     <hyperlink ref="F162" r:id="rId304"/>
-    <hyperlink ref="F163" r:id="rId305"/>
-[...47 lines deleted...]
-    <hyperlink ref="E192" r:id="rId353"/>
+    <hyperlink ref="E163" r:id="rId305"/>
+    <hyperlink ref="F163" r:id="rId306"/>
+    <hyperlink ref="E164" r:id="rId307"/>
+    <hyperlink ref="F164" r:id="rId308"/>
+    <hyperlink ref="E165" r:id="rId309"/>
+    <hyperlink ref="F165" r:id="rId310"/>
+    <hyperlink ref="E166" r:id="rId311"/>
+    <hyperlink ref="F166" r:id="rId312"/>
+    <hyperlink ref="F167" r:id="rId313"/>
+    <hyperlink ref="E168" r:id="rId314"/>
+    <hyperlink ref="F168" r:id="rId315"/>
+    <hyperlink ref="E169" r:id="rId316"/>
+    <hyperlink ref="F169" r:id="rId317"/>
+    <hyperlink ref="E170" r:id="rId318"/>
+    <hyperlink ref="F170" r:id="rId319"/>
+    <hyperlink ref="E171" r:id="rId320"/>
+    <hyperlink ref="F171" r:id="rId321"/>
+    <hyperlink ref="E172" r:id="rId322"/>
+    <hyperlink ref="F172" r:id="rId323"/>
+    <hyperlink ref="E173" r:id="rId324"/>
+    <hyperlink ref="F173" r:id="rId325"/>
+    <hyperlink ref="E174" r:id="rId326"/>
+    <hyperlink ref="F174" r:id="rId327"/>
+    <hyperlink ref="E175" r:id="rId328"/>
+    <hyperlink ref="F175" r:id="rId329"/>
+    <hyperlink ref="E176" r:id="rId330"/>
+    <hyperlink ref="F176" r:id="rId331"/>
+    <hyperlink ref="E177" r:id="rId332"/>
+    <hyperlink ref="F177" r:id="rId333"/>
+    <hyperlink ref="E178" r:id="rId334"/>
+    <hyperlink ref="F178" r:id="rId335"/>
+    <hyperlink ref="E179" r:id="rId336"/>
+    <hyperlink ref="F179" r:id="rId337"/>
+    <hyperlink ref="E180" r:id="rId338"/>
+    <hyperlink ref="F180" r:id="rId339"/>
+    <hyperlink ref="E181" r:id="rId340"/>
+    <hyperlink ref="F181" r:id="rId341"/>
+    <hyperlink ref="E182" r:id="rId342"/>
+    <hyperlink ref="F182" r:id="rId343"/>
+    <hyperlink ref="E183" r:id="rId344"/>
+    <hyperlink ref="F183" r:id="rId345"/>
+    <hyperlink ref="F184" r:id="rId346"/>
+    <hyperlink ref="F185" r:id="rId347"/>
+    <hyperlink ref="F186" r:id="rId348"/>
+    <hyperlink ref="F187" r:id="rId349"/>
+    <hyperlink ref="F188" r:id="rId350"/>
+    <hyperlink ref="F189" r:id="rId351"/>
+    <hyperlink ref="F190" r:id="rId352"/>
+    <hyperlink ref="F191" r:id="rId353"/>
     <hyperlink ref="F192" r:id="rId354"/>
     <hyperlink ref="E193" r:id="rId355"/>
     <hyperlink ref="F193" r:id="rId356"/>
     <hyperlink ref="E194" r:id="rId357"/>
     <hyperlink ref="F194" r:id="rId358"/>
     <hyperlink ref="E195" r:id="rId359"/>
     <hyperlink ref="F195" r:id="rId360"/>
     <hyperlink ref="E196" r:id="rId361"/>
     <hyperlink ref="F196" r:id="rId362"/>
     <hyperlink ref="E197" r:id="rId363"/>
     <hyperlink ref="F197" r:id="rId364"/>
     <hyperlink ref="E198" r:id="rId365"/>
     <hyperlink ref="F198" r:id="rId366"/>
     <hyperlink ref="E199" r:id="rId367"/>
     <hyperlink ref="F199" r:id="rId368"/>
     <hyperlink ref="E200" r:id="rId369"/>
     <hyperlink ref="F200" r:id="rId370"/>
     <hyperlink ref="E201" r:id="rId371"/>
     <hyperlink ref="F201" r:id="rId372"/>
     <hyperlink ref="E202" r:id="rId373"/>
     <hyperlink ref="F202" r:id="rId374"/>
     <hyperlink ref="E203" r:id="rId375"/>
     <hyperlink ref="F203" r:id="rId376"/>
     <hyperlink ref="E204" r:id="rId377"/>
     <hyperlink ref="F204" r:id="rId378"/>
-    <hyperlink ref="E205" r:id="rId379"/>
-[...19 lines deleted...]
-    <hyperlink ref="F215" r:id="rId399"/>
+    <hyperlink ref="F205" r:id="rId379"/>
+    <hyperlink ref="E206" r:id="rId380"/>
+    <hyperlink ref="F206" r:id="rId381"/>
+    <hyperlink ref="E207" r:id="rId382"/>
+    <hyperlink ref="F207" r:id="rId383"/>
+    <hyperlink ref="F208" r:id="rId384"/>
+    <hyperlink ref="E209" r:id="rId385"/>
+    <hyperlink ref="F209" r:id="rId386"/>
+    <hyperlink ref="E210" r:id="rId387"/>
+    <hyperlink ref="F210" r:id="rId388"/>
+    <hyperlink ref="E211" r:id="rId389"/>
+    <hyperlink ref="F211" r:id="rId390"/>
+    <hyperlink ref="E212" r:id="rId391"/>
+    <hyperlink ref="F212" r:id="rId392"/>
+    <hyperlink ref="E213" r:id="rId393"/>
+    <hyperlink ref="F213" r:id="rId394"/>
+    <hyperlink ref="E214" r:id="rId395"/>
+    <hyperlink ref="F214" r:id="rId396"/>
+    <hyperlink ref="E215" r:id="rId397"/>
+    <hyperlink ref="F215" r:id="rId398"/>
+    <hyperlink ref="E216" r:id="rId399"/>
     <hyperlink ref="F216" r:id="rId400"/>
-    <hyperlink ref="F217" r:id="rId401"/>
-[...10 lines deleted...]
-    <hyperlink ref="F227" r:id="rId412"/>
+    <hyperlink ref="E217" r:id="rId401"/>
+    <hyperlink ref="F217" r:id="rId402"/>
+    <hyperlink ref="E218" r:id="rId403"/>
+    <hyperlink ref="F218" r:id="rId404"/>
+    <hyperlink ref="E219" r:id="rId405"/>
+    <hyperlink ref="F219" r:id="rId406"/>
+    <hyperlink ref="E220" r:id="rId407"/>
+    <hyperlink ref="F220" r:id="rId408"/>
+    <hyperlink ref="E221" r:id="rId409"/>
+    <hyperlink ref="F221" r:id="rId410"/>
+    <hyperlink ref="E222" r:id="rId411"/>
+    <hyperlink ref="F222" r:id="rId412"/>
+    <hyperlink ref="E223" r:id="rId413"/>
+    <hyperlink ref="F223" r:id="rId414"/>
+    <hyperlink ref="E224" r:id="rId415"/>
+    <hyperlink ref="F224" r:id="rId416"/>
+    <hyperlink ref="E225" r:id="rId417"/>
+    <hyperlink ref="F225" r:id="rId418"/>
+    <hyperlink ref="E226" r:id="rId419"/>
+    <hyperlink ref="F226" r:id="rId420"/>
+    <hyperlink ref="E227" r:id="rId421"/>
+    <hyperlink ref="F227" r:id="rId422"/>
+    <hyperlink ref="E228" r:id="rId423"/>
+    <hyperlink ref="F228" r:id="rId424"/>
+    <hyperlink ref="E229" r:id="rId425"/>
+    <hyperlink ref="F229" r:id="rId426"/>
+    <hyperlink ref="E230" r:id="rId427"/>
+    <hyperlink ref="F230" r:id="rId428"/>
+    <hyperlink ref="E231" r:id="rId429"/>
+    <hyperlink ref="F231" r:id="rId430"/>
+    <hyperlink ref="E232" r:id="rId431"/>
+    <hyperlink ref="F232" r:id="rId432"/>
+    <hyperlink ref="E233" r:id="rId433"/>
+    <hyperlink ref="F233" r:id="rId434"/>
+    <hyperlink ref="E234" r:id="rId435"/>
+    <hyperlink ref="F234" r:id="rId436"/>
+    <hyperlink ref="E235" r:id="rId437"/>
+    <hyperlink ref="F235" r:id="rId438"/>
+    <hyperlink ref="E236" r:id="rId439"/>
+    <hyperlink ref="F236" r:id="rId440"/>
+    <hyperlink ref="F237" r:id="rId441"/>
+    <hyperlink ref="F238" r:id="rId442"/>
+    <hyperlink ref="F239" r:id="rId443"/>
+    <hyperlink ref="F240" r:id="rId444"/>
+    <hyperlink ref="F241" r:id="rId445"/>
+    <hyperlink ref="F242" r:id="rId446"/>
+    <hyperlink ref="F243" r:id="rId447"/>
+    <hyperlink ref="F244" r:id="rId448"/>
+    <hyperlink ref="E245" r:id="rId449"/>
+    <hyperlink ref="F245" r:id="rId450"/>
+    <hyperlink ref="F246" r:id="rId451"/>
+    <hyperlink ref="F247" r:id="rId452"/>
+    <hyperlink ref="F248" r:id="rId453"/>
+    <hyperlink ref="F249" r:id="rId454"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>