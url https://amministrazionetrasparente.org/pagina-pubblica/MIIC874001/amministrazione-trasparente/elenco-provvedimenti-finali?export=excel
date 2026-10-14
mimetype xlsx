--- v0 (2026-08-16)
+++ v1 (2026-10-14)
@@ -8,80 +8,116 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="426" uniqueCount="242">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD42815121</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - NOTIZIE DELLA SCUOLA</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BCFD5D15CA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ASSICURAZIONE A.S.26-28</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCCCE39B7D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto software nuvola</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>BC9FCA7614</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - DM 38 ACQUISTO DISPOSITIVI DIGITALI</t>
+  </si>
+  <si>
     <t>27/07/2026</t>
   </si>
   <si>
     <t>XXXXXXXXXO</t>
   </si>
   <si>
     <t>DEFINIZIONE CAPITOLATO E MISURE DI SICUREZZA FORNITURA</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>BC826CFBE0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE CANCELLERIA BORGIONE</t>
   </si>
   <si>
     <t>21/07/2026</t>
   </si>
   <si>
     <t>BC7629F5BA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto diari e fascicoli</t>
   </si>
   <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>XXXXXXXXXX</t>
   </si>
@@ -1110,1711 +1146,1791 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/XXXXXXXXXO" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/b7653b82-e059-4e76-be69-569abe8ffefd" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC826CFBE0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/22c3f8b5-7476-4d23-a803-ae3a4fd8a4b5" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7629F5BA" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/4f74e743-66db-4de9-a430-1b23188156d7" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/XXXXXXXXXX" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/f5dd3142-bc36-4fa6-818e-05c6ac9fa18d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC602F7393" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/c116b698-8a1c-4d29-9825-69841e7469fd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC53C5DF6A" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/11dfee49-51d1-4ea0-a962-eddcc082986e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0C497047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/ba3e5f47-960f-45a4-a7a8-aa53fea3e1d0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC13B3209E" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/0b1e014c-6004-40d6-b0d1-6c1c4bce3ed6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1361CE28" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/129c98d7-5916-4558-9cdd-0b18066ec4dd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0E377ADA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/2ce0fa45-c86a-42eb-a7ed-c971dc7cebe0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE69B2A0B" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/1263d757-e188-4ddb-a8cb-b7ee685f905d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1E0D981" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/468e22cb-098a-41d7-9061-b918712177b2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB571792EA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/273d6550-6ffc-4fd1-aaea-be10b3c25591" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE674BCE" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/2872b33a-aa09-4e53-8714-418c3b9b76ed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE3D5217" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/c20788fb-2556-4173-bcaf-36be20f77f1a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA4D4404" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/58c2ff51-1a0f-4c9a-8378-5a20d7bfaaf2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC4540A0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/a5e017de-71a0-4076-8767-9c5a9cf371aa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA378CF6C" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/b98721c3-9d95-46b6-8fde-265f930d02d3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA92F4CE87" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/b29e850b-6e36-4cee-8b4a-e57d2849b6f7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7DEFA439" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/db9c710a-9fd6-43b4-8aed-e30b5f7bc046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D0EBA3A" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/8ae02091-7df0-4e55-ad51-98b0f28828f7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA73697F30" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/1b1770f8-c70b-4d1c-92c1-138c9f93527c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63BE4D01" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/e0bb1fbf-ed69-41b3-acec-bd4ef934f1ff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63246D4C" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/6aa616d2-18e1-481b-832d-de0f991577be" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA41D40FE4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/22e08e3e-4821-4586-ac68-2dca6aa3f839" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D3CF4D4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/b0ee0260-57a6-4493-ab5a-38db01ab56a3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2286C404" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/74d99a92-05c1-471b-94a7-9a3c0b788451" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A78C2F75" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/ec495dcf-7c0a-4349-a30f-56e93d96b155" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92E25C47D" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/cbc71b3b-38bb-461b-aa06-bc2b6e1b50e8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B917D62E5D" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/55dc4bae-7c24-44d5-9bda-c53e98aff3ce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FA833FA1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/599f38b9-6a8b-4d3c-9ee4-7067d0dfbea4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85602DBEF" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/b1f2b6ac-71cb-414b-b854-27d3a4e37002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C5B765BB" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/f1b9595a-c8c7-42eb-afd4-157a073baa9e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C598D233" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/6f37bd67-5917-4ffa-be26-5d6340a5e8db" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C0E28A80" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/e7be84dc-7ca8-464b-a488-bcd2cc20087c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BCABA574" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/324b973b-48d6-4e1f-90a0-e0584ea71f32" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B000340640" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/7d76102b-fee4-4cf2-afcf-30eae1db7ffd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73ABA924A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/a0db945c-a10f-48ae-9ea9-1a1f22eb021f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72AF2B552" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/7a74d900-259a-4316-9131-18a710a111e8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70DFFA87B" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/59a8cb70-60eb-4013-b938-ae0c81714687" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B705BB40AF" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/7d448e71-9c9d-4073-af52-4da0caaa4bf1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7051E7A2E" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/5a4549f7-f032-4e41-a299-07c839b97166" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704E22DD5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/4153f1e3-08dc-4c7d-a663-d07848f206e7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FE905CDB" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/57d65272-e5c1-4fa2-87df-dadd1945bd90" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F4550477" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/9de16b81-8bff-429e-99d2-0ee12281e687" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA40E17C" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/300e7f3c-1210-4a81-95c3-66bca5aab84c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EBDC7B96" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/29893e64-af1a-4149-a919-c2b429926b55" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A35D1193" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/94aa0a95-5f4d-432a-ac15-601f92de39f1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D5454499" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/bcb2d22c-3289-4091-b459-bad80a1d534b" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4D02A1E" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/699642ed-6680-4004-ad03-c0f98289e2fe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D543395C" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/3658148c-0cdb-4fd6-b9cb-ab84bb425a8d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C025EFAC" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/5fbde3bd-5e6b-45ab-87dd-d1e3cfe9223e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BECDE1A5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/1a2ac2bb-da94-427f-887b-9b170585414f" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BF43B531" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/47a03291-d278-47e5-a5c5-62bf0f12671e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65CAD0B34" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/3e5db104-ea87-4055-8788-c2c50ffcd911" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689CF6AC1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/e84d3587-93d7-44d5-b60e-d13e53248d59" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67B7F3E38" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/695eef8c-4378-4360-80b4-02b1f9f29d48" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B665C3896C" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/c6dc37f5-0789-45c5-879a-8fea0a430a79" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B655B124CB" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/fc20f0ed-8d3d-427b-8153-8c598800a540" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6556DDC04" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/82dba7bf-23cd-4fae-942a-632ad85422b3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61696C49A" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/21ea0d4c-3485-434c-a153-7411660a486f" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F87EBB19" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/46c7bb4b-120d-45be-88cc-c2a0e3983da6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DF9823D2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/ac2cf52c-a1e1-4008-8fda-dcd56cd26efd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D527AD24" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/351f59ab-d4d9-4597-8e47-751b0acb67a4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D6008CAD" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/3ba02bdb-61ef-4250-b10b-af3deaee39df" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BE522F64" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/1476cb2a-ba70-43e6-a356-f8bb3d8dbc92" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B015FAF0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/efd265ad-a3b0-4ce6-a093-ac4153315704" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B4726FF2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/5067cbe9-adc9-4d40-a831-c10f032405df" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B33DA358" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/439bcf07-3b1c-4d36-968e-c56a8ac91451" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A3300D6A" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/51fc0d4f-3215-4bb8-9287-e292f90cf1e3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59263F50B" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/8522f210-5bf4-416d-8983-1354e4df00a0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B578728A09" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/f5d2af5f-be19-4a4c-8036-009316d1a688" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55754EAB7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/ac6dc223-7678-4df2-a6b6-d8098179d7b9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54D934908" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/c6fd5a72-d5a7-4894-aaab-0b9e803ce463" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5422C3AD8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/21b7f872-236f-4c0b-adf1-4fad842f96ab" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543051A61" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/322fe862-d047-46b3-ba6a-d36de2bf8cc4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52B12999A" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/b4815fc3-00ad-4c77-a7fa-b881e6bc9500" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B534C29295" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/dab29679-b956-40e0-8041-f04265d9d67f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5223BC44C" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/0498cf16-b2c3-45a1-964b-4b385692ccda" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD42815121" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/f6a8fcfd-3fee-44a2-b6ef-2ff0d425830c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFD5D15CA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/66ab81bd-c7db-4dba-b3a7-909b5a919330" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCCE39B7D" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/b5956c81-9eb4-424f-9650-d7935cf3dad0" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9FCA7614" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/ecb60a24-22fe-45b7-b9ce-8df104c7e495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/XXXXXXXXXO" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/b7653b82-e059-4e76-be69-569abe8ffefd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC826CFBE0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/22c3f8b5-7476-4d23-a803-ae3a4fd8a4b5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7629F5BA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/4f74e743-66db-4de9-a430-1b23188156d7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/XXXXXXXXXX" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/f5dd3142-bc36-4fa6-818e-05c6ac9fa18d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC602F7393" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/c116b698-8a1c-4d29-9825-69841e7469fd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC53C5DF6A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/11dfee49-51d1-4ea0-a962-eddcc082986e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0C497047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/ba3e5f47-960f-45a4-a7a8-aa53fea3e1d0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC13B3209E" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/0b1e014c-6004-40d6-b0d1-6c1c4bce3ed6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1361CE28" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/129c98d7-5916-4558-9cdd-0b18066ec4dd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0E377ADA" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/2ce0fa45-c86a-42eb-a7ed-c971dc7cebe0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE69B2A0B" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/1263d757-e188-4ddb-a8cb-b7ee685f905d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1E0D981" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/468e22cb-098a-41d7-9061-b918712177b2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB571792EA" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/273d6550-6ffc-4fd1-aaea-be10b3c25591" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE674BCE" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/2872b33a-aa09-4e53-8714-418c3b9b76ed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE3D5217" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/c20788fb-2556-4173-bcaf-36be20f77f1a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA4D4404" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/58c2ff51-1a0f-4c9a-8378-5a20d7bfaaf2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC4540A0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/a5e017de-71a0-4076-8767-9c5a9cf371aa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA378CF6C" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/b98721c3-9d95-46b6-8fde-265f930d02d3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA92F4CE87" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/b29e850b-6e36-4cee-8b4a-e57d2849b6f7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7DEFA439" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/db9c710a-9fd6-43b4-8aed-e30b5f7bc046" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D0EBA3A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/8ae02091-7df0-4e55-ad51-98b0f28828f7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA73697F30" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/1b1770f8-c70b-4d1c-92c1-138c9f93527c" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63BE4D01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/e0bb1fbf-ed69-41b3-acec-bd4ef934f1ff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63246D4C" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/6aa616d2-18e1-481b-832d-de0f991577be" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA41D40FE4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/22e08e3e-4821-4586-ac68-2dca6aa3f839" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D3CF4D4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/b0ee0260-57a6-4493-ab5a-38db01ab56a3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2286C404" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/74d99a92-05c1-471b-94a7-9a3c0b788451" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A78C2F75" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/ec495dcf-7c0a-4349-a30f-56e93d96b155" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92E25C47D" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/cbc71b3b-38bb-461b-aa06-bc2b6e1b50e8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B917D62E5D" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/55dc4bae-7c24-44d5-9bda-c53e98aff3ce" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FA833FA1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/599f38b9-6a8b-4d3c-9ee4-7067d0dfbea4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85602DBEF" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/b1f2b6ac-71cb-414b-b854-27d3a4e37002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C5B765BB" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/f1b9595a-c8c7-42eb-afd4-157a073baa9e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C598D233" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/6f37bd67-5917-4ffa-be26-5d6340a5e8db" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C0E28A80" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/e7be84dc-7ca8-464b-a488-bcd2cc20087c" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BCABA574" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/324b973b-48d6-4e1f-90a0-e0584ea71f32" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B000340640" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/7d76102b-fee4-4cf2-afcf-30eae1db7ffd" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73ABA924A" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/a0db945c-a10f-48ae-9ea9-1a1f22eb021f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72AF2B552" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/7a74d900-259a-4316-9131-18a710a111e8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70DFFA87B" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/59a8cb70-60eb-4013-b938-ae0c81714687" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B705BB40AF" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/7d448e71-9c9d-4073-af52-4da0caaa4bf1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7051E7A2E" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/5a4549f7-f032-4e41-a299-07c839b97166" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704E22DD5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/4153f1e3-08dc-4c7d-a663-d07848f206e7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FE905CDB" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/57d65272-e5c1-4fa2-87df-dadd1945bd90" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F4550477" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/9de16b81-8bff-429e-99d2-0ee12281e687" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA40E17C" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/300e7f3c-1210-4a81-95c3-66bca5aab84c" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EBDC7B96" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/29893e64-af1a-4149-a919-c2b429926b55" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A35D1193" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/94aa0a95-5f4d-432a-ac15-601f92de39f1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D5454499" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/bcb2d22c-3289-4091-b459-bad80a1d534b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4D02A1E" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/699642ed-6680-4004-ad03-c0f98289e2fe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D543395C" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/3658148c-0cdb-4fd6-b9cb-ab84bb425a8d" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C025EFAC" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/5fbde3bd-5e6b-45ab-87dd-d1e3cfe9223e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BECDE1A5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/1a2ac2bb-da94-427f-887b-9b170585414f" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BF43B531" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/47a03291-d278-47e5-a5c5-62bf0f12671e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65CAD0B34" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/3e5db104-ea87-4055-8788-c2c50ffcd911" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689CF6AC1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/e84d3587-93d7-44d5-b60e-d13e53248d59" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67B7F3E38" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/695eef8c-4378-4360-80b4-02b1f9f29d48" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B665C3896C" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/c6dc37f5-0789-45c5-879a-8fea0a430a79" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B655B124CB" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/fc20f0ed-8d3d-427b-8153-8c598800a540" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6556DDC04" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/82dba7bf-23cd-4fae-942a-632ad85422b3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61696C49A" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/21ea0d4c-3485-434c-a153-7411660a486f" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F87EBB19" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/46c7bb4b-120d-45be-88cc-c2a0e3983da6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DF9823D2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/ac2cf52c-a1e1-4008-8fda-dcd56cd26efd" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D527AD24" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/351f59ab-d4d9-4597-8e47-751b0acb67a4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D6008CAD" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/3ba02bdb-61ef-4250-b10b-af3deaee39df" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BE522F64" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/1476cb2a-ba70-43e6-a356-f8bb3d8dbc92" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B015FAF0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/efd265ad-a3b0-4ce6-a093-ac4153315704" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B4726FF2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/5067cbe9-adc9-4d40-a831-c10f032405df" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B33DA358" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/439bcf07-3b1c-4d36-968e-c56a8ac91451" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A3300D6A" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/51fc0d4f-3215-4bb8-9287-e292f90cf1e3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59263F50B" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/8522f210-5bf4-416d-8983-1354e4df00a0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B578728A09" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/f5d2af5f-be19-4a4c-8036-009316d1a688" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55754EAB7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/ac6dc223-7678-4df2-a6b6-d8098179d7b9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54D934908" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/c6fd5a72-d5a7-4894-aaab-0b9e803ce463" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5422C3AD8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/21b7f872-236f-4c0b-adf1-4fad842f96ab" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543051A61" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/322fe862-d047-46b3-ba6a-d36de2bf8cc4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52B12999A" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/b4815fc3-00ad-4c77-a7fa-b881e6bc9500" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B534C29295" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/dab29679-b956-40e0-8041-f04265d9d67f" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5223BC44C" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC874001/amministrazione-trasparente/atti-amministrazioni-enti/0498cf16-b2c3-45a1-964b-4b385692ccda" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F81"/>
+  <dimension ref="A1:F85"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>2985</v>
+        <v>3680</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>2969</v>
+        <v>3416</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>2949</v>
+        <v>3127</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>2928</v>
+        <v>3050</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6">
-        <v>2886</v>
+        <v>2985</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7">
-        <v>2852</v>
+        <v>2969</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
-        <v>2694</v>
+        <v>2949</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9">
-        <v>2685</v>
+        <v>2928</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10">
-        <v>2673</v>
+        <v>2886</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B11">
-        <v>2664</v>
+        <v>2852</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
-        <v>153</v>
+        <v>2694</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>39</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13">
-        <v>2402</v>
+        <v>2685</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B14">
-        <v>2351</v>
+        <v>2673</v>
       </c>
       <c r="C14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>1821</v>
+        <v>2664</v>
       </c>
       <c r="C15" t="s">
         <v>46</v>
       </c>
       <c r="D15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16">
-        <v>1636</v>
+        <v>153</v>
       </c>
       <c r="C16" t="s">
         <v>49</v>
       </c>
       <c r="D16" t="s">
         <v>50</v>
       </c>
-      <c r="E16" s="2" t="s">
-        <v>9</v>
+      <c r="E16" t="s">
+        <v>49</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>51</v>
       </c>
       <c r="B17">
-        <v>1323</v>
+        <v>2402</v>
       </c>
       <c r="C17" t="s">
         <v>52</v>
       </c>
       <c r="D17" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>54</v>
       </c>
       <c r="B18">
-        <v>1271</v>
+        <v>2351</v>
       </c>
       <c r="C18" t="s">
         <v>55</v>
       </c>
       <c r="D18" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>57</v>
       </c>
       <c r="B19">
-        <v>1206</v>
+        <v>1821</v>
       </c>
       <c r="C19" t="s">
         <v>58</v>
       </c>
       <c r="D19" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20">
-        <v>1034</v>
+        <v>1636</v>
       </c>
       <c r="C20" t="s">
         <v>61</v>
       </c>
       <c r="D20" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>63</v>
       </c>
       <c r="B21">
-        <v>948</v>
+        <v>1323</v>
       </c>
       <c r="C21" t="s">
         <v>64</v>
       </c>
       <c r="D21" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>66</v>
       </c>
       <c r="B22">
-        <v>851</v>
+        <v>1271</v>
       </c>
       <c r="C22" t="s">
         <v>67</v>
       </c>
       <c r="D22" t="s">
         <v>68</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B23">
-        <v>848</v>
+        <v>1206</v>
       </c>
       <c r="C23" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B24">
-        <v>788</v>
+        <v>1034</v>
       </c>
       <c r="C24" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B25">
-        <v>710</v>
+        <v>948</v>
       </c>
       <c r="C25" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D25" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B26">
-        <v>706</v>
+        <v>851</v>
       </c>
       <c r="C26" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D26" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B27">
-        <v>549</v>
+        <v>848</v>
       </c>
       <c r="C27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B28">
-        <v>548</v>
+        <v>788</v>
       </c>
       <c r="C28" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D28" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B29">
-        <v>392</v>
+        <v>710</v>
       </c>
       <c r="C29" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D29" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B30">
-        <v>5446</v>
+        <v>706</v>
       </c>
       <c r="C30" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D30" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B31">
-        <v>4865</v>
+        <v>549</v>
       </c>
       <c r="C31" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D31" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B32">
-        <v>4770</v>
+        <v>548</v>
       </c>
       <c r="C32" t="s">
         <v>94</v>
       </c>
       <c r="D32" t="s">
         <v>95</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>96</v>
       </c>
       <c r="B33">
-        <v>4593</v>
+        <v>392</v>
       </c>
       <c r="C33" t="s">
         <v>97</v>
       </c>
       <c r="D33" t="s">
         <v>98</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34">
-        <v>3706</v>
+        <v>5446</v>
       </c>
       <c r="C34" t="s">
         <v>100</v>
       </c>
       <c r="D34" t="s">
         <v>101</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>102</v>
       </c>
       <c r="B35">
-        <v>3149</v>
+        <v>4865</v>
       </c>
       <c r="C35" t="s">
         <v>103</v>
       </c>
       <c r="D35" t="s">
         <v>104</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B36">
-        <v>3148</v>
+        <v>4770</v>
       </c>
       <c r="C36" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B37">
-        <v>3142</v>
+        <v>4593</v>
       </c>
       <c r="C37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B38">
-        <v>3140</v>
+        <v>3706</v>
       </c>
       <c r="C38" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D38" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B39">
-        <v>2778</v>
+        <v>3149</v>
       </c>
       <c r="C39" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D39" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B40">
-        <v>2639</v>
+        <v>3148</v>
       </c>
       <c r="C40" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D40" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B41">
-        <v>2577</v>
+        <v>3142</v>
       </c>
       <c r="C41" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D41" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B42">
-        <v>2426</v>
+        <v>3140</v>
       </c>
       <c r="C42" t="s">
         <v>122</v>
       </c>
       <c r="D42" t="s">
         <v>123</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>124</v>
       </c>
       <c r="B43">
-        <v>2360</v>
+        <v>2778</v>
       </c>
       <c r="C43" t="s">
         <v>125</v>
       </c>
       <c r="D43" t="s">
         <v>126</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B44">
-        <v>2359</v>
+        <v>2639</v>
       </c>
       <c r="C44" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D44" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B45">
-        <v>2358</v>
+        <v>2577</v>
       </c>
       <c r="C45" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D45" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B46">
-        <v>2339</v>
+        <v>2426</v>
       </c>
       <c r="C46" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D46" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B47">
-        <v>2257</v>
+        <v>2360</v>
       </c>
       <c r="C47" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D47" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B48">
-        <v>2248</v>
+        <v>2359</v>
       </c>
       <c r="C48" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D48" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B49">
-        <v>2200</v>
+        <v>2358</v>
       </c>
       <c r="C49" t="s">
         <v>141</v>
       </c>
       <c r="D49" t="s">
         <v>142</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>143</v>
       </c>
       <c r="B50">
-        <v>5376</v>
+        <v>2339</v>
       </c>
       <c r="C50" t="s">
         <v>144</v>
       </c>
       <c r="D50" t="s">
         <v>145</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>146</v>
       </c>
       <c r="B51">
-        <v>2084</v>
+        <v>2257</v>
       </c>
       <c r="C51" t="s">
         <v>147</v>
       </c>
       <c r="D51" t="s">
         <v>148</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B52">
-        <v>2083</v>
+        <v>2248</v>
       </c>
       <c r="C52" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D52" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B53">
-        <v>2082</v>
+        <v>2200</v>
       </c>
       <c r="C53" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D53" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B54">
-        <v>2007</v>
+        <v>5376</v>
       </c>
       <c r="C54" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D54" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B55">
-        <v>1997</v>
+        <v>2084</v>
       </c>
       <c r="C55" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D55" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>158</v>
       </c>
       <c r="B56">
-        <v>1992</v>
+        <v>2083</v>
       </c>
       <c r="C56" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D56" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B57">
-        <v>1762</v>
+        <v>2082</v>
       </c>
       <c r="C57" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D57" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B58">
-        <v>1743</v>
+        <v>2007</v>
       </c>
       <c r="C58" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D58" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B59">
-        <v>1679</v>
+        <v>1997</v>
       </c>
       <c r="C59" t="s">
         <v>168</v>
       </c>
       <c r="D59" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>170</v>
       </c>
       <c r="B60">
-        <v>1561</v>
+        <v>1992</v>
       </c>
       <c r="C60" t="s">
         <v>171</v>
       </c>
       <c r="D60" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>173</v>
       </c>
       <c r="B61">
-        <v>1506</v>
+        <v>1762</v>
       </c>
       <c r="C61" t="s">
         <v>174</v>
       </c>
       <c r="D61" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B62">
-        <v>1503</v>
+        <v>1743</v>
       </c>
       <c r="C62" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D62" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B63">
-        <v>1257</v>
+        <v>1679</v>
       </c>
       <c r="C63" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D63" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B64">
-        <v>1135</v>
+        <v>1561</v>
       </c>
       <c r="C64" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D64" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B65">
-        <v>993</v>
+        <v>1506</v>
       </c>
       <c r="C65" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D65" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="B66">
-        <v>955</v>
+        <v>1503</v>
       </c>
       <c r="C66" t="s">
         <v>188</v>
       </c>
       <c r="D66" t="s">
         <v>189</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B67">
-        <v>954</v>
+        <v>1257</v>
       </c>
       <c r="C67" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D67" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B68">
-        <v>877</v>
+        <v>1135</v>
       </c>
       <c r="C68" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D68" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B69">
-        <v>858</v>
+        <v>993</v>
       </c>
       <c r="C69" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D69" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B70">
-        <v>853</v>
+        <v>955</v>
       </c>
       <c r="C70" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D70" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B71">
-        <v>850</v>
+        <v>954</v>
       </c>
       <c r="C71" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D71" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B72">
-        <v>744</v>
+        <v>877</v>
       </c>
       <c r="C72" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D72" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B73">
-        <v>675</v>
+        <v>858</v>
       </c>
       <c r="C73" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D73" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="B74">
-        <v>517</v>
+        <v>853</v>
       </c>
       <c r="C74" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D74" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="B75">
-        <v>383</v>
+        <v>850</v>
       </c>
       <c r="C75" t="s">
         <v>212</v>
       </c>
       <c r="D75" t="s">
         <v>213</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>214</v>
       </c>
       <c r="B76">
-        <v>345</v>
+        <v>744</v>
       </c>
       <c r="C76" t="s">
         <v>215</v>
       </c>
       <c r="D76" t="s">
         <v>216</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>217</v>
       </c>
       <c r="B77">
-        <v>286</v>
+        <v>675</v>
       </c>
       <c r="C77" t="s">
         <v>218</v>
       </c>
       <c r="D77" t="s">
         <v>219</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B78">
-        <v>286</v>
+        <v>517</v>
       </c>
       <c r="C78" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D78" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B79">
-        <v>142</v>
+        <v>383</v>
       </c>
       <c r="C79" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D79" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B80">
-        <v>119</v>
+        <v>345</v>
       </c>
       <c r="C80" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D80" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B81">
+        <v>286</v>
+      </c>
+      <c r="C81" t="s">
+        <v>230</v>
+      </c>
+      <c r="D81" t="s">
+        <v>231</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>229</v>
+      </c>
+      <c r="B82">
+        <v>286</v>
+      </c>
+      <c r="C82" t="s">
+        <v>232</v>
+      </c>
+      <c r="D82" t="s">
+        <v>233</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>234</v>
+      </c>
+      <c r="B83">
+        <v>142</v>
+      </c>
+      <c r="C83" t="s">
+        <v>235</v>
+      </c>
+      <c r="D83" t="s">
+        <v>236</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>234</v>
+      </c>
+      <c r="B84">
+        <v>119</v>
+      </c>
+      <c r="C84" t="s">
+        <v>237</v>
+      </c>
+      <c r="D84" t="s">
+        <v>238</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>239</v>
+      </c>
+      <c r="B85">
         <v>45</v>
       </c>
-      <c r="C81" t="s">
-[...8 lines deleted...]
-      <c r="F81" s="2" t="s">
+      <c r="C85" t="s">
+        <v>240</v>
+      </c>
+      <c r="D85" t="s">
+        <v>241</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
-    <hyperlink ref="F12" r:id="rId21"/>
-[...6 lines deleted...]
-    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
     <hyperlink ref="F16" r:id="rId29"/>
     <hyperlink ref="E17" r:id="rId30"/>
     <hyperlink ref="F17" r:id="rId31"/>
     <hyperlink ref="E18" r:id="rId32"/>
     <hyperlink ref="F18" r:id="rId33"/>
     <hyperlink ref="E19" r:id="rId34"/>
     <hyperlink ref="F19" r:id="rId35"/>
     <hyperlink ref="E20" r:id="rId36"/>
     <hyperlink ref="F20" r:id="rId37"/>
     <hyperlink ref="E21" r:id="rId38"/>
     <hyperlink ref="F21" r:id="rId39"/>
     <hyperlink ref="E22" r:id="rId40"/>
     <hyperlink ref="F22" r:id="rId41"/>
     <hyperlink ref="E23" r:id="rId42"/>
     <hyperlink ref="F23" r:id="rId43"/>
     <hyperlink ref="E24" r:id="rId44"/>
     <hyperlink ref="F24" r:id="rId45"/>
     <hyperlink ref="E25" r:id="rId46"/>
     <hyperlink ref="F25" r:id="rId47"/>
     <hyperlink ref="E26" r:id="rId48"/>
     <hyperlink ref="F26" r:id="rId49"/>
     <hyperlink ref="E27" r:id="rId50"/>
     <hyperlink ref="F27" r:id="rId51"/>
     <hyperlink ref="E28" r:id="rId52"/>
     <hyperlink ref="F28" r:id="rId53"/>
@@ -2902,50 +3018,58 @@
     <hyperlink ref="F69" r:id="rId135"/>
     <hyperlink ref="E70" r:id="rId136"/>
     <hyperlink ref="F70" r:id="rId137"/>
     <hyperlink ref="E71" r:id="rId138"/>
     <hyperlink ref="F71" r:id="rId139"/>
     <hyperlink ref="E72" r:id="rId140"/>
     <hyperlink ref="F72" r:id="rId141"/>
     <hyperlink ref="E73" r:id="rId142"/>
     <hyperlink ref="F73" r:id="rId143"/>
     <hyperlink ref="E74" r:id="rId144"/>
     <hyperlink ref="F74" r:id="rId145"/>
     <hyperlink ref="E75" r:id="rId146"/>
     <hyperlink ref="F75" r:id="rId147"/>
     <hyperlink ref="E76" r:id="rId148"/>
     <hyperlink ref="F76" r:id="rId149"/>
     <hyperlink ref="E77" r:id="rId150"/>
     <hyperlink ref="F77" r:id="rId151"/>
     <hyperlink ref="E78" r:id="rId152"/>
     <hyperlink ref="F78" r:id="rId153"/>
     <hyperlink ref="E79" r:id="rId154"/>
     <hyperlink ref="F79" r:id="rId155"/>
     <hyperlink ref="E80" r:id="rId156"/>
     <hyperlink ref="F80" r:id="rId157"/>
     <hyperlink ref="E81" r:id="rId158"/>
     <hyperlink ref="F81" r:id="rId159"/>
+    <hyperlink ref="E82" r:id="rId160"/>
+    <hyperlink ref="F82" r:id="rId161"/>
+    <hyperlink ref="E83" r:id="rId162"/>
+    <hyperlink ref="F83" r:id="rId163"/>
+    <hyperlink ref="E84" r:id="rId164"/>
+    <hyperlink ref="F84" r:id="rId165"/>
+    <hyperlink ref="E85" r:id="rId166"/>
+    <hyperlink ref="F85" r:id="rId167"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>