--- v0 (2026-07-27)
+++ v1 (2026-09-20)
@@ -8,915 +8,856 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="331" uniqueCount="271">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="245">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCF5989665</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO PROGETTO DI FORMAZIONE METODOLOGIE DIDATTICHE ATTIVE</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCEB1D7371</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO REGISTRI FIRMA DOCENTI E REGISTRO INSEGNANTI ASSENTI/SUPPLENTI</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>BCDA002A42</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO PLS PROGETTIAMO LA SCUOLA E FORMAZIONE</t>
+  </si>
+  <si>
+    <t>BCDAEE318E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Upgrade a Verdi &amp; Vo.Ce - FINO A 200 VOTANTI</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>BCD4B0DE69</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO CARTUCCE STAMPANTE DS E MATERIALE VARIO</t>
+  </si>
+  <si>
+    <t>BCD2AFFA9C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Approvvigionamento di Kit Google Education - 1 Licenza Teaching &amp; Learning</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BCCFC644D8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - ACQUISTO DUE MODULI TEATRO
+DA 30 ORE L'UNO DA ASSOCIAZIONE ATIR PER PLESSI TOSCANINI E HEINE</t>
+  </si>
+  <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC2D2FE6EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE CANCELLERIA LABORATORIO TEATRALE WOLF FERRARI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2D2FE6EA</t>
-[...4 lines deleted...]
-  <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC2D934706</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO TRASLOCO UFFICI DI SEGRETERIA PLESSO TOSCANINI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2D934706</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBFAEAA642</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ANNUALE FOTOCOPIATORE PLESSO BOGNETTI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBFAEAA642</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC687613F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI - PREMIAZIONI</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/c7611bc8-0f60-46c9-ae21-cce9bb1e7f01</t>
   </si>
   <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBBCADE452</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Acquisto ingresso Cascina Salazzara delle classi prime A Plessi Antonini e
 Bognetti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCADE452</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>BBBC0708F6</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO NOLEGGIO CON CONDUCENTE SCAFO PER ISOLE BORROMEE DELLE
 CLASSI SECONDE PLESSO TOSCANINI DEL 12/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC0708F6</t>
-[...4 lines deleted...]
-  <si>
     <t>BBBB9896CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO NOLEGGIO BUS CON CONDUCENTE DELLA CLASSE TEACH PLESSO TOSCANINI CON DESTINAZIONE LAIGUEGLIA DEL 05/06/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB9896CA</t>
-[...4 lines deleted...]
-  <si>
     <t>BBBAF69BCC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CORSO DI PRIMO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBAF69BCC</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB21E85FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DA CANCELLERIA A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB21E85FD</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>DECRETO N. 13 - INDIVIDUAZIONE DOCENTE INTERPELLO  POSTI PRIMARIA DEL 13/05/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/nomina-personale</t>
   </si>
   <si>
     <t>DECRETO N. 13 - INDIVIDUAZIONE DOCENTE INTERPELLO PRIMARIA DEL 08/05/2026</t>
   </si>
   <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BBA740EE77</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO ORE PROGETTO TEATRO OSCAR "DANZA TEATRO" PER LE CLASSI DEL
 PLESSO W. FERRARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA740EE77</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BB9DAE5A2E</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO SERVIZIO NOLEGGIO BUS PER: PORTACOMARO DEL 13/05/2026 -
 20/05/2026 DELLE CLASSI SECONDE PLESSO W. FERRARI - VERONA DEL 04/06/2026 CLASSI V PLESSO W. FERRARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9DAE5A2E</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB999474OA</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO LABORATORI TEATRALI "ATELIER TEATRO " CLASSI II-III-IV-V- PLESSO
 ANTONINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB999474OA</t>
-[...4 lines deleted...]
-  <si>
     <t>BB995C6FCC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO AMPLIAMENTO ACCESS POINT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB995C6FCC</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB9010E5CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TICKET ISOLE BORROMEE CLASSI SECONDE B-E PLESSO TOSCANINI</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/75610ab4-b7ae-4c56-bb20-1ce30aa6b620</t>
   </si>
   <si>
     <t>BB8E7D1205</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO SERVIZIO BUS CON CONDUCENTE PER : ISOLE BORROMEE CELLE
 CLASSI SECONDE B-E DEL 12/05/2026 / VIGEVANO CLASSI PRIME A-E DEL 22/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E7D1205</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8DDB4980</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO INGRESSO PRESSO ACQUA CANOA E RAFTING DELLE CLASSI PRIME
 A-B-C-D-E-F- PLESSO TOSCANINI DELLE DATE 13-19-22 MAGGIO A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8DDB4980</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB88FB8EAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO NOLEGGIO SCAFO CON CONDUCENTE PER LE CLASSI SECONDE C-D-EF- PLESSO TOSCANINI DEL 23/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB88FB8EAE</t>
-[...4 lines deleted...]
-  <si>
     <t>DECRETO N. 11 - INDIVIDUAZIONE DOCENTE INTERPELLO PRIMARIA DEL 29/04/2026</t>
   </si>
   <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB7627204F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI REINSTALLAZIONE KIT LIM - DUE COPPIE DI PENNE - 20 CUFFIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7627204F</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB6ACE80C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA  ACQUISTO VISITA DIDATTICA AZ. AGRICOLA "LA CASCINA DEI PRATI" GREDARO DEL 05/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6ACE80C0</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB676E0A36</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA INGRESSO LABORATORI AD ARTEM</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/8bb76253-b504-45cb-b735-bf11796a37c2</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO N.10 - INDIVIDUAZIONE DOCENTE INTERPELLO DEL 13/04/2026 </t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO N. 9 - INDIVIDUAZIONE DOCENTE INTERPELLO PRIMARIA DEL 27/03/2026 </t>
   </si>
   <si>
     <t>BB6687B941</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - FORNITURA SERVIZIO BUS CON CONDUCENTE PER LE CLASSI PRIME A-B-C-D-E
 PLESSO WOLF FERRARI DEL 05/05/2026 DESTIONZIONE CREDARO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6687B941</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB6277C652</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE MEDICO SANITARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6277C652</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB5D75A5A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BIGLIETTI INGRESSO ISOLE BORROMEE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D75A5A2</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB57A2F32B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ACQUISTO CARTA A4 - A3 A.S. 25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57A2F32B</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4E408A4B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ACQUISTO BIGLIETTI INGRESSO PARCO FAUNISTICO LE CORNELLE  CLASSE 2A PLESSO BOGNETTI DEL 28/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E408A4B</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB498C8126</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ACQUISTO BIGLIETTI TEATRO LEONARDO "SCATENIAMO L'INFERNO" DELLE CLASSI 2A-B PLESSO HEINE DEL 28/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB498C8126</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB43C7B5E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ACQUISTO ORE ASSISTENZA EDUCATIVA ALUNNO RIPAMONTI LORENZO - PIEVE EMANUELE- A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB43C7B5E0</t>
-[...4 lines deleted...]
-  <si>
     <t>BB41E770D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ACQUISTO DEFRIBILLATORE D.A.E. A.S. 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB41E770D8</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3ACF014C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ACQUISTO BIGLIETTI INGRESSO STEP FUTUABILITY DISTRICT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3ACF014C</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3F88616C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ACQUISTO SERVIZIO BUS CON CONDUCENTE PER LE CLASSI VA PLESSO BOGNETTI E VA PLESSO ANTONINI CON DESTINAZIONE OSSERVATORIO ASTRONOMICO "LA TERRA DEL SOLE" DEL 30/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F88616C</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3A93F574</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ACQUISTO INGRESSO OSSERVATORIO ASTRONOMICO LA TORRE DEL SOLE CLASSI V A PLESSI BOGNETTI E ANTONINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A93F574</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB35857160</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ACQUISTO NOLEGGIO BUS CON CONDUCENTE PER L'USCITA DIDATTICA DELLE CLASSI VA DEI PLESSI ANTONINI E BOGNETTI CON DESTINAZIONE PARCO FAUNISTICO LE CORNELLE DEL 30/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB35857160</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2F4894D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ACUISTO LABORATORI STEP : LET'S PLAY, LETS CODE - DELIVERY BOT - OLOGRAMMI IN AZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F4894D8</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB2A4C2F3D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ACQUISTO NOLEGGIO BUS CON CONDUCENTE PER L'USCITA DIDATTICA DELLE CLASSI SECANDE  A-C E- F PLESSO TOSCANINI DEL 23/04/2026 CON DESTINAZIONE ISOLE BORROMEE</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/86e41e23-c13e-4bfa-a7cc-43a474592100</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">
 DECRETO N. 9 Individuazione del docente a seguito della procedura di interpello ai sensi dell'Ordinanza Ministeriale n. 88/2024  </t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO N. 8 Individuazione del docente a seguito della procedura di interpello ai sensi dell'Ordinanza Ministeriale n. 88/2024 </t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO N. 7 Individuazione del docente a seguito della procedura di interpello ai sensi dell'Ordinanza Ministeriale n. 88/2024 </t>
   </si>
   <si>
     <t>BB0791F89C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA A.S 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0791F89C</t>
-[...4 lines deleted...]
-  <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO N. 6: Individuazione del docente a seguito della procedura di interpello ai sensi dell'Ordinanza
 Ministeriale n. 88/2024</t>
   </si>
   <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BADB7FD3C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO RINNOVO DOMINIO ARUBA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB7FD3C0</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BADA645486</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTA IGIENICA E CARTA MANI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA645486</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BAD1CEAB17</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI ALLOGGIO E TRASPORTO DEGLI ALUNNI CLASSI TERZE DEL PLESSO TOSCANINI PER IL VIAGGIO IN TOSCANO -FOSSOLI LERDELLO VOLTERRA SAN GIMIGNANO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD1CEAB17</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD02F7120</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO TRAVASO A SEGRETERIA DIGITALE UNIONE ARCHIVI CON ISTITUTO "ELSA MORANTE"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD02F7120</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BAC127F035</t>
   </si>
   <si>
     <t xml:space="preserve"> ACQUISTO RINNOVO CONTRATTUALE SPAGGIARI 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC127F035</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BABA84CCC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO NOLEGGIO STAMPANTE PLESSO HEINE A.S. 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA84CCC5</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB6DB74DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PROGETTO DI LINGUA INGLESE PLESSI HEINE -SOLAROLI - BOGNETTI W. FERRARI A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB6DB74DD</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA960DC1F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI TRENITALIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA960DC1F</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BB21748F33</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO NOLEGGIO BUS CON CONDUCENTE DELLA CLASSI TERZE PLESSO HEINE PER IL VIAGGIO A BIBIONE DAL 13/04/2026 AL 15/04/20266</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/be2124e2-19de-42ff-a01d-eb6db66b3556</t>
   </si>
   <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA99D29805</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO BIGLIETTI RAPPRESENTAZIONE TEATRALE
 ALBAHACA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA99D29805</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA8DCC432A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LEZIONI DI CHIMICA LABORATORIO EPSILON</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DCC432A</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA5991633E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACUISTO SPESE POSTALI A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5991633E</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA8AE50D90</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto e riattivazione protocollo Argo/Gecodoc</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8AE50D90</t>
-[...4 lines deleted...]
-  <si>
     <t>BA89EC59FE</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO DI MUSICA - MAMU</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89EC59FE</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6ACC96DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO ALLOGGI RADUNI SPORTIVI - BIBIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6ACC96DF</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8793E20E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO RINNOVO SERVIZIO SPAGGIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8793E20E</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/1fd220ec-27bb-472e-808d-981eb81add2c</t>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>BA6B0B101B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto iscrizione gare di matematica - Kangourou</t>
+  </si>
+  <si>
+    <t>09/02/2026</t>
+  </si>
+  <si>
+    <t>BA553401DA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Gruppo UPS e materiale elettrico per rifacimento Laboratorio</t>
+  </si>
+  <si>
+    <t>BA50843FF8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SERVIZIO NOLEGGIO BUS CON CONDUCENTE</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>BA36E21C2F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO ISCRIZIONE ESAMI LINGUA FRANCESE - DELF DALF.</t>
   </si>
   <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>BA02C111EB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DEL SERVIZIO DI SCUOLA SCI DI FONDO GRESSONEY DEL 02/02/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA02C111EB</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/3faae4fa-45c7-4374-82ab-93c1b4d080d2</t>
+    <t>BA028C4898</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - servizio di
+trasporto con destinazione GRESSONEY ST. JEAN per le classi 2 C-D del plesso HEINE facenti
+parte dell’Istituto Comprensivo Statale “Morante Filzi”</t>
+  </si>
+  <si>
+    <t>16/01/2026</t>
+  </si>
+  <si>
+    <t>B9FE70680A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE REGISTRI SCOLASTICI</t>
+  </si>
+  <si>
+    <t>12/01/2026</t>
+  </si>
+  <si>
+    <t>B9EB3D6842</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO BIGLIETTI INGRESSO MUSEO E ATTIVITA’ DI LABORATORIO</t>
   </si>
   <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO N. 5  Individuazione del docente a seguito della procedura di interpello ai sensi dell'Ordinanza
 Ministeriale n. 88/2024</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO N. 4 Individuazione del docente a seguito della procedura di interpello ai sensi dell'Ordinanza
 Ministeriale n. 88/2024</t>
   </si>
   <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>B98943524D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO GESTIONALE RINNOVO SPAGGIARI</t>
+  </si>
+  <si>
+    <t>04/12/2025</t>
+  </si>
+  <si>
+    <t>B96A9CBE73</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - acquisto del servizio di
+assistenza ordinaria stampante RISOGRAPH EZ 200 Plesso Heine, facenti parte dell’Istituto
+Comprensivo Statale “Morante Filzi”</t>
+  </si>
+  <si>
+    <t>B96A95C2DD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - all’acquisto del rinnovo contratto
+stampante Plesso Solaroli, facenti parte dell’Istituto Comprensivo Statale “Morante Filzi”</t>
+  </si>
+  <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO N. 2  Individuazione del docente a seguito della procedura di interpello ai sensi dell'Ordinanza
 Ministeriale n. 88/2024</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO N. 1 Individuazione del docente a seguito della procedura di interpello ai sensi dell'Ordinanza
 Ministeriale n. 88/2024</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>B828F6C300</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO FIRMA DIGITALE DSGA</t>
+  </si>
+  <si>
+    <t>16/07/2025</t>
+  </si>
+  <si>
+    <t>B7A9EFA8E6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto materiale di cancelleria per segreteria.</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>B760C9844F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 2 wacebo alternative energies science set  - di computer service s.r.l.</t>
+  </si>
+  <si>
+    <t>20/06/2025</t>
+  </si>
+  <si>
+    <t>B75AB6D4CF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Intervento Psicologico eccezionale per n.5 ore classe 2E Wolf
+Ferrari</t>
+  </si>
+  <si>
+    <t>10/06/2025</t>
+  </si>
+  <si>
+    <t>B734446108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - MEDAGLIONI DIAMETRO 4CM STAMPA FRONTE/RETRO TORNEO MINI
+VOLLEY</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>B719A1D356</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto medaglie con nastro tricolore</t>
+  </si>
+  <si>
+    <t>20/05/2025</t>
+  </si>
+  <si>
+    <t>B6EFD8881B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ETICHETTE PER INVENTARIO METALLIZZATE AD ALTA ADESITIVA</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>B6E4738528</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - parco safari della preistoria srl</t>
+  </si>
+  <si>
+    <t>B6E4EE5AB8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Uscita didattica all'osservatorio astronomico di tradate classe seconde wolf ferrari per le date del 26 e del 27 maggio</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>B721BDD60B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ordine felpe per finale nba junior decathlon</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>B62417079A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ARUBA SPA RINNOVO ANNUALE DOMINIO ICSFABIOFILZI.EDU.IT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1214,1379 +1155,2118 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF5989665" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/b68a487a-88b7-4b7a-85ac-52d24fdaecfb" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEB1D7371" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/d24d36f5-ec26-41ed-8588-7659da84da33" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDA002A42" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/f2e70efb-b8a8-40d4-ba4e-943e4458948a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDAEE318E" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/fe6ed3fc-3601-452a-97c5-f8dd73c42124" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD4B0DE69" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/bd077ee2-c93d-4208-ba7a-41a4f50d36e3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD2AFFA9C" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/1bfa64a8-b864-4b62-bd45-32d6653dd133" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCFC644D8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/d5c2dc7d-5e68-4e8a-8c0b-25541c9e6a1b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2D2FE6EA" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/175609b6-77f5-43d4-95ac-5782a00941fc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2D934706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/0bd2f240-565c-4cb5-b924-edb37763d4df" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFAEAA642" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/de5df06d-8144-4ac6-845a-1756ff971c03" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC687613F" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/c7611bc8-0f60-46c9-ae21-cce9bb1e7f01" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCADE452" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/d647edbc-e25a-4a16-a7c0-11076bdd2c6a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC0708F6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/67891e2a-059e-4872-a071-cfad3aaf59db" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB9896CA" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/9db6ee14-329f-47a4-90a8-992ca17f63d4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBAF69BCC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/6ef87540-66df-4497-9e71-b25773b856d9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB21E85FD" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/d8c2539d-6cec-4198-8a1c-f7c8563235fd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA740EE77" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/fc877472-21b8-4eaf-847e-59a560909faa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9DAE5A2E" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/e8502bc6-c2cf-4651-ab53-9371b118caca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB999474OA" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/f0d23ff1-7d55-41f5-8459-e91ddc46b28c" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB995C6FCC" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/e11d55fa-954f-4fbf-87c9-87be03d8d921" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9010E5CD" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/75610ab4-b7ae-4c56-bb20-1ce30aa6b620" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E7D1205" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/c8734dda-934c-4e4e-84bf-18c51fcc52fd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8DDB4980" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/fd804116-1ee4-4f2d-a945-10e714ca851a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB88FB8EAE" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/5bf82f39-cde1-443f-a140-b8501c873938" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7627204F" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/6981e3c0-7c87-4814-8de3-5584d0627ff9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6ACE80C0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/4f2094c3-79d6-426b-9327-da91737ba8ce" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB676E0A36" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/8bb76253-b504-45cb-b735-bf11796a37c2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6687B941" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/aa7adca8-beab-4609-ad78-3d55b04a5a43" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6277C652" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/3e5b3905-203a-4d2a-8b94-957e369aad28" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D75A5A2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/506da9fc-2c4e-4b4a-9076-8d0e3f34bf76" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57A2F32B" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/aa61a907-4a7b-4018-86d0-e92b972ecb87" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E408A4B" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/69f21940-bb0c-4339-95ef-2594665f681f" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB498C8126" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/388127d1-ad06-4ebc-ab4a-510ae380dc08" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB43C7B5E0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/da11d892-2913-47fc-8302-c69e4b03d8be" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB41E770D8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/6ebaff08-cf16-46cb-bfa2-49dbcec6f23c" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3ACF014C" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/dc083214-c786-452c-949b-1d348890b376" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3F88616C" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/52f20099-c22c-4fb0-ba7c-1e4509802ab9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A93F574" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/c03c45d1-539f-4d33-a8e1-c420566776ed" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB35857160" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/ea7cc3a8-b8a8-44c0-ab95-6defcb43293c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F4894D8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/834aa220-047a-4370-8c46-d0cc03fe338f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A4C2F3D" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/86e41e23-c13e-4bfa-a7cc-43a474592100" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0791F89C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/124d37e4-bbd3-43e1-a74e-8a913178b071" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB7FD3C0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/fdc8fc8a-7859-4831-b557-5a97dda9662e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA645486" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/447212d9-1be0-4eaf-803f-b57efd6d61c8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD1CEAB17" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/e5fa9873-6cae-4757-a515-9c9c7018c7ee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD02F7120" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/b3620b11-b59a-4c9a-8bb2-3ad5a8c6af44" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC127F035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/040e2c73-9a7b-4d10-8df4-c40fe1a7f4e9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA84CCC5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/c42a3c3d-39e4-41fc-b91c-0d9b496583df" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB6DB74DD" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/523afbc8-5501-4dd7-8ec6-a48c91988cb2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA960DC1F" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/d163fed6-b65e-42e5-8fea-63fa19a3c80c" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB21748F33" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/be2124e2-19de-42ff-a01d-eb6db66b3556" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA99D29805" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/cdafa366-bbac-4fc4-9f9a-98b874b22fbb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DCC432A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/4aeb9628-43ff-46b3-994f-a0b3b1491f79" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5991633E" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/df2df517-1e03-4413-ab65-9563aaf86dc7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8AE50D90" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/8dcd0ae9-7876-4142-b75e-19856bfa4efd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89EC59FE" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/24ad6dce-4c70-4e6d-86c9-0ecc0ecb1873" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6ACC96DF" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/8f60f9e6-04bd-4f15-94d8-3ceefa63c171" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8793E20E" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/1fd220ec-27bb-472e-808d-981eb81add2c" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA6B0B101B" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/024710b6-8dfd-4b4f-905c-35f4e8aa0cb7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA553401DA" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/81b34913-1c1c-4106-8bd3-b8efd59f4bce" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA50843FF8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/d935d385-0805-45c4-836e-1c27e22ab52a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA36E21C2F" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/72a4e520-d478-4b1a-87f0-42f105ca1993" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA02C111EB" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/3faae4fa-45c7-4374-82ab-93c1b4d080d2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA028C4898" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/304804c2-f99e-466b-ada8-60920ffc0f05" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9FE70680A" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/e200afd6-6f6e-4a62-8cdc-660b51225f2a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9EB3D6842" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/0901a413-0e3e-4b12-bc82-caaf26fa773e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B98943524D" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/460f8553-babc-4a08-a570-4f9326ac2d63" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B96A9CBE73" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/f814141f-8f45-4305-bb28-0f5ee085ba12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B96A95C2DD" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/02631303-b688-4c63-8556-7901546ded09" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B828F6C300" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/37d54819-0555-4d06-9a72-7a03d0089b90" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7A9EFA8E6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/7f81555b-18a0-40fe-8690-0373d759ce8b" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B760C9844F" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/8f1fa5f2-a78b-4ddc-8fa0-77136eb7422a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B75AB6D4CF" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/91c88644-6443-45f8-8987-93994ff9c6f3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B734446108" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/90af1ac0-eef9-417a-988a-707906cbd760" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B719A1D356" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/d22d184b-df82-4ed0-b5e4-1419777f0486" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6EFD8881B" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/b843f121-7a57-47ab-8da9-38dcbdde0fae" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6E4738528" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/8e85f630-8f88-489d-8104-ad03d76f3706" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6E4EE5AB8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/6baab171-8743-4bda-bca6-7efd5e1f481f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B721BDD60B" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/4c0425e5-7253-47e5-b909-f0f44de53104" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B62417079A" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MIIC80900T/amministrazione-trasparente/atti-amministrazioni-enti/d9e3b448-f506-4fdc-b3d5-24767e7654b5" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F66"/>
+  <dimension ref="A1:F94"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>9059</v>
+        <v>11027</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>10933</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>7723</v>
+        <v>10747</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>6695</v>
+        <v>10724</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>6632</v>
+        <v>10601</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="B7">
-        <v>6567</v>
+        <v>10477</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>6555</v>
+        <v>10400</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>6543</v>
+        <v>9059</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>6474</v>
+        <v>8964</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>6329</v>
+        <v>7723</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>34</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>6328</v>
+        <v>6695</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>37</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>6248</v>
+        <v>6632</v>
       </c>
       <c r="C13" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>6084</v>
+        <v>6567</v>
       </c>
       <c r="C14" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>43</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="B15">
-        <v>6011</v>
+        <v>6555</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>45</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="B16">
-        <v>6008</v>
+        <v>6543</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>47</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>5797</v>
+        <v>6474</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>77</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>5784</v>
+        <v>6329</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="E18" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>52</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="B19">
-        <v>5769</v>
+        <v>6328</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>83</v>
+        <v>54</v>
       </c>
       <c r="E19" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>52</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>55</v>
       </c>
       <c r="B20">
-        <v>5675</v>
+        <v>6248</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>57</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>58</v>
       </c>
       <c r="B21">
-        <v>5674</v>
+        <v>6084</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>60</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>61</v>
       </c>
       <c r="B22">
-        <v>5358</v>
+        <v>6011</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>96</v>
+        <v>63</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>61</v>
       </c>
       <c r="B23">
-        <v>5240</v>
+        <v>6008</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>65</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>66</v>
       </c>
       <c r="B24">
-        <v>5159</v>
+        <v>5797</v>
       </c>
       <c r="C24" t="s">
-        <v>103</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>68</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>66</v>
       </c>
       <c r="B25">
-        <v>5156</v>
+        <v>5784</v>
       </c>
       <c r="C25" t="s">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>70</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>66</v>
       </c>
       <c r="B26">
-        <v>5155</v>
+        <v>5769</v>
       </c>
       <c r="C26" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="D26" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>72</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>73</v>
       </c>
       <c r="B27">
-        <v>5145</v>
+        <v>5675</v>
       </c>
       <c r="C27" t="s">
-        <v>109</v>
+        <v>74</v>
       </c>
       <c r="D27" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>112</v>
+        <v>75</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>73</v>
       </c>
       <c r="B28">
-        <v>5093</v>
+        <v>5674</v>
       </c>
       <c r="C28" t="s">
-        <v>114</v>
+        <v>52</v>
       </c>
       <c r="D28" t="s">
-        <v>115</v>
+        <v>76</v>
       </c>
       <c r="E28" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>52</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>77</v>
       </c>
       <c r="B29">
-        <v>4988</v>
+        <v>5358</v>
       </c>
       <c r="C29" t="s">
-        <v>119</v>
+        <v>78</v>
       </c>
       <c r="D29" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>122</v>
+        <v>79</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>80</v>
       </c>
       <c r="B30">
-        <v>4931</v>
+        <v>5240</v>
       </c>
       <c r="C30" t="s">
-        <v>124</v>
+        <v>81</v>
       </c>
       <c r="D30" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>82</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="B31">
-        <v>4770</v>
+        <v>5159</v>
       </c>
       <c r="C31" t="s">
-        <v>129</v>
+        <v>84</v>
       </c>
       <c r="D31" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>85</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>83</v>
       </c>
       <c r="B32">
-        <v>4728</v>
+        <v>5156</v>
       </c>
       <c r="C32" t="s">
-        <v>134</v>
+        <v>52</v>
       </c>
       <c r="D32" t="s">
-        <v>135</v>
+        <v>86</v>
       </c>
       <c r="E32" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>52</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="B33">
-        <v>4625</v>
+        <v>5155</v>
       </c>
       <c r="C33" t="s">
-        <v>139</v>
+        <v>52</v>
       </c>
       <c r="D33" t="s">
-        <v>140</v>
+        <v>87</v>
       </c>
       <c r="E33" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>52</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="B34">
-        <v>4624</v>
+        <v>5145</v>
       </c>
       <c r="C34" t="s">
-        <v>143</v>
+        <v>88</v>
       </c>
       <c r="D34" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>89</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="B35">
-        <v>4591</v>
+        <v>5093</v>
       </c>
       <c r="C35" t="s">
-        <v>147</v>
+        <v>91</v>
       </c>
       <c r="D35" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>92</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="B36">
-        <v>4551</v>
+        <v>4988</v>
       </c>
       <c r="C36" t="s">
-        <v>152</v>
+        <v>94</v>
       </c>
       <c r="D36" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>95</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>151</v>
+        <v>96</v>
       </c>
       <c r="B37">
-        <v>4506</v>
+        <v>4931</v>
       </c>
       <c r="C37" t="s">
-        <v>156</v>
+        <v>97</v>
       </c>
       <c r="D37" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>98</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>160</v>
+        <v>99</v>
       </c>
       <c r="B38">
-        <v>4465</v>
+        <v>4770</v>
       </c>
       <c r="C38" t="s">
-        <v>161</v>
+        <v>100</v>
       </c>
       <c r="D38" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>101</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>165</v>
+        <v>102</v>
       </c>
       <c r="B39">
-        <v>4300</v>
+        <v>4728</v>
       </c>
       <c r="C39" t="s">
-        <v>166</v>
+        <v>103</v>
       </c>
       <c r="D39" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-        <v>169</v>
+        <v>104</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>170</v>
+        <v>105</v>
       </c>
       <c r="B40">
-        <v>4247</v>
+        <v>4625</v>
       </c>
       <c r="C40" t="s">
-        <v>171</v>
+        <v>106</v>
       </c>
       <c r="D40" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>107</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>175</v>
+        <v>105</v>
       </c>
       <c r="B41">
-        <v>3885</v>
+        <v>4624</v>
       </c>
       <c r="C41" t="s">
-        <v>50</v>
+        <v>108</v>
       </c>
       <c r="D41" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>109</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>175</v>
+        <v>105</v>
       </c>
       <c r="B42">
-        <v>3884</v>
+        <v>4591</v>
       </c>
       <c r="C42" t="s">
-        <v>50</v>
+        <v>110</v>
       </c>
       <c r="D42" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>111</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>175</v>
+        <v>112</v>
       </c>
       <c r="B43">
-        <v>3883</v>
+        <v>4551</v>
       </c>
       <c r="C43" t="s">
-        <v>50</v>
+        <v>113</v>
       </c>
       <c r="D43" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>114</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>175</v>
+        <v>112</v>
       </c>
       <c r="B44">
-        <v>3818</v>
+        <v>4506</v>
       </c>
       <c r="C44" t="s">
-        <v>179</v>
+        <v>115</v>
       </c>
       <c r="D44" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>116</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>183</v>
+        <v>117</v>
       </c>
       <c r="B45">
-        <v>820</v>
+        <v>4465</v>
       </c>
       <c r="C45" t="s">
-        <v>50</v>
+        <v>118</v>
       </c>
       <c r="D45" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>119</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>185</v>
+        <v>120</v>
       </c>
       <c r="B46">
-        <v>3313</v>
+        <v>4300</v>
       </c>
       <c r="C46" t="s">
-        <v>186</v>
+        <v>121</v>
       </c>
       <c r="D46" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>189</v>
+        <v>122</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>190</v>
+        <v>123</v>
       </c>
       <c r="B47">
-        <v>3192</v>
+        <v>4247</v>
       </c>
       <c r="C47" t="s">
-        <v>191</v>
+        <v>124</v>
       </c>
       <c r="D47" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>125</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>195</v>
+        <v>126</v>
       </c>
       <c r="B48">
-        <v>3074</v>
+        <v>3885</v>
       </c>
       <c r="C48" t="s">
-        <v>196</v>
+        <v>52</v>
       </c>
       <c r="D48" t="s">
-        <v>197</v>
+        <v>127</v>
       </c>
       <c r="E48" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>52</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>195</v>
+        <v>126</v>
       </c>
       <c r="B49">
-        <v>3028</v>
+        <v>3884</v>
       </c>
       <c r="C49" t="s">
-        <v>200</v>
+        <v>52</v>
       </c>
       <c r="D49" t="s">
-        <v>201</v>
+        <v>128</v>
       </c>
       <c r="E49" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>52</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>204</v>
+        <v>126</v>
       </c>
       <c r="B50">
-        <v>2835</v>
+        <v>3883</v>
       </c>
       <c r="C50" t="s">
-        <v>205</v>
+        <v>52</v>
       </c>
       <c r="D50" t="s">
-        <v>206</v>
+        <v>129</v>
       </c>
       <c r="E50" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>52</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>209</v>
+        <v>126</v>
       </c>
       <c r="B51">
-        <v>2716</v>
+        <v>3818</v>
       </c>
       <c r="C51" t="s">
-        <v>210</v>
+        <v>130</v>
       </c>
       <c r="D51" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>213</v>
+        <v>131</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>214</v>
+        <v>132</v>
       </c>
       <c r="B52">
-        <v>2691</v>
+        <v>820</v>
       </c>
       <c r="C52" t="s">
-        <v>215</v>
+        <v>52</v>
       </c>
       <c r="D52" t="s">
-        <v>216</v>
+        <v>133</v>
       </c>
       <c r="E52" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>52</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>214</v>
+        <v>134</v>
       </c>
       <c r="B53">
-        <v>2690</v>
+        <v>3313</v>
       </c>
       <c r="C53" t="s">
-        <v>219</v>
+        <v>135</v>
       </c>
       <c r="D53" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>136</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>223</v>
+        <v>137</v>
       </c>
       <c r="B54">
-        <v>4139</v>
+        <v>3192</v>
       </c>
       <c r="C54" t="s">
-        <v>224</v>
+        <v>138</v>
       </c>
       <c r="D54" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>227</v>
+        <v>139</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>228</v>
+        <v>140</v>
       </c>
       <c r="B55">
-        <v>2381</v>
+        <v>3074</v>
       </c>
       <c r="C55" t="s">
-        <v>229</v>
+        <v>141</v>
       </c>
       <c r="D55" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>142</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>233</v>
+        <v>140</v>
       </c>
       <c r="B56">
-        <v>2315</v>
+        <v>3028</v>
       </c>
       <c r="C56" t="s">
-        <v>234</v>
+        <v>143</v>
       </c>
       <c r="D56" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>144</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>238</v>
+        <v>145</v>
       </c>
       <c r="B57">
-        <v>2263</v>
+        <v>2835</v>
       </c>
       <c r="C57" t="s">
-        <v>239</v>
+        <v>146</v>
       </c>
       <c r="D57" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>242</v>
+        <v>147</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>243</v>
+        <v>148</v>
       </c>
       <c r="B58">
-        <v>2200</v>
+        <v>2716</v>
       </c>
       <c r="C58" t="s">
-        <v>244</v>
+        <v>149</v>
       </c>
       <c r="D58" t="s">
-        <v>245</v>
-[...5 lines deleted...]
-        <v>247</v>
+        <v>150</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>243</v>
+        <v>151</v>
       </c>
       <c r="B59">
-        <v>2184</v>
+        <v>2691</v>
       </c>
       <c r="C59" t="s">
-        <v>248</v>
+        <v>152</v>
       </c>
       <c r="D59" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>153</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>243</v>
+        <v>151</v>
       </c>
       <c r="B60">
-        <v>2172</v>
+        <v>2690</v>
       </c>
       <c r="C60" t="s">
-        <v>252</v>
+        <v>154</v>
       </c>
       <c r="D60" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>255</v>
+        <v>155</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>243</v>
+        <v>156</v>
       </c>
       <c r="B61">
-        <v>2150</v>
+        <v>4139</v>
       </c>
       <c r="C61" t="s">
-        <v>256</v>
+        <v>157</v>
       </c>
       <c r="D61" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>158</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>260</v>
+        <v>159</v>
       </c>
       <c r="B62">
-        <v>643</v>
+        <v>2381</v>
       </c>
       <c r="C62" t="s">
-        <v>261</v>
+        <v>160</v>
       </c>
       <c r="D62" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>161</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>265</v>
+        <v>162</v>
       </c>
       <c r="B63">
-        <v>12885</v>
+        <v>2315</v>
       </c>
       <c r="C63" t="s">
-        <v>50</v>
+        <v>163</v>
       </c>
       <c r="D63" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>164</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>265</v>
+        <v>165</v>
       </c>
       <c r="B64">
-        <v>12884</v>
+        <v>2263</v>
       </c>
       <c r="C64" t="s">
-        <v>50</v>
+        <v>166</v>
       </c>
       <c r="D64" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>167</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>268</v>
+        <v>168</v>
       </c>
       <c r="B65">
-        <v>123339</v>
+        <v>2200</v>
       </c>
       <c r="C65" t="s">
-        <v>50</v>
+        <v>169</v>
       </c>
       <c r="D65" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>170</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>268</v>
+        <v>168</v>
       </c>
       <c r="B66">
+        <v>2184</v>
+      </c>
+      <c r="C66" t="s">
+        <v>171</v>
+      </c>
+      <c r="D66" t="s">
+        <v>172</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>168</v>
+      </c>
+      <c r="B67">
+        <v>2172</v>
+      </c>
+      <c r="C67" t="s">
+        <v>173</v>
+      </c>
+      <c r="D67" t="s">
+        <v>174</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>168</v>
+      </c>
+      <c r="B68">
+        <v>2150</v>
+      </c>
+      <c r="C68" t="s">
+        <v>175</v>
+      </c>
+      <c r="D68" t="s">
+        <v>176</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>177</v>
+      </c>
+      <c r="B69">
+        <v>1862</v>
+      </c>
+      <c r="C69" t="s">
+        <v>178</v>
+      </c>
+      <c r="D69" t="s">
+        <v>179</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>180</v>
+      </c>
+      <c r="B70">
+        <v>1561</v>
+      </c>
+      <c r="C70" t="s">
+        <v>181</v>
+      </c>
+      <c r="D70" t="s">
+        <v>182</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>180</v>
+      </c>
+      <c r="B71">
+        <v>1512</v>
+      </c>
+      <c r="C71" t="s">
+        <v>183</v>
+      </c>
+      <c r="D71" t="s">
+        <v>184</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>185</v>
+      </c>
+      <c r="B72">
+        <v>1160</v>
+      </c>
+      <c r="C72" t="s">
+        <v>186</v>
+      </c>
+      <c r="D72" t="s">
+        <v>187</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>188</v>
+      </c>
+      <c r="B73">
+        <v>643</v>
+      </c>
+      <c r="C73" t="s">
+        <v>189</v>
+      </c>
+      <c r="D73" t="s">
+        <v>190</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>188</v>
+      </c>
+      <c r="B74">
+        <v>642</v>
+      </c>
+      <c r="C74" t="s">
+        <v>191</v>
+      </c>
+      <c r="D74" t="s">
+        <v>192</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>193</v>
+      </c>
+      <c r="B75">
+        <v>558</v>
+      </c>
+      <c r="C75" t="s">
+        <v>194</v>
+      </c>
+      <c r="D75" t="s">
+        <v>195</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>196</v>
+      </c>
+      <c r="B76">
+        <v>261</v>
+      </c>
+      <c r="C76" t="s">
+        <v>197</v>
+      </c>
+      <c r="D76" t="s">
+        <v>198</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>199</v>
+      </c>
+      <c r="B77">
+        <v>12885</v>
+      </c>
+      <c r="C77" t="s">
+        <v>52</v>
+      </c>
+      <c r="D77" t="s">
+        <v>200</v>
+      </c>
+      <c r="E77" t="s">
+        <v>52</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>199</v>
+      </c>
+      <c r="B78">
+        <v>12884</v>
+      </c>
+      <c r="C78" t="s">
+        <v>52</v>
+      </c>
+      <c r="D78" t="s">
+        <v>201</v>
+      </c>
+      <c r="E78" t="s">
+        <v>52</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>202</v>
+      </c>
+      <c r="B79">
+        <v>12704</v>
+      </c>
+      <c r="C79" t="s">
+        <v>203</v>
+      </c>
+      <c r="D79" t="s">
+        <v>204</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>205</v>
+      </c>
+      <c r="B80">
+        <v>12504</v>
+      </c>
+      <c r="C80" t="s">
+        <v>206</v>
+      </c>
+      <c r="D80" t="s">
+        <v>207</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>205</v>
+      </c>
+      <c r="B81">
+        <v>12501</v>
+      </c>
+      <c r="C81" t="s">
+        <v>208</v>
+      </c>
+      <c r="D81" t="s">
+        <v>209</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>210</v>
+      </c>
+      <c r="B82">
+        <v>123339</v>
+      </c>
+      <c r="C82" t="s">
+        <v>52</v>
+      </c>
+      <c r="D82" t="s">
+        <v>211</v>
+      </c>
+      <c r="E82" t="s">
+        <v>52</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>210</v>
+      </c>
+      <c r="B83">
         <v>12337</v>
       </c>
-      <c r="C66" t="s">
-[...8 lines deleted...]
-      <c r="F66" t="s">
+      <c r="C83" t="s">
         <v>52</v>
       </c>
+      <c r="D83" t="s">
+        <v>212</v>
+      </c>
+      <c r="E83" t="s">
+        <v>52</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>213</v>
+      </c>
+      <c r="B84">
+        <v>9025</v>
+      </c>
+      <c r="C84" t="s">
+        <v>214</v>
+      </c>
+      <c r="D84" t="s">
+        <v>215</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>216</v>
+      </c>
+      <c r="B85">
+        <v>8134</v>
+      </c>
+      <c r="C85" t="s">
+        <v>217</v>
+      </c>
+      <c r="D85" t="s">
+        <v>218</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>219</v>
+      </c>
+      <c r="B86">
+        <v>7454</v>
+      </c>
+      <c r="C86" t="s">
+        <v>220</v>
+      </c>
+      <c r="D86" t="s">
+        <v>221</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>222</v>
+      </c>
+      <c r="B87">
+        <v>7242</v>
+      </c>
+      <c r="C87" t="s">
+        <v>223</v>
+      </c>
+      <c r="D87" t="s">
+        <v>224</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>225</v>
+      </c>
+      <c r="B88">
+        <v>6719</v>
+      </c>
+      <c r="C88" t="s">
+        <v>226</v>
+      </c>
+      <c r="D88" t="s">
+        <v>227</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>228</v>
+      </c>
+      <c r="B89">
+        <v>6459</v>
+      </c>
+      <c r="C89" t="s">
+        <v>229</v>
+      </c>
+      <c r="D89" t="s">
+        <v>230</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>231</v>
+      </c>
+      <c r="B90">
+        <v>6014</v>
+      </c>
+      <c r="C90" t="s">
+        <v>232</v>
+      </c>
+      <c r="D90" t="s">
+        <v>233</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>234</v>
+      </c>
+      <c r="B91">
+        <v>5889</v>
+      </c>
+      <c r="C91" t="s">
+        <v>235</v>
+      </c>
+      <c r="D91" t="s">
+        <v>236</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>234</v>
+      </c>
+      <c r="B92">
+        <v>5873</v>
+      </c>
+      <c r="C92" t="s">
+        <v>237</v>
+      </c>
+      <c r="D92" t="s">
+        <v>238</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>239</v>
+      </c>
+      <c r="B93">
+        <v>5181</v>
+      </c>
+      <c r="C93" t="s">
+        <v>240</v>
+      </c>
+      <c r="D93" t="s">
+        <v>241</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>242</v>
+      </c>
+      <c r="B94">
+        <v>2462</v>
+      </c>
+      <c r="C94" t="s">
+        <v>243</v>
+      </c>
+      <c r="D94" t="s">
+        <v>244</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
+      </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="F19" r:id="rId34"/>
+    <hyperlink ref="E20" r:id="rId35"/>
+    <hyperlink ref="F20" r:id="rId36"/>
+    <hyperlink ref="E21" r:id="rId37"/>
+    <hyperlink ref="F21" r:id="rId38"/>
+    <hyperlink ref="E22" r:id="rId39"/>
+    <hyperlink ref="F22" r:id="rId40"/>
+    <hyperlink ref="E23" r:id="rId41"/>
+    <hyperlink ref="F23" r:id="rId42"/>
+    <hyperlink ref="E24" r:id="rId43"/>
+    <hyperlink ref="F24" r:id="rId44"/>
+    <hyperlink ref="E25" r:id="rId45"/>
+    <hyperlink ref="F25" r:id="rId46"/>
+    <hyperlink ref="E26" r:id="rId47"/>
+    <hyperlink ref="F26" r:id="rId48"/>
+    <hyperlink ref="E27" r:id="rId49"/>
+    <hyperlink ref="F27" r:id="rId50"/>
+    <hyperlink ref="F28" r:id="rId51"/>
+    <hyperlink ref="E29" r:id="rId52"/>
+    <hyperlink ref="F29" r:id="rId53"/>
+    <hyperlink ref="E30" r:id="rId54"/>
+    <hyperlink ref="F30" r:id="rId55"/>
+    <hyperlink ref="E31" r:id="rId56"/>
+    <hyperlink ref="F31" r:id="rId57"/>
+    <hyperlink ref="F32" r:id="rId58"/>
+    <hyperlink ref="F33" r:id="rId59"/>
+    <hyperlink ref="E34" r:id="rId60"/>
+    <hyperlink ref="F34" r:id="rId61"/>
+    <hyperlink ref="E35" r:id="rId62"/>
+    <hyperlink ref="F35" r:id="rId63"/>
+    <hyperlink ref="E36" r:id="rId64"/>
+    <hyperlink ref="F36" r:id="rId65"/>
+    <hyperlink ref="E37" r:id="rId66"/>
+    <hyperlink ref="F37" r:id="rId67"/>
+    <hyperlink ref="E38" r:id="rId68"/>
+    <hyperlink ref="F38" r:id="rId69"/>
+    <hyperlink ref="E39" r:id="rId70"/>
+    <hyperlink ref="F39" r:id="rId71"/>
+    <hyperlink ref="E40" r:id="rId72"/>
+    <hyperlink ref="F40" r:id="rId73"/>
+    <hyperlink ref="E41" r:id="rId74"/>
+    <hyperlink ref="F41" r:id="rId75"/>
+    <hyperlink ref="E42" r:id="rId76"/>
+    <hyperlink ref="F42" r:id="rId77"/>
+    <hyperlink ref="E43" r:id="rId78"/>
+    <hyperlink ref="F43" r:id="rId79"/>
+    <hyperlink ref="E44" r:id="rId80"/>
+    <hyperlink ref="F44" r:id="rId81"/>
+    <hyperlink ref="E45" r:id="rId82"/>
+    <hyperlink ref="F45" r:id="rId83"/>
+    <hyperlink ref="E46" r:id="rId84"/>
+    <hyperlink ref="F46" r:id="rId85"/>
+    <hyperlink ref="E47" r:id="rId86"/>
+    <hyperlink ref="F47" r:id="rId87"/>
+    <hyperlink ref="F48" r:id="rId88"/>
+    <hyperlink ref="F49" r:id="rId89"/>
+    <hyperlink ref="F50" r:id="rId90"/>
+    <hyperlink ref="E51" r:id="rId91"/>
+    <hyperlink ref="F51" r:id="rId92"/>
+    <hyperlink ref="F52" r:id="rId93"/>
+    <hyperlink ref="E53" r:id="rId94"/>
+    <hyperlink ref="F53" r:id="rId95"/>
+    <hyperlink ref="E54" r:id="rId96"/>
+    <hyperlink ref="F54" r:id="rId97"/>
+    <hyperlink ref="E55" r:id="rId98"/>
+    <hyperlink ref="F55" r:id="rId99"/>
+    <hyperlink ref="E56" r:id="rId100"/>
+    <hyperlink ref="F56" r:id="rId101"/>
+    <hyperlink ref="E57" r:id="rId102"/>
+    <hyperlink ref="F57" r:id="rId103"/>
+    <hyperlink ref="E58" r:id="rId104"/>
+    <hyperlink ref="F58" r:id="rId105"/>
+    <hyperlink ref="E59" r:id="rId106"/>
+    <hyperlink ref="F59" r:id="rId107"/>
+    <hyperlink ref="E60" r:id="rId108"/>
+    <hyperlink ref="F60" r:id="rId109"/>
+    <hyperlink ref="E61" r:id="rId110"/>
+    <hyperlink ref="F61" r:id="rId111"/>
+    <hyperlink ref="E62" r:id="rId112"/>
+    <hyperlink ref="F62" r:id="rId113"/>
+    <hyperlink ref="E63" r:id="rId114"/>
+    <hyperlink ref="F63" r:id="rId115"/>
+    <hyperlink ref="E64" r:id="rId116"/>
+    <hyperlink ref="F64" r:id="rId117"/>
+    <hyperlink ref="E65" r:id="rId118"/>
+    <hyperlink ref="F65" r:id="rId119"/>
+    <hyperlink ref="E66" r:id="rId120"/>
+    <hyperlink ref="F66" r:id="rId121"/>
+    <hyperlink ref="E67" r:id="rId122"/>
+    <hyperlink ref="F67" r:id="rId123"/>
+    <hyperlink ref="E68" r:id="rId124"/>
+    <hyperlink ref="F68" r:id="rId125"/>
+    <hyperlink ref="E69" r:id="rId126"/>
+    <hyperlink ref="F69" r:id="rId127"/>
+    <hyperlink ref="E70" r:id="rId128"/>
+    <hyperlink ref="F70" r:id="rId129"/>
+    <hyperlink ref="E71" r:id="rId130"/>
+    <hyperlink ref="F71" r:id="rId131"/>
+    <hyperlink ref="E72" r:id="rId132"/>
+    <hyperlink ref="F72" r:id="rId133"/>
+    <hyperlink ref="E73" r:id="rId134"/>
+    <hyperlink ref="F73" r:id="rId135"/>
+    <hyperlink ref="E74" r:id="rId136"/>
+    <hyperlink ref="F74" r:id="rId137"/>
+    <hyperlink ref="E75" r:id="rId138"/>
+    <hyperlink ref="F75" r:id="rId139"/>
+    <hyperlink ref="E76" r:id="rId140"/>
+    <hyperlink ref="F76" r:id="rId141"/>
+    <hyperlink ref="F77" r:id="rId142"/>
+    <hyperlink ref="F78" r:id="rId143"/>
+    <hyperlink ref="E79" r:id="rId144"/>
+    <hyperlink ref="F79" r:id="rId145"/>
+    <hyperlink ref="E80" r:id="rId146"/>
+    <hyperlink ref="F80" r:id="rId147"/>
+    <hyperlink ref="E81" r:id="rId148"/>
+    <hyperlink ref="F81" r:id="rId149"/>
+    <hyperlink ref="F82" r:id="rId150"/>
+    <hyperlink ref="F83" r:id="rId151"/>
+    <hyperlink ref="E84" r:id="rId152"/>
+    <hyperlink ref="F84" r:id="rId153"/>
+    <hyperlink ref="E85" r:id="rId154"/>
+    <hyperlink ref="F85" r:id="rId155"/>
+    <hyperlink ref="E86" r:id="rId156"/>
+    <hyperlink ref="F86" r:id="rId157"/>
+    <hyperlink ref="E87" r:id="rId158"/>
+    <hyperlink ref="F87" r:id="rId159"/>
+    <hyperlink ref="E88" r:id="rId160"/>
+    <hyperlink ref="F88" r:id="rId161"/>
+    <hyperlink ref="E89" r:id="rId162"/>
+    <hyperlink ref="F89" r:id="rId163"/>
+    <hyperlink ref="E90" r:id="rId164"/>
+    <hyperlink ref="F90" r:id="rId165"/>
+    <hyperlink ref="E91" r:id="rId166"/>
+    <hyperlink ref="F91" r:id="rId167"/>
+    <hyperlink ref="E92" r:id="rId168"/>
+    <hyperlink ref="F92" r:id="rId169"/>
+    <hyperlink ref="E93" r:id="rId170"/>
+    <hyperlink ref="F93" r:id="rId171"/>
+    <hyperlink ref="E94" r:id="rId172"/>
+    <hyperlink ref="F94" r:id="rId173"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>