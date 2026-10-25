--- v0 (2026-08-24)
+++ v1 (2026-10-25)
@@ -8,86 +8,418 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="641" uniqueCount="298">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="841" uniqueCount="402">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>BD77FB0287</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto fuori MePA, fornitura materiale la realizzazione del rivestimento della parete posteriore del bar didattico.</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>BD759CCDD2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto fuori MePA,  del servizio di  analisi batteriologica sugli erogatori acqua sede di Furci Siculo.</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di conferimento incarichi di Esperti, Tutor   Supporto all’attività di coordinamento generale del progetto e direzione dei percorsi formativi.</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>BD75A91068</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Aggiudicazione di trattativa diretta MEPA per acquisizione dei beni e dei servizi ai sensi dell’art.50 del D. Lgs. 36/2023 per l’approvvigionamento del servizio di pulizia e noleggio annuale di tovagliato  per i laboratori di enogastronomia per l’a.s.26/2</t>
+  </si>
+  <si>
+    <t>BD749F9ED4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - (ODA) su MePA con un unico operatore economico, ai sensi dell’art. 50, comma 1, lettera b) del D. lgs. 36/2023 per la fornitura di materiale elettrico per laboratori.</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD6A126D62</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto fuori MePA, servizio di  manutenzione ordinaria semestrale, cambio filtri e cartucce erogatori acqua sedi di Taormina e Furci Siculo.</t>
+  </si>
+  <si>
+    <t>BD6DA18B88</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di materiale di primo soccorso per entrambi le sedi.</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD6A059439</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Aggiudicazione di trattativa diretta MEPA per acquisizione dei beni e dei servizi ai sensi dell’art.50 del D. Lgs. 36/2023 per l’approvvigionamento di kit per le pulizie per i laboratori di enogastronomia per un importo di euro 749,20 oltre IVA al 22% e a</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD5786BEBB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto fuori MePA, del  servizio di Formazione e Aggiornamento di personale per l’utilizzo del defibrillatore.</t>
+  </si>
+  <si>
+    <t>BD5793A98F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto fuori MePA, del servizio di noleggio e lavaggio tovagliato fine a.s. 2025/26 laboratorio di Enogastronomia.</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD5CBCEED5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Aggiudicazione di trattativa diretta MEPA per acquisizione dei beni e dei servizi ai sensi dell’art.50 del D. Lgs. 36/2023 per la fornitura annuale di derrate alimentari per laboratori di enogastronomia e bar didattico per l’a.s. 26/27 per un importo pres</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD4D9C63D6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di frutta e verdure per le esercitazioni didattiche nel Laboratorio di Enogastronomia e del Bar Didattico per l’a.s. 2026/2027.</t>
+  </si>
+  <si>
+    <t>BD4DDF145A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di derrate alimentari e prodotti per pasticceria per le esercitazioni didattiche nel Laboratorio di Enogastronomia e del Bar Didattico per l’a.s. 2026/2027.</t>
+  </si>
+  <si>
+    <t>BD24DD6834</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di derrate alimentari per le esercitazioni didattiche nel Laboratorio di Enogastronomia e del Bar Didattico per l’a.s. 2026/2027.</t>
+  </si>
+  <si>
+    <t>BD4D865089</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di caffè e derivati per le esercitazioni didattiche nel Laboratorio di Enogastronomia e del Bar Didattico per l’a.s. 2026/2027.</t>
+  </si>
+  <si>
+    <t>BD4DE8C443</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto fuori MePA, fornitura di carni e derivati per le esercitazioni didattiche nel Laboratorio di Enogastronomia per l’a.s. 2026/2027.</t>
+  </si>
+  <si>
+    <t>BD4E00D1FA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto fuori MePA, servizio di riparazione della macchina lavasciuga pavimenti IMOP XL. e sostituzione pezzi di ricambio</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD5113B791</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento fuori MEPA del servizio di visite mediche effettuate dal medico competente - a.s.2025/2026.</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD3DECE8B4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura urgente di 40 buste ghiaccio per la palestra + 6 ricambi mascherine per palloni medici Ambu</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD381FD084</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - acquisto  diretto
+(ODA) 
+su  MePA  con  un  unico  operatore  economico
+,  ai 
+sensi 
+dell’art. 50, comma 1, lettera b) del D. lgs. 36/2023 
+pe
+r
+la
+fornitura 
+di 
+n. 
+3
+supporti  per  tv  da 
+pavimento
+per smart board
+.</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD37D40782</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento del  servizio bus 100 posti - Orientamento Catania salone dello studente - FERRO AUTOSERVIZI</t>
+  </si>
+  <si>
+    <t>BD37E31E61</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento del servizio bus 70 posti Orientamento Catania salone dello studente - FRANCO GROUP</t>
+  </si>
+  <si>
+    <t>BD378C3354</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Adesione alla Centrale Unica di Committenza (CUC), ai sensi degli artt. 62 e 63 del D.Lgs. 36/2023, in quanto stazione appaltante non qualificata, per l’attuazione di progetti finanziati di importo superiore ai limiti previsti dalla normativa vigente.</t>
+  </si>
+  <si>
+    <t>BD378BEF30</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Aggiudicazione di trattativa diretta MEPA per acquisizione dei beni e dei servizi ai sensi dell’art.50 del D. Lgs. 36/2023 per l’approvvigionamento ghiaccio istantaneo monouso per entrambe le sedi, per un importo di euro 153,00 oltre IVA euro 186,66.</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD210C4F4D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitiura di materiale di ferramenta per la riparazione di banchi, sedie e finestre della sede di Furci Siculo</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1DD54CBA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di n. 20 organizer per smartphone.</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD193E85C9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Aggiudicazione di trattativa diretta MEPA per acquisizione dei beni e dei servizi ai sensi dell’art.50 del D. Lgs. 36/2023 per l’approvvigionamento di kit per le pulizie per le sedi di Taormina e Furci Siculo</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD148AD0C3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di n. 3 toner TONER KONICA MINOLTA bizhub 4000i per la sede di Furci Siculo.</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD01E519FB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto fuori MePA, approvvigionamento per l’a.s. 2026/2027 del servizio Corso di Formazione e Aggiornamento Operatore Incaricato di Primo Soccorso.</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD0307A676</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di n. 1 distruggi documenti da ufficio, da destinare  alla segreteria amministrativa della sede di Furci Siculo.</t>
+  </si>
+  <si>
+    <t>BD0249ED11</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di n. 300 risme di carta A4,  colore bianco per avvio a.s. 2026 – 2027</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - Decreto incarico a titolo non oneroso VERIFICATORE della conformità ( responsabile ufficio tecnico).
+Progetto Dispositivi Digitali 
+CNP: 10.8.6A-FDRPOC-SI-2026-203
+CUP: J84D26002100007
+</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCF42BD660</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Aggiudicazione di trattativa diretta MEPA per acquisizione dei beni e dei servizi ai sensi dell’art.50 del D. Lgs. 36/2023 per l’approvvigionamento di Fornitura n. 100 sedie per le aule didattiche per un importo di € 2480 oltre IVA al 22%.</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCF659BC56</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto attraverso OdA MEPA per l’approvvigionamento di materiale pubblicitario: n. 2 targhe + n. 30 etichette adesive</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCF2D2EBF2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio emissione biglietto aereo Catania Budapest A/R</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCEB3375EB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto fuori MePA, per il servizio annuale di sorveglianza sanitaria e medico competente</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>BCD1D86C67</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AGGIUDICAZIONE  di trattativa diretta MEPA per acquisizione di beni ai sensi dell’art.50 del D. Lgs. 36/2023 PROGETTO POC “Per la Scuola” 2014-2020 – Acquisto di tablet, PC, dispositivi digitali, libri e sussidi didattici da concedere in comodato d'uso gr</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BCD1094D9A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale idraulico ed elettrico per interventi di manutenzione - sede di Taormina</t>
+  </si>
+  <si>
+    <t>BCCFECF3A9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo annuale dal 19/09/2026 dominio sito web di questo Istituto.</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCCA921F23</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AGGIUDICAZIONE trattativa diretta su MePa con un unico operatore economico acquisizione servizi per lo svolgimento di mobilità di breve durata in Francia presso Quimper</t>
+  </si>
+  <si>
     <t>23/07/2026</t>
   </si>
   <si>
     <t>BC7FC2DD5B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto fuori MePA, tassa per esami “Cambridge English ISP 2026” B1 e B2 alunni di questo Istituto.</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>15/07/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Galeano Achille - LETTERA DI INCARICO PER PRESTAZIONE ATTIVITA’ AGGIUNTIVA AI SENSI DELL’EX ART. 53 DEL DLGS. 165/2001 - Supporto amministativo progetto "Laboratori innovativi digitali"</t>
   </si>
   <si>
     <t xml:space="preserve">Curcuruto Marcello - LETTERA DI INCARICO PER PRESTAZIONE ATTIVITA’ AGGIUNTIVA AI SENSI DELL’EX ART. 53 DEL DLGS. 165/2001 - Supporto amministativo progetto "Laboratori innovativi digitali"
 </t>
   </si>
   <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto di conferimento incarico interno per Attività di supporto tecnico-amministrativo al RUP, al DSGA e al Progettista</t>
   </si>
   <si>
     <t>BC16B91B61</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e servizio di  sostituzione vetro antinfortunistico sede Furci Siculo -  VETRETRIA FABRIZIO CRUPI</t>
   </si>
   <si>
     <t>13/07/2026</t>
   </si>
   <si>
     <t>Decreto del Dirigente Scolastico per il conferimento dell'incarico di Progettista Esecutivo - PN 21/27 progetto: RSO4.2.A3.A-FESRPNSI-2026-10</t>
@@ -1375,2859 +1707,3737 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7FC2DD5B" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/33388594-a5cf-4ed8-8575-9d399b7c2eb3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC16B91B61" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/bbf28b99-a25d-4ea8-8171-8f63c09bdee8" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5089650E" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/6baab40b-1462-4ded-900e-618b76f4c6cf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC16A664A5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/82cb2063-5710-4ad4-bcec-33965725b3d8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC167B3A68" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d4fe53af-4f23-4c94-b288-8de789d983df" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFE9AE9C5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/645e2b59-ce73-483c-bd39-a63086af0957" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0A131A11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/88d3932e-1573-4dbd-a112-ac29b9b2f27e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFEB4ADC2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/260894de-d2a2-4013-b2ec-0500caf017de" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF7AF49E9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/baf4d431-2225-4402-a033-708d7ab1fa9f" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEDEEF98E" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/f278514b-84fb-402c-a789-e16644ad00ba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEF23F55A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/124001b9-b85a-4ae8-9218-2ebe5dda96ad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEDDB6743" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/ab429396-4d0e-4c38-b470-6ab069faf61e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDD7FCB75" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/40eee506-b9dc-4eb3-861a-e622bea13966" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDD69C8FB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/c04734d5-f764-4511-8f5c-525395c23665" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD5AF80EF" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/39a177b9-8493-431b-bb61-b9118ceefe38" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2E1349B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/ff9c9f73-2291-4b73-912c-982946a2e6b1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCA034139" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/8f47b923-c154-4683-b750-350196d6b865" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB407B10A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/9da4b235-c685-4bae-ac49-a18732e55475" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB3EF81AD" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/f1b8d5fb-963f-466f-9d55-607ffcc62484" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB3E20F69" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/77434b40-d601-4840-9a27-2eae857a33c5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB3BE3691" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/31f034cc-be51-42ab-8edd-8475be316f87" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2361D17" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/4faced1b-efa3-4db0-b249-a9700563ecdb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B8FE00E" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/183789e3-7721-4b9d-8d83-d265468ee9d5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B78DF87" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d626e03d-646f-48e6-ba7c-25c95e57fb96" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9D2F5D51" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/dc2e0971-eae4-47d9-ad15-c50df29a1fa5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B878179" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/1ddb9927-a62d-4e1f-911e-980d3ff2b3ba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70C474A4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/10c5485e-b5ea-4943-b021-4baf87db7d81" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B823B51" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/4a5b1609-19c1-44b6-a5ab-ed7d37cf404f" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70D74D06" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/4770d3db-711d-4811-badd-df3956e2440b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70FD0F75" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/0cf58eb8-b328-4d6c-8f8c-48ab6d05834f" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70A0687B" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d279a099-8ea9-42f9-8a12-e3ef9d8d418c" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70974002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/6c320d66-077c-48b4-a960-6cff06f3dcf1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4DA11127" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/f28c6d51-f2e3-4fa4-b1d8-69c1245caa61" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4420AC2A" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/4b784952-45b2-414e-aae8-aeca821d0758" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB48BA276E" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/34e0c91f-043e-4c59-b71a-f88a98a98bb9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB471BC82E" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/5269cd0e-1605-4a49-92fe-7b7473ecbd4a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33A4A4E8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/8a4d6b88-77e3-4423-a6dc-1af1b5265baf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39E9DF2D" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/1f6713b0-8380-4013-9280-b075764dc03b" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB338F4AAC" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/1bce1905-26c1-492b-932d-f797433f0f56" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34D6BE07" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d5b18463-9923-4fab-a4ab-df72dfde9226" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33C77090" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/c7e87ae5-0dbf-40c4-ba00-bf83dbb7000a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1BB7ACBD" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/f696ae39-c2e9-44ef-9427-4c4ea2159380" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB134761A3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/49d56c4c-ff44-4e47-b10f-859d3625be24" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF3AD1C3B" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/c27301dc-bd09-4666-8bab-10c92e95cd58" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1BBDEF42" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/608ac9fb-5545-4335-bfde-2c71e5df0a69" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1BDD2BE0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/6f86cdf8-6da5-4edf-8e96-9b26afcbe092" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1BD49AD2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/a8c3ca91-28d0-489c-8ddf-46423977f135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1BCC9134" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d6f603a9-1bf7-4086-ab6e-c0678841ebe2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1BC77D85" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/1d89c0e0-4032-4198-8e3c-e1d03b9a0c74" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB16E094A4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/df20d35b-31fd-4c92-b28b-4fd54bc2fa51" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB02F63FA2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/673496e1-05c5-42a5-86a1-91e78784a84f" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0266B8EC" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/f9c66c0c-c87f-45a4-a2f1-c8387f9e5c32" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFCF81FA2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/12afec2a-63dd-47ad-b4e2-ee07cd9c50fc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFCEDD84E" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/95d4b748-73e2-43c7-932c-78f577fd1262" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4CB1A73" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/7906602d-50a1-47e5-98f4-9a8307b99dbf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4DCF678" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/aeb41983-e685-48bb-8ecb-05a164a6424d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6791802" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/14e10db4-6643-4822-949e-2aef350ae414" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD1501404" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/1ee431cc-a01e-4242-b42b-241c1f96661c" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD13DE3E0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/e253ae85-648a-47e8-8894-a54ddae809c7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB9FE911" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/f448eedb-6b89-4328-ba67-bed3c5af8eb0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACBB92676" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d54817be-b3ab-4fcb-95b5-caf4b8bb8466" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACD7354F0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/95020afd-a154-4f0e-a282-8115d64be1c1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACBDBADFA" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/c626619c-a771-4c5b-a26d-d10ffaeaa7fe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACBE898CE" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/aa16b891-82d2-4243-8864-3eb622aee196" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACBAE2539" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d89562e0-23f4-480d-8a8d-b36806eed6f4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABFC65313" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/2a59cea7-e3a8-424b-97fb-e2ceba02c1b2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC52E00C2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/39451e0e-dd36-4329-936c-603acdd5f1b6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB6F2206D" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/10bd62ae-2102-4cd1-8e89-6da9c50eafef" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8AFA89C" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/223a7c74-90b3-49db-badc-00847caacc60" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA903BE88" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/73a00d7b-41d6-4df4-ade8-e9244498e2fa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA895F572" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/e15f6209-1f35-4180-b60f-4354c56f15db" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA946DAEA4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/30d86312-fbf2-4958-b02c-17b6b7e30e80" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7AFB84A3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/b5816893-8e83-4134-8a06-3027b40bed57" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7AF1916E" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/f484318e-674a-4b1b-9517-09567097ca42" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83259107" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/2633b1ef-7e84-4d0c-8be7-22290c10d222" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7B20D14D" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/24495be8-7ceb-4f94-8276-d641dc6094f8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7B251968" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/04c783a5-26da-4dae-a834-65afa00db20c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65E44AFF" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/91c58900-841a-404f-ac2a-7b6045b9cecf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA56554CFC" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/b0ec94b5-4b81-44d6-a5e1-4815fce425f5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA70D2D228" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/ffda77fe-9d61-4a94-9443-17ddf300930b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65EC98C1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/1da9b0ca-4682-421f-98e8-91bcdfa33bbe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65A3D831" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d48e2c9c-4ee5-4b19-8572-9db7af8d0000" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3EDE5BAE" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/e4b87065-63e7-4574-81fe-8e474a659242" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA48E2D05F" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/dadca245-2160-4a12-b818-b81537ad4688" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E6A5013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/20cd3483-5417-4691-987d-cc6238e4c565" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4E8E1818" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/2b247d76-bc3b-472c-a29a-62303156ada2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3EA8D94A" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/c7758007-72a1-41f5-9f9f-e4d1a46048f7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E388E5A" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/06360093-cdbc-4973-86a4-8ad0cd8ddd4b" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB4F571E" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/07bb53d1-4cc8-404a-a15b-148111e52d1c" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB337711" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/5150cdcc-f8d5-4061-a6a4-6d99ce493fd7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DD998D7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/c182bbb3-7e9b-457e-8932-57691939dbaf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D720173" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/1fec516a-50cc-4827-96e8-a6f2bef59420" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D500087" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d85373b4-581e-4649-b085-328263150203" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D2D88FE" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/db896095-5275-4da9-b11b-adddb632e4f1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D3D59C6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d143aefd-dbf3-49d8-bcb6-bfcd6f7741e3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2CF3892A" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/5316d788-3779-4c58-aa7d-970820ce364c" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA248DD983" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/51e10336-e744-4566-8699-cac4088160f6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA22764A26" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/b557df04-b215-40ff-9c5e-a03684ac4d3e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB4347D9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/6cf26dab-4595-4a60-b9c5-f6868032bfd5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E990EE80" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/559736c2-5d46-46f7-91b4-b96f3ea08535" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E979BC58" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/c71f36e9-c4a0-4a48-b659-3c98c834b050" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E095C9BD" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/a2ebdc52-f5cd-4621-b245-c1f9403998c3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3100025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/15c20609-83a5-4b52-9ec7-618fc2806e98" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B429C235" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/8960a6f4-f569-4361-8abc-0545a75ef025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B45C804B" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d1066504-255a-4bb5-af26-f2f341e8b6e8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B446AF72" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/6fb80ee4-36d1-4eb1-ac4f-c5330220489a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B44ECABB" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/8bf52d57-8f5f-40d8-be89-2b4e79ab608c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B993BB07DD" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/318df8f2-1934-4c2d-9140-a8521e151096" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD77FB0287" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/dc147b8c-89c9-4ec2-8294-dd5b90cb34d9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD759CCDD2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/841678bd-53b2-4bc9-b767-3974ba785286" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD75A91068" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/debeba2a-a7fc-4521-989c-6229a126cd36" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD749F9ED4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/0d7bce07-0c3b-4835-978a-263977b7994e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6A126D62" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/b80788a6-225b-4548-a4cc-72008c461be6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6DA18B88" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/5cd784e2-7c30-44ea-8f89-e58a43602a2a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6A059439" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/029ff051-6a85-41d3-bdc5-0cb600f8e8b3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5786BEBB" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/ec4948dc-856a-4b06-871b-d82b89263a62" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5793A98F" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/2575707e-52a3-4d52-8eab-29e4e3b18aba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5CBCEED5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/a045e245-d6d7-4ada-a864-4ad45c3371d4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4D9C63D6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/555c65a6-a472-4a92-aeaa-1afa7668228d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4DDF145A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/8493deb6-2fa1-4306-826e-4d4fc59cf1c2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD24DD6834" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/19af2e41-296d-45ef-bcf9-8aaf59c60f1f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4D865089" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/ccfe7e4b-ff5e-42eb-8863-ba447758e3ab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4DE8C443" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/946a79db-5681-4d41-8790-cad709a8ad65" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4E00D1FA" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/735e6003-bb8e-4b73-b9ef-70e0d5812796" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5113B791" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/16b579f3-37b8-4c6c-9df6-429f46534101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3DECE8B4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/c3aa75a1-4e97-4c65-8ef5-de9abc8970ae" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD381FD084" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/33332b92-e2d4-41de-ba7c-e6ea32f47a50" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD37D40782" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/436b8394-4f4c-4dd3-aa74-09876742f78c" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD37E31E61" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/99199f44-b232-4dee-8a46-e33ea6205228" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD378C3354" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/83310b2a-cb8c-40c8-8f76-f9f2aaac218b" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD378BEF30" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/8d39b52a-7cb7-49a3-8b2d-7662b3c15233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD210C4F4D" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/2ca96858-3409-4e02-a842-27ecb5a25ebb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1DD54CBA" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/1c8f7ae0-a13c-41f8-a95e-641abfeac1c8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD193E85C9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/ccb1266b-2f03-45fb-b554-0f2153425329" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD148AD0C3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/efeb0bd1-b344-4bfa-85c0-2017df9fbc62" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD01E519FB" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/e220263d-16a9-4c47-8cc3-bfc4714fabb2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0307A676" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/fe87bbd1-90af-42b5-b6aa-d516b11ff063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0249ED11" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/3be65765-bf45-4403-9b8b-5f6f7551b177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF42BD660" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/0b941ff1-5f22-4dc2-b045-b69626359ec7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF659BC56" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d9106b67-1a9a-4293-97c5-66ba09b2d333" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF2D2EBF2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/aa3342a5-7ea6-477a-b1e6-914f21020caa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEB3375EB" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/5740bf35-dd3b-4248-b872-67916b2eda6e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD1D86C67" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/970aa469-2b06-446f-9db9-b7a722158a97" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD1094D9A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/082eb861-e9f7-4ed7-8200-11800d2a1f11" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCFECF3A9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/abc1dfb0-f4fc-4e5d-807e-dd79bca72c90" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCA921F23" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/db07fa48-e197-4cb7-b571-3abb41303fbc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7FC2DD5B" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/33388594-a5cf-4ed8-8575-9d399b7c2eb3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC16B91B61" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/bbf28b99-a25d-4ea8-8171-8f63c09bdee8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5089650E" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/6baab40b-1462-4ded-900e-618b76f4c6cf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC16A664A5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/82cb2063-5710-4ad4-bcec-33965725b3d8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC167B3A68" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d4fe53af-4f23-4c94-b288-8de789d983df" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFE9AE9C5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/645e2b59-ce73-483c-bd39-a63086af0957" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0A131A11" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/88d3932e-1573-4dbd-a112-ac29b9b2f27e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFEB4ADC2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/260894de-d2a2-4013-b2ec-0500caf017de" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF7AF49E9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/baf4d431-2225-4402-a033-708d7ab1fa9f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEDEEF98E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/f278514b-84fb-402c-a789-e16644ad00ba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEF23F55A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/124001b9-b85a-4ae8-9218-2ebe5dda96ad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEDDB6743" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/ab429396-4d0e-4c38-b470-6ab069faf61e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDD7FCB75" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/40eee506-b9dc-4eb3-861a-e622bea13966" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDD69C8FB" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/c04734d5-f764-4511-8f5c-525395c23665" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD5AF80EF" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/39a177b9-8493-431b-bb61-b9118ceefe38" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2E1349B" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/ff9c9f73-2291-4b73-912c-982946a2e6b1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCA034139" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/8f47b923-c154-4683-b750-350196d6b865" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB407B10A" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/9da4b235-c685-4bae-ac49-a18732e55475" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB3EF81AD" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/f1b8d5fb-963f-466f-9d55-607ffcc62484" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB3E20F69" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/77434b40-d601-4840-9a27-2eae857a33c5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB3BE3691" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/31f034cc-be51-42ab-8edd-8475be316f87" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2361D17" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/4faced1b-efa3-4db0-b249-a9700563ecdb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B8FE00E" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/183789e3-7721-4b9d-8d83-d265468ee9d5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B78DF87" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d626e03d-646f-48e6-ba7c-25c95e57fb96" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9D2F5D51" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/dc2e0971-eae4-47d9-ad15-c50df29a1fa5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B878179" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/1ddb9927-a62d-4e1f-911e-980d3ff2b3ba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70C474A4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/10c5485e-b5ea-4943-b021-4baf87db7d81" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B823B51" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/4a5b1609-19c1-44b6-a5ab-ed7d37cf404f" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70D74D06" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/4770d3db-711d-4811-badd-df3956e2440b" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70FD0F75" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/0cf58eb8-b328-4d6c-8f8c-48ab6d05834f" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70A0687B" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d279a099-8ea9-42f9-8a12-e3ef9d8d418c" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70974002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/6c320d66-077c-48b4-a960-6cff06f3dcf1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4DA11127" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/f28c6d51-f2e3-4fa4-b1d8-69c1245caa61" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4420AC2A" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/4b784952-45b2-414e-aae8-aeca821d0758" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB48BA276E" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/34e0c91f-043e-4c59-b71a-f88a98a98bb9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB471BC82E" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/5269cd0e-1605-4a49-92fe-7b7473ecbd4a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33A4A4E8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/8a4d6b88-77e3-4423-a6dc-1af1b5265baf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39E9DF2D" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/1f6713b0-8380-4013-9280-b075764dc03b" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB338F4AAC" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/1bce1905-26c1-492b-932d-f797433f0f56" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34D6BE07" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d5b18463-9923-4fab-a4ab-df72dfde9226" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33C77090" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/c7e87ae5-0dbf-40c4-ba00-bf83dbb7000a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1BB7ACBD" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/f696ae39-c2e9-44ef-9427-4c4ea2159380" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB134761A3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/49d56c4c-ff44-4e47-b10f-859d3625be24" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF3AD1C3B" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/c27301dc-bd09-4666-8bab-10c92e95cd58" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1BBDEF42" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/608ac9fb-5545-4335-bfde-2c71e5df0a69" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1BDD2BE0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/6f86cdf8-6da5-4edf-8e96-9b26afcbe092" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1BD49AD2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/a8c3ca91-28d0-489c-8ddf-46423977f135" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1BCC9134" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d6f603a9-1bf7-4086-ab6e-c0678841ebe2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1BC77D85" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/1d89c0e0-4032-4198-8e3c-e1d03b9a0c74" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB16E094A4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/df20d35b-31fd-4c92-b28b-4fd54bc2fa51" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB02F63FA2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/673496e1-05c5-42a5-86a1-91e78784a84f" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0266B8EC" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/f9c66c0c-c87f-45a4-a2f1-c8387f9e5c32" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFCF81FA2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/12afec2a-63dd-47ad-b4e2-ee07cd9c50fc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFCEDD84E" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/95d4b748-73e2-43c7-932c-78f577fd1262" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4CB1A73" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/7906602d-50a1-47e5-98f4-9a8307b99dbf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4DCF678" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/aeb41983-e685-48bb-8ecb-05a164a6424d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6791802" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/14e10db4-6643-4822-949e-2aef350ae414" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD1501404" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/1ee431cc-a01e-4242-b42b-241c1f96661c" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD13DE3E0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/e253ae85-648a-47e8-8894-a54ddae809c7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB9FE911" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/f448eedb-6b89-4328-ba67-bed3c5af8eb0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACBB92676" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d54817be-b3ab-4fcb-95b5-caf4b8bb8466" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACD7354F0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/95020afd-a154-4f0e-a282-8115d64be1c1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACBDBADFA" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/c626619c-a771-4c5b-a26d-d10ffaeaa7fe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACBE898CE" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/aa16b891-82d2-4243-8864-3eb622aee196" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACBAE2539" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d89562e0-23f4-480d-8a8d-b36806eed6f4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABFC65313" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/2a59cea7-e3a8-424b-97fb-e2ceba02c1b2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC52E00C2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/39451e0e-dd36-4329-936c-603acdd5f1b6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB6F2206D" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/10bd62ae-2102-4cd1-8e89-6da9c50eafef" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8AFA89C" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/223a7c74-90b3-49db-badc-00847caacc60" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA903BE88" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/73a00d7b-41d6-4df4-ade8-e9244498e2fa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA895F572" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/e15f6209-1f35-4180-b60f-4354c56f15db" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA946DAEA4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/30d86312-fbf2-4958-b02c-17b6b7e30e80" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7AFB84A3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/b5816893-8e83-4134-8a06-3027b40bed57" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7AF1916E" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/f484318e-674a-4b1b-9517-09567097ca42" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83259107" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/2633b1ef-7e84-4d0c-8be7-22290c10d222" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7B20D14D" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/24495be8-7ceb-4f94-8276-d641dc6094f8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7B251968" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/04c783a5-26da-4dae-a834-65afa00db20c" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65E44AFF" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/91c58900-841a-404f-ac2a-7b6045b9cecf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA56554CFC" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/b0ec94b5-4b81-44d6-a5e1-4815fce425f5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA70D2D228" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/ffda77fe-9d61-4a94-9443-17ddf300930b" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65EC98C1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/1da9b0ca-4682-421f-98e8-91bcdfa33bbe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65A3D831" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d48e2c9c-4ee5-4b19-8572-9db7af8d0000" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3EDE5BAE" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/e4b87065-63e7-4574-81fe-8e474a659242" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA48E2D05F" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/dadca245-2160-4a12-b818-b81537ad4688" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E6A5013" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/20cd3483-5417-4691-987d-cc6238e4c565" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4E8E1818" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/2b247d76-bc3b-472c-a29a-62303156ada2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3EA8D94A" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/c7758007-72a1-41f5-9f9f-e4d1a46048f7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3E388E5A" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/06360093-cdbc-4973-86a4-8ad0cd8ddd4b" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB4F571E" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/07bb53d1-4cc8-404a-a15b-148111e52d1c" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB337711" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/5150cdcc-f8d5-4061-a6a4-6d99ce493fd7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DD998D7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/c182bbb3-7e9b-457e-8932-57691939dbaf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D720173" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/1fec516a-50cc-4827-96e8-a6f2bef59420" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D500087" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d85373b4-581e-4649-b085-328263150203" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D2D88FE" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/db896095-5275-4da9-b11b-adddb632e4f1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D3D59C6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d143aefd-dbf3-49d8-bcb6-bfcd6f7741e3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2CF3892A" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/5316d788-3779-4c58-aa7d-970820ce364c" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA248DD983" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/51e10336-e744-4566-8699-cac4088160f6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA22764A26" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/b557df04-b215-40ff-9c5e-a03684ac4d3e" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB4347D9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/6cf26dab-4595-4a60-b9c5-f6868032bfd5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E990EE80" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/559736c2-5d46-46f7-91b4-b96f3ea08535" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E979BC58" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/c71f36e9-c4a0-4a48-b659-3c98c834b050" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E095C9BD" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/a2ebdc52-f5cd-4621-b245-c1f9403998c3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3100025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/15c20609-83a5-4b52-9ec7-618fc2806e98" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B429C235" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/8960a6f4-f569-4361-8abc-0545a75ef025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B45C804B" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/d1066504-255a-4bb5-af26-f2f341e8b6e8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B446AF72" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/6fb80ee4-36d1-4eb1-ac4f-c5330220489a" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B44ECABB" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/8bf52d57-8f5f-40d8-be89-2b4e79ab608c" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B993BB07DD" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIS03300G/amministrazione-trasparente/atti-amministrazioni-enti/318df8f2-1934-4c2d-9140-a8521e151096" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F128"/>
+  <dimension ref="A1:F168"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>15521</v>
+        <v>21737</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>15198</v>
+        <v>21600</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-        <v>11</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4">
-        <v>15196</v>
+        <v>21568</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>15187</v>
+        <v>21415</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6">
-        <v>15169</v>
+        <v>21397</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>15104</v>
+        <v>21237</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
-        <v>14729</v>
+        <v>21218</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>13767</v>
+        <v>21099</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>13762</v>
+        <v>20962</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11">
-        <v>13428</v>
+        <v>20920</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>13426</v>
+        <v>20626</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>12977</v>
+        <v>20489</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14">
-        <v>12976</v>
+        <v>20487</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B15">
-        <v>12558</v>
+        <v>20483</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B16">
-        <v>12557</v>
+        <v>20482</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B17">
-        <v>12504</v>
+        <v>20478</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>46</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B18">
-        <v>12496</v>
+        <v>20423</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B19">
-        <v>12098</v>
+        <v>20373</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="B20">
-        <v>12085</v>
+        <v>20118</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B21">
-        <v>11907</v>
+        <v>19581</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B22">
-        <v>11881</v>
+        <v>19637</v>
       </c>
       <c r="C22" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D22" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B23">
-        <v>11871</v>
+        <v>19635</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="D23" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>62</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B24">
-        <v>11792</v>
+        <v>19623</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="D24" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>64</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B25">
-        <v>11739</v>
+        <v>19556</v>
       </c>
       <c r="C25" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="D25" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B26">
-        <v>11714</v>
+        <v>19077</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="D26" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>69</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="B27">
-        <v>11713</v>
+        <v>18915</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="D27" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>72</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="B28">
-        <v>11712</v>
+        <v>18775</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>74</v>
       </c>
       <c r="D28" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>75</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="B29">
-        <v>11297</v>
+        <v>18660</v>
       </c>
       <c r="C29" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="D29" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="B30">
-        <v>11291</v>
+        <v>18536</v>
       </c>
       <c r="C30" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="D30" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="B31">
-        <v>11180</v>
+        <v>18127</v>
       </c>
       <c r="C31" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="D31" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="B32">
-        <v>10771</v>
+        <v>18125</v>
       </c>
       <c r="C32" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="D32" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="B33">
-        <v>10659</v>
+        <v>18040</v>
       </c>
       <c r="C33" t="s">
-        <v>75</v>
+        <v>13</v>
       </c>
       <c r="D33" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>88</v>
+      </c>
+      <c r="E33" t="s">
+        <v>13</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="B34">
-        <v>10671</v>
+        <v>17868</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="D34" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>91</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="B35">
-        <v>10428</v>
+        <v>17758</v>
       </c>
       <c r="C35" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="D35" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="B36">
-        <v>10421</v>
+        <v>17561</v>
       </c>
       <c r="C36" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="D36" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="B37">
-        <v>10427</v>
+        <v>17352</v>
       </c>
       <c r="C37" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="D37" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="B38">
-        <v>9372</v>
+        <v>16462</v>
       </c>
       <c r="C38" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="D38" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>103</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="B39">
-        <v>9355</v>
+        <v>16421</v>
       </c>
       <c r="C39" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="D39" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>106</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="B40">
-        <v>9027</v>
+        <v>16419</v>
       </c>
       <c r="C40" t="s">
-        <v>90</v>
+        <v>107</v>
       </c>
       <c r="D40" t="s">
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>92</v>
+        <v>109</v>
       </c>
       <c r="B41">
-        <v>9004</v>
+        <v>16328</v>
       </c>
       <c r="C41" t="s">
-        <v>93</v>
+        <v>110</v>
       </c>
       <c r="D41" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>92</v>
+        <v>112</v>
       </c>
       <c r="B42">
-        <v>8984</v>
+        <v>15521</v>
       </c>
       <c r="C42" t="s">
-        <v>95</v>
+        <v>113</v>
       </c>
       <c r="D42" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>92</v>
+        <v>115</v>
       </c>
       <c r="B43">
-        <v>8937</v>
+        <v>15198</v>
       </c>
       <c r="C43" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="D43" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>116</v>
+      </c>
+      <c r="E43" t="s">
+        <v>13</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>92</v>
+        <v>115</v>
       </c>
       <c r="B44">
-        <v>8906</v>
+        <v>15196</v>
       </c>
       <c r="C44" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="D44" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>117</v>
+      </c>
+      <c r="E44" t="s">
+        <v>13</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="B45">
-        <v>8901</v>
+        <v>15187</v>
       </c>
       <c r="C45" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
       <c r="D45" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>119</v>
+      </c>
+      <c r="E45" t="s">
+        <v>13</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="B46">
-        <v>8891</v>
+        <v>15169</v>
       </c>
       <c r="C46" t="s">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="D46" t="s">
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="B47">
-        <v>8654</v>
+        <v>15104</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D47" t="s">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="E47" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>106</v>
+        <v>124</v>
       </c>
       <c r="B48">
-        <v>8640</v>
+        <v>14729</v>
       </c>
       <c r="C48" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="D48" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>126</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="B49">
-        <v>8358</v>
+        <v>13767</v>
       </c>
       <c r="C49" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
       <c r="D49" t="s">
-        <v>111</v>
+        <v>129</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>112</v>
+        <v>127</v>
       </c>
       <c r="B50">
-        <v>8132</v>
+        <v>13762</v>
       </c>
       <c r="C50" t="s">
-        <v>113</v>
+        <v>130</v>
       </c>
       <c r="D50" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="B51">
-        <v>8073</v>
+        <v>13428</v>
       </c>
       <c r="C51" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D51" t="s">
-        <v>117</v>
+        <v>134</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="B52">
-        <v>8070</v>
+        <v>13426</v>
       </c>
       <c r="C52" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="D52" t="s">
-        <v>119</v>
+        <v>136</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>120</v>
+        <v>137</v>
       </c>
       <c r="B53">
-        <v>7668</v>
+        <v>12977</v>
       </c>
       <c r="C53" t="s">
-        <v>121</v>
+        <v>138</v>
       </c>
       <c r="D53" t="s">
-        <v>122</v>
+        <v>139</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>120</v>
+        <v>137</v>
       </c>
       <c r="B54">
-        <v>7660</v>
+        <v>12976</v>
       </c>
       <c r="C54" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="D54" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="B55">
-        <v>7632</v>
+        <v>12558</v>
       </c>
       <c r="C55" t="s">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="D55" t="s">
-        <v>126</v>
+        <v>144</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="B56">
-        <v>7622</v>
+        <v>12557</v>
       </c>
       <c r="C56" t="s">
-        <v>127</v>
+        <v>145</v>
       </c>
       <c r="D56" t="s">
-        <v>128</v>
+        <v>146</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="B57">
-        <v>7590</v>
+        <v>12504</v>
       </c>
       <c r="C57" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="D57" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>147</v>
+      </c>
+      <c r="E57" t="s">
+        <v>13</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="B58">
-        <v>7027</v>
+        <v>12496</v>
       </c>
       <c r="C58" t="s">
-        <v>132</v>
+        <v>148</v>
       </c>
       <c r="D58" t="s">
-        <v>133</v>
+        <v>149</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>131</v>
+        <v>150</v>
       </c>
       <c r="B59">
-        <v>7023</v>
+        <v>12098</v>
       </c>
       <c r="C59" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="D59" t="s">
-        <v>135</v>
+        <v>152</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="B60">
-        <v>6972</v>
+        <v>12085</v>
       </c>
       <c r="C60" t="s">
-        <v>137</v>
+        <v>153</v>
       </c>
       <c r="D60" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="B61">
-        <v>6971</v>
+        <v>11907</v>
       </c>
       <c r="C61" t="s">
-        <v>139</v>
+        <v>156</v>
       </c>
       <c r="D61" t="s">
-        <v>140</v>
+        <v>157</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="B62">
-        <v>6971</v>
+        <v>11881</v>
       </c>
       <c r="C62" t="s">
-        <v>139</v>
+        <v>158</v>
       </c>
       <c r="D62" t="s">
-        <v>140</v>
+        <v>159</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="B63">
-        <v>6970</v>
+        <v>11871</v>
       </c>
       <c r="C63" t="s">
-        <v>141</v>
+        <v>13</v>
       </c>
       <c r="D63" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>160</v>
+      </c>
+      <c r="E63" t="s">
+        <v>13</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>136</v>
+        <v>161</v>
       </c>
       <c r="B64">
-        <v>6969</v>
+        <v>11792</v>
       </c>
       <c r="C64" t="s">
-        <v>143</v>
+        <v>13</v>
       </c>
       <c r="D64" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>162</v>
+      </c>
+      <c r="E64" t="s">
+        <v>13</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>136</v>
+        <v>161</v>
       </c>
       <c r="B65">
-        <v>6962</v>
+        <v>11739</v>
       </c>
       <c r="C65" t="s">
-        <v>145</v>
+        <v>163</v>
       </c>
       <c r="D65" t="s">
-        <v>146</v>
+        <v>164</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>136</v>
+        <v>165</v>
       </c>
       <c r="B66">
-        <v>6961</v>
+        <v>11714</v>
       </c>
       <c r="C66" t="s">
-        <v>147</v>
+        <v>13</v>
       </c>
       <c r="D66" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>166</v>
+      </c>
+      <c r="E66" t="s">
+        <v>13</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>149</v>
+        <v>165</v>
       </c>
       <c r="B67">
-        <v>6833</v>
+        <v>11713</v>
       </c>
       <c r="C67" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="D67" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>167</v>
+      </c>
+      <c r="E67" t="s">
+        <v>13</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="B68">
-        <v>6514</v>
+        <v>11712</v>
       </c>
       <c r="C68" t="s">
-        <v>153</v>
+        <v>13</v>
       </c>
       <c r="D68" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>168</v>
+      </c>
+      <c r="E68" t="s">
+        <v>13</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>152</v>
+        <v>169</v>
       </c>
       <c r="B69">
-        <v>6476</v>
+        <v>11297</v>
       </c>
       <c r="C69" t="s">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="D69" t="s">
-        <v>156</v>
+        <v>171</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="B70">
-        <v>6335</v>
+        <v>11291</v>
       </c>
       <c r="C70" t="s">
-        <v>158</v>
+        <v>172</v>
       </c>
       <c r="D70" t="s">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="B71">
-        <v>6332</v>
+        <v>11180</v>
       </c>
       <c r="C71" t="s">
-        <v>160</v>
+        <v>174</v>
       </c>
       <c r="D71" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>162</v>
+        <v>176</v>
       </c>
       <c r="B72">
-        <v>6622</v>
+        <v>10771</v>
       </c>
       <c r="C72" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="D72" t="s">
-        <v>164</v>
+        <v>178</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>162</v>
+        <v>176</v>
       </c>
       <c r="B73">
-        <v>6226</v>
+        <v>10659</v>
       </c>
       <c r="C73" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="D73" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>162</v>
+        <v>181</v>
       </c>
       <c r="B74">
-        <v>6225</v>
+        <v>10671</v>
       </c>
       <c r="C74" t="s">
-        <v>167</v>
+        <v>13</v>
       </c>
       <c r="D74" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>182</v>
+      </c>
+      <c r="E74" t="s">
+        <v>13</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="B75">
-        <v>5245</v>
+        <v>10428</v>
       </c>
       <c r="C75" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="D75" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="B76">
-        <v>5238</v>
+        <v>10421</v>
       </c>
       <c r="C76" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="D76" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>169</v>
+        <v>187</v>
       </c>
       <c r="B77">
-        <v>5225</v>
+        <v>10427</v>
       </c>
       <c r="C77" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="D77" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="B78">
-        <v>5082</v>
+        <v>9372</v>
       </c>
       <c r="C78" t="s">
-        <v>177</v>
+        <v>13</v>
       </c>
       <c r="D78" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>191</v>
+      </c>
+      <c r="E78" t="s">
+        <v>13</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="B79">
-        <v>5081</v>
+        <v>9355</v>
       </c>
       <c r="C79" t="s">
-        <v>179</v>
+        <v>13</v>
       </c>
       <c r="D79" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>192</v>
+      </c>
+      <c r="E79" t="s">
+        <v>13</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>176</v>
+        <v>193</v>
       </c>
       <c r="B80">
-        <v>5080</v>
+        <v>9027</v>
       </c>
       <c r="C80" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="D80" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>176</v>
+        <v>196</v>
       </c>
       <c r="B81">
-        <v>5079</v>
+        <v>9004</v>
       </c>
       <c r="C81" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="D81" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>176</v>
+        <v>196</v>
       </c>
       <c r="B82">
-        <v>5071</v>
+        <v>8984</v>
       </c>
       <c r="C82" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="D82" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="B83">
-        <v>4966</v>
+        <v>8937</v>
       </c>
       <c r="C83" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="D83" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="B84">
-        <v>4963</v>
+        <v>8906</v>
       </c>
       <c r="C84" t="s">
-        <v>190</v>
+        <v>203</v>
       </c>
       <c r="D84" t="s">
-        <v>191</v>
+        <v>204</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>187</v>
+        <v>205</v>
       </c>
       <c r="B85">
-        <v>4951</v>
+        <v>8901</v>
       </c>
       <c r="C85" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="D85" t="s">
-        <v>193</v>
+        <v>207</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>194</v>
+        <v>205</v>
       </c>
       <c r="B86">
-        <v>4822</v>
+        <v>8891</v>
       </c>
       <c r="C86" t="s">
-        <v>11</v>
+        <v>208</v>
       </c>
       <c r="D86" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>209</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="B87">
-        <v>4544</v>
+        <v>8654</v>
       </c>
       <c r="C87" t="s">
-        <v>197</v>
+        <v>13</v>
       </c>
       <c r="D87" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>211</v>
+      </c>
+      <c r="E87" t="s">
+        <v>13</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="B88">
-        <v>4541</v>
+        <v>8640</v>
       </c>
       <c r="C88" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="D88" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>212</v>
+      </c>
+      <c r="E88" t="s">
+        <v>13</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="B89">
-        <v>4385</v>
+        <v>8358</v>
       </c>
       <c r="C89" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="D89" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="B90">
-        <v>4217</v>
+        <v>8132</v>
       </c>
       <c r="C90" t="s">
-        <v>205</v>
+        <v>217</v>
       </c>
       <c r="D90" t="s">
-        <v>206</v>
+        <v>218</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="B91">
-        <v>3819</v>
+        <v>8073</v>
       </c>
       <c r="C91" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="D91" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="B92">
-        <v>3784</v>
+        <v>8070</v>
       </c>
       <c r="C92" t="s">
-        <v>211</v>
+        <v>222</v>
       </c>
       <c r="D92" t="s">
-        <v>212</v>
+        <v>223</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>213</v>
+        <v>224</v>
       </c>
       <c r="B93">
-        <v>3545</v>
+        <v>7668</v>
       </c>
       <c r="C93" t="s">
-        <v>214</v>
+        <v>225</v>
       </c>
       <c r="D93" t="s">
-        <v>215</v>
+        <v>226</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="B94">
-        <v>3419</v>
+        <v>7660</v>
       </c>
       <c r="C94" t="s">
-        <v>11</v>
+        <v>227</v>
       </c>
       <c r="D94" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>228</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="B95">
-        <v>3414</v>
+        <v>7632</v>
       </c>
       <c r="C95" t="s">
-        <v>11</v>
+        <v>229</v>
       </c>
       <c r="D95" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>230</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="B96">
-        <v>3403</v>
+        <v>7622</v>
       </c>
       <c r="C96" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="D96" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="B97">
-        <v>3402</v>
+        <v>7590</v>
       </c>
       <c r="C97" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="D97" t="s">
-        <v>222</v>
+        <v>234</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="B98">
-        <v>3205</v>
+        <v>7027</v>
       </c>
       <c r="C98" t="s">
-        <v>224</v>
+        <v>236</v>
       </c>
       <c r="D98" t="s">
-        <v>225</v>
+        <v>237</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="B99">
-        <v>3204</v>
+        <v>7023</v>
       </c>
       <c r="C99" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="D99" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>223</v>
+        <v>240</v>
       </c>
       <c r="B100">
-        <v>3203</v>
+        <v>6972</v>
       </c>
       <c r="C100" t="s">
-        <v>228</v>
+        <v>241</v>
       </c>
       <c r="D100" t="s">
-        <v>229</v>
+        <v>242</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="B101">
-        <v>2943</v>
+        <v>6971</v>
       </c>
       <c r="C101" t="s">
-        <v>231</v>
+        <v>243</v>
       </c>
       <c r="D101" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="B102">
-        <v>2942</v>
+        <v>6971</v>
       </c>
       <c r="C102" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="D102" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="B103">
-        <v>2466</v>
+        <v>6970</v>
       </c>
       <c r="C103" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="D103" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="B104">
-        <v>2460</v>
+        <v>6969</v>
       </c>
       <c r="C104" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="D104" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="B105">
-        <v>2459</v>
+        <v>6962</v>
       </c>
       <c r="C105" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="D105" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="B106">
-        <v>2435</v>
+        <v>6961</v>
       </c>
       <c r="C106" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="D106" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>235</v>
+        <v>253</v>
       </c>
       <c r="B107">
-        <v>2401</v>
+        <v>6833</v>
       </c>
       <c r="C107" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="D107" t="s">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="B108">
-        <v>2122</v>
+        <v>6514</v>
       </c>
       <c r="C108" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="D108" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="B109">
-        <v>2038</v>
+        <v>6476</v>
       </c>
       <c r="C109" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="D109" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="B110">
-        <v>2025</v>
+        <v>6335</v>
       </c>
       <c r="C110" t="s">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="D110" t="s">
-        <v>253</v>
+        <v>263</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="B111">
-        <v>2024</v>
+        <v>6332</v>
       </c>
       <c r="C111" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="D111" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>249</v>
+        <v>266</v>
       </c>
       <c r="B112">
-        <v>2023</v>
+        <v>6622</v>
       </c>
       <c r="C112" t="s">
-        <v>256</v>
+        <v>267</v>
       </c>
       <c r="D112" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>249</v>
+        <v>266</v>
       </c>
       <c r="B113">
-        <v>2022</v>
+        <v>6226</v>
       </c>
       <c r="C113" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
       <c r="D113" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>249</v>
+        <v>266</v>
       </c>
       <c r="B114">
-        <v>2020</v>
+        <v>6225</v>
       </c>
       <c r="C114" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="D114" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>249</v>
+        <v>273</v>
       </c>
       <c r="B115">
-        <v>2018</v>
+        <v>5245</v>
       </c>
       <c r="C115" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="D115" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="B116">
-        <v>1541</v>
+        <v>5238</v>
       </c>
       <c r="C116" t="s">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="D116" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="B117">
-        <v>1237</v>
+        <v>5225</v>
       </c>
       <c r="C117" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="D117" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>267</v>
+        <v>280</v>
       </c>
       <c r="B118">
-        <v>1187</v>
+        <v>5082</v>
       </c>
       <c r="C118" t="s">
-        <v>270</v>
+        <v>281</v>
       </c>
       <c r="D118" t="s">
-        <v>271</v>
+        <v>282</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="B119">
-        <v>922</v>
+        <v>5081</v>
       </c>
       <c r="C119" t="s">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="D119" t="s">
-        <v>274</v>
+        <v>284</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="B120">
-        <v>811</v>
+        <v>5080</v>
       </c>
       <c r="C120" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="D120" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B121">
-        <v>549</v>
+        <v>5079</v>
       </c>
       <c r="C121" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="D121" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B122">
-        <v>411</v>
+        <v>5071</v>
       </c>
       <c r="C122" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="D122" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="B123">
-        <v>410</v>
+        <v>4966</v>
       </c>
       <c r="C123" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="D123" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="B124">
-        <v>404</v>
+        <v>4963</v>
       </c>
       <c r="C124" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="D124" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B125">
-        <v>230</v>
+        <v>4951</v>
       </c>
       <c r="C125" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="D125" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="B126">
-        <v>227</v>
+        <v>4822</v>
       </c>
       <c r="C126" t="s">
-        <v>291</v>
+        <v>13</v>
       </c>
       <c r="D126" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>299</v>
+      </c>
+      <c r="E126" t="s">
+        <v>13</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="B127">
-        <v>210</v>
+        <v>4544</v>
       </c>
       <c r="C127" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="D127" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="B128">
+        <v>4541</v>
+      </c>
+      <c r="C128" t="s">
+        <v>303</v>
+      </c>
+      <c r="D128" t="s">
+        <v>304</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>305</v>
+      </c>
+      <c r="B129">
+        <v>4385</v>
+      </c>
+      <c r="C129" t="s">
+        <v>306</v>
+      </c>
+      <c r="D129" t="s">
+        <v>307</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>308</v>
+      </c>
+      <c r="B130">
+        <v>4217</v>
+      </c>
+      <c r="C130" t="s">
+        <v>309</v>
+      </c>
+      <c r="D130" t="s">
+        <v>310</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>311</v>
+      </c>
+      <c r="B131">
+        <v>3819</v>
+      </c>
+      <c r="C131" t="s">
+        <v>312</v>
+      </c>
+      <c r="D131" t="s">
+        <v>313</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>314</v>
+      </c>
+      <c r="B132">
+        <v>3784</v>
+      </c>
+      <c r="C132" t="s">
+        <v>315</v>
+      </c>
+      <c r="D132" t="s">
+        <v>316</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>317</v>
+      </c>
+      <c r="B133">
+        <v>3545</v>
+      </c>
+      <c r="C133" t="s">
+        <v>318</v>
+      </c>
+      <c r="D133" t="s">
+        <v>319</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>320</v>
+      </c>
+      <c r="B134">
+        <v>3419</v>
+      </c>
+      <c r="C134" t="s">
+        <v>13</v>
+      </c>
+      <c r="D134" t="s">
+        <v>321</v>
+      </c>
+      <c r="E134" t="s">
+        <v>13</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>320</v>
+      </c>
+      <c r="B135">
+        <v>3414</v>
+      </c>
+      <c r="C135" t="s">
+        <v>13</v>
+      </c>
+      <c r="D135" t="s">
+        <v>322</v>
+      </c>
+      <c r="E135" t="s">
+        <v>13</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>320</v>
+      </c>
+      <c r="B136">
+        <v>3403</v>
+      </c>
+      <c r="C136" t="s">
+        <v>323</v>
+      </c>
+      <c r="D136" t="s">
+        <v>324</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>320</v>
+      </c>
+      <c r="B137">
+        <v>3402</v>
+      </c>
+      <c r="C137" t="s">
+        <v>325</v>
+      </c>
+      <c r="D137" t="s">
+        <v>326</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>327</v>
+      </c>
+      <c r="B138">
+        <v>3205</v>
+      </c>
+      <c r="C138" t="s">
+        <v>328</v>
+      </c>
+      <c r="D138" t="s">
+        <v>329</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>327</v>
+      </c>
+      <c r="B139">
+        <v>3204</v>
+      </c>
+      <c r="C139" t="s">
+        <v>330</v>
+      </c>
+      <c r="D139" t="s">
+        <v>331</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>327</v>
+      </c>
+      <c r="B140">
+        <v>3203</v>
+      </c>
+      <c r="C140" t="s">
+        <v>332</v>
+      </c>
+      <c r="D140" t="s">
+        <v>333</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>334</v>
+      </c>
+      <c r="B141">
+        <v>2943</v>
+      </c>
+      <c r="C141" t="s">
+        <v>335</v>
+      </c>
+      <c r="D141" t="s">
+        <v>336</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>334</v>
+      </c>
+      <c r="B142">
+        <v>2942</v>
+      </c>
+      <c r="C142" t="s">
+        <v>337</v>
+      </c>
+      <c r="D142" t="s">
+        <v>338</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>339</v>
+      </c>
+      <c r="B143">
+        <v>2466</v>
+      </c>
+      <c r="C143" t="s">
+        <v>340</v>
+      </c>
+      <c r="D143" t="s">
+        <v>341</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>339</v>
+      </c>
+      <c r="B144">
+        <v>2460</v>
+      </c>
+      <c r="C144" t="s">
+        <v>342</v>
+      </c>
+      <c r="D144" t="s">
+        <v>343</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>339</v>
+      </c>
+      <c r="B145">
+        <v>2459</v>
+      </c>
+      <c r="C145" t="s">
+        <v>344</v>
+      </c>
+      <c r="D145" t="s">
+        <v>345</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>339</v>
+      </c>
+      <c r="B146">
+        <v>2435</v>
+      </c>
+      <c r="C146" t="s">
+        <v>346</v>
+      </c>
+      <c r="D146" t="s">
+        <v>347</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>339</v>
+      </c>
+      <c r="B147">
+        <v>2401</v>
+      </c>
+      <c r="C147" t="s">
+        <v>348</v>
+      </c>
+      <c r="D147" t="s">
+        <v>349</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>350</v>
+      </c>
+      <c r="B148">
+        <v>2122</v>
+      </c>
+      <c r="C148" t="s">
+        <v>351</v>
+      </c>
+      <c r="D148" t="s">
+        <v>352</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>353</v>
+      </c>
+      <c r="B149">
+        <v>2038</v>
+      </c>
+      <c r="C149" t="s">
+        <v>354</v>
+      </c>
+      <c r="D149" t="s">
+        <v>355</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>353</v>
+      </c>
+      <c r="B150">
+        <v>2025</v>
+      </c>
+      <c r="C150" t="s">
+        <v>356</v>
+      </c>
+      <c r="D150" t="s">
+        <v>357</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>353</v>
+      </c>
+      <c r="B151">
+        <v>2024</v>
+      </c>
+      <c r="C151" t="s">
+        <v>358</v>
+      </c>
+      <c r="D151" t="s">
+        <v>359</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>353</v>
+      </c>
+      <c r="B152">
+        <v>2023</v>
+      </c>
+      <c r="C152" t="s">
+        <v>360</v>
+      </c>
+      <c r="D152" t="s">
+        <v>361</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>353</v>
+      </c>
+      <c r="B153">
+        <v>2022</v>
+      </c>
+      <c r="C153" t="s">
+        <v>362</v>
+      </c>
+      <c r="D153" t="s">
+        <v>363</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>353</v>
+      </c>
+      <c r="B154">
+        <v>2020</v>
+      </c>
+      <c r="C154" t="s">
+        <v>364</v>
+      </c>
+      <c r="D154" t="s">
+        <v>365</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>353</v>
+      </c>
+      <c r="B155">
+        <v>2018</v>
+      </c>
+      <c r="C155" t="s">
+        <v>366</v>
+      </c>
+      <c r="D155" t="s">
+        <v>367</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>368</v>
+      </c>
+      <c r="B156">
+        <v>1541</v>
+      </c>
+      <c r="C156" t="s">
+        <v>369</v>
+      </c>
+      <c r="D156" t="s">
+        <v>370</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>371</v>
+      </c>
+      <c r="B157">
+        <v>1237</v>
+      </c>
+      <c r="C157" t="s">
+        <v>372</v>
+      </c>
+      <c r="D157" t="s">
+        <v>373</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>371</v>
+      </c>
+      <c r="B158">
+        <v>1187</v>
+      </c>
+      <c r="C158" t="s">
+        <v>374</v>
+      </c>
+      <c r="D158" t="s">
+        <v>375</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>376</v>
+      </c>
+      <c r="B159">
+        <v>922</v>
+      </c>
+      <c r="C159" t="s">
+        <v>377</v>
+      </c>
+      <c r="D159" t="s">
+        <v>378</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>379</v>
+      </c>
+      <c r="B160">
+        <v>811</v>
+      </c>
+      <c r="C160" t="s">
+        <v>380</v>
+      </c>
+      <c r="D160" t="s">
+        <v>381</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>382</v>
+      </c>
+      <c r="B161">
+        <v>549</v>
+      </c>
+      <c r="C161" t="s">
+        <v>383</v>
+      </c>
+      <c r="D161" t="s">
+        <v>384</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>385</v>
+      </c>
+      <c r="B162">
+        <v>411</v>
+      </c>
+      <c r="C162" t="s">
+        <v>386</v>
+      </c>
+      <c r="D162" t="s">
+        <v>387</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>385</v>
+      </c>
+      <c r="B163">
+        <v>410</v>
+      </c>
+      <c r="C163" t="s">
+        <v>388</v>
+      </c>
+      <c r="D163" t="s">
+        <v>389</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>385</v>
+      </c>
+      <c r="B164">
+        <v>404</v>
+      </c>
+      <c r="C164" t="s">
+        <v>390</v>
+      </c>
+      <c r="D164" t="s">
+        <v>391</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>392</v>
+      </c>
+      <c r="B165">
+        <v>230</v>
+      </c>
+      <c r="C165" t="s">
+        <v>393</v>
+      </c>
+      <c r="D165" t="s">
+        <v>394</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>392</v>
+      </c>
+      <c r="B166">
+        <v>227</v>
+      </c>
+      <c r="C166" t="s">
+        <v>395</v>
+      </c>
+      <c r="D166" t="s">
+        <v>396</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>392</v>
+      </c>
+      <c r="B167">
+        <v>210</v>
+      </c>
+      <c r="C167" t="s">
+        <v>397</v>
+      </c>
+      <c r="D167" t="s">
+        <v>398</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>399</v>
+      </c>
+      <c r="B168">
         <v>69</v>
       </c>
-      <c r="C128" t="s">
-[...8 lines deleted...]
-      <c r="F128" s="2" t="s">
+      <c r="C168" t="s">
+        <v>400</v>
+      </c>
+      <c r="D168" t="s">
+        <v>401</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
-    <hyperlink ref="F3" r:id="rId3"/>
-[...136 lines deleted...]
-    <hyperlink ref="E79" r:id="rId140"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="F33" r:id="rId62"/>
+    <hyperlink ref="E34" r:id="rId63"/>
+    <hyperlink ref="F34" r:id="rId64"/>
+    <hyperlink ref="E35" r:id="rId65"/>
+    <hyperlink ref="F35" r:id="rId66"/>
+    <hyperlink ref="E36" r:id="rId67"/>
+    <hyperlink ref="F36" r:id="rId68"/>
+    <hyperlink ref="E37" r:id="rId69"/>
+    <hyperlink ref="F37" r:id="rId70"/>
+    <hyperlink ref="E38" r:id="rId71"/>
+    <hyperlink ref="F38" r:id="rId72"/>
+    <hyperlink ref="E39" r:id="rId73"/>
+    <hyperlink ref="F39" r:id="rId74"/>
+    <hyperlink ref="E40" r:id="rId75"/>
+    <hyperlink ref="F40" r:id="rId76"/>
+    <hyperlink ref="E41" r:id="rId77"/>
+    <hyperlink ref="F41" r:id="rId78"/>
+    <hyperlink ref="E42" r:id="rId79"/>
+    <hyperlink ref="F42" r:id="rId80"/>
+    <hyperlink ref="F43" r:id="rId81"/>
+    <hyperlink ref="F44" r:id="rId82"/>
+    <hyperlink ref="F45" r:id="rId83"/>
+    <hyperlink ref="E46" r:id="rId84"/>
+    <hyperlink ref="F46" r:id="rId85"/>
+    <hyperlink ref="F47" r:id="rId86"/>
+    <hyperlink ref="E48" r:id="rId87"/>
+    <hyperlink ref="F48" r:id="rId88"/>
+    <hyperlink ref="E49" r:id="rId89"/>
+    <hyperlink ref="F49" r:id="rId90"/>
+    <hyperlink ref="E50" r:id="rId91"/>
+    <hyperlink ref="F50" r:id="rId92"/>
+    <hyperlink ref="E51" r:id="rId93"/>
+    <hyperlink ref="F51" r:id="rId94"/>
+    <hyperlink ref="E52" r:id="rId95"/>
+    <hyperlink ref="F52" r:id="rId96"/>
+    <hyperlink ref="E53" r:id="rId97"/>
+    <hyperlink ref="F53" r:id="rId98"/>
+    <hyperlink ref="E54" r:id="rId99"/>
+    <hyperlink ref="F54" r:id="rId100"/>
+    <hyperlink ref="E55" r:id="rId101"/>
+    <hyperlink ref="F55" r:id="rId102"/>
+    <hyperlink ref="E56" r:id="rId103"/>
+    <hyperlink ref="F56" r:id="rId104"/>
+    <hyperlink ref="F57" r:id="rId105"/>
+    <hyperlink ref="E58" r:id="rId106"/>
+    <hyperlink ref="F58" r:id="rId107"/>
+    <hyperlink ref="E59" r:id="rId108"/>
+    <hyperlink ref="F59" r:id="rId109"/>
+    <hyperlink ref="E60" r:id="rId110"/>
+    <hyperlink ref="F60" r:id="rId111"/>
+    <hyperlink ref="E61" r:id="rId112"/>
+    <hyperlink ref="F61" r:id="rId113"/>
+    <hyperlink ref="E62" r:id="rId114"/>
+    <hyperlink ref="F62" r:id="rId115"/>
+    <hyperlink ref="F63" r:id="rId116"/>
+    <hyperlink ref="F64" r:id="rId117"/>
+    <hyperlink ref="E65" r:id="rId118"/>
+    <hyperlink ref="F65" r:id="rId119"/>
+    <hyperlink ref="F66" r:id="rId120"/>
+    <hyperlink ref="F67" r:id="rId121"/>
+    <hyperlink ref="F68" r:id="rId122"/>
+    <hyperlink ref="E69" r:id="rId123"/>
+    <hyperlink ref="F69" r:id="rId124"/>
+    <hyperlink ref="E70" r:id="rId125"/>
+    <hyperlink ref="F70" r:id="rId126"/>
+    <hyperlink ref="E71" r:id="rId127"/>
+    <hyperlink ref="F71" r:id="rId128"/>
+    <hyperlink ref="E72" r:id="rId129"/>
+    <hyperlink ref="F72" r:id="rId130"/>
+    <hyperlink ref="E73" r:id="rId131"/>
+    <hyperlink ref="F73" r:id="rId132"/>
+    <hyperlink ref="F74" r:id="rId133"/>
+    <hyperlink ref="E75" r:id="rId134"/>
+    <hyperlink ref="F75" r:id="rId135"/>
+    <hyperlink ref="E76" r:id="rId136"/>
+    <hyperlink ref="F76" r:id="rId137"/>
+    <hyperlink ref="E77" r:id="rId138"/>
+    <hyperlink ref="F77" r:id="rId139"/>
+    <hyperlink ref="F78" r:id="rId140"/>
     <hyperlink ref="F79" r:id="rId141"/>
     <hyperlink ref="E80" r:id="rId142"/>
     <hyperlink ref="F80" r:id="rId143"/>
     <hyperlink ref="E81" r:id="rId144"/>
     <hyperlink ref="F81" r:id="rId145"/>
     <hyperlink ref="E82" r:id="rId146"/>
     <hyperlink ref="F82" r:id="rId147"/>
     <hyperlink ref="E83" r:id="rId148"/>
     <hyperlink ref="F83" r:id="rId149"/>
     <hyperlink ref="E84" r:id="rId150"/>
     <hyperlink ref="F84" r:id="rId151"/>
     <hyperlink ref="E85" r:id="rId152"/>
     <hyperlink ref="F85" r:id="rId153"/>
-    <hyperlink ref="F86" r:id="rId154"/>
-    <hyperlink ref="E87" r:id="rId155"/>
+    <hyperlink ref="E86" r:id="rId154"/>
+    <hyperlink ref="F86" r:id="rId155"/>
     <hyperlink ref="F87" r:id="rId156"/>
-    <hyperlink ref="E88" r:id="rId157"/>
-[...10 lines deleted...]
-    <hyperlink ref="F93" r:id="rId168"/>
+    <hyperlink ref="F88" r:id="rId157"/>
+    <hyperlink ref="E89" r:id="rId158"/>
+    <hyperlink ref="F89" r:id="rId159"/>
+    <hyperlink ref="E90" r:id="rId160"/>
+    <hyperlink ref="F90" r:id="rId161"/>
+    <hyperlink ref="E91" r:id="rId162"/>
+    <hyperlink ref="F91" r:id="rId163"/>
+    <hyperlink ref="E92" r:id="rId164"/>
+    <hyperlink ref="F92" r:id="rId165"/>
+    <hyperlink ref="E93" r:id="rId166"/>
+    <hyperlink ref="F93" r:id="rId167"/>
+    <hyperlink ref="E94" r:id="rId168"/>
     <hyperlink ref="F94" r:id="rId169"/>
-    <hyperlink ref="F95" r:id="rId170"/>
-[...60 lines deleted...]
-    <hyperlink ref="E126" r:id="rId231"/>
+    <hyperlink ref="E95" r:id="rId170"/>
+    <hyperlink ref="F95" r:id="rId171"/>
+    <hyperlink ref="E96" r:id="rId172"/>
+    <hyperlink ref="F96" r:id="rId173"/>
+    <hyperlink ref="E97" r:id="rId174"/>
+    <hyperlink ref="F97" r:id="rId175"/>
+    <hyperlink ref="E98" r:id="rId176"/>
+    <hyperlink ref="F98" r:id="rId177"/>
+    <hyperlink ref="E99" r:id="rId178"/>
+    <hyperlink ref="F99" r:id="rId179"/>
+    <hyperlink ref="E100" r:id="rId180"/>
+    <hyperlink ref="F100" r:id="rId181"/>
+    <hyperlink ref="E101" r:id="rId182"/>
+    <hyperlink ref="F101" r:id="rId183"/>
+    <hyperlink ref="E102" r:id="rId184"/>
+    <hyperlink ref="F102" r:id="rId185"/>
+    <hyperlink ref="E103" r:id="rId186"/>
+    <hyperlink ref="F103" r:id="rId187"/>
+    <hyperlink ref="E104" r:id="rId188"/>
+    <hyperlink ref="F104" r:id="rId189"/>
+    <hyperlink ref="E105" r:id="rId190"/>
+    <hyperlink ref="F105" r:id="rId191"/>
+    <hyperlink ref="E106" r:id="rId192"/>
+    <hyperlink ref="F106" r:id="rId193"/>
+    <hyperlink ref="E107" r:id="rId194"/>
+    <hyperlink ref="F107" r:id="rId195"/>
+    <hyperlink ref="E108" r:id="rId196"/>
+    <hyperlink ref="F108" r:id="rId197"/>
+    <hyperlink ref="E109" r:id="rId198"/>
+    <hyperlink ref="F109" r:id="rId199"/>
+    <hyperlink ref="E110" r:id="rId200"/>
+    <hyperlink ref="F110" r:id="rId201"/>
+    <hyperlink ref="E111" r:id="rId202"/>
+    <hyperlink ref="F111" r:id="rId203"/>
+    <hyperlink ref="E112" r:id="rId204"/>
+    <hyperlink ref="F112" r:id="rId205"/>
+    <hyperlink ref="E113" r:id="rId206"/>
+    <hyperlink ref="F113" r:id="rId207"/>
+    <hyperlink ref="E114" r:id="rId208"/>
+    <hyperlink ref="F114" r:id="rId209"/>
+    <hyperlink ref="E115" r:id="rId210"/>
+    <hyperlink ref="F115" r:id="rId211"/>
+    <hyperlink ref="E116" r:id="rId212"/>
+    <hyperlink ref="F116" r:id="rId213"/>
+    <hyperlink ref="E117" r:id="rId214"/>
+    <hyperlink ref="F117" r:id="rId215"/>
+    <hyperlink ref="E118" r:id="rId216"/>
+    <hyperlink ref="F118" r:id="rId217"/>
+    <hyperlink ref="E119" r:id="rId218"/>
+    <hyperlink ref="F119" r:id="rId219"/>
+    <hyperlink ref="E120" r:id="rId220"/>
+    <hyperlink ref="F120" r:id="rId221"/>
+    <hyperlink ref="E121" r:id="rId222"/>
+    <hyperlink ref="F121" r:id="rId223"/>
+    <hyperlink ref="E122" r:id="rId224"/>
+    <hyperlink ref="F122" r:id="rId225"/>
+    <hyperlink ref="E123" r:id="rId226"/>
+    <hyperlink ref="F123" r:id="rId227"/>
+    <hyperlink ref="E124" r:id="rId228"/>
+    <hyperlink ref="F124" r:id="rId229"/>
+    <hyperlink ref="E125" r:id="rId230"/>
+    <hyperlink ref="F125" r:id="rId231"/>
     <hyperlink ref="F126" r:id="rId232"/>
     <hyperlink ref="E127" r:id="rId233"/>
     <hyperlink ref="F127" r:id="rId234"/>
     <hyperlink ref="E128" r:id="rId235"/>
     <hyperlink ref="F128" r:id="rId236"/>
+    <hyperlink ref="E129" r:id="rId237"/>
+    <hyperlink ref="F129" r:id="rId238"/>
+    <hyperlink ref="E130" r:id="rId239"/>
+    <hyperlink ref="F130" r:id="rId240"/>
+    <hyperlink ref="E131" r:id="rId241"/>
+    <hyperlink ref="F131" r:id="rId242"/>
+    <hyperlink ref="E132" r:id="rId243"/>
+    <hyperlink ref="F132" r:id="rId244"/>
+    <hyperlink ref="E133" r:id="rId245"/>
+    <hyperlink ref="F133" r:id="rId246"/>
+    <hyperlink ref="F134" r:id="rId247"/>
+    <hyperlink ref="F135" r:id="rId248"/>
+    <hyperlink ref="E136" r:id="rId249"/>
+    <hyperlink ref="F136" r:id="rId250"/>
+    <hyperlink ref="E137" r:id="rId251"/>
+    <hyperlink ref="F137" r:id="rId252"/>
+    <hyperlink ref="E138" r:id="rId253"/>
+    <hyperlink ref="F138" r:id="rId254"/>
+    <hyperlink ref="E139" r:id="rId255"/>
+    <hyperlink ref="F139" r:id="rId256"/>
+    <hyperlink ref="E140" r:id="rId257"/>
+    <hyperlink ref="F140" r:id="rId258"/>
+    <hyperlink ref="E141" r:id="rId259"/>
+    <hyperlink ref="F141" r:id="rId260"/>
+    <hyperlink ref="E142" r:id="rId261"/>
+    <hyperlink ref="F142" r:id="rId262"/>
+    <hyperlink ref="E143" r:id="rId263"/>
+    <hyperlink ref="F143" r:id="rId264"/>
+    <hyperlink ref="E144" r:id="rId265"/>
+    <hyperlink ref="F144" r:id="rId266"/>
+    <hyperlink ref="E145" r:id="rId267"/>
+    <hyperlink ref="F145" r:id="rId268"/>
+    <hyperlink ref="E146" r:id="rId269"/>
+    <hyperlink ref="F146" r:id="rId270"/>
+    <hyperlink ref="E147" r:id="rId271"/>
+    <hyperlink ref="F147" r:id="rId272"/>
+    <hyperlink ref="E148" r:id="rId273"/>
+    <hyperlink ref="F148" r:id="rId274"/>
+    <hyperlink ref="E149" r:id="rId275"/>
+    <hyperlink ref="F149" r:id="rId276"/>
+    <hyperlink ref="E150" r:id="rId277"/>
+    <hyperlink ref="F150" r:id="rId278"/>
+    <hyperlink ref="E151" r:id="rId279"/>
+    <hyperlink ref="F151" r:id="rId280"/>
+    <hyperlink ref="E152" r:id="rId281"/>
+    <hyperlink ref="F152" r:id="rId282"/>
+    <hyperlink ref="E153" r:id="rId283"/>
+    <hyperlink ref="F153" r:id="rId284"/>
+    <hyperlink ref="E154" r:id="rId285"/>
+    <hyperlink ref="F154" r:id="rId286"/>
+    <hyperlink ref="E155" r:id="rId287"/>
+    <hyperlink ref="F155" r:id="rId288"/>
+    <hyperlink ref="E156" r:id="rId289"/>
+    <hyperlink ref="F156" r:id="rId290"/>
+    <hyperlink ref="E157" r:id="rId291"/>
+    <hyperlink ref="F157" r:id="rId292"/>
+    <hyperlink ref="E158" r:id="rId293"/>
+    <hyperlink ref="F158" r:id="rId294"/>
+    <hyperlink ref="E159" r:id="rId295"/>
+    <hyperlink ref="F159" r:id="rId296"/>
+    <hyperlink ref="E160" r:id="rId297"/>
+    <hyperlink ref="F160" r:id="rId298"/>
+    <hyperlink ref="E161" r:id="rId299"/>
+    <hyperlink ref="F161" r:id="rId300"/>
+    <hyperlink ref="E162" r:id="rId301"/>
+    <hyperlink ref="F162" r:id="rId302"/>
+    <hyperlink ref="E163" r:id="rId303"/>
+    <hyperlink ref="F163" r:id="rId304"/>
+    <hyperlink ref="E164" r:id="rId305"/>
+    <hyperlink ref="F164" r:id="rId306"/>
+    <hyperlink ref="E165" r:id="rId307"/>
+    <hyperlink ref="F165" r:id="rId308"/>
+    <hyperlink ref="E166" r:id="rId309"/>
+    <hyperlink ref="F166" r:id="rId310"/>
+    <hyperlink ref="E167" r:id="rId311"/>
+    <hyperlink ref="F167" r:id="rId312"/>
+    <hyperlink ref="E168" r:id="rId313"/>
+    <hyperlink ref="F168" r:id="rId314"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>