--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -8,80 +8,200 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="396" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="232">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - Ins.te Calderone - Lettera incarico esperto verificatore della conformità a titolo non oneroso </t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Ins. Calderone - Decreto conferimento incarico Tutor Scuola Secondaria_Progetto Agenda Sud</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Prof. Bartolone - Decreto conferimento incarico Esperto di Italiano_Progetto Agenda Sud</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD497A5196</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura n. 20 etichette, n. 20 targhette 2 n. 1 targa A3 - Avviso pubblico prot. n. 95450 del 24/04/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - A.T. Scuderi - Lettera incarico esperto verificatore della conformità a titolo non oneroso</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>Individuazione collaboratore scolastico Caccamo Antonella dal 07/10/2026 al 30/06/27</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - Dott.ssa Cani - Decreto conferimento incarico Esperto nutrizionista - Progetto "Educazione alimentare" - D.D.G. Regione Sicilia n. 692 del 18/02/2026 </t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>Individuazione docente francese BONARRIGO NICOLE dal 02/10/26 al 26/10/26</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD278DC5F0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura Avviso pubblico prot. n. 95450 del 24/04/2026 per l’acquisto di tablet, PC, dispositivi digitali, libri e sussidi didattici</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>Provvedimento di risoluzione contratto docente Andaloro Maria Luisa</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto incarico Collaborazione plurima Dott.ssa Maria Damiano - Corso di formazione piattaforma Passweb A.S. 2026-2027</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Sig. Sottile - Decreto conferimento incarico Collaboratore scolastico modulo di Lingua Italiana_Progetto Agenda Sud</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Ins. Calderone - Decreto conferimento incarico Tutor_Progetto Agenda Sud</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Ins. D'Amico - Decreto conferimento incarico Esperto di Italiano_Progetto Agenda Sud</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Sig. Lipari - Decreto conferimento incarico Collaboratore scolastico - Formazione docenti – Programma Nazionale “Scuola e competenze” 2021-2027 – Fondo sociale europeo plus (FSE+) - "Docenti in Formazione"</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Ins. Calderone - Decreto conferimento incarico Tutor modulo "Educativamente digitali" - Formazione docenti – Programma Nazionale “Scuola e competenze” 2021-2027 – Fondo sociale europeo plus (FSE+) - "Docenti in Formazione"</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Prof. Giardina - Decreto conferimento incarico Esperto modulo "Educativamente digitali" - Formazione docenti – Programma Nazionale “Scuola e competenze” 2021-2027 – Fondo sociale europeo plus (FSE+) - "Docenti in Formazione"</t>
+  </si>
+  <si>
+    <t>Individuazione docente scuola secondaria lingua francese (AM2A) ANDALORO MARIALUISA</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Ins. Piazza - Decreto conferimento incarico Referente per la valutazione_Progetto Agenda Sud</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Sig. Sottile - Decreto conferimento incarico Collaboratore scolastico_Progetto Agenda Sud</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Ins. Crisafulli - Decreto conferimento incarico Tutor_Progetto Agenda Sud</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Ins. D'Amico - Decreto conferimento incarico Tutor_Progetto Agenda Sud</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Ins. D'Amico - Decreto conferimento incarico Esperto di Matematica_Progetto Agenda Sud</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Ins. Calderone - Decreto conferimento incarico Esperto di Lingua Italiana_Progetto Agenda Sud</t>
+  </si>
+  <si>
     <t>10/08/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto conferimento incarico individuale DSGA Dottoressa Patrizia Geraci - PNRR "Snodi formativi per la transizione digitale sull'utilizzo dell'intelligenza artificiale nella scuola" - "L'IA nella scuola di oggi"</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>Decreto conferimento incarico individuale DSGA Dottoressa Patrizia Geraci - Formazione docenti – Programma Nazionale “Scuola e competenze” 2021-2027 – Fondo sociale europeo plus (FSE+) - "Docenti in Formazione"</t>
   </si>
   <si>
     <t>Decreto conferimento incarico individuale DSGA Dottoressa Patrizia Geraci - Piano Estate 2026 - Programma Nazionale “Scuola e competenze” 2021-2027 – Fondo sociale europeo plus (FSE+) - "Insieme a scuola"</t>
   </si>
   <si>
     <t>05/08/2026</t>
   </si>
   <si>
     <t>Decreto assunzione incarico di Direzione e Coordinamento DS Arena Giacomo - PNRR "Snodi formativi per la transizione digitale sull'utilizzo dell'intelligenza artificiale nella scuola" - "L'IA nella scuola di oggi"</t>
   </si>
   <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>Decreto incarico di Collaborazione plurima - Corsi di formazione e aggiornamento antincendio per addetti al servizio antincendio - Prof.ssa Ing. Maria Muscarà</t>
   </si>
   <si>
     <t>20/07/2026</t>
   </si>
   <si>
     <t>Decreto assunzione incarico di Direzione e Coordinamento DS Arena Giacomo - Formazione docenti – Programma Nazionale “Scuola e competenze” 2021-2027 – Fondo sociale europeo plus (FSE+) - "Docenti in Formazione"</t>
   </si>
@@ -422,51 +542,51 @@
   <si>
     <t>BA5973CC13</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N° 04 ABBONAMENTI RIVISTE SCIENTIFICHE DIRECT CHANNEL SPA</t>
   </si>
   <si>
     <t>BA5990A955</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto abbonamento rivista Casa Editrice Allemandi a.s. 2025-2026</t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA4FB3F255</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto fornitura carta igienica</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
-    <t>Decreto incarico Collaborazione plurima Dott.ssa Maria Damiano</t>
+    <t>Decreto incarico Collaborazione plurima Dott.ssa Maria Damiano - Corso di formazione piattaforma Passweb</t>
   </si>
   <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA20C1944D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO PULLAMAN  USCITA DIDATTICA DEL 29/01/2026</t>
   </si>
   <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>B9FEF14DA6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI CONSULENZA PER AMMINISTRAZIONE TRASPARENTE E NOLEGGIO UTENZA NEL PORTALE “AMMINISTRAZIONE TRASPARENTE.ORG”</t>
   </si>
   <si>
     <t>B9FCC52EC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CONTRATTO DI MANUTENZIONE E ASSISTENZA DEI PROGRAMMI E SERVIZI ARGO SOFTWARE ANNO 2026</t>
   </si>
@@ -975,1778 +1095,2284 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC574F85C7" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/25a99911-f133-44ee-874c-0b5f239a82b0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1A8107A9" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/9dbdabc7-684a-4a79-821d-e63f14004111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE7D94BA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/6f11b310-b2a4-4587-81a6-7c74e69b6509" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE02BA118" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/5a2cc2bc-74c6-4bea-bf61-8d0a273e7792" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE02AE72F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/dec75979-5fb7-4c01-9382-d30c1da900d1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC57715BB" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/4971c305-7076-4629-95ff-3ab36aac6b8b" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB28068A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/46444039-a105-4269-8f04-16fa6d764fef" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA8EF40FD" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/e8405295-501e-446c-b7c6-1de53e2ebb81" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9664F47D" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/a7bfb3ab-b358-4a09-a5d4-520fb1be39dd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB93DFF029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/caa7ea73-f67b-4cc3-a9cd-706665781d0d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B2B80B9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/c4aae770-cdce-4b59-b463-1a0d44608dd6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82610DF7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/f77ae5bb-26e8-4739-95ca-3afce7eed779" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7AF75DA0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/a59eec0b-7aca-405d-97de-30361b0e3a92" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79E788B9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/665a077a-5dd8-4637-a949-72fc96e7f761" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76A4011C" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/8f1e8805-8393-4963-a274-04ced07e17ba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB73F32975" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/9d96978f-1717-4b96-bf2a-b048839571f5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67DAD6EF" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/1ef28e28-5b0d-440f-8cda-c55c2cc0e4dd" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5FF4FEDC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/c1c334c0-bd81-49b6-b981-54d7d070f12e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5E644459" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/d5a9a9a7-d1d5-479a-9097-f72f310f328b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB575357D3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/157ebc25-c598-463a-ae94-fb0085ac5ec2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4FF5E93A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/77fe09c4-2daa-4934-9c61-1cec393417f4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E701E49" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/1f0f2048-51f1-49ac-9b44-e639e653ac35" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB465A916A" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/11f5a0d4-8259-446a-8db3-f2af8fec9ff4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34E7F1CE" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/05b20bf3-da36-4e3d-ba3b-22d04218ee30" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1773EDB0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/12b306ae-1f75-4136-aaec-05412840ec51" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB108173E4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/30a6339e-b031-4048-9e87-706f04253f28" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEC12FC57" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/8220d219-4ee0-4660-8871-9b6977de01f8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6B4CC18" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/659563be-b97d-47f3-91f4-bdcac3c5027a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE2670903" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/429c490c-68d5-455e-a02d-301e54dfdb2f" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD3358D89" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/031c545c-766c-4c09-97fc-85b1c633a463" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9EEF2B7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/d2b73a39-de40-4c0f-888a-46fc428ef5bb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA983D6216" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/f74c8f68-1117-48ff-89ef-fe6751b9014d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA616CD17F" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/62c76d14-1e78-47fd-848a-4e5e6236e671" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5973CC13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/2c4fa11c-6573-4893-8ada-38a62b3930b6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5990A955" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/036ae324-7e6c-47f9-b631-5950d0101e8d" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FB3F255" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/b2adaabc-f84e-47c8-9ab0-8cf853f04007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA20C1944D" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/0e293896-de10-4099-94f4-0dc1344d8999" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FEF14DA6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/2d9fc5cd-2e2f-4afc-9192-863ea6b15f40" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FCC52EC9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/1e590023-8484-4870-bc27-e852289ad2d9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB012EC0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/6274aa04-75c5-420d-b54e-ad32fa17a07b" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98E57924E" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/a8fe2ee9-a1c7-48af-b33f-0fd0d77c5cd3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B994702F5C" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/74ce9158-c62c-4c3b-b698-4a8e2503731a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9947B4244" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/273b5777-4bfd-453b-b24b-dd2cf0bd0833" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B993F4F4DA" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/b52d2806-24f5-4451-83a2-4d73ddc44b53" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9890BF725" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/1d3eb460-be61-489d-93d7-d3a979c1e341" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98506083E" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/e15cdb42-aa1e-41d7-82b6-44976cf73352" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984C4DB87" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/9070d916-06b5-4c98-84aa-d116d5233e65" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969C552BC" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/c1652f1f-b4b8-4130-8818-2824e80282ae" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9696300A8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/81f3ee78-7885-40ed-b2ed-75a6c00ee4f4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B965467704" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/b1d56d82-7ab5-4316-885d-011951c9c03e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B963A7912C" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/6cad52af-fa0f-4668-934a-ed769eef9454" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96357B288" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/c4fb361a-795d-4a63-9bba-d56843442d7e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9631415A2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/0fc5ecb6-0657-44cb-b3ab-5cc442a80814" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B0E263A" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/c7fe3c89-bfe7-487a-9470-6a7f1500891d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B8005CA" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/d29322c8-fe3c-4272-bfa4-c70f1c29f40c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9466E559A" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/72ea6efa-e56d-46f2-acfb-99a4360fb400" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89F9E6F20" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/f8b7e0de-d4ce-48c1-abc5-7efb15a75e67" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD497A5196" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/ce87741d-48ba-4b4d-9038-4538145a111e" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD278DC5F0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/8a77cfdb-d96d-4913-a2cb-cea665f2a97d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC574F85C7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/25a99911-f133-44ee-874c-0b5f239a82b0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1A8107A9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/9dbdabc7-684a-4a79-821d-e63f14004111" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE7D94BA" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/6f11b310-b2a4-4587-81a6-7c74e69b6509" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE02BA118" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/5a2cc2bc-74c6-4bea-bf61-8d0a273e7792" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE02AE72F" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/dec75979-5fb7-4c01-9382-d30c1da900d1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC57715BB" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/4971c305-7076-4629-95ff-3ab36aac6b8b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB28068A" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/46444039-a105-4269-8f04-16fa6d764fef" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA8EF40FD" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/e8405295-501e-446c-b7c6-1de53e2ebb81" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9664F47D" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/a7bfb3ab-b358-4a09-a5d4-520fb1be39dd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB93DFF029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/caa7ea73-f67b-4cc3-a9cd-706665781d0d" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B2B80B9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/c4aae770-cdce-4b59-b463-1a0d44608dd6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82610DF7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/f77ae5bb-26e8-4739-95ca-3afce7eed779" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7AF75DA0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/a59eec0b-7aca-405d-97de-30361b0e3a92" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79E788B9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/665a077a-5dd8-4637-a949-72fc96e7f761" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76A4011C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/8f1e8805-8393-4963-a274-04ced07e17ba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB73F32975" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/9d96978f-1717-4b96-bf2a-b048839571f5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67DAD6EF" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/1ef28e28-5b0d-440f-8cda-c55c2cc0e4dd" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5FF4FEDC" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/c1c334c0-bd81-49b6-b981-54d7d070f12e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5E644459" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/d5a9a9a7-d1d5-479a-9097-f72f310f328b" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB575357D3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/157ebc25-c598-463a-ae94-fb0085ac5ec2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4FF5E93A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/77fe09c4-2daa-4934-9c61-1cec393417f4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E701E49" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/1f0f2048-51f1-49ac-9b44-e639e653ac35" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB465A916A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/11f5a0d4-8259-446a-8db3-f2af8fec9ff4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34E7F1CE" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/05b20bf3-da36-4e3d-ba3b-22d04218ee30" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1773EDB0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/12b306ae-1f75-4136-aaec-05412840ec51" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB108173E4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/30a6339e-b031-4048-9e87-706f04253f28" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEC12FC57" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/8220d219-4ee0-4660-8871-9b6977de01f8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6B4CC18" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/659563be-b97d-47f3-91f4-bdcac3c5027a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE2670903" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/429c490c-68d5-455e-a02d-301e54dfdb2f" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD3358D89" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/031c545c-766c-4c09-97fc-85b1c633a463" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9EEF2B7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/d2b73a39-de40-4c0f-888a-46fc428ef5bb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA983D6216" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/f74c8f68-1117-48ff-89ef-fe6751b9014d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA616CD17F" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/62c76d14-1e78-47fd-848a-4e5e6236e671" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5973CC13" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/2c4fa11c-6573-4893-8ada-38a62b3930b6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5990A955" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/036ae324-7e6c-47f9-b631-5950d0101e8d" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FB3F255" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/b2adaabc-f84e-47c8-9ab0-8cf853f04007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA20C1944D" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/0e293896-de10-4099-94f4-0dc1344d8999" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FEF14DA6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/2d9fc5cd-2e2f-4afc-9192-863ea6b15f40" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FCC52EC9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/1e590023-8484-4870-bc27-e852289ad2d9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB012EC0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/6274aa04-75c5-420d-b54e-ad32fa17a07b" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98E57924E" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/a8fe2ee9-a1c7-48af-b33f-0fd0d77c5cd3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B994702F5C" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/74ce9158-c62c-4c3b-b698-4a8e2503731a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9947B4244" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/273b5777-4bfd-453b-b24b-dd2cf0bd0833" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B993F4F4DA" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/b52d2806-24f5-4451-83a2-4d73ddc44b53" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9890BF725" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/1d3eb460-be61-489d-93d7-d3a979c1e341" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98506083E" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/e15cdb42-aa1e-41d7-82b6-44976cf73352" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B984C4DB87" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/9070d916-06b5-4c98-84aa-d116d5233e65" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969C552BC" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/c1652f1f-b4b8-4130-8818-2824e80282ae" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9696300A8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/81f3ee78-7885-40ed-b2ed-75a6c00ee4f4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B965467704" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/b1d56d82-7ab5-4316-885d-011951c9c03e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B963A7912C" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/6cad52af-fa0f-4668-934a-ed769eef9454" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96357B288" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/c4fb361a-795d-4a63-9bba-d56843442d7e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9631415A2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/0fc5ecb6-0657-44cb-b3ab-5cc442a80814" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B0E263A" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/c7fe3c89-bfe7-487a-9470-6a7f1500891d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B8005CA" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/d29322c8-fe3c-4272-bfa4-c70f1c29f40c" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9466E559A" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/72ea6efa-e56d-46f2-acfb-99a4360fb400" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89F9E6F20" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC8AF00N/amministrazione-trasparente/atti-amministrazioni-enti/f8b7e0de-d4ce-48c1-abc5-7efb15a75e67" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F79"/>
+  <dimension ref="A1:F103"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>4150</v>
+        <v>5295</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>4149</v>
+        <v>5271</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B4">
-        <v>4148</v>
+        <v>5270</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>4122</v>
+        <v>5168</v>
       </c>
       <c r="C5" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>15</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B6">
-        <v>4017</v>
+        <v>5149</v>
       </c>
       <c r="C6" t="s">
         <v>7</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
-        <v>3994</v>
+        <v>5113</v>
       </c>
       <c r="C7" t="s">
         <v>7</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B8">
-        <v>3993</v>
+        <v>5100</v>
       </c>
       <c r="C8" t="s">
         <v>7</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B9">
-        <v>3896</v>
+        <v>5006</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>22</v>
+      </c>
+      <c r="E9" t="s">
+        <v>7</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
-        <v>3643</v>
+        <v>4945</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11">
-        <v>3326</v>
+        <v>4890</v>
       </c>
       <c r="C11" t="s">
         <v>7</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B12">
-        <v>3317</v>
+        <v>4833</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>29</v>
+      </c>
+      <c r="E12" t="s">
+        <v>7</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
-        <v>3075</v>
+        <v>4791</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="D13" t="s">
         <v>31</v>
       </c>
-      <c r="E13" s="2" t="s">
-        <v>9</v>
+      <c r="E13" t="s">
+        <v>7</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
-        <v>3073</v>
+        <v>4790</v>
       </c>
       <c r="C14" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" t="s">
         <v>32</v>
       </c>
-      <c r="D14" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E14" t="s">
+        <v>7</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B15">
-        <v>2973</v>
+        <v>4789</v>
       </c>
       <c r="C15" t="s">
         <v>7</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B16">
-        <v>2807</v>
+        <v>4700</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>35</v>
+      </c>
+      <c r="E16" t="s">
+        <v>7</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B17">
-        <v>2635</v>
+        <v>4603</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>37</v>
+      </c>
+      <c r="E17" t="s">
+        <v>7</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B18">
-        <v>2634</v>
+        <v>4602</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>38</v>
+      </c>
+      <c r="E18" t="s">
+        <v>7</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="B19">
-        <v>2508</v>
+        <v>4587</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>7</v>
       </c>
       <c r="D19" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>39</v>
+      </c>
+      <c r="E19" t="s">
+        <v>7</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B20">
-        <v>2497</v>
+        <v>4366</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>41</v>
+      </c>
+      <c r="E20" t="s">
+        <v>7</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="B21">
-        <v>2449</v>
+        <v>4364</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="D21" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>42</v>
+      </c>
+      <c r="E21" t="s">
+        <v>7</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="B22">
-        <v>2412</v>
+        <v>4342</v>
       </c>
       <c r="C22" t="s">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c r="D22" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>44</v>
+      </c>
+      <c r="E22" t="s">
+        <v>7</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B23">
-        <v>2357</v>
+        <v>4341</v>
       </c>
       <c r="C23" t="s">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="D23" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>45</v>
+      </c>
+      <c r="E23" t="s">
+        <v>7</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B24">
-        <v>2352</v>
+        <v>4340</v>
       </c>
       <c r="C24" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>46</v>
+      </c>
+      <c r="E24" t="s">
+        <v>7</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="B25">
-        <v>2328</v>
+        <v>4339</v>
       </c>
       <c r="C25" t="s">
-        <v>61</v>
+        <v>7</v>
       </c>
       <c r="D25" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>47</v>
+      </c>
+      <c r="E25" t="s">
+        <v>7</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="B26">
-        <v>2321</v>
+        <v>4150</v>
       </c>
       <c r="C26" t="s">
-        <v>63</v>
+        <v>7</v>
       </c>
       <c r="D26" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>49</v>
+      </c>
+      <c r="E26" t="s">
+        <v>7</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="B27">
-        <v>2232</v>
+        <v>4149</v>
       </c>
       <c r="C27" t="s">
-        <v>66</v>
+        <v>7</v>
       </c>
       <c r="D27" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>50</v>
+      </c>
+      <c r="E27" t="s">
+        <v>7</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="B28">
-        <v>2169</v>
+        <v>4148</v>
       </c>
       <c r="C28" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="D28" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>51</v>
+      </c>
+      <c r="E28" t="s">
+        <v>7</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="B29">
-        <v>2161</v>
+        <v>4122</v>
       </c>
       <c r="C29" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="D29" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>53</v>
+      </c>
+      <c r="E29" t="s">
+        <v>7</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="B30">
-        <v>2103</v>
+        <v>4017</v>
       </c>
       <c r="C30" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="D30" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>55</v>
+      </c>
+      <c r="E30" t="s">
+        <v>7</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="B31">
-        <v>2060</v>
+        <v>3994</v>
       </c>
       <c r="C31" t="s">
-        <v>77</v>
+        <v>7</v>
       </c>
       <c r="D31" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>57</v>
+      </c>
+      <c r="E31" t="s">
+        <v>7</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="B32">
-        <v>2049</v>
+        <v>3993</v>
       </c>
       <c r="C32" t="s">
-        <v>79</v>
+        <v>7</v>
       </c>
       <c r="D32" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>58</v>
+      </c>
+      <c r="E32" t="s">
+        <v>7</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>81</v>
+        <v>59</v>
       </c>
       <c r="B33">
-        <v>2014</v>
+        <v>3896</v>
       </c>
       <c r="C33" t="s">
-        <v>82</v>
+        <v>60</v>
       </c>
       <c r="D33" t="s">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
       <c r="B34">
-        <v>1907</v>
+        <v>3643</v>
       </c>
       <c r="C34" t="s">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="D34" t="s">
-        <v>86</v>
+        <v>64</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="B35">
-        <v>1742</v>
+        <v>3326</v>
       </c>
       <c r="C35" t="s">
         <v>7</v>
       </c>
       <c r="D35" t="s">
-        <v>88</v>
+        <v>66</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="B36">
-        <v>1707</v>
+        <v>3317</v>
       </c>
       <c r="C36" t="s">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="D36" t="s">
-        <v>91</v>
+        <v>68</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>89</v>
+        <v>69</v>
       </c>
       <c r="B37">
-        <v>1699</v>
+        <v>3075</v>
       </c>
       <c r="C37" t="s">
-        <v>7</v>
+        <v>70</v>
       </c>
       <c r="D37" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>71</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="B38">
-        <v>1665</v>
+        <v>3073</v>
       </c>
       <c r="C38" t="s">
-        <v>94</v>
+        <v>72</v>
       </c>
       <c r="D38" t="s">
-        <v>95</v>
+        <v>73</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="B39">
-        <v>1448</v>
+        <v>2973</v>
       </c>
       <c r="C39" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="D39" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>75</v>
+      </c>
+      <c r="E39" t="s">
+        <v>7</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>99</v>
+        <v>76</v>
       </c>
       <c r="B40">
-        <v>1415</v>
+        <v>2807</v>
       </c>
       <c r="C40" t="s">
-        <v>100</v>
+        <v>77</v>
       </c>
       <c r="D40" t="s">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>102</v>
+        <v>79</v>
       </c>
       <c r="B41">
-        <v>1384</v>
+        <v>2635</v>
       </c>
       <c r="C41" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="D41" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>105</v>
+        <v>79</v>
       </c>
       <c r="B42">
-        <v>1302</v>
+        <v>2634</v>
       </c>
       <c r="C42" t="s">
-        <v>106</v>
+        <v>82</v>
       </c>
       <c r="D42" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>108</v>
+        <v>84</v>
       </c>
       <c r="B43">
-        <v>1197</v>
+        <v>2508</v>
       </c>
       <c r="C43" t="s">
-        <v>109</v>
+        <v>85</v>
       </c>
       <c r="D43" t="s">
-        <v>110</v>
+        <v>86</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>111</v>
+        <v>84</v>
       </c>
       <c r="B44">
-        <v>1115</v>
+        <v>2497</v>
       </c>
       <c r="C44" t="s">
-        <v>7</v>
+        <v>87</v>
       </c>
       <c r="D44" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>88</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>111</v>
+        <v>89</v>
       </c>
       <c r="B45">
-        <v>1114</v>
+        <v>2449</v>
       </c>
       <c r="C45" t="s">
-        <v>7</v>
+        <v>90</v>
       </c>
       <c r="D45" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>91</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>111</v>
+        <v>92</v>
       </c>
       <c r="B46">
-        <v>1113</v>
+        <v>2412</v>
       </c>
       <c r="C46" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="D46" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>94</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="B47">
-        <v>1025</v>
+        <v>2357</v>
       </c>
       <c r="C47" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
       <c r="D47" t="s">
-        <v>117</v>
+        <v>97</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>118</v>
+        <v>95</v>
       </c>
       <c r="B48">
-        <v>982</v>
+        <v>2352</v>
       </c>
       <c r="C48" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="D48" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>99</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="B49">
-        <v>981</v>
+        <v>2328</v>
       </c>
       <c r="C49" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="D49" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>102</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="B50">
-        <v>979</v>
+        <v>2321</v>
       </c>
       <c r="C50" t="s">
-        <v>7</v>
+        <v>103</v>
       </c>
       <c r="D50" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>104</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="B51">
-        <v>978</v>
+        <v>2232</v>
       </c>
       <c r="C51" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="D51" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>107</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B52">
-        <v>977</v>
+        <v>2169</v>
       </c>
       <c r="C52" t="s">
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="D52" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>110</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B53">
-        <v>976</v>
+        <v>2161</v>
       </c>
       <c r="C53" t="s">
-        <v>7</v>
+        <v>111</v>
       </c>
       <c r="D53" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>112</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="B54">
-        <v>768</v>
+        <v>2103</v>
       </c>
       <c r="C54" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="D54" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="B55">
-        <v>735</v>
+        <v>2060</v>
       </c>
       <c r="C55" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="D55" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="B56">
-        <v>728</v>
+        <v>2049</v>
       </c>
       <c r="C56" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="D56" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="B57">
-        <v>648</v>
+        <v>2014</v>
       </c>
       <c r="C57" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="D57" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
       <c r="B58">
-        <v>481</v>
+        <v>1907</v>
       </c>
       <c r="C58" t="s">
-        <v>7</v>
+        <v>125</v>
       </c>
       <c r="D58" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>126</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>138</v>
+        <v>127</v>
       </c>
       <c r="B59">
-        <v>409</v>
+        <v>1742</v>
       </c>
       <c r="C59" t="s">
-        <v>139</v>
+        <v>7</v>
       </c>
       <c r="D59" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>128</v>
+      </c>
+      <c r="E59" t="s">
+        <v>7</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="B60">
-        <v>188</v>
+        <v>1707</v>
       </c>
       <c r="C60" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="D60" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="B61">
-        <v>179</v>
+        <v>1699</v>
       </c>
       <c r="C61" t="s">
-        <v>144</v>
+        <v>7</v>
       </c>
       <c r="D61" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>132</v>
+      </c>
+      <c r="E61" t="s">
+        <v>7</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="B62">
-        <v>165</v>
+        <v>1665</v>
       </c>
       <c r="C62" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="D62" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="B63">
-        <v>2585</v>
+        <v>1448</v>
       </c>
       <c r="C63" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="D63" t="s">
-        <v>151</v>
+        <v>138</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
       <c r="B64">
-        <v>2546</v>
+        <v>1415</v>
       </c>
       <c r="C64" t="s">
-        <v>153</v>
+        <v>140</v>
       </c>
       <c r="D64" t="s">
-        <v>154</v>
+        <v>141</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="B65">
-        <v>2515</v>
+        <v>1384</v>
       </c>
       <c r="C65" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="D65" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="B66">
-        <v>2487</v>
+        <v>1302</v>
       </c>
       <c r="C66" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="D66" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="B67">
-        <v>2461</v>
+        <v>1197</v>
       </c>
       <c r="C67" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="D67" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="B68">
-        <v>2454</v>
+        <v>1115</v>
       </c>
       <c r="C68" t="s">
-        <v>162</v>
+        <v>7</v>
       </c>
       <c r="D68" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>152</v>
+      </c>
+      <c r="E68" t="s">
+        <v>7</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="B69">
-        <v>2451</v>
+        <v>1114</v>
       </c>
       <c r="C69" t="s">
-        <v>164</v>
+        <v>7</v>
       </c>
       <c r="D69" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>153</v>
+      </c>
+      <c r="E69" t="s">
+        <v>7</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>166</v>
+        <v>151</v>
       </c>
       <c r="B70">
-        <v>2380</v>
+        <v>1113</v>
       </c>
       <c r="C70" t="s">
-        <v>167</v>
+        <v>7</v>
       </c>
       <c r="D70" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>154</v>
+      </c>
+      <c r="E70" t="s">
+        <v>7</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="B71">
-        <v>2378</v>
+        <v>1025</v>
       </c>
       <c r="C71" t="s">
-        <v>169</v>
+        <v>156</v>
       </c>
       <c r="D71" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="B72">
-        <v>2274</v>
+        <v>982</v>
       </c>
       <c r="C72" t="s">
-        <v>172</v>
+        <v>7</v>
       </c>
       <c r="D72" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>159</v>
+      </c>
+      <c r="E72" t="s">
+        <v>7</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="B73">
-        <v>2271</v>
+        <v>981</v>
       </c>
       <c r="C73" t="s">
-        <v>174</v>
+        <v>7</v>
       </c>
       <c r="D73" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>160</v>
+      </c>
+      <c r="E73" t="s">
+        <v>7</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>176</v>
+        <v>158</v>
       </c>
       <c r="B74">
-        <v>2227</v>
+        <v>979</v>
       </c>
       <c r="C74" t="s">
-        <v>177</v>
+        <v>7</v>
       </c>
       <c r="D74" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>161</v>
+      </c>
+      <c r="E74" t="s">
+        <v>7</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>176</v>
+        <v>158</v>
       </c>
       <c r="B75">
-        <v>2221</v>
+        <v>978</v>
       </c>
       <c r="C75" t="s">
-        <v>179</v>
+        <v>7</v>
       </c>
       <c r="D75" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>162</v>
+      </c>
+      <c r="E75" t="s">
+        <v>7</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>181</v>
+        <v>158</v>
       </c>
       <c r="B76">
-        <v>2108</v>
+        <v>977</v>
       </c>
       <c r="C76" t="s">
-        <v>182</v>
+        <v>7</v>
       </c>
       <c r="D76" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>163</v>
+      </c>
+      <c r="E76" t="s">
+        <v>7</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>184</v>
+        <v>158</v>
       </c>
       <c r="B77">
-        <v>2076</v>
+        <v>976</v>
       </c>
       <c r="C77" t="s">
-        <v>185</v>
+        <v>7</v>
       </c>
       <c r="D77" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>164</v>
+      </c>
+      <c r="E77" t="s">
+        <v>7</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
       <c r="B78">
-        <v>2075</v>
+        <v>768</v>
       </c>
       <c r="C78" t="s">
-        <v>187</v>
+        <v>166</v>
       </c>
       <c r="D78" t="s">
-        <v>188</v>
+        <v>167</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
+        <v>168</v>
+      </c>
+      <c r="B79">
+        <v>735</v>
+      </c>
+      <c r="C79" t="s">
+        <v>169</v>
+      </c>
+      <c r="D79" t="s">
+        <v>170</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>168</v>
+      </c>
+      <c r="B80">
+        <v>728</v>
+      </c>
+      <c r="C80" t="s">
+        <v>171</v>
+      </c>
+      <c r="D80" t="s">
+        <v>172</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>173</v>
+      </c>
+      <c r="B81">
+        <v>648</v>
+      </c>
+      <c r="C81" t="s">
+        <v>174</v>
+      </c>
+      <c r="D81" t="s">
+        <v>175</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>176</v>
+      </c>
+      <c r="B82">
+        <v>481</v>
+      </c>
+      <c r="C82" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" t="s">
+        <v>177</v>
+      </c>
+      <c r="E82" t="s">
+        <v>7</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>178</v>
+      </c>
+      <c r="B83">
+        <v>409</v>
+      </c>
+      <c r="C83" t="s">
+        <v>179</v>
+      </c>
+      <c r="D83" t="s">
+        <v>180</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>181</v>
+      </c>
+      <c r="B84">
+        <v>188</v>
+      </c>
+      <c r="C84" t="s">
+        <v>182</v>
+      </c>
+      <c r="D84" t="s">
+        <v>183</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>181</v>
+      </c>
+      <c r="B85">
+        <v>179</v>
+      </c>
+      <c r="C85" t="s">
+        <v>184</v>
+      </c>
+      <c r="D85" t="s">
+        <v>185</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>186</v>
+      </c>
+      <c r="B86">
+        <v>165</v>
+      </c>
+      <c r="C86" t="s">
+        <v>187</v>
+      </c>
+      <c r="D86" t="s">
+        <v>188</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
         <v>189</v>
       </c>
-      <c r="B79">
+      <c r="B87">
+        <v>2585</v>
+      </c>
+      <c r="C87" t="s">
+        <v>190</v>
+      </c>
+      <c r="D87" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>192</v>
+      </c>
+      <c r="B88">
+        <v>2546</v>
+      </c>
+      <c r="C88" t="s">
+        <v>193</v>
+      </c>
+      <c r="D88" t="s">
+        <v>194</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>192</v>
+      </c>
+      <c r="B89">
+        <v>2515</v>
+      </c>
+      <c r="C89" t="s">
+        <v>195</v>
+      </c>
+      <c r="D89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>192</v>
+      </c>
+      <c r="B90">
+        <v>2487</v>
+      </c>
+      <c r="C90" t="s">
+        <v>197</v>
+      </c>
+      <c r="D90" t="s">
+        <v>198</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>199</v>
+      </c>
+      <c r="B91">
+        <v>2461</v>
+      </c>
+      <c r="C91" t="s">
+        <v>200</v>
+      </c>
+      <c r="D91" t="s">
+        <v>201</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>199</v>
+      </c>
+      <c r="B92">
+        <v>2454</v>
+      </c>
+      <c r="C92" t="s">
+        <v>202</v>
+      </c>
+      <c r="D92" t="s">
+        <v>203</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>199</v>
+      </c>
+      <c r="B93">
+        <v>2451</v>
+      </c>
+      <c r="C93" t="s">
+        <v>204</v>
+      </c>
+      <c r="D93" t="s">
+        <v>205</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>206</v>
+      </c>
+      <c r="B94">
+        <v>2380</v>
+      </c>
+      <c r="C94" t="s">
+        <v>207</v>
+      </c>
+      <c r="D94" t="s">
+        <v>208</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>206</v>
+      </c>
+      <c r="B95">
+        <v>2378</v>
+      </c>
+      <c r="C95" t="s">
+        <v>209</v>
+      </c>
+      <c r="D95" t="s">
+        <v>210</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>211</v>
+      </c>
+      <c r="B96">
+        <v>2274</v>
+      </c>
+      <c r="C96" t="s">
+        <v>212</v>
+      </c>
+      <c r="D96" t="s">
+        <v>213</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>211</v>
+      </c>
+      <c r="B97">
+        <v>2271</v>
+      </c>
+      <c r="C97" t="s">
+        <v>214</v>
+      </c>
+      <c r="D97" t="s">
+        <v>215</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>216</v>
+      </c>
+      <c r="B98">
+        <v>2227</v>
+      </c>
+      <c r="C98" t="s">
+        <v>217</v>
+      </c>
+      <c r="D98" t="s">
+        <v>218</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>216</v>
+      </c>
+      <c r="B99">
+        <v>2221</v>
+      </c>
+      <c r="C99" t="s">
+        <v>219</v>
+      </c>
+      <c r="D99" t="s">
+        <v>220</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>221</v>
+      </c>
+      <c r="B100">
+        <v>2108</v>
+      </c>
+      <c r="C100" t="s">
+        <v>222</v>
+      </c>
+      <c r="D100" t="s">
+        <v>223</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>224</v>
+      </c>
+      <c r="B101">
+        <v>2076</v>
+      </c>
+      <c r="C101" t="s">
+        <v>225</v>
+      </c>
+      <c r="D101" t="s">
+        <v>226</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>224</v>
+      </c>
+      <c r="B102">
+        <v>2075</v>
+      </c>
+      <c r="C102" t="s">
+        <v>227</v>
+      </c>
+      <c r="D102" t="s">
+        <v>228</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>229</v>
+      </c>
+      <c r="B103">
         <v>940</v>
       </c>
-      <c r="C79" t="s">
-[...8 lines deleted...]
-      <c r="F79" s="2" t="s">
+      <c r="C103" t="s">
+        <v>230</v>
+      </c>
+      <c r="D103" t="s">
+        <v>231</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
-    <hyperlink ref="F5" r:id="rId4"/>
-[...3 lines deleted...]
-    <hyperlink ref="E9" r:id="rId8"/>
+    <hyperlink ref="E5" r:id="rId4"/>
+    <hyperlink ref="F5" r:id="rId5"/>
+    <hyperlink ref="F6" r:id="rId6"/>
+    <hyperlink ref="F7" r:id="rId7"/>
+    <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="E10" r:id="rId10"/>
     <hyperlink ref="F10" r:id="rId11"/>
     <hyperlink ref="F11" r:id="rId12"/>
-    <hyperlink ref="E12" r:id="rId13"/>
-[...121 lines deleted...]
-    <hyperlink ref="F79" r:id="rId135"/>
+    <hyperlink ref="F12" r:id="rId13"/>
+    <hyperlink ref="F13" r:id="rId14"/>
+    <hyperlink ref="F14" r:id="rId15"/>
+    <hyperlink ref="F15" r:id="rId16"/>
+    <hyperlink ref="F16" r:id="rId17"/>
+    <hyperlink ref="F17" r:id="rId18"/>
+    <hyperlink ref="F18" r:id="rId19"/>
+    <hyperlink ref="F19" r:id="rId20"/>
+    <hyperlink ref="F20" r:id="rId21"/>
+    <hyperlink ref="F21" r:id="rId22"/>
+    <hyperlink ref="F22" r:id="rId23"/>
+    <hyperlink ref="F23" r:id="rId24"/>
+    <hyperlink ref="F24" r:id="rId25"/>
+    <hyperlink ref="F25" r:id="rId26"/>
+    <hyperlink ref="F26" r:id="rId27"/>
+    <hyperlink ref="F27" r:id="rId28"/>
+    <hyperlink ref="F28" r:id="rId29"/>
+    <hyperlink ref="F29" r:id="rId30"/>
+    <hyperlink ref="F30" r:id="rId31"/>
+    <hyperlink ref="F31" r:id="rId32"/>
+    <hyperlink ref="F32" r:id="rId33"/>
+    <hyperlink ref="E33" r:id="rId34"/>
+    <hyperlink ref="F33" r:id="rId35"/>
+    <hyperlink ref="E34" r:id="rId36"/>
+    <hyperlink ref="F34" r:id="rId37"/>
+    <hyperlink ref="F35" r:id="rId38"/>
+    <hyperlink ref="E36" r:id="rId39"/>
+    <hyperlink ref="F36" r:id="rId40"/>
+    <hyperlink ref="E37" r:id="rId41"/>
+    <hyperlink ref="F37" r:id="rId42"/>
+    <hyperlink ref="E38" r:id="rId43"/>
+    <hyperlink ref="F38" r:id="rId44"/>
+    <hyperlink ref="F39" r:id="rId45"/>
+    <hyperlink ref="E40" r:id="rId46"/>
+    <hyperlink ref="F40" r:id="rId47"/>
+    <hyperlink ref="E41" r:id="rId48"/>
+    <hyperlink ref="F41" r:id="rId49"/>
+    <hyperlink ref="E42" r:id="rId50"/>
+    <hyperlink ref="F42" r:id="rId51"/>
+    <hyperlink ref="E43" r:id="rId52"/>
+    <hyperlink ref="F43" r:id="rId53"/>
+    <hyperlink ref="E44" r:id="rId54"/>
+    <hyperlink ref="F44" r:id="rId55"/>
+    <hyperlink ref="E45" r:id="rId56"/>
+    <hyperlink ref="F45" r:id="rId57"/>
+    <hyperlink ref="E46" r:id="rId58"/>
+    <hyperlink ref="F46" r:id="rId59"/>
+    <hyperlink ref="E47" r:id="rId60"/>
+    <hyperlink ref="F47" r:id="rId61"/>
+    <hyperlink ref="E48" r:id="rId62"/>
+    <hyperlink ref="F48" r:id="rId63"/>
+    <hyperlink ref="E49" r:id="rId64"/>
+    <hyperlink ref="F49" r:id="rId65"/>
+    <hyperlink ref="E50" r:id="rId66"/>
+    <hyperlink ref="F50" r:id="rId67"/>
+    <hyperlink ref="E51" r:id="rId68"/>
+    <hyperlink ref="F51" r:id="rId69"/>
+    <hyperlink ref="E52" r:id="rId70"/>
+    <hyperlink ref="F52" r:id="rId71"/>
+    <hyperlink ref="E53" r:id="rId72"/>
+    <hyperlink ref="F53" r:id="rId73"/>
+    <hyperlink ref="E54" r:id="rId74"/>
+    <hyperlink ref="F54" r:id="rId75"/>
+    <hyperlink ref="E55" r:id="rId76"/>
+    <hyperlink ref="F55" r:id="rId77"/>
+    <hyperlink ref="E56" r:id="rId78"/>
+    <hyperlink ref="F56" r:id="rId79"/>
+    <hyperlink ref="E57" r:id="rId80"/>
+    <hyperlink ref="F57" r:id="rId81"/>
+    <hyperlink ref="E58" r:id="rId82"/>
+    <hyperlink ref="F58" r:id="rId83"/>
+    <hyperlink ref="F59" r:id="rId84"/>
+    <hyperlink ref="E60" r:id="rId85"/>
+    <hyperlink ref="F60" r:id="rId86"/>
+    <hyperlink ref="F61" r:id="rId87"/>
+    <hyperlink ref="E62" r:id="rId88"/>
+    <hyperlink ref="F62" r:id="rId89"/>
+    <hyperlink ref="E63" r:id="rId90"/>
+    <hyperlink ref="F63" r:id="rId91"/>
+    <hyperlink ref="E64" r:id="rId92"/>
+    <hyperlink ref="F64" r:id="rId93"/>
+    <hyperlink ref="E65" r:id="rId94"/>
+    <hyperlink ref="F65" r:id="rId95"/>
+    <hyperlink ref="E66" r:id="rId96"/>
+    <hyperlink ref="F66" r:id="rId97"/>
+    <hyperlink ref="E67" r:id="rId98"/>
+    <hyperlink ref="F67" r:id="rId99"/>
+    <hyperlink ref="F68" r:id="rId100"/>
+    <hyperlink ref="F69" r:id="rId101"/>
+    <hyperlink ref="F70" r:id="rId102"/>
+    <hyperlink ref="E71" r:id="rId103"/>
+    <hyperlink ref="F71" r:id="rId104"/>
+    <hyperlink ref="F72" r:id="rId105"/>
+    <hyperlink ref="F73" r:id="rId106"/>
+    <hyperlink ref="F74" r:id="rId107"/>
+    <hyperlink ref="F75" r:id="rId108"/>
+    <hyperlink ref="F76" r:id="rId109"/>
+    <hyperlink ref="F77" r:id="rId110"/>
+    <hyperlink ref="E78" r:id="rId111"/>
+    <hyperlink ref="F78" r:id="rId112"/>
+    <hyperlink ref="E79" r:id="rId113"/>
+    <hyperlink ref="F79" r:id="rId114"/>
+    <hyperlink ref="E80" r:id="rId115"/>
+    <hyperlink ref="F80" r:id="rId116"/>
+    <hyperlink ref="E81" r:id="rId117"/>
+    <hyperlink ref="F81" r:id="rId118"/>
+    <hyperlink ref="F82" r:id="rId119"/>
+    <hyperlink ref="E83" r:id="rId120"/>
+    <hyperlink ref="F83" r:id="rId121"/>
+    <hyperlink ref="E84" r:id="rId122"/>
+    <hyperlink ref="F84" r:id="rId123"/>
+    <hyperlink ref="E85" r:id="rId124"/>
+    <hyperlink ref="F85" r:id="rId125"/>
+    <hyperlink ref="E86" r:id="rId126"/>
+    <hyperlink ref="F86" r:id="rId127"/>
+    <hyperlink ref="E87" r:id="rId128"/>
+    <hyperlink ref="F87" r:id="rId129"/>
+    <hyperlink ref="E88" r:id="rId130"/>
+    <hyperlink ref="F88" r:id="rId131"/>
+    <hyperlink ref="E89" r:id="rId132"/>
+    <hyperlink ref="F89" r:id="rId133"/>
+    <hyperlink ref="E90" r:id="rId134"/>
+    <hyperlink ref="F90" r:id="rId135"/>
+    <hyperlink ref="E91" r:id="rId136"/>
+    <hyperlink ref="F91" r:id="rId137"/>
+    <hyperlink ref="E92" r:id="rId138"/>
+    <hyperlink ref="F92" r:id="rId139"/>
+    <hyperlink ref="E93" r:id="rId140"/>
+    <hyperlink ref="F93" r:id="rId141"/>
+    <hyperlink ref="E94" r:id="rId142"/>
+    <hyperlink ref="F94" r:id="rId143"/>
+    <hyperlink ref="E95" r:id="rId144"/>
+    <hyperlink ref="F95" r:id="rId145"/>
+    <hyperlink ref="E96" r:id="rId146"/>
+    <hyperlink ref="F96" r:id="rId147"/>
+    <hyperlink ref="E97" r:id="rId148"/>
+    <hyperlink ref="F97" r:id="rId149"/>
+    <hyperlink ref="E98" r:id="rId150"/>
+    <hyperlink ref="F98" r:id="rId151"/>
+    <hyperlink ref="E99" r:id="rId152"/>
+    <hyperlink ref="F99" r:id="rId153"/>
+    <hyperlink ref="E100" r:id="rId154"/>
+    <hyperlink ref="F100" r:id="rId155"/>
+    <hyperlink ref="E101" r:id="rId156"/>
+    <hyperlink ref="F101" r:id="rId157"/>
+    <hyperlink ref="E102" r:id="rId158"/>
+    <hyperlink ref="F102" r:id="rId159"/>
+    <hyperlink ref="E103" r:id="rId160"/>
+    <hyperlink ref="F103" r:id="rId161"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>