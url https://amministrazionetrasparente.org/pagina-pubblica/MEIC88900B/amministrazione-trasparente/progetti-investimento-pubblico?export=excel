--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -8,137 +8,161 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="37">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
-    <t>“AGENDA  SUD:  OFFICINA  DI  IDEE  E  COMPETENZE”  - SCUOLA PRIMARIA E SECONDARIA</t>
+    <t>PROGETTO SIF 2127 “ORIENTARSI CON COMPETENZA”- SCUOLA SECONDARIA DI I°GRADO - AVVISO AOOGABMI N. 57173 -  14/04/2025. FSE</t>
+  </si>
+  <si>
+    <t>J54D25000970007</t>
+  </si>
+  <si>
+    <t>€ 48,48</t>
+  </si>
+  <si>
+    <t>FONDI EUROPEI</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>PROGETTO SIF 2127 "PIANO ESTATE"ESO4.6.A4.A-FSEPNSI- 2025-476 - SECONDA ANNUALITA'</t>
+  </si>
+  <si>
+    <t>J54D25003320007</t>
+  </si>
+  <si>
+    <t>€ 78,78</t>
+  </si>
+  <si>
+    <t>17/06/2026</t>
+  </si>
+  <si>
+    <t>“AGENDA  SUD:  OFFICINA  DI  IDEE  E  COMPETENZE”  - SCUOLA PRIMARIA E SECONDARIA - TERZA ANNUALITA'</t>
   </si>
   <si>
     <t>J94D25002250007</t>
   </si>
   <si>
     <t>€ 121,80</t>
   </si>
   <si>
-    <t>FONDI EUROPEI</t>
-[...1 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
-[...2 lines deleted...]
-    <t>“INSIEME  ...  A  SCUOLA  È  MEGLIO!”-  SCUOLA  PRIMARIA</t>
+    <t>“INSIEME  ...  A  SCUOLA  È  MEGLIO!”-  SCUOLA  PRIMARIA - AGENDA SUD SECONDA ANNUALITA'</t>
   </si>
   <si>
     <t>J44D25000220007</t>
   </si>
   <si>
     <t>€ 96,96</t>
   </si>
   <si>
     <t>Fondi Europei Programmazione 2014-2020</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
-    <t>Senza data</t>
+    <t>LINEA  DI  INVESTIMENTO:  M4C1I1.4 RIDUZIONE  DEI  DIVARI  NEGLI  APPRENDIMENTI  E  CONTRASTO  ALLA  DISPERSIONE  SCOLASTICA “SCUOLA DI TUTTI ... NON UNO DI MENO”</t>
+  </si>
+  <si>
+    <t>J94C24000120006</t>
+  </si>
+  <si>
+    <t>€ 75,56</t>
+  </si>
+  <si>
+    <t>PNRR</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
   </si>
   <si>
     <t>“STEM E LINGUE” DM 65 EX DD</t>
   </si>
   <si>
     <t>G94D23004330006</t>
   </si>
   <si>
-    <t/>
-[...17 lines deleted...]
-    <t>J94C24000120006</t>
+    <t>€ 72,45</t>
+  </si>
+  <si>
+    <t>02/04/2024</t>
   </si>
   <si>
     <t>DM 66 EX DD TITOLO “FORMIAMOCI PER LA SCUOLA DIGITALE”</t>
   </si>
   <si>
     <t>G94D23004750006</t>
+  </si>
+  <si>
+    <t>€ 48,77</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
@@ -492,51 +516,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/progetto/0b674f9b-39f0-443b-a424-e39c129e7c0d" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/progetto/53efba3a-da3e-4e78-af55-6b4fc819b3af" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/progetto/021ef510-c576-4310-838d-09cc90610d8f" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/progetto/0d50a8a1-6dbc-4b79-a957-be657b50779d" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/progetto/6748dfc7-4b48-4b84-b1ee-435a65fd53ad" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/progetto/881a84fb-7591-4b6f-bbee-468513408b60" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/progetto/bf0df410-c232-4cf6-92b1-4182aa271d33" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/progetto/0d50a8a1-6dbc-4b79-a957-be657b50779d" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/progetto/6748dfc7-4b48-4b84-b1ee-435a65fd53ad" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/progetto/0b674f9b-39f0-443b-a424-e39c129e7c0d" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/progetto/53efba3a-da3e-4e78-af55-6b4fc819b3af" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/progetto/881a84fb-7591-4b6f-bbee-468513408b60" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/progetto/021ef510-c576-4310-838d-09cc90610d8f" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/progetto/bf0df410-c232-4cf6-92b1-4182aa271d33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F15"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -553,241 +577,241 @@
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="1">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="1">
         <v>2025</v>
       </c>
-      <c r="B5" s="1"/>
-[...6 lines deleted...]
-      <c r="A6" s="2" t="s">
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="2" t="s">
+      <c r="C8" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D8" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="E8" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="F7" s="3" t="s">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="A10" s="2" t="s">
+    <row r="11" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="B12" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="2" t="s">
+      <c r="C12" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D12" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="E12" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F10" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>5</v>
-      </c>
-[...38 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B13" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C14" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="B15" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" t="s">
         <v>28</v>
       </c>
-      <c r="C15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A5:F5"/>
-    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="A7:F7"/>
+    <mergeCell ref="A11:F11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" r:id="rId1"/>
-    <hyperlink ref="F7" r:id="rId2"/>
-[...1 lines deleted...]
-    <hyperlink ref="F12" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F5" r:id="rId3"/>
+    <hyperlink ref="F9" r:id="rId4"/>
     <hyperlink ref="F13" r:id="rId5"/>
     <hyperlink ref="F14" r:id="rId6"/>
     <hyperlink ref="F15" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>