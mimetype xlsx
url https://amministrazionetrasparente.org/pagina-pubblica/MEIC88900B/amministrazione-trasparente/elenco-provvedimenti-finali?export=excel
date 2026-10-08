--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -8,80 +8,149 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="441" uniqueCount="222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="481" uniqueCount="245">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD101944D1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - DETERMIN. N.41 ORDINE DIRETTO</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0C00C0D4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - DETERMIN. N.40 ORDINE DIRETTO</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCFEC4E49E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - DETERMIN. N.39 ORDINE DIRETTO</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCE6E5805D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - DETERMIN. N.37 ORDINE DIRETTO</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCE6CF7D0B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - DETERMIN. N.38 ORDINE DIRETTO</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>BCDAF79D53</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - DET. N. 7- DI AFFIDAMENTO DIRETTO SUL PORTALE ACQUISTI IN RETE – MEPA- ODA</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>BC83703AEA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Decisione a contrarre - DETERMIN. N.36 ORDINE DIRETTO</t>
+  </si>
+  <si>
+    <t>BC8395BA0D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - DETERMIN. N.35 ORDINE DIRETTO</t>
+  </si>
+  <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>BC3A9174BC</t>
   </si>
   <si>
-    <t>Decisione a contrarre - DETERMIN. N.34 ORDINE DIRETTO</t>
-[...2 lines deleted...]
-    <t>Link</t>
+    <t xml:space="preserve">Decisione a contrarre - DETERMIN. N.34 ORDINE DIRETTO  </t>
   </si>
   <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>BC06FFF12E</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMIN. N.33 ORDINE DIRETTO</t>
   </si>
   <si>
     <t>BC07F121BA</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMIN. N.32 ORDINE DIRETTO</t>
   </si>
   <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBE34377E0</t>
   </si>
   <si>
     <t>DETERMIN N 31 ORDINE DIRETTO</t>
   </si>
@@ -313,51 +382,51 @@
   <si>
     <t>Decisione a contrarre - DETERMIN. N.5 ORDINE DIRETTO</t>
   </si>
   <si>
     <t>BA506698D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMIN. N.4 ORDINE DIRETTO</t>
   </si>
   <si>
     <t>BA88DEE473</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMIN. N.3 ORDINE DIRETTO.</t>
   </si>
   <si>
     <t>BA504C0A19</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMIN. N.2 ORDINE DIRETTO</t>
   </si>
   <si>
     <t>BA50374820</t>
   </si>
   <si>
-    <t>Decisione a contrarre - DETERMIN. N.1 ORDINE DIRETTO</t>
+    <t>Decisione a contrarre - DETERMIN. N.1 ORDINE DIRETTO FERRO AUTOSERVIZI</t>
   </si>
   <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>B9EF8769D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - DET. N. 1 AFFIDAMENTO DIRETTO SUL PORTALE ACQUISTI IN RETE – MEPA- ODA</t>
   </si>
   <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>B9C1502289</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMIN. N. 30 - ORDINE DIRETTO</t>
   </si>
   <si>
     <t>B9C11187A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMIN. N. 29 - ORDINE DIRETTO</t>
   </si>
@@ -1064,1818 +1133,1978 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3A9174BC" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/e5dd5208-6e77-4057-912f-038537c66359" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC06FFF12E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/effa3b10-74e6-4744-9c36-2a809520c37e" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC07F121BA" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/817159f4-f279-4b2c-9cb9-5f9b21a4ba3b" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE34377E0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/9dbe4389-7a6b-48aa-8cc4-02daf2131d13" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB067A341" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/7bed7adf-c040-4070-9b51-ff1dc485c411" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB98728FCD" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/ba23b681-83d2-4ae4-817f-911fb3076380" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB98A43FDB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/216737d3-e60b-46c9-a337-f98cf11f2fe1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB991D6FF8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/0a15e62a-924f-4fe1-be96-ab95d9447c0a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB98BE3729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/f05f20ef-a8d8-4d57-8d98-52d7d98b073a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A9B1B98" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/072a56f4-2041-4a37-9ae2-5ffe13725033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB745B1E8F" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/8a435cc9-af95-4381-a0fa-e421512f3344" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E96FD8F" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/4f6457c3-8091-4de9-ac4a-5b6c19b966ee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E64839D" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/0e2e453b-f8b8-48ee-bbf5-1c4d085f4d6a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F55E49E" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/14a50021-40d5-4d4d-b283-829bb426dde4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F272B57" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/f57a3d0d-44ff-4461-aa60-337bcef95a61" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E4C0E18" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/b83e0ae5-7e57-4280-a164-83209dbb8e80" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A7246A3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/6cb495ff-5429-4b78-b8c4-119d6f55b06f" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A363D96" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/91925b48-16b7-4c77-825b-5adc6cd96fc9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB157A1724" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/2cf28fa0-bd55-429a-862a-a8edaf5dafa2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB156B0045" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/9c188a7c-9100-440c-b731-add874cda157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6559F3C" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/e025a9f8-a1ca-403b-8723-3c51f7fc7b6a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5FB1452" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/35fd08c5-2390-479c-95e0-63385ce25bfc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6A19AB7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/cadcb7a2-3467-4606-b685-1913b74e527f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5CDCE05" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/43c64b53-0d67-48f1-81db-ab78d3dcc04d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC689D124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/c06d81f0-2f97-420c-bc12-7ee1b61ab7f3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6C51F70" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/b693a4a6-76e9-43fa-b51f-ab1ecfa7ba40" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6B824A1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/3c5b8f5f-199d-41a2-8422-769336e99f1b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF2CA5D7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/5ee32747-1742-4f83-abbb-9bb105a633d8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89391B3E" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/4bfd4b6f-f639-486f-99d9-3e3d75c98182" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA74BA2CAF" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/678fece4-509c-475d-b86d-0e957f0ee3ef" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7496A7F6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/ebd18760-77f7-4532-9274-d971fb8b8215" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA61937F78" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/6df4be18-a9b1-4294-8f55-cce9f36a13d9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50566318" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/66a09774-df62-4aa5-887c-168dcf48e5d9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50919096" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/00434e6f-9044-40e5-adea-dc00640ddddc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5086E378" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/050b3a98-69c6-43cf-902b-49821c9ea47f" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA507264CB" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/d4e3e8c9-9f4b-4159-86e7-faa1a1ca330d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA506698D2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/b9f8715a-f932-45a9-af30-9e946265243a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88DEE473" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/bd7bdd81-3d98-4f9f-b55f-f0cc26c65df0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA504C0A19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/096b69ae-b003-46d1-a048-71816246ceb4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50374820" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/6d819baa-5f03-469e-90d8-fe13a470ef66" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF8769D4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/3e1bed31-d1b8-497d-9a6e-b34617b3b6c5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C1502289" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/4f41df86-bc02-435b-b591-73e1228d39c0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C11187A7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/5fbb5a9e-192f-48ce-ae55-8993641c9f9d" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA21E2FC" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/da102e81-e561-4d04-9ed6-f98c90ca9570" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA79A998" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/0ae1e094-2199-46e0-b9d2-d511e2c1b0f7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C6BB7A9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/c3bdacbf-4ca8-4084-8a01-47d028097f96" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9226EF94F" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/b7247ad7-00bc-4064-bb18-2262ef17a7e7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92258703D" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/b0a74b8f-3f1c-4f11-a33d-c9bce6d1dbc0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92F6387EF" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/896b93db-1266-49b0-89fe-1c925a0cdebe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F60B3EB1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/e0d9c290-5c1d-4e48-880b-b4fc1e2f2665" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D11DFD98" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/d1b998ed-c0c0-46ad-8b0a-1566a6aca39e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85E5D1494" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/40a8ba0b-fbf6-47b9-bd2f-cf328d630f24" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85E36B9E2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/d5d5c0eb-c737-4de1-91d5-878ae2421763" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84757D05D" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/dfd936dd-478f-4eab-aa2a-0a42c7e16506" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83218FB86" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/0973cdcf-b86d-4a5c-a8d2-f4ed8ae8e201" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A67FE904" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/4f13afbc-c616-494a-9237-28111ae4a507" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A640301F" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/e811234c-6087-4611-8e7c-d3420dbcaf1b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A60F3922" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/9bf60da0-33c6-43db-bf91-c6f0d3126cac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FD30993" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/a6134ae9-8568-4d77-a0ce-13395c63c337" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73F26F9BA" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/6f3201b2-d08b-49de-aed1-fa5156a99edc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73EEB5677" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/70950995-5f83-4e00-b2e4-039bd47480aa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73E9A4825" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/e79779ca-7533-438a-8de9-bce2412787c0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73B7456DB" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/56d4b62d-a4a8-4bab-9ca9-4904b3bdd7e9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70E8FE91A" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/31d96d8c-5fd4-4d1e-82e1-a8085ec43f6e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DABDD118" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/f50779d7-b426-41b6-ade7-f101be153adc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A6A71E23" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/06497d99-ac04-4f7f-935b-d0599e43ab74" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A6C768C9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/22548639-21bc-4757-9cf9-0a8d8b559c78" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A689CB1C" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/dc627c33-c864-4e8c-8cd9-c4f1f0eb2d3d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68975FDDA" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/591ec911-c071-46dd-ad75-967c57c23e92" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B633F994F1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/fb35e33e-cd79-4d85-b70e-f9384c50a53f" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B633DD826B" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/fdf98a19-bd84-4a0a-a934-f48ba09685cb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B619D75570" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/8cebd783-3520-4462-8147-07ce2ef95762" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62CAF1065" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/ffb3a74a-1628-4a65-8b3c-92b3398f5619" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6193DEB80" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/bdf8093b-dcc0-4a04-b105-61da9ddda084" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6195226E1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/0c72620c-f1ce-44d2-858a-5544e487c16e" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617CA1E3A" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/35fe40ad-0adc-4a0e-a360-e210dbd8d774" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617A612E9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/a4efb7ff-7650-4a7e-8eff-1c6e30eb7295" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61775E6A8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/c6fce56c-d3fe-45f8-b85b-16c5493e0fef" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EF733E1F" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/782bc59a-0d8d-4bd6-a4da-0cdf568cc7e3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EF733E1E" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/8e391077-21b1-43a2-84dc-f3f53f86e92a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E8AA4844" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/d45ff961-d274-46c5-8b9e-e5e304af76fa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E7AFDD94" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/acf96cfa-bcee-4867-91b9-cf433d9bedf5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C69DC6EF" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/887a9516-8db3-4a2a-9aed-0ab6111b4b8e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C5F794A9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/a8283dd2-3d89-4a41-93a2-ea53c48394c2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B587EB3173" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/2a9019cb-da52-44d6-b4a8-fe39d5e3da3a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B587C757C3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/4334f2f1-3df7-4beb-9e24-b68423c39b01" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577A6B6FA" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/70164498-262c-4cbd-a9b3-1271d5972727" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD101944D1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/99779244-0d89-4242-aec6-721569a5fddc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0C00C0D4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/f1974fef-db78-4d2a-9906-fabc41a22303" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFEC4E49E" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/c69c7855-486a-4389-844e-b63313e824b5" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE6E5805D" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/b455a4ed-d39d-49d4-9188-2adcf25dc11b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE6CF7D0B" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/13bd1658-57fe-4ccc-a280-feae84f7cdac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDAF79D53" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/a281276c-a3a8-4153-b8f7-b842674c574a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC83703AEA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/534cf384-0036-473b-aaa6-12cfc3d3f7fc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8395BA0D" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/2211a97c-f7a4-4c38-b039-0a35a59eaec4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3A9174BC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/e5dd5208-6e77-4057-912f-038537c66359" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC06FFF12E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/effa3b10-74e6-4744-9c36-2a809520c37e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC07F121BA" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/817159f4-f279-4b2c-9cb9-5f9b21a4ba3b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE34377E0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/9dbe4389-7a6b-48aa-8cc4-02daf2131d13" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB067A341" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/7bed7adf-c040-4070-9b51-ff1dc485c411" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB98728FCD" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/ba23b681-83d2-4ae4-817f-911fb3076380" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB98A43FDB" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/216737d3-e60b-46c9-a337-f98cf11f2fe1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB991D6FF8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/0a15e62a-924f-4fe1-be96-ab95d9447c0a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB98BE3729" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/f05f20ef-a8d8-4d57-8d98-52d7d98b073a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A9B1B98" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/072a56f4-2041-4a37-9ae2-5ffe13725033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB745B1E8F" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/8a435cc9-af95-4381-a0fa-e421512f3344" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E96FD8F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/4f6457c3-8091-4de9-ac4a-5b6c19b966ee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E64839D" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/0e2e453b-f8b8-48ee-bbf5-1c4d085f4d6a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F55E49E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/14a50021-40d5-4d4d-b283-829bb426dde4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F272B57" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/f57a3d0d-44ff-4461-aa60-337bcef95a61" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E4C0E18" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/b83e0ae5-7e57-4280-a164-83209dbb8e80" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A7246A3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/6cb495ff-5429-4b78-b8c4-119d6f55b06f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A363D96" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/91925b48-16b7-4c77-825b-5adc6cd96fc9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB157A1724" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/2cf28fa0-bd55-429a-862a-a8edaf5dafa2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB156B0045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/9c188a7c-9100-440c-b731-add874cda157" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6559F3C" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/e025a9f8-a1ca-403b-8723-3c51f7fc7b6a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5FB1452" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/35fd08c5-2390-479c-95e0-63385ce25bfc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6A19AB7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/cadcb7a2-3467-4606-b685-1913b74e527f" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5CDCE05" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/43c64b53-0d67-48f1-81db-ab78d3dcc04d" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC689D124" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/c06d81f0-2f97-420c-bc12-7ee1b61ab7f3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6C51F70" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/b693a4a6-76e9-43fa-b51f-ab1ecfa7ba40" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6B824A1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/3c5b8f5f-199d-41a2-8422-769336e99f1b" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF2CA5D7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/5ee32747-1742-4f83-abbb-9bb105a633d8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89391B3E" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/4bfd4b6f-f639-486f-99d9-3e3d75c98182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA74BA2CAF" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/678fece4-509c-475d-b86d-0e957f0ee3ef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7496A7F6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/ebd18760-77f7-4532-9274-d971fb8b8215" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA61937F78" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/6df4be18-a9b1-4294-8f55-cce9f36a13d9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50566318" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/66a09774-df62-4aa5-887c-168dcf48e5d9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50919096" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/00434e6f-9044-40e5-adea-dc00640ddddc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5086E378" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/050b3a98-69c6-43cf-902b-49821c9ea47f" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA507264CB" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/d4e3e8c9-9f4b-4159-86e7-faa1a1ca330d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA506698D2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/b9f8715a-f932-45a9-af30-9e946265243a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88DEE473" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/bd7bdd81-3d98-4f9f-b55f-f0cc26c65df0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA504C0A19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/096b69ae-b003-46d1-a048-71816246ceb4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50374820" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/6d819baa-5f03-469e-90d8-fe13a470ef66" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EF8769D4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/3e1bed31-d1b8-497d-9a6e-b34617b3b6c5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C1502289" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/4f41df86-bc02-435b-b591-73e1228d39c0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C11187A7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/5fbb5a9e-192f-48ce-ae55-8993641c9f9d" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA21E2FC" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/da102e81-e561-4d04-9ed6-f98c90ca9570" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA79A998" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/0ae1e094-2199-46e0-b9d2-d511e2c1b0f7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C6BB7A9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/c3bdacbf-4ca8-4084-8a01-47d028097f96" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9226EF94F" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/b7247ad7-00bc-4064-bb18-2262ef17a7e7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92258703D" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/b0a74b8f-3f1c-4f11-a33d-c9bce6d1dbc0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92F6387EF" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/896b93db-1266-49b0-89fe-1c925a0cdebe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F60B3EB1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/e0d9c290-5c1d-4e48-880b-b4fc1e2f2665" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D11DFD98" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/d1b998ed-c0c0-46ad-8b0a-1566a6aca39e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85E5D1494" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/40a8ba0b-fbf6-47b9-bd2f-cf328d630f24" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85E36B9E2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/d5d5c0eb-c737-4de1-91d5-878ae2421763" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84757D05D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/dfd936dd-478f-4eab-aa2a-0a42c7e16506" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83218FB86" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/0973cdcf-b86d-4a5c-a8d2-f4ed8ae8e201" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A67FE904" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/4f13afbc-c616-494a-9237-28111ae4a507" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A640301F" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/e811234c-6087-4611-8e7c-d3420dbcaf1b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A60F3922" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/9bf60da0-33c6-43db-bf91-c6f0d3126cac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FD30993" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/a6134ae9-8568-4d77-a0ce-13395c63c337" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73F26F9BA" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/6f3201b2-d08b-49de-aed1-fa5156a99edc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73EEB5677" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/70950995-5f83-4e00-b2e4-039bd47480aa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73E9A4825" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/e79779ca-7533-438a-8de9-bce2412787c0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73B7456DB" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/56d4b62d-a4a8-4bab-9ca9-4904b3bdd7e9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70E8FE91A" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/31d96d8c-5fd4-4d1e-82e1-a8085ec43f6e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DABDD118" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/f50779d7-b426-41b6-ade7-f101be153adc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A6A71E23" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/06497d99-ac04-4f7f-935b-d0599e43ab74" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A6C768C9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/22548639-21bc-4757-9cf9-0a8d8b559c78" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A689CB1C" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/dc627c33-c864-4e8c-8cd9-c4f1f0eb2d3d" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68975FDDA" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/591ec911-c071-46dd-ad75-967c57c23e92" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B633F994F1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/fb35e33e-cd79-4d85-b70e-f9384c50a53f" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B633DD826B" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/fdf98a19-bd84-4a0a-a934-f48ba09685cb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B619D75570" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/8cebd783-3520-4462-8147-07ce2ef95762" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62CAF1065" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/ffb3a74a-1628-4a65-8b3c-92b3398f5619" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6193DEB80" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/bdf8093b-dcc0-4a04-b105-61da9ddda084" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6195226E1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/0c72620c-f1ce-44d2-858a-5544e487c16e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617CA1E3A" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/35fe40ad-0adc-4a0e-a360-e210dbd8d774" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617A612E9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/a4efb7ff-7650-4a7e-8eff-1c6e30eb7295" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61775E6A8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/c6fce56c-d3fe-45f8-b85b-16c5493e0fef" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EF733E1F" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/782bc59a-0d8d-4bd6-a4da-0cdf568cc7e3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EF733E1E" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/8e391077-21b1-43a2-84dc-f3f53f86e92a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E8AA4844" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/d45ff961-d274-46c5-8b9e-e5e304af76fa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E7AFDD94" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/acf96cfa-bcee-4867-91b9-cf433d9bedf5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C69DC6EF" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/887a9516-8db3-4a2a-9aed-0ab6111b4b8e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C5F794A9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/a8283dd2-3d89-4a41-93a2-ea53c48394c2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B587EB3173" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/2a9019cb-da52-44d6-b4a8-fe39d5e3da3a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B587C757C3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/4334f2f1-3df7-4beb-9e24-b68423c39b01" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577A6B6FA" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC88900B/amministrazione-trasparente/atti-amministrazioni-enti/70164498-262c-4cbd-a9b3-1271d5972727" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F88"/>
+  <dimension ref="A1:F96"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>9259</v>
+        <v>11866</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>8430</v>
+        <v>11770</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>8429</v>
+        <v>11857</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>7656</v>
+        <v>11246</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>6751</v>
+        <v>11206</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>6290</v>
+        <v>11023</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>6288</v>
+        <v>10259</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>6286</v>
+        <v>10258</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>6284</v>
+        <v>9259</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>5763</v>
+        <v>8430</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>5754</v>
+        <v>8429</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>4844</v>
+        <v>7656</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>4842</v>
+        <v>6751</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B15">
-        <v>4609</v>
+        <v>6290</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B16">
-        <v>4608</v>
+        <v>6288</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B17">
-        <v>4590</v>
+        <v>6286</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B18">
-        <v>4524</v>
+        <v>6284</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="B19">
-        <v>4523</v>
+        <v>5763</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="B20">
-        <v>4493</v>
+        <v>5754</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="B21">
-        <v>4490</v>
+        <v>4844</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B22">
-        <v>3418</v>
+        <v>4842</v>
       </c>
       <c r="C22" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B23">
-        <v>3417</v>
+        <v>4609</v>
       </c>
       <c r="C23" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B24">
-        <v>3416</v>
+        <v>4608</v>
       </c>
       <c r="C24" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B25">
-        <v>3415</v>
+        <v>4590</v>
       </c>
       <c r="C25" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="D25" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="B26">
-        <v>3414</v>
+        <v>4524</v>
       </c>
       <c r="C26" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="D26" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="B27">
-        <v>3413</v>
+        <v>4523</v>
       </c>
       <c r="C27" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="D27" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="B28">
-        <v>3412</v>
+        <v>4493</v>
       </c>
       <c r="C28" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="D28" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B29">
-        <v>3213</v>
+        <v>4490</v>
       </c>
       <c r="C29" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="D29" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B30">
-        <v>2371</v>
+        <v>3418</v>
       </c>
       <c r="C30" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="D30" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B31">
-        <v>2036</v>
+        <v>3417</v>
       </c>
       <c r="C31" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="D31" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B32">
-        <v>2035</v>
+        <v>3416</v>
       </c>
       <c r="C32" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D32" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B33">
-        <v>1740</v>
+        <v>3415</v>
       </c>
       <c r="C33" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D33" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="B34">
-        <v>1605</v>
+        <v>3414</v>
       </c>
       <c r="C34" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D34" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="B35">
-        <v>1604</v>
+        <v>3413</v>
       </c>
       <c r="C35" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D35" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="B36">
-        <v>1603</v>
+        <v>3412</v>
       </c>
       <c r="C36" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D36" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="B37">
-        <v>1600</v>
+        <v>3213</v>
       </c>
       <c r="C37" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D37" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="B38">
-        <v>1598</v>
+        <v>2371</v>
       </c>
       <c r="C38" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D38" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="B39">
-        <v>1596</v>
+        <v>2036</v>
       </c>
       <c r="C39" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="D39" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="B40">
-        <v>1595</v>
+        <v>2035</v>
       </c>
       <c r="C40" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="D40" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="B41">
-        <v>1594</v>
+        <v>1740</v>
       </c>
       <c r="C41" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="D41" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="B42">
-        <v>396</v>
+        <v>1605</v>
       </c>
       <c r="C42" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="D42" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B43">
-        <v>18034</v>
+        <v>1604</v>
       </c>
       <c r="C43" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D43" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B44">
-        <v>18033</v>
+        <v>1603</v>
       </c>
       <c r="C44" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="D44" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B45">
-        <v>17949</v>
+        <v>1600</v>
       </c>
       <c r="C45" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="D45" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B46">
-        <v>17948</v>
+        <v>1598</v>
       </c>
       <c r="C46" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="D46" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="B47">
-        <v>16260</v>
+        <v>1596</v>
       </c>
       <c r="C47" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D47" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="B48">
-        <v>16259</v>
+        <v>1595</v>
       </c>
       <c r="C48" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D48" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="B49">
-        <v>16258</v>
+        <v>1594</v>
       </c>
       <c r="C49" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D49" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B50">
-        <v>16191</v>
+        <v>396</v>
       </c>
       <c r="C50" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D50" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B51">
-        <v>15465</v>
+        <v>18034</v>
       </c>
       <c r="C51" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D51" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52">
-        <v>15152</v>
+        <v>18033</v>
       </c>
       <c r="C52" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D52" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B53">
-        <v>13144</v>
+        <v>17949</v>
       </c>
       <c r="C53" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D53" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B54">
-        <v>13143</v>
+        <v>17948</v>
       </c>
       <c r="C54" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D54" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B55">
-        <v>12635</v>
+        <v>16260</v>
       </c>
       <c r="C55" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D55" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B56">
-        <v>12033</v>
+        <v>16259</v>
       </c>
       <c r="C56" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D56" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B57">
-        <v>10357</v>
+        <v>16258</v>
       </c>
       <c r="C57" t="s">
         <v>143</v>
       </c>
       <c r="D57" t="s">
         <v>144</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B58">
-        <v>10350</v>
+        <v>16191</v>
       </c>
       <c r="C58" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D58" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B59">
-        <v>10348</v>
+        <v>15465</v>
       </c>
       <c r="C59" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D59" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B60">
-        <v>8845</v>
+        <v>15152</v>
       </c>
       <c r="C60" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D60" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B61">
-        <v>8827</v>
+        <v>13144</v>
       </c>
       <c r="C61" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D61" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B62">
-        <v>8821</v>
+        <v>13143</v>
       </c>
       <c r="C62" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D62" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="B63">
-        <v>8817</v>
+        <v>12635</v>
       </c>
       <c r="C63" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="D63" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B64">
-        <v>8444</v>
+        <v>12033</v>
       </c>
       <c r="C64" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D64" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B65">
-        <v>7977</v>
+        <v>10357</v>
       </c>
       <c r="C65" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="D65" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B66">
-        <v>7360</v>
+        <v>10350</v>
       </c>
       <c r="C66" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D66" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B67">
-        <v>6430</v>
+        <v>10348</v>
       </c>
       <c r="C67" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D67" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B68">
-        <v>6425</v>
+        <v>8845</v>
       </c>
       <c r="C68" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D68" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B69">
-        <v>6423</v>
+        <v>8827</v>
       </c>
       <c r="C69" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D69" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B70">
-        <v>5917</v>
+        <v>8821</v>
       </c>
       <c r="C70" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D70" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="B71">
-        <v>4575</v>
+        <v>8817</v>
       </c>
       <c r="C71" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D71" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B72">
-        <v>4574</v>
+        <v>8444</v>
       </c>
       <c r="C72" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D72" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B73">
-        <v>4402</v>
+        <v>7977</v>
       </c>
       <c r="C73" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D73" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="B74">
-        <v>4401</v>
+        <v>7360</v>
       </c>
       <c r="C74" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D74" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B75">
-        <v>4066</v>
+        <v>6430</v>
       </c>
       <c r="C75" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D75" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B76">
-        <v>4064</v>
+        <v>6425</v>
       </c>
       <c r="C76" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D76" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B77">
-        <v>3977</v>
+        <v>6423</v>
       </c>
       <c r="C77" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D77" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="B78">
-        <v>3976</v>
+        <v>5917</v>
       </c>
       <c r="C78" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D78" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="B79">
-        <v>3975</v>
+        <v>4575</v>
       </c>
       <c r="C79" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="D79" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B80">
-        <v>3463</v>
+        <v>4574</v>
       </c>
       <c r="C80" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D80" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="B81">
-        <v>3463</v>
+        <v>4402</v>
       </c>
       <c r="C81" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D81" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B82">
-        <v>3400</v>
+        <v>4401</v>
       </c>
       <c r="C82" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D82" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="B83">
-        <v>3399</v>
+        <v>4066</v>
       </c>
       <c r="C83" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D83" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B84">
-        <v>2897</v>
+        <v>4064</v>
       </c>
       <c r="C84" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D84" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="B85">
-        <v>2862</v>
+        <v>3977</v>
       </c>
       <c r="C85" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="D85" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B86">
-        <v>1926</v>
+        <v>3976</v>
       </c>
       <c r="C86" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="D86" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B87">
-        <v>1924</v>
+        <v>3975</v>
       </c>
       <c r="C87" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D87" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B88">
+        <v>3463</v>
+      </c>
+      <c r="C88" t="s">
+        <v>223</v>
+      </c>
+      <c r="D88" t="s">
+        <v>224</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>222</v>
+      </c>
+      <c r="B89">
+        <v>3463</v>
+      </c>
+      <c r="C89" t="s">
+        <v>225</v>
+      </c>
+      <c r="D89" t="s">
+        <v>226</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>227</v>
+      </c>
+      <c r="B90">
+        <v>3400</v>
+      </c>
+      <c r="C90" t="s">
+        <v>228</v>
+      </c>
+      <c r="D90" t="s">
+        <v>229</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>227</v>
+      </c>
+      <c r="B91">
+        <v>3399</v>
+      </c>
+      <c r="C91" t="s">
+        <v>230</v>
+      </c>
+      <c r="D91" t="s">
+        <v>231</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>232</v>
+      </c>
+      <c r="B92">
+        <v>2897</v>
+      </c>
+      <c r="C92" t="s">
+        <v>233</v>
+      </c>
+      <c r="D92" t="s">
+        <v>234</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>232</v>
+      </c>
+      <c r="B93">
+        <v>2862</v>
+      </c>
+      <c r="C93" t="s">
+        <v>235</v>
+      </c>
+      <c r="D93" t="s">
+        <v>236</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>237</v>
+      </c>
+      <c r="B94">
+        <v>1926</v>
+      </c>
+      <c r="C94" t="s">
+        <v>238</v>
+      </c>
+      <c r="D94" t="s">
+        <v>239</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>237</v>
+      </c>
+      <c r="B95">
+        <v>1924</v>
+      </c>
+      <c r="C95" t="s">
+        <v>240</v>
+      </c>
+      <c r="D95" t="s">
+        <v>241</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>242</v>
+      </c>
+      <c r="B96">
         <v>1662</v>
       </c>
-      <c r="C88" t="s">
-[...8 lines deleted...]
-      <c r="F88" s="2" t="s">
+      <c r="C96" t="s">
+        <v>243</v>
+      </c>
+      <c r="D96" t="s">
+        <v>244</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -3011,50 +3240,66 @@
     <hyperlink ref="F76" r:id="rId150"/>
     <hyperlink ref="E77" r:id="rId151"/>
     <hyperlink ref="F77" r:id="rId152"/>
     <hyperlink ref="E78" r:id="rId153"/>
     <hyperlink ref="F78" r:id="rId154"/>
     <hyperlink ref="E79" r:id="rId155"/>
     <hyperlink ref="F79" r:id="rId156"/>
     <hyperlink ref="E80" r:id="rId157"/>
     <hyperlink ref="F80" r:id="rId158"/>
     <hyperlink ref="E81" r:id="rId159"/>
     <hyperlink ref="F81" r:id="rId160"/>
     <hyperlink ref="E82" r:id="rId161"/>
     <hyperlink ref="F82" r:id="rId162"/>
     <hyperlink ref="E83" r:id="rId163"/>
     <hyperlink ref="F83" r:id="rId164"/>
     <hyperlink ref="E84" r:id="rId165"/>
     <hyperlink ref="F84" r:id="rId166"/>
     <hyperlink ref="E85" r:id="rId167"/>
     <hyperlink ref="F85" r:id="rId168"/>
     <hyperlink ref="E86" r:id="rId169"/>
     <hyperlink ref="F86" r:id="rId170"/>
     <hyperlink ref="E87" r:id="rId171"/>
     <hyperlink ref="F87" r:id="rId172"/>
     <hyperlink ref="E88" r:id="rId173"/>
     <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>