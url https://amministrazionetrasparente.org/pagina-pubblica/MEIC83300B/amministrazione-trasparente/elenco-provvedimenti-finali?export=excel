--- v0 (2026-09-05)
+++ v1 (2026-10-22)
@@ -8,107 +8,131 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="118">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Conferimento incarico a titolo non oneroso collaudatore fornitura informatica (POC) “Per la Scuola” 2014-2020-Azione 10.8.6_Avviso Prot. 95450 del 24/04/2026 </t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD4318C0A7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE INFORMATICO POC 2014-2020 AVVISO 95450 DEL 24/04/2026_10.8.6A-FDRPOCSI-2026-40</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3CEE0370</t>
+  </si>
+  <si>
+    <t>Decisione affidamento diretto ODA MEPA - Servizio di abbonamento Italia scuola pacchetto argento</t>
+  </si>
+  <si>
     <t>31/08/2026</t>
   </si>
   <si>
     <t>BCCF8199EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiali di consumo per l'igiene personale e degli ambienti</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>29/08/2026</t>
   </si>
   <si>
     <t>BCCEE54A06</t>
   </si>
   <si>
     <t>Decisione affidamento diretto - Servizi trasloco materiali</t>
   </si>
   <si>
     <t>24/08/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Decreto di nomina -figura di gestione e organizzazione del progetto ESO4.6.A1.B-FSEPN-SI-2026-312 di cui all’Avviso di selezione prot. n. 7225 del 07/07/2026. </t>
   </si>
   <si>
     <t>Decreto di nomina - Esperti e Tutor di cui all’Avviso di selezione prot. n. 7223 del 07/07/2026 PN 21/27 ESO4.6.A1.B-FSEPN-SI-2026-312</t>
   </si>
   <si>
     <t>17/08/2026</t>
   </si>
   <si>
-    <t>0000000002</t>
+    <t>BCC687832F</t>
   </si>
   <si>
     <t>Decisione a contrarre - TD MEPA -Lavori manutenzione straordinaria Circ. 1/2026 Regione Sicilia plesso Schisò</t>
   </si>
   <si>
     <t>0000000001</t>
   </si>
   <si>
     <t>Decisione a contrarre -TD MEPA - Lavori manutenzione straordinaria Circ. 1/2026 Regione Sicilia plesso Abate Cacciola</t>
   </si>
   <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>Decisione a contrarre -TD MEPA - Lavori manutenzione straordinaria Circ. 1/2026 Regione Sicilia plesso Calcarone</t>
   </si>
   <si>
     <t>07/08/2026</t>
   </si>
   <si>
     <t>BCA58801A0</t>
   </si>
   <si>
     <t>Decisione affidamento corsi formazione Erasmus+ 2025-1-IT02-KA121-SCH-000319824 Helsinki</t>
   </si>
@@ -728,998 +752,1063 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCF8199EA" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/70bd0f29-5ed3-4153-8b30-04988dd165bd" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCEE54A06" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/d0070987-7f85-4a1c-b89a-9d6bc222dd17" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000002" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/d6b435c3-3abf-4cb3-9ca1-f26a0bd75dd0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/2026df54-1899-4af4-9049-b4b89e8205a2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/6fba580b-5b15-462f-8cc9-7ad358bec99a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA58801A0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/b726a24a-b2a3-4fb0-948d-eadf5639e8a0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA586F398" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/5f1308bb-2ce3-438d-a735-58fd786e2da5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC32016594" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/ea54c023-f851-489d-a5d9-ac88db47083a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC173E7C69" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/107dc0fb-a9a9-40e6-bb17-d6720d77681d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0533F782" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/dc6b2da8-f961-4041-be24-609eaa11d261" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2F38665" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/adb179d2-2ae7-438f-8977-a1e9ca0f7e1e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2C4AB78" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/5ce87a3b-eb17-4fa7-b946-2d2c8c4345e5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2E242A3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/15b738f0-c076-426e-a06f-334f786c8b6d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF1262E9A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/f3475346-66d2-4568-9fa9-8c803788b61b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF1076899" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/5a18d746-4d13-4a75-a91b-9fcf07813b90" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC744970" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/ada5c4fe-0b43-473b-be08-6b2ded80f4e0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA498B989" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/9c4f1d33-e0bc-4852-9766-f1d672b809bd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99AADB76" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/5d5824eb-a67c-4091-812c-6de506fedbc8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB98BA974C" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/25894e56-354c-478a-b50a-94dfb3ce45dd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB997240A5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/5950cb80-0dec-40ae-b5ba-894990c2d4dc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA45F3256" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/74dfd41f-705e-4df1-a711-649b17a77368" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB862FE5DA" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/c2ba15ea-fa37-49b3-9b8b-82e8a79ede7e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74B07D10" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/b3d02fd4-33a2-4209-aeb9-fe4ffbf28e87" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5CCAD64A" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/0cd36152-726b-43c5-8fce-06f90993c3fc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB55A81E92" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/c26606ac-a252-428d-84a0-36802d32946d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E9851BF" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/ee00fd2a-dd87-42c1-ba04-5f4ba57cb205" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB28BF363D" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/e95be8f1-2b38-4428-a11b-c3ab98fc4581" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB28908DC9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/ac860430-7998-48fc-9283-d2f3f6f7a7e4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A98E099" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/689f39e7-f383-425c-af36-f0ae825ac8d0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A304B28" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/3ebe5c1c-5a1a-4bef-bd55-c474b0b6ce4c" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE607AE37" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/dd3fff61-2ac5-4262-b7f8-7d223249869d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB3FB90A8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/43cd0030-fbae-4739-abe3-f260e6b1f8dd" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB47E8181" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/3f71359f-5417-475c-84ee-aefe67d5116a" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4318C0A7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/9f7b5d55-8e63-42c0-8c65-ab869f5cac85" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3CEE0370" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/532f812e-83ef-40ec-b8c7-85b85c600470" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCF8199EA" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/70bd0f29-5ed3-4153-8b30-04988dd165bd" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCEE54A06" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/d0070987-7f85-4a1c-b89a-9d6bc222dd17" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC687832F" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/d6b435c3-3abf-4cb3-9ca1-f26a0bd75dd0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/2026df54-1899-4af4-9049-b4b89e8205a2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/6fba580b-5b15-462f-8cc9-7ad358bec99a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA58801A0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/b726a24a-b2a3-4fb0-948d-eadf5639e8a0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA586F398" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/5f1308bb-2ce3-438d-a735-58fd786e2da5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC32016594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/ea54c023-f851-489d-a5d9-ac88db47083a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC173E7C69" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/107dc0fb-a9a9-40e6-bb17-d6720d77681d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0533F782" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/dc6b2da8-f961-4041-be24-609eaa11d261" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2F38665" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/adb179d2-2ae7-438f-8977-a1e9ca0f7e1e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2C4AB78" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/5ce87a3b-eb17-4fa7-b946-2d2c8c4345e5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2E242A3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/15b738f0-c076-426e-a06f-334f786c8b6d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF1262E9A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/f3475346-66d2-4568-9fa9-8c803788b61b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF1076899" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/5a18d746-4d13-4a75-a91b-9fcf07813b90" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC744970" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/ada5c4fe-0b43-473b-be08-6b2ded80f4e0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA498B989" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/9c4f1d33-e0bc-4852-9766-f1d672b809bd" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99AADB76" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/5d5824eb-a67c-4091-812c-6de506fedbc8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB98BA974C" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/25894e56-354c-478a-b50a-94dfb3ce45dd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB997240A5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/5950cb80-0dec-40ae-b5ba-894990c2d4dc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA45F3256" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/74dfd41f-705e-4df1-a711-649b17a77368" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB862FE5DA" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/c2ba15ea-fa37-49b3-9b8b-82e8a79ede7e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74B07D10" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/b3d02fd4-33a2-4209-aeb9-fe4ffbf28e87" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5CCAD64A" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/0cd36152-726b-43c5-8fce-06f90993c3fc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB55A81E92" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/c26606ac-a252-428d-84a0-36802d32946d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E9851BF" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/ee00fd2a-dd87-42c1-ba04-5f4ba57cb205" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB28BF363D" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/e95be8f1-2b38-4428-a11b-c3ab98fc4581" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB28908DC9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/ac860430-7998-48fc-9283-d2f3f6f7a7e4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A98E099" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/689f39e7-f383-425c-af36-f0ae825ac8d0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A304B28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/3ebe5c1c-5a1a-4bef-bd55-c474b0b6ce4c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE607AE37" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/dd3fff61-2ac5-4262-b7f8-7d223249869d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB3FB90A8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/43cd0030-fbae-4739-abe3-f260e6b1f8dd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB47E8181" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83300B/amministrazione-trasparente/atti-amministrazioni-enti/3f71359f-5417-475c-84ee-aefe67d5116a" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F43"/>
+  <dimension ref="A1:F46"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8015</v>
+        <v>10328</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="2" t="s">
-        <v>9</v>
+      <c r="E2" t="s">
+        <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>7982</v>
+        <v>9988</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>7918</v>
+        <v>9894</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="E4" t="s">
-        <v>14</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>7872</v>
+        <v>8015</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>7784</v>
+        <v>7982</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>7782</v>
+        <v>7918</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>23</v>
+      </c>
+      <c r="E7" t="s">
+        <v>7</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>7780</v>
+        <v>7872</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>24</v>
+      </c>
+      <c r="E8" t="s">
+        <v>7</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>7682</v>
+        <v>7784</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B10">
-        <v>7606</v>
+        <v>7782</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11">
+        <v>7780</v>
+      </c>
+      <c r="C11" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D11" t="s">
         <v>31</v>
       </c>
-      <c r="E11" t="s">
-        <v>14</v>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B12">
-        <v>7218</v>
+        <v>7682</v>
       </c>
       <c r="C12" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>34</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>6913</v>
+        <v>7606</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>6598</v>
+        <v>7220</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>39</v>
+      </c>
+      <c r="E14" t="s">
+        <v>7</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B15">
-        <v>6303</v>
+        <v>7218</v>
       </c>
       <c r="C15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" t="s">
         <v>40</v>
       </c>
-      <c r="D15" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E15" t="s">
+        <v>7</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16">
+        <v>6913</v>
+      </c>
+      <c r="C16" t="s">
         <v>42</v>
       </c>
-      <c r="B16">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B17">
-        <v>5444</v>
+        <v>6598</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
       <c r="D17" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B18">
-        <v>5443</v>
+        <v>6303</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B19">
-        <v>5244</v>
+        <v>5445</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B20">
-        <v>5244</v>
+        <v>5444</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B21">
-        <v>4984</v>
+        <v>5443</v>
       </c>
       <c r="C21" t="s">
         <v>55</v>
       </c>
       <c r="D21" t="s">
         <v>56</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>57</v>
       </c>
       <c r="B22">
-        <v>4866</v>
+        <v>5244</v>
       </c>
       <c r="C22" t="s">
         <v>58</v>
       </c>
       <c r="D22" t="s">
         <v>59</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23">
+        <v>5244</v>
+      </c>
+      <c r="C23" t="s">
         <v>60</v>
       </c>
-      <c r="B23">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B24">
-        <v>4734</v>
+        <v>4984</v>
       </c>
       <c r="C24" t="s">
         <v>63</v>
       </c>
       <c r="D24" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B25">
-        <v>4732</v>
+        <v>4866</v>
       </c>
       <c r="C25" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D25" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B26">
-        <v>4596</v>
+        <v>4739</v>
       </c>
       <c r="C26" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D26" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B27">
-        <v>4520</v>
+        <v>4734</v>
       </c>
       <c r="C27" t="s">
         <v>71</v>
       </c>
       <c r="D27" t="s">
         <v>72</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>68</v>
+      </c>
+      <c r="B28">
+        <v>4732</v>
+      </c>
+      <c r="C28" t="s">
         <v>73</v>
       </c>
-      <c r="B28">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>75</v>
+      </c>
+      <c r="B29">
+        <v>4596</v>
+      </c>
+      <c r="C29" t="s">
         <v>76</v>
       </c>
-      <c r="B29">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>78</v>
+      </c>
+      <c r="B30">
+        <v>4520</v>
+      </c>
+      <c r="C30" t="s">
         <v>79</v>
       </c>
-      <c r="B30">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
+        <v>81</v>
+      </c>
+      <c r="B31">
+        <v>4184</v>
+      </c>
+      <c r="C31" t="s">
         <v>82</v>
       </c>
-      <c r="B31">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
+        <v>84</v>
+      </c>
+      <c r="B32">
+        <v>4076</v>
+      </c>
+      <c r="C32" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D32" t="s">
         <v>86</v>
       </c>
-      <c r="E32" t="s">
-        <v>14</v>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B33">
-        <v>3820</v>
+        <v>3997</v>
       </c>
       <c r="C33" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="D33" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>89</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B34">
-        <v>3812</v>
+        <v>3894</v>
       </c>
       <c r="C34" t="s">
-        <v>14</v>
+        <v>91</v>
       </c>
       <c r="D34" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>92</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="B35">
-        <v>3794</v>
+        <v>3829</v>
       </c>
       <c r="C35" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D35" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="E35" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B36">
-        <v>3441</v>
+        <v>3820</v>
       </c>
       <c r="C36" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="D36" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>95</v>
+      </c>
+      <c r="E36" t="s">
+        <v>7</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>93</v>
       </c>
       <c r="B37">
-        <v>3269</v>
+        <v>3812</v>
       </c>
       <c r="C37" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="D37" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>96</v>
+      </c>
+      <c r="E37" t="s">
+        <v>7</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B38">
-        <v>3076</v>
+        <v>3794</v>
       </c>
       <c r="C38" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" t="s">
         <v>97</v>
       </c>
-      <c r="D38" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E38" t="s">
+        <v>7</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B39">
-        <v>3074</v>
+        <v>3441</v>
       </c>
       <c r="C39" t="s">
         <v>99</v>
       </c>
       <c r="D39" t="s">
         <v>100</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="B40">
-        <v>3048</v>
+        <v>3269</v>
       </c>
       <c r="C40" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="D40" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>103</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B41">
-        <v>2314</v>
+        <v>3076</v>
       </c>
       <c r="C41" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D41" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B42">
-        <v>2200</v>
+        <v>3074</v>
       </c>
       <c r="C42" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D42" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B43">
-        <v>2199</v>
+        <v>3048</v>
       </c>
       <c r="C43" t="s">
-        <v>108</v>
+        <v>7</v>
       </c>
       <c r="D43" t="s">
         <v>109</v>
       </c>
-      <c r="E43" s="2" t="s">
-        <v>9</v>
+      <c r="E43" t="s">
+        <v>7</v>
       </c>
       <c r="F43" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>110</v>
+      </c>
+      <c r="B44">
+        <v>2314</v>
+      </c>
+      <c r="C44" t="s">
+        <v>111</v>
+      </c>
+      <c r="D44" t="s">
+        <v>112</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>113</v>
+      </c>
+      <c r="B45">
+        <v>2200</v>
+      </c>
+      <c r="C45" t="s">
+        <v>114</v>
+      </c>
+      <c r="D45" t="s">
+        <v>115</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>113</v>
+      </c>
+      <c r="B46">
+        <v>2199</v>
+      </c>
+      <c r="C46" t="s">
+        <v>116</v>
+      </c>
+      <c r="D46" t="s">
+        <v>117</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="E3" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
     <hyperlink ref="F4" r:id="rId5"/>
-    <hyperlink ref="F5" r:id="rId6"/>
-[...2 lines deleted...]
-    <hyperlink ref="E7" r:id="rId9"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
     <hyperlink ref="F7" r:id="rId10"/>
-    <hyperlink ref="E8" r:id="rId11"/>
-[...4 lines deleted...]
-    <hyperlink ref="F10" r:id="rId16"/>
+    <hyperlink ref="F8" r:id="rId11"/>
+    <hyperlink ref="E9" r:id="rId12"/>
+    <hyperlink ref="F9" r:id="rId13"/>
+    <hyperlink ref="E10" r:id="rId14"/>
+    <hyperlink ref="F10" r:id="rId15"/>
+    <hyperlink ref="E11" r:id="rId16"/>
     <hyperlink ref="F11" r:id="rId17"/>
-    <hyperlink ref="F12" r:id="rId18"/>
-[...2 lines deleted...]
-    <hyperlink ref="E14" r:id="rId21"/>
+    <hyperlink ref="E12" r:id="rId18"/>
+    <hyperlink ref="F12" r:id="rId19"/>
+    <hyperlink ref="E13" r:id="rId20"/>
+    <hyperlink ref="F13" r:id="rId21"/>
     <hyperlink ref="F14" r:id="rId22"/>
-    <hyperlink ref="E15" r:id="rId23"/>
-[...32 lines deleted...]
-    <hyperlink ref="F31" r:id="rId56"/>
+    <hyperlink ref="F15" r:id="rId23"/>
+    <hyperlink ref="E16" r:id="rId24"/>
+    <hyperlink ref="F16" r:id="rId25"/>
+    <hyperlink ref="E17" r:id="rId26"/>
+    <hyperlink ref="F17" r:id="rId27"/>
+    <hyperlink ref="E18" r:id="rId28"/>
+    <hyperlink ref="F18" r:id="rId29"/>
+    <hyperlink ref="E19" r:id="rId30"/>
+    <hyperlink ref="F19" r:id="rId31"/>
+    <hyperlink ref="E20" r:id="rId32"/>
+    <hyperlink ref="F20" r:id="rId33"/>
+    <hyperlink ref="E21" r:id="rId34"/>
+    <hyperlink ref="F21" r:id="rId35"/>
+    <hyperlink ref="E22" r:id="rId36"/>
+    <hyperlink ref="F22" r:id="rId37"/>
+    <hyperlink ref="E23" r:id="rId38"/>
+    <hyperlink ref="F23" r:id="rId39"/>
+    <hyperlink ref="E24" r:id="rId40"/>
+    <hyperlink ref="F24" r:id="rId41"/>
+    <hyperlink ref="E25" r:id="rId42"/>
+    <hyperlink ref="F25" r:id="rId43"/>
+    <hyperlink ref="E26" r:id="rId44"/>
+    <hyperlink ref="F26" r:id="rId45"/>
+    <hyperlink ref="E27" r:id="rId46"/>
+    <hyperlink ref="F27" r:id="rId47"/>
+    <hyperlink ref="E28" r:id="rId48"/>
+    <hyperlink ref="F28" r:id="rId49"/>
+    <hyperlink ref="E29" r:id="rId50"/>
+    <hyperlink ref="F29" r:id="rId51"/>
+    <hyperlink ref="E30" r:id="rId52"/>
+    <hyperlink ref="F30" r:id="rId53"/>
+    <hyperlink ref="E31" r:id="rId54"/>
+    <hyperlink ref="F31" r:id="rId55"/>
+    <hyperlink ref="E32" r:id="rId56"/>
     <hyperlink ref="F32" r:id="rId57"/>
-    <hyperlink ref="F33" r:id="rId58"/>
-[...4 lines deleted...]
-    <hyperlink ref="E37" r:id="rId63"/>
+    <hyperlink ref="E33" r:id="rId58"/>
+    <hyperlink ref="F33" r:id="rId59"/>
+    <hyperlink ref="E34" r:id="rId60"/>
+    <hyperlink ref="F34" r:id="rId61"/>
+    <hyperlink ref="F35" r:id="rId62"/>
+    <hyperlink ref="F36" r:id="rId63"/>
     <hyperlink ref="F37" r:id="rId64"/>
-    <hyperlink ref="E38" r:id="rId65"/>
-[...2 lines deleted...]
-    <hyperlink ref="F39" r:id="rId68"/>
+    <hyperlink ref="F38" r:id="rId65"/>
+    <hyperlink ref="E39" r:id="rId66"/>
+    <hyperlink ref="F39" r:id="rId67"/>
+    <hyperlink ref="E40" r:id="rId68"/>
     <hyperlink ref="F40" r:id="rId69"/>
     <hyperlink ref="E41" r:id="rId70"/>
     <hyperlink ref="F41" r:id="rId71"/>
     <hyperlink ref="E42" r:id="rId72"/>
     <hyperlink ref="F42" r:id="rId73"/>
-    <hyperlink ref="E43" r:id="rId74"/>
-    <hyperlink ref="F43" r:id="rId75"/>
+    <hyperlink ref="F43" r:id="rId74"/>
+    <hyperlink ref="E44" r:id="rId75"/>
+    <hyperlink ref="F44" r:id="rId76"/>
+    <hyperlink ref="E45" r:id="rId77"/>
+    <hyperlink ref="F45" r:id="rId78"/>
+    <hyperlink ref="E46" r:id="rId79"/>
+    <hyperlink ref="F46" r:id="rId80"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>