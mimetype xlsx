--- v0 (2026-07-26)
+++ v1 (2026-10-17)
@@ -8,1353 +8,947 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="456" uniqueCount="422">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="283">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD5AFF8648</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisizione servizio di formazione per realizzazione di due moduli formativi progetto "Scuola per tutti"</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD41668AF8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di elementi decorativi per riqualificazione plesso della Scuola secondaria di primo grado di Furci Siculo</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD01E61730</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisizione  del servizio di noleggio di una soluzione software per la pubblicazione dei  contenuti tabellari in A.T.</t>
+  </si>
+  <si>
+    <t>BD01720ABD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisizione del servizio per l'adeguamento al GDPR e nomina DPO</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE66AFE14</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di attrezzature e materiale sportivo per Scienza Motorie e Sportive</t>
+  </si>
+  <si>
+    <t>BCE58D8251</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura e installazione di due condizionatori da 18000 BTU  per il Plesso della Scuola dell'Infanzia di Roccalumera</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>BCDF4C8F4F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura e allestimento di piante ornamentali in tre vasi da collocare nel Plesso di Rocchenere</t>
+  </si>
+  <si>
+    <t>BCDE4254AF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di due bidoni aspiratutto per i plessi della Scuola dell'Infanzia di Grotte e Furci Siculo</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>BCD432040A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisizione di una piattaforma digitale per le votazioni collegiali da remoto</t>
+  </si>
+  <si>
+    <t>BCD322A4E8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisizione servizio di locazione dei locali Cinema Vittoria per Collegio Docenti del 2.09.2026</t>
+  </si>
+  <si>
+    <t>28/07/2026</t>
+  </si>
+  <si>
+    <t>BC89B9DFC8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di arredi e accessori per pulizia per il Plesso di Rocchenere</t>
+  </si>
+  <si>
+    <t>27/07/2026</t>
+  </si>
+  <si>
+    <t>BC85A879DF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di arredi scolastici per Plesso Centrale e Plesso di Grotte</t>
+  </si>
+  <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>BC8378BB25</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di un targa in plexiglass - PROGETTO POC : 10.8.6A-FDRPOC-SI-2026-274</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC8378BB25</t>
-[...4 lines deleted...]
-  <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC7C0FF730</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura dispositivi digitali - progetto POC : 10.8.6A-FDRPOC-SI-2026-274</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7C0FF730</t>
-[...4 lines deleted...]
-  <si>
     <t>20/07/2026</t>
   </si>
   <si>
     <t>BC729C8DDA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di un'insegna policroma per il Plesso della Scuola secondaria di primo grado di Furci Siculo</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC729C8DDA</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC43832CE2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto bidone aspiratutto per Plesso della Scuola dell'Infanzia di Rocchenere</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC43832CE2</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC23F22276</t>
   </si>
   <si>
     <t>Determina di  Affidamento in concessione del servizio di somministrazione di cibi e bevande mediante distributori automatici</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC23F22276</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>BC10C27E67</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di un frigo per il Plesso della Scuola dell'Infanzia di Furci Siculo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC10C27E67</t>
-[...4 lines deleted...]
-  <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>BBF07CF4BA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione del servizio di tesoreria 2026-2030</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF07CF4BA</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BBB1663466</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale igienico-sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1663466</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBAC59234C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura del servizio di formazione sulle misure etiche, le normative e le tecniche da adottare nell’utilizzo dell’Intelligenza Artificiale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC59234C</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB764EA9D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione del servizio di ristorazione per accoglienza gruppo ERASMUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB764EA9D7</t>
-[...4 lines deleted...]
-  <si>
     <t>BB76127F24</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione del servizio di restyling audio e video di due cortometraggi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76127F24</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB61B2EED9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE DEL SERVIZIO DI VITTO E ALLOGGIO PER VIAGGIO DI ISTRUZIONE IN SILA 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61B2EED9</t>
-[...4 lines deleted...]
-  <si>
     <t>BB60D2D06E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione del servizio di vitto e alloggio per viaggio di istruzione a Marsala 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB60D2D06E</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB5D3A1332</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE DEL SERVIZIO DI NOLEGGIO BUS CON CONDUCENTE PER VIAGGIO DI ISTRUZIONE IN SILA 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D3A1332</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5D1B2AB3</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE DEL SERVIZIO DI NOLEGGIO BUS CON CONDUCENTE PER VIAGGIO DI ISTRUZIONE A MARSALA 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D1B2AB3</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB56DA3889</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione servizio transfert per partecipazione ad evento teatrale  a Canicattì dell'8.05.2026.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56DA3889</t>
-[...4 lines deleted...]
-  <si>
     <t>BB55C76C03</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE DEL SERVIZIO DI TRASPORTO CON CONDUCENTE PER USCITE DIDATTICHE DELLA SCUOLA DELL'INFANZIA 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB55C76C03</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB446E8069</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di 10 cassette per bagno e materiale di ferramenta per manutenzione plessi scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB446E8069</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2D1F3A49</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione del servizio di trasporto con conducente per uscite didattiche della scuola primaria 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D1F3A49</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA94C57618</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n. 12 PC portatili per le aule della Scuola secondaria di primo grado di Roccalumera e Furci Siculo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA94C57618</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA8DCFF3DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale elettrico e di ferramenta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DCFF3DA</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8C76505B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di argilla e colori per la realizzazione del Progetto "Residenza Artistica"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C76505B</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA829BB493</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione del servizio di formazione generale dei lavoratori per la sicurezza sul lavoro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA829BB493</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA651E44B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione del servizio di sistemazione caldaia e linea elettrica e fornitura plafoniera di emergenza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA651E44B0</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6410260F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione del servizio di noleggio fotocopiatori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6410260F</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA4F5B4F52</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F5B4F52</t>
-[...4 lines deleted...]
-  <si>
     <t>BA4D16ACF9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione del servizio di fornitura e  gestione del dominio web del sito</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D16ACF9</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>B9A6B7CB58</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizi per diritti SIAE - manifestazioni natalizie 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A6B7CB58</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>B97274D0FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizi turistici per Viaggio di istruzione a Roma 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97274D0FB</t>
-[...4 lines deleted...]
-  <si>
     <t>B971395B3A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo licenze ARGO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B971395B3A</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B96AB99BB5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione del servizio di noleggio BUS per uscita didattica Scuola dell'Infanzia di Grotte del 5.12.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AB99BB5</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B9452C6ADB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di adattatori e cavetteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9452C6ADB</t>
-[...4 lines deleted...]
-  <si>
     <t>B94265A265</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di attrezzature robotiche e materiale informatico - PON  FSE "Scuola insieme"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94265A265</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>B93BE20FB2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di ferramenta per manutenzione plessi scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93BE20FB2</t>
-[...4 lines deleted...]
-  <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>B91F98E6A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione del servizio di copertura assicurativa per gli alunni e il personale della scuola per l'a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91F98E6A9</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B915BF3743</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura carta igienica, rotoloni e materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B915BF3743</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8D07AD3C4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento del servizio di RSPP per l'a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D07AD3C4</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>B8CB639C24</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura del servizio di formazione sportiva per l'avviamento al giuoco del Padel</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CB639C24</t>
-[...4 lines deleted...]
-  <si>
     <t>B8CAD674CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di ristorazione per accoglienza docenti ERASMUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CAD674CA</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8BFA899AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento del servizio di medico competente per l'a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BFA899AE</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>B8BD97E519</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di ghiaccio sintetico e materiale sanitario per cassette di primo soccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BD97E519</t>
-[...4 lines deleted...]
-  <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>B89303A25E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura dei servizi per l'adeguamento al GDPR e nomina del DPO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89303A25E</t>
-[...4 lines deleted...]
-  <si>
     <t>B891A50CD6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di noleggio soluzione software per generazione automatica contenuti tabellari di A.T.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B891A50CD6</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>B875A8A92C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura gruppo di continuità per impianto di allarme del Plesso centrale con relativo settaggio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B875A8A92C</t>
-[...4 lines deleted...]
-  <si>
     <t>B875780726</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n. 10 Hard Disk SSD da 240 GB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B875780726</t>
-[...4 lines deleted...]
-  <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>B8597DADE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di 3 frigoriferi per i Plessi di Furci Siculo, Pagliara e Roccalumera</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8597DADE1</t>
-[...4 lines deleted...]
-  <si>
     <t>B858B7A792</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura sedie con braccioli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B858B7A792</t>
-[...4 lines deleted...]
-  <si>
     <t>B8575815AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8575815AD</t>
-[...4 lines deleted...]
-  <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>B83D50B904</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di carta A4 per segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83D50B904</t>
-[...4 lines deleted...]
-  <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>B8354BF94A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di assistenza tecnica e aggiornamento del sito web con relativo corso di aggiornamento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8354BF94A</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di conferimento incarico al DSGA per la Direzione amministrativa del Progetto PON-FSE "Scuola Insieme"</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di assunzione dell'incarico di Direzione e Coordinamento - Progetto PON - FSE "Scuola Insieme"</t>
   </si>
   <si>
     <t>Decreto di assunzione del ruolo di RUP - Progetto PON - FSE "Scuola Insieme"</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>B7219F74FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di accesso internet FTTC per laboratori di informatica delle Scuole secondarie di primo grado di Furci Siculo e Roccalumera</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7219F74FC</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6F02EBA17</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO FRIGORIFERO CON FREEZER PER PLESSO DELLA SCUOLA PRIMARIA DI FURCI SICULO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F02EBA17</t>
-[...4 lines deleted...]
-  <si>
     <t>B6EF72D976</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura impianti di ventilazione per armadi rack</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EF72D976</t>
-[...4 lines deleted...]
-  <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>B6E42A2C55</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto frigorifero per Plesso della Scuola Primaria di Furci Siculo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E42A2C55</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B6B74DFB83</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di una batteria al litio per tagliabordi con caricabatteria rapido</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B74DFB83</t>
-[...4 lines deleted...]
-  <si>
     <t>B6B555DB3D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale e edile e tagliabordi a batteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B555DB3D</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6ACC4E08B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura insegne con denominazione dell'Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ACC4E08B</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B6A9036941</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori di sistemazione e pitturazione cancello parcheggio lato mare Plesso centrale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9036941</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>B6A47AEE73</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di manutenzione impianto di videosorveglianza e videocitofonico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A47AEE73</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>B66C2A2D32</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e posa in opera di n. 15 faretti per illuminazione esterna Plesso centrale - errata corrige</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66C2A2D32</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B646F9D6A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO AUTOTRASPORTO PER USCITEA DIDATTICA SCUOLA INFANZIA MANDANICI E PAGLIARA 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B646F9D6A3</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>B63C8B7C05</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE SERVIZIO NOLEGGIO TRASPORTO ALUNNI  PER VIAGGIO DI ISTRUZIONE IN SILA 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C8B7C05</t>
-[...4 lines deleted...]
-  <si>
     <t>B63CCFB12E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE SERVIZIO NOLEGGIO TRASPORTO ALUNNI PER VIAGGIO DI ISTRUZIONE  A MARSALA 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63CCFB12E</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B63A6DCBC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DEL SERVIZIO DI VITTO E ALLOGGIO PER VIAGGIO DI ISTRUZIONE IN SILA 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63A6DCBC9</t>
-[...4 lines deleted...]
-  <si>
     <t>B636279C8D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura del servizio di vitto e alloggio per viaggio di istruzione a Marsala 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636279C8D</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>B61F9F49F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO AUTOTRASPORTO PER USCITE DIDATTICHE SCUOLA INFANZIA 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61F9F49F6</t>
-[...4 lines deleted...]
-  <si>
     <t>B61F829F2D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio autotrasporto per uscite didattiche scuola primaria 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61F829F2D</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>B5FC34ED02</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione servizio noleggio trasporto alunni per Campionati internazionali giochi matematici 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FC34ED02</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F92F9A7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura  di materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F92F9A7D</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C6C5F98D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio audio e luci per spettacolo teatrale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C6C5F98D</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>B5AB0F4E01</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale sanitario per cassette di primo soccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AB0F4E01</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>B590E03557</t>
   </si>
   <si>
     <t>Decisione a contrarre - Partecipazione Campionali Internazionali Giochi Matematici Università Bocconi di Milano</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B590E03557</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>B587647E3F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione servizio di sistemazione aree verdi e ripristino sistema di irrigazione automatica nel Plesso scolastico di Allume</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B587647E3F</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>B57A515C17</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di noleggio autobus per uscita didattica sull'Etna del 6.02.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57A515C17</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>B551CDDEC4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura software Argo Emolumenti WEB e Argo Inventario WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B551CDDEC4</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>B54275B551</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di noleggio fotocopiatori 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54275B551</t>
-[...4 lines deleted...]
-  <si>
     <t>B54186D34E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura del servizio di noleggio e  gestione del dominio web del sito della scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54186D34E</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>B5367F1F93</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura copie eccedenti fotocopiatore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5367F1F93</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>B4E400B8A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di noleggio software ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E400B8A2</t>
-[...4 lines deleted...]
-  <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>B4CDB9711C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale igienico-sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CDB9711C</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>B4C64A04D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n. 4 cattedre e n. 4 sedie per Scuola infanzia di Furci Siculo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C64A04D8</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>B48D8C4465</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di copertura assicurativa alunni e personale a.s. 2024/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/null</t>
-[...1 lines deleted...]
-  <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>B47C082DB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio autotrasporto per uscita didattica Teatro Val D'Agrò</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47C082DB6</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>B46D232454</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46D232454</t>
-[...4 lines deleted...]
-  <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>Decreto di nomina  RSPP per l'a.s. 2024/2025</t>
   </si>
   <si>
     <t>B467A325A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura focaccia e rustici per accoglienza gruppo Erasmus proveniente dalla Turchia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B467A325A2</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>B46F4FFC42</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizi supporto/formazione, orientamento contro la dispersione scolastica</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/3561a4ae-17f4-44f3-b8f5-e9cb99c3fa87</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1652,1879 +1246,2325 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5AFF8648" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/3eeb41b3-f497-45a6-98a5-5a1e603d6113" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD41668AF8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/bd20babe-9f4c-451a-9ecb-3fd01d5844d8" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD01E61730" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/125406c7-5560-4985-b2e0-43c160b9486d" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD01720ABD" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/c590a857-a246-429d-aa42-3c6f397cfebc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE66AFE14" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/6ed2d764-8ec9-4598-9f64-2a6b16c16eac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE58D8251" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/6f55b886-fa48-4602-b339-498a9b2566ab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDF4C8F4F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/0f2aa0e7-be39-44a8-9b47-e86e8a698a8b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDE4254AF" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/7944cd8d-6f01-493f-9c78-a9c855be6051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD432040A" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/961f64f0-2828-47db-9ffb-c264c935df3a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD322A4E8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/d8b8379f-6ed9-480d-b8a3-9d2422395bdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC89B9DFC8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/31ea572e-55c8-4dde-ab92-924fe718c351" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC85A879DF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/9f7a97f4-4dd6-4519-9b0a-5c571e1c14a7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8378BB25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/31f7fd23-6dfb-4f37-aba0-cc781d131a98" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7C0FF730" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/711e33e8-43b9-4409-95d5-c35b6a1675dd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC729C8DDA" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/37c15373-c7b7-4626-974e-29c50e1981e3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43832CE2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/a40e43f4-ba70-4653-aa89-2f879aef0e35" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC23F22276" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/7f9e7a5d-a779-418d-bff7-ddbe6f43480d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC10C27E67" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/20a05f82-a5bf-468b-92d0-b0b4d09bd564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF07CF4BA" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/20bca3fc-0cc2-49c8-a13a-a69ba55c3a73" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1663466" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/2497a63c-2bc4-43b4-8ee0-e9e8713a7c30" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC59234C" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/1f2fddd0-cc18-4369-8c1d-5c11561db6c3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB764EA9D7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/e296760f-f41d-4161-a4d6-8a0cba452de5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76127F24" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/f0401ce4-d974-4194-9198-eb4340938a36" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61B2EED9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/23747756-94ad-4816-8fd1-87c51ec4a9d4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB60D2D06E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/e43dfdb8-2511-4f8b-b34b-47d986da79d9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D3A1332" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/910e525d-5d86-4c46-8fc0-8edf2bf12342" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D1B2AB3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/fd5b3b4c-61a7-4fe4-b0ba-cdc13347a623" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56DA3889" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/cffc52a0-cdfb-472c-9728-a7502426178d" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB55C76C03" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/f823a561-c3b9-4731-b74b-aad0c8355904" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB446E8069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/43ffd533-f240-47b8-a650-f64c78863e70" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D1F3A49" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/b7999746-d846-4b78-bf8d-dbaffd19d673" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA94C57618" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/a9fdefdc-7ed8-4f69-8c34-223f2999aab4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DCFF3DA" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/a0a7eac1-ac89-419d-9fd3-0a207f37bf65" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C76505B" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/aa3d55a3-50d3-4324-9c85-52a03f1cbeb0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA829BB493" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/367e2c27-ce2b-4980-a2b4-294472e67c2e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA651E44B0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/f3b35920-886a-449c-b37d-7c67bf817a55" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6410260F" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/748795ae-ab34-46eb-8c72-6e1e54e87578" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F5B4F52" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/1b29880c-377a-4151-abc2-34ac7f0f6498" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D16ACF9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/4344c63d-8b2d-4e32-b8fc-756585ea016f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A6B7CB58" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/3a6c5c4b-028c-4c2c-8468-204d0c293499" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97274D0FB" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/8803380b-0810-4a37-892f-fe9aa51c087d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B971395B3A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/906924bc-7528-44c4-9235-b4d77b9f8f4a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AB99BB5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/24c281bd-f34b-496e-9607-d8c229d7d577" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9452C6ADB" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/f2c52dc5-c99f-49ac-84d4-59c594a2aa53" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94265A265" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/7a33b438-6c6b-46ce-abdd-0b63890835b2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93BE20FB2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/0c467da5-b09c-4c53-aa5a-9b714c3d2778" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91F98E6A9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/b368f829-ffcc-47e6-8faf-85cef9e79923" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B915BF3743" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/0ecb51c9-7439-478e-9589-fcfc1da102a9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D07AD3C4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/d7c4217a-bbe4-47bc-a2c1-4da5974c6a26" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CB639C24" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/cf0d443d-92e5-4b76-a0f1-c0dc3c4988e3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CAD674CA" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/530ceea6-bbd8-4697-9c21-9311eb8201ff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BFA899AE" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/93a08895-02a7-47b3-815c-46095b63e51c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BD97E519" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/e638b896-a087-4ab1-90cc-8b69c68f4ad1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89303A25E" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/a7b699b5-b2db-4827-9dcf-0db788b80aed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B891A50CD6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/c9324c48-8280-42bf-9e9d-7cd14d12dd43" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B875A8A92C" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/ed48f90c-8fc5-4b74-85dd-2b29958bae31" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B875780726" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/8f8f8e74-b277-4ec0-ad1a-80faf1587e78" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8597DADE1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/b48ce62e-11e2-4c95-9b57-0aa195693eb4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B858B7A792" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/0deba571-d69a-4fd6-82b0-2c2d4155709b" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8575815AD" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/b40cbbfe-0f43-419c-bc2d-55f609c249a0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83D50B904" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/93365456-ffba-450e-8f77-c639c8b53707" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8354BF94A" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/65036698-9352-42be-a51f-7024bb1832b5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7219F74FC" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/a8b913c0-fd70-4cf5-86d2-c92df7671799" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F02EBA17" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/33039091-0c6b-41ae-a6da-5b8976d5281d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EF72D976" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/5caff375-16da-4cdd-866a-4b8cd5764592" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E42A2C55" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/f338408e-0d9a-48b0-8e00-2830c530cf14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B74DFB83" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/3a7caa7c-5ff5-4a1f-959f-8094bc809f7d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B555DB3D" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/03837c33-a4b0-455b-8ee8-b310ba152c83" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ACC4E08B" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/66c12967-79aa-4d97-8d40-dcac0104988a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9036941" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/633803e3-66f2-4b21-944b-226618de76de" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A47AEE73" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/669e8d22-1101-426b-8e95-f7e9ed2d17b9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66C2A2D32" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/238a30f8-d6b1-414c-9163-60ebd23391de" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B646F9D6A3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/1a8e9b45-8f70-40c8-9ea5-49ec9bd34b54" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C8B7C05" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/6d134245-6a73-4b31-90fd-015fc2d92957" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63CCFB12E" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/ac5066f0-d6c1-4874-b713-011c30a4084e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63A6DCBC9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/e99e8af1-9961-46f4-bae3-5a73fc617fbd" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636279C8D" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/1919267b-a8b8-403a-9706-ad00c2a459ee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61F9F49F6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/5f4c4f38-60c4-4426-b0a6-21dd7193ea3b" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61F829F2D" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/d3160bd2-fb9a-46a7-9f50-6a0520b0ab52" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FC34ED02" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/9657927f-7a2a-4eab-bafa-33c7179b1e20" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F92F9A7D" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/9a162615-112b-4f69-a86f-15186bd09d7d" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C6C5F98D" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/88d1ebe3-eac4-4c88-8f0e-323c47384c09" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AB0F4E01" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/f6ef09a2-0159-426d-a83a-7cf4a71ad197" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B590E03557" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/9d6327e1-4387-41cd-bcec-0b574af2b5e1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B587647E3F" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/508c44be-9aef-4dbd-b1a1-9769eb1dd6b6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57A515C17" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/50ff0768-1c8f-4698-8803-a9c4dc155696" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B551CDDEC4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/5a91713e-899e-4cca-ad9a-a40559bd50af" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54275B551" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/a8764a06-ccbb-420c-be2e-ff7027700bd7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54186D34E" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/5d192f56-46b1-49c7-a3a4-86659ca5092e" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5367F1F93" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/732f060b-acc0-4e07-8587-12b2e19042a8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E400B8A2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/90432b21-3941-4c61-9198-36e5095bd3fa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CDB9711C" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/9957a260-e573-42eb-9a32-cb1407da697b" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C64A04D8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/dfeb1f4c-216f-4d55-8065-88ed643e9e65" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47C082DB6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/15e0b20f-5f9c-4aca-a9f6-560a2002a2b3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46D232454" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/9fc2a214-04bb-43a0-b634-6bca28e6b5d5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B467A325A2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/d79021da-d3c8-400f-b702-8970c2c50eb9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46F4FFC42" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MEIC83200G/amministrazione-trasparente/atti-amministrazioni-enti/3561a4ae-17f4-44f3-b8f5-e9cb99c3fa87" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F91"/>
+  <dimension ref="A1:F103"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7491</v>
+        <v>10023</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>9657</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>7394</v>
+        <v>8743</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>6994</v>
+        <v>8738</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>6523</v>
+        <v>8264</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="B7">
-        <v>3235</v>
+        <v>8247</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>5822</v>
+        <v>8124</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="B9">
-        <v>5165</v>
+        <v>8073</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>5097</v>
+        <v>7918</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="B11">
-        <v>4470</v>
+        <v>7903</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>32</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>4465</v>
+        <v>7548</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>35</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>4240</v>
+        <v>7508</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>38</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>4230</v>
+        <v>7491</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>41</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>4186</v>
+        <v>7455</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>44</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="B16">
-        <v>4182</v>
+        <v>7394</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>77</v>
+        <v>47</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>4126</v>
+        <v>6994</v>
       </c>
       <c r="C17" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>4111</v>
+        <v>6523</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="B19">
-        <v>3920</v>
+        <v>3235</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>91</v>
+        <v>56</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>3654</v>
+        <v>5822</v>
       </c>
       <c r="C20" t="s">
-        <v>93</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>96</v>
+        <v>59</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>2033</v>
+        <v>5165</v>
       </c>
       <c r="C21" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>62</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>63</v>
       </c>
       <c r="B22">
-        <v>1944</v>
+        <v>5097</v>
       </c>
       <c r="C22" t="s">
-        <v>103</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>65</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>66</v>
       </c>
       <c r="B23">
-        <v>1928</v>
+        <v>4470</v>
       </c>
       <c r="C23" t="s">
-        <v>107</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>68</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>66</v>
       </c>
       <c r="B24">
-        <v>1811</v>
+        <v>4465</v>
       </c>
       <c r="C24" t="s">
-        <v>112</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>70</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>71</v>
       </c>
       <c r="B25">
-        <v>1522</v>
+        <v>4240</v>
       </c>
       <c r="C25" t="s">
-        <v>117</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>73</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>71</v>
       </c>
       <c r="B26">
-        <v>1509</v>
+        <v>4230</v>
       </c>
       <c r="C26" t="s">
-        <v>121</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>75</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>76</v>
       </c>
       <c r="B27">
-        <v>1288</v>
+        <v>4186</v>
       </c>
       <c r="C27" t="s">
-        <v>126</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>78</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>76</v>
       </c>
       <c r="B28">
-        <v>1263</v>
+        <v>4182</v>
       </c>
       <c r="C28" t="s">
-        <v>130</v>
+        <v>79</v>
       </c>
       <c r="D28" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>80</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>81</v>
       </c>
       <c r="B29">
-        <v>13036</v>
+        <v>4126</v>
       </c>
       <c r="C29" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="D29" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>83</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>81</v>
       </c>
       <c r="B30">
-        <v>12632</v>
+        <v>4111</v>
       </c>
       <c r="C30" t="s">
-        <v>140</v>
+        <v>84</v>
       </c>
       <c r="D30" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>85</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>86</v>
       </c>
       <c r="B31">
-        <v>12624</v>
+        <v>3920</v>
       </c>
       <c r="C31" t="s">
-        <v>144</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>147</v>
+        <v>88</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>89</v>
       </c>
       <c r="B32">
-        <v>12576</v>
+        <v>3654</v>
       </c>
       <c r="C32" t="s">
-        <v>149</v>
+        <v>90</v>
       </c>
       <c r="D32" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>91</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>153</v>
+        <v>92</v>
       </c>
       <c r="B33">
-        <v>12334</v>
+        <v>2033</v>
       </c>
       <c r="C33" t="s">
-        <v>154</v>
+        <v>93</v>
       </c>
       <c r="D33" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>94</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>153</v>
+        <v>95</v>
       </c>
       <c r="B34">
-        <v>12321</v>
+        <v>1944</v>
       </c>
       <c r="C34" t="s">
-        <v>158</v>
+        <v>96</v>
       </c>
       <c r="D34" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>97</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>162</v>
+        <v>95</v>
       </c>
       <c r="B35">
-        <v>12251</v>
+        <v>1928</v>
       </c>
       <c r="C35" t="s">
-        <v>163</v>
+        <v>98</v>
       </c>
       <c r="D35" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>99</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>167</v>
+        <v>100</v>
       </c>
       <c r="B36">
-        <v>11801</v>
+        <v>1811</v>
       </c>
       <c r="C36" t="s">
-        <v>168</v>
+        <v>101</v>
       </c>
       <c r="D36" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>102</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>172</v>
+        <v>103</v>
       </c>
       <c r="B37">
-        <v>11685</v>
+        <v>1522</v>
       </c>
       <c r="C37" t="s">
-        <v>173</v>
+        <v>104</v>
       </c>
       <c r="D37" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>105</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>177</v>
+        <v>103</v>
       </c>
       <c r="B38">
-        <v>11167</v>
+        <v>1509</v>
       </c>
       <c r="C38" t="s">
-        <v>178</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-        <v>181</v>
+        <v>107</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>182</v>
+        <v>108</v>
       </c>
       <c r="B39">
-        <v>10852</v>
+        <v>1288</v>
       </c>
       <c r="C39" t="s">
-        <v>183</v>
+        <v>109</v>
       </c>
       <c r="D39" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>186</v>
+        <v>110</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>182</v>
+        <v>108</v>
       </c>
       <c r="B40">
-        <v>10841</v>
+        <v>1263</v>
       </c>
       <c r="C40" t="s">
-        <v>187</v>
+        <v>111</v>
       </c>
       <c r="D40" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>190</v>
+        <v>112</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>191</v>
+        <v>113</v>
       </c>
       <c r="B41">
-        <v>10771</v>
+        <v>13036</v>
       </c>
       <c r="C41" t="s">
-        <v>192</v>
+        <v>114</v>
       </c>
       <c r="D41" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>115</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>196</v>
+        <v>116</v>
       </c>
       <c r="B42">
-        <v>10665</v>
+        <v>12632</v>
       </c>
       <c r="C42" t="s">
-        <v>197</v>
+        <v>117</v>
       </c>
       <c r="D42" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>118</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>201</v>
+        <v>116</v>
       </c>
       <c r="B43">
-        <v>10100</v>
+        <v>12624</v>
       </c>
       <c r="C43" t="s">
-        <v>202</v>
+        <v>119</v>
       </c>
       <c r="D43" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>120</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>201</v>
+        <v>121</v>
       </c>
       <c r="B44">
-        <v>10093</v>
+        <v>12576</v>
       </c>
       <c r="C44" t="s">
-        <v>206</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>123</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>210</v>
+        <v>124</v>
       </c>
       <c r="B45">
-        <v>9756</v>
+        <v>12334</v>
       </c>
       <c r="C45" t="s">
-        <v>211</v>
+        <v>125</v>
       </c>
       <c r="D45" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>126</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>210</v>
+        <v>124</v>
       </c>
       <c r="B46">
-        <v>9755</v>
+        <v>12321</v>
       </c>
       <c r="C46" t="s">
-        <v>215</v>
+        <v>127</v>
       </c>
       <c r="D46" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>128</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>219</v>
+        <v>129</v>
       </c>
       <c r="B47">
-        <v>9358</v>
+        <v>12251</v>
       </c>
       <c r="C47" t="s">
-        <v>220</v>
+        <v>130</v>
       </c>
       <c r="D47" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>223</v>
+        <v>131</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>219</v>
+        <v>132</v>
       </c>
       <c r="B48">
-        <v>9343</v>
+        <v>11801</v>
       </c>
       <c r="C48" t="s">
-        <v>224</v>
+        <v>133</v>
       </c>
       <c r="D48" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>227</v>
+        <v>134</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>219</v>
+        <v>135</v>
       </c>
       <c r="B49">
-        <v>9312</v>
+        <v>11685</v>
       </c>
       <c r="C49" t="s">
-        <v>228</v>
+        <v>136</v>
       </c>
       <c r="D49" t="s">
-        <v>229</v>
-[...5 lines deleted...]
-        <v>231</v>
+        <v>137</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>232</v>
+        <v>138</v>
       </c>
       <c r="B50">
-        <v>8814</v>
+        <v>11167</v>
       </c>
       <c r="C50" t="s">
-        <v>233</v>
+        <v>139</v>
       </c>
       <c r="D50" t="s">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>236</v>
+        <v>140</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>237</v>
+        <v>141</v>
       </c>
       <c r="B51">
-        <v>8591</v>
+        <v>10852</v>
       </c>
       <c r="C51" t="s">
-        <v>238</v>
+        <v>142</v>
       </c>
       <c r="D51" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>241</v>
+        <v>143</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>242</v>
+        <v>141</v>
       </c>
       <c r="B52">
-        <v>7160</v>
+        <v>10841</v>
       </c>
       <c r="C52" t="s">
-        <v>243</v>
+        <v>144</v>
       </c>
       <c r="D52" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>145</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>242</v>
+        <v>146</v>
       </c>
       <c r="B53">
-        <v>7153</v>
+        <v>10771</v>
       </c>
       <c r="C53" t="s">
-        <v>243</v>
+        <v>147</v>
       </c>
       <c r="D53" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>148</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>242</v>
+        <v>149</v>
       </c>
       <c r="B54">
-        <v>7135</v>
+        <v>10665</v>
       </c>
       <c r="C54" t="s">
-        <v>243</v>
+        <v>150</v>
       </c>
       <c r="D54" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>151</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>248</v>
+        <v>152</v>
       </c>
       <c r="B55">
-        <v>5963</v>
+        <v>10100</v>
       </c>
       <c r="C55" t="s">
-        <v>249</v>
+        <v>153</v>
       </c>
       <c r="D55" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-        <v>252</v>
+        <v>154</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>253</v>
+        <v>152</v>
       </c>
       <c r="B56">
-        <v>5436</v>
+        <v>10093</v>
       </c>
       <c r="C56" t="s">
-        <v>254</v>
+        <v>155</v>
       </c>
       <c r="D56" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>156</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>253</v>
+        <v>157</v>
       </c>
       <c r="B57">
-        <v>5419</v>
+        <v>9756</v>
       </c>
       <c r="C57" t="s">
-        <v>258</v>
+        <v>158</v>
       </c>
       <c r="D57" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>261</v>
+        <v>159</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>262</v>
+        <v>157</v>
       </c>
       <c r="B58">
-        <v>5271</v>
+        <v>9755</v>
       </c>
       <c r="C58" t="s">
-        <v>263</v>
+        <v>160</v>
       </c>
       <c r="D58" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>161</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>267</v>
+        <v>162</v>
       </c>
       <c r="B59">
-        <v>4778</v>
+        <v>9358</v>
       </c>
       <c r="C59" t="s">
-        <v>268</v>
+        <v>163</v>
       </c>
       <c r="D59" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-        <v>271</v>
+        <v>164</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>267</v>
+        <v>162</v>
       </c>
       <c r="B60">
-        <v>4742</v>
+        <v>9343</v>
       </c>
       <c r="C60" t="s">
-        <v>272</v>
+        <v>165</v>
       </c>
       <c r="D60" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>275</v>
+        <v>166</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>276</v>
+        <v>162</v>
       </c>
       <c r="B61">
-        <v>4641</v>
+        <v>9312</v>
       </c>
       <c r="C61" t="s">
-        <v>277</v>
+        <v>167</v>
       </c>
       <c r="D61" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>280</v>
+        <v>168</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>281</v>
+        <v>169</v>
       </c>
       <c r="B62">
-        <v>4602</v>
+        <v>8814</v>
       </c>
       <c r="C62" t="s">
-        <v>282</v>
+        <v>170</v>
       </c>
       <c r="D62" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>171</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>286</v>
+        <v>172</v>
       </c>
       <c r="B63">
-        <v>4560</v>
+        <v>8591</v>
       </c>
       <c r="C63" t="s">
-        <v>287</v>
+        <v>173</v>
       </c>
       <c r="D63" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>174</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>291</v>
+        <v>175</v>
       </c>
       <c r="B64">
-        <v>4474</v>
+        <v>7160</v>
       </c>
       <c r="C64" t="s">
-        <v>292</v>
+        <v>176</v>
       </c>
       <c r="D64" t="s">
-        <v>293</v>
+        <v>177</v>
       </c>
       <c r="E64" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>176</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>296</v>
+        <v>175</v>
       </c>
       <c r="B65">
-        <v>3730</v>
+        <v>7153</v>
       </c>
       <c r="C65" t="s">
-        <v>297</v>
+        <v>176</v>
       </c>
       <c r="D65" t="s">
-        <v>298</v>
+        <v>178</v>
       </c>
       <c r="E65" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>176</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>301</v>
+        <v>175</v>
       </c>
       <c r="B66">
-        <v>3602</v>
+        <v>7135</v>
       </c>
       <c r="C66" t="s">
-        <v>302</v>
+        <v>176</v>
       </c>
       <c r="D66" t="s">
-        <v>303</v>
+        <v>179</v>
       </c>
       <c r="E66" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>176</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>301</v>
+        <v>180</v>
       </c>
       <c r="B67">
-        <v>2610</v>
+        <v>5963</v>
       </c>
       <c r="C67" t="s">
-        <v>306</v>
+        <v>181</v>
       </c>
       <c r="D67" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>182</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>310</v>
+        <v>183</v>
       </c>
       <c r="B68">
-        <v>3568</v>
+        <v>5436</v>
       </c>
       <c r="C68" t="s">
-        <v>311</v>
+        <v>184</v>
       </c>
       <c r="D68" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>314</v>
+        <v>185</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>310</v>
+        <v>183</v>
       </c>
       <c r="B69">
-        <v>3529</v>
+        <v>5419</v>
       </c>
       <c r="C69" t="s">
-        <v>315</v>
+        <v>186</v>
       </c>
       <c r="D69" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>318</v>
+        <v>187</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>319</v>
+        <v>188</v>
       </c>
       <c r="B70">
-        <v>3281</v>
+        <v>5271</v>
       </c>
       <c r="C70" t="s">
-        <v>320</v>
+        <v>189</v>
       </c>
       <c r="D70" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>190</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>319</v>
+        <v>191</v>
       </c>
       <c r="B71">
-        <v>3280</v>
+        <v>4778</v>
       </c>
       <c r="C71" t="s">
-        <v>324</v>
+        <v>192</v>
       </c>
       <c r="D71" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>193</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>328</v>
+        <v>191</v>
       </c>
       <c r="B72">
-        <v>2845</v>
+        <v>4742</v>
       </c>
       <c r="C72" t="s">
-        <v>329</v>
+        <v>194</v>
       </c>
       <c r="D72" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>195</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>333</v>
+        <v>196</v>
       </c>
       <c r="B73">
-        <v>2781</v>
+        <v>4641</v>
       </c>
       <c r="C73" t="s">
-        <v>334</v>
+        <v>197</v>
       </c>
       <c r="D73" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>337</v>
+        <v>198</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>338</v>
+        <v>199</v>
       </c>
       <c r="B74">
-        <v>2192</v>
+        <v>4602</v>
       </c>
       <c r="C74" t="s">
-        <v>339</v>
+        <v>200</v>
       </c>
       <c r="D74" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>342</v>
+        <v>201</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>343</v>
+        <v>202</v>
       </c>
       <c r="B75">
-        <v>1869</v>
+        <v>4560</v>
       </c>
       <c r="C75" t="s">
-        <v>344</v>
+        <v>203</v>
       </c>
       <c r="D75" t="s">
-        <v>345</v>
-[...5 lines deleted...]
-        <v>347</v>
+        <v>204</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>348</v>
+        <v>205</v>
       </c>
       <c r="B76">
-        <v>1592</v>
+        <v>4474</v>
       </c>
       <c r="C76" t="s">
-        <v>349</v>
+        <v>206</v>
       </c>
       <c r="D76" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>207</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>353</v>
+        <v>208</v>
       </c>
       <c r="B77">
-        <v>1455</v>
+        <v>3730</v>
       </c>
       <c r="C77" t="s">
-        <v>354</v>
+        <v>209</v>
       </c>
       <c r="D77" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>357</v>
+        <v>210</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>358</v>
+        <v>211</v>
       </c>
       <c r="B78">
-        <v>1286</v>
+        <v>3602</v>
       </c>
       <c r="C78" t="s">
-        <v>359</v>
+        <v>212</v>
       </c>
       <c r="D78" t="s">
-        <v>360</v>
-[...5 lines deleted...]
-        <v>362</v>
+        <v>213</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>363</v>
+        <v>211</v>
       </c>
       <c r="B79">
-        <v>765</v>
+        <v>2610</v>
       </c>
       <c r="C79" t="s">
-        <v>364</v>
+        <v>214</v>
       </c>
       <c r="D79" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-        <v>367</v>
+        <v>215</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>368</v>
+        <v>216</v>
       </c>
       <c r="B80">
-        <v>556</v>
+        <v>3568</v>
       </c>
       <c r="C80" t="s">
-        <v>369</v>
+        <v>217</v>
       </c>
       <c r="D80" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>372</v>
+        <v>218</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>368</v>
+        <v>216</v>
       </c>
       <c r="B81">
-        <v>539</v>
+        <v>3529</v>
       </c>
       <c r="C81" t="s">
-        <v>373</v>
+        <v>219</v>
       </c>
       <c r="D81" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>376</v>
+        <v>220</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>377</v>
+        <v>221</v>
       </c>
       <c r="B82">
-        <v>462</v>
+        <v>3281</v>
       </c>
       <c r="C82" t="s">
-        <v>378</v>
+        <v>222</v>
       </c>
       <c r="D82" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-        <v>381</v>
+        <v>223</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>382</v>
+        <v>221</v>
       </c>
       <c r="B83">
-        <v>13194</v>
+        <v>3280</v>
       </c>
       <c r="C83" t="s">
-        <v>383</v>
+        <v>224</v>
       </c>
       <c r="D83" t="s">
-        <v>384</v>
-[...5 lines deleted...]
-        <v>386</v>
+        <v>225</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>387</v>
+        <v>226</v>
       </c>
       <c r="B84">
-        <v>12998</v>
+        <v>2845</v>
       </c>
       <c r="C84" t="s">
-        <v>388</v>
+        <v>227</v>
       </c>
       <c r="D84" t="s">
-        <v>389</v>
-[...5 lines deleted...]
-        <v>391</v>
+        <v>228</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>392</v>
+        <v>229</v>
       </c>
       <c r="B85">
-        <v>12933</v>
+        <v>2781</v>
       </c>
       <c r="C85" t="s">
-        <v>393</v>
+        <v>230</v>
       </c>
       <c r="D85" t="s">
-        <v>394</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>231</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>397</v>
+        <v>232</v>
       </c>
       <c r="B86">
-        <v>12338</v>
+        <v>2192</v>
       </c>
       <c r="C86" t="s">
-        <v>398</v>
+        <v>233</v>
       </c>
       <c r="D86" t="s">
-        <v>399</v>
-[...5 lines deleted...]
-        <v>400</v>
+        <v>234</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>401</v>
+        <v>235</v>
       </c>
       <c r="B87">
-        <v>12165</v>
+        <v>1869</v>
       </c>
       <c r="C87" t="s">
-        <v>402</v>
+        <v>236</v>
       </c>
       <c r="D87" t="s">
-        <v>403</v>
-[...5 lines deleted...]
-        <v>405</v>
+        <v>237</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>406</v>
+        <v>238</v>
       </c>
       <c r="B88">
-        <v>11979</v>
+        <v>1592</v>
       </c>
       <c r="C88" t="s">
-        <v>407</v>
+        <v>239</v>
       </c>
       <c r="D88" t="s">
-        <v>408</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>240</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>411</v>
+        <v>241</v>
       </c>
       <c r="B89">
-        <v>11936</v>
+        <v>1455</v>
       </c>
       <c r="C89" t="s">
+        <v>242</v>
+      </c>
+      <c r="D89" t="s">
         <v>243</v>
       </c>
-      <c r="D89" t="s">
-[...6 lines deleted...]
-        <v>245</v>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>411</v>
+        <v>244</v>
       </c>
       <c r="B90">
-        <v>11924</v>
+        <v>1286</v>
       </c>
       <c r="C90" t="s">
-        <v>413</v>
+        <v>245</v>
       </c>
       <c r="D90" t="s">
-        <v>414</v>
-[...5 lines deleted...]
-        <v>416</v>
+        <v>246</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>417</v>
+        <v>247</v>
       </c>
       <c r="B91">
+        <v>765</v>
+      </c>
+      <c r="C91" t="s">
+        <v>248</v>
+      </c>
+      <c r="D91" t="s">
+        <v>249</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>250</v>
+      </c>
+      <c r="B92">
+        <v>556</v>
+      </c>
+      <c r="C92" t="s">
+        <v>251</v>
+      </c>
+      <c r="D92" t="s">
+        <v>252</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>250</v>
+      </c>
+      <c r="B93">
+        <v>539</v>
+      </c>
+      <c r="C93" t="s">
+        <v>253</v>
+      </c>
+      <c r="D93" t="s">
+        <v>254</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>255</v>
+      </c>
+      <c r="B94">
+        <v>462</v>
+      </c>
+      <c r="C94" t="s">
+        <v>256</v>
+      </c>
+      <c r="D94" t="s">
+        <v>257</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>258</v>
+      </c>
+      <c r="B95">
+        <v>13194</v>
+      </c>
+      <c r="C95" t="s">
+        <v>259</v>
+      </c>
+      <c r="D95" t="s">
+        <v>260</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>261</v>
+      </c>
+      <c r="B96">
+        <v>12998</v>
+      </c>
+      <c r="C96" t="s">
+        <v>262</v>
+      </c>
+      <c r="D96" t="s">
+        <v>263</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>264</v>
+      </c>
+      <c r="B97">
+        <v>12933</v>
+      </c>
+      <c r="C97" t="s">
+        <v>265</v>
+      </c>
+      <c r="D97" t="s">
+        <v>266</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>267</v>
+      </c>
+      <c r="B98">
+        <v>12338</v>
+      </c>
+      <c r="C98" t="s">
+        <v>268</v>
+      </c>
+      <c r="D98" t="s">
+        <v>269</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>270</v>
+      </c>
+      <c r="B99">
+        <v>12165</v>
+      </c>
+      <c r="C99" t="s">
+        <v>271</v>
+      </c>
+      <c r="D99" t="s">
+        <v>272</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>273</v>
+      </c>
+      <c r="B100">
+        <v>11979</v>
+      </c>
+      <c r="C100" t="s">
+        <v>274</v>
+      </c>
+      <c r="D100" t="s">
+        <v>275</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>276</v>
+      </c>
+      <c r="B101">
+        <v>11936</v>
+      </c>
+      <c r="C101" t="s">
+        <v>176</v>
+      </c>
+      <c r="D101" t="s">
+        <v>277</v>
+      </c>
+      <c r="E101" t="s">
+        <v>176</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>276</v>
+      </c>
+      <c r="B102">
+        <v>11924</v>
+      </c>
+      <c r="C102" t="s">
+        <v>278</v>
+      </c>
+      <c r="D102" t="s">
+        <v>279</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>280</v>
+      </c>
+      <c r="B103">
         <v>11780</v>
       </c>
-      <c r="C91" t="s">
-[...9 lines deleted...]
-        <v>421</v>
+      <c r="C103" t="s">
+        <v>281</v>
+      </c>
+      <c r="D103" t="s">
+        <v>282</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="F64" r:id="rId125"/>
+    <hyperlink ref="F65" r:id="rId126"/>
+    <hyperlink ref="F66" r:id="rId127"/>
+    <hyperlink ref="E67" r:id="rId128"/>
+    <hyperlink ref="F67" r:id="rId129"/>
+    <hyperlink ref="E68" r:id="rId130"/>
+    <hyperlink ref="F68" r:id="rId131"/>
+    <hyperlink ref="E69" r:id="rId132"/>
+    <hyperlink ref="F69" r:id="rId133"/>
+    <hyperlink ref="E70" r:id="rId134"/>
+    <hyperlink ref="F70" r:id="rId135"/>
+    <hyperlink ref="E71" r:id="rId136"/>
+    <hyperlink ref="F71" r:id="rId137"/>
+    <hyperlink ref="E72" r:id="rId138"/>
+    <hyperlink ref="F72" r:id="rId139"/>
+    <hyperlink ref="E73" r:id="rId140"/>
+    <hyperlink ref="F73" r:id="rId141"/>
+    <hyperlink ref="E74" r:id="rId142"/>
+    <hyperlink ref="F74" r:id="rId143"/>
+    <hyperlink ref="E75" r:id="rId144"/>
+    <hyperlink ref="F75" r:id="rId145"/>
+    <hyperlink ref="E76" r:id="rId146"/>
+    <hyperlink ref="F76" r:id="rId147"/>
+    <hyperlink ref="E77" r:id="rId148"/>
+    <hyperlink ref="F77" r:id="rId149"/>
+    <hyperlink ref="E78" r:id="rId150"/>
+    <hyperlink ref="F78" r:id="rId151"/>
+    <hyperlink ref="E79" r:id="rId152"/>
+    <hyperlink ref="F79" r:id="rId153"/>
+    <hyperlink ref="E80" r:id="rId154"/>
+    <hyperlink ref="F80" r:id="rId155"/>
+    <hyperlink ref="E81" r:id="rId156"/>
+    <hyperlink ref="F81" r:id="rId157"/>
+    <hyperlink ref="E82" r:id="rId158"/>
+    <hyperlink ref="F82" r:id="rId159"/>
+    <hyperlink ref="E83" r:id="rId160"/>
+    <hyperlink ref="F83" r:id="rId161"/>
+    <hyperlink ref="E84" r:id="rId162"/>
+    <hyperlink ref="F84" r:id="rId163"/>
+    <hyperlink ref="E85" r:id="rId164"/>
+    <hyperlink ref="F85" r:id="rId165"/>
+    <hyperlink ref="E86" r:id="rId166"/>
+    <hyperlink ref="F86" r:id="rId167"/>
+    <hyperlink ref="E87" r:id="rId168"/>
+    <hyperlink ref="F87" r:id="rId169"/>
+    <hyperlink ref="E88" r:id="rId170"/>
+    <hyperlink ref="F88" r:id="rId171"/>
+    <hyperlink ref="E89" r:id="rId172"/>
+    <hyperlink ref="F89" r:id="rId173"/>
+    <hyperlink ref="E90" r:id="rId174"/>
+    <hyperlink ref="F90" r:id="rId175"/>
+    <hyperlink ref="E91" r:id="rId176"/>
+    <hyperlink ref="F91" r:id="rId177"/>
+    <hyperlink ref="E92" r:id="rId178"/>
+    <hyperlink ref="F92" r:id="rId179"/>
+    <hyperlink ref="E93" r:id="rId180"/>
+    <hyperlink ref="F93" r:id="rId181"/>
+    <hyperlink ref="E94" r:id="rId182"/>
+    <hyperlink ref="F94" r:id="rId183"/>
+    <hyperlink ref="E95" r:id="rId184"/>
+    <hyperlink ref="F95" r:id="rId185"/>
+    <hyperlink ref="E96" r:id="rId186"/>
+    <hyperlink ref="F96" r:id="rId187"/>
+    <hyperlink ref="E97" r:id="rId188"/>
+    <hyperlink ref="F97" r:id="rId189"/>
+    <hyperlink ref="E98" r:id="rId190"/>
+    <hyperlink ref="F98" r:id="rId191"/>
+    <hyperlink ref="E99" r:id="rId192"/>
+    <hyperlink ref="F99" r:id="rId193"/>
+    <hyperlink ref="E100" r:id="rId194"/>
+    <hyperlink ref="F100" r:id="rId195"/>
+    <hyperlink ref="F101" r:id="rId196"/>
+    <hyperlink ref="E102" r:id="rId197"/>
+    <hyperlink ref="F102" r:id="rId198"/>
+    <hyperlink ref="E103" r:id="rId199"/>
+    <hyperlink ref="F103" r:id="rId200"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>