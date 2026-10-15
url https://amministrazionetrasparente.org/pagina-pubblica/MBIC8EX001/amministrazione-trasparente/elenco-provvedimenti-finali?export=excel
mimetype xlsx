--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -8,80 +8,233 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1146" uniqueCount="568">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1241" uniqueCount="619">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD5655A2D1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Museo Nazionale del Risorgimento di Torino 5A Don Milani 27/10/26</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4CDCF42B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Attività didattica Planetario di Milano del 26.10.26 cl. 3^A Ungaretti e Don Milani</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD49F8D7D6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto quaderni scuola senza zaino - integrazione</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD44F3E205</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Viaggio d'istruzione Aosta Romana e Parco Nazionale Gran Paradiso 15 - 16 ottobre 2026 5^A - 5^B A. Negri</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3E31C61B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Uscita didattica Teatro alla Scala Milano cl. 3 Calvino/Saltini 19.10.26</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD356D85E3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto tappeto asciugapasso plesso Collodi</t>
+  </si>
+  <si>
+    <t>BD34FECF93</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto premi gare di matematica Kangourou</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD2FD82CF5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto badge per timbrature personale ATA</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1DA7E59F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - uscita didattica laboratori Ansaldo - Scala - Mudec</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD15C9C3E3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Uscita didattica sc. sec. Parco del Curone - Orienteering e team-building</t>
+  </si>
+  <si>
+    <t>BD1487E9F7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - USCITA DIDATTICA VILLA CRESPI SCUOLA MONTESSORI DEL 09/10/2026</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD01AF9797</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto telefono VOIP D713 ufficio contabilità</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCF1E6CE3D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto telefono SNOM D713 ufficio didattica</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>BCDF4EFF7E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - rinnovo contratto plugin Miniorange SAML Google Apps</t>
+  </si>
+  <si>
+    <t>BCDF28D81D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto materiale di facile consumo plesso Ungaretti</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>BCCA5CCF38</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto BORSE SCUOLA Plesso Ungaretti - Scuola Senza zaino</t>
+  </si>
+  <si>
+    <t>BCCA570350</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto MATERIALI CANCELLERIA Plesso Ungaretti - Scuola Senza zaino</t>
+  </si>
+  <si>
+    <t>BCCA4F6E9F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto QUADERNI Plesso Ungaretti - Scuola Senza zaino</t>
+  </si>
+  <si>
+    <t>BCCA126935</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto risme A4 Plesso Ungaretti - Scuola Senza zaino</t>
+  </si>
+  <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>BC84989425</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di facile consumo laboratorio scienze Plesso Calvino</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC7C5F600F</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale di cancelleria di facile consumo plesso Calvino</t>
   </si>
   <si>
     <t>BC7C3BC9AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di facile consumo Toner Ciano CF401A Plesso Calvino</t>
   </si>
   <si>
     <t>BC7BECA4F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale di facile consumo plesso Don Milani uffici di segreteria</t>
   </si>
   <si>
     <t>20/07/2026</t>
   </si>
@@ -2103,4638 +2256,5018 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC84989425" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/b6635f9c-8214-4c0f-b5b4-ef3eab6c63df" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7C5F600F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/1443c243-24cd-4ab8-b27f-0c5e692f00db" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7C3BC9AB" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/31609a07-58d4-44f5-a7b1-a4c9796313d4" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7BECA4F0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/407432f6-c6cd-479e-9632-780053b34b26" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6FC6056F" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/4ad8a921-b5ed-4a23-872f-667f82dc7f2d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5CBA196A" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/c4bee992-1492-48e2-867e-12cafbbd31c4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4FB7B46C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/69dbe89d-d983-4f7c-b08b-669b7ed18a80" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4F9375CA" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/ec17d38a-22c7-41ae-a569-254030aac2fa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4F63F29F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0e79c511-7d23-4556-aac9-e5d46f1643d7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4F22829C" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2bcd02f2-37bb-45bb-9a1d-ef5da3218d97" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4EE765F1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/eacbc055-e371-475f-9401-6b054f21a391" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC503B91A7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0940fc87-27cc-47a8-80e9-dd612fa5006d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC500031B0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/c91fc195-2433-449c-90a1-3516a84e586b" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4FD52919" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2ccf6c4e-7a18-4b3c-8638-3cd6a26d9121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4FAC1AEC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/b0818508-aacb-4321-b5ed-c208f9095af2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4F628FA0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/69d7c170-43d1-4c78-aa4b-c45fca8349fe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4F1A88F9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/557b9f31-ee0d-4da4-852d-7ad211e83d9e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4EC5B924" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/5bb23c6c-cec3-4fd9-a9cc-abb2f06fdb42" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4875AF43" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/18a5747d-d1ef-4528-9cc3-1105f625a8f9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC255A88B5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0ad57f08-5faa-4822-a853-7544e8b7c0bd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC290CF91B" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f57c0d97-55d4-48e1-a32d-57365d2c7e01" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC20B2E2F4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/fcb9648e-102e-42cb-972c-a8dcc3fa039a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1FDC1EA3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e727035a-7fad-4816-8c96-59ceefbae1fc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0E702756" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/c64815e2-4a73-4a27-992d-789857017739" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0DBBFC34" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/054a31e2-f087-459b-8309-0d52e167fe86" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFF123123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/464c05bc-3969-4646-841b-e47d95e74179" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFF32CF10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/a15e58ff-0e59-4a26-afdb-50536fe49dc2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCB88E9AC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/29f5d103-8aaf-42ae-a231-0e65a19ae05e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA6D59590" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/db8028c3-4da4-4962-8512-70875bf50063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA6BAD45E" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8bf46a59-52d9-4af9-ad04-f0899c841cdb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA40943A6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/655985a7-4f55-477a-b7eb-9b3a34bbd2c8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B4328A6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2e2799c1-85b8-4853-979d-a43ea57b4829" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB640A6A6C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/dc266121-b77b-483c-a4cf-92ec7e68336d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5731DD7F" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d9a7fbeb-de4c-480a-b766-12410407cd1f" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5797D048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/620cfff1-2cde-4054-adeb-bbe81c40c5e1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56E1BB8F" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/737ce1ee-4bec-47d6-bb72-70492d343dc8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4DB0BF71" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d7d47bf3-a827-4672-b799-648305f3851f" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4EF3FB84" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0839256c-b8c6-40ec-b0e5-d44ab807edbe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47C49D1C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/3c7584fe-3fb3-413d-a024-dd0ad992cfae" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3DCEEC03" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f7fbb674-9a7d-4030-815a-ec9e85313f49" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3DF0ECEF" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2764f86d-9945-40a0-ac84-1a607f850088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D930574" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/c5c06aae-1685-45fa-9080-e937662905f4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30A3EE9D" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/4a73293f-defd-4c86-8dca-e57c27476042" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F78AF6E" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/901ba73c-2725-455a-b031-a9876129a690" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F4624A9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0eaac236-95e7-452b-a31e-85b0893bfa1b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1E679802" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8baf2f40-5c8b-4201-a762-36a7910f490e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1D03F07B" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/a84e5e2d-39fb-494f-9704-ec497a0f4cc5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB184177DD" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/1ea5d927-9d36-44db-8bed-74e33735d815" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0E74D4F1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/7455cda2-4846-4d3a-a337-8fa29731cd9a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0DF22764" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/78b3cbdf-54ac-4c5f-ae56-183e19a6b226" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0E1ABEF4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/9deec331-a8c8-48c0-bd4d-820867550cea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0EE3CDB5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/091bccd6-d241-49de-80ef-7a52a866a396" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0E1ACFC7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/6d0eea28-9f23-4b9b-89df-b63b417a2fea" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFB1DC76" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/aa60a8d1-9dd9-43d7-97a9-d7eab664fea6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF79B76A" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/5442dd51-cab6-4c04-9c4f-8b17ce9919b7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF3DC008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/3eb5a3f1-26de-416a-a685-8d78baa2c6f8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFED5A134" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/b1b3d8b4-7f42-4b0a-b3d4-5878827f5ab9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE8BA023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/b25c3146-4d09-4697-9d53-6fb2a72ba76f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFDE8A7F0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/b610a7ca-208b-427f-9eaa-2cd75ca326d5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE1C5268" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d7489bae-0947-4b4b-b8ad-56f2a1e1d80e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD4D2AC48" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/52284a1d-c73b-4c55-94f7-6c1d2f603707" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB555ED38" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/41d98576-da20-4991-b76f-781bab9599d4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF149A24" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/1f9726b8-79e3-4593-a051-95c2b532c38a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC51DDB03" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0412a22c-068f-4456-89c2-95ff6f44cfa3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4AC1D19" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/a46a34dd-fb8b-452f-9478-67993184cdd9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB6A754A0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/b4953ebb-7dab-4d3d-8520-c95cd5f8b29a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB600579E" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f8cd8553-3216-44ae-9d46-45cd38177590" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB542C0B7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/dcd81baa-c464-4899-800e-e022febb958a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA781BE3BA" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/253da730-1c85-475f-a0b4-0ac0838cfd26" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB51601DA" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/03c408ac-014e-40d9-86cc-6fad98a5e0b1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9AA599FB" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/ab7920e7-e2a6-4f13-88bf-89adabc62681" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9AAACE78" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d62a0781-4a45-4d37-9d6e-df96ac6fd432" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FDF8B98" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/ce7a7119-97e2-4cdb-b042-d0cdd86b281e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FA43C74" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/5d22a8fa-3367-4aad-9382-1e4a065a3eaa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FC23891" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/206361eb-a79d-4913-9a80-a5932ffa81cb" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9AE86C25" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/738ee496-d1e3-4d2e-bdcf-da38348cc47a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9B133170" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/5f15ddce-e1ac-4371-88ae-4e9d469f3c73" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D828565" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/9c7d5e43-df09-4248-9122-fddfeddc18e0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D2E4CFB" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/cd033175-027c-47cd-aed9-ab4798476ac5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8E244D12" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8927bed9-c477-489c-93ce-21f6f9fc51cc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA72C32B44" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/bfbafbf9-9bf0-480b-95bb-514b72c9fd88" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B8FE9B3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/916e93bf-1365-4bc8-a6f6-09038715e95b" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA69D588C0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/687f6ce5-5c97-49fd-9110-36dd0e0b394c" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA696C1898" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/27a44d26-53f4-49f4-bc22-74f066717cd1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68DE58FB" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/c3ab42fe-c297-42c6-ba4a-0e50c61a0170" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FA3DD69" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2c343bed-ce79-44df-aee1-24e1716f84ce" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4875BF82" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/b47560b1-9621-4c70-bda7-3de9192b464b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA45553606" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f1f7af10-bfb5-4b78-bab8-842c13c3c45e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4530E691" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/722174fa-c1e3-4b25-be87-14e3ab99468b" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44D2345A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/7a302c0d-b0f4-43f6-bdde-125d6b7108d4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA445326AA" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/c70c674f-aaf9-4dff-bc29-aa2d4b988fac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F324FF4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/abcca217-6788-40e0-9d99-2b6189a9dcaf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3AE83D8F" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e8a24b5e-dfe3-4db4-8fb3-8ed58fee1e72" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3313BAE9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/42272549-040a-4a9f-850a-961d406fea38" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2F945CB8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8e20abab-091f-4c92-a356-a761209cb087" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28E42DA6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8fdf081a-9381-49d3-b9eb-45b6aa13f96f" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA08497F2D" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d339a2ea-f953-4a9c-921e-d8cbec5e3f1e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA1D0D5BF6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e1238707-0ae2-46e7-8097-f91031c3637c" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0D2556D6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d5ae6738-e0b3-4837-b7b4-965e7b88ef01" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0CA4E6FF" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8f423473-9bf4-4a92-96e9-541b0a89b1bb" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FCBE00BA" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/a2b6d1a3-ecfd-4e09-94db-3c63e93e3ba1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F973388B" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/517684bd-bd61-4842-bf0f-de22682ca167" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F9298B99" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/22e8c025-9ea4-4b3e-ad46-d3354192f4f5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F8B24513" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/bc8be7c3-772d-450a-9602-0f61c2a71862" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F8011190" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/b16215e8-43d0-4a1b-b80a-5dd1160220e8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA5CC267" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/84df8e4f-5738-4f04-bcf1-5eecdeabb06f" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EBBBEE82" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/a5b27e98-c5fa-465c-b511-0b38dccc52f0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EC118913" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/37f14349-80be-40fc-8a1d-54835cf44f0a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BAB385C2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/4f060456-ca8f-45c4-b0cc-52477fc7b719" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A778E14E" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/ffc0d83d-3bc7-4aed-aabc-278f58f65573" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94A04E3OC" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/b5ba330a-cdb7-4f2f-8795-e1fd66072468" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A258B3AE" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/6ecf46cf-52f4-4c18-a41e-fe851d1bda8a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99FAC9ABF" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/a0580826-d3da-4cac-a40e-8ba07fce6497" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A0E5E39D" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/02f79954-649d-4873-aa02-df5f977459fe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99F269179" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/7053e7f0-c057-47f3-8d42-bf6587ce2111" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A9CEOF1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/c10bc249-0f72-4f78-bae0-18479194b237" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C487C48" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/78590b77-eea5-4bb6-85b4-fbf2618f0a1b" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95BFA54C2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/c05ffaee-858f-4d5c-b613-68996fddab4a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95BE7D07F" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e8b5ad99-affb-4fb3-aee7-29f4d8cf92e9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B964B90" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/61f91cfe-e58c-4522-89df-dec27f6e5607" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95CA56766" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/bbfabc7d-89c6-4422-970e-95c33a414e8c" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9494FDF42" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f73ab61d-c57b-43ee-9ea7-237d6f23f081" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9490FF3E4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/3fea59c0-41e8-4a3a-a43b-66401fc5a715" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96CE29152" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e99414fa-7c7b-419c-b614-b46912701a7b" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96D6484F6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/7fccd3e8-5fd6-41e4-8593-5a8a42a1aecb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969EBAC96" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f389aca9-55d0-4229-a1d4-ae40dd30abb7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C42B060" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/a6289347-27a3-4c87-aa09-4b8dbbf059b4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C3C0811" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/9407d1f3-f21e-4ff0-b62a-340ca10fd7ac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95COF7BAD" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/a72c5c39-4e1a-433b-acd1-fdf8054df28b" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9487AB141" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e19dca2a-6e12-4d81-8a5d-27c015f7e031" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9485CC5F7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/a082b4f9-5b66-4b45-9ef8-fef60e4273ad" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B88EAF7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/de4dd583-bf8a-4e77-a84f-708024ddea65" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93CF59621" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e6f79855-90b1-4421-a23d-b2460e833532" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92E366001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8d6f7682-3edd-4a0a-93ee-afee008d8d6c" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=000000TRIS" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/04e04420-7cc7-43d4-8c46-b652a7c7310e" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B920AF63DF" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/ec055593-c8a3-40f3-8b4b-a2e0089b37e8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B911F79F1A" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/81a2f426-1224-46a9-9297-8846f6c8fec0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91294659B" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/6e353a61-6b94-4e55-80d0-c54cb8274896" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90585E085" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d1edb6ec-c030-496b-a9a9-9a1fb35d732a" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FE906E42" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/1887da0d-a0d1-40f9-8948-597851cac5db" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FE88322B" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/7b21df02-e5bc-4843-9b2a-355ec81b211f" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FE41F29D" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/14ec719d-2096-4f6a-ab14-c3fa02e2896e" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FE3B4A4E" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/821d0fe8-30d2-423a-bcb8-7580f77d9e31" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F957F077" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/df54637b-c6f5-4e08-9b56-f10cc30b8ac8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6A7279F" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/de8229ff-4b35-4b7f-8361-5baf01466248" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F55BD31F" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/1bbf71fa-bc9b-43c0-8e92-5f9c50a4d057" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F5D4AE45" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/5e530e15-5a19-4f0e-a63a-8277911048c7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F376CE87" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/25391820-0a28-4ecd-98cf-f6a5dc3b6c24" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000BIS" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0d38339e-b417-468f-bfdc-d09438cc70fd" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D5AB04A5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/df9f4230-008f-476f-9391-ab3064958824" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D61CC28F" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0507e634-ed15-4ffa-8943-c93d05321d38" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D581B32C" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/efbeb019-9818-4ad1-9a71-c0a3e2aafdc9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0EBC6F2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/82f4fbae-c4f8-4fb0-80df-0a1e75d92215" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D108D6AD" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/18e0454b-0e77-4a0f-9909-cecf0b66f59c" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0C0161D" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f9112a5d-6ec1-4573-be2b-cbe5b50bc0f9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AE8BE8C2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/496745a8-0888-4430-8c90-03e6d71cfc04" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/1bcd8666-3754-41ee-a733-a74905cbebcc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A7821A50" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d6b2dcce-b284-4439-828d-542bc23bdeed" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89DA9EEB7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0ced9d2c-8361-4269-aba0-4f1b7f4e2723" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89D7C0104" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8b38f6a9-82aa-4682-a8ca-151b509cb515" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8981EBC4F" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/c978d91d-b74c-4834-8173-37d2be3a8f5a" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8980D139B" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/7910e21b-4b64-43a4-949d-5231acf4fdf7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B882C548C4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8d324e94-6640-4e64-af2b-bd2bfdeb0583" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88278C6B1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e850b120-f6cf-4058-88b9-dedb20f26967" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B882A6A469" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/785213e2-ecfd-4edb-92ef-d6f66dbc777b" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87F8738F0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/b61c7f3c-2ec8-44bc-b90f-ef9dea987762" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86C49D02E" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2ad790d8-e138-426b-88de-81841b68528f" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B867407FBF" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/88e2f472-82d3-4805-bcfd-ddec925dc426" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86B539CC6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d83320f6-8436-42c3-8645-91c416a77684" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85E2B862C" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/5d803200-3f9b-4cc9-9755-0a938bb6e7c6" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83C892E10" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d64b12c4-6aca-4544-becd-02855d3f5791" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B830D1FDF0" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e734aff2-9a1b-4fd1-af8e-ec4dfe02880c" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D71192AE" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0a07dce8-a9e7-4502-bc63-d0414f3dc44f" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BEBEDB0B" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e762157b-68b8-4554-94ad-aa2e7220fc32" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B66A0A34" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/ce87ae1e-7f5e-419e-b0ff-78d1110f2e9f" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B6538122" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/664c9b44-29e9-40e7-9196-5041346b2bfd" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B6586180" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/856f137e-1961-46d7-8f73-7a58d19ff608" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B66189F9" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2f907b7a-f843-4170-b875-fcd3facfdc7d" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B649E20C" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2eccf99e-f5ae-4e5e-8ffb-2790e8dd9ab3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79DA0502F" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/75930f43-0e9a-455c-9501-97062ff80173" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B780959A93" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/28984dc2-3240-42b5-97ec-0d71a40d86d1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7808683B4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/03b9b0ba-b788-43ce-88a4-cdc9248c785a" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B780A3B515" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e55f509e-4d3d-4f21-9b3e-6d684a66c9d0" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B780C93438" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f2a925bd-0706-4e5a-95f5-92d6f4591887" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B780D86CBD" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8a6f0271-1d41-4ace-8cbd-2fdfe4abc5a6" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B780742117" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/4ada515d-c118-437f-8e0b-75a840b7df1d" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75C232F0A" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/ca16129c-5faf-47f4-bfe0-993ae2a83f3e" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742385B84" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/126424d2-9e4c-4dfe-9183-369d6d457f3a" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73B8FB050" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/42cf335e-bac8-4468-8d97-6432f01b00de" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7269780D1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/28778410-5f27-4d10-8cb5-65aa4ddbff3c" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B722927D74" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/9e159dfc-5a14-4bcb-81d2-2e3f8e8f93ee" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72240511F" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e34d7401-81d3-4a3e-a791-5591a93f48ed" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71C1CF548" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0972243d-be44-4153-9c79-ebc369e5edd6" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71C7694A8" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/accd304c-7f71-473d-ac9c-a7157e2097b4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B716BA5A70" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/1f2f3648-752d-494c-bf75-d2f74fe6ecf5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70EF521FA" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/66c4d8b2-1eda-4ff6-a33b-dfb7866d55cf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70E8B2A62" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f6e17d9e-b46d-4d11-b047-4a1bcceed870" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B702FB5229" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2a5e05ac-1eb1-4a67-a212-0feca1a5e214" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F4B799D7" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/96d09b13-e21f-4983-877a-b5dc404825cb" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EFEBC647" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/3689cddd-06e7-4f43-84a2-73c5832e49cd" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F1DF7BF4" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/45ae6ac0-3e1a-4dc8-a51c-99cacfff9e5b" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D9F8408E" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/91d14c92-80be-4682-bf5a-4a834cdca7e6" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DC29C661" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d4076b54-b656-4098-978d-d07f267cd8b5" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DA9D9745" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f04bc995-8568-4861-8366-52d022ccb033" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D515AFC3" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8b08ca34-8e5c-43dd-81be-57aea9663e5a" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D3C09883" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0c9f12dc-900e-4a21-8cfb-a7284d8299b1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D396F2EB" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f8dc2cb6-f3af-4284-9153-c4d2d7ea4a9a" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6BC2848" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/4e471391-a30a-4d9c-bda4-eb7b9cd61de5" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6228BDF" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/3b930947-dc24-4eff-b03c-80c93e4e13e9" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BEFBCF58" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/532fab24-3107-4839-8be6-11f38ce612da" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B9712460" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/5aa9bb31-8c58-4a94-bc65-d106db3fec32" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B9805CE5" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2063b578-acc9-48aa-b190-f600c3e8091a" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B934F9AD" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/195bfc07-478a-4acf-a3e2-ba20b186c339" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B95E4B26" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/983ac944-fe6f-44dd-891b-a295f245ca61" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B695CDB5FE" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/6c78ff87-aa44-44e2-ab7a-b92f22e77dd7" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B695B0C7E9" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/a6d29470-55de-4e13-a7dd-e60d072f9f50" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69558CDFC" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2b9a07d7-cd9d-49ee-bf1c-9d97765ea657" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B686381084" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/9040df04-1ebb-4227-8e82-c1cde37d5ac3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6877482A2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/1755b1ad-f22f-48f6-913f-0097c48a3f20" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6869B2C7C" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f2e28245-cb83-4b77-bfe5-7631340eac83" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D107030" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/3ea087f2-2c3c-413c-93c2-6a37696b5b52" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72581688D" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/180d5911-f40a-49b2-8652-167dd0fd7cac" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5655A2D1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/c50b10fc-216e-4fa0-bf68-1edd14f602f7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4CDCF42B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/5b290dfa-854d-4463-817a-dcc5f3e99b50" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD49F8D7D6" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/b5837912-7ad5-4093-ac90-af63ad075f2d" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD44F3E205" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/3675a891-e0ce-4d62-aeab-5160dc7fc3ec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3E31C61B" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/1d19294f-f363-478e-ae14-36cabf02a63e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD356D85E3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/db417a9f-8fd0-498f-868a-7160bbb9b41d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD34FECF93" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/c733b6d5-9e1e-4ff1-8d20-a7cbf5195968" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2FD82CF5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/31c6300b-f33e-4fdf-9fe6-e97f30c9145e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1DA7E59F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8ceb52d0-b911-40df-8054-8b02bd179343" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD15C9C3E3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/7b5c077b-cd9c-416f-9740-76e8412f32bf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1487E9F7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/5bd144e6-8bfe-4527-966e-4b5b1bbfb654" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD01AF9797" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f04a6b9c-d2ef-4607-9c1e-5592c3d71762" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF1E6CE3D" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/048f1401-dc83-4dd4-9dbc-361af2c8bf56" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDF4EFF7E" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/955cd01d-cdbb-4f61-9efe-92ad30a56e68" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDF28D81D" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/9799eab6-3476-41df-9f9a-028aabc58063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCA5CCF38" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e816d83f-0032-47b7-832a-2b4f13336077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCA570350" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8f87e646-3b35-477a-bf99-e1488736a8b4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCA4F6E9F" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/9100c703-f298-431d-a6a2-53d62a578942" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCA126935" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/db03406f-8927-4392-8e9c-2a597d55a5d3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC84989425" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/b6635f9c-8214-4c0f-b5b4-ef3eab6c63df" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7C5F600F" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/1443c243-24cd-4ab8-b27f-0c5e692f00db" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7C3BC9AB" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/31609a07-58d4-44f5-a7b1-a4c9796313d4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7BECA4F0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/407432f6-c6cd-479e-9632-780053b34b26" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6FC6056F" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/4ad8a921-b5ed-4a23-872f-667f82dc7f2d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5CBA196A" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/c4bee992-1492-48e2-867e-12cafbbd31c4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4FB7B46C" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/69dbe89d-d983-4f7c-b08b-669b7ed18a80" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4F9375CA" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/ec17d38a-22c7-41ae-a569-254030aac2fa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4F63F29F" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0e79c511-7d23-4556-aac9-e5d46f1643d7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4F22829C" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2bcd02f2-37bb-45bb-9a1d-ef5da3218d97" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4EE765F1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/eacbc055-e371-475f-9401-6b054f21a391" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC503B91A7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0940fc87-27cc-47a8-80e9-dd612fa5006d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC500031B0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/c91fc195-2433-449c-90a1-3516a84e586b" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4FD52919" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2ccf6c4e-7a18-4b3c-8638-3cd6a26d9121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4FAC1AEC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/b0818508-aacb-4321-b5ed-c208f9095af2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4F628FA0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/69d7c170-43d1-4c78-aa4b-c45fca8349fe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4F1A88F9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/557b9f31-ee0d-4da4-852d-7ad211e83d9e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4EC5B924" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/5bb23c6c-cec3-4fd9-a9cc-abb2f06fdb42" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4875AF43" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/18a5747d-d1ef-4528-9cc3-1105f625a8f9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC255A88B5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0ad57f08-5faa-4822-a853-7544e8b7c0bd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC290CF91B" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f57c0d97-55d4-48e1-a32d-57365d2c7e01" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC20B2E2F4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/fcb9648e-102e-42cb-972c-a8dcc3fa039a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1FDC1EA3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e727035a-7fad-4816-8c96-59ceefbae1fc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0E702756" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/c64815e2-4a73-4a27-992d-789857017739" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0DBBFC34" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/054a31e2-f087-459b-8309-0d52e167fe86" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFF123123" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/464c05bc-3969-4646-841b-e47d95e74179" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFF32CF10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/a15e58ff-0e59-4a26-afdb-50536fe49dc2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCB88E9AC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/29f5d103-8aaf-42ae-a231-0e65a19ae05e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA6D59590" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/db8028c3-4da4-4962-8512-70875bf50063" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA6BAD45E" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8bf46a59-52d9-4af9-ad04-f0899c841cdb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA40943A6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/655985a7-4f55-477a-b7eb-9b3a34bbd2c8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B4328A6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2e2799c1-85b8-4853-979d-a43ea57b4829" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB640A6A6C" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/dc266121-b77b-483c-a4cf-92ec7e68336d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5731DD7F" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d9a7fbeb-de4c-480a-b766-12410407cd1f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5797D048" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/620cfff1-2cde-4054-adeb-bbe81c40c5e1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56E1BB8F" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/737ce1ee-4bec-47d6-bb72-70492d343dc8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4DB0BF71" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d7d47bf3-a827-4672-b799-648305f3851f" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4EF3FB84" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0839256c-b8c6-40ec-b0e5-d44ab807edbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47C49D1C" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/3c7584fe-3fb3-413d-a024-dd0ad992cfae" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3DCEEC03" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f7fbb674-9a7d-4030-815a-ec9e85313f49" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3DF0ECEF" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2764f86d-9945-40a0-ac84-1a607f850088" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D930574" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/c5c06aae-1685-45fa-9080-e937662905f4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30A3EE9D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/4a73293f-defd-4c86-8dca-e57c27476042" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F78AF6E" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/901ba73c-2725-455a-b031-a9876129a690" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2F4624A9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0eaac236-95e7-452b-a31e-85b0893bfa1b" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1E679802" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8baf2f40-5c8b-4201-a762-36a7910f490e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1D03F07B" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/a84e5e2d-39fb-494f-9704-ec497a0f4cc5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB184177DD" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/1ea5d927-9d36-44db-8bed-74e33735d815" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0E74D4F1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/7455cda2-4846-4d3a-a337-8fa29731cd9a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0DF22764" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/78b3cbdf-54ac-4c5f-ae56-183e19a6b226" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0E1ABEF4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/9deec331-a8c8-48c0-bd4d-820867550cea" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0EE3CDB5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/091bccd6-d241-49de-80ef-7a52a866a396" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0E1ACFC7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/6d0eea28-9f23-4b9b-89df-b63b417a2fea" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFB1DC76" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/aa60a8d1-9dd9-43d7-97a9-d7eab664fea6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF79B76A" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/5442dd51-cab6-4c04-9c4f-8b17ce9919b7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF3DC008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/3eb5a3f1-26de-416a-a685-8d78baa2c6f8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFED5A134" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/b1b3d8b4-7f42-4b0a-b3d4-5878827f5ab9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE8BA023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/b25c3146-4d09-4697-9d53-6fb2a72ba76f" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFDE8A7F0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/b610a7ca-208b-427f-9eaa-2cd75ca326d5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE1C5268" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d7489bae-0947-4b4b-b8ad-56f2a1e1d80e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD4D2AC48" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/52284a1d-c73b-4c55-94f7-6c1d2f603707" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB555ED38" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/41d98576-da20-4991-b76f-781bab9599d4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF149A24" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/1f9726b8-79e3-4593-a051-95c2b532c38a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC51DDB03" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0412a22c-068f-4456-89c2-95ff6f44cfa3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4AC1D19" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/a46a34dd-fb8b-452f-9478-67993184cdd9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB6A754A0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/b4953ebb-7dab-4d3d-8520-c95cd5f8b29a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB600579E" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f8cd8553-3216-44ae-9d46-45cd38177590" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB542C0B7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/dcd81baa-c464-4899-800e-e022febb958a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA781BE3BA" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/253da730-1c85-475f-a0b4-0ac0838cfd26" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB51601DA" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/03c408ac-014e-40d9-86cc-6fad98a5e0b1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9AA599FB" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/ab7920e7-e2a6-4f13-88bf-89adabc62681" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9AAACE78" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d62a0781-4a45-4d37-9d6e-df96ac6fd432" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FDF8B98" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/ce7a7119-97e2-4cdb-b042-d0cdd86b281e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FA43C74" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/5d22a8fa-3367-4aad-9382-1e4a065a3eaa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FC23891" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/206361eb-a79d-4913-9a80-a5932ffa81cb" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9AE86C25" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/738ee496-d1e3-4d2e-bdcf-da38348cc47a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9B133170" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/5f15ddce-e1ac-4371-88ae-4e9d469f3c73" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D828565" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/9c7d5e43-df09-4248-9122-fddfeddc18e0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D2E4CFB" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/cd033175-027c-47cd-aed9-ab4798476ac5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8E244D12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8927bed9-c477-489c-93ce-21f6f9fc51cc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA72C32B44" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/bfbafbf9-9bf0-480b-95bb-514b72c9fd88" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B8FE9B3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/916e93bf-1365-4bc8-a6f6-09038715e95b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA69D588C0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/687f6ce5-5c97-49fd-9110-36dd0e0b394c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA696C1898" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/27a44d26-53f4-49f4-bc22-74f066717cd1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68DE58FB" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/c3ab42fe-c297-42c6-ba4a-0e50c61a0170" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FA3DD69" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2c343bed-ce79-44df-aee1-24e1716f84ce" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4875BF82" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/b47560b1-9621-4c70-bda7-3de9192b464b" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA45553606" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f1f7af10-bfb5-4b78-bab8-842c13c3c45e" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4530E691" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/722174fa-c1e3-4b25-be87-14e3ab99468b" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44D2345A" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/7a302c0d-b0f4-43f6-bdde-125d6b7108d4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA445326AA" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/c70c674f-aaf9-4dff-bc29-aa2d4b988fac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F324FF4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/abcca217-6788-40e0-9d99-2b6189a9dcaf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3AE83D8F" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e8a24b5e-dfe3-4db4-8fb3-8ed58fee1e72" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3313BAE9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/42272549-040a-4a9f-850a-961d406fea38" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2F945CB8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8e20abab-091f-4c92-a356-a761209cb087" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28E42DA6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8fdf081a-9381-49d3-b9eb-45b6aa13f96f" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA08497F2D" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d339a2ea-f953-4a9c-921e-d8cbec5e3f1e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA1D0D5BF6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e1238707-0ae2-46e7-8097-f91031c3637c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0D2556D6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d5ae6738-e0b3-4837-b7b4-965e7b88ef01" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0CA4E6FF" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8f423473-9bf4-4a92-96e9-541b0a89b1bb" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FCBE00BA" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/a2b6d1a3-ecfd-4e09-94db-3c63e93e3ba1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F973388B" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/517684bd-bd61-4842-bf0f-de22682ca167" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F9298B99" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/22e8c025-9ea4-4b3e-ad46-d3354192f4f5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F8B24513" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/bc8be7c3-772d-450a-9602-0f61c2a71862" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F8011190" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/b16215e8-43d0-4a1b-b80a-5dd1160220e8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA5CC267" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/84df8e4f-5738-4f04-bcf1-5eecdeabb06f" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EBBBEE82" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/a5b27e98-c5fa-465c-b511-0b38dccc52f0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EC118913" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/37f14349-80be-40fc-8a1d-54835cf44f0a" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BAB385C2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/4f060456-ca8f-45c4-b0cc-52477fc7b719" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A778E14E" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/ffc0d83d-3bc7-4aed-aabc-278f58f65573" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94A04E3OC" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/b5ba330a-cdb7-4f2f-8795-e1fd66072468" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A258B3AE" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/6ecf46cf-52f4-4c18-a41e-fe851d1bda8a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99FAC9ABF" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/a0580826-d3da-4cac-a40e-8ba07fce6497" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A0E5E39D" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/02f79954-649d-4873-aa02-df5f977459fe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99F269179" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/7053e7f0-c057-47f3-8d42-bf6587ce2111" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A9CEOF1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/c10bc249-0f72-4f78-bae0-18479194b237" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C487C48" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/78590b77-eea5-4bb6-85b4-fbf2618f0a1b" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95BFA54C2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/c05ffaee-858f-4d5c-b613-68996fddab4a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95BE7D07F" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e8b5ad99-affb-4fb3-aee7-29f4d8cf92e9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B964B90" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/61f91cfe-e58c-4522-89df-dec27f6e5607" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95CA56766" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/bbfabc7d-89c6-4422-970e-95c33a414e8c" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9494FDF42" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f73ab61d-c57b-43ee-9ea7-237d6f23f081" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9490FF3E4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/3fea59c0-41e8-4a3a-a43b-66401fc5a715" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96CE29152" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e99414fa-7c7b-419c-b614-b46912701a7b" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96D6484F6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/7fccd3e8-5fd6-41e4-8593-5a8a42a1aecb" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969EBAC96" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f389aca9-55d0-4229-a1d4-ae40dd30abb7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C42B060" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/a6289347-27a3-4c87-aa09-4b8dbbf059b4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C3C0811" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/9407d1f3-f21e-4ff0-b62a-340ca10fd7ac" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95COF7BAD" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/a72c5c39-4e1a-433b-acd1-fdf8054df28b" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9487AB141" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e19dca2a-6e12-4d81-8a5d-27c015f7e031" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9485CC5F7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/a082b4f9-5b66-4b45-9ef8-fef60e4273ad" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B88EAF7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/de4dd583-bf8a-4e77-a84f-708024ddea65" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93CF59621" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e6f79855-90b1-4421-a23d-b2460e833532" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92E366001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8d6f7682-3edd-4a0a-93ee-afee008d8d6c" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=000000TRIS" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/04e04420-7cc7-43d4-8c46-b652a7c7310e" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B920AF63DF" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/ec055593-c8a3-40f3-8b4b-a2e0089b37e8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B911F79F1A" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/81a2f426-1224-46a9-9297-8846f6c8fec0" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91294659B" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/6e353a61-6b94-4e55-80d0-c54cb8274896" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90585E085" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d1edb6ec-c030-496b-a9a9-9a1fb35d732a" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FE906E42" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/1887da0d-a0d1-40f9-8948-597851cac5db" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FE88322B" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/7b21df02-e5bc-4843-9b2a-355ec81b211f" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FE41F29D" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/14ec719d-2096-4f6a-ab14-c3fa02e2896e" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FE3B4A4E" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/821d0fe8-30d2-423a-bcb8-7580f77d9e31" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F957F077" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/df54637b-c6f5-4e08-9b56-f10cc30b8ac8" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6A7279F" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/de8229ff-4b35-4b7f-8361-5baf01466248" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F55BD31F" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/1bbf71fa-bc9b-43c0-8e92-5f9c50a4d057" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F5D4AE45" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/5e530e15-5a19-4f0e-a63a-8277911048c7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F376CE87" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/25391820-0a28-4ecd-98cf-f6a5dc3b6c24" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000BIS" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0d38339e-b417-468f-bfdc-d09438cc70fd" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D5AB04A5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/df9f4230-008f-476f-9391-ab3064958824" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D61CC28F" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0507e634-ed15-4ffa-8943-c93d05321d38" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D581B32C" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/efbeb019-9818-4ad1-9a71-c0a3e2aafdc9" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0EBC6F2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/82f4fbae-c4f8-4fb0-80df-0a1e75d92215" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D108D6AD" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/18e0454b-0e77-4a0f-9909-cecf0b66f59c" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0C0161D" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f9112a5d-6ec1-4573-be2b-cbe5b50bc0f9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AE8BE8C2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/496745a8-0888-4430-8c90-03e6d71cfc04" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/1bcd8666-3754-41ee-a733-a74905cbebcc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A7821A50" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d6b2dcce-b284-4439-828d-542bc23bdeed" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89DA9EEB7" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0ced9d2c-8361-4269-aba0-4f1b7f4e2723" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89D7C0104" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8b38f6a9-82aa-4682-a8ca-151b509cb515" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8981EBC4F" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/c978d91d-b74c-4834-8173-37d2be3a8f5a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8980D139B" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/7910e21b-4b64-43a4-949d-5231acf4fdf7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B882C548C4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8d324e94-6640-4e64-af2b-bd2bfdeb0583" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88278C6B1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e850b120-f6cf-4058-88b9-dedb20f26967" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B882A6A469" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/785213e2-ecfd-4edb-92ef-d6f66dbc777b" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87F8738F0" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/b61c7f3c-2ec8-44bc-b90f-ef9dea987762" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86C49D02E" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2ad790d8-e138-426b-88de-81841b68528f" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B867407FBF" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/88e2f472-82d3-4805-bcfd-ddec925dc426" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86B539CC6" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d83320f6-8436-42c3-8645-91c416a77684" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85E2B862C" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/5d803200-3f9b-4cc9-9755-0a938bb6e7c6" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83C892E10" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d64b12c4-6aca-4544-becd-02855d3f5791" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B830D1FDF0" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e734aff2-9a1b-4fd1-af8e-ec4dfe02880c" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D71192AE" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0a07dce8-a9e7-4502-bc63-d0414f3dc44f" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BEBEDB0B" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e762157b-68b8-4554-94ad-aa2e7220fc32" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B66A0A34" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/ce87ae1e-7f5e-419e-b0ff-78d1110f2e9f" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B6538122" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/664c9b44-29e9-40e7-9196-5041346b2bfd" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B6586180" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/856f137e-1961-46d7-8f73-7a58d19ff608" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B66189F9" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2f907b7a-f843-4170-b875-fcd3facfdc7d" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B649E20C" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2eccf99e-f5ae-4e5e-8ffb-2790e8dd9ab3" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79DA0502F" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/75930f43-0e9a-455c-9501-97062ff80173" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B780959A93" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/28984dc2-3240-42b5-97ec-0d71a40d86d1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7808683B4" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/03b9b0ba-b788-43ce-88a4-cdc9248c785a" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B780A3B515" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e55f509e-4d3d-4f21-9b3e-6d684a66c9d0" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B780C93438" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f2a925bd-0706-4e5a-95f5-92d6f4591887" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B780D86CBD" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8a6f0271-1d41-4ace-8cbd-2fdfe4abc5a6" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B780742117" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/4ada515d-c118-437f-8e0b-75a840b7df1d" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75C232F0A" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/ca16129c-5faf-47f4-bfe0-993ae2a83f3e" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742385B84" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/126424d2-9e4c-4dfe-9183-369d6d457f3a" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73B8FB050" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/42cf335e-bac8-4468-8d97-6432f01b00de" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7269780D1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/28778410-5f27-4d10-8cb5-65aa4ddbff3c" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B722927D74" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/9e159dfc-5a14-4bcb-81d2-2e3f8e8f93ee" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72240511F" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/e34d7401-81d3-4a3e-a791-5591a93f48ed" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71C1CF548" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0972243d-be44-4153-9c79-ebc369e5edd6" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71C7694A8" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/accd304c-7f71-473d-ac9c-a7157e2097b4" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B716BA5A70" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/1f2f3648-752d-494c-bf75-d2f74fe6ecf5" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70EF521FA" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/66c4d8b2-1eda-4ff6-a33b-dfb7866d55cf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70E8B2A62" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f6e17d9e-b46d-4d11-b047-4a1bcceed870" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B702FB5229" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2a5e05ac-1eb1-4a67-a212-0feca1a5e214" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F4B799D7" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/96d09b13-e21f-4983-877a-b5dc404825cb" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EFEBC647" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/3689cddd-06e7-4f43-84a2-73c5832e49cd" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F1DF7BF4" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/45ae6ac0-3e1a-4dc8-a51c-99cacfff9e5b" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D9F8408E" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/91d14c92-80be-4682-bf5a-4a834cdca7e6" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DC29C661" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/d4076b54-b656-4098-978d-d07f267cd8b5" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DA9D9745" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f04bc995-8568-4861-8366-52d022ccb033" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D515AFC3" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/8b08ca34-8e5c-43dd-81be-57aea9663e5a" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D3C09883" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/0c9f12dc-900e-4a21-8cfb-a7284d8299b1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D396F2EB" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f8dc2cb6-f3af-4284-9153-c4d2d7ea4a9a" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6BC2848" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/4e471391-a30a-4d9c-bda4-eb7b9cd61de5" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6228BDF" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/3b930947-dc24-4eff-b03c-80c93e4e13e9" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BEFBCF58" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/532fab24-3107-4839-8be6-11f38ce612da" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B9712460" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/5aa9bb31-8c58-4a94-bc65-d106db3fec32" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B9805CE5" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2063b578-acc9-48aa-b190-f600c3e8091a" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B934F9AD" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/195bfc07-478a-4acf-a3e2-ba20b186c339" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B95E4B26" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/983ac944-fe6f-44dd-891b-a295f245ca61" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B695CDB5FE" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/6c78ff87-aa44-44e2-ab7a-b92f22e77dd7" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B695B0C7E9" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/a6d29470-55de-4e13-a7dd-e60d072f9f50" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69558CDFC" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/2b9a07d7-cd9d-49ee-bf1c-9d97765ea657" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B686381084" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/9040df04-1ebb-4227-8e82-c1cde37d5ac3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6877482A2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/1755b1ad-f22f-48f6-913f-0097c48a3f20" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6869B2C7C" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/f2e28245-cb83-4b77-bfe5-7631340eac83" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D107030" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/3ea087f2-2c3c-413c-93c2-6a37696b5b52" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72581688D" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/atti-amministrazioni-enti/180d5911-f40a-49b2-8652-167dd0fd7cac" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8EX001/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F229"/>
+  <dimension ref="A1:F248"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>3867</v>
+        <v>5125</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>3844</v>
+        <v>5035</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>3843</v>
+        <v>5009</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>3841</v>
+        <v>4985</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>3808</v>
+        <v>4939</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>3735</v>
+        <v>4881</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>3681</v>
+        <v>4881</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>3679</v>
+        <v>4851</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>3677</v>
+        <v>4693</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>3675</v>
+        <v>4639</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>3673</v>
+        <v>4634</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>3672</v>
+        <v>4465</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>3668</v>
+        <v>4370</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="B15">
-        <v>3667</v>
+        <v>4203</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="B16">
-        <v>3665</v>
+        <v>4202</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>3660</v>
+        <v>4004</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="B18">
-        <v>3654</v>
+        <v>4003</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="B19">
-        <v>3652</v>
+        <v>4002</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B20">
-        <v>3619</v>
+        <v>4000</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B21">
-        <v>3470</v>
+        <v>3867</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="B22">
-        <v>3435</v>
+        <v>3844</v>
       </c>
       <c r="C22" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B23">
-        <v>3395</v>
+        <v>3843</v>
       </c>
       <c r="C23" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B24">
-        <v>3369</v>
+        <v>3841</v>
       </c>
       <c r="C24" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="B25">
-        <v>3146</v>
+        <v>3808</v>
       </c>
       <c r="C25" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B26">
-        <v>3131</v>
+        <v>3735</v>
       </c>
       <c r="C26" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="B27">
-        <v>2907</v>
+        <v>3681</v>
       </c>
       <c r="C27" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="B28">
-        <v>2901</v>
+        <v>3679</v>
       </c>
       <c r="C28" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="D28" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B29">
-        <v>2526</v>
+        <v>3677</v>
       </c>
       <c r="C29" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="D29" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B30">
-        <v>2378</v>
+        <v>3675</v>
       </c>
       <c r="C30" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="D30" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B31">
-        <v>2377</v>
+        <v>3673</v>
       </c>
       <c r="C31" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D31" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="B32">
-        <v>2387</v>
+        <v>3672</v>
       </c>
       <c r="C32" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D32" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="B33">
-        <v>2243</v>
+        <v>3668</v>
       </c>
       <c r="C33" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D33" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="B34">
-        <v>2008</v>
+        <v>3667</v>
       </c>
       <c r="C34" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D34" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="B35">
-        <v>1941</v>
+        <v>3665</v>
       </c>
       <c r="C35" t="s">
         <v>91</v>
       </c>
       <c r="D35" t="s">
         <v>92</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="B36">
-        <v>1940</v>
+        <v>3660</v>
       </c>
       <c r="C36" t="s">
         <v>93</v>
       </c>
       <c r="D36" t="s">
         <v>94</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="B37">
-        <v>1937</v>
+        <v>3654</v>
       </c>
       <c r="C37" t="s">
         <v>95</v>
       </c>
       <c r="D37" t="s">
         <v>96</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
+        <v>74</v>
+      </c>
+      <c r="B38">
+        <v>3652</v>
+      </c>
+      <c r="C38" t="s">
         <v>97</v>
       </c>
-      <c r="B38">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B39">
-        <v>1806</v>
+        <v>3619</v>
       </c>
       <c r="C39" t="s">
         <v>100</v>
       </c>
       <c r="D39" t="s">
         <v>101</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>102</v>
       </c>
       <c r="B40">
-        <v>1873</v>
+        <v>3470</v>
       </c>
       <c r="C40" t="s">
         <v>103</v>
       </c>
       <c r="D40" t="s">
         <v>104</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>105</v>
       </c>
       <c r="B41">
-        <v>1829</v>
+        <v>3435</v>
       </c>
       <c r="C41" t="s">
         <v>106</v>
       </c>
       <c r="D41" t="s">
         <v>107</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B42">
-        <v>1827</v>
+        <v>3395</v>
       </c>
       <c r="C42" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D42" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="B43">
-        <v>1825</v>
+        <v>3369</v>
       </c>
       <c r="C43" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D43" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B44">
-        <v>1767</v>
+        <v>3146</v>
       </c>
       <c r="C44" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D44" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B45">
-        <v>1765</v>
+        <v>3131</v>
       </c>
       <c r="C45" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D45" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="B46">
-        <v>1763</v>
+        <v>2907</v>
       </c>
       <c r="C46" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D46" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>119</v>
       </c>
       <c r="B47">
-        <v>1683</v>
+        <v>2901</v>
       </c>
       <c r="C47" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D47" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B48">
-        <v>1676</v>
+        <v>2526</v>
       </c>
       <c r="C48" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D48" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B49">
-        <v>1652</v>
+        <v>2378</v>
       </c>
       <c r="C49" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D49" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B50">
-        <v>1651</v>
+        <v>2377</v>
       </c>
       <c r="C50" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D50" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B51">
-        <v>1615</v>
+        <v>2387</v>
       </c>
       <c r="C51" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D51" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="B52">
-        <v>1613</v>
+        <v>2243</v>
       </c>
       <c r="C52" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="D52" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B53">
-        <v>1589</v>
+        <v>2008</v>
       </c>
       <c r="C53" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D53" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="B54">
-        <v>1585</v>
+        <v>1941</v>
       </c>
       <c r="C54" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="D54" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B55">
-        <v>1536</v>
+        <v>1940</v>
       </c>
       <c r="C55" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="D55" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B56">
-        <v>1535</v>
+        <v>1937</v>
       </c>
       <c r="C56" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="D56" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="B57">
-        <v>1534</v>
+        <v>1892</v>
       </c>
       <c r="C57" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="D57" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="B58">
-        <v>1533</v>
+        <v>1806</v>
       </c>
       <c r="C58" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="D58" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>139</v>
+        <v>153</v>
       </c>
       <c r="B59">
-        <v>1531</v>
+        <v>1873</v>
       </c>
       <c r="C59" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="D59" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>139</v>
+        <v>156</v>
       </c>
       <c r="B60">
-        <v>1529</v>
+        <v>1829</v>
       </c>
       <c r="C60" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="D60" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>139</v>
+        <v>156</v>
       </c>
       <c r="B61">
-        <v>1527</v>
+        <v>1827</v>
       </c>
       <c r="C61" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="D61" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B62">
-        <v>1339</v>
+        <v>1825</v>
       </c>
       <c r="C62" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="D62" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B63">
-        <v>1311</v>
+        <v>1767</v>
       </c>
       <c r="C63" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="D63" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B64">
-        <v>1309</v>
+        <v>1765</v>
       </c>
       <c r="C64" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="D64" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B65">
-        <v>1232</v>
+        <v>1763</v>
       </c>
       <c r="C65" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="D65" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="B66">
-        <v>1228</v>
+        <v>1683</v>
       </c>
       <c r="C66" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="D66" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B67">
-        <v>1140</v>
+        <v>1676</v>
       </c>
       <c r="C67" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="D67" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="B68">
-        <v>1133</v>
+        <v>1652</v>
       </c>
       <c r="C68" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="D68" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="B69">
-        <v>1131</v>
+        <v>1651</v>
       </c>
       <c r="C69" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="D69" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="B70">
-        <v>1127</v>
+        <v>1615</v>
       </c>
       <c r="C70" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="D70" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="B71">
-        <v>1124</v>
+        <v>1613</v>
       </c>
       <c r="C71" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="D71" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="B72">
-        <v>1041</v>
+        <v>1589</v>
       </c>
       <c r="C72" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="D72" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B73">
-        <v>1015</v>
+        <v>1585</v>
       </c>
       <c r="C73" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="D73" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="B74">
-        <v>1011</v>
+        <v>1536</v>
       </c>
       <c r="C74" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="D74" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="B75">
-        <v>1010</v>
+        <v>1535</v>
       </c>
       <c r="C75" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="D75" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="B76">
-        <v>1009</v>
+        <v>1534</v>
       </c>
       <c r="C76" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="D76" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>190</v>
       </c>
       <c r="B77">
-        <v>989</v>
+        <v>1533</v>
       </c>
       <c r="C77" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="D77" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>190</v>
       </c>
       <c r="B78">
-        <v>988</v>
+        <v>1531</v>
       </c>
       <c r="C78" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="D78" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="B79">
-        <v>909</v>
+        <v>1529</v>
       </c>
       <c r="C79" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="D79" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="B80">
-        <v>908</v>
+        <v>1527</v>
       </c>
       <c r="C80" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="D80" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="B81">
-        <v>907</v>
+        <v>1339</v>
       </c>
       <c r="C81" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="D81" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="B82">
-        <v>816</v>
+        <v>1311</v>
       </c>
       <c r="C82" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="D82" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B83">
-        <v>759</v>
+        <v>1309</v>
       </c>
       <c r="C83" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="D83" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B84">
-        <v>754</v>
+        <v>1232</v>
       </c>
       <c r="C84" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D84" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B85">
-        <v>753</v>
+        <v>1228</v>
       </c>
       <c r="C85" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="D85" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="B86">
-        <v>751</v>
+        <v>1140</v>
       </c>
       <c r="C86" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="D86" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B87">
-        <v>552</v>
+        <v>1133</v>
       </c>
       <c r="C87" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="D87" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B88">
-        <v>529</v>
+        <v>1131</v>
       </c>
       <c r="C88" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D88" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B89">
-        <v>508</v>
+        <v>1127</v>
       </c>
       <c r="C89" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="D89" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B90">
-        <v>507</v>
+        <v>1124</v>
       </c>
       <c r="C90" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="D90" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="B91">
-        <v>506</v>
+        <v>1041</v>
       </c>
       <c r="C91" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="D91" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="B92">
-        <v>505</v>
+        <v>1015</v>
       </c>
       <c r="C92" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D92" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B93">
-        <v>470</v>
+        <v>1011</v>
       </c>
       <c r="C93" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="D93" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B94">
-        <v>460</v>
+        <v>1010</v>
       </c>
       <c r="C94" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="D94" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B95">
-        <v>426</v>
+        <v>1009</v>
       </c>
       <c r="C95" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="D95" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B96">
-        <v>401</v>
+        <v>989</v>
       </c>
       <c r="C96" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="D96" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B97">
-        <v>376</v>
+        <v>988</v>
       </c>
       <c r="C97" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D97" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="B98">
-        <v>341</v>
+        <v>909</v>
       </c>
       <c r="C98" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D98" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="B99">
-        <v>341</v>
+        <v>908</v>
       </c>
       <c r="C99" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D99" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B100">
-        <v>258</v>
+        <v>907</v>
       </c>
       <c r="C100" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D100" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="B101">
-        <v>256</v>
+        <v>816</v>
       </c>
       <c r="C101" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="D101" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B102">
-        <v>190</v>
+        <v>759</v>
       </c>
       <c r="C102" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="D102" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B103">
-        <v>188</v>
+        <v>754</v>
       </c>
       <c r="C103" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D103" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B104">
-        <v>187</v>
+        <v>753</v>
       </c>
       <c r="C104" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D104" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B105">
-        <v>186</v>
+        <v>751</v>
       </c>
       <c r="C105" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D105" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B106">
-        <v>165</v>
+        <v>552</v>
       </c>
       <c r="C106" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="D106" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B107">
-        <v>107</v>
+        <v>529</v>
       </c>
       <c r="C107" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D107" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="B108">
-        <v>102</v>
+        <v>508</v>
       </c>
       <c r="C108" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D108" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="B109">
-        <v>101</v>
+        <v>507</v>
       </c>
       <c r="C109" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D109" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B110">
-        <v>6639</v>
+        <v>506</v>
       </c>
       <c r="C110" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D110" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B111">
-        <v>6585</v>
+        <v>505</v>
       </c>
       <c r="C111" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D111" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="B112">
-        <v>6583</v>
+        <v>470</v>
       </c>
       <c r="C112" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="D112" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>280</v>
       </c>
       <c r="B113">
-        <v>6555</v>
+        <v>460</v>
       </c>
       <c r="C113" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D113" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="B114">
-        <v>6554</v>
+        <v>426</v>
       </c>
       <c r="C114" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="D114" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="B115">
-        <v>6553</v>
+        <v>401</v>
       </c>
       <c r="C115" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="D115" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>280</v>
+        <v>291</v>
       </c>
       <c r="B116">
-        <v>6549</v>
+        <v>376</v>
       </c>
       <c r="C116" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="D116" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="B117">
-        <v>6415</v>
+        <v>341</v>
       </c>
       <c r="C117" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="D117" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="B118">
-        <v>6414</v>
+        <v>341</v>
       </c>
       <c r="C118" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="D118" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="B119">
-        <v>6413</v>
+        <v>258</v>
       </c>
       <c r="C119" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="D119" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="B120">
-        <v>6412</v>
+        <v>256</v>
       </c>
       <c r="C120" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="D120" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>289</v>
+        <v>304</v>
       </c>
       <c r="B121">
-        <v>6411</v>
+        <v>190</v>
       </c>
       <c r="C121" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="D121" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>289</v>
+        <v>304</v>
       </c>
       <c r="B122">
-        <v>6409</v>
+        <v>188</v>
       </c>
       <c r="C122" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="D122" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B123">
-        <v>6345</v>
+        <v>187</v>
       </c>
       <c r="C123" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="D123" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B124">
-        <v>6344</v>
+        <v>186</v>
       </c>
       <c r="C124" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="D124" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>302</v>
+        <v>313</v>
       </c>
       <c r="B125">
-        <v>6341</v>
+        <v>165</v>
       </c>
       <c r="C125" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="D125" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>302</v>
+        <v>316</v>
       </c>
       <c r="B126">
-        <v>6340</v>
+        <v>107</v>
       </c>
       <c r="C126" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="D126" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>302</v>
+        <v>316</v>
       </c>
       <c r="B127">
-        <v>6338</v>
+        <v>102</v>
       </c>
       <c r="C127" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="D127" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B128">
-        <v>6297</v>
+        <v>101</v>
       </c>
       <c r="C128" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="D128" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
       <c r="B129">
-        <v>6296</v>
+        <v>6639</v>
       </c>
       <c r="C129" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="D129" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="B130">
-        <v>6295</v>
+        <v>6585</v>
       </c>
       <c r="C130" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="D130" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="B131">
-        <v>6294</v>
+        <v>6583</v>
       </c>
       <c r="C131" t="s">
-        <v>320</v>
+        <v>329</v>
       </c>
       <c r="D131" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>313</v>
+        <v>331</v>
       </c>
       <c r="B132">
-        <v>6293</v>
+        <v>6555</v>
       </c>
       <c r="C132" t="s">
-        <v>322</v>
+        <v>332</v>
       </c>
       <c r="D132" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>313</v>
+        <v>331</v>
       </c>
       <c r="B133">
-        <v>6292</v>
+        <v>6554</v>
       </c>
       <c r="C133" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="D133" t="s">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="B134">
-        <v>6168</v>
+        <v>6553</v>
       </c>
       <c r="C134" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="D134" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B135">
-        <v>6039</v>
+        <v>6549</v>
       </c>
       <c r="C135" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="D135" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="B136">
-        <v>5968</v>
+        <v>6415</v>
       </c>
       <c r="C136" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="D136" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="B137">
-        <v>5967</v>
+        <v>6414</v>
       </c>
       <c r="C137" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="D137" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B138">
-        <v>5886</v>
+        <v>6413</v>
       </c>
       <c r="C138" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="D138" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>340</v>
       </c>
       <c r="B139">
-        <v>5867</v>
+        <v>6412</v>
       </c>
       <c r="C139" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="D139" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="B140">
-        <v>5793</v>
+        <v>6411</v>
       </c>
       <c r="C140" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="D140" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="B141">
-        <v>5754</v>
+        <v>6409</v>
       </c>
       <c r="C141" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="D141" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="B142">
-        <v>5750</v>
+        <v>6345</v>
       </c>
       <c r="C142" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="D142" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="B143">
-        <v>5748</v>
+        <v>6344</v>
       </c>
       <c r="C143" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="D143" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="B144">
-        <v>5747</v>
+        <v>6341</v>
       </c>
       <c r="C144" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="D144" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="B145">
-        <v>5709</v>
+        <v>6340</v>
       </c>
       <c r="C145" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="D145" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="B146">
-        <v>5696</v>
+        <v>6338</v>
       </c>
       <c r="C146" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="D146" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="B147">
-        <v>5695</v>
+        <v>6297</v>
       </c>
       <c r="C147" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="D147" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="B148">
-        <v>5694</v>
+        <v>6296</v>
       </c>
       <c r="C148" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="D148" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="B149">
-        <v>5676</v>
+        <v>6295</v>
       </c>
       <c r="C149" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="D149" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="B150">
-        <v>5503</v>
+        <v>6294</v>
       </c>
       <c r="C150" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="D150" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="B151">
-        <v>5497</v>
+        <v>6293</v>
       </c>
       <c r="C151" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="D151" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="B152">
-        <v>5460</v>
+        <v>6292</v>
       </c>
       <c r="C152" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="D152" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="B153">
-        <v>5455</v>
+        <v>6168</v>
       </c>
       <c r="C153" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="D153" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B154">
-        <v>5429</v>
+        <v>6039</v>
       </c>
       <c r="C154" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="D154" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="B155">
-        <v>5428</v>
+        <v>5968</v>
       </c>
       <c r="C155" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="D155" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="B156">
-        <v>5427</v>
+        <v>5967</v>
       </c>
       <c r="C156" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="D156" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="B157">
-        <v>5245</v>
+        <v>5886</v>
       </c>
       <c r="C157" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="D157" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="B158">
-        <v>5231</v>
+        <v>5867</v>
       </c>
       <c r="C158" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="D158" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="B159">
-        <v>5184</v>
+        <v>5793</v>
       </c>
       <c r="C159" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="D159" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="B160">
-        <v>5141</v>
+        <v>5754</v>
       </c>
       <c r="C160" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="D160" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="B161">
-        <v>5135</v>
+        <v>5750</v>
       </c>
       <c r="C161" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="D161" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>397</v>
       </c>
       <c r="B162">
-        <v>5059</v>
+        <v>5748</v>
       </c>
       <c r="C162" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="D162" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
         <v>397</v>
       </c>
       <c r="B163">
-        <v>5058</v>
+        <v>5747</v>
       </c>
       <c r="C163" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="D163" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="B164">
-        <v>5018</v>
+        <v>5709</v>
       </c>
       <c r="C164" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="D164" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="B165">
-        <v>5017</v>
+        <v>5696</v>
       </c>
       <c r="C165" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="D165" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="B166">
-        <v>5014</v>
+        <v>5695</v>
       </c>
       <c r="C166" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="D166" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>409</v>
       </c>
       <c r="B167">
-        <v>4991</v>
+        <v>5694</v>
       </c>
       <c r="C167" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="D167" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B168">
-        <v>4864</v>
+        <v>5676</v>
       </c>
       <c r="C168" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="D168" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B169">
-        <v>4813</v>
+        <v>5503</v>
       </c>
       <c r="C169" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="D169" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
         <v>418</v>
       </c>
       <c r="B170">
-        <v>4736</v>
+        <v>5497</v>
       </c>
       <c r="C170" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="D170" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="B171">
-        <v>4728</v>
+        <v>5460</v>
       </c>
       <c r="C171" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="D171" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
         <v>423</v>
       </c>
       <c r="B172">
-        <v>4476</v>
+        <v>5455</v>
       </c>
       <c r="C172" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="D172" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B173">
-        <v>4405</v>
+        <v>5429</v>
       </c>
       <c r="C173" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="D173" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="B174">
-        <v>4026</v>
+        <v>5428</v>
       </c>
       <c r="C174" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D174" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="B175">
-        <v>3986</v>
+        <v>5427</v>
       </c>
       <c r="C175" t="s">
         <v>433</v>
       </c>
       <c r="D175" t="s">
         <v>434</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
         <v>435</v>
       </c>
       <c r="B176">
-        <v>3975</v>
+        <v>5245</v>
       </c>
       <c r="C176" t="s">
         <v>436</v>
       </c>
       <c r="D176" t="s">
         <v>437</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
         <v>435</v>
       </c>
       <c r="B177">
-        <v>3973</v>
+        <v>5231</v>
       </c>
       <c r="C177" t="s">
         <v>438</v>
       </c>
       <c r="D177" t="s">
         <v>439</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="B178">
-        <v>3971</v>
+        <v>5184</v>
       </c>
       <c r="C178" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D178" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="B179">
-        <v>3969</v>
+        <v>5141</v>
       </c>
       <c r="C179" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="D179" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="B180">
-        <v>3967</v>
+        <v>5135</v>
       </c>
       <c r="C180" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="D180" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B181">
-        <v>3905</v>
+        <v>5059</v>
       </c>
       <c r="C181" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="D181" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B182">
-        <v>3793</v>
+        <v>5058</v>
       </c>
       <c r="C182" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D182" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="B183">
-        <v>3790</v>
+        <v>5018</v>
       </c>
       <c r="C183" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="D183" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="B184">
-        <v>3788</v>
+        <v>5017</v>
       </c>
       <c r="C184" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="D184" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="B185">
-        <v>3786</v>
+        <v>5014</v>
       </c>
       <c r="C185" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="D185" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>449</v>
+        <v>460</v>
       </c>
       <c r="B186">
-        <v>3783</v>
+        <v>4991</v>
       </c>
       <c r="C186" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="D186" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>449</v>
+        <v>463</v>
       </c>
       <c r="B187">
-        <v>3780</v>
+        <v>4864</v>
       </c>
       <c r="C187" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="D187" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B188">
-        <v>3546</v>
+        <v>4813</v>
       </c>
       <c r="C188" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="D188" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="B189">
-        <v>3275</v>
+        <v>4736</v>
       </c>
       <c r="C189" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D189" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B190">
-        <v>3192</v>
+        <v>4728</v>
       </c>
       <c r="C190" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="D190" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="B191">
-        <v>3039</v>
+        <v>4476</v>
       </c>
       <c r="C191" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="D191" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B192">
-        <v>3005</v>
+        <v>4405</v>
       </c>
       <c r="C192" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="D192" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="B193">
-        <v>2997</v>
+        <v>4026</v>
       </c>
       <c r="C193" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="D193" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="B194">
-        <v>2959</v>
+        <v>3986</v>
       </c>
       <c r="C194" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="D194" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="B195">
-        <v>2957</v>
+        <v>3975</v>
       </c>
       <c r="C195" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="D195" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B196">
-        <v>2906</v>
+        <v>3973</v>
       </c>
       <c r="C196" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="D196" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="B197">
-        <v>2859</v>
+        <v>3971</v>
       </c>
       <c r="C197" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="D197" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="B198">
-        <v>2855</v>
+        <v>3969</v>
       </c>
       <c r="C198" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="D198" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="B199">
-        <v>2822</v>
+        <v>3967</v>
       </c>
       <c r="C199" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="D199" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="B200">
-        <v>2749</v>
+        <v>3905</v>
       </c>
       <c r="C200" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="D200" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B201">
-        <v>2723</v>
+        <v>3793</v>
       </c>
       <c r="C201" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="D201" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B202">
-        <v>2716</v>
+        <v>3790</v>
       </c>
       <c r="C202" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="D202" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="B203">
-        <v>2626</v>
+        <v>3788</v>
       </c>
       <c r="C203" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D203" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="B204">
-        <v>2624</v>
+        <v>3786</v>
       </c>
       <c r="C204" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D204" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="B205">
-        <v>2616</v>
+        <v>3783</v>
       </c>
       <c r="C205" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D205" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>510</v>
+        <v>500</v>
       </c>
       <c r="B206">
-        <v>2598</v>
+        <v>3780</v>
       </c>
       <c r="C206" t="s">
         <v>511</v>
       </c>
       <c r="D206" t="s">
         <v>512</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="B207">
-        <v>2596</v>
+        <v>3546</v>
       </c>
       <c r="C207" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="D207" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="B208">
-        <v>2595</v>
+        <v>3275</v>
       </c>
       <c r="C208" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D208" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B209">
-        <v>2526</v>
+        <v>3192</v>
       </c>
       <c r="C209" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D209" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B210">
-        <v>2499</v>
+        <v>3039</v>
       </c>
       <c r="C210" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="D210" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="B211">
-        <v>2495</v>
+        <v>3005</v>
       </c>
       <c r="C211" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="D211" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
         <v>525</v>
       </c>
       <c r="B212">
-        <v>2474</v>
+        <v>2997</v>
       </c>
       <c r="C212" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D212" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="B213">
-        <v>2467</v>
+        <v>2959</v>
       </c>
       <c r="C213" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="D213" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
         <v>530</v>
       </c>
       <c r="B214">
-        <v>2556</v>
+        <v>2957</v>
       </c>
       <c r="C214" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="D214" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="B215">
-        <v>2451</v>
+        <v>2906</v>
       </c>
       <c r="C215" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="D215" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="B216">
-        <v>2356</v>
+        <v>2859</v>
       </c>
       <c r="C216" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="D216" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="B217">
-        <v>2354</v>
+        <v>2855</v>
       </c>
       <c r="C217" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="D217" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="B218">
-        <v>2352</v>
+        <v>2822</v>
       </c>
       <c r="C218" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="D218" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="B219">
-        <v>2306</v>
+        <v>2749</v>
       </c>
       <c r="C219" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="D219" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="B220">
-        <v>2302</v>
+        <v>2723</v>
       </c>
       <c r="C220" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="D220" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="B221">
-        <v>2299</v>
+        <v>2716</v>
       </c>
       <c r="C221" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="D221" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="B222">
-        <v>2249</v>
+        <v>2626</v>
       </c>
       <c r="C222" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="D222" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="B223">
-        <v>1660</v>
+        <v>2624</v>
       </c>
       <c r="C223" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="D223" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="B224">
-        <v>3078</v>
+        <v>2616</v>
       </c>
       <c r="C224" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="D224" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>560</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="B225">
-        <v>4662</v>
+        <v>2598</v>
       </c>
       <c r="C225" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="D225" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>563</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="B226">
-        <v>2914</v>
+        <v>2596</v>
       </c>
       <c r="C226" t="s">
-        <v>556</v>
+        <v>564</v>
       </c>
       <c r="D226" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>565</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="B227">
-        <v>2011</v>
+        <v>2595</v>
       </c>
       <c r="C227" t="s">
-        <v>556</v>
+        <v>566</v>
       </c>
       <c r="D227" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>567</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="B228">
-        <v>1453</v>
+        <v>2526</v>
       </c>
       <c r="C228" t="s">
-        <v>556</v>
+        <v>569</v>
       </c>
       <c r="D228" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>570</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="B229">
+        <v>2499</v>
+      </c>
+      <c r="C229" t="s">
+        <v>572</v>
+      </c>
+      <c r="D229" t="s">
+        <v>573</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>571</v>
+      </c>
+      <c r="B230">
+        <v>2495</v>
+      </c>
+      <c r="C230" t="s">
+        <v>574</v>
+      </c>
+      <c r="D230" t="s">
+        <v>575</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>576</v>
+      </c>
+      <c r="B231">
+        <v>2474</v>
+      </c>
+      <c r="C231" t="s">
+        <v>577</v>
+      </c>
+      <c r="D231" t="s">
+        <v>578</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>576</v>
+      </c>
+      <c r="B232">
+        <v>2467</v>
+      </c>
+      <c r="C232" t="s">
+        <v>579</v>
+      </c>
+      <c r="D232" t="s">
+        <v>580</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>581</v>
+      </c>
+      <c r="B233">
+        <v>2556</v>
+      </c>
+      <c r="C233" t="s">
+        <v>582</v>
+      </c>
+      <c r="D233" t="s">
+        <v>583</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>581</v>
+      </c>
+      <c r="B234">
+        <v>2451</v>
+      </c>
+      <c r="C234" t="s">
+        <v>584</v>
+      </c>
+      <c r="D234" t="s">
+        <v>585</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>586</v>
+      </c>
+      <c r="B235">
+        <v>2356</v>
+      </c>
+      <c r="C235" t="s">
+        <v>587</v>
+      </c>
+      <c r="D235" t="s">
+        <v>588</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>586</v>
+      </c>
+      <c r="B236">
+        <v>2354</v>
+      </c>
+      <c r="C236" t="s">
+        <v>589</v>
+      </c>
+      <c r="D236" t="s">
+        <v>590</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>586</v>
+      </c>
+      <c r="B237">
+        <v>2352</v>
+      </c>
+      <c r="C237" t="s">
+        <v>591</v>
+      </c>
+      <c r="D237" t="s">
+        <v>592</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>593</v>
+      </c>
+      <c r="B238">
+        <v>2306</v>
+      </c>
+      <c r="C238" t="s">
+        <v>594</v>
+      </c>
+      <c r="D238" t="s">
+        <v>595</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>593</v>
+      </c>
+      <c r="B239">
+        <v>2302</v>
+      </c>
+      <c r="C239" t="s">
+        <v>596</v>
+      </c>
+      <c r="D239" t="s">
+        <v>597</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>593</v>
+      </c>
+      <c r="B240">
+        <v>2299</v>
+      </c>
+      <c r="C240" t="s">
+        <v>598</v>
+      </c>
+      <c r="D240" t="s">
+        <v>599</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>600</v>
+      </c>
+      <c r="B241">
+        <v>2249</v>
+      </c>
+      <c r="C241" t="s">
+        <v>601</v>
+      </c>
+      <c r="D241" t="s">
+        <v>602</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>603</v>
+      </c>
+      <c r="B242">
+        <v>1660</v>
+      </c>
+      <c r="C242" t="s">
+        <v>604</v>
+      </c>
+      <c r="D242" t="s">
+        <v>605</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>606</v>
+      </c>
+      <c r="B243">
+        <v>3078</v>
+      </c>
+      <c r="C243" t="s">
+        <v>607</v>
+      </c>
+      <c r="D243" t="s">
+        <v>608</v>
+      </c>
+      <c r="E243" t="s">
+        <v>607</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>609</v>
+      </c>
+      <c r="B244">
+        <v>4662</v>
+      </c>
+      <c r="C244" t="s">
+        <v>607</v>
+      </c>
+      <c r="D244" t="s">
+        <v>610</v>
+      </c>
+      <c r="E244" t="s">
+        <v>607</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>611</v>
+      </c>
+      <c r="B245">
+        <v>2914</v>
+      </c>
+      <c r="C245" t="s">
+        <v>607</v>
+      </c>
+      <c r="D245" t="s">
+        <v>612</v>
+      </c>
+      <c r="E245" t="s">
+        <v>607</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>613</v>
+      </c>
+      <c r="B246">
+        <v>2011</v>
+      </c>
+      <c r="C246" t="s">
+        <v>607</v>
+      </c>
+      <c r="D246" t="s">
+        <v>614</v>
+      </c>
+      <c r="E246" t="s">
+        <v>607</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>615</v>
+      </c>
+      <c r="B247">
+        <v>1453</v>
+      </c>
+      <c r="C247" t="s">
+        <v>607</v>
+      </c>
+      <c r="D247" t="s">
+        <v>616</v>
+      </c>
+      <c r="E247" t="s">
+        <v>607</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>617</v>
+      </c>
+      <c r="B248">
         <v>1361</v>
       </c>
-      <c r="C229" t="s">
-[...8 lines deleted...]
-      <c r="F229" s="2" t="s">
+      <c r="C248" t="s">
+        <v>607</v>
+      </c>
+      <c r="D248" t="s">
+        <v>618</v>
+      </c>
+      <c r="E248" t="s">
+        <v>607</v>
+      </c>
+      <c r="F248" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -7140,56 +7673,94 @@
     <hyperlink ref="F211" r:id="rId420"/>
     <hyperlink ref="E212" r:id="rId421"/>
     <hyperlink ref="F212" r:id="rId422"/>
     <hyperlink ref="E213" r:id="rId423"/>
     <hyperlink ref="F213" r:id="rId424"/>
     <hyperlink ref="E214" r:id="rId425"/>
     <hyperlink ref="F214" r:id="rId426"/>
     <hyperlink ref="E215" r:id="rId427"/>
     <hyperlink ref="F215" r:id="rId428"/>
     <hyperlink ref="E216" r:id="rId429"/>
     <hyperlink ref="F216" r:id="rId430"/>
     <hyperlink ref="E217" r:id="rId431"/>
     <hyperlink ref="F217" r:id="rId432"/>
     <hyperlink ref="E218" r:id="rId433"/>
     <hyperlink ref="F218" r:id="rId434"/>
     <hyperlink ref="E219" r:id="rId435"/>
     <hyperlink ref="F219" r:id="rId436"/>
     <hyperlink ref="E220" r:id="rId437"/>
     <hyperlink ref="F220" r:id="rId438"/>
     <hyperlink ref="E221" r:id="rId439"/>
     <hyperlink ref="F221" r:id="rId440"/>
     <hyperlink ref="E222" r:id="rId441"/>
     <hyperlink ref="F222" r:id="rId442"/>
     <hyperlink ref="E223" r:id="rId443"/>
     <hyperlink ref="F223" r:id="rId444"/>
-    <hyperlink ref="F224" r:id="rId445"/>
-[...4 lines deleted...]
-    <hyperlink ref="F229" r:id="rId450"/>
+    <hyperlink ref="E224" r:id="rId445"/>
+    <hyperlink ref="F224" r:id="rId446"/>
+    <hyperlink ref="E225" r:id="rId447"/>
+    <hyperlink ref="F225" r:id="rId448"/>
+    <hyperlink ref="E226" r:id="rId449"/>
+    <hyperlink ref="F226" r:id="rId450"/>
+    <hyperlink ref="E227" r:id="rId451"/>
+    <hyperlink ref="F227" r:id="rId452"/>
+    <hyperlink ref="E228" r:id="rId453"/>
+    <hyperlink ref="F228" r:id="rId454"/>
+    <hyperlink ref="E229" r:id="rId455"/>
+    <hyperlink ref="F229" r:id="rId456"/>
+    <hyperlink ref="E230" r:id="rId457"/>
+    <hyperlink ref="F230" r:id="rId458"/>
+    <hyperlink ref="E231" r:id="rId459"/>
+    <hyperlink ref="F231" r:id="rId460"/>
+    <hyperlink ref="E232" r:id="rId461"/>
+    <hyperlink ref="F232" r:id="rId462"/>
+    <hyperlink ref="E233" r:id="rId463"/>
+    <hyperlink ref="F233" r:id="rId464"/>
+    <hyperlink ref="E234" r:id="rId465"/>
+    <hyperlink ref="F234" r:id="rId466"/>
+    <hyperlink ref="E235" r:id="rId467"/>
+    <hyperlink ref="F235" r:id="rId468"/>
+    <hyperlink ref="E236" r:id="rId469"/>
+    <hyperlink ref="F236" r:id="rId470"/>
+    <hyperlink ref="E237" r:id="rId471"/>
+    <hyperlink ref="F237" r:id="rId472"/>
+    <hyperlink ref="E238" r:id="rId473"/>
+    <hyperlink ref="F238" r:id="rId474"/>
+    <hyperlink ref="E239" r:id="rId475"/>
+    <hyperlink ref="F239" r:id="rId476"/>
+    <hyperlink ref="E240" r:id="rId477"/>
+    <hyperlink ref="F240" r:id="rId478"/>
+    <hyperlink ref="E241" r:id="rId479"/>
+    <hyperlink ref="F241" r:id="rId480"/>
+    <hyperlink ref="E242" r:id="rId481"/>
+    <hyperlink ref="F242" r:id="rId482"/>
+    <hyperlink ref="F243" r:id="rId483"/>
+    <hyperlink ref="F244" r:id="rId484"/>
+    <hyperlink ref="F245" r:id="rId485"/>
+    <hyperlink ref="F246" r:id="rId486"/>
+    <hyperlink ref="F247" r:id="rId487"/>
+    <hyperlink ref="F248" r:id="rId488"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>