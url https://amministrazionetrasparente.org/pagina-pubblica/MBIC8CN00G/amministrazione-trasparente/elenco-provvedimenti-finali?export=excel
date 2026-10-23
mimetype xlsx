--- v0 (2026-08-26)
+++ v1 (2026-10-23)
@@ -8,80 +8,140 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="701" uniqueCount="372">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="736" uniqueCount="392">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>BD80202DB5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di Switch per la rete di segreteria e plessi e per il potenziamento Notebook – per la Scuola secondaria di Ornago a T.S.A. s.r.l. a.s. 2026/2027</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>BD76783F30</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento del progetto – “Legalità Prevenzione Bullismo e CyberBullismo” classi seconde-terze Scuola Secondaria Burago di M.ra a PEPITA SOCIETA’ a.s. 2026/2027</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD57B73F1B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di materiali didattici per le classi per i quattro plessi e per la segreteria dell’I.C. “A. Manzoni” di Ornago Burago di Molgora e per la segreteria a BORGIONE CENTRO DIDATTICO SRL per l’a.s. 2026/2027</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di conferimento incarichi di psicologo per la realizzazione del Progetto Psicopedagogico a.s. 2026.2027</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>Determina conferimento incarico esperti per ampliamento offerta formativa a.s. 2026.27</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD328E5ABF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Contratto di Sorveglianza Sanitaria con nomina del medico competente con Medicina &amp; Lavoro S.r.l. aa.ss. 2026/2029</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCF00B371A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto -  Sistema Operativo di Routing dinamico a 3S SOLUTIONS SSO_SSB e segreteria</t>
+  </si>
+  <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>BC8439E1EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di sistemi di potenziamento di PC – per i plessi della scuola primaria e secondaria di Ornago e Burago di M.ra T.S.A</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC7DB78FBC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto - Cambio batteria UPS segreteria APC con 3S S.r.l. Solutions Services Systems</t>
   </si>
   <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>BC6D3D93B7</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO CANON ITALIA SPA -  CONTRATTO NOLEGGIO STAMPANTI 26.29</t>
   </si>
   <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC45B33FBB</t>
   </si>
@@ -1515,3141 +1575,3293 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8439E1EE" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/f0aad9d1-92f9-4f71-9f56-04a357445bbd" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7DB78FBC" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/d3a6226d-bbc9-46af-869f-34058199545f" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6D3D93B7" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/7815e288-4e4f-4864-b922-41dee46bac61" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC45B33FBB" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/17baa059-4937-498d-b5ec-51559c4ecbf2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0DE78B63" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/efba5ba0-c5be-4a2c-a190-03f3906cb877" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0C85FF14" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/754c76c6-61e6-4c4e-9c85-e052f4b38629" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF137B680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/4a5b89d9-0cda-43c9-b8cb-c16eacd8fa12" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEA023739" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/ca414a1c-b1c9-40c6-9065-a274957c39aa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD22D8016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/eaa25d3f-ead9-472b-8da9-fd620e448ddd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD03A5101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/aa947fe5-d22f-4380-afd3-47c14921fb80" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC23905E7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/c2aaeed0-81b4-4ae7-9e55-fab23c292456" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0E65DFE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/d7e34285-2eb2-4cd9-9515-e59fc00f3f5a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC2712AF3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/a7865ed4-b783-4f40-8016-343c7599aa54" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA923D6FF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/beff6ebc-988e-4a1f-9dd5-209beaf6aff3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB93BAE6CB" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/598eef87-bb29-4862-baf4-f6f478b2e381" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB93156D96" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/8964fe08-ac8f-48ba-a410-80a02ca0cb9f" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82B81B82" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/3bdf82ce-a521-41df-a246-958349b80d30" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82A9BDB4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/82550306-adae-45cf-b8a9-948e763a1b93" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8219F3B2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/343c0e93-493e-46a3-8f43-f659c0b9ccfb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB81EEC975" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/56e1f526-bf5c-4de1-9b6b-7909c154083b" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB81394CFF" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/bbe7afc3-68f1-4a75-9b04-d20551bf040f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB727CB987" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/72b20490-c8d7-42f4-a064-2fb5ee0e5112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB722CDAE3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/437314ca-3010-4b59-bc1d-c87eedc40869" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB42B3B9AC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/4f3313bb-9d1a-42e3-bc9e-335fd641cbdb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4AA1EF7C" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/ef9c2fb3-c6e7-4632-ac3b-755ad874f4df" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4211059D" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/b3aa6e59-33bf-45c3-b7b7-dc7200688952" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB15A55234" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/5809b4d2-77be-4c45-b2f7-40a06f7e13be" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB14FDCDC2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/c17cea2e-3887-43f6-ae9e-4e319d708d46" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB142AFE45" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/209c6dca-186f-4879-ae06-c35dd78f48ad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB13376E5D" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/3c23b866-1c4c-400f-ad36-82d6b2bc47dd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12855F4B" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/416c7a86-26eb-4f16-b62f-a6aeed862a21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0306A8AD" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/1c8b16c1-5166-4ee0-9b04-470334d0d8d8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0265EE30" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/ec642e77-9adf-4942-b6a3-a35503ed65b1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB023E9721" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/e2bd14fd-5d4f-430b-a5a1-0de38d456202" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB01F80374" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/34e53a2d-01f9-47d6-b61a-2484d3e66288" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB00F67AB0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/1ade6267-7201-48b0-bae0-5780d70e917b" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7F15FDC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/049f3d09-4859-4440-b322-baee6ab5fa6d" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD91C59BB" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/d97367a4-7f3a-4ff3-8e94-a9d709ef135e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD395E60B" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/caf57e21-45eb-4bfe-85ef-3c87ff5e677c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD10E825B" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/306b0199-3886-4347-80ce-8b7ccd516d93" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABC88DAAA" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/e08f8b9f-9223-4a62-b40f-fcec5e7f6966" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F74E7BA" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/0c07e244-5b73-4aff-821c-805714e1c0d4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F32CEA1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/f962ae0c-393e-4bab-9675-792c9c2c2935" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50E8492A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/94405076-76a6-4244-a840-34465bffa952" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A504975" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/63864395-2de2-40bd-a3e4-8547fd782b6d" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4636B770" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/929aa74f-95c9-45f2-a7ee-628442be75a5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F8D0E2F" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/4fb84337-b77a-467f-b291-2a1f6fceda4b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3EDA7885" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/372ccb8f-7642-46bc-8131-d82041b8c42c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DBF6F10" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/c46245d9-020d-4f6d-a6db-629049b1060d" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3B26C79E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/edff2fa4-78af-4f63-9dbb-4265c207bfc5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2015FA39" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/ffeb882a-cd32-418c-8d3f-cc001faeca82" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19D853CD" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/7357be78-bc06-4f48-885a-535a74048f41" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA10406889" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/aafc085c-5a09-45ef-aa2a-75b6b9d35a65" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0A8396E6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/4f259c38-3c46-425f-b2fc-bb6bc221c385" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EFD64B43" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/8145e7fa-70d9-4d26-97a7-c56101b40427" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B4AA53B2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/5e06ce31-7b0d-4c77-bd4f-4ad78fdcfea3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B986D91F26" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/3ed97238-3ee9-4f11-ada7-790ee9b8fed6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97EE1E283" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/56205ad0-4f05-497a-881a-8c13e2e9d7cc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B976D29751" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/d77e01b2-f383-4f7f-a3e1-13dc7b6c7071" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81284F97B" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/c5688012-6e12-4f81-8cc0-18171235f223" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8103E196C" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/5ec0fba5-1890-4281-86a5-7c4d4d19ebaa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CCF1D633" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/e7086be8-af54-4af9-9068-5af42d91d5ed" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CC427A9C" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/78cfff4c-c406-43b6-9732-8453968b8111" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C072A55A" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/17c80164-4834-4402-8c84-60a197ed11f8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C04B3CA0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/1ef56f7e-6d47-41c2-a3a4-1cb6fc61b407" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79A315A31" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/ed12ff73-a25c-422a-a495-836b79c63cdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76006424E" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/19430195-987b-4535-a6b3-7d386ff88a00" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72327397F" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/c19059e1-5600-48d4-99d9-c9ebd6bb55f2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71EB90A1E" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/313f0e5f-fd65-4b44-acfc-1f6faa493d35" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7064B2C57" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/7a0f5d54-4601-42d5-8232-a5867e9a7716" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F368C51C" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/4fda268f-4eed-4964-8f72-913be7ae4972" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F3253909" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/4f04b6ec-5ed5-4efe-999b-66af4bad4b86" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EBC187EB" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/5fee3b44-e9d2-41b1-af00-45772daa987e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB904DA2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/f47bf5d0-00e0-4b64-adcb-e7a653fd0e9e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8AED4CD" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/a072d068-cafb-4e6b-9056-07ee4b8d7bf9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C46339BB" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/102048ed-7bc8-4b8f-aa73-b65e1e71b58d" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C42A9E12" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/e7216fef-9ec7-47be-9f66-a34216e747fa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C3F17BD1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/fd6dd1d9-f6be-4cfb-9804-3746629041c4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C3AA4FE1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/c6932e4e-1dab-41ca-9b6f-d89898664ded" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B683511E36" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/7541a6d2-c6dd-433e-a0ab-ef8373a4189a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67FF1519A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/75401994-0b16-49d1-abde-3a1597b3c171" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67AB7C4EF" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/dfeb0e2c-2821-4bca-af24-ed555fa8d5cc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B655E65310" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/acf85600-d865-407a-afa3-23b3a58cbc66" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64BEE85E7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/33f872d8-e7a6-4390-a35e-db141d8e6fed" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64B5D58E6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/1ce475b6-f874-4a36-80cb-d980e6e28524" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64AE2F91B" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/8b769bdd-0914-4200-8dce-2cc0f355af3f" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64A479599" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/821a32c6-012f-4483-be9b-032604e28824" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C951B1B" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/3786b7eb-42f2-4ed8-9ac4-8c16f0dab7ef" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63BB2F173" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/588f6cbf-1ea2-4cfe-a876-d6745bc4e236" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6320A59D8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/903aaa5c-e0cf-4292-b97d-81601faf931d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B631621C55" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/cdb30507-eba4-4a19-9bc3-f480cf185d0e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B630FEEEB2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/e338b515-48b2-4843-9518-b833d8f7a157" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6214CB01A" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/deb3283e-930e-498e-be32-a0d89429e9db" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B620D3E4EF" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/dddc6716-dbdb-4c68-a906-329f0fc514fe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B620603D6E" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/940f3509-a6bd-4620-a16b-b2d38d791e3e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B620446E34" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/e2ac0063-d9c4-4d2b-97c2-6c78aa1b67c9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60E46F5C7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/87b84710-cb55-4c07-9fac-60d2b2742bc9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60DBA877E" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/9a6f32ef-98f4-4f18-9721-cb960a6bbc95" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60CB3761E" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/b7cfa14c-48dd-430a-942b-40b4c45f436d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C494C0D" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/1cd66d55-9689-429e-b10e-dc68b602534a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60BF7D8C9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/db864878-3ad7-45c0-8647-3082ed308110" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FBE02E00" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/d9e93939-cd90-42bb-98d4-9fee3f6454e2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FAB2B1F3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/b679cfbb-fac8-493e-b2a5-0b7f4697b454" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FA44F8D8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/907afecf-97e2-4004-bd48-e9dbc10a7b68" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9F9D8EC" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/c494170d-f89c-4afd-9062-d80ba62428fd" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9A8DB6D" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/de5edd80-01f4-4752-b619-87a5d80c3092" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E9DF5902" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/a8c371f6-16d9-4ba3-a9cf-57de3d87bbf4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E96BE4D2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/41d357fc-316f-4171-a459-481fc13bf6dd" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E15A2971" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/c5d05569-3cd8-4719-867f-0ea08b3303c1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E0BE1CD9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/19539150-a880-4f42-895e-c0ee5a2c3fca" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DA3BFDF8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/836576ad-5bc4-44f2-bd64-ef65c474ed89" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D9735501" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/42b547fc-6036-41e9-bc47-44ea234f4e79" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D8AF04F8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/0d624bb6-9f82-4b83-9c7e-b76c1de799b2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D66F322A" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/2c64cdef-28e8-43f8-aba2-1c562308df99" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D6239BA1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/3b883abd-aecc-41d8-804e-4d598027c974" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0550B97" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/cf7b6c86-de67-4b68-b7bb-d6127736e541" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ABD1C61E" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/fe27a58b-f7fd-4779-9efb-2db5b7e8b2b1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5994A2D19" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/6767da5d-9923-487f-b4c4-b4fe6fa9ef01" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B583EC5FC8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/611f7d59-a88d-4022-991c-8bd58445c652" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57D1A2FCA" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/fbb43098-14f5-402b-9677-608e47ebbaac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C361C8B" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/ec7fda4f-113b-40b6-b2a5-2fa305777b19" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5634B8075" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/53bfbdc7-6cb5-4c87-923e-10f5e4c433a1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B560BC8814" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/5061b53f-2f37-4a08-9733-023cb324520a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B555EDF772" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/ffc9b7ad-1003-4bca-b6e9-f3cabdd89f07" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54EEFA0DA" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/5ed638e1-a9fb-4aec-a2ac-0eae526eb94a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B546DE7CE4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/9f451bb9-265d-4355-9416-81bbaf5509f3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B546116954" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/381c4375-dbbc-4efd-bc74-cf023858e958" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B545BE6170" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/311adac5-0a64-47ba-8291-f8b98eeca1be" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B544FCD5B5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/c7c64478-bcdd-439f-adaf-945d466cfe4c" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53A84FDA7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/9c4ae376-9e39-4d4c-8a42-220c329caf82" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D7C6545D" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/cddcc565-b199-4413-bed1-0f2f432e659b" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D4A1D60D" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/dd9b2793-09b5-4da0-930c-00fe8754f2c9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C24FE1EA" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/4a1a328d-acb4-4aac-8e22-bc145f117d3e" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B453EF838A" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/08fbe05a-4a7d-4409-a3ec-c291a16f5950" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EC332351" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/d7fe4715-de4a-40c2-a201-2ab8034dddd5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36FE29BF3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/ba44e032-8267-4ddb-833a-0f81320755f3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E3D22145" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/d075e34d-b1e5-41b8-943b-8f011cd23446" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2DF141340" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/85717a02-e430-46b5-a075-a861a6d79158" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B194A39438" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/9fc9b637-ac49-4888-b1ae-8006cb5c69fe" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD80202DB5" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/7ffdb225-dc05-42e2-a9ac-d3be9b0fd563" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD76783F30" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/212b0ffc-eb93-4b47-9df7-da36a310ba8d" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD57B73F1B" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/305178f0-5673-43f5-928b-60146c592704" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD328E5ABF" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/597a7495-567c-4e3b-b1f2-adaa7f7ef38b" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF00B371A" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/449b371e-7057-4e3d-bea6-5c1a7e273830" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8439E1EE" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/f0aad9d1-92f9-4f71-9f56-04a357445bbd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7DB78FBC" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/d3a6226d-bbc9-46af-869f-34058199545f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6D3D93B7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/7815e288-4e4f-4864-b922-41dee46bac61" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC45B33FBB" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/17baa059-4937-498d-b5ec-51559c4ecbf2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0DE78B63" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/efba5ba0-c5be-4a2c-a190-03f3906cb877" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0C85FF14" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/754c76c6-61e6-4c4e-9c85-e052f4b38629" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF137B680" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/4a5b89d9-0cda-43c9-b8cb-c16eacd8fa12" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEA023739" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/ca414a1c-b1c9-40c6-9065-a274957c39aa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD22D8016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/eaa25d3f-ead9-472b-8da9-fd620e448ddd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD03A5101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/aa947fe5-d22f-4380-afd3-47c14921fb80" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC23905E7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/c2aaeed0-81b4-4ae7-9e55-fab23c292456" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0E65DFE" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/d7e34285-2eb2-4cd9-9515-e59fc00f3f5a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC2712AF3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/a7865ed4-b783-4f40-8016-343c7599aa54" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA923D6FF" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/beff6ebc-988e-4a1f-9dd5-209beaf6aff3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB93BAE6CB" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/598eef87-bb29-4862-baf4-f6f478b2e381" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB93156D96" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/8964fe08-ac8f-48ba-a410-80a02ca0cb9f" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82B81B82" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/3bdf82ce-a521-41df-a246-958349b80d30" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82A9BDB4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/82550306-adae-45cf-b8a9-948e763a1b93" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8219F3B2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/343c0e93-493e-46a3-8f43-f659c0b9ccfb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB81EEC975" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/56e1f526-bf5c-4de1-9b6b-7909c154083b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB81394CFF" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/bbe7afc3-68f1-4a75-9b04-d20551bf040f" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB727CB987" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/72b20490-c8d7-42f4-a064-2fb5ee0e5112" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB722CDAE3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/437314ca-3010-4b59-bc1d-c87eedc40869" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB42B3B9AC" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/4f3313bb-9d1a-42e3-bc9e-335fd641cbdb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4AA1EF7C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/ef9c2fb3-c6e7-4632-ac3b-755ad874f4df" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4211059D" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/b3aa6e59-33bf-45c3-b7b7-dc7200688952" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB15A55234" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/5809b4d2-77be-4c45-b2f7-40a06f7e13be" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB14FDCDC2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/c17cea2e-3887-43f6-ae9e-4e319d708d46" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB142AFE45" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/209c6dca-186f-4879-ae06-c35dd78f48ad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB13376E5D" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/3c23b866-1c4c-400f-ad36-82d6b2bc47dd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12855F4B" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/416c7a86-26eb-4f16-b62f-a6aeed862a21" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0306A8AD" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/1c8b16c1-5166-4ee0-9b04-470334d0d8d8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0265EE30" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/ec642e77-9adf-4942-b6a3-a35503ed65b1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB023E9721" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/e2bd14fd-5d4f-430b-a5a1-0de38d456202" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB01F80374" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/34e53a2d-01f9-47d6-b61a-2484d3e66288" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB00F67AB0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/1ade6267-7201-48b0-bae0-5780d70e917b" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7F15FDC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/049f3d09-4859-4440-b322-baee6ab5fa6d" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD91C59BB" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/d97367a4-7f3a-4ff3-8e94-a9d709ef135e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD395E60B" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/caf57e21-45eb-4bfe-85ef-3c87ff5e677c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD10E825B" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/306b0199-3886-4347-80ce-8b7ccd516d93" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABC88DAAA" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/e08f8b9f-9223-4a62-b40f-fcec5e7f6966" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F74E7BA" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/0c07e244-5b73-4aff-821c-805714e1c0d4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F32CEA1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/f962ae0c-393e-4bab-9675-792c9c2c2935" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA50E8492A" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/94405076-76a6-4244-a840-34465bffa952" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A504975" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/63864395-2de2-40bd-a3e4-8547fd782b6d" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4636B770" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/929aa74f-95c9-45f2-a7ee-628442be75a5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F8D0E2F" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/4fb84337-b77a-467f-b291-2a1f6fceda4b" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3EDA7885" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/372ccb8f-7642-46bc-8131-d82041b8c42c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DBF6F10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/c46245d9-020d-4f6d-a6db-629049b1060d" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3B26C79E" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/edff2fa4-78af-4f63-9dbb-4265c207bfc5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2015FA39" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/ffeb882a-cd32-418c-8d3f-cc001faeca82" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19D853CD" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/7357be78-bc06-4f48-885a-535a74048f41" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA10406889" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/aafc085c-5a09-45ef-aa2a-75b6b9d35a65" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0A8396E6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/4f259c38-3c46-425f-b2fc-bb6bc221c385" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EFD64B43" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/8145e7fa-70d9-4d26-97a7-c56101b40427" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B4AA53B2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/5e06ce31-7b0d-4c77-bd4f-4ad78fdcfea3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B986D91F26" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/3ed97238-3ee9-4f11-ada7-790ee9b8fed6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97EE1E283" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/56205ad0-4f05-497a-881a-8c13e2e9d7cc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B976D29751" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/d77e01b2-f383-4f7f-a3e1-13dc7b6c7071" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81284F97B" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/c5688012-6e12-4f81-8cc0-18171235f223" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8103E196C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/5ec0fba5-1890-4281-86a5-7c4d4d19ebaa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CCF1D633" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/e7086be8-af54-4af9-9068-5af42d91d5ed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CC427A9C" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/78cfff4c-c406-43b6-9732-8453968b8111" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C072A55A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/17c80164-4834-4402-8c84-60a197ed11f8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C04B3CA0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/1ef56f7e-6d47-41c2-a3a4-1cb6fc61b407" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79A315A31" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/ed12ff73-a25c-422a-a495-836b79c63cdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76006424E" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/19430195-987b-4535-a6b3-7d386ff88a00" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72327397F" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/c19059e1-5600-48d4-99d9-c9ebd6bb55f2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71EB90A1E" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/313f0e5f-fd65-4b44-acfc-1f6faa493d35" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7064B2C57" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/7a0f5d54-4601-42d5-8232-a5867e9a7716" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F368C51C" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/4fda268f-4eed-4964-8f72-913be7ae4972" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F3253909" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/4f04b6ec-5ed5-4efe-999b-66af4bad4b86" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EBC187EB" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/5fee3b44-e9d2-41b1-af00-45772daa987e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EB904DA2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/f47bf5d0-00e0-4b64-adcb-e7a653fd0e9e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8AED4CD" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/a072d068-cafb-4e6b-9056-07ee4b8d7bf9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C46339BB" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/102048ed-7bc8-4b8f-aa73-b65e1e71b58d" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C42A9E12" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/e7216fef-9ec7-47be-9f66-a34216e747fa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C3F17BD1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/fd6dd1d9-f6be-4cfb-9804-3746629041c4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C3AA4FE1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/c6932e4e-1dab-41ca-9b6f-d89898664ded" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B683511E36" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/7541a6d2-c6dd-433e-a0ab-ef8373a4189a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67FF1519A" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/75401994-0b16-49d1-abde-3a1597b3c171" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67AB7C4EF" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/dfeb0e2c-2821-4bca-af24-ed555fa8d5cc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B655E65310" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/acf85600-d865-407a-afa3-23b3a58cbc66" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64BEE85E7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/33f872d8-e7a6-4390-a35e-db141d8e6fed" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64B5D58E6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/1ce475b6-f874-4a36-80cb-d980e6e28524" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64AE2F91B" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/8b769bdd-0914-4200-8dce-2cc0f355af3f" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64A479599" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/821a32c6-012f-4483-be9b-032604e28824" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C951B1B" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/3786b7eb-42f2-4ed8-9ac4-8c16f0dab7ef" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63BB2F173" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/588f6cbf-1ea2-4cfe-a876-d6745bc4e236" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6320A59D8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/903aaa5c-e0cf-4292-b97d-81601faf931d" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B631621C55" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/cdb30507-eba4-4a19-9bc3-f480cf185d0e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B630FEEEB2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/e338b515-48b2-4843-9518-b833d8f7a157" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6214CB01A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/deb3283e-930e-498e-be32-a0d89429e9db" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B620D3E4EF" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/dddc6716-dbdb-4c68-a906-329f0fc514fe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B620603D6E" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/940f3509-a6bd-4620-a16b-b2d38d791e3e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B620446E34" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/e2ac0063-d9c4-4d2b-97c2-6c78aa1b67c9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60E46F5C7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/87b84710-cb55-4c07-9fac-60d2b2742bc9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60DBA877E" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/9a6f32ef-98f4-4f18-9721-cb960a6bbc95" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60CB3761E" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/b7cfa14c-48dd-430a-942b-40b4c45f436d" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C494C0D" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/1cd66d55-9689-429e-b10e-dc68b602534a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60BF7D8C9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/db864878-3ad7-45c0-8647-3082ed308110" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FBE02E00" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/d9e93939-cd90-42bb-98d4-9fee3f6454e2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FAB2B1F3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/b679cfbb-fac8-493e-b2a5-0b7f4697b454" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FA44F8D8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/907afecf-97e2-4004-bd48-e9dbc10a7b68" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9F9D8EC" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/c494170d-f89c-4afd-9062-d80ba62428fd" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9A8DB6D" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/de5edd80-01f4-4752-b619-87a5d80c3092" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E9DF5902" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/a8c371f6-16d9-4ba3-a9cf-57de3d87bbf4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E96BE4D2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/41d357fc-316f-4171-a459-481fc13bf6dd" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E15A2971" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/c5d05569-3cd8-4719-867f-0ea08b3303c1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E0BE1CD9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/19539150-a880-4f42-895e-c0ee5a2c3fca" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DA3BFDF8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/836576ad-5bc4-44f2-bd64-ef65c474ed89" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D9735501" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/42b547fc-6036-41e9-bc47-44ea234f4e79" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D8AF04F8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/0d624bb6-9f82-4b83-9c7e-b76c1de799b2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D66F322A" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/2c64cdef-28e8-43f8-aba2-1c562308df99" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D6239BA1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/3b883abd-aecc-41d8-804e-4d598027c974" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0550B97" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/cf7b6c86-de67-4b68-b7bb-d6127736e541" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ABD1C61E" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/fe27a58b-f7fd-4779-9efb-2db5b7e8b2b1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5994A2D19" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/6767da5d-9923-487f-b4c4-b4fe6fa9ef01" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B583EC5FC8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/611f7d59-a88d-4022-991c-8bd58445c652" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57D1A2FCA" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/fbb43098-14f5-402b-9677-608e47ebbaac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C361C8B" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/ec7fda4f-113b-40b6-b2a5-2fa305777b19" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5634B8075" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/53bfbdc7-6cb5-4c87-923e-10f5e4c433a1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B560BC8814" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/5061b53f-2f37-4a08-9733-023cb324520a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B555EDF772" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/ffc9b7ad-1003-4bca-b6e9-f3cabdd89f07" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54EEFA0DA" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/5ed638e1-a9fb-4aec-a2ac-0eae526eb94a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B546DE7CE4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/9f451bb9-265d-4355-9416-81bbaf5509f3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B546116954" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/381c4375-dbbc-4efd-bc74-cf023858e958" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B545BE6170" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/311adac5-0a64-47ba-8291-f8b98eeca1be" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B544FCD5B5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/c7c64478-bcdd-439f-adaf-945d466cfe4c" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53A84FDA7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/9c4ae376-9e39-4d4c-8a42-220c329caf82" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D7C6545D" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/cddcc565-b199-4413-bed1-0f2f432e659b" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D4A1D60D" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/dd9b2793-09b5-4da0-930c-00fe8754f2c9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C24FE1EA" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/4a1a328d-acb4-4aac-8e22-bc145f117d3e" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B453EF838A" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/08fbe05a-4a7d-4409-a3ec-c291a16f5950" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EC332351" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/d7fe4715-de4a-40c2-a201-2ab8034dddd5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36FE29BF3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/ba44e032-8267-4ddb-833a-0f81320755f3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E3D22145" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/d075e34d-b1e5-41b8-943b-8f011cd23446" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2DF141340" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/85717a02-e430-46b5-a075-a861a6d79158" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B194A39438" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/MBIC8CN00G/amministrazione-trasparente/atti-amministrazioni-enti/9fc9b637-ac49-4888-b1ae-8006cb5c69fe" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F140"/>
+  <dimension ref="A1:F147"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>3080</v>
+        <v>4652</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>3064</v>
+        <v>4621</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>2992</v>
+        <v>4446</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>2861</v>
+        <v>4352</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
-      <c r="E5" s="2" t="s">
-        <v>9</v>
+      <c r="E5" t="s">
+        <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6">
-        <v>2620</v>
+        <v>4335</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>20</v>
       </c>
-      <c r="D6" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E6" t="s">
+        <v>17</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>2619</v>
+        <v>4262</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8">
-        <v>2534</v>
+        <v>3540</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9">
-        <v>2494</v>
+        <v>3080</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10">
-        <v>2357</v>
+        <v>3064</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11">
-        <v>2330</v>
+        <v>2992</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
-        <v>2261</v>
+        <v>2861</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13">
-        <v>2219</v>
+        <v>2620</v>
       </c>
       <c r="C13" t="s">
         <v>40</v>
       </c>
       <c r="D13" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
-        <v>2217</v>
+        <v>2619</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15">
-        <v>2078</v>
+        <v>2534</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16">
-        <v>1979</v>
+        <v>2494</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B17">
-        <v>1972</v>
+        <v>2357</v>
       </c>
       <c r="C17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B18">
-        <v>1951</v>
+        <v>2330</v>
       </c>
       <c r="C18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B19">
-        <v>1950</v>
+        <v>2261</v>
       </c>
       <c r="C19" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B20">
-        <v>1916</v>
+        <v>2219</v>
       </c>
       <c r="C20" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B21">
-        <v>1913</v>
+        <v>2217</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="B22">
-        <v>1904</v>
+        <v>2078</v>
       </c>
       <c r="C22" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B23">
-        <v>1841</v>
+        <v>1979</v>
       </c>
       <c r="C23" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B24">
-        <v>1840</v>
+        <v>1972</v>
       </c>
       <c r="C24" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B25">
-        <v>1656</v>
+        <v>1951</v>
       </c>
       <c r="C25" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B26">
-        <v>1652</v>
+        <v>1950</v>
       </c>
       <c r="C26" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B27">
-        <v>1643</v>
+        <v>1916</v>
       </c>
       <c r="C27" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B28">
-        <v>1426</v>
+        <v>1913</v>
       </c>
       <c r="C28" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B29">
-        <v>1425</v>
+        <v>1904</v>
       </c>
       <c r="C29" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D29" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="B30">
-        <v>1423</v>
+        <v>1841</v>
       </c>
       <c r="C30" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="B31">
-        <v>1399</v>
+        <v>1840</v>
       </c>
       <c r="C31" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="B32">
-        <v>1397</v>
+        <v>1656</v>
       </c>
       <c r="C32" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="D32" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B33">
-        <v>1317</v>
+        <v>1652</v>
       </c>
       <c r="C33" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="D33" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B34">
-        <v>1285</v>
+        <v>1643</v>
       </c>
       <c r="C34" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D34" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="B35">
-        <v>1284</v>
+        <v>1426</v>
       </c>
       <c r="C35" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="D35" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="B36">
-        <v>1283</v>
+        <v>1425</v>
       </c>
       <c r="C36" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D36" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B37">
-        <v>1273</v>
+        <v>1423</v>
       </c>
       <c r="C37" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D37" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B38">
-        <v>1113</v>
+        <v>1399</v>
       </c>
       <c r="C38" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D38" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="B39">
-        <v>1071</v>
+        <v>1397</v>
       </c>
       <c r="C39" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D39" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B40">
-        <v>1030</v>
+        <v>1317</v>
       </c>
       <c r="C40" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D40" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B41">
-        <v>1017</v>
+        <v>1285</v>
       </c>
       <c r="C41" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D41" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B42">
-        <v>938</v>
+        <v>1284</v>
       </c>
       <c r="C42" t="s">
         <v>113</v>
       </c>
       <c r="D42" t="s">
         <v>114</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>110</v>
+      </c>
+      <c r="B43">
+        <v>1283</v>
+      </c>
+      <c r="C43" t="s">
         <v>115</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B44">
-        <v>697</v>
+        <v>1273</v>
       </c>
       <c r="C44" t="s">
         <v>118</v>
       </c>
       <c r="D44" t="s">
         <v>119</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>120</v>
       </c>
       <c r="B45">
-        <v>506</v>
+        <v>1113</v>
       </c>
       <c r="C45" t="s">
         <v>121</v>
       </c>
       <c r="D45" t="s">
         <v>122</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>123</v>
       </c>
       <c r="B46">
-        <v>458</v>
+        <v>1071</v>
       </c>
       <c r="C46" t="s">
         <v>124</v>
       </c>
       <c r="D46" t="s">
         <v>125</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47">
-        <v>446</v>
+        <v>1030</v>
       </c>
       <c r="C47" t="s">
         <v>127</v>
       </c>
       <c r="D47" t="s">
         <v>128</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>129</v>
       </c>
       <c r="B48">
-        <v>426</v>
+        <v>1017</v>
       </c>
       <c r="C48" t="s">
         <v>130</v>
       </c>
       <c r="D48" t="s">
         <v>131</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B49">
-        <v>422</v>
+        <v>938</v>
       </c>
       <c r="C49" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D49" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="B50">
-        <v>416</v>
+        <v>698</v>
       </c>
       <c r="C50" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D50" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B51">
-        <v>387</v>
+        <v>697</v>
       </c>
       <c r="C51" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D51" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B52">
-        <v>280</v>
+        <v>506</v>
       </c>
       <c r="C52" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D52" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B53">
-        <v>258</v>
+        <v>458</v>
       </c>
       <c r="C53" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D53" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B54">
-        <v>238</v>
+        <v>446</v>
       </c>
       <c r="C54" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D54" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B55">
-        <v>223</v>
+        <v>426</v>
       </c>
       <c r="C55" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D55" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B56">
-        <v>133</v>
+        <v>422</v>
       </c>
       <c r="C56" t="s">
         <v>152</v>
       </c>
       <c r="D56" t="s">
         <v>153</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
+        <v>149</v>
+      </c>
+      <c r="B57">
+        <v>416</v>
+      </c>
+      <c r="C57" t="s">
         <v>154</v>
       </c>
-      <c r="B57">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>156</v>
+      </c>
+      <c r="B58">
+        <v>387</v>
+      </c>
+      <c r="C58" t="s">
         <v>157</v>
       </c>
-      <c r="B58">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
+        <v>159</v>
+      </c>
+      <c r="B59">
+        <v>280</v>
+      </c>
+      <c r="C59" t="s">
         <v>160</v>
       </c>
-      <c r="B59">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
+        <v>162</v>
+      </c>
+      <c r="B60">
+        <v>258</v>
+      </c>
+      <c r="C60" t="s">
         <v>163</v>
       </c>
-      <c r="B60">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
+        <v>165</v>
+      </c>
+      <c r="B61">
+        <v>238</v>
+      </c>
+      <c r="C61" t="s">
         <v>166</v>
       </c>
-      <c r="B61">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
+        <v>168</v>
+      </c>
+      <c r="B62">
+        <v>223</v>
+      </c>
+      <c r="C62" t="s">
         <v>169</v>
       </c>
-      <c r="B62">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
+        <v>171</v>
+      </c>
+      <c r="B63">
+        <v>133</v>
+      </c>
+      <c r="C63" t="s">
         <v>172</v>
       </c>
-      <c r="B63">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B64">
-        <v>3402</v>
+        <v>6102</v>
       </c>
       <c r="C64" t="s">
         <v>175</v>
       </c>
       <c r="D64" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>177</v>
       </c>
       <c r="B65">
-        <v>3371</v>
+        <v>5925</v>
       </c>
       <c r="C65" t="s">
         <v>178</v>
       </c>
       <c r="D65" t="s">
         <v>179</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B66">
-        <v>3370</v>
+        <v>5897</v>
       </c>
       <c r="C66" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D66" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B67">
-        <v>3230</v>
+        <v>5877</v>
       </c>
       <c r="C67" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D67" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B68">
-        <v>3007</v>
+        <v>3591</v>
       </c>
       <c r="C68" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D68" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B69">
-        <v>2787</v>
+        <v>3571</v>
       </c>
       <c r="C69" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D69" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B70">
-        <v>2774</v>
+        <v>3405</v>
       </c>
       <c r="C70" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D70" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B71">
-        <v>2619</v>
+        <v>3402</v>
       </c>
       <c r="C71" t="s">
         <v>195</v>
       </c>
       <c r="D71" t="s">
         <v>196</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>197</v>
       </c>
       <c r="B72">
-        <v>2526</v>
+        <v>3371</v>
       </c>
       <c r="C72" t="s">
         <v>198</v>
       </c>
       <c r="D72" t="s">
         <v>199</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>197</v>
       </c>
       <c r="B73">
-        <v>2520</v>
+        <v>3370</v>
       </c>
       <c r="C73" t="s">
         <v>200</v>
       </c>
       <c r="D73" t="s">
         <v>201</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>202</v>
       </c>
       <c r="B74">
-        <v>2470</v>
+        <v>3230</v>
       </c>
       <c r="C74" t="s">
         <v>203</v>
       </c>
       <c r="D74" t="s">
         <v>204</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B75">
-        <v>2468</v>
+        <v>3007</v>
       </c>
       <c r="C75" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D75" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="B76">
-        <v>2461</v>
+        <v>2787</v>
       </c>
       <c r="C76" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D76" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B77">
-        <v>2303</v>
+        <v>2774</v>
       </c>
       <c r="C77" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D77" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="B78">
-        <v>2290</v>
+        <v>2619</v>
       </c>
       <c r="C78" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D78" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="B79">
-        <v>2289</v>
+        <v>2526</v>
       </c>
       <c r="C79" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D79" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="B80">
-        <v>2288</v>
+        <v>2520</v>
       </c>
       <c r="C80" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D80" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B81">
-        <v>2045</v>
+        <v>2470</v>
       </c>
       <c r="C81" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="D81" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B82">
-        <v>2037</v>
+        <v>2468</v>
       </c>
       <c r="C82" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="D82" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B83">
-        <v>2010</v>
+        <v>2461</v>
       </c>
       <c r="C83" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D83" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B84">
-        <v>1858</v>
+        <v>2303</v>
       </c>
       <c r="C84" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D84" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>229</v>
       </c>
       <c r="B85">
-        <v>1817</v>
+        <v>2290</v>
       </c>
       <c r="C85" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D85" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>229</v>
       </c>
       <c r="B86">
-        <v>1812</v>
+        <v>2289</v>
       </c>
       <c r="C86" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D86" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>229</v>
       </c>
       <c r="B87">
-        <v>1809</v>
+        <v>2288</v>
       </c>
       <c r="C87" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D87" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="B88">
-        <v>1798</v>
+        <v>2045</v>
       </c>
       <c r="C88" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D88" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>238</v>
       </c>
       <c r="B89">
-        <v>1726</v>
+        <v>2037</v>
       </c>
       <c r="C89" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D89" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="B90">
-        <v>1720</v>
+        <v>2010</v>
       </c>
       <c r="C90" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D90" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="B91">
-        <v>1669</v>
+        <v>1858</v>
       </c>
       <c r="C91" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D91" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="B92">
-        <v>1667</v>
+        <v>1817</v>
       </c>
       <c r="C92" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="D92" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="B93">
-        <v>1666</v>
+        <v>1812</v>
       </c>
       <c r="C93" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="D93" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B94">
-        <v>1576</v>
+        <v>1809</v>
       </c>
       <c r="C94" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="D94" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B95">
-        <v>1570</v>
+        <v>1798</v>
       </c>
       <c r="C95" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D95" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="B96">
-        <v>1565</v>
+        <v>1726</v>
       </c>
       <c r="C96" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D96" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="B97">
-        <v>1564</v>
+        <v>1720</v>
       </c>
       <c r="C97" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D97" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B98">
-        <v>1463</v>
+        <v>1669</v>
       </c>
       <c r="C98" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D98" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B99">
-        <v>1457</v>
+        <v>1667</v>
       </c>
       <c r="C99" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="D99" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B100">
-        <v>1452</v>
+        <v>1666</v>
       </c>
       <c r="C100" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D100" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="B101">
-        <v>1447</v>
+        <v>1576</v>
       </c>
       <c r="C101" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D101" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="B102">
-        <v>1444</v>
+        <v>1570</v>
       </c>
       <c r="C102" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="D102" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B103">
-        <v>1331</v>
+        <v>1565</v>
       </c>
       <c r="C103" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="D103" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B104">
-        <v>1323</v>
+        <v>1564</v>
       </c>
       <c r="C104" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="D104" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="B105">
-        <v>1317</v>
+        <v>1463</v>
       </c>
       <c r="C105" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D105" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="B106">
-        <v>1312</v>
+        <v>1457</v>
       </c>
       <c r="C106" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D106" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="B107">
-        <v>1309</v>
+        <v>1452</v>
       </c>
       <c r="C107" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="D107" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B108">
-        <v>1250</v>
+        <v>1447</v>
       </c>
       <c r="C108" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="D108" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B109">
-        <v>1241</v>
+        <v>1444</v>
       </c>
       <c r="C109" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="D109" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B110">
-        <v>1182</v>
+        <v>1331</v>
       </c>
       <c r="C110" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="D110" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="B111">
-        <v>1175</v>
+        <v>1323</v>
       </c>
       <c r="C111" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="D111" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B112">
-        <v>1137</v>
+        <v>1317</v>
       </c>
       <c r="C112" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="D112" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B113">
-        <v>1131</v>
+        <v>1312</v>
       </c>
       <c r="C113" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="D113" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B114">
-        <v>1126</v>
+        <v>1309</v>
       </c>
       <c r="C114" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="D114" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B115">
-        <v>1113</v>
+        <v>1250</v>
       </c>
       <c r="C115" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="D115" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B116">
-        <v>1112</v>
+        <v>1241</v>
       </c>
       <c r="C116" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="D116" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B117">
-        <v>898</v>
+        <v>1182</v>
       </c>
       <c r="C117" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="D117" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>308</v>
       </c>
       <c r="B118">
-        <v>868</v>
+        <v>1175</v>
       </c>
       <c r="C118" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="D118" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B119">
-        <v>767</v>
+        <v>1137</v>
       </c>
       <c r="C119" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="D119" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B120">
-        <v>649</v>
+        <v>1131</v>
       </c>
       <c r="C120" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D120" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="B121">
-        <v>624</v>
+        <v>1126</v>
       </c>
       <c r="C121" t="s">
         <v>318</v>
       </c>
       <c r="D121" t="s">
         <v>319</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B122">
-        <v>617</v>
+        <v>1113</v>
       </c>
       <c r="C122" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D122" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="B123">
-        <v>481</v>
+        <v>1112</v>
       </c>
       <c r="C123" t="s">
         <v>323</v>
       </c>
       <c r="D123" t="s">
         <v>324</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B124">
-        <v>466</v>
+        <v>898</v>
       </c>
       <c r="C124" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D124" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B125">
-        <v>407</v>
+        <v>868</v>
       </c>
       <c r="C125" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D125" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B126">
-        <v>379</v>
+        <v>767</v>
       </c>
       <c r="C126" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D126" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B127">
-        <v>339</v>
+        <v>649</v>
       </c>
       <c r="C127" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D127" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="B128">
-        <v>333</v>
+        <v>624</v>
       </c>
       <c r="C128" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="D128" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="B129">
-        <v>330</v>
+        <v>617</v>
       </c>
       <c r="C129" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D129" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B130">
-        <v>316</v>
+        <v>481</v>
       </c>
       <c r="C130" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="D130" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B131">
-        <v>253</v>
+        <v>466</v>
       </c>
       <c r="C131" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D131" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B132">
-        <v>4389</v>
+        <v>407</v>
       </c>
       <c r="C132" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D132" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="B133">
-        <v>4380</v>
+        <v>379</v>
       </c>
       <c r="C133" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="D133" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B134">
-        <v>4331</v>
+        <v>339</v>
       </c>
       <c r="C134" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D134" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B135">
-        <v>3922</v>
+        <v>333</v>
       </c>
       <c r="C135" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D135" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="B136">
-        <v>3430</v>
+        <v>330</v>
       </c>
       <c r="C136" t="s">
         <v>358</v>
       </c>
       <c r="D136" t="s">
         <v>359</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>360</v>
       </c>
       <c r="B137">
-        <v>3281</v>
+        <v>316</v>
       </c>
       <c r="C137" t="s">
         <v>361</v>
       </c>
       <c r="D137" t="s">
         <v>362</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>363</v>
       </c>
       <c r="B138">
-        <v>2727</v>
+        <v>253</v>
       </c>
       <c r="C138" t="s">
         <v>364</v>
       </c>
       <c r="D138" t="s">
         <v>365</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>366</v>
       </c>
       <c r="B139">
-        <v>2707</v>
+        <v>4389</v>
       </c>
       <c r="C139" t="s">
         <v>367</v>
       </c>
       <c r="D139" t="s">
         <v>368</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
+        <v>366</v>
+      </c>
+      <c r="B140">
+        <v>4380</v>
+      </c>
+      <c r="C140" t="s">
         <v>369</v>
       </c>
-      <c r="B140">
+      <c r="D140" t="s">
+        <v>370</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>371</v>
+      </c>
+      <c r="B141">
+        <v>4331</v>
+      </c>
+      <c r="C141" t="s">
+        <v>372</v>
+      </c>
+      <c r="D141" t="s">
+        <v>373</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>374</v>
+      </c>
+      <c r="B142">
+        <v>3922</v>
+      </c>
+      <c r="C142" t="s">
+        <v>375</v>
+      </c>
+      <c r="D142" t="s">
+        <v>376</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>377</v>
+      </c>
+      <c r="B143">
+        <v>3430</v>
+      </c>
+      <c r="C143" t="s">
+        <v>378</v>
+      </c>
+      <c r="D143" t="s">
+        <v>379</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>380</v>
+      </c>
+      <c r="B144">
+        <v>3281</v>
+      </c>
+      <c r="C144" t="s">
+        <v>381</v>
+      </c>
+      <c r="D144" t="s">
+        <v>382</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>383</v>
+      </c>
+      <c r="B145">
+        <v>2727</v>
+      </c>
+      <c r="C145" t="s">
+        <v>384</v>
+      </c>
+      <c r="D145" t="s">
+        <v>385</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>386</v>
+      </c>
+      <c r="B146">
+        <v>2707</v>
+      </c>
+      <c r="C146" t="s">
+        <v>387</v>
+      </c>
+      <c r="D146" t="s">
+        <v>388</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>389</v>
+      </c>
+      <c r="B147">
         <v>1577</v>
       </c>
-      <c r="C140" t="s">
-[...8 lines deleted...]
-      <c r="F140" s="2" t="s">
+      <c r="C147" t="s">
+        <v>390</v>
+      </c>
+      <c r="D147" t="s">
+        <v>391</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
-    <hyperlink ref="E5" r:id="rId7"/>
-[...270 lines deleted...]
-    <hyperlink ref="F140" r:id="rId278"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="E7" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="E8" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="E9" r:id="rId13"/>
+    <hyperlink ref="F9" r:id="rId14"/>
+    <hyperlink ref="E10" r:id="rId15"/>
+    <hyperlink ref="F10" r:id="rId16"/>
+    <hyperlink ref="E11" r:id="rId17"/>
+    <hyperlink ref="F11" r:id="rId18"/>
+    <hyperlink ref="E12" r:id="rId19"/>
+    <hyperlink ref="F12" r:id="rId20"/>
+    <hyperlink ref="E13" r:id="rId21"/>
+    <hyperlink ref="F13" r:id="rId22"/>
+    <hyperlink ref="E14" r:id="rId23"/>
+    <hyperlink ref="F14" r:id="rId24"/>
+    <hyperlink ref="E15" r:id="rId25"/>
+    <hyperlink ref="F15" r:id="rId26"/>
+    <hyperlink ref="E16" r:id="rId27"/>
+    <hyperlink ref="F16" r:id="rId28"/>
+    <hyperlink ref="E17" r:id="rId29"/>
+    <hyperlink ref="F17" r:id="rId30"/>
+    <hyperlink ref="E18" r:id="rId31"/>
+    <hyperlink ref="F18" r:id="rId32"/>
+    <hyperlink ref="E19" r:id="rId33"/>
+    <hyperlink ref="F19" r:id="rId34"/>
+    <hyperlink ref="E20" r:id="rId35"/>
+    <hyperlink ref="F20" r:id="rId36"/>
+    <hyperlink ref="E21" r:id="rId37"/>
+    <hyperlink ref="F21" r:id="rId38"/>
+    <hyperlink ref="E22" r:id="rId39"/>
+    <hyperlink ref="F22" r:id="rId40"/>
+    <hyperlink ref="E23" r:id="rId41"/>
+    <hyperlink ref="F23" r:id="rId42"/>
+    <hyperlink ref="E24" r:id="rId43"/>
+    <hyperlink ref="F24" r:id="rId44"/>
+    <hyperlink ref="E25" r:id="rId45"/>
+    <hyperlink ref="F25" r:id="rId46"/>
+    <hyperlink ref="E26" r:id="rId47"/>
+    <hyperlink ref="F26" r:id="rId48"/>
+    <hyperlink ref="E27" r:id="rId49"/>
+    <hyperlink ref="F27" r:id="rId50"/>
+    <hyperlink ref="E28" r:id="rId51"/>
+    <hyperlink ref="F28" r:id="rId52"/>
+    <hyperlink ref="E29" r:id="rId53"/>
+    <hyperlink ref="F29" r:id="rId54"/>
+    <hyperlink ref="E30" r:id="rId55"/>
+    <hyperlink ref="F30" r:id="rId56"/>
+    <hyperlink ref="E31" r:id="rId57"/>
+    <hyperlink ref="F31" r:id="rId58"/>
+    <hyperlink ref="E32" r:id="rId59"/>
+    <hyperlink ref="F32" r:id="rId60"/>
+    <hyperlink ref="E33" r:id="rId61"/>
+    <hyperlink ref="F33" r:id="rId62"/>
+    <hyperlink ref="E34" r:id="rId63"/>
+    <hyperlink ref="F34" r:id="rId64"/>
+    <hyperlink ref="E35" r:id="rId65"/>
+    <hyperlink ref="F35" r:id="rId66"/>
+    <hyperlink ref="E36" r:id="rId67"/>
+    <hyperlink ref="F36" r:id="rId68"/>
+    <hyperlink ref="E37" r:id="rId69"/>
+    <hyperlink ref="F37" r:id="rId70"/>
+    <hyperlink ref="E38" r:id="rId71"/>
+    <hyperlink ref="F38" r:id="rId72"/>
+    <hyperlink ref="E39" r:id="rId73"/>
+    <hyperlink ref="F39" r:id="rId74"/>
+    <hyperlink ref="E40" r:id="rId75"/>
+    <hyperlink ref="F40" r:id="rId76"/>
+    <hyperlink ref="E41" r:id="rId77"/>
+    <hyperlink ref="F41" r:id="rId78"/>
+    <hyperlink ref="E42" r:id="rId79"/>
+    <hyperlink ref="F42" r:id="rId80"/>
+    <hyperlink ref="E43" r:id="rId81"/>
+    <hyperlink ref="F43" r:id="rId82"/>
+    <hyperlink ref="E44" r:id="rId83"/>
+    <hyperlink ref="F44" r:id="rId84"/>
+    <hyperlink ref="E45" r:id="rId85"/>
+    <hyperlink ref="F45" r:id="rId86"/>
+    <hyperlink ref="E46" r:id="rId87"/>
+    <hyperlink ref="F46" r:id="rId88"/>
+    <hyperlink ref="E47" r:id="rId89"/>
+    <hyperlink ref="F47" r:id="rId90"/>
+    <hyperlink ref="E48" r:id="rId91"/>
+    <hyperlink ref="F48" r:id="rId92"/>
+    <hyperlink ref="E49" r:id="rId93"/>
+    <hyperlink ref="F49" r:id="rId94"/>
+    <hyperlink ref="E50" r:id="rId95"/>
+    <hyperlink ref="F50" r:id="rId96"/>
+    <hyperlink ref="E51" r:id="rId97"/>
+    <hyperlink ref="F51" r:id="rId98"/>
+    <hyperlink ref="E52" r:id="rId99"/>
+    <hyperlink ref="F52" r:id="rId100"/>
+    <hyperlink ref="E53" r:id="rId101"/>
+    <hyperlink ref="F53" r:id="rId102"/>
+    <hyperlink ref="E54" r:id="rId103"/>
+    <hyperlink ref="F54" r:id="rId104"/>
+    <hyperlink ref="E55" r:id="rId105"/>
+    <hyperlink ref="F55" r:id="rId106"/>
+    <hyperlink ref="E56" r:id="rId107"/>
+    <hyperlink ref="F56" r:id="rId108"/>
+    <hyperlink ref="E57" r:id="rId109"/>
+    <hyperlink ref="F57" r:id="rId110"/>
+    <hyperlink ref="E58" r:id="rId111"/>
+    <hyperlink ref="F58" r:id="rId112"/>
+    <hyperlink ref="E59" r:id="rId113"/>
+    <hyperlink ref="F59" r:id="rId114"/>
+    <hyperlink ref="E60" r:id="rId115"/>
+    <hyperlink ref="F60" r:id="rId116"/>
+    <hyperlink ref="E61" r:id="rId117"/>
+    <hyperlink ref="F61" r:id="rId118"/>
+    <hyperlink ref="E62" r:id="rId119"/>
+    <hyperlink ref="F62" r:id="rId120"/>
+    <hyperlink ref="E63" r:id="rId121"/>
+    <hyperlink ref="F63" r:id="rId122"/>
+    <hyperlink ref="E64" r:id="rId123"/>
+    <hyperlink ref="F64" r:id="rId124"/>
+    <hyperlink ref="E65" r:id="rId125"/>
+    <hyperlink ref="F65" r:id="rId126"/>
+    <hyperlink ref="E66" r:id="rId127"/>
+    <hyperlink ref="F66" r:id="rId128"/>
+    <hyperlink ref="E67" r:id="rId129"/>
+    <hyperlink ref="F67" r:id="rId130"/>
+    <hyperlink ref="E68" r:id="rId131"/>
+    <hyperlink ref="F68" r:id="rId132"/>
+    <hyperlink ref="E69" r:id="rId133"/>
+    <hyperlink ref="F69" r:id="rId134"/>
+    <hyperlink ref="E70" r:id="rId135"/>
+    <hyperlink ref="F70" r:id="rId136"/>
+    <hyperlink ref="E71" r:id="rId137"/>
+    <hyperlink ref="F71" r:id="rId138"/>
+    <hyperlink ref="E72" r:id="rId139"/>
+    <hyperlink ref="F72" r:id="rId140"/>
+    <hyperlink ref="E73" r:id="rId141"/>
+    <hyperlink ref="F73" r:id="rId142"/>
+    <hyperlink ref="E74" r:id="rId143"/>
+    <hyperlink ref="F74" r:id="rId144"/>
+    <hyperlink ref="E75" r:id="rId145"/>
+    <hyperlink ref="F75" r:id="rId146"/>
+    <hyperlink ref="E76" r:id="rId147"/>
+    <hyperlink ref="F76" r:id="rId148"/>
+    <hyperlink ref="E77" r:id="rId149"/>
+    <hyperlink ref="F77" r:id="rId150"/>
+    <hyperlink ref="E78" r:id="rId151"/>
+    <hyperlink ref="F78" r:id="rId152"/>
+    <hyperlink ref="E79" r:id="rId153"/>
+    <hyperlink ref="F79" r:id="rId154"/>
+    <hyperlink ref="E80" r:id="rId155"/>
+    <hyperlink ref="F80" r:id="rId156"/>
+    <hyperlink ref="E81" r:id="rId157"/>
+    <hyperlink ref="F81" r:id="rId158"/>
+    <hyperlink ref="E82" r:id="rId159"/>
+    <hyperlink ref="F82" r:id="rId160"/>
+    <hyperlink ref="E83" r:id="rId161"/>
+    <hyperlink ref="F83" r:id="rId162"/>
+    <hyperlink ref="E84" r:id="rId163"/>
+    <hyperlink ref="F84" r:id="rId164"/>
+    <hyperlink ref="E85" r:id="rId165"/>
+    <hyperlink ref="F85" r:id="rId166"/>
+    <hyperlink ref="E86" r:id="rId167"/>
+    <hyperlink ref="F86" r:id="rId168"/>
+    <hyperlink ref="E87" r:id="rId169"/>
+    <hyperlink ref="F87" r:id="rId170"/>
+    <hyperlink ref="E88" r:id="rId171"/>
+    <hyperlink ref="F88" r:id="rId172"/>
+    <hyperlink ref="E89" r:id="rId173"/>
+    <hyperlink ref="F89" r:id="rId174"/>
+    <hyperlink ref="E90" r:id="rId175"/>
+    <hyperlink ref="F90" r:id="rId176"/>
+    <hyperlink ref="E91" r:id="rId177"/>
+    <hyperlink ref="F91" r:id="rId178"/>
+    <hyperlink ref="E92" r:id="rId179"/>
+    <hyperlink ref="F92" r:id="rId180"/>
+    <hyperlink ref="E93" r:id="rId181"/>
+    <hyperlink ref="F93" r:id="rId182"/>
+    <hyperlink ref="E94" r:id="rId183"/>
+    <hyperlink ref="F94" r:id="rId184"/>
+    <hyperlink ref="E95" r:id="rId185"/>
+    <hyperlink ref="F95" r:id="rId186"/>
+    <hyperlink ref="E96" r:id="rId187"/>
+    <hyperlink ref="F96" r:id="rId188"/>
+    <hyperlink ref="E97" r:id="rId189"/>
+    <hyperlink ref="F97" r:id="rId190"/>
+    <hyperlink ref="E98" r:id="rId191"/>
+    <hyperlink ref="F98" r:id="rId192"/>
+    <hyperlink ref="E99" r:id="rId193"/>
+    <hyperlink ref="F99" r:id="rId194"/>
+    <hyperlink ref="E100" r:id="rId195"/>
+    <hyperlink ref="F100" r:id="rId196"/>
+    <hyperlink ref="E101" r:id="rId197"/>
+    <hyperlink ref="F101" r:id="rId198"/>
+    <hyperlink ref="E102" r:id="rId199"/>
+    <hyperlink ref="F102" r:id="rId200"/>
+    <hyperlink ref="E103" r:id="rId201"/>
+    <hyperlink ref="F103" r:id="rId202"/>
+    <hyperlink ref="E104" r:id="rId203"/>
+    <hyperlink ref="F104" r:id="rId204"/>
+    <hyperlink ref="E105" r:id="rId205"/>
+    <hyperlink ref="F105" r:id="rId206"/>
+    <hyperlink ref="E106" r:id="rId207"/>
+    <hyperlink ref="F106" r:id="rId208"/>
+    <hyperlink ref="E107" r:id="rId209"/>
+    <hyperlink ref="F107" r:id="rId210"/>
+    <hyperlink ref="E108" r:id="rId211"/>
+    <hyperlink ref="F108" r:id="rId212"/>
+    <hyperlink ref="E109" r:id="rId213"/>
+    <hyperlink ref="F109" r:id="rId214"/>
+    <hyperlink ref="E110" r:id="rId215"/>
+    <hyperlink ref="F110" r:id="rId216"/>
+    <hyperlink ref="E111" r:id="rId217"/>
+    <hyperlink ref="F111" r:id="rId218"/>
+    <hyperlink ref="E112" r:id="rId219"/>
+    <hyperlink ref="F112" r:id="rId220"/>
+    <hyperlink ref="E113" r:id="rId221"/>
+    <hyperlink ref="F113" r:id="rId222"/>
+    <hyperlink ref="E114" r:id="rId223"/>
+    <hyperlink ref="F114" r:id="rId224"/>
+    <hyperlink ref="E115" r:id="rId225"/>
+    <hyperlink ref="F115" r:id="rId226"/>
+    <hyperlink ref="E116" r:id="rId227"/>
+    <hyperlink ref="F116" r:id="rId228"/>
+    <hyperlink ref="E117" r:id="rId229"/>
+    <hyperlink ref="F117" r:id="rId230"/>
+    <hyperlink ref="E118" r:id="rId231"/>
+    <hyperlink ref="F118" r:id="rId232"/>
+    <hyperlink ref="E119" r:id="rId233"/>
+    <hyperlink ref="F119" r:id="rId234"/>
+    <hyperlink ref="E120" r:id="rId235"/>
+    <hyperlink ref="F120" r:id="rId236"/>
+    <hyperlink ref="E121" r:id="rId237"/>
+    <hyperlink ref="F121" r:id="rId238"/>
+    <hyperlink ref="E122" r:id="rId239"/>
+    <hyperlink ref="F122" r:id="rId240"/>
+    <hyperlink ref="E123" r:id="rId241"/>
+    <hyperlink ref="F123" r:id="rId242"/>
+    <hyperlink ref="E124" r:id="rId243"/>
+    <hyperlink ref="F124" r:id="rId244"/>
+    <hyperlink ref="E125" r:id="rId245"/>
+    <hyperlink ref="F125" r:id="rId246"/>
+    <hyperlink ref="E126" r:id="rId247"/>
+    <hyperlink ref="F126" r:id="rId248"/>
+    <hyperlink ref="E127" r:id="rId249"/>
+    <hyperlink ref="F127" r:id="rId250"/>
+    <hyperlink ref="E128" r:id="rId251"/>
+    <hyperlink ref="F128" r:id="rId252"/>
+    <hyperlink ref="E129" r:id="rId253"/>
+    <hyperlink ref="F129" r:id="rId254"/>
+    <hyperlink ref="E130" r:id="rId255"/>
+    <hyperlink ref="F130" r:id="rId256"/>
+    <hyperlink ref="E131" r:id="rId257"/>
+    <hyperlink ref="F131" r:id="rId258"/>
+    <hyperlink ref="E132" r:id="rId259"/>
+    <hyperlink ref="F132" r:id="rId260"/>
+    <hyperlink ref="E133" r:id="rId261"/>
+    <hyperlink ref="F133" r:id="rId262"/>
+    <hyperlink ref="E134" r:id="rId263"/>
+    <hyperlink ref="F134" r:id="rId264"/>
+    <hyperlink ref="E135" r:id="rId265"/>
+    <hyperlink ref="F135" r:id="rId266"/>
+    <hyperlink ref="E136" r:id="rId267"/>
+    <hyperlink ref="F136" r:id="rId268"/>
+    <hyperlink ref="E137" r:id="rId269"/>
+    <hyperlink ref="F137" r:id="rId270"/>
+    <hyperlink ref="E138" r:id="rId271"/>
+    <hyperlink ref="F138" r:id="rId272"/>
+    <hyperlink ref="E139" r:id="rId273"/>
+    <hyperlink ref="F139" r:id="rId274"/>
+    <hyperlink ref="E140" r:id="rId275"/>
+    <hyperlink ref="F140" r:id="rId276"/>
+    <hyperlink ref="E141" r:id="rId277"/>
+    <hyperlink ref="F141" r:id="rId278"/>
+    <hyperlink ref="E142" r:id="rId279"/>
+    <hyperlink ref="F142" r:id="rId280"/>
+    <hyperlink ref="E143" r:id="rId281"/>
+    <hyperlink ref="F143" r:id="rId282"/>
+    <hyperlink ref="E144" r:id="rId283"/>
+    <hyperlink ref="F144" r:id="rId284"/>
+    <hyperlink ref="E145" r:id="rId285"/>
+    <hyperlink ref="F145" r:id="rId286"/>
+    <hyperlink ref="E146" r:id="rId287"/>
+    <hyperlink ref="F146" r:id="rId288"/>
+    <hyperlink ref="E147" r:id="rId289"/>
+    <hyperlink ref="F147" r:id="rId290"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>