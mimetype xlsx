--- v0 (2026-08-14)
+++ v1 (2026-09-29)
@@ -8,86 +8,125 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1461" uniqueCount="680">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1486" uniqueCount="693">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BCFABAACC4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI PULIZIA AULE E FACCHINAGGIO PRESSO LA SEDE DI MUTIGLIANO</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCFAE0A284</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SACCHETTI E SHOPPER PER LA VENDITA DEI PRODOTTI DELL'AZIENDA AGRARIA</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - conferimento incarichi individuali selezione personale formatore Esperto/Tutor</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCCC7286A9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ANALISI DEL TERRENO DEL NUOVO VIGNETO</t>
+  </si>
+  <si>
+    <t>BCCC6B9B0E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO DI SEMENTI E PIANTINE PER LE COLTIVAZIONI DELL'AZIENDA AGRARIA</t>
+  </si>
+  <si>
     <t>11/08/2026</t>
   </si>
   <si>
     <t>BCB1303BAF</t>
   </si>
   <si>
     <t>Decisione a contrarre - PERNOTTAMENTO E PRIMA COLAZIONE GRUPPO SCUOLA DAL 19 AL 23 OTTOBRE 2026 - SCAMBIO ALUNNI ITA SIENA</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>05/08/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - Supporto Gestione Piattaforma e referente valutazione Piano Estate</t>
   </si>
   <si>
     <t>04/08/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Figura di supporto gestione piattaforma e referente per la valutazione Progetto Formazione Docenti</t>
   </si>
   <si>
     <t>Decreto di nomina - Personale interno ATA per supporto Tecnico ed Amministrativo Progetto Formazione Docenti</t>
   </si>
   <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - quale progettista economico amministrativo del Progetto Formazione docenti della DSGA Tanzi Erica</t>
   </si>
   <si>
     <t>Decreto di nomina - quale progettista economico amministrativo del Progetto Piano Estate della DSGA Tanzi Erica</t>
   </si>
   <si>
     <t>27/06/2026</t>
   </si>
@@ -2438,6428 +2477,6537 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB1303BAF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/6ce57f00-fd1a-4ac0-ae0a-0bd595a43e33" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0073794E" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/de2c86d4-ff43-46ce-b2da-de434807903b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBED0FA507" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/ffd77ad7-e6b6-4056-89da-1bde473278b5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB9EA66C2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/d7085265-ca98-4807-91a2-b7f7f651791d" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA367310" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/413ff88c-028e-49a9-912e-c6010e6d178c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA7B77BEC" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/6b2e30e8-f3d3-4ec9-85f5-6212af04824a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC17F3083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e946c85b-f56c-48ff-a504-98dfea76e39a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA1D91F22" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/dbb437eb-f9be-46a2-a3b6-6de83c2f454b" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA451D1BD" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/553c1b34-631f-4e82-bfb6-104ae7992aeb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99D30E14" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/5e4c4a42-b699-40d8-acc0-d0e6cf3573db" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9689B9B7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/d757e8f4-391a-411b-84d0-d97d7e1f0258" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95068173" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c6e3aa3e-64c9-4995-a060-c570012511af" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB945C8CD2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/f8297122-4bb4-4293-98d2-3fdae5c2774a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB969C1C54" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e08706ec-dafd-45a5-bcfe-135be8ca3fc4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6AE37532" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/0fb2f951-5e34-4e76-9279-10264896f7ed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB623F8F9B" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/249ef5ad-cff7-4754-b01b-bf48cde6f5a0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB827B6A37" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/fb590efa-97f4-4796-951f-ffdabdd84b92" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66BABB6A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/b3e6ff7f-8b61-464f-bdc2-1aa1e529dc46" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66856AB8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/dd2c1818-f198-4051-a9ca-cc9f8bddd723" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6AF95606" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c5444aee-f32f-466e-a7f2-91d05a6eea2c" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7450470C" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/06fbc0d9-47a3-4b44-a8d8-b57a5a92026a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6ABD5DCC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/9c7a2bb2-b881-49b8-8a85-ea9d54d29ac5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74090A49" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/75435f1f-da02-4f63-99d0-445d7ec7389a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61FBE2BA" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/57dcf34b-9fce-42d7-990d-253f575f35f7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D827CC7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/893cf714-964d-4784-b526-0910e3320520" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB625F53A9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c8b1d80b-2256-401a-819f-ae547c8e4a6b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B45E8EC" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/2b74d158-8950-452d-bf71-7e80757cc80e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D018658" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/35945609-e71c-46fd-84cb-886ca8cdf3a6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66232977" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/2f4b46a0-d79b-46f1-9a97-227146e1e39c" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33BD1791" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/acc6e8b1-0179-416f-9dec-8a132ac2c572" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33845A42" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/ae50748d-aa9f-4459-94c6-f0f5b63cf41d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3399A3AB" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/edeffc6b-ba50-4831-a806-a9452c2d9a1e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB08B13959" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/5bf61b05-f16e-440c-b39f-c8f80a41a3cc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB01F55FF4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e2e5b618-7776-4dfa-b56d-682f947e02af" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFCFB38E7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/bb763111-dde6-4053-8d26-14516327b61d" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF9F9B8B8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/b3c1015d-3a58-492a-a8f2-7c901b442324" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF95D365B" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/b5295460-6bd7-4d0d-957b-139143ec977f" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC30A0D29" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/fabca648-78a5-4b65-808f-aa126ccd7dc0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB406E22" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/a9dcd710-374e-4e59-975a-5be6b16c20fb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC32D0B4A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c5aa4105-4e8c-41ce-aab5-516892af4e8d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACEF703D1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/966e328d-a605-4620-a2ab-c1dd18f5dc5d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA1425868" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/59680a8e-c59b-4b41-a0dc-610dad7ab846" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81457DA0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/a2113eee-6445-4c3e-af1a-2a66ece8a540" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81AD7ACE" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/840cd412-d161-4a7a-a009-6973ef3fee05" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF2EF460" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/b7b13d67-e2f9-478a-9722-87b9e797c751" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA589D6EDD" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1830bbb0-b389-426c-ade2-1c3b85bd2463" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81DD2077" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/ff392fd1-f6d3-4f59-9150-b8df1462b278" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA76F6F7E3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/83ec6592-5c9c-4d4a-bc1e-97af8eb96f8f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7911C22B" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/5dc79ad4-4b5c-4c8f-a8b5-bf495a7af8ba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA378F0797" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/29921c97-d915-45e6-b517-15247ee5086b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B434748D4F" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/f7a75877-e407-47b4-8759-5153621ecb31" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC005701D6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/d8b9b301-8813-426c-a133-bab3a8082acb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7A1E5C27" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/2bc37b7d-9272-4afe-a80d-475bc41be265" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA25B011DF" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/6e5181ca-0f12-42a1-8db1-d7b5f12d9ee5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA25327729" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/ad770fe5-172b-4525-b832-89ab3ba66a64" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA255A3402" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/70e791e2-5149-4f25-855b-0713315bd353" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA256D3EDD" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/9dfe000d-979c-415d-afe2-f5cea5c0c562" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1EA4D073" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/dab72f84-dacd-46a4-88e6-b0c1b00ac87b" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1ED9A9C1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/3361aff9-818c-4382-ae0d-0a5a7ac4af45" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E559A0D" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/bbda107d-165d-4624-b265-cdb75f4a3005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4197C4AD" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/f06c6edd-7f2d-46f4-8953-397dea197f1e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA77E63ED8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/6b6279fa-93ec-4ab6-8442-c3ed8862f08a" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FDB573CB" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/80e85c64-f91f-4cf1-a733-9ffede25bb1d" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD6F8DF2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/352e9427-576a-43b8-a7fd-f838e3d01575" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12F1381C" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e7494625-648b-4268-812e-1d2c75966145" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD24579D" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c4b2bd9d-c170-4141-97b4-d2721f7c15e1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FCFCDE10" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/aa22ae37-625a-412a-9f9a-822d95c7c20a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F986066A" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/fba1580e-82ba-48f3-bb80-335e9683d741" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F9BB61B0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/2773942b-b8ad-424e-acf5-43505f87570b" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F9F29A5A" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/09a26505-d956-4859-8143-c496b3025b2f" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB73BF5D57" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/121179ca-1da2-4345-a24f-73978e34ea84" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA26C966" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/f89cc2cb-f714-482b-b6b5-6b70cbbed722" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA48548D" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/d4360e59-e3a1-4914-9092-1f08d10d019a" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA5C7E43" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/ebd4745c-fa7c-4ba8-b8d4-d31955f0ad69" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA95F57B" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/68d060fe-cbf5-4d4c-897c-8e8111fe29d0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAB0C780" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1838690c-f23d-4d42-a425-06546df46757" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=E9EB053263" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/70afa624-0a8e-4926-b4b8-c9ab91a81be6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB3277D8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e412bfc4-393f-4bc0-9bf6-7b9f7ce025a8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964EE1825" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/be8a0ca7-2516-4939-872c-82b6946ff369" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B973887838" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/abcf11d0-4687-42f5-b33b-27f386e15c7f" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97344FCF8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/b7b7a117-7d42-46b7-bbea-227b239f064a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B971A72528" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e650ba5b-5863-4b1d-98fe-e59784fdcc35" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96D64A69C" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/54296e5b-b3b9-47c9-a572-4d2303c4a5ed" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97103D8D6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/80f94fa1-3e55-49a8-85be-6ef76cc62c4b" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90980BC84" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/57938f34-8999-4503-96b2-d5204fe54bf6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9095608E4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/bf379a89-8a12-49fd-9ffc-5731c04cbb76" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93AAB7B27" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/a3c3bf9a-4987-4a14-b57a-a379c84aab19" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93A1B4B5B" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/7016211a-093e-4b50-a42b-ff63f6ace050" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939ECC565" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/5c989c3a-be4c-4b42-9c7f-ada2b58df45e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939CA2C36" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/ebf4e42c-d9e1-4e99-b69e-632c3d5d4eae" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939E27D39" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/86cdfd9c-7060-4a17-a9a4-1f369f301b44" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92E116776" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/a2b05342-fe5f-4b4d-8328-8d0c6ada8c2b" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CF9C4921" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e266a789-ffd0-4c84-9b24-ae23e5516d4f" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFCACF17" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/bf1df21a-b2eb-44c4-90a0-259bb64e8324" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0190848" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/d8bc0edd-7375-453e-9071-8a0a838cdcd7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0778806" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/30b6fa80-5496-4e02-b478-60a9ec0ab550" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0ACA578" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1019a156-1b0f-4256-8cad-d67d8ad66ac7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D116AD0B" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/366cd546-8467-4484-9c68-08e077fb5684" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFF8E020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/be9aab0e-fb16-4e7e-8aa5-4a13ef5301d9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BF3F5BFF" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/df7c094f-b2a6-4c04-9c88-cbbb76d59551" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B67D9CC9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/746a17f5-b7a7-4d4c-8ebc-7ac1c7b0d60d" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B61FD6F4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/875690e1-2f4a-4b3f-9353-0afe626e77bd" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A01F98E0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/393c9e18-d193-4f9f-95b3-f4114ffa8f73" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B891809BB9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/41ba98cc-c782-4682-8bf9-9fc87d02d668" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B891317700" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/a61e4cfd-f55c-4284-8d2c-243d959a51fa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B891809BBB" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/0f18abc3-fc5d-4d9a-86c1-c313a16b21a7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88B4C3F6E" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/0b773f67-dd27-4cb7-bb1d-ef2234db9a7b" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B846B98950" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/afc35afa-8833-498f-98a8-100382fb0568" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82440F1EA" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/d2f60184-d44b-4f2e-b0dc-f1eef01f1fcc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B823FC7975" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/dd98aa45-aab6-46da-8875-aad5f9fd0038" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81E3C07F5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/51929d07-a7e3-4fef-9fa0-c34ee0b0fc00" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F3841E03" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/ca29885b-fe6b-4d02-a5f1-3178fef01e2f" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C9E3E1CD" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/b09df041-e0b3-4126-9f47-f0270e82bb24" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BDDF0FE7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/d83f1dea-f28e-4abe-b35f-c6ea0cf01006" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AB4E70E7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/a5e05b82-fa94-46df-8ca6-70fac4df6325" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79E911AF1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e36ba570-8a06-4cd8-8ec8-2765bf978318" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B781DA9DBF" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/908a7f86-8761-4bc6-814d-41c532325e2b" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76679BF3D" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1ebffa22-9588-4107-9673-e6886b390609" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7813D7324" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1f8e9618-a014-46c9-827d-345ff8110df4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B745A7F9C0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/7bfcb2c2-cb94-410b-acbc-f4de55e32734" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74067D671" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/03c96500-e5a5-4a77-b37b-93fb587b5fca" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B740CE1C81" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/d6891a18-7873-49a7-9d15-169d6769845a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73A4512DD" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c0acbe6a-2b42-44a6-acea-b2b4e7cfbc79" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B721B61FB4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1a070287-ee8b-423f-9f19-5c38ffe17fc3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70BDB2E4A" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/3dfbd78a-92cf-4a6a-81d6-ee1f60ae1c07" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70B173338" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/a67c39d1-a3a7-4d57-aa38-ba666114fa01" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B701F4B68E" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/18231443-ef19-4db2-9462-ec42758173f8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B701F0E438" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c0d0aae1-b4a8-4984-b784-83a55e9af8f9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E76A8AB2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/33d650a8-6a60-4949-8b32-d3d7247cc0b3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C96AF4B2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/b62e0697-7713-4528-867e-4a362538f3f4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BA42C42F" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/787cf33c-6e64-45fa-99f9-0d50495f0d65" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2AF0876" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/60a9c8bc-6ef0-41cf-b63c-3868cee4dd75" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2A61276" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/70e3a095-8563-4985-b409-a2e1bf204ef5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AD7F1AE1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/253354c5-4874-4903-a692-5b01f64dd16b" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ACDF3BF3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/41ed70f5-bbc2-411c-9cdc-a3b494efc598" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ABA12462" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/8a06323b-6916-43ce-8129-ced6aa03ddcb" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69B05376C" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/272dda43-f249-4a74-a7b7-790ca97557da" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68CAF5FC9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/f7165c59-f1ad-442c-892f-56d7cd66cf43" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68947DCD6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/71c9e505-e42d-4386-ac6e-1265871f1667" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D9E3FC8" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c2df8bd7-6069-4c85-8693-bd2ec3524cb0" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6756B8188" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/d4d0e577-de63-476a-bb6b-36f0cb80d12f" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66BE3AA58" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/cc4d5f8e-544b-4df0-a264-d6e1cfd80d05" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D5308FD" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/bad82f47-83d2-4bb5-b165-384ebde412db" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D1700C8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/3b0dcb13-bd22-415f-a9d0-40cfd6bf8af4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D3226EC" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c20f526d-13eb-41bf-b1a4-d483d75801b0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C7557E5" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/2f4161ea-6306-498e-93d2-d4ed1113d716" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63491CE5B" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/cdb684bb-6764-4dc9-8129-d875dd871686" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6346ADC3E" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e6ad256e-fb7a-4b35-ae14-6e73208f419a" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62B007A93" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/13807490-e9fe-4f34-9240-fe432e72c632" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62B1AF879" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/32a885e8-9fd5-496f-9d18-cdbe835e4b82" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62827E6EB" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/6accf53f-b05e-40bb-a2d2-3e183bba57c4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61C3B3467" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/b7216c66-bc88-4d57-a0da-0cd78110a789" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61C115B7E" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/f5667ded-7299-4d3d-8c34-1c2d8549862a" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B614A659D3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/6a886767-d01a-45f7-9540-fd90f737d546" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60D0C7D3B" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/cfdec97e-d08b-4267-948a-190a80ddaaf4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B605E9723C" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/9dc65bb4-93e2-436b-9f43-aa5df3e36b6b" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F5F88AOE" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e06f5ff4-008a-4c3e-b461-8425c6fe3332" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F12F3489" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/139ce90b-c82b-4771-9214-c989a71c78d7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EACDE6E6" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1dab41bd-a959-4abc-b962-d5d069a355de" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EAF2F044" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/5b2354ae-d71d-494b-bafd-21f07b2bfcdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D6FFD7BB" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e0aa8034-59f0-4e70-aa79-969145346983" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D6D4BE51" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/69e3811c-88b3-473b-bbd1-44dd450dda5f" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D6BD8C29" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/ef53f034-e4d5-4f3f-99ab-73bff0324038" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D64BCE3F" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/186d9e23-1382-48b3-ac6f-e21d67859f7f" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CD78DC1A" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1feb757c-0c2f-409c-9953-dc3b14bfee3f" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B397FBC9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/5c6e91f1-edfa-4e05-ae34-9dba094b4147" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ADECE485" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/4ddcd467-0392-423b-ae2f-d8dd9f74ccb8" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54DD6174F" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/3f5283c8-47da-4dc1-95cb-04a1b94ca2f3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A31854AA" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/cea0ad60-188f-45b4-8564-df8b53e4bc36" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A33516C8" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/dd8ee4f6-414a-4395-bed6-3c683474a95e" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A338D1C9" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c7dccac3-3679-4b7a-b1eb-04d29d78b285" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B419F045" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/f07f8b21-e256-4b7a-8a4e-4d68e5b9a99c" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59242G154" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/16b9aee4-14b8-4477-8a76-c7afd0cd42f8" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B591EA0B05" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/51d66c30-9e12-4847-ba2d-22b5d403477d" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B578923C6C" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/4e608b5f-76ba-4a18-81c6-537a4b4fedaf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B563A5D8E6" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/5c4d1243-fbc3-4baa-86a0-6c793b577e8a" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5629382FD" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/2a58d710-2a48-4e0f-b00c-2f500a6c1874" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B561B8CAB0" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/a79fe82b-876e-4a63-be69-1156ac664f0c" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B554814840" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/b34a5bdf-ad4d-4881-803e-3969764097c5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F1C422C3" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/da8134ad-b285-456a-869b-835f1ae6a9cb" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D63C2FA6" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/98eadd33-fdf3-46e6-a014-9d3365cc5438" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D2C90338" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/3fd71ea8-4aba-4aba-a380-bee2534d37c1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D2A221EE" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1df48f36-0a3d-42a0-810e-9fbeb82ae57f" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C78622D7" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/f867509f-96aa-4156-8cf4-5e558e45583a" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C7170795" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/9e29f74a-15f3-4e09-8344-078f6e63a477" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BC959149" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/605fd1ff-8efd-4d15-8e90-a413913e66ed" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BDA3E263" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/8fe5db3d-74e7-4edb-a588-49c7d3a17f3f" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BDF927FD" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/26a3a8e5-1798-4e4a-b803-102270a5f4db" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B56B675E" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/7d1c3666-ddfa-426c-a822-0340544a44b7" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B55DD44C" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/3ed7abc7-07aa-487f-a14a-21f21e7e4044" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AD83A68C" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/d1a1a803-d412-4612-9d1d-478ce169cc03" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ACADBDCA" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/7ebbbad4-66c7-4c55-b810-1b51d7206dd0" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A14C5AB4" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/48578007-a12e-4b57-81f6-0e92b3e77ec8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B482C5BD61" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c3b4de71-c313-4d7a-876b-a5748dd5e162" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4783BC6DA" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/a9c946db-da44-4d0c-ae94-0b351aeff1d7" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B464BOFF9E" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/7561e849-76ec-46db-8ede-3151dbfc80ae" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45F7A48EC" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/72fc91c2-e23d-4652-8e34-e30d54578786" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4452B4A8E" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/5b74b17a-20ef-4cf6-8a1d-896f2ce88a57" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4405D8D67" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/4336e46f-dd4f-4f33-b40d-c23098ea1160" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B440244980" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/bf054a47-5c34-42ed-b336-036425f1b563" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B441708C66" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/615f2e37-7a01-4170-ad9e-314200a1677a" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43E093BEC" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/9f28f878-8d6a-42dc-bf3b-f8fc68b221a4" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43E33F34E" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/101090da-141c-449f-8600-c520f144dc22" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43DE9DDA8" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/36dd8745-0662-4f81-a91f-4a1f4b4ac649" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B438A9CB2C" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/8080af9c-e6c0-483e-9203-14e6eb1d9757" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40BE683A0" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/146dbfc8-710e-412c-933c-3121d5ba4bfd" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40BA41668" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/6d6ab6ab-5446-4435-b252-29ceb31d0004" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40BBDFC0B" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/ab4acd95-d802-4166-85c8-1fee0a3aa8e3" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4038F1021" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/7dc9dd7b-7f8e-4983-b4b1-29b09571c51b" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40143D64C" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1552031e-f9a4-4f30-9a40-fd644f92aef3" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FA35E165" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/96414667-44b6-4ee2-9f76-375f28fee002" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F654FB04" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/69898205-d9d2-4dcb-9cf6-b23133ba36ed" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F62CC866" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/98c3d1b9-8133-4fe9-97e9-3d95058163f9" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EB35E380" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/fa88bcf7-73fb-4560-b0a4-98ce56c49c6c" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EB4A94A6" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/f65c2854-e1f0-4123-8995-3eb59c875ad2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F0DCB2A9" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/5c8645ea-f1f1-484d-9f99-7d2931bd4307" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B39F137337" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/0d9b3850-4fce-4965-95ff-43d2b95e250a" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B39B97E75C" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1212dcc0-dd83-4e20-a7c1-0c046e9461da" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B39DB3490F" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/41c2c826-6b03-4c87-94e2-69b572c17379" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B398E9D4DB" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/3b2d599e-1647-46e4-b3ef-4f0141790bae" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36B241829" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/286761dd-ee5c-41ef-af0c-156ea0190e6f" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36B15ECD4" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/bc97d04a-7040-485d-bdf8-92a8d43f34de" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36B1A7913" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/8bebe68c-37df-43dd-9a7b-63fa7094295a" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36B1DE677" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/2fc2262c-68a5-40bc-b70d-6544e8ec8ef1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36B0FAA4F" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/6e922d7f-33b1-42d9-817b-4b448c763662" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B340847F3A" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/bb5fbd44-53db-469c-9610-1ba4badb7ce8" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B340675EAC" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c6e35450-658d-4fbf-ae68-481412f51371" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33A14B2FB" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/fd484025-e544-4470-80a7-2d85e68b8caa" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B338D41990" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/a5b3e3b6-61a5-4b3b-8e9d-9144426f5178" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31251B35B" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/2e64c89a-8b52-452f-988f-23b0077f567d" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30E5C1BD4" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/aaea5f12-d115-4020-a78d-c659543e362b" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30E45A395" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/f23b72f6-f610-415e-b654-32a9fd8ffed0" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30E31EECC" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e248db08-abe4-462f-a122-676aa1283b9e" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B306A4CA8F" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/3bc6c4a4-974b-4ebe-b273-ac9e0a74e968" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFABAACC4" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/375af91e-d43e-40a9-97a5-0581828893df" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFAE0A284" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c5a92a85-5bee-46e0-954f-1e7e41865b53" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCC7286A9" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/22d308a7-7c2e-4c16-b8df-db3956d3aaf7" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCC6B9B0E" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/4e216a2c-a808-4a88-946b-1d7d80d9c09e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB1303BAF" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/6ce57f00-fd1a-4ac0-ae0a-0bd595a43e33" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0073794E" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/de2c86d4-ff43-46ce-b2da-de434807903b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBED0FA507" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/ffd77ad7-e6b6-4056-89da-1bde473278b5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB9EA66C2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/d7085265-ca98-4807-91a2-b7f7f651791d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA367310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/413ff88c-028e-49a9-912e-c6010e6d178c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA7B77BEC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/6b2e30e8-f3d3-4ec9-85f5-6212af04824a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC17F3083" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e946c85b-f56c-48ff-a504-98dfea76e39a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA1D91F22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/dbb437eb-f9be-46a2-a3b6-6de83c2f454b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA451D1BD" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/553c1b34-631f-4e82-bfb6-104ae7992aeb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99D30E14" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/5e4c4a42-b699-40d8-acc0-d0e6cf3573db" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9689B9B7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/d757e8f4-391a-411b-84d0-d97d7e1f0258" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95068173" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c6e3aa3e-64c9-4995-a060-c570012511af" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB945C8CD2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/f8297122-4bb4-4293-98d2-3fdae5c2774a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB969C1C54" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e08706ec-dafd-45a5-bcfe-135be8ca3fc4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6AE37532" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/0fb2f951-5e34-4e76-9279-10264896f7ed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB623F8F9B" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/249ef5ad-cff7-4754-b01b-bf48cde6f5a0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB827B6A37" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/fb590efa-97f4-4796-951f-ffdabdd84b92" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66BABB6A" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/b3e6ff7f-8b61-464f-bdc2-1aa1e529dc46" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66856AB8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/dd2c1818-f198-4051-a9ca-cc9f8bddd723" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6AF95606" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c5444aee-f32f-466e-a7f2-91d05a6eea2c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7450470C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/06fbc0d9-47a3-4b44-a8d8-b57a5a92026a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6ABD5DCC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/9c7a2bb2-b881-49b8-8a85-ea9d54d29ac5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74090A49" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/75435f1f-da02-4f63-99d0-445d7ec7389a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB61FBE2BA" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/57dcf34b-9fce-42d7-990d-253f575f35f7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D827CC7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/893cf714-964d-4784-b526-0910e3320520" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB625F53A9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c8b1d80b-2256-401a-819f-ae547c8e4a6b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B45E8EC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/2b74d158-8950-452d-bf71-7e80757cc80e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D018658" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/35945609-e71c-46fd-84cb-886ca8cdf3a6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66232977" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/2f4b46a0-d79b-46f1-9a97-227146e1e39c" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33BD1791" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/acc6e8b1-0179-416f-9dec-8a132ac2c572" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33845A42" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/ae50748d-aa9f-4459-94c6-f0f5b63cf41d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3399A3AB" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/edeffc6b-ba50-4831-a806-a9452c2d9a1e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB08B13959" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/5bf61b05-f16e-440c-b39f-c8f80a41a3cc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB01F55FF4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e2e5b618-7776-4dfa-b56d-682f947e02af" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFCFB38E7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/bb763111-dde6-4053-8d26-14516327b61d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF9F9B8B8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/b3c1015d-3a58-492a-a8f2-7c901b442324" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF95D365B" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/b5295460-6bd7-4d0d-957b-139143ec977f" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC30A0D29" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/fabca648-78a5-4b65-808f-aa126ccd7dc0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB406E22" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/a9dcd710-374e-4e59-975a-5be6b16c20fb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC32D0B4A" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c5aa4105-4e8c-41ce-aab5-516892af4e8d" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACEF703D1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/966e328d-a605-4620-a2ab-c1dd18f5dc5d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA1425868" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/59680a8e-c59b-4b41-a0dc-610dad7ab846" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81457DA0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/a2113eee-6445-4c3e-af1a-2a66ece8a540" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81AD7ACE" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/840cd412-d161-4a7a-a009-6973ef3fee05" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF2EF460" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/b7b13d67-e2f9-478a-9722-87b9e797c751" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA589D6EDD" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1830bbb0-b389-426c-ade2-1c3b85bd2463" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81DD2077" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/ff392fd1-f6d3-4f59-9150-b8df1462b278" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA76F6F7E3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/83ec6592-5c9c-4d4a-bc1e-97af8eb96f8f" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7911C22B" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/5dc79ad4-4b5c-4c8f-a8b5-bf495a7af8ba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA378F0797" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/29921c97-d915-45e6-b517-15247ee5086b" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B434748D4F" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/f7a75877-e407-47b4-8759-5153621ecb31" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC005701D6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/d8b9b301-8813-426c-a133-bab3a8082acb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7A1E5C27" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/2bc37b7d-9272-4afe-a80d-475bc41be265" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA25B011DF" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/6e5181ca-0f12-42a1-8db1-d7b5f12d9ee5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA25327729" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/ad770fe5-172b-4525-b832-89ab3ba66a64" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA255A3402" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/70e791e2-5149-4f25-855b-0713315bd353" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA256D3EDD" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/9dfe000d-979c-415d-afe2-f5cea5c0c562" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1EA4D073" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/dab72f84-dacd-46a4-88e6-b0c1b00ac87b" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1ED9A9C1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/3361aff9-818c-4382-ae0d-0a5a7ac4af45" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E559A0D" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/bbda107d-165d-4624-b265-cdb75f4a3005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4197C4AD" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/f06c6edd-7f2d-46f4-8953-397dea197f1e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA77E63ED8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/6b6279fa-93ec-4ab6-8442-c3ed8862f08a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FDB573CB" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/80e85c64-f91f-4cf1-a733-9ffede25bb1d" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD6F8DF2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/352e9427-576a-43b8-a7fd-f838e3d01575" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12F1381C" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e7494625-648b-4268-812e-1d2c75966145" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD24579D" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c4b2bd9d-c170-4141-97b4-d2721f7c15e1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FCFCDE10" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/aa22ae37-625a-412a-9f9a-822d95c7c20a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F986066A" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/fba1580e-82ba-48f3-bb80-335e9683d741" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F9BB61B0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/2773942b-b8ad-424e-acf5-43505f87570b" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F9F29A5A" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/09a26505-d956-4859-8143-c496b3025b2f" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB73BF5D57" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/121179ca-1da2-4345-a24f-73978e34ea84" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA26C966" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/f89cc2cb-f714-482b-b6b5-6b70cbbed722" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA48548D" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/d4360e59-e3a1-4914-9092-1f08d10d019a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA5C7E43" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/ebd4745c-fa7c-4ba8-b8d4-d31955f0ad69" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA95F57B" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/68d060fe-cbf5-4d4c-897c-8e8111fe29d0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAB0C780" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1838690c-f23d-4d42-a425-06546df46757" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=E9EB053263" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/70afa624-0a8e-4926-b4b8-c9ab91a81be6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB3277D8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e412bfc4-393f-4bc0-9bf6-7b9f7ce025a8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964EE1825" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/be8a0ca7-2516-4939-872c-82b6946ff369" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B973887838" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/abcf11d0-4687-42f5-b33b-27f386e15c7f" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97344FCF8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/b7b7a117-7d42-46b7-bbea-227b239f064a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B971A72528" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e650ba5b-5863-4b1d-98fe-e59784fdcc35" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96D64A69C" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/54296e5b-b3b9-47c9-a572-4d2303c4a5ed" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97103D8D6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/80f94fa1-3e55-49a8-85be-6ef76cc62c4b" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90980BC84" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/57938f34-8999-4503-96b2-d5204fe54bf6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9095608E4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/bf379a89-8a12-49fd-9ffc-5731c04cbb76" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93AAB7B27" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/a3c3bf9a-4987-4a14-b57a-a379c84aab19" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93A1B4B5B" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/7016211a-093e-4b50-a42b-ff63f6ace050" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939ECC565" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/5c989c3a-be4c-4b42-9c7f-ada2b58df45e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939CA2C36" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/ebf4e42c-d9e1-4e99-b69e-632c3d5d4eae" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939E27D39" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/86cdfd9c-7060-4a17-a9a4-1f369f301b44" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92E116776" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/a2b05342-fe5f-4b4d-8328-8d0c6ada8c2b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CF9C4921" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e266a789-ffd0-4c84-9b24-ae23e5516d4f" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFCACF17" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/bf1df21a-b2eb-44c4-90a0-259bb64e8324" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0190848" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/d8bc0edd-7375-453e-9071-8a0a838cdcd7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0778806" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/30b6fa80-5496-4e02-b478-60a9ec0ab550" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D0ACA578" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1019a156-1b0f-4256-8cad-d67d8ad66ac7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D116AD0B" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/366cd546-8467-4484-9c68-08e077fb5684" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFF8E020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/be9aab0e-fb16-4e7e-8aa5-4a13ef5301d9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BF3F5BFF" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/df7c094f-b2a6-4c04-9c88-cbbb76d59551" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B67D9CC9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/746a17f5-b7a7-4d4c-8ebc-7ac1c7b0d60d" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B61FD6F4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/875690e1-2f4a-4b3f-9353-0afe626e77bd" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A01F98E0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/393c9e18-d193-4f9f-95b3-f4114ffa8f73" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B891809BB9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/41ba98cc-c782-4682-8bf9-9fc87d02d668" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B891317700" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/a61e4cfd-f55c-4284-8d2c-243d959a51fa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B891809BBB" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/0f18abc3-fc5d-4d9a-86c1-c313a16b21a7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88B4C3F6E" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/0b773f67-dd27-4cb7-bb1d-ef2234db9a7b" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B846B98950" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/afc35afa-8833-498f-98a8-100382fb0568" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82440F1EA" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/d2f60184-d44b-4f2e-b0dc-f1eef01f1fcc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B823FC7975" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/dd98aa45-aab6-46da-8875-aad5f9fd0038" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81E3C07F5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/51929d07-a7e3-4fef-9fa0-c34ee0b0fc00" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F3841E03" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/ca29885b-fe6b-4d02-a5f1-3178fef01e2f" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C9E3E1CD" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/b09df041-e0b3-4126-9f47-f0270e82bb24" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BDDF0FE7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/d83f1dea-f28e-4abe-b35f-c6ea0cf01006" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AB4E70E7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/a5e05b82-fa94-46df-8ca6-70fac4df6325" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79E911AF1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e36ba570-8a06-4cd8-8ec8-2765bf978318" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B781DA9DBF" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/908a7f86-8761-4bc6-814d-41c532325e2b" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76679BF3D" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1ebffa22-9588-4107-9673-e6886b390609" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7813D7324" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1f8e9618-a014-46c9-827d-345ff8110df4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B745A7F9C0" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/7bfcb2c2-cb94-410b-acbc-f4de55e32734" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74067D671" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/03c96500-e5a5-4a77-b37b-93fb587b5fca" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B740CE1C81" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/d6891a18-7873-49a7-9d15-169d6769845a" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73A4512DD" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c0acbe6a-2b42-44a6-acea-b2b4e7cfbc79" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B721B61FB4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1a070287-ee8b-423f-9f19-5c38ffe17fc3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70BDB2E4A" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/3dfbd78a-92cf-4a6a-81d6-ee1f60ae1c07" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70B173338" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/a67c39d1-a3a7-4d57-aa38-ba666114fa01" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B701F4B68E" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/18231443-ef19-4db2-9462-ec42758173f8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B701F0E438" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c0d0aae1-b4a8-4984-b784-83a55e9af8f9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E76A8AB2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/33d650a8-6a60-4949-8b32-d3d7247cc0b3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C96AF4B2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/b62e0697-7713-4528-867e-4a362538f3f4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BA42C42F" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/787cf33c-6e64-45fa-99f9-0d50495f0d65" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2AF0876" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/60a9c8bc-6ef0-41cf-b63c-3868cee4dd75" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2A61276" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/70e3a095-8563-4985-b409-a2e1bf204ef5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AD7F1AE1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/253354c5-4874-4903-a692-5b01f64dd16b" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ACDF3BF3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/41ed70f5-bbc2-411c-9cdc-a3b494efc598" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ABA12462" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/8a06323b-6916-43ce-8129-ced6aa03ddcb" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69B05376C" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/272dda43-f249-4a74-a7b7-790ca97557da" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68CAF5FC9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/f7165c59-f1ad-442c-892f-56d7cd66cf43" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68947DCD6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/71c9e505-e42d-4386-ac6e-1265871f1667" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67D9E3FC8" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c2df8bd7-6069-4c85-8693-bd2ec3524cb0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6756B8188" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/d4d0e577-de63-476a-bb6b-36f0cb80d12f" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66BE3AA58" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/cc4d5f8e-544b-4df0-a264-d6e1cfd80d05" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D5308FD" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/bad82f47-83d2-4bb5-b165-384ebde412db" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D1700C8" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/3b0dcb13-bd22-415f-a9d0-40cfd6bf8af4" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D3226EC" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c20f526d-13eb-41bf-b1a4-d483d75801b0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63C7557E5" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/2f4161ea-6306-498e-93d2-d4ed1113d716" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63491CE5B" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/cdb684bb-6764-4dc9-8129-d875dd871686" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6346ADC3E" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e6ad256e-fb7a-4b35-ae14-6e73208f419a" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62B007A93" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/13807490-e9fe-4f34-9240-fe432e72c632" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62B1AF879" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/32a885e8-9fd5-496f-9d18-cdbe835e4b82" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62827E6EB" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/6accf53f-b05e-40bb-a2d2-3e183bba57c4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61C3B3467" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/b7216c66-bc88-4d57-a0da-0cd78110a789" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61C115B7E" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/f5667ded-7299-4d3d-8c34-1c2d8549862a" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B614A659D3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/6a886767-d01a-45f7-9540-fd90f737d546" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60D0C7D3B" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/cfdec97e-d08b-4267-948a-190a80ddaaf4" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B605E9723C" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/9dc65bb4-93e2-436b-9f43-aa5df3e36b6b" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F5F88AOE" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e06f5ff4-008a-4c3e-b461-8425c6fe3332" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F12F3489" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/139ce90b-c82b-4771-9214-c989a71c78d7" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EACDE6E6" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1dab41bd-a959-4abc-b962-d5d069a355de" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EAF2F044" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/5b2354ae-d71d-494b-bafd-21f07b2bfcdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D6FFD7BB" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e0aa8034-59f0-4e70-aa79-969145346983" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D6D4BE51" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/69e3811c-88b3-473b-bbd1-44dd450dda5f" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D6BD8C29" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/ef53f034-e4d5-4f3f-99ab-73bff0324038" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D64BCE3F" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/186d9e23-1382-48b3-ac6f-e21d67859f7f" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CD78DC1A" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1feb757c-0c2f-409c-9953-dc3b14bfee3f" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B397FBC9" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/5c6e91f1-edfa-4e05-ae34-9dba094b4147" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ADECE485" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/4ddcd467-0392-423b-ae2f-d8dd9f74ccb8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54DD6174F" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/3f5283c8-47da-4dc1-95cb-04a1b94ca2f3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A31854AA" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/cea0ad60-188f-45b4-8564-df8b53e4bc36" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A33516C8" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/dd8ee4f6-414a-4395-bed6-3c683474a95e" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A338D1C9" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c7dccac3-3679-4b7a-b1eb-04d29d78b285" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B419F045" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/f07f8b21-e256-4b7a-8a4e-4d68e5b9a99c" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59242G154" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/16b9aee4-14b8-4477-8a76-c7afd0cd42f8" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B591EA0B05" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/51d66c30-9e12-4847-ba2d-22b5d403477d" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B578923C6C" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/4e608b5f-76ba-4a18-81c6-537a4b4fedaf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B563A5D8E6" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/5c4d1243-fbc3-4baa-86a0-6c793b577e8a" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5629382FD" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/2a58d710-2a48-4e0f-b00c-2f500a6c1874" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B561B8CAB0" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/a79fe82b-876e-4a63-be69-1156ac664f0c" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B554814840" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/b34a5bdf-ad4d-4881-803e-3969764097c5" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F1C422C3" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/da8134ad-b285-456a-869b-835f1ae6a9cb" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D63C2FA6" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/98eadd33-fdf3-46e6-a014-9d3365cc5438" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D2C90338" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/3fd71ea8-4aba-4aba-a380-bee2534d37c1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D2A221EE" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1df48f36-0a3d-42a0-810e-9fbeb82ae57f" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C78622D7" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/f867509f-96aa-4156-8cf4-5e558e45583a" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C7170795" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/9e29f74a-15f3-4e09-8344-078f6e63a477" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BC959149" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/605fd1ff-8efd-4d15-8e90-a413913e66ed" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BDA3E263" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/8fe5db3d-74e7-4edb-a588-49c7d3a17f3f" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BDF927FD" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/26a3a8e5-1798-4e4a-b803-102270a5f4db" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B56B675E" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/7d1c3666-ddfa-426c-a822-0340544a44b7" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B55DD44C" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/3ed7abc7-07aa-487f-a14a-21f21e7e4044" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AD83A68C" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/d1a1a803-d412-4612-9d1d-478ce169cc03" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ACADBDCA" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/7ebbbad4-66c7-4c55-b810-1b51d7206dd0" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A14C5AB4" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/48578007-a12e-4b57-81f6-0e92b3e77ec8" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B482C5BD61" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c3b4de71-c313-4d7a-876b-a5748dd5e162" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4783BC6DA" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/a9c946db-da44-4d0c-ae94-0b351aeff1d7" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B464BOFF9E" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/7561e849-76ec-46db-8ede-3151dbfc80ae" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45F7A48EC" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/72fc91c2-e23d-4652-8e34-e30d54578786" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4452B4A8E" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/5b74b17a-20ef-4cf6-8a1d-896f2ce88a57" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4405D8D67" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/4336e46f-dd4f-4f33-b40d-c23098ea1160" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B440244980" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/bf054a47-5c34-42ed-b336-036425f1b563" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B441708C66" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/615f2e37-7a01-4170-ad9e-314200a1677a" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43E093BEC" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/9f28f878-8d6a-42dc-bf3b-f8fc68b221a4" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43E33F34E" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/101090da-141c-449f-8600-c520f144dc22" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43DE9DDA8" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/36dd8745-0662-4f81-a91f-4a1f4b4ac649" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B438A9CB2C" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/8080af9c-e6c0-483e-9203-14e6eb1d9757" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40BE683A0" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/146dbfc8-710e-412c-933c-3121d5ba4bfd" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40BA41668" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/6d6ab6ab-5446-4435-b252-29ceb31d0004" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40BBDFC0B" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/ab4acd95-d802-4166-85c8-1fee0a3aa8e3" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4038F1021" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/7dc9dd7b-7f8e-4983-b4b1-29b09571c51b" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40143D64C" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1552031e-f9a4-4f30-9a40-fd644f92aef3" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FA35E165" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/96414667-44b6-4ee2-9f76-375f28fee002" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F654FB04" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/69898205-d9d2-4dcb-9cf6-b23133ba36ed" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F62CC866" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/98c3d1b9-8133-4fe9-97e9-3d95058163f9" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EB35E380" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/fa88bcf7-73fb-4560-b0a4-98ce56c49c6c" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EB4A94A6" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/f65c2854-e1f0-4123-8995-3eb59c875ad2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F0DCB2A9" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/5c8645ea-f1f1-484d-9f99-7d2931bd4307" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B39F137337" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/0d9b3850-4fce-4965-95ff-43d2b95e250a" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B39B97E75C" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/1212dcc0-dd83-4e20-a7c1-0c046e9461da" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B39DB3490F" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/41c2c826-6b03-4c87-94e2-69b572c17379" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B398E9D4DB" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/3b2d599e-1647-46e4-b3ef-4f0141790bae" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36B241829" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/286761dd-ee5c-41ef-af0c-156ea0190e6f" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36B15ECD4" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/bc97d04a-7040-485d-bdf8-92a8d43f34de" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36B1A7913" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/8bebe68c-37df-43dd-9a7b-63fa7094295a" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36B1DE677" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/2fc2262c-68a5-40bc-b70d-6544e8ec8ef1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36B0FAA4F" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/6e922d7f-33b1-42d9-817b-4b448c763662" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B340847F3A" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/bb5fbd44-53db-469c-9610-1ba4badb7ce8" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B340675EAC" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/c6e35450-658d-4fbf-ae68-481412f51371" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B33A14B2FB" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/fd484025-e544-4470-80a7-2d85e68b8caa" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B338D41990" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/a5b3e3b6-61a5-4b3b-8e9d-9144426f5178" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31251B35B" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/2e64c89a-8b52-452f-988f-23b0077f567d" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30E5C1BD4" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/aaea5f12-d115-4020-a78d-c659543e362b" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30E45A395" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/f23b72f6-f610-415e-b654-32a9fd8ffed0" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30E31EECC" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/e248db08-abe4-462f-a122-676aa1283b9e" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B306A4CA8F" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LUIS01700T/amministrazione-trasparente/atti-amministrazioni-enti/3bc6c4a4-974b-4ebe-b273-ac9e0a74e968" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F292"/>
+  <dimension ref="A1:F297"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>101317</v>
+        <v>11451</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>10239</v>
+        <v>11353</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-        <v>11</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>10209</v>
+        <v>10629</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>10205</v>
+        <v>10586</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6">
-        <v>9381</v>
+        <v>10572</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>9379</v>
+        <v>101317</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>9131</v>
+        <v>10239</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>9128</v>
+        <v>10209</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B10">
-        <v>8942</v>
+        <v>10205</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B11">
-        <v>8941</v>
+        <v>9381</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B12">
-        <v>8264</v>
+        <v>9379</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>31</v>
+      </c>
+      <c r="E12" t="s">
+        <v>14</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B13">
-        <v>7156</v>
+        <v>9131</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>33</v>
+      </c>
+      <c r="E13" t="s">
+        <v>14</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14">
-        <v>7049</v>
+        <v>9128</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>34</v>
+      </c>
+      <c r="E14" t="s">
+        <v>14</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B15">
-        <v>7048</v>
+        <v>8942</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>36</v>
+      </c>
+      <c r="E15" t="s">
+        <v>14</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B16">
-        <v>7007</v>
+        <v>8941</v>
       </c>
       <c r="C16" t="s">
+        <v>14</v>
+      </c>
+      <c r="D16" t="s">
         <v>37</v>
       </c>
-      <c r="D16" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E16" t="s">
+        <v>14</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B17">
-        <v>6990</v>
+        <v>8264</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18">
-        <v>6988</v>
+        <v>7156</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>43</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B19">
-        <v>6889</v>
+        <v>7049</v>
       </c>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>46</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B20">
-        <v>6887</v>
+        <v>7048</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>48</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="B21">
-        <v>6885</v>
+        <v>7007</v>
       </c>
       <c r="C21" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>51</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="B22">
-        <v>6885</v>
+        <v>6990</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="D22" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>53</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="B23">
-        <v>6883</v>
+        <v>6988</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D23" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="E23" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="B24">
-        <v>6882</v>
+        <v>6889</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D24" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="E24" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="B25">
-        <v>6882</v>
+        <v>6887</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D25" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="E25" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B26">
-        <v>6762</v>
+        <v>6885</v>
       </c>
       <c r="C26" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="D26" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>58</v>
+      </c>
+      <c r="E26" t="s">
+        <v>14</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B27">
-        <v>6690</v>
+        <v>6885</v>
       </c>
       <c r="C27" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="D27" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>59</v>
+      </c>
+      <c r="E27" t="s">
+        <v>14</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B28">
-        <v>6657</v>
+        <v>6883</v>
       </c>
       <c r="C28" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="D28" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>60</v>
+      </c>
+      <c r="E28" t="s">
+        <v>14</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B29">
-        <v>6573</v>
+        <v>6882</v>
       </c>
       <c r="C29" t="s">
-        <v>59</v>
+        <v>14</v>
       </c>
       <c r="D29" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>61</v>
+      </c>
+      <c r="E29" t="s">
+        <v>14</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="B30">
-        <v>6556</v>
+        <v>6882</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D30" t="s">
         <v>62</v>
       </c>
       <c r="E30" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B31">
-        <v>6550</v>
+        <v>6762</v>
       </c>
       <c r="C31" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D31" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B32">
-        <v>6524</v>
+        <v>6690</v>
       </c>
       <c r="C32" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D32" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B33">
-        <v>6479</v>
+        <v>6657</v>
       </c>
       <c r="C33" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D33" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B34">
-        <v>6472</v>
+        <v>6573</v>
       </c>
       <c r="C34" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D34" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B35">
-        <v>6403</v>
+        <v>6556</v>
       </c>
       <c r="C35" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="D35" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>75</v>
+      </c>
+      <c r="E35" t="s">
+        <v>14</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B36">
-        <v>6298</v>
+        <v>6550</v>
       </c>
       <c r="C36" t="s">
         <v>76</v>
       </c>
       <c r="D36" t="s">
         <v>77</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B37">
-        <v>6291</v>
+        <v>6524</v>
       </c>
       <c r="C37" t="s">
         <v>78</v>
       </c>
       <c r="D37" t="s">
         <v>79</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B38">
-        <v>6288</v>
+        <v>6479</v>
       </c>
       <c r="C38" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D38" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B39">
-        <v>6261</v>
+        <v>6472</v>
       </c>
       <c r="C39" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D39" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="B40">
-        <v>6255</v>
+        <v>6403</v>
       </c>
       <c r="C40" t="s">
-        <v>11</v>
+        <v>86</v>
       </c>
       <c r="D40" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>87</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B41">
-        <v>6160</v>
+        <v>6298</v>
       </c>
       <c r="C41" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D41" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>88</v>
       </c>
       <c r="B42">
-        <v>6091</v>
+        <v>6291</v>
       </c>
       <c r="C42" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D42" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B43">
-        <v>6015</v>
+        <v>6288</v>
       </c>
       <c r="C43" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D43" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="B44">
-        <v>5953</v>
+        <v>6261</v>
       </c>
       <c r="C44" t="s">
         <v>95</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
+        <v>88</v>
+      </c>
+      <c r="B45">
+        <v>6255</v>
+      </c>
+      <c r="C45" t="s">
+        <v>14</v>
+      </c>
+      <c r="D45" t="s">
         <v>97</v>
       </c>
-      <c r="B45">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E45" t="s">
+        <v>14</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B46">
-        <v>5829</v>
+        <v>6160</v>
       </c>
       <c r="C46" t="s">
+        <v>99</v>
+      </c>
+      <c r="D46" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B47">
-        <v>5813</v>
+        <v>6091</v>
       </c>
       <c r="C47" t="s">
         <v>102</v>
       </c>
       <c r="D47" t="s">
         <v>103</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>104</v>
       </c>
       <c r="B48">
-        <v>5738</v>
+        <v>6015</v>
       </c>
       <c r="C48" t="s">
         <v>105</v>
       </c>
       <c r="D48" t="s">
         <v>106</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>107</v>
       </c>
       <c r="B49">
-        <v>5688</v>
+        <v>5953</v>
       </c>
       <c r="C49" t="s">
         <v>108</v>
       </c>
       <c r="D49" t="s">
         <v>109</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>110</v>
       </c>
       <c r="B50">
-        <v>5556</v>
+        <v>5856</v>
       </c>
       <c r="C50" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="D50" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>112</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>110</v>
       </c>
       <c r="B51">
-        <v>5543</v>
+        <v>5829</v>
       </c>
       <c r="C51" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="D51" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>114</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B52">
-        <v>5303</v>
+        <v>5813</v>
       </c>
       <c r="C52" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="D52" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>116</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B53">
-        <v>5222</v>
+        <v>5738</v>
       </c>
       <c r="C53" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D53" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B54">
-        <v>5180</v>
+        <v>5688</v>
       </c>
       <c r="C54" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D54" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="B55">
-        <v>5179</v>
+        <v>5556</v>
       </c>
       <c r="C55" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="D55" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>124</v>
+      </c>
+      <c r="E55" t="s">
+        <v>14</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>123</v>
       </c>
       <c r="B56">
-        <v>4690</v>
+        <v>5543</v>
       </c>
       <c r="C56" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="D56" t="s">
         <v>125</v>
       </c>
-      <c r="E56" s="2" t="s">
-        <v>9</v>
+      <c r="E56" t="s">
+        <v>14</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>126</v>
       </c>
       <c r="B57">
-        <v>4558</v>
+        <v>5303</v>
       </c>
       <c r="C57" t="s">
+        <v>14</v>
+      </c>
+      <c r="D57" t="s">
         <v>127</v>
       </c>
-      <c r="D57" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E57" t="s">
+        <v>14</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>128</v>
+      </c>
+      <c r="B58">
+        <v>5222</v>
+      </c>
+      <c r="C58" t="s">
         <v>129</v>
       </c>
-      <c r="B58">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B59">
-        <v>4522</v>
+        <v>5180</v>
       </c>
       <c r="C59" t="s">
         <v>132</v>
       </c>
       <c r="D59" t="s">
         <v>133</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
+        <v>131</v>
+      </c>
+      <c r="B60">
+        <v>5179</v>
+      </c>
+      <c r="C60" t="s">
         <v>134</v>
       </c>
-      <c r="B60">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
+        <v>136</v>
+      </c>
+      <c r="B61">
+        <v>4690</v>
+      </c>
+      <c r="C61" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D61" t="s">
         <v>138</v>
       </c>
-      <c r="E61" t="s">
-        <v>11</v>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>139</v>
       </c>
       <c r="B62">
-        <v>3793</v>
+        <v>4558</v>
       </c>
       <c r="C62" t="s">
         <v>140</v>
       </c>
       <c r="D62" t="s">
         <v>141</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>142</v>
       </c>
       <c r="B63">
-        <v>3739</v>
+        <v>4523</v>
       </c>
       <c r="C63" t="s">
-        <v>11</v>
+        <v>143</v>
       </c>
       <c r="D63" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>144</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B64">
-        <v>3615</v>
+        <v>4522</v>
       </c>
       <c r="C64" t="s">
         <v>145</v>
       </c>
       <c r="D64" t="s">
         <v>146</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>147</v>
       </c>
       <c r="B65">
-        <v>3590</v>
+        <v>4443</v>
       </c>
       <c r="C65" t="s">
         <v>148</v>
       </c>
       <c r="D65" t="s">
         <v>149</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B66">
-        <v>3523</v>
+        <v>4083</v>
       </c>
       <c r="C66" t="s">
-        <v>150</v>
+        <v>14</v>
       </c>
       <c r="D66" t="s">
         <v>151</v>
       </c>
-      <c r="E66" s="2" t="s">
-        <v>9</v>
+      <c r="E66" t="s">
+        <v>14</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>152</v>
       </c>
       <c r="B67">
-        <v>3216</v>
+        <v>3793</v>
       </c>
       <c r="C67" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="D67" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>154</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B68">
-        <v>3010</v>
+        <v>3739</v>
       </c>
       <c r="C68" t="s">
-        <v>155</v>
+        <v>14</v>
       </c>
       <c r="D68" t="s">
         <v>156</v>
       </c>
-      <c r="E68" s="2" t="s">
-        <v>9</v>
+      <c r="E68" t="s">
+        <v>14</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>157</v>
       </c>
       <c r="B69">
-        <v>2794</v>
+        <v>3615</v>
       </c>
       <c r="C69" t="s">
         <v>158</v>
       </c>
       <c r="D69" t="s">
         <v>159</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B70">
-        <v>2768</v>
+        <v>3590</v>
       </c>
       <c r="C70" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D70" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B71">
-        <v>2755</v>
+        <v>3523</v>
       </c>
       <c r="C71" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D71" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="B72">
-        <v>2723</v>
+        <v>3216</v>
       </c>
       <c r="C72" t="s">
-        <v>164</v>
+        <v>14</v>
       </c>
       <c r="D72" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>166</v>
+      </c>
+      <c r="E72" t="s">
+        <v>14</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B73">
-        <v>2632</v>
+        <v>3010</v>
       </c>
       <c r="C73" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D73" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B74">
-        <v>2617</v>
+        <v>2794</v>
       </c>
       <c r="C74" t="s">
-        <v>11</v>
+        <v>171</v>
       </c>
       <c r="D74" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>172</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B75">
-        <v>2220</v>
+        <v>2768</v>
       </c>
       <c r="C75" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D75" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B76">
-        <v>1894</v>
+        <v>2755</v>
       </c>
       <c r="C76" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="D76" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>176</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="B77">
-        <v>1805</v>
+        <v>2723</v>
       </c>
       <c r="C77" t="s">
-        <v>11</v>
+        <v>177</v>
       </c>
       <c r="D77" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>178</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B78">
-        <v>1804</v>
+        <v>2632</v>
       </c>
       <c r="C78" t="s">
-        <v>11</v>
+        <v>180</v>
       </c>
       <c r="D78" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>181</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="B79">
-        <v>1803</v>
+        <v>2617</v>
       </c>
       <c r="C79" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D79" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="E79" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="B80">
-        <v>1802</v>
+        <v>2220</v>
       </c>
       <c r="C80" t="s">
-        <v>11</v>
+        <v>185</v>
       </c>
       <c r="D80" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>186</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="B81">
-        <v>1801</v>
+        <v>1894</v>
       </c>
       <c r="C81" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D81" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="E81" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="B82">
-        <v>1799</v>
+        <v>1805</v>
       </c>
       <c r="C82" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D82" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="E82" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="B83">
-        <v>1762</v>
+        <v>1804</v>
       </c>
       <c r="C83" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D83" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="E83" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="B84">
-        <v>1743</v>
+        <v>1803</v>
       </c>
       <c r="C84" t="s">
-        <v>185</v>
+        <v>14</v>
       </c>
       <c r="D84" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>192</v>
+      </c>
+      <c r="E84" t="s">
+        <v>14</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B85">
-        <v>1499</v>
+        <v>1802</v>
       </c>
       <c r="C85" t="s">
-        <v>188</v>
+        <v>14</v>
       </c>
       <c r="D85" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>193</v>
+      </c>
+      <c r="E85" t="s">
+        <v>14</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B86">
-        <v>1491</v>
+        <v>1801</v>
       </c>
       <c r="C86" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="D86" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>194</v>
+      </c>
+      <c r="E86" t="s">
+        <v>14</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B87">
-        <v>1459</v>
+        <v>1799</v>
       </c>
       <c r="C87" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="D87" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>195</v>
+      </c>
+      <c r="E87" t="s">
+        <v>14</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B88">
-        <v>1317</v>
+        <v>1762</v>
       </c>
       <c r="C88" t="s">
-        <v>196</v>
+        <v>14</v>
       </c>
       <c r="D88" t="s">
         <v>197</v>
       </c>
-      <c r="E88" s="2" t="s">
-        <v>9</v>
+      <c r="E88" t="s">
+        <v>14</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B89">
-        <v>1270</v>
+        <v>1743</v>
       </c>
       <c r="C89" t="s">
         <v>198</v>
       </c>
       <c r="D89" t="s">
         <v>199</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>200</v>
       </c>
       <c r="B90">
-        <v>1236</v>
+        <v>1499</v>
       </c>
       <c r="C90" t="s">
         <v>201</v>
       </c>
       <c r="D90" t="s">
         <v>202</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>200</v>
       </c>
       <c r="B91">
-        <v>1234</v>
+        <v>1491</v>
       </c>
       <c r="C91" t="s">
         <v>203</v>
       </c>
       <c r="D91" t="s">
         <v>204</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="B92">
-        <v>1222</v>
+        <v>1459</v>
       </c>
       <c r="C92" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D92" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B93">
-        <v>1162</v>
+        <v>1317</v>
       </c>
       <c r="C93" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D93" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B94">
-        <v>1161</v>
+        <v>1270</v>
       </c>
       <c r="C94" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D94" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="B95">
-        <v>1158</v>
+        <v>1236</v>
       </c>
       <c r="C95" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D95" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B96">
-        <v>1130</v>
+        <v>1234</v>
       </c>
       <c r="C96" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D96" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B97">
-        <v>1129</v>
+        <v>1222</v>
       </c>
       <c r="C97" t="s">
-        <v>11</v>
+        <v>218</v>
       </c>
       <c r="D97" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>219</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="B98">
-        <v>1127</v>
+        <v>1162</v>
       </c>
       <c r="C98" t="s">
-        <v>11</v>
+        <v>221</v>
       </c>
       <c r="D98" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>222</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="B99">
-        <v>1126</v>
+        <v>1161</v>
       </c>
       <c r="C99" t="s">
-        <v>11</v>
+        <v>223</v>
       </c>
       <c r="D99" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>224</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="B100">
-        <v>1125</v>
+        <v>1158</v>
       </c>
       <c r="C100" t="s">
-        <v>11</v>
+        <v>225</v>
       </c>
       <c r="D100" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>226</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B101">
-        <v>1124</v>
+        <v>1130</v>
       </c>
       <c r="C101" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="D101" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>229</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B102">
-        <v>1123</v>
+        <v>1129</v>
       </c>
       <c r="C102" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D102" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="E102" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B103">
-        <v>1122</v>
+        <v>1127</v>
       </c>
       <c r="C103" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D103" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="E103" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B104">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="C104" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D104" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E104" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B105">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="C105" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D105" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="E105" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B106">
-        <v>1119</v>
+        <v>1124</v>
       </c>
       <c r="C106" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D106" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="E106" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B107">
-        <v>1118</v>
+        <v>1123</v>
       </c>
       <c r="C107" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D107" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="E107" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B108">
-        <v>1117</v>
+        <v>1122</v>
       </c>
       <c r="C108" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D108" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="E108" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B109">
-        <v>1116</v>
+        <v>1121</v>
       </c>
       <c r="C109" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D109" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="E109" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B110">
-        <v>1115</v>
+        <v>1120</v>
       </c>
       <c r="C110" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D110" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="E110" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B111">
-        <v>1114</v>
+        <v>1119</v>
       </c>
       <c r="C111" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D111" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="E111" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B112">
-        <v>1113</v>
+        <v>1118</v>
       </c>
       <c r="C112" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D112" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="E112" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B113">
-        <v>1111</v>
+        <v>1117</v>
       </c>
       <c r="C113" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D113" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="E113" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B114">
-        <v>1107</v>
+        <v>1116</v>
       </c>
       <c r="C114" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D114" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="E114" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B115">
-        <v>1106</v>
+        <v>1115</v>
       </c>
       <c r="C115" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D115" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="E115" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B116">
-        <v>1105</v>
+        <v>1114</v>
       </c>
       <c r="C116" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D116" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="E116" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B117">
-        <v>1104</v>
+        <v>1113</v>
       </c>
       <c r="C117" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D117" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="E117" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B118">
-        <v>1103</v>
+        <v>1111</v>
       </c>
       <c r="C118" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D118" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="E118" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B119">
-        <v>1094</v>
+        <v>1107</v>
       </c>
       <c r="C119" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D119" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="E119" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>240</v>
+        <v>227</v>
       </c>
       <c r="B120">
-        <v>1003</v>
+        <v>1106</v>
       </c>
       <c r="C120" t="s">
-        <v>241</v>
+        <v>14</v>
       </c>
       <c r="D120" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>248</v>
+      </c>
+      <c r="E120" t="s">
+        <v>14</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>243</v>
+        <v>227</v>
       </c>
       <c r="B121">
-        <v>847</v>
+        <v>1105</v>
       </c>
       <c r="C121" t="s">
-        <v>244</v>
+        <v>14</v>
       </c>
       <c r="D121" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>249</v>
+      </c>
+      <c r="E121" t="s">
+        <v>14</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>243</v>
+        <v>227</v>
       </c>
       <c r="B122">
-        <v>838</v>
+        <v>1104</v>
       </c>
       <c r="C122" t="s">
-        <v>246</v>
+        <v>14</v>
       </c>
       <c r="D122" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>250</v>
+      </c>
+      <c r="E122" t="s">
+        <v>14</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>248</v>
+        <v>227</v>
       </c>
       <c r="B123">
-        <v>1011</v>
+        <v>1103</v>
       </c>
       <c r="C123" t="s">
-        <v>249</v>
+        <v>14</v>
       </c>
       <c r="D123" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>251</v>
+      </c>
+      <c r="E123" t="s">
+        <v>14</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>248</v>
+        <v>227</v>
       </c>
       <c r="B124">
-        <v>809</v>
+        <v>1094</v>
       </c>
       <c r="C124" t="s">
-        <v>251</v>
+        <v>14</v>
       </c>
       <c r="D124" t="s">
         <v>252</v>
       </c>
-      <c r="E124" s="2" t="s">
-        <v>9</v>
+      <c r="E124" t="s">
+        <v>14</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>253</v>
       </c>
       <c r="B125">
-        <v>719</v>
+        <v>1003</v>
       </c>
       <c r="C125" t="s">
         <v>254</v>
       </c>
       <c r="D125" t="s">
         <v>255</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B126">
-        <v>718</v>
+        <v>847</v>
       </c>
       <c r="C126" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D126" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B127">
-        <v>717</v>
+        <v>838</v>
       </c>
       <c r="C127" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D127" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="B128">
-        <v>716</v>
+        <v>1011</v>
       </c>
       <c r="C128" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D128" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="B129">
-        <v>699</v>
+        <v>809</v>
       </c>
       <c r="C129" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D129" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B130">
-        <v>360</v>
+        <v>719</v>
       </c>
       <c r="C130" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D130" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B131">
-        <v>359</v>
+        <v>718</v>
       </c>
       <c r="C131" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D131" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B132">
-        <v>358</v>
+        <v>717</v>
       </c>
       <c r="C132" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D132" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B133">
-        <v>357</v>
+        <v>716</v>
       </c>
       <c r="C133" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D133" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B134">
-        <v>356</v>
+        <v>699</v>
       </c>
       <c r="C134" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D134" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
       <c r="B135">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="C135" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="D135" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
       <c r="B136">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="C136" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D136" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B137">
-        <v>18607</v>
+        <v>358</v>
       </c>
       <c r="C137" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D137" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="B138">
-        <v>18109</v>
+        <v>357</v>
       </c>
       <c r="C138" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D138" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="B139">
-        <v>18107</v>
+        <v>356</v>
       </c>
       <c r="C139" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D139" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="B140">
-        <v>18103</v>
+        <v>355</v>
       </c>
       <c r="C140" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D140" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="B141">
-        <v>18091</v>
+        <v>351</v>
       </c>
       <c r="C141" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D141" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B142">
-        <v>18019</v>
+        <v>18607</v>
       </c>
       <c r="C142" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D142" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B143">
-        <v>17758</v>
+        <v>18109</v>
       </c>
       <c r="C143" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D143" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B144">
-        <v>17614</v>
+        <v>18107</v>
       </c>
       <c r="C144" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D144" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="B145">
-        <v>17475</v>
+        <v>18103</v>
       </c>
       <c r="C145" t="s">
         <v>300</v>
       </c>
       <c r="D145" t="s">
         <v>301</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="B146">
-        <v>17380</v>
+        <v>18091</v>
       </c>
       <c r="C146" t="s">
         <v>302</v>
       </c>
       <c r="D146" t="s">
         <v>303</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="B147">
-        <v>17378</v>
+        <v>18019</v>
       </c>
       <c r="C147" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D147" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="B148">
-        <v>17371</v>
+        <v>17758</v>
       </c>
       <c r="C148" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="D148" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="B149">
-        <v>17368</v>
+        <v>17614</v>
       </c>
       <c r="C149" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="D149" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B150">
-        <v>17033</v>
+        <v>17475</v>
       </c>
       <c r="C150" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D150" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B151">
-        <v>16148</v>
+        <v>17380</v>
       </c>
       <c r="C151" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D151" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B152">
-        <v>15718</v>
+        <v>17378</v>
       </c>
       <c r="C152" t="s">
         <v>317</v>
       </c>
       <c r="D152" t="s">
         <v>318</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B153">
-        <v>15717</v>
+        <v>17371</v>
       </c>
       <c r="C153" t="s">
         <v>319</v>
       </c>
       <c r="D153" t="s">
         <v>320</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B154">
-        <v>15716</v>
+        <v>17368</v>
       </c>
       <c r="C154" t="s">
         <v>321</v>
       </c>
       <c r="D154" t="s">
         <v>322</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="B155">
-        <v>15715</v>
+        <v>17033</v>
       </c>
       <c r="C155" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D155" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>316</v>
+        <v>326</v>
       </c>
       <c r="B156">
-        <v>15714</v>
+        <v>16148</v>
       </c>
       <c r="C156" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="D156" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="B157">
-        <v>15713</v>
+        <v>15718</v>
       </c>
       <c r="C157" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="D157" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
         <v>329</v>
       </c>
       <c r="B158">
-        <v>15446</v>
+        <v>15717</v>
       </c>
       <c r="C158" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D158" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B159">
-        <v>15278</v>
+        <v>15716</v>
       </c>
       <c r="C159" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D159" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B160">
-        <v>15263</v>
+        <v>15715</v>
       </c>
       <c r="C160" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D160" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="B161">
-        <v>14640</v>
+        <v>15714</v>
       </c>
       <c r="C161" t="s">
         <v>338</v>
       </c>
       <c r="D161" t="s">
         <v>339</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="B162">
-        <v>14585</v>
+        <v>15713</v>
       </c>
       <c r="C162" t="s">
         <v>340</v>
       </c>
       <c r="D162" t="s">
         <v>341</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="B163">
-        <v>14584</v>
+        <v>15446</v>
       </c>
       <c r="C163" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D163" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="B164">
-        <v>14486</v>
+        <v>15278</v>
       </c>
       <c r="C164" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="D164" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B165">
-        <v>14488</v>
+        <v>15263</v>
       </c>
       <c r="C165" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D165" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B166">
-        <v>13283</v>
+        <v>14640</v>
       </c>
       <c r="C166" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D166" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B167">
-        <v>12652</v>
+        <v>14585</v>
       </c>
       <c r="C167" t="s">
         <v>353</v>
       </c>
       <c r="D167" t="s">
         <v>354</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B168">
-        <v>12647</v>
+        <v>14584</v>
       </c>
       <c r="C168" t="s">
         <v>355</v>
       </c>
       <c r="D168" t="s">
         <v>356</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
+        <v>350</v>
+      </c>
+      <c r="B169">
+        <v>14486</v>
+      </c>
+      <c r="C169" t="s">
         <v>357</v>
       </c>
-      <c r="B169">
-[...2 lines deleted...]
-      <c r="C169" t="s">
+      <c r="D169" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
+        <v>359</v>
+      </c>
+      <c r="B170">
+        <v>14488</v>
+      </c>
+      <c r="C170" t="s">
         <v>360</v>
       </c>
-      <c r="B170">
-[...2 lines deleted...]
-      <c r="C170" t="s">
+      <c r="D170" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
+        <v>362</v>
+      </c>
+      <c r="B171">
+        <v>13283</v>
+      </c>
+      <c r="C171" t="s">
         <v>363</v>
       </c>
-      <c r="B171">
-[...2 lines deleted...]
-      <c r="C171" t="s">
+      <c r="D171" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
+        <v>365</v>
+      </c>
+      <c r="B172">
+        <v>12652</v>
+      </c>
+      <c r="C172" t="s">
         <v>366</v>
       </c>
-      <c r="B172">
-[...2 lines deleted...]
-      <c r="C172" t="s">
+      <c r="D172" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
+        <v>365</v>
+      </c>
+      <c r="B173">
+        <v>12647</v>
+      </c>
+      <c r="C173" t="s">
+        <v>368</v>
+      </c>
+      <c r="D173" t="s">
         <v>369</v>
-      </c>
-[...7 lines deleted...]
-        <v>371</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
+        <v>370</v>
+      </c>
+      <c r="B174">
+        <v>12517</v>
+      </c>
+      <c r="C174" t="s">
+        <v>371</v>
+      </c>
+      <c r="D174" t="s">
         <v>372</v>
-      </c>
-[...7 lines deleted...]
-        <v>374</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
+        <v>373</v>
+      </c>
+      <c r="B175">
+        <v>11699</v>
+      </c>
+      <c r="C175" t="s">
+        <v>374</v>
+      </c>
+      <c r="D175" t="s">
         <v>375</v>
-      </c>
-[...7 lines deleted...]
-        <v>377</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
+        <v>376</v>
+      </c>
+      <c r="B176">
+        <v>11349</v>
+      </c>
+      <c r="C176" t="s">
+        <v>377</v>
+      </c>
+      <c r="D176" t="s">
         <v>378</v>
-      </c>
-[...7 lines deleted...]
-        <v>380</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
+        <v>379</v>
+      </c>
+      <c r="B177">
+        <v>11322</v>
+      </c>
+      <c r="C177" t="s">
+        <v>380</v>
+      </c>
+      <c r="D177" t="s">
         <v>381</v>
-      </c>
-[...7 lines deleted...]
-        <v>383</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
+        <v>382</v>
+      </c>
+      <c r="B178">
+        <v>11100</v>
+      </c>
+      <c r="C178" t="s">
+        <v>383</v>
+      </c>
+      <c r="D178" t="s">
         <v>384</v>
-      </c>
-[...7 lines deleted...]
-        <v>386</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
+        <v>385</v>
+      </c>
+      <c r="B179">
+        <v>10896</v>
+      </c>
+      <c r="C179" t="s">
+        <v>386</v>
+      </c>
+      <c r="D179" t="s">
         <v>387</v>
-      </c>
-[...7 lines deleted...]
-        <v>389</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B180">
-        <v>9190</v>
+        <v>10520</v>
       </c>
       <c r="C180" t="s">
+        <v>389</v>
+      </c>
+      <c r="D180" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
+        <v>391</v>
+      </c>
+      <c r="B181">
+        <v>9810</v>
+      </c>
+      <c r="C181" t="s">
         <v>392</v>
       </c>
-      <c r="B181">
-[...2 lines deleted...]
-      <c r="C181" t="s">
+      <c r="D181" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
+        <v>394</v>
+      </c>
+      <c r="B182">
+        <v>9588</v>
+      </c>
+      <c r="C182" t="s">
         <v>395</v>
       </c>
-      <c r="B182">
-[...2 lines deleted...]
-      <c r="C182" t="s">
+      <c r="D182" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
+        <v>397</v>
+      </c>
+      <c r="B183">
+        <v>9281</v>
+      </c>
+      <c r="C183" t="s">
         <v>398</v>
       </c>
-      <c r="B183">
-[...2 lines deleted...]
-      <c r="C183" t="s">
+      <c r="D183" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B184">
-        <v>8254</v>
+        <v>9191</v>
       </c>
       <c r="C184" t="s">
         <v>401</v>
       </c>
       <c r="D184" t="s">
         <v>402</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
+        <v>400</v>
+      </c>
+      <c r="B185">
+        <v>9190</v>
+      </c>
+      <c r="C185" t="s">
         <v>403</v>
       </c>
-      <c r="B185">
-[...2 lines deleted...]
-      <c r="C185" t="s">
+      <c r="D185" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B186">
-        <v>8104</v>
+        <v>9052</v>
       </c>
       <c r="C186" t="s">
         <v>406</v>
       </c>
       <c r="D186" t="s">
         <v>407</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
         <v>408</v>
       </c>
       <c r="B187">
-        <v>7635</v>
+        <v>8721</v>
       </c>
       <c r="C187" t="s">
         <v>409</v>
       </c>
       <c r="D187" t="s">
         <v>410</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
         <v>411</v>
       </c>
       <c r="B188">
-        <v>7173</v>
+        <v>8259</v>
       </c>
       <c r="C188" t="s">
         <v>412</v>
       </c>
       <c r="D188" t="s">
         <v>413</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
+        <v>411</v>
+      </c>
+      <c r="B189">
+        <v>8254</v>
+      </c>
+      <c r="C189" t="s">
         <v>414</v>
       </c>
-      <c r="B189">
-[...2 lines deleted...]
-      <c r="C189" t="s">
+      <c r="D189" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
+        <v>416</v>
+      </c>
+      <c r="B190">
+        <v>8105</v>
+      </c>
+      <c r="C190" t="s">
         <v>417</v>
       </c>
-      <c r="B190">
-[...2 lines deleted...]
-      <c r="C190" t="s">
+      <c r="D190" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B191">
-        <v>6891</v>
+        <v>8104</v>
       </c>
       <c r="C191" t="s">
+        <v>419</v>
+      </c>
+      <c r="D191" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
+        <v>421</v>
+      </c>
+      <c r="B192">
+        <v>7635</v>
+      </c>
+      <c r="C192" t="s">
         <v>422</v>
       </c>
-      <c r="B192">
-[...2 lines deleted...]
-      <c r="C192" t="s">
+      <c r="D192" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B193">
-        <v>6820</v>
+        <v>7173</v>
       </c>
       <c r="C193" t="s">
         <v>425</v>
       </c>
       <c r="D193" t="s">
         <v>426</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="B194">
-        <v>6804</v>
+        <v>7007</v>
       </c>
       <c r="C194" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D194" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B195">
-        <v>6575</v>
+        <v>6899</v>
       </c>
       <c r="C195" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D195" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="B196">
-        <v>6574</v>
+        <v>6891</v>
       </c>
       <c r="C196" t="s">
         <v>433</v>
       </c>
       <c r="D196" t="s">
         <v>434</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
         <v>435</v>
       </c>
       <c r="B197">
-        <v>6278</v>
+        <v>6854</v>
       </c>
       <c r="C197" t="s">
         <v>436</v>
       </c>
       <c r="D197" t="s">
         <v>437</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
+        <v>435</v>
+      </c>
+      <c r="B198">
+        <v>6820</v>
+      </c>
+      <c r="C198" t="s">
         <v>438</v>
       </c>
-      <c r="B198">
-[...2 lines deleted...]
-      <c r="C198" t="s">
+      <c r="D198" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
+        <v>435</v>
+      </c>
+      <c r="B199">
+        <v>6804</v>
+      </c>
+      <c r="C199" t="s">
+        <v>440</v>
+      </c>
+      <c r="D199" t="s">
         <v>441</v>
-      </c>
-[...7 lines deleted...]
-        <v>443</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
+        <v>442</v>
+      </c>
+      <c r="B200">
+        <v>6575</v>
+      </c>
+      <c r="C200" t="s">
+        <v>443</v>
+      </c>
+      <c r="D200" t="s">
         <v>444</v>
-      </c>
-[...7 lines deleted...]
-        <v>446</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
+        <v>445</v>
+      </c>
+      <c r="B201">
+        <v>6574</v>
+      </c>
+      <c r="C201" t="s">
+        <v>446</v>
+      </c>
+      <c r="D201" t="s">
         <v>447</v>
-      </c>
-[...7 lines deleted...]
-        <v>449</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B202">
-        <v>5495</v>
+        <v>6278</v>
       </c>
       <c r="C202" t="s">
+        <v>449</v>
+      </c>
+      <c r="D202" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="B203">
-        <v>5494</v>
+        <v>6122</v>
       </c>
       <c r="C203" t="s">
         <v>452</v>
       </c>
       <c r="D203" t="s">
         <v>453</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
         <v>454</v>
       </c>
       <c r="B204">
-        <v>5185</v>
+        <v>5996</v>
       </c>
       <c r="C204" t="s">
         <v>455</v>
       </c>
       <c r="D204" t="s">
         <v>456</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
         <v>457</v>
       </c>
       <c r="B205">
-        <v>5059</v>
+        <v>5931</v>
       </c>
       <c r="C205" t="s">
         <v>458</v>
       </c>
       <c r="D205" t="s">
         <v>459</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="B206">
-        <v>5056</v>
+        <v>5496</v>
       </c>
       <c r="C206" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D206" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="B207">
-        <v>4984</v>
+        <v>5495</v>
       </c>
       <c r="C207" t="s">
         <v>463</v>
       </c>
       <c r="D207" t="s">
         <v>464</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="B208">
-        <v>4946</v>
+        <v>5494</v>
       </c>
       <c r="C208" t="s">
         <v>465</v>
       </c>
       <c r="D208" t="s">
         <v>466</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
         <v>467</v>
       </c>
       <c r="B209">
-        <v>4791</v>
+        <v>5185</v>
       </c>
       <c r="C209" t="s">
         <v>468</v>
       </c>
       <c r="D209" t="s">
         <v>469</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
         <v>470</v>
       </c>
       <c r="B210">
-        <v>4604</v>
+        <v>5059</v>
       </c>
       <c r="C210" t="s">
         <v>471</v>
       </c>
       <c r="D210" t="s">
         <v>472</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
         <v>470</v>
       </c>
       <c r="B211">
-        <v>4601</v>
+        <v>5056</v>
       </c>
       <c r="C211" t="s">
         <v>473</v>
       </c>
       <c r="D211" t="s">
         <v>474</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
         <v>475</v>
       </c>
       <c r="B212">
-        <v>4459</v>
+        <v>4984</v>
       </c>
       <c r="C212" t="s">
         <v>476</v>
       </c>
       <c r="D212" t="s">
         <v>477</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
+        <v>475</v>
+      </c>
+      <c r="B213">
+        <v>4946</v>
+      </c>
+      <c r="C213" t="s">
         <v>478</v>
       </c>
-      <c r="B213">
-[...2 lines deleted...]
-      <c r="C213" t="s">
+      <c r="D213" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
+        <v>480</v>
+      </c>
+      <c r="B214">
+        <v>4791</v>
+      </c>
+      <c r="C214" t="s">
         <v>481</v>
       </c>
-      <c r="B214">
-[...2 lines deleted...]
-      <c r="C214" t="s">
+      <c r="D214" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
+        <v>483</v>
+      </c>
+      <c r="B215">
+        <v>4604</v>
+      </c>
+      <c r="C215" t="s">
         <v>484</v>
       </c>
-      <c r="B215">
-[...2 lines deleted...]
-      <c r="C215" t="s">
+      <c r="D215" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="B216">
-        <v>3928</v>
+        <v>4601</v>
       </c>
       <c r="C216" t="s">
+        <v>486</v>
+      </c>
+      <c r="D216" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
+        <v>488</v>
+      </c>
+      <c r="B217">
+        <v>4459</v>
+      </c>
+      <c r="C217" t="s">
         <v>489</v>
       </c>
-      <c r="B217">
-[...2 lines deleted...]
-      <c r="C217" t="s">
+      <c r="D217" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="B218">
-        <v>3824</v>
+        <v>4339</v>
       </c>
       <c r="C218" t="s">
         <v>492</v>
       </c>
       <c r="D218" t="s">
         <v>493</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
         <v>494</v>
       </c>
       <c r="B219">
-        <v>3468</v>
+        <v>4233</v>
       </c>
       <c r="C219" t="s">
         <v>495</v>
       </c>
       <c r="D219" t="s">
         <v>496</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="B220">
-        <v>3467</v>
+        <v>3994</v>
       </c>
       <c r="C220" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="D220" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="B221">
-        <v>3466</v>
+        <v>3928</v>
       </c>
       <c r="C221" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D221" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="B222">
-        <v>3457</v>
+        <v>3825</v>
       </c>
       <c r="C222" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="D222" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="B223">
-        <v>3339</v>
+        <v>3824</v>
       </c>
       <c r="C223" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D223" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B224">
-        <v>2907</v>
+        <v>3468</v>
       </c>
       <c r="C224" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D224" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B225">
-        <v>2881</v>
+        <v>3467</v>
       </c>
       <c r="C225" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="D225" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="B226">
-        <v>2857</v>
+        <v>3466</v>
       </c>
       <c r="C226" t="s">
         <v>512</v>
       </c>
       <c r="D226" t="s">
         <v>513</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
+        <v>507</v>
+      </c>
+      <c r="B227">
+        <v>3457</v>
+      </c>
+      <c r="C227" t="s">
         <v>514</v>
       </c>
-      <c r="B227">
-[...2 lines deleted...]
-      <c r="C227" t="s">
+      <c r="D227" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B228">
-        <v>2672</v>
+        <v>3339</v>
       </c>
       <c r="C228" t="s">
         <v>517</v>
       </c>
       <c r="D228" t="s">
         <v>518</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="B229">
-        <v>2671</v>
+        <v>2907</v>
       </c>
       <c r="C229" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="D229" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="B230">
-        <v>2935</v>
+        <v>2881</v>
       </c>
       <c r="C230" t="s">
         <v>522</v>
       </c>
       <c r="D230" t="s">
         <v>523</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
         <v>524</v>
       </c>
       <c r="B231">
-        <v>2383</v>
+        <v>2857</v>
       </c>
       <c r="C231" t="s">
         <v>525</v>
       </c>
       <c r="D231" t="s">
         <v>526</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="B232">
-        <v>2379</v>
+        <v>2676</v>
       </c>
       <c r="C232" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D232" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="B233">
-        <v>1955</v>
+        <v>2672</v>
       </c>
       <c r="C233" t="s">
         <v>530</v>
       </c>
       <c r="D233" t="s">
         <v>531</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
+        <v>527</v>
+      </c>
+      <c r="B234">
+        <v>2671</v>
+      </c>
+      <c r="C234" t="s">
         <v>532</v>
       </c>
-      <c r="B234">
-[...2 lines deleted...]
-      <c r="C234" t="s">
+      <c r="D234" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="B235">
-        <v>1648</v>
+        <v>2935</v>
       </c>
       <c r="C235" t="s">
         <v>535</v>
       </c>
       <c r="D235" t="s">
         <v>536</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="B236">
-        <v>1580</v>
+        <v>2383</v>
       </c>
       <c r="C236" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D236" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="B237">
-        <v>1331</v>
+        <v>2379</v>
       </c>
       <c r="C237" t="s">
         <v>540</v>
       </c>
       <c r="D237" t="s">
         <v>541</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
         <v>542</v>
       </c>
       <c r="B238">
-        <v>18295</v>
+        <v>1955</v>
       </c>
       <c r="C238" t="s">
         <v>543</v>
       </c>
       <c r="D238" t="s">
         <v>544</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
         <v>545</v>
       </c>
       <c r="B239">
-        <v>17887</v>
+        <v>1658</v>
       </c>
       <c r="C239" t="s">
         <v>546</v>
       </c>
       <c r="D239" t="s">
         <v>547</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
+        <v>545</v>
+      </c>
+      <c r="B240">
+        <v>1648</v>
+      </c>
+      <c r="C240" t="s">
         <v>548</v>
       </c>
-      <c r="B240">
-[...2 lines deleted...]
-      <c r="C240" t="s">
+      <c r="D240" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="B241">
-        <v>17830</v>
+        <v>1580</v>
       </c>
       <c r="C241" t="s">
+        <v>550</v>
+      </c>
+      <c r="D241" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
+        <v>552</v>
+      </c>
+      <c r="B242">
+        <v>1331</v>
+      </c>
+      <c r="C242" t="s">
         <v>553</v>
       </c>
-      <c r="B242">
-[...2 lines deleted...]
-      <c r="C242" t="s">
+      <c r="D242" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B243">
-        <v>17723</v>
+        <v>18295</v>
       </c>
       <c r="C243" t="s">
         <v>556</v>
       </c>
       <c r="D243" t="s">
         <v>557</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="B244">
-        <v>17691</v>
+        <v>17887</v>
       </c>
       <c r="C244" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D244" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="B245">
-        <v>17664</v>
+        <v>17831</v>
       </c>
       <c r="C245" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D245" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="B246">
-        <v>17650</v>
+        <v>17830</v>
       </c>
       <c r="C246" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D246" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="B247">
-        <v>17569</v>
+        <v>17729</v>
       </c>
       <c r="C247" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="D247" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="B248">
-        <v>17447</v>
+        <v>17723</v>
       </c>
       <c r="C248" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="D248" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="B249">
-        <v>17289</v>
+        <v>17691</v>
       </c>
       <c r="C249" t="s">
         <v>571</v>
       </c>
       <c r="D249" t="s">
         <v>572</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="B250">
-        <v>17281</v>
+        <v>17664</v>
       </c>
       <c r="C250" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="D250" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="B251">
-        <v>17138</v>
+        <v>17650</v>
       </c>
       <c r="C251" t="s">
         <v>576</v>
       </c>
       <c r="D251" t="s">
         <v>577</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
+        <v>573</v>
+      </c>
+      <c r="B252">
+        <v>17569</v>
+      </c>
+      <c r="C252" t="s">
         <v>578</v>
       </c>
-      <c r="B252">
-[...2 lines deleted...]
-      <c r="C252" t="s">
+      <c r="D252" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
+        <v>580</v>
+      </c>
+      <c r="B253">
+        <v>17447</v>
+      </c>
+      <c r="C253" t="s">
         <v>581</v>
       </c>
-      <c r="B253">
-[...2 lines deleted...]
-      <c r="C253" t="s">
+      <c r="D253" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
+        <v>583</v>
+      </c>
+      <c r="B254">
+        <v>17289</v>
+      </c>
+      <c r="C254" t="s">
         <v>584</v>
       </c>
-      <c r="B254">
-[...2 lines deleted...]
-      <c r="C254" t="s">
+      <c r="D254" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
+        <v>583</v>
+      </c>
+      <c r="B255">
+        <v>17281</v>
+      </c>
+      <c r="C255" t="s">
+        <v>586</v>
+      </c>
+      <c r="D255" t="s">
         <v>587</v>
-      </c>
-[...7 lines deleted...]
-        <v>589</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
+        <v>588</v>
+      </c>
+      <c r="B256">
+        <v>17138</v>
+      </c>
+      <c r="C256" t="s">
+        <v>589</v>
+      </c>
+      <c r="D256" t="s">
         <v>590</v>
-      </c>
-[...7 lines deleted...]
-        <v>592</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
+        <v>591</v>
+      </c>
+      <c r="B257">
+        <v>16762</v>
+      </c>
+      <c r="C257" t="s">
+        <v>592</v>
+      </c>
+      <c r="D257" t="s">
         <v>593</v>
-      </c>
-[...7 lines deleted...]
-        <v>595</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B258">
-        <v>15931</v>
+        <v>16630</v>
       </c>
       <c r="C258" t="s">
+        <v>595</v>
+      </c>
+      <c r="D258" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>597</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="B259">
-        <v>15930</v>
+        <v>16361</v>
       </c>
       <c r="C259" t="s">
         <v>598</v>
       </c>
       <c r="D259" t="s">
         <v>599</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
         <v>600</v>
       </c>
       <c r="B260">
-        <v>15857</v>
+        <v>16287</v>
       </c>
       <c r="C260" t="s">
         <v>601</v>
       </c>
       <c r="D260" t="s">
         <v>602</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="B261">
-        <v>15856</v>
+        <v>15967</v>
       </c>
       <c r="C261" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D261" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="B262">
-        <v>15855</v>
+        <v>15932</v>
       </c>
       <c r="C262" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D262" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="B263">
-        <v>15811</v>
+        <v>15931</v>
       </c>
       <c r="C263" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="D263" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="B264">
-        <v>15245</v>
+        <v>15930</v>
       </c>
       <c r="C264" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D264" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="B265">
-        <v>15241</v>
+        <v>15857</v>
       </c>
       <c r="C265" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="D265" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="B266">
-        <v>15240</v>
+        <v>15856</v>
       </c>
       <c r="C266" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="D266" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="B267">
-        <v>15163</v>
+        <v>15855</v>
       </c>
       <c r="C267" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="D267" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="B268">
-        <v>15089</v>
+        <v>15811</v>
       </c>
       <c r="C268" t="s">
         <v>620</v>
       </c>
       <c r="D268" t="s">
         <v>621</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
         <v>622</v>
       </c>
       <c r="B269">
-        <v>15017</v>
+        <v>15245</v>
       </c>
       <c r="C269" t="s">
         <v>623</v>
       </c>
       <c r="D269" t="s">
         <v>624</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
         <v>622</v>
       </c>
       <c r="B270">
-        <v>14971</v>
+        <v>15241</v>
       </c>
       <c r="C270" t="s">
         <v>625</v>
       </c>
       <c r="D270" t="s">
         <v>626</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
         <v>622</v>
       </c>
       <c r="B271">
-        <v>14946</v>
+        <v>15240</v>
       </c>
       <c r="C271" t="s">
         <v>627</v>
       </c>
       <c r="D271" t="s">
         <v>628</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
         <v>629</v>
       </c>
       <c r="B272">
-        <v>14820</v>
+        <v>15163</v>
       </c>
       <c r="C272" t="s">
         <v>630</v>
       </c>
       <c r="D272" t="s">
         <v>631</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="B273">
-        <v>14819</v>
+        <v>15089</v>
       </c>
       <c r="C273" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="D273" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="B274">
-        <v>14838</v>
+        <v>15017</v>
       </c>
       <c r="C274" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="D274" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="B275">
-        <v>14628</v>
+        <v>14971</v>
       </c>
       <c r="C275" t="s">
         <v>638</v>
       </c>
       <c r="D275" t="s">
         <v>639</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
+        <v>635</v>
+      </c>
+      <c r="B276">
+        <v>14946</v>
+      </c>
+      <c r="C276" t="s">
         <v>640</v>
       </c>
-      <c r="B276">
-[...2 lines deleted...]
-      <c r="C276" t="s">
+      <c r="D276" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="B277">
-        <v>14596</v>
+        <v>14820</v>
       </c>
       <c r="C277" t="s">
         <v>643</v>
       </c>
       <c r="D277" t="s">
         <v>644</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="B278">
-        <v>14590</v>
+        <v>14819</v>
       </c>
       <c r="C278" t="s">
         <v>645</v>
       </c>
       <c r="D278" t="s">
         <v>646</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
         <v>647</v>
       </c>
       <c r="B279">
-        <v>14259</v>
+        <v>14838</v>
       </c>
       <c r="C279" t="s">
         <v>648</v>
       </c>
       <c r="D279" t="s">
         <v>649</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="B280">
-        <v>14256</v>
+        <v>14628</v>
       </c>
       <c r="C280" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="D280" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="B281">
-        <v>14255</v>
+        <v>14597</v>
       </c>
       <c r="C281" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="D281" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="B282">
-        <v>14254</v>
+        <v>14596</v>
       </c>
       <c r="C282" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="D282" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="B283">
-        <v>14249</v>
+        <v>14590</v>
       </c>
       <c r="C283" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="D283" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="B284">
-        <v>13492</v>
+        <v>14259</v>
       </c>
       <c r="C284" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="D284" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="B285">
-        <v>13486</v>
+        <v>14256</v>
       </c>
       <c r="C285" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="D285" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="B286">
-        <v>13282</v>
+        <v>14255</v>
       </c>
       <c r="C286" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="D286" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="B287">
-        <v>13249</v>
+        <v>14254</v>
       </c>
       <c r="C287" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="D287" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>668</v>
+        <v>660</v>
       </c>
       <c r="B288">
-        <v>12595</v>
+        <v>14249</v>
       </c>
       <c r="C288" t="s">
         <v>669</v>
       </c>
       <c r="D288" t="s">
         <v>670</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="B289">
-        <v>12555</v>
+        <v>13492</v>
       </c>
       <c r="C289" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="D289" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="B290">
-        <v>12554</v>
+        <v>13486</v>
       </c>
       <c r="C290" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D290" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>668</v>
+        <v>676</v>
       </c>
       <c r="B291">
-        <v>12553</v>
+        <v>13282</v>
       </c>
       <c r="C291" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="D291" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="B292">
+        <v>13249</v>
+      </c>
+      <c r="C292" t="s">
+        <v>679</v>
+      </c>
+      <c r="D292" t="s">
+        <v>680</v>
+      </c>
+      <c r="E292" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F292" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>681</v>
+      </c>
+      <c r="B293">
+        <v>12595</v>
+      </c>
+      <c r="C293" t="s">
+        <v>682</v>
+      </c>
+      <c r="D293" t="s">
+        <v>683</v>
+      </c>
+      <c r="E293" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F293" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>681</v>
+      </c>
+      <c r="B294">
+        <v>12555</v>
+      </c>
+      <c r="C294" t="s">
+        <v>684</v>
+      </c>
+      <c r="D294" t="s">
+        <v>685</v>
+      </c>
+      <c r="E294" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F294" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>681</v>
+      </c>
+      <c r="B295">
+        <v>12554</v>
+      </c>
+      <c r="C295" t="s">
+        <v>686</v>
+      </c>
+      <c r="D295" t="s">
+        <v>687</v>
+      </c>
+      <c r="E295" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F295" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>681</v>
+      </c>
+      <c r="B296">
+        <v>12553</v>
+      </c>
+      <c r="C296" t="s">
+        <v>688</v>
+      </c>
+      <c r="D296" t="s">
+        <v>689</v>
+      </c>
+      <c r="E296" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F296" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>690</v>
+      </c>
+      <c r="B297">
         <v>12391</v>
       </c>
-      <c r="C292" t="s">
-[...8 lines deleted...]
-      <c r="F292" s="2" t="s">
+      <c r="C297" t="s">
+        <v>691</v>
+      </c>
+      <c r="D297" t="s">
+        <v>692</v>
+      </c>
+      <c r="E297" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F297" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
-    <hyperlink ref="F3" r:id="rId3"/>
-[...14 lines deleted...]
-    <hyperlink ref="E15" r:id="rId18"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="F9" r:id="rId13"/>
+    <hyperlink ref="F10" r:id="rId14"/>
+    <hyperlink ref="F11" r:id="rId15"/>
+    <hyperlink ref="F12" r:id="rId16"/>
+    <hyperlink ref="F13" r:id="rId17"/>
+    <hyperlink ref="F14" r:id="rId18"/>
     <hyperlink ref="F15" r:id="rId19"/>
-    <hyperlink ref="E16" r:id="rId20"/>
-[...2 lines deleted...]
-    <hyperlink ref="F17" r:id="rId23"/>
+    <hyperlink ref="F16" r:id="rId20"/>
+    <hyperlink ref="E17" r:id="rId21"/>
+    <hyperlink ref="F17" r:id="rId22"/>
+    <hyperlink ref="E18" r:id="rId23"/>
     <hyperlink ref="F18" r:id="rId24"/>
-    <hyperlink ref="F19" r:id="rId25"/>
-[...12 lines deleted...]
-    <hyperlink ref="E29" r:id="rId38"/>
+    <hyperlink ref="E19" r:id="rId25"/>
+    <hyperlink ref="F19" r:id="rId26"/>
+    <hyperlink ref="E20" r:id="rId27"/>
+    <hyperlink ref="F20" r:id="rId28"/>
+    <hyperlink ref="E21" r:id="rId29"/>
+    <hyperlink ref="F21" r:id="rId30"/>
+    <hyperlink ref="E22" r:id="rId31"/>
+    <hyperlink ref="F22" r:id="rId32"/>
+    <hyperlink ref="F23" r:id="rId33"/>
+    <hyperlink ref="F24" r:id="rId34"/>
+    <hyperlink ref="F25" r:id="rId35"/>
+    <hyperlink ref="F26" r:id="rId36"/>
+    <hyperlink ref="F27" r:id="rId37"/>
+    <hyperlink ref="F28" r:id="rId38"/>
     <hyperlink ref="F29" r:id="rId39"/>
     <hyperlink ref="F30" r:id="rId40"/>
     <hyperlink ref="E31" r:id="rId41"/>
     <hyperlink ref="F31" r:id="rId42"/>
     <hyperlink ref="E32" r:id="rId43"/>
     <hyperlink ref="F32" r:id="rId44"/>
     <hyperlink ref="E33" r:id="rId45"/>
     <hyperlink ref="F33" r:id="rId46"/>
     <hyperlink ref="E34" r:id="rId47"/>
     <hyperlink ref="F34" r:id="rId48"/>
-    <hyperlink ref="E35" r:id="rId49"/>
-[...8 lines deleted...]
-    <hyperlink ref="F39" r:id="rId58"/>
+    <hyperlink ref="F35" r:id="rId49"/>
+    <hyperlink ref="E36" r:id="rId50"/>
+    <hyperlink ref="F36" r:id="rId51"/>
+    <hyperlink ref="E37" r:id="rId52"/>
+    <hyperlink ref="F37" r:id="rId53"/>
+    <hyperlink ref="E38" r:id="rId54"/>
+    <hyperlink ref="F38" r:id="rId55"/>
+    <hyperlink ref="E39" r:id="rId56"/>
+    <hyperlink ref="F39" r:id="rId57"/>
+    <hyperlink ref="E40" r:id="rId58"/>
     <hyperlink ref="F40" r:id="rId59"/>
     <hyperlink ref="E41" r:id="rId60"/>
     <hyperlink ref="F41" r:id="rId61"/>
     <hyperlink ref="E42" r:id="rId62"/>
     <hyperlink ref="F42" r:id="rId63"/>
     <hyperlink ref="E43" r:id="rId64"/>
     <hyperlink ref="F43" r:id="rId65"/>
     <hyperlink ref="E44" r:id="rId66"/>
     <hyperlink ref="F44" r:id="rId67"/>
-    <hyperlink ref="E45" r:id="rId68"/>
-[...8 lines deleted...]
-    <hyperlink ref="F49" r:id="rId77"/>
+    <hyperlink ref="F45" r:id="rId68"/>
+    <hyperlink ref="E46" r:id="rId69"/>
+    <hyperlink ref="F46" r:id="rId70"/>
+    <hyperlink ref="E47" r:id="rId71"/>
+    <hyperlink ref="F47" r:id="rId72"/>
+    <hyperlink ref="E48" r:id="rId73"/>
+    <hyperlink ref="F48" r:id="rId74"/>
+    <hyperlink ref="E49" r:id="rId75"/>
+    <hyperlink ref="F49" r:id="rId76"/>
+    <hyperlink ref="E50" r:id="rId77"/>
     <hyperlink ref="F50" r:id="rId78"/>
-    <hyperlink ref="F51" r:id="rId79"/>
-[...7 lines deleted...]
-    <hyperlink ref="E56" r:id="rId87"/>
+    <hyperlink ref="E51" r:id="rId79"/>
+    <hyperlink ref="F51" r:id="rId80"/>
+    <hyperlink ref="E52" r:id="rId81"/>
+    <hyperlink ref="F52" r:id="rId82"/>
+    <hyperlink ref="E53" r:id="rId83"/>
+    <hyperlink ref="F53" r:id="rId84"/>
+    <hyperlink ref="E54" r:id="rId85"/>
+    <hyperlink ref="F54" r:id="rId86"/>
+    <hyperlink ref="F55" r:id="rId87"/>
     <hyperlink ref="F56" r:id="rId88"/>
-    <hyperlink ref="E57" r:id="rId89"/>
-[...6 lines deleted...]
-    <hyperlink ref="F60" r:id="rId96"/>
+    <hyperlink ref="F57" r:id="rId89"/>
+    <hyperlink ref="E58" r:id="rId90"/>
+    <hyperlink ref="F58" r:id="rId91"/>
+    <hyperlink ref="E59" r:id="rId92"/>
+    <hyperlink ref="F59" r:id="rId93"/>
+    <hyperlink ref="E60" r:id="rId94"/>
+    <hyperlink ref="F60" r:id="rId95"/>
+    <hyperlink ref="E61" r:id="rId96"/>
     <hyperlink ref="F61" r:id="rId97"/>
     <hyperlink ref="E62" r:id="rId98"/>
     <hyperlink ref="F62" r:id="rId99"/>
-    <hyperlink ref="F63" r:id="rId100"/>
-[...4 lines deleted...]
-    <hyperlink ref="E66" r:id="rId105"/>
+    <hyperlink ref="E63" r:id="rId100"/>
+    <hyperlink ref="F63" r:id="rId101"/>
+    <hyperlink ref="E64" r:id="rId102"/>
+    <hyperlink ref="F64" r:id="rId103"/>
+    <hyperlink ref="E65" r:id="rId104"/>
+    <hyperlink ref="F65" r:id="rId105"/>
     <hyperlink ref="F66" r:id="rId106"/>
-    <hyperlink ref="F67" r:id="rId107"/>
-    <hyperlink ref="E68" r:id="rId108"/>
+    <hyperlink ref="E67" r:id="rId107"/>
+    <hyperlink ref="F67" r:id="rId108"/>
     <hyperlink ref="F68" r:id="rId109"/>
     <hyperlink ref="E69" r:id="rId110"/>
     <hyperlink ref="F69" r:id="rId111"/>
     <hyperlink ref="E70" r:id="rId112"/>
     <hyperlink ref="F70" r:id="rId113"/>
     <hyperlink ref="E71" r:id="rId114"/>
     <hyperlink ref="F71" r:id="rId115"/>
-    <hyperlink ref="E72" r:id="rId116"/>
-[...2 lines deleted...]
-    <hyperlink ref="F73" r:id="rId119"/>
+    <hyperlink ref="F72" r:id="rId116"/>
+    <hyperlink ref="E73" r:id="rId117"/>
+    <hyperlink ref="F73" r:id="rId118"/>
+    <hyperlink ref="E74" r:id="rId119"/>
     <hyperlink ref="F74" r:id="rId120"/>
     <hyperlink ref="E75" r:id="rId121"/>
     <hyperlink ref="F75" r:id="rId122"/>
-    <hyperlink ref="F76" r:id="rId123"/>
-[...13 lines deleted...]
-    <hyperlink ref="E87" r:id="rId137"/>
+    <hyperlink ref="E76" r:id="rId123"/>
+    <hyperlink ref="F76" r:id="rId124"/>
+    <hyperlink ref="E77" r:id="rId125"/>
+    <hyperlink ref="F77" r:id="rId126"/>
+    <hyperlink ref="E78" r:id="rId127"/>
+    <hyperlink ref="F78" r:id="rId128"/>
+    <hyperlink ref="F79" r:id="rId129"/>
+    <hyperlink ref="E80" r:id="rId130"/>
+    <hyperlink ref="F80" r:id="rId131"/>
+    <hyperlink ref="F81" r:id="rId132"/>
+    <hyperlink ref="F82" r:id="rId133"/>
+    <hyperlink ref="F83" r:id="rId134"/>
+    <hyperlink ref="F84" r:id="rId135"/>
+    <hyperlink ref="F85" r:id="rId136"/>
+    <hyperlink ref="F86" r:id="rId137"/>
     <hyperlink ref="F87" r:id="rId138"/>
-    <hyperlink ref="E88" r:id="rId139"/>
-[...16 lines deleted...]
-    <hyperlink ref="F96" r:id="rId156"/>
+    <hyperlink ref="F88" r:id="rId139"/>
+    <hyperlink ref="E89" r:id="rId140"/>
+    <hyperlink ref="F89" r:id="rId141"/>
+    <hyperlink ref="E90" r:id="rId142"/>
+    <hyperlink ref="F90" r:id="rId143"/>
+    <hyperlink ref="E91" r:id="rId144"/>
+    <hyperlink ref="F91" r:id="rId145"/>
+    <hyperlink ref="E92" r:id="rId146"/>
+    <hyperlink ref="F92" r:id="rId147"/>
+    <hyperlink ref="E93" r:id="rId148"/>
+    <hyperlink ref="F93" r:id="rId149"/>
+    <hyperlink ref="E94" r:id="rId150"/>
+    <hyperlink ref="F94" r:id="rId151"/>
+    <hyperlink ref="E95" r:id="rId152"/>
+    <hyperlink ref="F95" r:id="rId153"/>
+    <hyperlink ref="E96" r:id="rId154"/>
+    <hyperlink ref="F96" r:id="rId155"/>
+    <hyperlink ref="E97" r:id="rId156"/>
     <hyperlink ref="F97" r:id="rId157"/>
-    <hyperlink ref="F98" r:id="rId158"/>
-[...27 lines deleted...]
-    <hyperlink ref="E123" r:id="rId186"/>
+    <hyperlink ref="E98" r:id="rId158"/>
+    <hyperlink ref="F98" r:id="rId159"/>
+    <hyperlink ref="E99" r:id="rId160"/>
+    <hyperlink ref="F99" r:id="rId161"/>
+    <hyperlink ref="E100" r:id="rId162"/>
+    <hyperlink ref="F100" r:id="rId163"/>
+    <hyperlink ref="E101" r:id="rId164"/>
+    <hyperlink ref="F101" r:id="rId165"/>
+    <hyperlink ref="F102" r:id="rId166"/>
+    <hyperlink ref="F103" r:id="rId167"/>
+    <hyperlink ref="F104" r:id="rId168"/>
+    <hyperlink ref="F105" r:id="rId169"/>
+    <hyperlink ref="F106" r:id="rId170"/>
+    <hyperlink ref="F107" r:id="rId171"/>
+    <hyperlink ref="F108" r:id="rId172"/>
+    <hyperlink ref="F109" r:id="rId173"/>
+    <hyperlink ref="F110" r:id="rId174"/>
+    <hyperlink ref="F111" r:id="rId175"/>
+    <hyperlink ref="F112" r:id="rId176"/>
+    <hyperlink ref="F113" r:id="rId177"/>
+    <hyperlink ref="F114" r:id="rId178"/>
+    <hyperlink ref="F115" r:id="rId179"/>
+    <hyperlink ref="F116" r:id="rId180"/>
+    <hyperlink ref="F117" r:id="rId181"/>
+    <hyperlink ref="F118" r:id="rId182"/>
+    <hyperlink ref="F119" r:id="rId183"/>
+    <hyperlink ref="F120" r:id="rId184"/>
+    <hyperlink ref="F121" r:id="rId185"/>
+    <hyperlink ref="F122" r:id="rId186"/>
     <hyperlink ref="F123" r:id="rId187"/>
-    <hyperlink ref="E124" r:id="rId188"/>
-[...336 lines deleted...]
-    <hyperlink ref="F292" r:id="rId525"/>
+    <hyperlink ref="F124" r:id="rId188"/>
+    <hyperlink ref="E125" r:id="rId189"/>
+    <hyperlink ref="F125" r:id="rId190"/>
+    <hyperlink ref="E126" r:id="rId191"/>
+    <hyperlink ref="F126" r:id="rId192"/>
+    <hyperlink ref="E127" r:id="rId193"/>
+    <hyperlink ref="F127" r:id="rId194"/>
+    <hyperlink ref="E128" r:id="rId195"/>
+    <hyperlink ref="F128" r:id="rId196"/>
+    <hyperlink ref="E129" r:id="rId197"/>
+    <hyperlink ref="F129" r:id="rId198"/>
+    <hyperlink ref="E130" r:id="rId199"/>
+    <hyperlink ref="F130" r:id="rId200"/>
+    <hyperlink ref="E131" r:id="rId201"/>
+    <hyperlink ref="F131" r:id="rId202"/>
+    <hyperlink ref="E132" r:id="rId203"/>
+    <hyperlink ref="F132" r:id="rId204"/>
+    <hyperlink ref="E133" r:id="rId205"/>
+    <hyperlink ref="F133" r:id="rId206"/>
+    <hyperlink ref="E134" r:id="rId207"/>
+    <hyperlink ref="F134" r:id="rId208"/>
+    <hyperlink ref="E135" r:id="rId209"/>
+    <hyperlink ref="F135" r:id="rId210"/>
+    <hyperlink ref="E136" r:id="rId211"/>
+    <hyperlink ref="F136" r:id="rId212"/>
+    <hyperlink ref="E137" r:id="rId213"/>
+    <hyperlink ref="F137" r:id="rId214"/>
+    <hyperlink ref="E138" r:id="rId215"/>
+    <hyperlink ref="F138" r:id="rId216"/>
+    <hyperlink ref="E139" r:id="rId217"/>
+    <hyperlink ref="F139" r:id="rId218"/>
+    <hyperlink ref="E140" r:id="rId219"/>
+    <hyperlink ref="F140" r:id="rId220"/>
+    <hyperlink ref="E141" r:id="rId221"/>
+    <hyperlink ref="F141" r:id="rId222"/>
+    <hyperlink ref="E142" r:id="rId223"/>
+    <hyperlink ref="F142" r:id="rId224"/>
+    <hyperlink ref="E143" r:id="rId225"/>
+    <hyperlink ref="F143" r:id="rId226"/>
+    <hyperlink ref="E144" r:id="rId227"/>
+    <hyperlink ref="F144" r:id="rId228"/>
+    <hyperlink ref="E145" r:id="rId229"/>
+    <hyperlink ref="F145" r:id="rId230"/>
+    <hyperlink ref="E146" r:id="rId231"/>
+    <hyperlink ref="F146" r:id="rId232"/>
+    <hyperlink ref="E147" r:id="rId233"/>
+    <hyperlink ref="F147" r:id="rId234"/>
+    <hyperlink ref="E148" r:id="rId235"/>
+    <hyperlink ref="F148" r:id="rId236"/>
+    <hyperlink ref="E149" r:id="rId237"/>
+    <hyperlink ref="F149" r:id="rId238"/>
+    <hyperlink ref="E150" r:id="rId239"/>
+    <hyperlink ref="F150" r:id="rId240"/>
+    <hyperlink ref="E151" r:id="rId241"/>
+    <hyperlink ref="F151" r:id="rId242"/>
+    <hyperlink ref="E152" r:id="rId243"/>
+    <hyperlink ref="F152" r:id="rId244"/>
+    <hyperlink ref="E153" r:id="rId245"/>
+    <hyperlink ref="F153" r:id="rId246"/>
+    <hyperlink ref="E154" r:id="rId247"/>
+    <hyperlink ref="F154" r:id="rId248"/>
+    <hyperlink ref="E155" r:id="rId249"/>
+    <hyperlink ref="F155" r:id="rId250"/>
+    <hyperlink ref="E156" r:id="rId251"/>
+    <hyperlink ref="F156" r:id="rId252"/>
+    <hyperlink ref="E157" r:id="rId253"/>
+    <hyperlink ref="F157" r:id="rId254"/>
+    <hyperlink ref="E158" r:id="rId255"/>
+    <hyperlink ref="F158" r:id="rId256"/>
+    <hyperlink ref="E159" r:id="rId257"/>
+    <hyperlink ref="F159" r:id="rId258"/>
+    <hyperlink ref="E160" r:id="rId259"/>
+    <hyperlink ref="F160" r:id="rId260"/>
+    <hyperlink ref="E161" r:id="rId261"/>
+    <hyperlink ref="F161" r:id="rId262"/>
+    <hyperlink ref="E162" r:id="rId263"/>
+    <hyperlink ref="F162" r:id="rId264"/>
+    <hyperlink ref="E163" r:id="rId265"/>
+    <hyperlink ref="F163" r:id="rId266"/>
+    <hyperlink ref="E164" r:id="rId267"/>
+    <hyperlink ref="F164" r:id="rId268"/>
+    <hyperlink ref="E165" r:id="rId269"/>
+    <hyperlink ref="F165" r:id="rId270"/>
+    <hyperlink ref="E166" r:id="rId271"/>
+    <hyperlink ref="F166" r:id="rId272"/>
+    <hyperlink ref="E167" r:id="rId273"/>
+    <hyperlink ref="F167" r:id="rId274"/>
+    <hyperlink ref="E168" r:id="rId275"/>
+    <hyperlink ref="F168" r:id="rId276"/>
+    <hyperlink ref="E169" r:id="rId277"/>
+    <hyperlink ref="F169" r:id="rId278"/>
+    <hyperlink ref="E170" r:id="rId279"/>
+    <hyperlink ref="F170" r:id="rId280"/>
+    <hyperlink ref="E171" r:id="rId281"/>
+    <hyperlink ref="F171" r:id="rId282"/>
+    <hyperlink ref="E172" r:id="rId283"/>
+    <hyperlink ref="F172" r:id="rId284"/>
+    <hyperlink ref="E173" r:id="rId285"/>
+    <hyperlink ref="F173" r:id="rId286"/>
+    <hyperlink ref="E174" r:id="rId287"/>
+    <hyperlink ref="F174" r:id="rId288"/>
+    <hyperlink ref="E175" r:id="rId289"/>
+    <hyperlink ref="F175" r:id="rId290"/>
+    <hyperlink ref="E176" r:id="rId291"/>
+    <hyperlink ref="F176" r:id="rId292"/>
+    <hyperlink ref="E177" r:id="rId293"/>
+    <hyperlink ref="F177" r:id="rId294"/>
+    <hyperlink ref="E178" r:id="rId295"/>
+    <hyperlink ref="F178" r:id="rId296"/>
+    <hyperlink ref="E179" r:id="rId297"/>
+    <hyperlink ref="F179" r:id="rId298"/>
+    <hyperlink ref="E180" r:id="rId299"/>
+    <hyperlink ref="F180" r:id="rId300"/>
+    <hyperlink ref="E181" r:id="rId301"/>
+    <hyperlink ref="F181" r:id="rId302"/>
+    <hyperlink ref="E182" r:id="rId303"/>
+    <hyperlink ref="F182" r:id="rId304"/>
+    <hyperlink ref="E183" r:id="rId305"/>
+    <hyperlink ref="F183" r:id="rId306"/>
+    <hyperlink ref="E184" r:id="rId307"/>
+    <hyperlink ref="F184" r:id="rId308"/>
+    <hyperlink ref="E185" r:id="rId309"/>
+    <hyperlink ref="F185" r:id="rId310"/>
+    <hyperlink ref="E186" r:id="rId311"/>
+    <hyperlink ref="F186" r:id="rId312"/>
+    <hyperlink ref="E187" r:id="rId313"/>
+    <hyperlink ref="F187" r:id="rId314"/>
+    <hyperlink ref="E188" r:id="rId315"/>
+    <hyperlink ref="F188" r:id="rId316"/>
+    <hyperlink ref="E189" r:id="rId317"/>
+    <hyperlink ref="F189" r:id="rId318"/>
+    <hyperlink ref="E190" r:id="rId319"/>
+    <hyperlink ref="F190" r:id="rId320"/>
+    <hyperlink ref="E191" r:id="rId321"/>
+    <hyperlink ref="F191" r:id="rId322"/>
+    <hyperlink ref="E192" r:id="rId323"/>
+    <hyperlink ref="F192" r:id="rId324"/>
+    <hyperlink ref="E193" r:id="rId325"/>
+    <hyperlink ref="F193" r:id="rId326"/>
+    <hyperlink ref="E194" r:id="rId327"/>
+    <hyperlink ref="F194" r:id="rId328"/>
+    <hyperlink ref="E195" r:id="rId329"/>
+    <hyperlink ref="F195" r:id="rId330"/>
+    <hyperlink ref="E196" r:id="rId331"/>
+    <hyperlink ref="F196" r:id="rId332"/>
+    <hyperlink ref="E197" r:id="rId333"/>
+    <hyperlink ref="F197" r:id="rId334"/>
+    <hyperlink ref="E198" r:id="rId335"/>
+    <hyperlink ref="F198" r:id="rId336"/>
+    <hyperlink ref="E199" r:id="rId337"/>
+    <hyperlink ref="F199" r:id="rId338"/>
+    <hyperlink ref="E200" r:id="rId339"/>
+    <hyperlink ref="F200" r:id="rId340"/>
+    <hyperlink ref="E201" r:id="rId341"/>
+    <hyperlink ref="F201" r:id="rId342"/>
+    <hyperlink ref="E202" r:id="rId343"/>
+    <hyperlink ref="F202" r:id="rId344"/>
+    <hyperlink ref="E203" r:id="rId345"/>
+    <hyperlink ref="F203" r:id="rId346"/>
+    <hyperlink ref="E204" r:id="rId347"/>
+    <hyperlink ref="F204" r:id="rId348"/>
+    <hyperlink ref="E205" r:id="rId349"/>
+    <hyperlink ref="F205" r:id="rId350"/>
+    <hyperlink ref="E206" r:id="rId351"/>
+    <hyperlink ref="F206" r:id="rId352"/>
+    <hyperlink ref="E207" r:id="rId353"/>
+    <hyperlink ref="F207" r:id="rId354"/>
+    <hyperlink ref="E208" r:id="rId355"/>
+    <hyperlink ref="F208" r:id="rId356"/>
+    <hyperlink ref="E209" r:id="rId357"/>
+    <hyperlink ref="F209" r:id="rId358"/>
+    <hyperlink ref="E210" r:id="rId359"/>
+    <hyperlink ref="F210" r:id="rId360"/>
+    <hyperlink ref="E211" r:id="rId361"/>
+    <hyperlink ref="F211" r:id="rId362"/>
+    <hyperlink ref="E212" r:id="rId363"/>
+    <hyperlink ref="F212" r:id="rId364"/>
+    <hyperlink ref="E213" r:id="rId365"/>
+    <hyperlink ref="F213" r:id="rId366"/>
+    <hyperlink ref="E214" r:id="rId367"/>
+    <hyperlink ref="F214" r:id="rId368"/>
+    <hyperlink ref="E215" r:id="rId369"/>
+    <hyperlink ref="F215" r:id="rId370"/>
+    <hyperlink ref="E216" r:id="rId371"/>
+    <hyperlink ref="F216" r:id="rId372"/>
+    <hyperlink ref="E217" r:id="rId373"/>
+    <hyperlink ref="F217" r:id="rId374"/>
+    <hyperlink ref="E218" r:id="rId375"/>
+    <hyperlink ref="F218" r:id="rId376"/>
+    <hyperlink ref="E219" r:id="rId377"/>
+    <hyperlink ref="F219" r:id="rId378"/>
+    <hyperlink ref="E220" r:id="rId379"/>
+    <hyperlink ref="F220" r:id="rId380"/>
+    <hyperlink ref="E221" r:id="rId381"/>
+    <hyperlink ref="F221" r:id="rId382"/>
+    <hyperlink ref="E222" r:id="rId383"/>
+    <hyperlink ref="F222" r:id="rId384"/>
+    <hyperlink ref="E223" r:id="rId385"/>
+    <hyperlink ref="F223" r:id="rId386"/>
+    <hyperlink ref="E224" r:id="rId387"/>
+    <hyperlink ref="F224" r:id="rId388"/>
+    <hyperlink ref="E225" r:id="rId389"/>
+    <hyperlink ref="F225" r:id="rId390"/>
+    <hyperlink ref="E226" r:id="rId391"/>
+    <hyperlink ref="F226" r:id="rId392"/>
+    <hyperlink ref="E227" r:id="rId393"/>
+    <hyperlink ref="F227" r:id="rId394"/>
+    <hyperlink ref="E228" r:id="rId395"/>
+    <hyperlink ref="F228" r:id="rId396"/>
+    <hyperlink ref="E229" r:id="rId397"/>
+    <hyperlink ref="F229" r:id="rId398"/>
+    <hyperlink ref="E230" r:id="rId399"/>
+    <hyperlink ref="F230" r:id="rId400"/>
+    <hyperlink ref="E231" r:id="rId401"/>
+    <hyperlink ref="F231" r:id="rId402"/>
+    <hyperlink ref="E232" r:id="rId403"/>
+    <hyperlink ref="F232" r:id="rId404"/>
+    <hyperlink ref="E233" r:id="rId405"/>
+    <hyperlink ref="F233" r:id="rId406"/>
+    <hyperlink ref="E234" r:id="rId407"/>
+    <hyperlink ref="F234" r:id="rId408"/>
+    <hyperlink ref="E235" r:id="rId409"/>
+    <hyperlink ref="F235" r:id="rId410"/>
+    <hyperlink ref="E236" r:id="rId411"/>
+    <hyperlink ref="F236" r:id="rId412"/>
+    <hyperlink ref="E237" r:id="rId413"/>
+    <hyperlink ref="F237" r:id="rId414"/>
+    <hyperlink ref="E238" r:id="rId415"/>
+    <hyperlink ref="F238" r:id="rId416"/>
+    <hyperlink ref="E239" r:id="rId417"/>
+    <hyperlink ref="F239" r:id="rId418"/>
+    <hyperlink ref="E240" r:id="rId419"/>
+    <hyperlink ref="F240" r:id="rId420"/>
+    <hyperlink ref="E241" r:id="rId421"/>
+    <hyperlink ref="F241" r:id="rId422"/>
+    <hyperlink ref="E242" r:id="rId423"/>
+    <hyperlink ref="F242" r:id="rId424"/>
+    <hyperlink ref="E243" r:id="rId425"/>
+    <hyperlink ref="F243" r:id="rId426"/>
+    <hyperlink ref="E244" r:id="rId427"/>
+    <hyperlink ref="F244" r:id="rId428"/>
+    <hyperlink ref="E245" r:id="rId429"/>
+    <hyperlink ref="F245" r:id="rId430"/>
+    <hyperlink ref="E246" r:id="rId431"/>
+    <hyperlink ref="F246" r:id="rId432"/>
+    <hyperlink ref="E247" r:id="rId433"/>
+    <hyperlink ref="F247" r:id="rId434"/>
+    <hyperlink ref="E248" r:id="rId435"/>
+    <hyperlink ref="F248" r:id="rId436"/>
+    <hyperlink ref="E249" r:id="rId437"/>
+    <hyperlink ref="F249" r:id="rId438"/>
+    <hyperlink ref="E250" r:id="rId439"/>
+    <hyperlink ref="F250" r:id="rId440"/>
+    <hyperlink ref="E251" r:id="rId441"/>
+    <hyperlink ref="F251" r:id="rId442"/>
+    <hyperlink ref="E252" r:id="rId443"/>
+    <hyperlink ref="F252" r:id="rId444"/>
+    <hyperlink ref="E253" r:id="rId445"/>
+    <hyperlink ref="F253" r:id="rId446"/>
+    <hyperlink ref="E254" r:id="rId447"/>
+    <hyperlink ref="F254" r:id="rId448"/>
+    <hyperlink ref="E255" r:id="rId449"/>
+    <hyperlink ref="F255" r:id="rId450"/>
+    <hyperlink ref="E256" r:id="rId451"/>
+    <hyperlink ref="F256" r:id="rId452"/>
+    <hyperlink ref="E257" r:id="rId453"/>
+    <hyperlink ref="F257" r:id="rId454"/>
+    <hyperlink ref="E258" r:id="rId455"/>
+    <hyperlink ref="F258" r:id="rId456"/>
+    <hyperlink ref="E259" r:id="rId457"/>
+    <hyperlink ref="F259" r:id="rId458"/>
+    <hyperlink ref="E260" r:id="rId459"/>
+    <hyperlink ref="F260" r:id="rId460"/>
+    <hyperlink ref="E261" r:id="rId461"/>
+    <hyperlink ref="F261" r:id="rId462"/>
+    <hyperlink ref="E262" r:id="rId463"/>
+    <hyperlink ref="F262" r:id="rId464"/>
+    <hyperlink ref="E263" r:id="rId465"/>
+    <hyperlink ref="F263" r:id="rId466"/>
+    <hyperlink ref="E264" r:id="rId467"/>
+    <hyperlink ref="F264" r:id="rId468"/>
+    <hyperlink ref="E265" r:id="rId469"/>
+    <hyperlink ref="F265" r:id="rId470"/>
+    <hyperlink ref="E266" r:id="rId471"/>
+    <hyperlink ref="F266" r:id="rId472"/>
+    <hyperlink ref="E267" r:id="rId473"/>
+    <hyperlink ref="F267" r:id="rId474"/>
+    <hyperlink ref="E268" r:id="rId475"/>
+    <hyperlink ref="F268" r:id="rId476"/>
+    <hyperlink ref="E269" r:id="rId477"/>
+    <hyperlink ref="F269" r:id="rId478"/>
+    <hyperlink ref="E270" r:id="rId479"/>
+    <hyperlink ref="F270" r:id="rId480"/>
+    <hyperlink ref="E271" r:id="rId481"/>
+    <hyperlink ref="F271" r:id="rId482"/>
+    <hyperlink ref="E272" r:id="rId483"/>
+    <hyperlink ref="F272" r:id="rId484"/>
+    <hyperlink ref="E273" r:id="rId485"/>
+    <hyperlink ref="F273" r:id="rId486"/>
+    <hyperlink ref="E274" r:id="rId487"/>
+    <hyperlink ref="F274" r:id="rId488"/>
+    <hyperlink ref="E275" r:id="rId489"/>
+    <hyperlink ref="F275" r:id="rId490"/>
+    <hyperlink ref="E276" r:id="rId491"/>
+    <hyperlink ref="F276" r:id="rId492"/>
+    <hyperlink ref="E277" r:id="rId493"/>
+    <hyperlink ref="F277" r:id="rId494"/>
+    <hyperlink ref="E278" r:id="rId495"/>
+    <hyperlink ref="F278" r:id="rId496"/>
+    <hyperlink ref="E279" r:id="rId497"/>
+    <hyperlink ref="F279" r:id="rId498"/>
+    <hyperlink ref="E280" r:id="rId499"/>
+    <hyperlink ref="F280" r:id="rId500"/>
+    <hyperlink ref="E281" r:id="rId501"/>
+    <hyperlink ref="F281" r:id="rId502"/>
+    <hyperlink ref="E282" r:id="rId503"/>
+    <hyperlink ref="F282" r:id="rId504"/>
+    <hyperlink ref="E283" r:id="rId505"/>
+    <hyperlink ref="F283" r:id="rId506"/>
+    <hyperlink ref="E284" r:id="rId507"/>
+    <hyperlink ref="F284" r:id="rId508"/>
+    <hyperlink ref="E285" r:id="rId509"/>
+    <hyperlink ref="F285" r:id="rId510"/>
+    <hyperlink ref="E286" r:id="rId511"/>
+    <hyperlink ref="F286" r:id="rId512"/>
+    <hyperlink ref="E287" r:id="rId513"/>
+    <hyperlink ref="F287" r:id="rId514"/>
+    <hyperlink ref="E288" r:id="rId515"/>
+    <hyperlink ref="F288" r:id="rId516"/>
+    <hyperlink ref="E289" r:id="rId517"/>
+    <hyperlink ref="F289" r:id="rId518"/>
+    <hyperlink ref="E290" r:id="rId519"/>
+    <hyperlink ref="F290" r:id="rId520"/>
+    <hyperlink ref="E291" r:id="rId521"/>
+    <hyperlink ref="F291" r:id="rId522"/>
+    <hyperlink ref="E292" r:id="rId523"/>
+    <hyperlink ref="F292" r:id="rId524"/>
+    <hyperlink ref="E293" r:id="rId525"/>
+    <hyperlink ref="F293" r:id="rId526"/>
+    <hyperlink ref="E294" r:id="rId527"/>
+    <hyperlink ref="F294" r:id="rId528"/>
+    <hyperlink ref="E295" r:id="rId529"/>
+    <hyperlink ref="F295" r:id="rId530"/>
+    <hyperlink ref="E296" r:id="rId531"/>
+    <hyperlink ref="F296" r:id="rId532"/>
+    <hyperlink ref="E297" r:id="rId533"/>
+    <hyperlink ref="F297" r:id="rId534"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>