--- v0 (2026-08-27)
+++ v1 (2026-10-11)
@@ -8,80 +8,158 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="851" uniqueCount="455">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="896" uniqueCount="481">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD385E166F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fogliano uscita didattica di socializzazione</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1D682BE2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto reintegro cassette pronto soccorso</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina </t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD072A8372</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO TENDE OSCURANTI UFFICI</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCF50DF00D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Corso di aggiornamento Preposto</t>
+  </si>
+  <si>
+    <t>BCF515A58C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto prodotti per la pulizia</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCF221FBBB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di assistenza alla disabilità sensoriale a.s.2026/2027</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE0B01608</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale didattico laboratorio Arte</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BCCD1FB55D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO LICENZA  PACCHETTO OFFICE</t>
+  </si>
+  <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC4834E856</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Condizionatore</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>BC4823D70D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di Cassette di Ponto soccorso</t>
   </si>
   <si>
     <t>BC4806518D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di consulenza per adeguamento al GDPR</t>
   </si>
   <si>
     <t>BC47E0D26A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto formazione on Side</t>
   </si>
   <si>
     <t>BC483A2DA6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto batterie e sensore doppia tecnologia</t>
   </si>
@@ -1782,3801 +1860,3998 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4834E856" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/0ebfd9bb-79c0-49da-b124-10c9e1ffef0a" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4823D70D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/9a36986d-1233-42d8-baa0-94549a72ebed" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4806518D" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/16b3fcd2-48a4-4895-912f-feb5bd502987" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC47E0D26A" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/9c8ea995-1423-4be9-91a2-da1228028993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC483A2DA6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/eb0400bb-e8c4-4844-9160-c0a9a3020a08" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC177B1CE1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/8d0b356c-bf86-4522-a8cd-499ae2823928" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1794D0E3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/9a48c122-7c97-4b96-8229-1601e7a9e00e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2D33DC3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/4269345e-9e60-4d6e-b1d2-5c6408b2c097" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE47FFAD1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/797ec1c6-c2ad-4585-b297-ab61d3cce37c" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE1C2AEF3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/d12bb294-bbfa-4d6a-a6ee-553b6ec0f4fa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB51504EF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/3b502fe0-2e91-496a-aff6-4e3cfaf4a5ec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0DF6268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/f27d8e1b-c5c2-4929-85c2-e72ab99f2d96" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8859B62E" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/91545651-0f8b-484b-ab99-823c3a535660" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB884BDEF8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/27ec011c-a06b-40a1-adae-9c182a0f06eb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3281E5F4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/d44c7cf4-8d2f-4f2b-a407-bbe71186e1e7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB07916131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/8ae604c2-6b2a-418e-b792-8f7525c45e17" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB079DB3C2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/0934d573-5a4c-4324-b38c-ebc9cf360887" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE4E99E1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/c0f2242f-0a4d-4371-b0c7-3a80a616897f" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADF00D764" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/0ee814e5-d2c0-4238-8fd0-1b7baab33308" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA2D91A1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/5f06f671-e11f-4367-81a5-f37060d64574" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9389CB6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/ba3ae22d-fe2b-4dcf-8e5a-6b7e65ef7a3a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9EDB032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/16bcf3e8-a6fe-4180-b439-b4756e63f504" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA896BB7AE" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/a8215f40-cddc-4cdb-b42d-f0a12a77f1fa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8963E089" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/062694fa-e5f1-40e3-86ea-5b100d6dd41a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D5B2D7E" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/ac1f3c24-03c7-422d-9a89-43e6e514bdbc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89780A3F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/aab85be1-cb83-4331-bfc5-a8f3673f4748" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D51C1B9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/2e3d9e91-968d-47d3-bf3a-24d458d9e4ed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7A52AEDD" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/91a883e8-cbcc-4cd6-953e-abb1d76b67ac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F306F45" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/f83c1966-9a93-407d-b084-95d96cd566cb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7A34D53E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/0566ae6c-443a-451b-97cf-e31c218228d9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7A41F28B" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/cca03e24-6367-463b-b213-02c3bce5e2f7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F333C56" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/bf7b2075-79d7-4a4c-b9e8-4ed40c178d27" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F125A45" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/31fa2600-5c2d-43f2-bb46-89b8ebe61b62" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2486DD15" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/d4d16760-28c6-423b-9c56-4a2dfd6b5189" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FAFEE10F" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/376b2210-f37a-4464-83d5-3a29dfba0613" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA244F2DCE" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/ad42d94f-e928-4aa3-9a1b-3c8ea89d8863" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A85D8BF8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/c53526de-4d8e-4062-b0f3-9986ea47396b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B7C00E6A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/efee4d76-03a4-4e3d-a8b3-11fa53f38211" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B7CB0FA7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/b49c8914-fd07-4bf8-b7f1-465b72e4e671" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B7E8310D" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/e3866fd5-3cdc-425f-a5cf-049fdf7df2cd" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A86B2FDD" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/d75a286f-63c0-4c88-be92-769eaf1ed51c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A809FCA4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/28de7a59-b9ca-4a97-b9a4-187c7594bdb7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96980A7CE" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/77360792-a2aa-4445-ab24-1be30e5e20fb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B956DD9486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/698dacc7-2e90-473d-9831-0f05691fde78" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A5A4140" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/0a23a0bf-98f1-44f6-aade-9b58cc95062e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92F3CE9F1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/9d54429c-f1fb-4bf3-a785-e28d49876bea" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9230B6AD9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/d8d806b8-c1a7-47fc-ac2a-674948c2ca7b" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92162B372" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/fe21c470-f8ea-4d13-9902-6f8deab42c77" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9212E8262" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/30fb259e-027f-4418-852b-8ff4a5ca2064" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90CA27686" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/156edb9d-9557-4163-b4be-1764a608c306" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FDFBF65B" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/c177d39d-1cfb-4ec9-bc09-4d6b9a48b5c3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90C9186E3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/e0314758-2967-4db7-b5a0-beace6e294b9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D99D3EC3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/db407754-d76f-4aa8-abb4-3a14d57c4904" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DDA700D8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/f30ae5b1-d134-4e5b-93ec-3387bac40859" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89CAB1A46" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/fd348a9a-a828-4cef-9362-b1aa6d86f84b" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88C190FB2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/0b676c1f-952e-49f6-a22c-a12690ed6206" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87A1DF6A1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/17966694-eeb0-4c46-b893-1413ad5552e3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87AB9BF15" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/9570f177-b5ea-45d0-b90f-2e85be45b0ec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83A7D2760" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/948766a9-8521-4d65-aff8-a3bef7411176" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81777F279" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/65da4d1f-f4e7-414e-bf0c-d3de69e945ca" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D766E91B" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/6bae3009-6ba4-4183-93fe-f139cbff91ef" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D3F1E3E9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/71fca36d-32ac-46bf-a558-2345f5bf6181" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D3CD83A1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/396a9208-2821-4899-a9b7-2fc492f5127d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B4AD5AB8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/3f51ba76-8800-4c3b-bc0b-03f3dc52c850" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B743BBA190" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/4d7c3f3a-6107-42c2-8f1c-f2dae9713d44" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B783E6E893" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/1eb72d6c-eaa9-4901-8ec7-1dc1cda050a6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77C803FD6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/b855d28d-215c-4494-a4fc-fb828d1981a5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77C7301BB" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/f310af39-3211-4fbd-9eb0-3dbbb88dbfbc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7786373BE" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/049c52e3-e6cb-4c23-a2c9-0fadd3cb4f2b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74CF62EFC" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/c56daf7f-badf-41d3-ba0a-41b78641ff06" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EFAB0F55" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/32d4736d-7b21-4a9c-a3ff-ee6675a763cc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D659B692" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/3bbbfd10-a006-449d-bd66-50bd57120d7d" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CBE0BFA9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/334220de-0108-4947-8369-f307bb8be8f0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CA8ADDAD" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/977b4b42-423b-4001-9f70-f06211797453" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B677114228" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/0b6d932d-4767-4248-850e-b5a58ff551f0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67A668424" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/e98d8b99-6ff9-48c6-be36-f32240067d72" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671B22587" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/111945dd-5488-4d18-9959-661a969d38d0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66D465582" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/ecd0cbd5-675a-4880-bfb7-df0e137fca05" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65B2C0FCE" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/1d2001b0-c500-4df8-be8d-d6da4bb33ad4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B657515BF7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/04a53341-988e-482a-a2ed-37a9c68b1463" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6476C80EF" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/ad937790-deb7-42e3-82d1-2721556ae14d" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6222461CB" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/9ceb5611-62e6-49e4-8c8c-7e0bd122253d" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B616C33F53" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/290a4820-65b6-4d49-bcc8-ec8c24cf0ff1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B616CDDB9E" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/3d4d6b89-9d50-407f-ad5c-6e591a9c09da" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EC95979F" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/9fbcf29a-f77a-4832-9ac7-acbff5d434ae" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B5DA0C4D" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/ec3b26df-565c-4e1c-87e0-5ddc2c788b5d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B482D8FD" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/1b4a6f7c-02aa-491f-a578-e7469c276f10" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D8CABA5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/a1b58399-5b8a-4879-836e-6b12db4259ef" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B597DD0822" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/f406caeb-282e-4123-b374-31b0e933e4c4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B590541B2D" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/a5f527cd-e3f3-4682-8a67-fd58f0f77276" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B564DB2CF0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/cedd3bc2-c207-4822-a0e5-995889e94979" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B530323FCA" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/290ce1df-46f8-4ae8-994c-9be948f834d7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50C23CCA0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/6b02add9-89ce-4cc6-9ab4-da9dcbe374c7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A630C36B" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/56cefd7f-00f9-4c23-9ff3-886476b5b686" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EDF6F12B" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/0ac36a15-db23-47d9-bd2a-05af3ce67bc0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EE22B2D3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/5be6cc52-ecdb-4911-9075-72b499fb203f" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B3D771F0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/61b64f98-8daa-4e3d-846e-5578f058f718" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A64455B6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/421be614-f5f8-4f27-a343-32df375347cb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B494D620B3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/dfa37625-59fc-4ec5-95ec-c360abe2e279" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48FB1887A" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/caec3289-636e-415f-b847-164c3f289ab1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B483582AE3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/f81f8f12-0095-449d-a05a-91ccbb0aa216" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48729407C" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/8363581b-220d-4af0-bb38-ba782fe23623" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47AA944E7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/437373a5-a9c4-4f84-947f-55c376229b8a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45E9B0538" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/4390814c-a231-49c4-baad-518b004367e6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4642B4A77" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/5eedc294-279e-43a4-a9a3-3931c90730ba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45DD4A9F2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/74f701a2-2d2d-470c-88ad-a873fef837e9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45E5395FC" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/e20b9ca0-eec9-4ad4-b7fc-4fa6f47cbcd3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41326AF2D" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/d3c5a61c-d2aa-42e0-a645-c70ab7a749ee" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B365AE8349" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/d6058a9f-ff21-4aa2-af7f-e9e5d919f5de" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35F956EC6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/d6053d1c-0da2-4228-9038-0a25200bbeaa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F59BEF3A" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/e67f5efd-0344-4785-af27-b850c45898c1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EE75445E" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/b4a95c02-909a-4874-a1be-6ef62cae068a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B281706241" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/1d4afd0a-a1a7-4f2b-b553-ec23af1af9c6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B284DB95E4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/a52482ac-5073-49ec-9f7c-8356fb44ac70" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B207363A92" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/ce0a0fe9-81c7-4a47-8c9d-55707b39c088" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22413A9E1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/f08cbb61-9c74-4023-b277-413c25dee002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21A9CE4D2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/505c8920-666e-4d2a-b9bc-b9edcc89b648" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2010AB377" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/79f37019-73cf-423e-96ad-72d7d05dfc55" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D9F0022D" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/a4dcf4c5-f90f-4c3b-9650-576bc425298f" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B199DE7237" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/cff50250-04bc-4da4-83f8-7af7cdce5d18" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A144A457" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/1bbd62e0-828e-4162-8165-200671cbd6a0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B193D9DC61" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/8f8d5b79-e954-4260-855b-1850905984a8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18F3E678B" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/84084b7f-147a-4d7d-a768-ce9d54f99d7f" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B175172606" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/4af2f7a5-0287-4a1b-9ff7-43730b987147" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B125BFE00D" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/77d3b1fd-80ad-4679-81a3-538ae160ccac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C6ECFB0B" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/54f236aa-7309-4333-bdfd-a52d2775d8ec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EFC7429D" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/39c586d9-2284-4902-93a7-cb7522fd484f" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EFEDAD4A" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/6c2ff72d-f522-4340-a694-e1f3dffc354e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DB04C7FB" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/e85c020b-3b3f-49c8-b600-28f310850cf0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EFD37388" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/f8a03dc1-3a23-4cbc-8cd9-0611bd8bb8c1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08A0FA95A" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/bfd84106-110b-4331-8132-08d04dcb8c05" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C6D790D4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/20592d4a-d963-479c-8a62-8b4d7b413142" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C4FD4A2D" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/6647aec9-e92b-45e3-9b8e-1ce50c3b40c6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B095058110" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/ba72bb4c-7579-4343-9377-09571876bb9f" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0622989F3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/29783e02-0ad5-41d6-ae40-e0427c52ff8d" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09230BEE6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/c39b86b5-20d4-4234-958d-de86178753d9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03ECF52BE" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/93806284-6242-4abc-9a90-ec04cf4e9ce2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0622816F9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/470b334a-dafe-4da8-975a-61f1b1809c40" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03D199ED8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/2b0a4348-be8e-4a2d-907f-ab20589d97b6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B017C64A28" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/315ed8a2-f6c0-4752-b4d7-4d0422297c40" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z5B3E05B64" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/2e88c237-5b86-4df5-969f-19d0861d8dad" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZEE3DF7758" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/b2ca1f9a-b7ed-4dd4-ab39-84a213c73b68" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z0F3DDEDE1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/bc2f87aa-eebd-49c3-ac20-861806a945ba" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z213DD2BB2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/10c95240-4338-4636-b776-1ccf708f634a" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZD83D3A97E" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/a1fd3c4a-696b-42aa-aad0-d7d74edf4759" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z0C3D9528C" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/49831757-b048-4f88-8737-cba09703ff68" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZBD3D7CEED" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/62434578-b0ea-4c24-8847-ed7eca0caf3e" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z7E3D953DC" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/c546ca0c-c26c-4565-94a9-e5995b35d3f0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z8E3D7B197" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/58f9146c-5693-4b9a-988d-8bede5a21064" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A033184371" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/589f1181-27c8-435f-a01e-d7df32a00953" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZD43D69A65" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/5b11c2de-7efd-4d9e-b7c2-a34795fd708b" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z943D69ACB" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/0504d2dc-0c45-4e9a-b219-c2b6fe572596" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z803D2D77C" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/9131e6ff-9df9-4b73-a7e1-1411ee8f8c12" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z5F3D2D66F" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/e39b6edc-a2c4-4749-8f2e-fa49b220a86f" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z6C3D2CC36" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/ed4fb826-516d-4566-90d2-79b0692870e6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z1E3CED6F4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/3c3bfa1b-f87f-47ee-aa28-8d6654033c36" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZA73D1DA40" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/a9c89846-29e8-4369-9fe9-1ef3d58536c7" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z413D1D93B" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/b9349f08-d7f6-4509-b4ef-91484d201392" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z083D1DA89" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/4de9948a-b1a5-4cd3-b687-a832c4ad3476" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z393CF7D11" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/094f83ac-63d5-432e-9075-348079891298" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z533CC2252" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/885b1bdd-56cb-41cb-8c3d-0b0d991640be" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z8C3CBE04E" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/98f0da84-bb22-436a-bbb6-be40529fdc39" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZF13CAA74E" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/c45f0767-ed52-4500-91d5-858c0c1c7ae3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A01738AB5E" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/3b2e5764-d45e-4b73-8a22-3eaacb2f9bd3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9957515154" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/03455706-9d95-4272-9688-18f9bbaf1714" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD385E166F" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/f0a31b10-5f15-4e41-8082-60db45902df8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1D682BE2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/37fa1ae9-8fd2-4f9e-91d5-689489b0eda9" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD072A8372" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/5fc2c89c-6763-4c4b-b341-3f74dce5f54d" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF50DF00D" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/3e50bc96-36c3-451e-814c-3d8e5563f6d8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF515A58C" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/9d3a9e96-383f-4582-baec-7380f44eb2b4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF221FBBB" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/7ca3b7b0-c2ce-4117-9f79-337b601d82b7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE0B01608" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/6d4dcd1e-b653-4052-8ed1-acb29a858212" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCD1FB55D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/cb4bc21f-cdaf-4732-a6e0-1f53e4d6f4a3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4834E856" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/0ebfd9bb-79c0-49da-b124-10c9e1ffef0a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4823D70D" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/9a36986d-1233-42d8-baa0-94549a72ebed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4806518D" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/16b3fcd2-48a4-4895-912f-feb5bd502987" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC47E0D26A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/9c8ea995-1423-4be9-91a2-da1228028993" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC483A2DA6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/eb0400bb-e8c4-4844-9160-c0a9a3020a08" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC177B1CE1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/8d0b356c-bf86-4522-a8cd-499ae2823928" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1794D0E3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/9a48c122-7c97-4b96-8229-1601e7a9e00e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2D33DC3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/4269345e-9e60-4d6e-b1d2-5c6408b2c097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE47FFAD1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/797ec1c6-c2ad-4585-b297-ab61d3cce37c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE1C2AEF3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/d12bb294-bbfa-4d6a-a6ee-553b6ec0f4fa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB51504EF" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/3b502fe0-2e91-496a-aff6-4e3cfaf4a5ec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0DF6268" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/f27d8e1b-c5c2-4929-85c2-e72ab99f2d96" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8859B62E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/91545651-0f8b-484b-ab99-823c3a535660" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB884BDEF8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/27ec011c-a06b-40a1-adae-9c182a0f06eb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3281E5F4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/d44c7cf4-8d2f-4f2b-a407-bbe71186e1e7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB07916131" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/8ae604c2-6b2a-418e-b792-8f7525c45e17" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB079DB3C2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/0934d573-5a4c-4324-b38c-ebc9cf360887" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE4E99E1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/c0f2242f-0a4d-4371-b0c7-3a80a616897f" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADF00D764" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/0ee814e5-d2c0-4238-8fd0-1b7baab33308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA2D91A1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/5f06f671-e11f-4367-81a5-f37060d64574" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9389CB6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/ba3ae22d-fe2b-4dcf-8e5a-6b7e65ef7a3a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9EDB032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/16bcf3e8-a6fe-4180-b439-b4756e63f504" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA896BB7AE" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/a8215f40-cddc-4cdb-b42d-f0a12a77f1fa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8963E089" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/062694fa-e5f1-40e3-86ea-5b100d6dd41a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D5B2D7E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/ac1f3c24-03c7-422d-9a89-43e6e514bdbc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89780A3F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/aab85be1-cb83-4331-bfc5-a8f3673f4748" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D51C1B9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/2e3d9e91-968d-47d3-bf3a-24d458d9e4ed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7A52AEDD" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/91a883e8-cbcc-4cd6-953e-abb1d76b67ac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F306F45" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/f83c1966-9a93-407d-b084-95d96cd566cb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7A34D53E" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/0566ae6c-443a-451b-97cf-e31c218228d9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7A41F28B" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/cca03e24-6367-463b-b213-02c3bce5e2f7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F333C56" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/bf7b2075-79d7-4a4c-b9e8-4ed40c178d27" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F125A45" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/31fa2600-5c2d-43f2-bb46-89b8ebe61b62" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2486DD15" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/d4d16760-28c6-423b-9c56-4a2dfd6b5189" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FAFEE10F" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/376b2210-f37a-4464-83d5-3a29dfba0613" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA244F2DCE" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/ad42d94f-e928-4aa3-9a1b-3c8ea89d8863" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A85D8BF8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/c53526de-4d8e-4062-b0f3-9986ea47396b" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B7C00E6A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/efee4d76-03a4-4e3d-a8b3-11fa53f38211" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B7CB0FA7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/b49c8914-fd07-4bf8-b7f1-465b72e4e671" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B7E8310D" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/e3866fd5-3cdc-425f-a5cf-049fdf7df2cd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A86B2FDD" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/d75a286f-63c0-4c88-be92-769eaf1ed51c" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A809FCA4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/28de7a59-b9ca-4a97-b9a4-187c7594bdb7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96980A7CE" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/77360792-a2aa-4445-ab24-1be30e5e20fb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B956DD9486" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/698dacc7-2e90-473d-9831-0f05691fde78" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96A5A4140" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/0a23a0bf-98f1-44f6-aade-9b58cc95062e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92F3CE9F1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/9d54429c-f1fb-4bf3-a785-e28d49876bea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9230B6AD9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/d8d806b8-c1a7-47fc-ac2a-674948c2ca7b" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92162B372" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/fe21c470-f8ea-4d13-9902-6f8deab42c77" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9212E8262" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/30fb259e-027f-4418-852b-8ff4a5ca2064" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90CA27686" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/156edb9d-9557-4163-b4be-1764a608c306" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FDFBF65B" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/c177d39d-1cfb-4ec9-bc09-4d6b9a48b5c3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90C9186E3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/e0314758-2967-4db7-b5a0-beace6e294b9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D99D3EC3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/db407754-d76f-4aa8-abb4-3a14d57c4904" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DDA700D8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/f30ae5b1-d134-4e5b-93ec-3387bac40859" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89CAB1A46" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/fd348a9a-a828-4cef-9362-b1aa6d86f84b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88C190FB2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/0b676c1f-952e-49f6-a22c-a12690ed6206" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87A1DF6A1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/17966694-eeb0-4c46-b893-1413ad5552e3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87AB9BF15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/9570f177-b5ea-45d0-b90f-2e85be45b0ec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83A7D2760" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/948766a9-8521-4d65-aff8-a3bef7411176" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81777F279" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/65da4d1f-f4e7-414e-bf0c-d3de69e945ca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D766E91B" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/6bae3009-6ba4-4183-93fe-f139cbff91ef" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D3F1E3E9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/71fca36d-32ac-46bf-a558-2345f5bf6181" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D3CD83A1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/396a9208-2821-4899-a9b7-2fc492f5127d" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B4AD5AB8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/3f51ba76-8800-4c3b-bc0b-03f3dc52c850" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B743BBA190" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/4d7c3f3a-6107-42c2-8f1c-f2dae9713d44" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B783E6E893" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/1eb72d6c-eaa9-4901-8ec7-1dc1cda050a6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77C803FD6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/b855d28d-215c-4494-a4fc-fb828d1981a5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77C7301BB" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/f310af39-3211-4fbd-9eb0-3dbbb88dbfbc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7786373BE" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/049c52e3-e6cb-4c23-a2c9-0fadd3cb4f2b" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74CF62EFC" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/c56daf7f-badf-41d3-ba0a-41b78641ff06" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EFAB0F55" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/32d4736d-7b21-4a9c-a3ff-ee6675a763cc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D659B692" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/3bbbfd10-a006-449d-bd66-50bd57120d7d" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CBE0BFA9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/334220de-0108-4947-8369-f307bb8be8f0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CA8ADDAD" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/977b4b42-423b-4001-9f70-f06211797453" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B677114228" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/0b6d932d-4767-4248-850e-b5a58ff551f0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67A668424" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/e98d8b99-6ff9-48c6-be36-f32240067d72" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B671B22587" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/111945dd-5488-4d18-9959-661a969d38d0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66D465582" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/ecd0cbd5-675a-4880-bfb7-df0e137fca05" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65B2C0FCE" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/1d2001b0-c500-4df8-be8d-d6da4bb33ad4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B657515BF7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/04a53341-988e-482a-a2ed-37a9c68b1463" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6476C80EF" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/ad937790-deb7-42e3-82d1-2721556ae14d" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6222461CB" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/9ceb5611-62e6-49e4-8c8c-7e0bd122253d" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B616C33F53" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/290a4820-65b6-4d49-bcc8-ec8c24cf0ff1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B616CDDB9E" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/3d4d6b89-9d50-407f-ad5c-6e591a9c09da" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EC95979F" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/9fbcf29a-f77a-4832-9ac7-acbff5d434ae" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B5DA0C4D" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/ec3b26df-565c-4e1c-87e0-5ddc2c788b5d" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B482D8FD" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/1b4a6f7c-02aa-491f-a578-e7469c276f10" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D8CABA5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/a1b58399-5b8a-4879-836e-6b12db4259ef" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B597DD0822" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/f406caeb-282e-4123-b374-31b0e933e4c4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B590541B2D" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/a5f527cd-e3f3-4682-8a67-fd58f0f77276" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B564DB2CF0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/cedd3bc2-c207-4822-a0e5-995889e94979" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B530323FCA" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/290ce1df-46f8-4ae8-994c-9be948f834d7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50C23CCA0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/6b02add9-89ce-4cc6-9ab4-da9dcbe374c7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A630C36B" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/56cefd7f-00f9-4c23-9ff3-886476b5b686" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EDF6F12B" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/0ac36a15-db23-47d9-bd2a-05af3ce67bc0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EE22B2D3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/5be6cc52-ecdb-4911-9075-72b499fb203f" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B3D771F0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/61b64f98-8daa-4e3d-846e-5578f058f718" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A64455B6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/421be614-f5f8-4f27-a343-32df375347cb" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B494D620B3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/dfa37625-59fc-4ec5-95ec-c360abe2e279" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48FB1887A" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/caec3289-636e-415f-b847-164c3f289ab1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B483582AE3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/f81f8f12-0095-449d-a05a-91ccbb0aa216" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48729407C" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/8363581b-220d-4af0-bb38-ba782fe23623" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47AA944E7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/437373a5-a9c4-4f84-947f-55c376229b8a" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45E9B0538" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/4390814c-a231-49c4-baad-518b004367e6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4642B4A77" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/5eedc294-279e-43a4-a9a3-3931c90730ba" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45DD4A9F2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/74f701a2-2d2d-470c-88ad-a873fef837e9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45E5395FC" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/e20b9ca0-eec9-4ad4-b7fc-4fa6f47cbcd3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41326AF2D" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/d3c5a61c-d2aa-42e0-a645-c70ab7a749ee" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B365AE8349" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/d6058a9f-ff21-4aa2-af7f-e9e5d919f5de" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35F956EC6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/d6053d1c-0da2-4228-9038-0a25200bbeaa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F59BEF3A" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/e67f5efd-0344-4785-af27-b850c45898c1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EE75445E" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/b4a95c02-909a-4874-a1be-6ef62cae068a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B281706241" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/1d4afd0a-a1a7-4f2b-b553-ec23af1af9c6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B284DB95E4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/a52482ac-5073-49ec-9f7c-8356fb44ac70" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B207363A92" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/ce0a0fe9-81c7-4a47-8c9d-55707b39c088" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22413A9E1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/f08cbb61-9c74-4023-b277-413c25dee002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21A9CE4D2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/505c8920-666e-4d2a-b9bc-b9edcc89b648" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2010AB377" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/79f37019-73cf-423e-96ad-72d7d05dfc55" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D9F0022D" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/a4dcf4c5-f90f-4c3b-9650-576bc425298f" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B199DE7237" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/cff50250-04bc-4da4-83f8-7af7cdce5d18" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A144A457" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/1bbd62e0-828e-4162-8165-200671cbd6a0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B193D9DC61" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/8f8d5b79-e954-4260-855b-1850905984a8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18F3E678B" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/84084b7f-147a-4d7d-a768-ce9d54f99d7f" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B175172606" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/4af2f7a5-0287-4a1b-9ff7-43730b987147" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B125BFE00D" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/77d3b1fd-80ad-4679-81a3-538ae160ccac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C6ECFB0B" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/54f236aa-7309-4333-bdfd-a52d2775d8ec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EFC7429D" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/39c586d9-2284-4902-93a7-cb7522fd484f" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EFEDAD4A" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/6c2ff72d-f522-4340-a694-e1f3dffc354e" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DB04C7FB" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/e85c020b-3b3f-49c8-b600-28f310850cf0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EFD37388" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/f8a03dc1-3a23-4cbc-8cd9-0611bd8bb8c1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08A0FA95A" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/bfd84106-110b-4331-8132-08d04dcb8c05" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C6D790D4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/20592d4a-d963-479c-8a62-8b4d7b413142" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C4FD4A2D" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/6647aec9-e92b-45e3-9b8e-1ce50c3b40c6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B095058110" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/ba72bb4c-7579-4343-9377-09571876bb9f" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0622989F3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/29783e02-0ad5-41d6-ae40-e0427c52ff8d" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09230BEE6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/c39b86b5-20d4-4234-958d-de86178753d9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03ECF52BE" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/93806284-6242-4abc-9a90-ec04cf4e9ce2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0622816F9" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/470b334a-dafe-4da8-975a-61f1b1809c40" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03D199ED8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/2b0a4348-be8e-4a2d-907f-ab20589d97b6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B017C64A28" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/315ed8a2-f6c0-4752-b4d7-4d0422297c40" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z5B3E05B64" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/2e88c237-5b86-4df5-969f-19d0861d8dad" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZEE3DF7758" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/b2ca1f9a-b7ed-4dd4-ab39-84a213c73b68" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z0F3DDEDE1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/bc2f87aa-eebd-49c3-ac20-861806a945ba" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z213DD2BB2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/10c95240-4338-4636-b776-1ccf708f634a" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZD83D3A97E" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/a1fd3c4a-696b-42aa-aad0-d7d74edf4759" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z0C3D9528C" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/49831757-b048-4f88-8737-cba09703ff68" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZBD3D7CEED" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/62434578-b0ea-4c24-8847-ed7eca0caf3e" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z7E3D953DC" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/c546ca0c-c26c-4565-94a9-e5995b35d3f0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z8E3D7B197" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/58f9146c-5693-4b9a-988d-8bede5a21064" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A033184371" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/589f1181-27c8-435f-a01e-d7df32a00953" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZD43D69A65" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/5b11c2de-7efd-4d9e-b7c2-a34795fd708b" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z943D69ACB" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/0504d2dc-0c45-4e9a-b219-c2b6fe572596" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z803D2D77C" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/9131e6ff-9df9-4b73-a7e1-1411ee8f8c12" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z5F3D2D66F" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/e39b6edc-a2c4-4749-8f2e-fa49b220a86f" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z6C3D2CC36" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/ed4fb826-516d-4566-90d2-79b0692870e6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z1E3CED6F4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/3c3bfa1b-f87f-47ee-aa28-8d6654033c36" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZA73D1DA40" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/a9c89846-29e8-4369-9fe9-1ef3d58536c7" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z413D1D93B" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/b9349f08-d7f6-4509-b4ef-91484d201392" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z083D1DA89" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/4de9948a-b1a5-4cd3-b687-a832c4ad3476" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z393CF7D11" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/094f83ac-63d5-432e-9075-348079891298" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z533CC2252" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/885b1bdd-56cb-41cb-8c3d-0b0d991640be" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z8C3CBE04E" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/98f0da84-bb22-436a-bbb6-be40529fdc39" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZF13CAA74E" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/c45f0767-ed52-4500-91d5-858c0c1c7ae3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A01738AB5E" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/3b2e5764-d45e-4b73-8a22-3eaacb2f9bd3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9957515154" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85100N/amministrazione-trasparente/atti-amministrazioni-enti/03455706-9d95-4272-9688-18f9bbaf1714" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F170"/>
+  <dimension ref="A1:F179"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>4274</v>
+        <v>5479</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>4273</v>
+        <v>5279</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>4271</v>
+        <v>5146</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>15</v>
+      </c>
+      <c r="E4" t="s">
+        <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>4269</v>
+        <v>5088</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>4268</v>
+        <v>4965</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>3990</v>
+        <v>4964</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>3988</v>
+        <v>4946</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>3382</v>
+        <v>4778</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>3381</v>
+        <v>4581</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>3367</v>
+        <v>4274</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>3131</v>
+        <v>4273</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B13">
-        <v>3130</v>
+        <v>4271</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B14">
-        <v>2713</v>
+        <v>4269</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B15">
-        <v>2712</v>
+        <v>4268</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B16">
-        <v>2177</v>
+        <v>3990</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B17">
-        <v>2176</v>
+        <v>3988</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B18">
-        <v>2070</v>
+        <v>3382</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B19">
-        <v>1896</v>
+        <v>3381</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B20">
-        <v>1719</v>
+        <v>3367</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B21">
-        <v>1718</v>
+        <v>3131</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>56</v>
       </c>
       <c r="B22">
-        <v>1666</v>
+        <v>3130</v>
       </c>
       <c r="C22" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B23">
-        <v>1449</v>
+        <v>2713</v>
       </c>
       <c r="C23" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B24">
-        <v>1328</v>
+        <v>2712</v>
       </c>
       <c r="C24" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D24" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B25">
-        <v>1235</v>
+        <v>2177</v>
       </c>
       <c r="C25" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D25" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B26">
-        <v>1235</v>
+        <v>2176</v>
       </c>
       <c r="C26" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D26" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="B27">
-        <v>1235</v>
+        <v>2070</v>
       </c>
       <c r="C27" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="B28">
-        <v>1235</v>
+        <v>1896</v>
       </c>
       <c r="C28" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="D28" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="B29">
-        <v>1233</v>
+        <v>1719</v>
       </c>
       <c r="C29" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="D29" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B30">
-        <v>1187</v>
+        <v>1718</v>
       </c>
       <c r="C30" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="D30" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="B31">
-        <v>1186</v>
+        <v>1666</v>
       </c>
       <c r="C31" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="D31" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="B32">
-        <v>1109</v>
+        <v>1449</v>
       </c>
       <c r="C32" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="D32" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="B33">
-        <v>1056</v>
+        <v>1328</v>
       </c>
       <c r="C33" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="D33" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="B34">
-        <v>1033</v>
+        <v>1235</v>
       </c>
       <c r="C34" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="D34" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="B35">
-        <v>1032</v>
+        <v>1235</v>
       </c>
       <c r="C35" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="D35" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B36">
-        <v>731</v>
+        <v>1235</v>
       </c>
       <c r="C36" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="D36" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B37">
-        <v>723</v>
+        <v>1235</v>
       </c>
       <c r="C37" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D37" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B38">
-        <v>722</v>
+        <v>1233</v>
       </c>
       <c r="C38" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D38" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B39">
-        <v>673</v>
+        <v>1187</v>
       </c>
       <c r="C39" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D39" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>96</v>
       </c>
       <c r="B40">
-        <v>566</v>
+        <v>1186</v>
       </c>
       <c r="C40" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D40" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B41">
-        <v>7432</v>
+        <v>1109</v>
       </c>
       <c r="C41" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D41" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B42">
-        <v>7431</v>
+        <v>1056</v>
       </c>
       <c r="C42" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D42" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="B43">
-        <v>7430</v>
+        <v>1033</v>
       </c>
       <c r="C43" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D43" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="B44">
-        <v>7430</v>
+        <v>1032</v>
       </c>
       <c r="C44" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="D44" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="B45">
-        <v>7407</v>
+        <v>731</v>
       </c>
       <c r="C45" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="D45" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="B46">
-        <v>7406</v>
+        <v>723</v>
       </c>
       <c r="C46" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="D46" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="B47">
-        <v>7405</v>
+        <v>722</v>
       </c>
       <c r="C47" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="D47" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="B48">
-        <v>7404</v>
+        <v>673</v>
       </c>
       <c r="C48" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="D48" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="B49">
-        <v>7047</v>
+        <v>566</v>
       </c>
       <c r="C49" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="D49" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="B50">
-        <v>7034</v>
+        <v>7432</v>
       </c>
       <c r="C50" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="D50" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B51">
-        <v>6854</v>
+        <v>7431</v>
       </c>
       <c r="C51" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="D51" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B52">
-        <v>6652</v>
+        <v>7430</v>
       </c>
       <c r="C52" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="D52" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B53">
-        <v>6564</v>
+        <v>7430</v>
       </c>
       <c r="C53" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D53" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="B54">
-        <v>6545</v>
+        <v>7407</v>
       </c>
       <c r="C54" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D54" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>132</v>
       </c>
       <c r="B55">
-        <v>6422</v>
+        <v>7406</v>
       </c>
       <c r="C55" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D55" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B56">
-        <v>6387</v>
+        <v>7405</v>
       </c>
       <c r="C56" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D56" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="B57">
-        <v>6350</v>
+        <v>7404</v>
       </c>
       <c r="C57" t="s">
         <v>139</v>
       </c>
       <c r="D57" t="s">
         <v>140</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>141</v>
       </c>
       <c r="B58">
-        <v>6056</v>
+        <v>7047</v>
       </c>
       <c r="C58" t="s">
         <v>142</v>
       </c>
       <c r="D58" t="s">
         <v>143</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B59">
-        <v>6054</v>
+        <v>7034</v>
       </c>
       <c r="C59" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D59" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B60">
-        <v>5738</v>
+        <v>6854</v>
       </c>
       <c r="C60" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D60" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B61">
-        <v>5659</v>
+        <v>6652</v>
       </c>
       <c r="C61" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D61" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B62">
-        <v>5521</v>
+        <v>6564</v>
       </c>
       <c r="C62" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D62" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B63">
-        <v>5472</v>
+        <v>6545</v>
       </c>
       <c r="C63" t="s">
         <v>156</v>
       </c>
       <c r="D63" t="s">
         <v>157</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64">
-        <v>5168</v>
+        <v>6422</v>
       </c>
       <c r="C64" t="s">
         <v>159</v>
       </c>
       <c r="D64" t="s">
         <v>160</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>161</v>
       </c>
       <c r="B65">
-        <v>4947</v>
+        <v>6387</v>
       </c>
       <c r="C65" t="s">
         <v>162</v>
       </c>
       <c r="D65" t="s">
         <v>163</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>164</v>
       </c>
       <c r="B66">
-        <v>4740</v>
+        <v>6350</v>
       </c>
       <c r="C66" t="s">
         <v>165</v>
       </c>
       <c r="D66" t="s">
         <v>166</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>167</v>
       </c>
       <c r="B67">
-        <v>4734</v>
+        <v>6056</v>
       </c>
       <c r="C67" t="s">
         <v>168</v>
       </c>
       <c r="D67" t="s">
         <v>169</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>167</v>
       </c>
       <c r="B68">
-        <v>4732</v>
+        <v>6054</v>
       </c>
       <c r="C68" t="s">
         <v>170</v>
       </c>
       <c r="D68" t="s">
         <v>171</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>172</v>
       </c>
       <c r="B69">
-        <v>4702</v>
+        <v>5738</v>
       </c>
       <c r="C69" t="s">
         <v>173</v>
       </c>
       <c r="D69" t="s">
         <v>174</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>175</v>
       </c>
       <c r="B70">
-        <v>4658</v>
+        <v>5659</v>
       </c>
       <c r="C70" t="s">
         <v>176</v>
       </c>
       <c r="D70" t="s">
         <v>177</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>178</v>
       </c>
       <c r="B71">
-        <v>4493</v>
+        <v>5521</v>
       </c>
       <c r="C71" t="s">
         <v>179</v>
       </c>
       <c r="D71" t="s">
         <v>180</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B72">
-        <v>4488</v>
+        <v>5472</v>
       </c>
       <c r="C72" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D72" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B73">
-        <v>4481</v>
+        <v>5168</v>
       </c>
       <c r="C73" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D73" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B74">
-        <v>4468</v>
+        <v>4947</v>
       </c>
       <c r="C74" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D74" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B75">
-        <v>4433</v>
+        <v>4740</v>
       </c>
       <c r="C75" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D75" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B76">
-        <v>3110</v>
+        <v>4734</v>
       </c>
       <c r="C76" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D76" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="B77">
-        <v>2915</v>
+        <v>4732</v>
       </c>
       <c r="C77" t="s">
         <v>196</v>
       </c>
       <c r="D77" t="s">
         <v>197</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>198</v>
       </c>
       <c r="B78">
-        <v>2877</v>
+        <v>4702</v>
       </c>
       <c r="C78" t="s">
         <v>199</v>
       </c>
       <c r="D78" t="s">
         <v>200</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>201</v>
       </c>
       <c r="B79">
-        <v>2829</v>
+        <v>4658</v>
       </c>
       <c r="C79" t="s">
         <v>202</v>
       </c>
       <c r="D79" t="s">
         <v>203</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>204</v>
       </c>
       <c r="B80">
-        <v>2474</v>
+        <v>4493</v>
       </c>
       <c r="C80" t="s">
         <v>205</v>
       </c>
       <c r="D80" t="s">
         <v>206</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
+        <v>204</v>
+      </c>
+      <c r="B81">
+        <v>4488</v>
+      </c>
+      <c r="C81" t="s">
         <v>207</v>
       </c>
-      <c r="B81">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="D81" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
+        <v>209</v>
+      </c>
+      <c r="B82">
+        <v>4481</v>
+      </c>
+      <c r="C82" t="s">
         <v>210</v>
       </c>
-      <c r="B82">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="D82" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
+        <v>212</v>
+      </c>
+      <c r="B83">
+        <v>4468</v>
+      </c>
+      <c r="C83" t="s">
         <v>213</v>
       </c>
-      <c r="B83">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
+        <v>215</v>
+      </c>
+      <c r="B84">
+        <v>4433</v>
+      </c>
+      <c r="C84" t="s">
         <v>216</v>
       </c>
-      <c r="B84">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
+        <v>218</v>
+      </c>
+      <c r="B85">
+        <v>3110</v>
+      </c>
+      <c r="C85" t="s">
         <v>219</v>
       </c>
-      <c r="B85">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
+        <v>221</v>
+      </c>
+      <c r="B86">
+        <v>2915</v>
+      </c>
+      <c r="C86" t="s">
         <v>222</v>
       </c>
-      <c r="B86">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="D86" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
+        <v>224</v>
+      </c>
+      <c r="B87">
+        <v>2877</v>
+      </c>
+      <c r="C87" t="s">
         <v>225</v>
       </c>
-      <c r="B87">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
+        <v>227</v>
+      </c>
+      <c r="B88">
+        <v>2829</v>
+      </c>
+      <c r="C88" t="s">
         <v>228</v>
       </c>
-      <c r="B88">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="D88" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
+        <v>230</v>
+      </c>
+      <c r="B89">
+        <v>2474</v>
+      </c>
+      <c r="C89" t="s">
         <v>231</v>
       </c>
-      <c r="B89">
-[...2 lines deleted...]
-      <c r="C89" t="s">
+      <c r="D89" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
+        <v>233</v>
+      </c>
+      <c r="B90">
+        <v>2408</v>
+      </c>
+      <c r="C90" t="s">
         <v>234</v>
       </c>
-      <c r="B90">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="D90" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
+        <v>236</v>
+      </c>
+      <c r="B91">
+        <v>2353</v>
+      </c>
+      <c r="C91" t="s">
         <v>237</v>
       </c>
-      <c r="B91">
-[...2 lines deleted...]
-      <c r="C91" t="s">
+      <c r="D91" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B92">
-        <v>1081</v>
+        <v>2340</v>
       </c>
       <c r="C92" t="s">
         <v>240</v>
       </c>
       <c r="D92" t="s">
         <v>241</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>242</v>
       </c>
       <c r="B93">
-        <v>915</v>
+        <v>2223</v>
       </c>
       <c r="C93" t="s">
         <v>243</v>
       </c>
       <c r="D93" t="s">
         <v>244</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>245</v>
       </c>
       <c r="B94">
-        <v>853</v>
+        <v>2200</v>
       </c>
       <c r="C94" t="s">
         <v>246</v>
       </c>
       <c r="D94" t="s">
         <v>247</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>248</v>
       </c>
       <c r="B95">
-        <v>822</v>
+        <v>2088</v>
       </c>
       <c r="C95" t="s">
         <v>249</v>
       </c>
       <c r="D95" t="s">
         <v>250</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B96">
-        <v>818</v>
+        <v>1901</v>
       </c>
       <c r="C96" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D96" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B97">
-        <v>191</v>
+        <v>1800</v>
       </c>
       <c r="C97" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D97" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B98">
-        <v>59</v>
+        <v>1757</v>
       </c>
       <c r="C98" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D98" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B99">
-        <v>6705</v>
+        <v>1495</v>
       </c>
       <c r="C99" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D99" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B100">
-        <v>6702</v>
+        <v>1084</v>
       </c>
       <c r="C100" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D100" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B101">
-        <v>6701</v>
+        <v>1081</v>
       </c>
       <c r="C101" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="D101" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B102">
-        <v>6539</v>
+        <v>915</v>
       </c>
       <c r="C102" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D102" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B103">
-        <v>6376</v>
+        <v>853</v>
       </c>
       <c r="C103" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D103" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B104">
-        <v>6293</v>
+        <v>822</v>
       </c>
       <c r="C104" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D104" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B105">
-        <v>6250</v>
+        <v>818</v>
       </c>
       <c r="C105" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D105" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B106">
-        <v>6203</v>
+        <v>191</v>
       </c>
       <c r="C106" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D106" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="B107">
-        <v>6202</v>
+        <v>59</v>
       </c>
       <c r="C107" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D107" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B108">
-        <v>6067</v>
+        <v>6705</v>
       </c>
       <c r="C108" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D108" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B109">
-        <v>5939</v>
+        <v>6702</v>
       </c>
       <c r="C109" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D109" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B110">
-        <v>5938</v>
+        <v>6701</v>
       </c>
       <c r="C110" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D110" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B111">
-        <v>5923</v>
+        <v>6539</v>
       </c>
       <c r="C111" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D111" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="B112">
-        <v>5922</v>
+        <v>6376</v>
       </c>
       <c r="C112" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="D112" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B113">
-        <v>5473</v>
+        <v>6293</v>
       </c>
       <c r="C113" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="D113" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B114">
-        <v>4875</v>
+        <v>6250</v>
       </c>
       <c r="C114" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D114" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B115">
-        <v>4829</v>
+        <v>6203</v>
       </c>
       <c r="C115" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D115" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B116">
-        <v>4314</v>
+        <v>6202</v>
       </c>
       <c r="C116" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D116" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="B117">
-        <v>4313</v>
+        <v>6067</v>
       </c>
       <c r="C117" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="D117" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B118">
-        <v>4030</v>
+        <v>5939</v>
       </c>
       <c r="C118" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D118" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B119">
-        <v>4026</v>
+        <v>5938</v>
       </c>
       <c r="C119" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="D119" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B120">
-        <v>3784</v>
+        <v>5923</v>
       </c>
       <c r="C120" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="D120" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B121">
-        <v>3643</v>
+        <v>5922</v>
       </c>
       <c r="C121" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D121" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="B122">
-        <v>3642</v>
+        <v>5473</v>
       </c>
       <c r="C122" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="D122" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B123">
-        <v>3435</v>
+        <v>4875</v>
       </c>
       <c r="C123" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="D123" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B124">
-        <v>3039</v>
+        <v>4829</v>
       </c>
       <c r="C124" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="D124" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B125">
-        <v>2740</v>
+        <v>4314</v>
       </c>
       <c r="C125" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D125" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B126">
-        <v>2739</v>
+        <v>4313</v>
       </c>
       <c r="C126" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="D126" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B127">
-        <v>2703</v>
+        <v>4030</v>
       </c>
       <c r="C127" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D127" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B128">
-        <v>2497</v>
+        <v>4026</v>
       </c>
       <c r="C128" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D128" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B129">
-        <v>2376</v>
+        <v>3784</v>
       </c>
       <c r="C129" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D129" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B130">
-        <v>1938</v>
+        <v>3643</v>
       </c>
       <c r="C130" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D130" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B131">
-        <v>1821</v>
+        <v>3642</v>
       </c>
       <c r="C131" t="s">
         <v>347</v>
       </c>
       <c r="D131" t="s">
         <v>348</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>349</v>
       </c>
       <c r="B132">
-        <v>1725</v>
+        <v>3435</v>
       </c>
       <c r="C132" t="s">
         <v>350</v>
       </c>
       <c r="D132" t="s">
         <v>351</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B133">
-        <v>1723</v>
+        <v>3039</v>
       </c>
       <c r="C133" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D133" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="B134">
-        <v>1721</v>
+        <v>2740</v>
       </c>
       <c r="C134" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D134" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="B135">
-        <v>1719</v>
+        <v>2739</v>
       </c>
       <c r="C135" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="D135" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B136">
-        <v>1548</v>
+        <v>2703</v>
       </c>
       <c r="C136" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D136" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B137">
-        <v>1449</v>
+        <v>2497</v>
       </c>
       <c r="C137" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D137" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B138">
-        <v>1395</v>
+        <v>2376</v>
       </c>
       <c r="C138" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D138" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B139">
-        <v>1174</v>
+        <v>1938</v>
       </c>
       <c r="C139" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D139" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B140">
-        <v>1154</v>
+        <v>1821</v>
       </c>
       <c r="C140" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="D140" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="B141">
-        <v>1152</v>
+        <v>1725</v>
       </c>
       <c r="C141" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="D141" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>375</v>
       </c>
       <c r="B142">
-        <v>1100</v>
+        <v>1723</v>
       </c>
       <c r="C142" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="D142" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B143">
-        <v>975</v>
+        <v>1721</v>
       </c>
       <c r="C143" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D143" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="B144">
-        <v>700</v>
+        <v>1719</v>
       </c>
       <c r="C144" t="s">
         <v>382</v>
       </c>
       <c r="D144" t="s">
         <v>383</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>384</v>
       </c>
       <c r="B145">
-        <v>467</v>
+        <v>1548</v>
       </c>
       <c r="C145" t="s">
         <v>385</v>
       </c>
       <c r="D145" t="s">
         <v>386</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>387</v>
       </c>
       <c r="B146">
-        <v>6192</v>
+        <v>1449</v>
       </c>
       <c r="C146" t="s">
         <v>388</v>
       </c>
       <c r="D146" t="s">
         <v>389</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>390</v>
       </c>
       <c r="B147">
-        <v>6164</v>
+        <v>1395</v>
       </c>
       <c r="C147" t="s">
         <v>391</v>
       </c>
       <c r="D147" t="s">
         <v>392</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B148">
-        <v>6162</v>
+        <v>1174</v>
       </c>
       <c r="C148" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D148" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B149">
-        <v>6065</v>
+        <v>1154</v>
       </c>
       <c r="C149" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D149" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="B150">
-        <v>6048</v>
+        <v>1152</v>
       </c>
       <c r="C150" t="s">
         <v>399</v>
       </c>
       <c r="D150" t="s">
         <v>400</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>401</v>
       </c>
       <c r="B151">
-        <v>5935</v>
+        <v>1100</v>
       </c>
       <c r="C151" t="s">
         <v>402</v>
       </c>
       <c r="D151" t="s">
         <v>403</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>404</v>
       </c>
       <c r="B152">
-        <v>5733</v>
+        <v>975</v>
       </c>
       <c r="C152" t="s">
         <v>405</v>
       </c>
       <c r="D152" t="s">
         <v>406</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B153">
-        <v>5730</v>
+        <v>700</v>
       </c>
       <c r="C153" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D153" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B154">
-        <v>5667</v>
+        <v>467</v>
       </c>
       <c r="C154" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D154" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B155">
-        <v>5612</v>
+        <v>6192</v>
       </c>
       <c r="C155" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D155" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B156">
-        <v>5496</v>
+        <v>6164</v>
       </c>
       <c r="C156" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D156" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B157">
-        <v>5495</v>
+        <v>6162</v>
       </c>
       <c r="C157" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D157" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B158">
-        <v>5257</v>
+        <v>6065</v>
       </c>
       <c r="C158" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D158" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B159">
-        <v>5212</v>
+        <v>6048</v>
       </c>
       <c r="C159" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D159" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="B160">
-        <v>5210</v>
+        <v>5935</v>
       </c>
       <c r="C160" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="D160" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B161">
-        <v>5158</v>
+        <v>5733</v>
       </c>
       <c r="C161" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="D161" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B162">
-        <v>5148</v>
+        <v>5730</v>
       </c>
       <c r="C162" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="D162" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>428</v>
+        <v>435</v>
       </c>
       <c r="B163">
-        <v>5147</v>
+        <v>5667</v>
       </c>
       <c r="C163" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="D163" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="B164">
-        <v>5118</v>
+        <v>5612</v>
       </c>
       <c r="C164" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="D164" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="B165">
-        <v>4913</v>
+        <v>5496</v>
       </c>
       <c r="C165" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="D165" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
         <v>441</v>
       </c>
       <c r="B166">
-        <v>4620</v>
+        <v>5495</v>
       </c>
       <c r="C166" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="D166" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B167">
-        <v>4578</v>
+        <v>5257</v>
       </c>
       <c r="C167" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D167" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B168">
-        <v>4457</v>
+        <v>5212</v>
       </c>
       <c r="C168" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="D168" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B169">
-        <v>4446</v>
+        <v>5210</v>
       </c>
       <c r="C169" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="D169" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B170">
+        <v>5158</v>
+      </c>
+      <c r="C170" t="s">
+        <v>455</v>
+      </c>
+      <c r="D170" t="s">
+        <v>456</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>454</v>
+      </c>
+      <c r="B171">
+        <v>5148</v>
+      </c>
+      <c r="C171" t="s">
+        <v>457</v>
+      </c>
+      <c r="D171" t="s">
+        <v>458</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>454</v>
+      </c>
+      <c r="B172">
+        <v>5147</v>
+      </c>
+      <c r="C172" t="s">
+        <v>459</v>
+      </c>
+      <c r="D172" t="s">
+        <v>460</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>461</v>
+      </c>
+      <c r="B173">
+        <v>5118</v>
+      </c>
+      <c r="C173" t="s">
+        <v>462</v>
+      </c>
+      <c r="D173" t="s">
+        <v>463</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>464</v>
+      </c>
+      <c r="B174">
+        <v>4913</v>
+      </c>
+      <c r="C174" t="s">
+        <v>465</v>
+      </c>
+      <c r="D174" t="s">
+        <v>466</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>467</v>
+      </c>
+      <c r="B175">
+        <v>4620</v>
+      </c>
+      <c r="C175" t="s">
+        <v>468</v>
+      </c>
+      <c r="D175" t="s">
+        <v>469</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>470</v>
+      </c>
+      <c r="B176">
+        <v>4578</v>
+      </c>
+      <c r="C176" t="s">
+        <v>471</v>
+      </c>
+      <c r="D176" t="s">
+        <v>472</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>473</v>
+      </c>
+      <c r="B177">
+        <v>4457</v>
+      </c>
+      <c r="C177" t="s">
+        <v>474</v>
+      </c>
+      <c r="D177" t="s">
+        <v>475</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>473</v>
+      </c>
+      <c r="B178">
+        <v>4446</v>
+      </c>
+      <c r="C178" t="s">
+        <v>476</v>
+      </c>
+      <c r="D178" t="s">
+        <v>477</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>478</v>
+      </c>
+      <c r="B179">
         <v>4333</v>
       </c>
-      <c r="C170" t="s">
-[...8 lines deleted...]
-      <c r="F170" s="2" t="s">
+      <c r="C179" t="s">
+        <v>479</v>
+      </c>
+      <c r="D179" t="s">
+        <v>480</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
-    <hyperlink ref="E4" r:id="rId5"/>
-[...332 lines deleted...]
-    <hyperlink ref="F170" r:id="rId338"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="E43" r:id="rId82"/>
+    <hyperlink ref="F43" r:id="rId83"/>
+    <hyperlink ref="E44" r:id="rId84"/>
+    <hyperlink ref="F44" r:id="rId85"/>
+    <hyperlink ref="E45" r:id="rId86"/>
+    <hyperlink ref="F45" r:id="rId87"/>
+    <hyperlink ref="E46" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+    <hyperlink ref="E50" r:id="rId96"/>
+    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="E51" r:id="rId98"/>
+    <hyperlink ref="F51" r:id="rId99"/>
+    <hyperlink ref="E52" r:id="rId100"/>
+    <hyperlink ref="F52" r:id="rId101"/>
+    <hyperlink ref="E53" r:id="rId102"/>
+    <hyperlink ref="F53" r:id="rId103"/>
+    <hyperlink ref="E54" r:id="rId104"/>
+    <hyperlink ref="F54" r:id="rId105"/>
+    <hyperlink ref="E55" r:id="rId106"/>
+    <hyperlink ref="F55" r:id="rId107"/>
+    <hyperlink ref="E56" r:id="rId108"/>
+    <hyperlink ref="F56" r:id="rId109"/>
+    <hyperlink ref="E57" r:id="rId110"/>
+    <hyperlink ref="F57" r:id="rId111"/>
+    <hyperlink ref="E58" r:id="rId112"/>
+    <hyperlink ref="F58" r:id="rId113"/>
+    <hyperlink ref="E59" r:id="rId114"/>
+    <hyperlink ref="F59" r:id="rId115"/>
+    <hyperlink ref="E60" r:id="rId116"/>
+    <hyperlink ref="F60" r:id="rId117"/>
+    <hyperlink ref="E61" r:id="rId118"/>
+    <hyperlink ref="F61" r:id="rId119"/>
+    <hyperlink ref="E62" r:id="rId120"/>
+    <hyperlink ref="F62" r:id="rId121"/>
+    <hyperlink ref="E63" r:id="rId122"/>
+    <hyperlink ref="F63" r:id="rId123"/>
+    <hyperlink ref="E64" r:id="rId124"/>
+    <hyperlink ref="F64" r:id="rId125"/>
+    <hyperlink ref="E65" r:id="rId126"/>
+    <hyperlink ref="F65" r:id="rId127"/>
+    <hyperlink ref="E66" r:id="rId128"/>
+    <hyperlink ref="F66" r:id="rId129"/>
+    <hyperlink ref="E67" r:id="rId130"/>
+    <hyperlink ref="F67" r:id="rId131"/>
+    <hyperlink ref="E68" r:id="rId132"/>
+    <hyperlink ref="F68" r:id="rId133"/>
+    <hyperlink ref="E69" r:id="rId134"/>
+    <hyperlink ref="F69" r:id="rId135"/>
+    <hyperlink ref="E70" r:id="rId136"/>
+    <hyperlink ref="F70" r:id="rId137"/>
+    <hyperlink ref="E71" r:id="rId138"/>
+    <hyperlink ref="F71" r:id="rId139"/>
+    <hyperlink ref="E72" r:id="rId140"/>
+    <hyperlink ref="F72" r:id="rId141"/>
+    <hyperlink ref="E73" r:id="rId142"/>
+    <hyperlink ref="F73" r:id="rId143"/>
+    <hyperlink ref="E74" r:id="rId144"/>
+    <hyperlink ref="F74" r:id="rId145"/>
+    <hyperlink ref="E75" r:id="rId146"/>
+    <hyperlink ref="F75" r:id="rId147"/>
+    <hyperlink ref="E76" r:id="rId148"/>
+    <hyperlink ref="F76" r:id="rId149"/>
+    <hyperlink ref="E77" r:id="rId150"/>
+    <hyperlink ref="F77" r:id="rId151"/>
+    <hyperlink ref="E78" r:id="rId152"/>
+    <hyperlink ref="F78" r:id="rId153"/>
+    <hyperlink ref="E79" r:id="rId154"/>
+    <hyperlink ref="F79" r:id="rId155"/>
+    <hyperlink ref="E80" r:id="rId156"/>
+    <hyperlink ref="F80" r:id="rId157"/>
+    <hyperlink ref="E81" r:id="rId158"/>
+    <hyperlink ref="F81" r:id="rId159"/>
+    <hyperlink ref="E82" r:id="rId160"/>
+    <hyperlink ref="F82" r:id="rId161"/>
+    <hyperlink ref="E83" r:id="rId162"/>
+    <hyperlink ref="F83" r:id="rId163"/>
+    <hyperlink ref="E84" r:id="rId164"/>
+    <hyperlink ref="F84" r:id="rId165"/>
+    <hyperlink ref="E85" r:id="rId166"/>
+    <hyperlink ref="F85" r:id="rId167"/>
+    <hyperlink ref="E86" r:id="rId168"/>
+    <hyperlink ref="F86" r:id="rId169"/>
+    <hyperlink ref="E87" r:id="rId170"/>
+    <hyperlink ref="F87" r:id="rId171"/>
+    <hyperlink ref="E88" r:id="rId172"/>
+    <hyperlink ref="F88" r:id="rId173"/>
+    <hyperlink ref="E89" r:id="rId174"/>
+    <hyperlink ref="F89" r:id="rId175"/>
+    <hyperlink ref="E90" r:id="rId176"/>
+    <hyperlink ref="F90" r:id="rId177"/>
+    <hyperlink ref="E91" r:id="rId178"/>
+    <hyperlink ref="F91" r:id="rId179"/>
+    <hyperlink ref="E92" r:id="rId180"/>
+    <hyperlink ref="F92" r:id="rId181"/>
+    <hyperlink ref="E93" r:id="rId182"/>
+    <hyperlink ref="F93" r:id="rId183"/>
+    <hyperlink ref="E94" r:id="rId184"/>
+    <hyperlink ref="F94" r:id="rId185"/>
+    <hyperlink ref="E95" r:id="rId186"/>
+    <hyperlink ref="F95" r:id="rId187"/>
+    <hyperlink ref="E96" r:id="rId188"/>
+    <hyperlink ref="F96" r:id="rId189"/>
+    <hyperlink ref="E97" r:id="rId190"/>
+    <hyperlink ref="F97" r:id="rId191"/>
+    <hyperlink ref="E98" r:id="rId192"/>
+    <hyperlink ref="F98" r:id="rId193"/>
+    <hyperlink ref="E99" r:id="rId194"/>
+    <hyperlink ref="F99" r:id="rId195"/>
+    <hyperlink ref="E100" r:id="rId196"/>
+    <hyperlink ref="F100" r:id="rId197"/>
+    <hyperlink ref="E101" r:id="rId198"/>
+    <hyperlink ref="F101" r:id="rId199"/>
+    <hyperlink ref="E102" r:id="rId200"/>
+    <hyperlink ref="F102" r:id="rId201"/>
+    <hyperlink ref="E103" r:id="rId202"/>
+    <hyperlink ref="F103" r:id="rId203"/>
+    <hyperlink ref="E104" r:id="rId204"/>
+    <hyperlink ref="F104" r:id="rId205"/>
+    <hyperlink ref="E105" r:id="rId206"/>
+    <hyperlink ref="F105" r:id="rId207"/>
+    <hyperlink ref="E106" r:id="rId208"/>
+    <hyperlink ref="F106" r:id="rId209"/>
+    <hyperlink ref="E107" r:id="rId210"/>
+    <hyperlink ref="F107" r:id="rId211"/>
+    <hyperlink ref="E108" r:id="rId212"/>
+    <hyperlink ref="F108" r:id="rId213"/>
+    <hyperlink ref="E109" r:id="rId214"/>
+    <hyperlink ref="F109" r:id="rId215"/>
+    <hyperlink ref="E110" r:id="rId216"/>
+    <hyperlink ref="F110" r:id="rId217"/>
+    <hyperlink ref="E111" r:id="rId218"/>
+    <hyperlink ref="F111" r:id="rId219"/>
+    <hyperlink ref="E112" r:id="rId220"/>
+    <hyperlink ref="F112" r:id="rId221"/>
+    <hyperlink ref="E113" r:id="rId222"/>
+    <hyperlink ref="F113" r:id="rId223"/>
+    <hyperlink ref="E114" r:id="rId224"/>
+    <hyperlink ref="F114" r:id="rId225"/>
+    <hyperlink ref="E115" r:id="rId226"/>
+    <hyperlink ref="F115" r:id="rId227"/>
+    <hyperlink ref="E116" r:id="rId228"/>
+    <hyperlink ref="F116" r:id="rId229"/>
+    <hyperlink ref="E117" r:id="rId230"/>
+    <hyperlink ref="F117" r:id="rId231"/>
+    <hyperlink ref="E118" r:id="rId232"/>
+    <hyperlink ref="F118" r:id="rId233"/>
+    <hyperlink ref="E119" r:id="rId234"/>
+    <hyperlink ref="F119" r:id="rId235"/>
+    <hyperlink ref="E120" r:id="rId236"/>
+    <hyperlink ref="F120" r:id="rId237"/>
+    <hyperlink ref="E121" r:id="rId238"/>
+    <hyperlink ref="F121" r:id="rId239"/>
+    <hyperlink ref="E122" r:id="rId240"/>
+    <hyperlink ref="F122" r:id="rId241"/>
+    <hyperlink ref="E123" r:id="rId242"/>
+    <hyperlink ref="F123" r:id="rId243"/>
+    <hyperlink ref="E124" r:id="rId244"/>
+    <hyperlink ref="F124" r:id="rId245"/>
+    <hyperlink ref="E125" r:id="rId246"/>
+    <hyperlink ref="F125" r:id="rId247"/>
+    <hyperlink ref="E126" r:id="rId248"/>
+    <hyperlink ref="F126" r:id="rId249"/>
+    <hyperlink ref="E127" r:id="rId250"/>
+    <hyperlink ref="F127" r:id="rId251"/>
+    <hyperlink ref="E128" r:id="rId252"/>
+    <hyperlink ref="F128" r:id="rId253"/>
+    <hyperlink ref="E129" r:id="rId254"/>
+    <hyperlink ref="F129" r:id="rId255"/>
+    <hyperlink ref="E130" r:id="rId256"/>
+    <hyperlink ref="F130" r:id="rId257"/>
+    <hyperlink ref="E131" r:id="rId258"/>
+    <hyperlink ref="F131" r:id="rId259"/>
+    <hyperlink ref="E132" r:id="rId260"/>
+    <hyperlink ref="F132" r:id="rId261"/>
+    <hyperlink ref="E133" r:id="rId262"/>
+    <hyperlink ref="F133" r:id="rId263"/>
+    <hyperlink ref="E134" r:id="rId264"/>
+    <hyperlink ref="F134" r:id="rId265"/>
+    <hyperlink ref="E135" r:id="rId266"/>
+    <hyperlink ref="F135" r:id="rId267"/>
+    <hyperlink ref="E136" r:id="rId268"/>
+    <hyperlink ref="F136" r:id="rId269"/>
+    <hyperlink ref="E137" r:id="rId270"/>
+    <hyperlink ref="F137" r:id="rId271"/>
+    <hyperlink ref="E138" r:id="rId272"/>
+    <hyperlink ref="F138" r:id="rId273"/>
+    <hyperlink ref="E139" r:id="rId274"/>
+    <hyperlink ref="F139" r:id="rId275"/>
+    <hyperlink ref="E140" r:id="rId276"/>
+    <hyperlink ref="F140" r:id="rId277"/>
+    <hyperlink ref="E141" r:id="rId278"/>
+    <hyperlink ref="F141" r:id="rId279"/>
+    <hyperlink ref="E142" r:id="rId280"/>
+    <hyperlink ref="F142" r:id="rId281"/>
+    <hyperlink ref="E143" r:id="rId282"/>
+    <hyperlink ref="F143" r:id="rId283"/>
+    <hyperlink ref="E144" r:id="rId284"/>
+    <hyperlink ref="F144" r:id="rId285"/>
+    <hyperlink ref="E145" r:id="rId286"/>
+    <hyperlink ref="F145" r:id="rId287"/>
+    <hyperlink ref="E146" r:id="rId288"/>
+    <hyperlink ref="F146" r:id="rId289"/>
+    <hyperlink ref="E147" r:id="rId290"/>
+    <hyperlink ref="F147" r:id="rId291"/>
+    <hyperlink ref="E148" r:id="rId292"/>
+    <hyperlink ref="F148" r:id="rId293"/>
+    <hyperlink ref="E149" r:id="rId294"/>
+    <hyperlink ref="F149" r:id="rId295"/>
+    <hyperlink ref="E150" r:id="rId296"/>
+    <hyperlink ref="F150" r:id="rId297"/>
+    <hyperlink ref="E151" r:id="rId298"/>
+    <hyperlink ref="F151" r:id="rId299"/>
+    <hyperlink ref="E152" r:id="rId300"/>
+    <hyperlink ref="F152" r:id="rId301"/>
+    <hyperlink ref="E153" r:id="rId302"/>
+    <hyperlink ref="F153" r:id="rId303"/>
+    <hyperlink ref="E154" r:id="rId304"/>
+    <hyperlink ref="F154" r:id="rId305"/>
+    <hyperlink ref="E155" r:id="rId306"/>
+    <hyperlink ref="F155" r:id="rId307"/>
+    <hyperlink ref="E156" r:id="rId308"/>
+    <hyperlink ref="F156" r:id="rId309"/>
+    <hyperlink ref="E157" r:id="rId310"/>
+    <hyperlink ref="F157" r:id="rId311"/>
+    <hyperlink ref="E158" r:id="rId312"/>
+    <hyperlink ref="F158" r:id="rId313"/>
+    <hyperlink ref="E159" r:id="rId314"/>
+    <hyperlink ref="F159" r:id="rId315"/>
+    <hyperlink ref="E160" r:id="rId316"/>
+    <hyperlink ref="F160" r:id="rId317"/>
+    <hyperlink ref="E161" r:id="rId318"/>
+    <hyperlink ref="F161" r:id="rId319"/>
+    <hyperlink ref="E162" r:id="rId320"/>
+    <hyperlink ref="F162" r:id="rId321"/>
+    <hyperlink ref="E163" r:id="rId322"/>
+    <hyperlink ref="F163" r:id="rId323"/>
+    <hyperlink ref="E164" r:id="rId324"/>
+    <hyperlink ref="F164" r:id="rId325"/>
+    <hyperlink ref="E165" r:id="rId326"/>
+    <hyperlink ref="F165" r:id="rId327"/>
+    <hyperlink ref="E166" r:id="rId328"/>
+    <hyperlink ref="F166" r:id="rId329"/>
+    <hyperlink ref="E167" r:id="rId330"/>
+    <hyperlink ref="F167" r:id="rId331"/>
+    <hyperlink ref="E168" r:id="rId332"/>
+    <hyperlink ref="F168" r:id="rId333"/>
+    <hyperlink ref="E169" r:id="rId334"/>
+    <hyperlink ref="F169" r:id="rId335"/>
+    <hyperlink ref="E170" r:id="rId336"/>
+    <hyperlink ref="F170" r:id="rId337"/>
+    <hyperlink ref="E171" r:id="rId338"/>
+    <hyperlink ref="F171" r:id="rId339"/>
+    <hyperlink ref="E172" r:id="rId340"/>
+    <hyperlink ref="F172" r:id="rId341"/>
+    <hyperlink ref="E173" r:id="rId342"/>
+    <hyperlink ref="F173" r:id="rId343"/>
+    <hyperlink ref="E174" r:id="rId344"/>
+    <hyperlink ref="F174" r:id="rId345"/>
+    <hyperlink ref="E175" r:id="rId346"/>
+    <hyperlink ref="F175" r:id="rId347"/>
+    <hyperlink ref="E176" r:id="rId348"/>
+    <hyperlink ref="F176" r:id="rId349"/>
+    <hyperlink ref="E177" r:id="rId350"/>
+    <hyperlink ref="F177" r:id="rId351"/>
+    <hyperlink ref="E178" r:id="rId352"/>
+    <hyperlink ref="F178" r:id="rId353"/>
+    <hyperlink ref="E179" r:id="rId354"/>
+    <hyperlink ref="F179" r:id="rId355"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>