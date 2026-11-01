--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -8,122 +8,189 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="921" uniqueCount="476">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="961" uniqueCount="498">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD29FF7B45</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SERVIZIO DI  FORMAZIONE</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD29EB2F11</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO VOCABOLARI DI LINGUE PER LA SCUOLA SECONDARIA DI PRIMO GRADO</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD28203372</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di noleggio di n. 3 bus e/o pullman con autista per evento 80°- L’ Alba della Repubblica-Roma 2 ottobre 2026- Circo Massimo.</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD194E45BE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SOFTWARE PER INVIO ON LINE PEI A.S. 2026/27</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD143BDDA9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO ARMADI RACK PER SCUOLA PRIMARIA</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0C84D088</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI SORVEGLIANZA SANITARIA A.S. 2026/27</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BCFF902042</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO LIBRI PER PROGETTO LEGGO</t>
+  </si>
+  <si>
     <t>08/09/2026</t>
   </si>
   <si>
     <t>BCDFE82622</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio Sportello Scuola per deleghe a.s. 2026/27</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>03/09/2026</t>
   </si>
   <si>
     <t>BCDBF5B8B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI FORMAZIONE</t>
   </si>
   <si>
     <t>28/08/2026</t>
   </si>
   <si>
     <t>BCCB0388EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO ITALIA SCUOLA ARGENTO 2026/27</t>
   </si>
   <si>
     <t>BCCAF201E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO LICENZA ED ASSISTENZA GENIUSUITE A.S. 2026/27</t>
   </si>
   <si>
     <t>25/08/2026</t>
   </si>
   <si>
     <t>BCC3D92C8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale didattico scuola dell'infanzia di Via Calatafimi e di Via Quarto a.s. 2026/2027</t>
   </si>
   <si>
     <t>BCC3CA15AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI FORMAZIONE E NOLEGGIO SOFTWARE PER AMMINISTRAZIONE TRASPARENTE</t>
   </si>
   <si>
     <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>BCD659C921</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - “Acquisto di tablet, PC, dispositivi digitali, libri e sussidi
+didattici da concedere in comodato d’uso al personale della scuola”</t>
   </si>
   <si>
     <t>BC8AF2B2E1</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO POTENZIAMENTO DI INGLESE CLASSI SEZIONE G TRIENNIO 2026/2029</t>
   </si>
   <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>BC347164A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA PER L'A.S. 2026/27</t>
   </si>
   <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>BC1F9E70FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ED INSTALLAZIONE VIDEOCITOFONO VIA QUARTO INFANZIA E VARI LAVORI NEI PLESSI</t>
   </si>
@@ -1826,3738 +1893,3898 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDFE82622" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/83c1080e-65b2-4784-a7bf-69dea7c84983" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDBF5B8B3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/eebb6722-afa0-419f-a750-41fe485e13b8" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCB0388EE" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/808befd1-74b9-4af9-a144-cb64987828b9" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCAF201E0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/0101a380-fb95-433d-83e2-629ac74cdb62" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC3D92C8A" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/244b7958-b5af-4a69-8f70-059c15ae62c2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC3CA15AB" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/838a7b6b-4d6c-4168-88be-3227ddeb2a8f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8AF2B2E1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/2570df78-0c92-4945-a20f-b1b5b6de42e4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC347164A3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/ae60bf00-8500-438d-93e6-03495b422321" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1F9E70FB" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/3d2261cb-d613-415e-8da0-6d2b23fcbf88" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1F75E966" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/31eda374-5648-4e1c-a69c-5e208e1f25a6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1F559EC0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/7d0c0fa8-8260-4a5f-97e9-ea96bce914d1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC130EF88D" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/0e5c685d-f042-40eb-932a-1c3b4c6cc396" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF0BE9BE" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/8f50c811-e83f-433a-abaf-f0396e98ff3a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F71AD19" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/42586bf7-11a9-4943-9125-19d6b4f1e9bc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6958541E" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d1bba989-5fdc-40d4-9c4f-2caa14617bfd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB696F7573" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/47accbcb-2574-45b5-be1b-9e268cc5a494" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5853D28F" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/676249c2-6959-41fc-9630-eba2fbfb02cd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB262B4CAB" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/71111464-bb3d-4e95-94de-af82fe411452" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB17769130" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/3bf52765-9162-4691-b489-c1039909d32c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12E39BBD" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/dd837f91-6745-44b8-9019-c4727956c3fc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB130872A2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/260d4f82-dbb4-432c-a4b6-040543b3c5b7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0497C8FA" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/8ee6c767-146e-4786-9945-c159611a22f7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04542C14" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/cae42b82-b659-49f2-9365-1633eadc63e8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB042AB8F5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/dba85de3-54f0-4a2f-ad93-d4cba0d08541" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE566F02" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/08682796-0ad8-4e86-980f-f134a389ddad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC36061A3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/f02a18aa-7317-4321-9667-35ffc82807d2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC2DC3049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/3a1095da-2c95-451f-a8f6-e59abf489e03" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB01AD92" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d42985eb-22ec-4e1c-b9cb-e7d6c2f81852" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9832333" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/278dfacb-2edd-4f88-b59f-56c1b269e2b4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA055F767" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/7816fbda-b318-4d75-99f3-9dfc27174eb7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FE7960E" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d7a6ee5a-097c-4135-8271-cd3de6ad2d40" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA846B5E17" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/9a12a6ed-d715-4328-b64e-4b763b18cb23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83FF8E93" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/2595d993-3eb8-4484-ab59-2282a234c51f" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83BD1160" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/c0b6b5a6-41cc-4f2d-82c7-0d5f1d51a0f1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA72D6047E" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d93108da-b4f8-4103-93a7-d6aa8b8dd014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA730182DA" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/2112a20c-a8f6-4e92-9639-21cd0ab40d4c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4DF143A0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/50d88f8f-0654-472c-b4a1-1a4c39826b8a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA43405A24" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/40cc4550-e64d-40f8-8347-39e1d0eb283d" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA436CA33C" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/2f4866d6-e54c-43b9-a2f2-4aa09ff8fdce" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0D4C05A7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/b49079c7-7d01-45a7-afbe-6393621a8449" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0D18F372" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/c829d7c0-390e-44a0-be69-d143d4de73d9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0CE51681" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/6e26886f-66d4-491f-9677-8fc6c4755e34" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B92E209B" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/8393af15-70d3-499a-8f7d-d3c2f85b8c86" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B99FEE80" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/f75d2980-268b-4753-9287-92ee17f20d24" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C17374C9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d1bdb1bc-666b-4eb1-8217-6968625e5319" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99ACE1073" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/043845fe-0e00-4c0a-9113-2333728ca71b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B982002E49" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/af0d1e98-584a-45c3-a2dc-6f4bc5db38a2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9781B4B2D" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/c43bdc5d-c39e-4b08-8146-91d347891516" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9781BE370" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/86bf6564-0739-4b39-b6da-b2c42b649245" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97739C9C3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/ac171dac-2f90-4193-9866-46a0c1b7186b" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B981A0E4A7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/7db638e0-4b6c-4fe7-8905-3c076660f21e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B197DF038F" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/1aa1bb25-41ff-4132-823d-941bcd93f4cc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B917F89513" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/2954b5fa-5be6-480b-a660-c20b4cb1998f" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B908846915" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/6afd5253-2dc3-404b-adc0-1dc6dc12e663" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E5C4440E" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/9c53e287-075d-489a-ad51-6dc3e3315fc3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BD7A706C" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/28031249-91d9-480f-a43d-0e4626b35778" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AC7EA191" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/bdfdf7e4-2b21-4f33-9d3b-11f0e9475d20" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B862E55C11" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/01d49d00-c814-4aee-97ee-edc09bfc36f6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B847A40E4C" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/9e922f88-8c70-44ba-9938-618ac8f6cf36" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81983B5DD" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/1b1950a0-9775-4537-a0c5-f79ef1f0e91b" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B805481015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/a51b3b5a-9664-42c9-847a-de0f27735d3c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B2FD41F1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d013dc57-7371-4246-b277-d268a1fc9dd0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B788D85CEC" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/73d83145-c744-452e-9fbf-2ff808dd00c6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74448BBFA" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/00857518-3187-49fe-8fac-27370ac3c88c" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73BBD7C5D" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/735b8d3c-9905-4f9c-af33-381aeaccfe60" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72D90B3BF" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/42afd270-5e7b-40ea-97e8-cce8a9aa4acb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ED759586" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/806140c6-cdec-4b74-a647-da388b27f767" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4745DDB" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/41910f50-4953-496c-bcd5-284c3f3b8e8b" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6987B0E96" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/2ffd35cf-6af7-4c12-942a-098effc239ba" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65D3CF7B4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/af93ddaa-18b8-435a-b589-be6a85db1a20" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6566C29DD" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/7849b777-84cb-41ba-b7dd-750b2808b755" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B658069521" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/35838a75-207e-42c7-9125-e5a4aa31cc5d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6576E9E2B" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/c8873bf1-0dee-4631-b521-84e536bf7fa7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B656DE096D" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/fcef7057-0714-4108-8500-85121c87165e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62EE52277" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/726ffc59-ed20-4e6f-acb3-ac35e78c4409" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DEDA164E" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/16115a6c-1d33-489b-bcef-39737cafa848" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DC0959CB" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/e9718985-9bc4-4634-b997-96d6eea89390" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D61B705D" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/cfdbb168-9b85-4146-9d5d-c6089d241ee6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5F0CCB8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/acb94043-7d69-4516-b840-c0de60f41b75" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5AC00FC" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/5b8d00a7-dee1-4035-ab19-841edf6bbcb6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CAAA5D4D" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/7da85f74-9ff2-4ded-997a-07232c24b24f" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BB2968F9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d4bb3276-6044-4a32-8924-d47fe6e9dd41" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A9FF0355" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d925cd2c-77b1-4f2a-80f2-80aef0a36385" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA7B6F89" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/9a11c3ec-3ff7-41f7-80f6-f9c6c1b4da7b" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A2EBD919" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/07f449bf-911e-474e-a71a-d505eb16c718" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A2A3F418" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/8836dd70-a36c-4773-8d0d-f928f79b3af7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B592B697FD" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/f12eec16-69eb-4253-bbc7-92ba836eb584" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58B3F763A" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/b7366f6f-1fbe-4e1b-ad50-0539136b856d" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B578DE056E" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/8e302bd3-ce80-489b-b3b1-4f0fedcbddbc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5778E0105" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/3b3ca579-994d-41fd-89e4-c92663458649" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5770A0224" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/3358dff4-212c-4145-ba1d-5002d91f1aa4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B575B889E9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/f2f9a524-59c6-4cdc-8efa-06b922331452" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57110A0DC" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/9e0e208a-325e-4967-baa3-116c30785ae6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B570220DCD" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/285728b1-f083-4016-a7f0-9f18d1625c6c" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B557AA7475" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/43f33221-a55c-40ed-8bab-58ea8b85877c" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55713483B" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/0ba00613-7c36-4409-87dc-19a4a7a8fe4d" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543BC6EC3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/447827a9-69db-4a1d-8787-2d96fc001e8c" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54238E260" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/eec6106b-149a-445d-9131-ccbaff865b32" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53923F8C8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/f6bc3902-83ef-4c74-8739-64b59ba66fca" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52E4B74F1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/4e5e5968-14ad-4fc5-805f-2500b24d2397" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52DD028C4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/228e3cf0-3671-4d10-a89e-5e65b2ea78ec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D8287D6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/79fd0a5e-b14d-4868-bd47-6b8d47ff346f" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51D98342D" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/f2a3ee29-5995-427a-a346-6b7240e64bfa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52B7B50B1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/550c0349-46b7-4822-b1cf-a0afdca333c9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52561F8E2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/0806d0d9-364f-40d6-89df-da8a98d0e5d0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B508FEB6E5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/5a3d411c-2ae4-4597-b581-dce5e896ba0b" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EF97F313" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d3c41419-2fde-4d20-9749-7953a3419c9c" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E0DE34BC" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/0688fe2c-17e5-4dea-bfbc-8b63819011d4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E047D33E" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/846bbd27-e1e2-4746-9620-af249bbedede" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DED96CEE" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/b1d5e587-9123-4949-91f5-1ef613d9eb76" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B79D74A1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/c389a6f5-f1bb-4563-a4f7-3053cf6b6e68" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B2995987" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d942bf31-84af-4fcd-b2cf-eafcaac61699" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47363D332" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/9499019c-8f2d-47fa-a236-c0ad1931c75f" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46A93D7D4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/51e46837-8944-4539-b6dd-f9aca88c5d67" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45219B84F" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/89c58efa-09f7-49fd-a221-79fef0668769" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B429AA9803" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/f6b68823-e2ab-4dbf-af4a-42e882958a3f" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B429FF8973" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/8bcff069-c364-429a-93a2-b2810d5d15bc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4187CB428" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/aa693c42-288a-4a4f-94bb-10536a9e29d0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B406F13C19" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/234d5a50-b82b-4d4f-b50e-5c29036c5f83" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F447815A" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/24a6c029-2991-462e-a84a-770c136964af" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B305BC2B11" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/047da602-c010-4f13-a474-ffe7b135bfee" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EC61A8FD" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/ab59e59b-bea8-4225-8026-138146493351" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2ED13C8E2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/87832994-aca8-4559-b273-73ebf1c1c015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E444B9E6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/2efeaab0-bb31-471b-b3ad-7733b831dfac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EC61A8FD" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/ab59e59b-bea8-4225-8026-138146493351" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C7D83DC5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/c3bbacc4-c1e7-42aa-8de2-c6a9f7b77365" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2BE14B357" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/4fcbddaa-19b6-45f6-b8af-5cac867a9810" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B88D6418" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/31e99d4d-52fa-444f-b2f5-beffca07c942" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B1F8C0F4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/8a1e2188-3f6f-40ac-9ec1-6ec5617f0932" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A2C36251" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/e0e19d61-60ac-433e-b0e5-4b59b5778a75" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B23EC4738B" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/df03359f-5961-4ccf-b8a0-94bd80daf1d0" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B23243DFE3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/e7916a06-03af-45b4-94a9-f88f479c2a44" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B201518A70" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/e9118160-1e85-494a-9bf9-8c203b3af805" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C8CBDE36" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d60c71b0-f94a-4d42-ba88-224662f58361" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A677AA59" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/bed7f5b2-d0a7-416a-899a-e804d152af83" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A065D668" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/26b8ce23-61b6-4cee-b99c-3bdf3c2049a1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A05D6700" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/0cca5cd2-d603-4bec-aa06-f0c3b1883b4b" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A05D6700" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/0cca5cd2-d603-4bec-aa06-f0c3b1883b4b" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1179B85FF" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/a6077f74-6f91-460c-bd94-5a54f3b68a74" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B183B2C69A" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/08abd2f3-afe3-475d-a262-e524a0601f65" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B183B2C69A" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/08abd2f3-afe3-475d-a262-e524a0601f65" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14DE094AF" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/15746f2d-e312-4875-9ce6-568e71fe79b0" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=99542467A8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/20757dfa-5394-48db-a310-f3d2e6788d5f" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14D94CBAD" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/0da3492c-f2e9-4f9d-b768-09425b564ca3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B128D46B17" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/69b89e7f-8c05-45a8-abd0-d56c19c8c2d6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1269DD26D" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/71a55a10-1a45-4695-9fd0-f3032e10184c" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DCDD9AD0" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/b3f61f33-9ef1-4a3c-97d6-b9c1d9bcc9c6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D3C3B00C" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/25b6b337-36b1-4d71-ad66-af8424ae170a" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D8EC4C3C" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/c690c52b-e7de-4793-b429-5aa4829555d6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C5FF48B6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/ad244755-ad4b-40b4-af2d-28b8a344aaa8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C2BC36DE" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/42ee0926-c113-4eaa-91cd-e39afb788922" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BE56DBD7" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/b76d6531-b00e-4e05-a61a-41d205e1874f" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BE56A95E" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/30b47936-fb42-45f7-ae5f-539ece15a2cd" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B6F81BEA" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/1e1a49ae-2959-4ba8-817d-d7b1759aa2af" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B091C4BCE9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/65c845bd-b31a-4f65-ae23-4cc907e50c3c" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07D8A2529" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/846758fe-65cd-4ddc-8c93-ed3367a3e31c" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0632D1D1C" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/b7d49208-7d64-4fea-b3e3-bd3fa7fcf2a1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZD23D90292" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/90c57c45-ca12-4a77-9399-f7191063cb6b" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04A7D6A60" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/ff7b32a6-bd56-473c-a560-4f2196891d29" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B027422BA5" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/7ae64ea9-d730-412c-b97a-47b71d9d21bd" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01BDE8AD9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/8814a2c7-0373-4b29-9aa7-3ffa625b41a1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00B6AE22C" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/117c0e23-e464-4124-a78d-955b7209ab75" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00B0020B0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/36737c2c-e2d1-40d7-a71b-81112cfc6312" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B013CA2CD0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/eec28bb7-886d-44f2-911f-c4edcc92e86d" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=99543594E9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/fcdfdd0c-bc80-41d3-a6ff-9dca5faa48fc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD29FF7B45" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/8ccf9ccd-76d4-4d84-8548-857994d97018" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD29EB2F11" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/e5fbbd40-293c-460d-aeb3-3bedcbfaa4db" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD28203372" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/339908a9-c25e-4ec9-9073-eef57a61b12a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD194E45BE" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/f391618d-5e07-44dc-8f08-b01ee72d2deb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD143BDDA9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/2ea9607b-ae1e-428b-9f03-0304e7bcfa2b" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0C84D088" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/ce96f38c-db55-48bb-b550-a33138011ac8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFF902042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/2df4a295-8b90-4ebd-9db8-e9379a315151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDFE82622" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/83c1080e-65b2-4784-a7bf-69dea7c84983" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDBF5B8B3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/eebb6722-afa0-419f-a750-41fe485e13b8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCB0388EE" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/808befd1-74b9-4af9-a144-cb64987828b9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCAF201E0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/0101a380-fb95-433d-83e2-629ac74cdb62" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC3D92C8A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/244b7958-b5af-4a69-8f70-059c15ae62c2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC3CA15AB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/838a7b6b-4d6c-4168-88be-3227ddeb2a8f" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD659C921" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/383671e8-7f31-4309-826b-0c8b5a8966f6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8AF2B2E1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/2570df78-0c92-4945-a20f-b1b5b6de42e4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC347164A3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/ae60bf00-8500-438d-93e6-03495b422321" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1F9E70FB" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/3d2261cb-d613-415e-8da0-6d2b23fcbf88" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1F75E966" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/31eda374-5648-4e1c-a69c-5e208e1f25a6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1F559EC0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/7d0c0fa8-8260-4a5f-97e9-ea96bce914d1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC130EF88D" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/0e5c685d-f042-40eb-932a-1c3b4c6cc396" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF0BE9BE" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/8f50c811-e83f-433a-abaf-f0396e98ff3a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F71AD19" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/42586bf7-11a9-4943-9125-19d6b4f1e9bc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6958541E" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d1bba989-5fdc-40d4-9c4f-2caa14617bfd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB696F7573" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/47accbcb-2574-45b5-be1b-9e268cc5a494" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5853D28F" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/676249c2-6959-41fc-9630-eba2fbfb02cd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB262B4CAB" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/71111464-bb3d-4e95-94de-af82fe411452" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB17769130" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/3bf52765-9162-4691-b489-c1039909d32c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB12E39BBD" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/dd837f91-6745-44b8-9019-c4727956c3fc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB130872A2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/260d4f82-dbb4-432c-a4b6-040543b3c5b7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0497C8FA" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/8ee6c767-146e-4786-9945-c159611a22f7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04542C14" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/cae42b82-b659-49f2-9365-1633eadc63e8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB042AB8F5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/dba85de3-54f0-4a2f-ad93-d4cba0d08541" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE566F02" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/08682796-0ad8-4e86-980f-f134a389ddad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC36061A3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/f02a18aa-7317-4321-9667-35ffc82807d2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC2DC3049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/3a1095da-2c95-451f-a8f6-e59abf489e03" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB01AD92" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d42985eb-22ec-4e1c-b9cb-e7d6c2f81852" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9832333" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/278dfacb-2edd-4f88-b59f-56c1b269e2b4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA055F767" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/7816fbda-b318-4d75-99f3-9dfc27174eb7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FE7960E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d7a6ee5a-097c-4135-8271-cd3de6ad2d40" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA846B5E17" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/9a12a6ed-d715-4328-b64e-4b763b18cb23" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83FF8E93" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/2595d993-3eb8-4484-ab59-2282a234c51f" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA83BD1160" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/c0b6b5a6-41cc-4f2d-82c7-0d5f1d51a0f1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA72D6047E" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d93108da-b4f8-4103-93a7-d6aa8b8dd014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA730182DA" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/2112a20c-a8f6-4e92-9639-21cd0ab40d4c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4DF143A0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/50d88f8f-0654-472c-b4a1-1a4c39826b8a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA43405A24" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/40cc4550-e64d-40f8-8347-39e1d0eb283d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA436CA33C" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/2f4866d6-e54c-43b9-a2f2-4aa09ff8fdce" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0D4C05A7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/b49079c7-7d01-45a7-afbe-6393621a8449" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0D18F372" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/c829d7c0-390e-44a0-be69-d143d4de73d9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0CE51681" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/6e26886f-66d4-491f-9677-8fc6c4755e34" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B92E209B" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/8393af15-70d3-499a-8f7d-d3c2f85b8c86" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B99FEE80" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/f75d2980-268b-4753-9287-92ee17f20d24" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C17374C9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d1bdb1bc-666b-4eb1-8217-6968625e5319" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99ACE1073" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/043845fe-0e00-4c0a-9113-2333728ca71b" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B982002E49" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/af0d1e98-584a-45c3-a2dc-6f4bc5db38a2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9781B4B2D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/c43bdc5d-c39e-4b08-8146-91d347891516" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9781BE370" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/86bf6564-0739-4b39-b6da-b2c42b649245" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97739C9C3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/ac171dac-2f90-4193-9866-46a0c1b7186b" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B981A0E4A7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/7db638e0-4b6c-4fe7-8905-3c076660f21e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B197DF038F" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/1aa1bb25-41ff-4132-823d-941bcd93f4cc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B917F89513" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/2954b5fa-5be6-480b-a660-c20b4cb1998f" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B908846915" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/6afd5253-2dc3-404b-adc0-1dc6dc12e663" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E5C4440E" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/9c53e287-075d-489a-ad51-6dc3e3315fc3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BD7A706C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/28031249-91d9-480f-a43d-0e4626b35778" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AC7EA191" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/bdfdf7e4-2b21-4f33-9d3b-11f0e9475d20" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B862E55C11" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/01d49d00-c814-4aee-97ee-edc09bfc36f6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B847A40E4C" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/9e922f88-8c70-44ba-9938-618ac8f6cf36" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81983B5DD" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/1b1950a0-9775-4537-a0c5-f79ef1f0e91b" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B805481015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/a51b3b5a-9664-42c9-847a-de0f27735d3c" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B2FD41F1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d013dc57-7371-4246-b277-d268a1fc9dd0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B788D85CEC" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/73d83145-c744-452e-9fbf-2ff808dd00c6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74448BBFA" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/00857518-3187-49fe-8fac-27370ac3c88c" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73BBD7C5D" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/735b8d3c-9905-4f9c-af33-381aeaccfe60" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72D90B3BF" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/42afd270-5e7b-40ea-97e8-cce8a9aa4acb" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ED759586" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/806140c6-cdec-4b74-a647-da388b27f767" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4745DDB" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/41910f50-4953-496c-bcd5-284c3f3b8e8b" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6987B0E96" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/2ffd35cf-6af7-4c12-942a-098effc239ba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65D3CF7B4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/af93ddaa-18b8-435a-b589-be6a85db1a20" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6566C29DD" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/7849b777-84cb-41ba-b7dd-750b2808b755" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B658069521" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/35838a75-207e-42c7-9125-e5a4aa31cc5d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6576E9E2B" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/c8873bf1-0dee-4631-b521-84e536bf7fa7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B656DE096D" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/fcef7057-0714-4108-8500-85121c87165e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62EE52277" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/726ffc59-ed20-4e6f-acb3-ac35e78c4409" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DEDA164E" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/16115a6c-1d33-489b-bcef-39737cafa848" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DC0959CB" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/e9718985-9bc4-4634-b997-96d6eea89390" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D61B705D" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/cfdbb168-9b85-4146-9d5d-c6089d241ee6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5F0CCB8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/acb94043-7d69-4516-b840-c0de60f41b75" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5AC00FC" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/5b8d00a7-dee1-4035-ab19-841edf6bbcb6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CAAA5D4D" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/7da85f74-9ff2-4ded-997a-07232c24b24f" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BB2968F9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d4bb3276-6044-4a32-8924-d47fe6e9dd41" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A9FF0355" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d925cd2c-77b1-4f2a-80f2-80aef0a36385" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA7B6F89" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/9a11c3ec-3ff7-41f7-80f6-f9c6c1b4da7b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A2EBD919" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/07f449bf-911e-474e-a71a-d505eb16c718" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A2A3F418" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/8836dd70-a36c-4773-8d0d-f928f79b3af7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B592B697FD" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/f12eec16-69eb-4253-bbc7-92ba836eb584" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58B3F763A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/b7366f6f-1fbe-4e1b-ad50-0539136b856d" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B578DE056E" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/8e302bd3-ce80-489b-b3b1-4f0fedcbddbc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5778E0105" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/3b3ca579-994d-41fd-89e4-c92663458649" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5770A0224" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/3358dff4-212c-4145-ba1d-5002d91f1aa4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B575B889E9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/f2f9a524-59c6-4cdc-8efa-06b922331452" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57110A0DC" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/9e0e208a-325e-4967-baa3-116c30785ae6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B570220DCD" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/285728b1-f083-4016-a7f0-9f18d1625c6c" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B557AA7475" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/43f33221-a55c-40ed-8bab-58ea8b85877c" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55713483B" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/0ba00613-7c36-4409-87dc-19a4a7a8fe4d" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B543BC6EC3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/447827a9-69db-4a1d-8787-2d96fc001e8c" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54238E260" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/eec6106b-149a-445d-9131-ccbaff865b32" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53923F8C8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/f6bc3902-83ef-4c74-8739-64b59ba66fca" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52E4B74F1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/4e5e5968-14ad-4fc5-805f-2500b24d2397" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52DD028C4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/228e3cf0-3671-4d10-a89e-5e65b2ea78ec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D8287D6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/79fd0a5e-b14d-4868-bd47-6b8d47ff346f" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51D98342D" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/f2a3ee29-5995-427a-a346-6b7240e64bfa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52B7B50B1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/550c0349-46b7-4822-b1cf-a0afdca333c9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52561F8E2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/0806d0d9-364f-40d6-89df-da8a98d0e5d0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B508FEB6E5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/5a3d411c-2ae4-4597-b581-dce5e896ba0b" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EF97F313" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d3c41419-2fde-4d20-9749-7953a3419c9c" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E0DE34BC" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/0688fe2c-17e5-4dea-bfbc-8b63819011d4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E047D33E" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/846bbd27-e1e2-4746-9620-af249bbedede" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DED96CEE" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/b1d5e587-9123-4949-91f5-1ef613d9eb76" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B79D74A1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/c389a6f5-f1bb-4563-a4f7-3053cf6b6e68" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B2995987" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d942bf31-84af-4fcd-b2cf-eafcaac61699" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47363D332" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/9499019c-8f2d-47fa-a236-c0ad1931c75f" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46A93D7D4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/51e46837-8944-4539-b6dd-f9aca88c5d67" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45219B84F" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/89c58efa-09f7-49fd-a221-79fef0668769" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B429AA9803" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/f6b68823-e2ab-4dbf-af4a-42e882958a3f" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B429FF8973" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/8bcff069-c364-429a-93a2-b2810d5d15bc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4187CB428" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/aa693c42-288a-4a4f-94bb-10536a9e29d0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B406F13C19" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/234d5a50-b82b-4d4f-b50e-5c29036c5f83" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F447815A" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/24a6c029-2991-462e-a84a-770c136964af" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B305BC2B11" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/047da602-c010-4f13-a474-ffe7b135bfee" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EC61A8FD" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/ab59e59b-bea8-4225-8026-138146493351" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2ED13C8E2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/87832994-aca8-4559-b273-73ebf1c1c015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E444B9E6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/2efeaab0-bb31-471b-b3ad-7733b831dfac" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EC61A8FD" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/ab59e59b-bea8-4225-8026-138146493351" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C7D83DC5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/c3bbacc4-c1e7-42aa-8de2-c6a9f7b77365" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2BE14B357" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/4fcbddaa-19b6-45f6-b8af-5cac867a9810" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B88D6418" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/31e99d4d-52fa-444f-b2f5-beffca07c942" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B1F8C0F4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/8a1e2188-3f6f-40ac-9ec1-6ec5617f0932" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A2C36251" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/e0e19d61-60ac-433e-b0e5-4b59b5778a75" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B23EC4738B" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/df03359f-5961-4ccf-b8a0-94bd80daf1d0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B23243DFE3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/e7916a06-03af-45b4-94a9-f88f479c2a44" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B201518A70" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/e9118160-1e85-494a-9bf9-8c203b3af805" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C8CBDE36" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/d60c71b0-f94a-4d42-ba88-224662f58361" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A677AA59" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/bed7f5b2-d0a7-416a-899a-e804d152af83" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A065D668" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/26b8ce23-61b6-4cee-b99c-3bdf3c2049a1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A05D6700" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/0cca5cd2-d603-4bec-aa06-f0c3b1883b4b" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A05D6700" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/0cca5cd2-d603-4bec-aa06-f0c3b1883b4b" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1179B85FF" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/a6077f74-6f91-460c-bd94-5a54f3b68a74" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B183B2C69A" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/08abd2f3-afe3-475d-a262-e524a0601f65" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B183B2C69A" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/08abd2f3-afe3-475d-a262-e524a0601f65" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14DE094AF" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/15746f2d-e312-4875-9ce6-568e71fe79b0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=99542467A8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/20757dfa-5394-48db-a310-f3d2e6788d5f" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14D94CBAD" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/0da3492c-f2e9-4f9d-b768-09425b564ca3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B128D46B17" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/69b89e7f-8c05-45a8-abd0-d56c19c8c2d6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1269DD26D" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/71a55a10-1a45-4695-9fd0-f3032e10184c" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DCDD9AD0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/b3f61f33-9ef1-4a3c-97d6-b9c1d9bcc9c6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D3C3B00C" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/25b6b337-36b1-4d71-ad66-af8424ae170a" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D8EC4C3C" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/c690c52b-e7de-4793-b429-5aa4829555d6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C5FF48B6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/ad244755-ad4b-40b4-af2d-28b8a344aaa8" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C2BC36DE" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/42ee0926-c113-4eaa-91cd-e39afb788922" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BE56DBD7" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/b76d6531-b00e-4e05-a61a-41d205e1874f" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BE56A95E" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/30b47936-fb42-45f7-ae5f-539ece15a2cd" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B6F81BEA" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/1e1a49ae-2959-4ba8-817d-d7b1759aa2af" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B091C4BCE9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/65c845bd-b31a-4f65-ae23-4cc907e50c3c" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07D8A2529" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/846758fe-65cd-4ddc-8c93-ed3367a3e31c" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0632D1D1C" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/b7d49208-7d64-4fea-b3e3-bd3fa7fcf2a1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZD23D90292" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/90c57c45-ca12-4a77-9399-f7191063cb6b" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04A7D6A60" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/ff7b32a6-bd56-473c-a560-4f2196891d29" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B027422BA5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/7ae64ea9-d730-412c-b97a-47b71d9d21bd" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01BDE8AD9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/8814a2c7-0373-4b29-9aa7-3ffa625b41a1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00B6AE22C" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/117c0e23-e464-4124-a78d-955b7209ab75" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00B0020B0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/36737c2c-e2d1-40d7-a71b-81112cfc6312" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B013CA2CD0" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/eec28bb7-886d-44f2-911f-c4edcc92e86d" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=99543594E9" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LTIC85000T/amministrazione-trasparente/atti-amministrazioni-enti/fcdfdd0c-bc80-41d3-a6ff-9dca5faa48fc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F184"/>
+  <dimension ref="A1:F192"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>11673</v>
+        <v>13217</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>13216</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4">
+        <v>13122</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>11092</v>
+        <v>12805</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6">
-        <v>11015</v>
+        <v>12746</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>11014</v>
+        <v>12562</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>10777</v>
+        <v>12327</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>10137</v>
+        <v>11673</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>9895</v>
+        <v>11391</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>9894</v>
+        <v>11092</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>9893</v>
+        <v>11092</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>9603</v>
+        <v>11015</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>8827</v>
+        <v>11014</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>7007</v>
+        <v>10784</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B16">
-        <v>6902</v>
+        <v>10777</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17">
-        <v>6661</v>
+        <v>10137</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>6654</v>
+        <v>9895</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B19">
-        <v>5656</v>
+        <v>9894</v>
       </c>
       <c r="C19" t="s">
         <v>54</v>
       </c>
       <c r="D19" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20">
+        <v>9893</v>
+      </c>
+      <c r="C20" t="s">
         <v>56</v>
       </c>
-      <c r="B20">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21">
+        <v>9603</v>
+      </c>
+      <c r="C21" t="s">
         <v>59</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B22">
-        <v>5383</v>
+        <v>8827</v>
       </c>
       <c r="C22" t="s">
         <v>62</v>
       </c>
       <c r="D22" t="s">
         <v>63</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>64</v>
       </c>
       <c r="B23">
-        <v>5163</v>
+        <v>7007</v>
       </c>
       <c r="C23" t="s">
         <v>65</v>
       </c>
       <c r="D23" t="s">
         <v>66</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B24">
-        <v>5131</v>
+        <v>6902</v>
       </c>
       <c r="C24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="B25">
-        <v>5130</v>
+        <v>6661</v>
       </c>
       <c r="C25" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B26">
-        <v>5040</v>
+        <v>6654</v>
       </c>
       <c r="C26" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B27">
-        <v>4466</v>
+        <v>5656</v>
       </c>
       <c r="C27" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D27" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>77</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B28">
-        <v>4084</v>
+        <v>5479</v>
       </c>
       <c r="C28" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B29">
-        <v>4083</v>
+        <v>5385</v>
       </c>
       <c r="C29" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D29" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B30">
-        <v>4082</v>
+        <v>5383</v>
       </c>
       <c r="C30" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D30" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B31">
-        <v>3866</v>
+        <v>5163</v>
       </c>
       <c r="C31" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B32">
-        <v>3531</v>
+        <v>5131</v>
       </c>
       <c r="C32" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D32" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B33">
-        <v>3530</v>
+        <v>5130</v>
       </c>
       <c r="C33" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D33" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B34">
-        <v>3257</v>
+        <v>5040</v>
       </c>
       <c r="C34" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="D34" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>95</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B35">
-        <v>3156</v>
+        <v>4466</v>
       </c>
       <c r="C35" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D35" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>98</v>
+      </c>
+      <c r="E35" t="s">
+        <v>97</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B36">
-        <v>2957</v>
+        <v>4084</v>
       </c>
       <c r="C36" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D36" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B37">
-        <v>2956</v>
+        <v>4083</v>
       </c>
       <c r="C37" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D37" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B38">
-        <v>2701</v>
+        <v>4082</v>
       </c>
       <c r="C38" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D38" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B39">
-        <v>2700</v>
+        <v>3866</v>
       </c>
       <c r="C39" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D39" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B40">
-        <v>1974</v>
+        <v>3531</v>
       </c>
       <c r="C40" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D40" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B41">
-        <v>1783</v>
+        <v>3530</v>
       </c>
       <c r="C41" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D41" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B42">
-        <v>1782</v>
+        <v>3257</v>
       </c>
       <c r="C42" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="D42" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>115</v>
+      </c>
+      <c r="E42" t="s">
+        <v>97</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B43">
-        <v>868</v>
+        <v>3156</v>
       </c>
       <c r="C43" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D43" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B44">
-        <v>867</v>
+        <v>2957</v>
       </c>
       <c r="C44" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D44" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B45">
-        <v>866</v>
+        <v>2956</v>
       </c>
       <c r="C45" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D45" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B46">
-        <v>17170</v>
+        <v>2701</v>
       </c>
       <c r="C46" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D46" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B47">
-        <v>17169</v>
+        <v>2700</v>
       </c>
       <c r="C47" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D47" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="B48">
-        <v>17168</v>
+        <v>1974</v>
       </c>
       <c r="C48" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D48" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B49">
-        <v>16944</v>
+        <v>1783</v>
       </c>
       <c r="C49" t="s">
-        <v>75</v>
+        <v>133</v>
       </c>
       <c r="D49" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>134</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B50">
-        <v>16853</v>
+        <v>1782</v>
       </c>
       <c r="C50" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D50" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B51">
-        <v>16481</v>
+        <v>868</v>
       </c>
       <c r="C51" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D51" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B52">
-        <v>16479</v>
+        <v>867</v>
       </c>
       <c r="C52" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D52" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B53">
-        <v>16477</v>
+        <v>866</v>
       </c>
       <c r="C53" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D53" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="B54">
-        <v>16470</v>
+        <v>17170</v>
       </c>
       <c r="C54" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="D54" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="B55">
-        <v>16470</v>
+        <v>17169</v>
       </c>
       <c r="C55" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="D55" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="B56">
-        <v>16463</v>
+        <v>17168</v>
       </c>
       <c r="C56" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="D56" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B57">
-        <v>15290</v>
+        <v>16944</v>
       </c>
       <c r="C57" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="D57" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="E57" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B58">
-        <v>15003</v>
+        <v>16853</v>
       </c>
       <c r="C58" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="D58" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="B59">
-        <v>15002</v>
+        <v>16481</v>
       </c>
       <c r="C59" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="D59" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B60">
-        <v>14845</v>
+        <v>16479</v>
       </c>
       <c r="C60" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="D60" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B61">
-        <v>14279</v>
+        <v>16477</v>
       </c>
       <c r="C61" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="D61" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B62">
-        <v>13720</v>
+        <v>16470</v>
       </c>
       <c r="C62" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D62" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="B63">
-        <v>13652</v>
+        <v>16470</v>
       </c>
       <c r="C63" t="s">
-        <v>75</v>
+        <v>163</v>
       </c>
       <c r="D63" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>164</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="B64">
-        <v>13558</v>
+        <v>16463</v>
       </c>
       <c r="C64" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D64" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B65">
-        <v>12009</v>
+        <v>15290</v>
       </c>
       <c r="C65" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="D65" t="s">
         <v>168</v>
       </c>
-      <c r="E65" s="2" t="s">
-        <v>9</v>
+      <c r="E65" t="s">
+        <v>97</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66">
-        <v>11466</v>
+        <v>15003</v>
       </c>
       <c r="C66" t="s">
         <v>170</v>
       </c>
       <c r="D66" t="s">
         <v>171</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
+        <v>169</v>
+      </c>
+      <c r="B67">
+        <v>15002</v>
+      </c>
+      <c r="C67" t="s">
         <v>172</v>
       </c>
-      <c r="B67">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="D67" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
+        <v>174</v>
+      </c>
+      <c r="B68">
+        <v>14845</v>
+      </c>
+      <c r="C68" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D68" t="s">
         <v>176</v>
       </c>
-      <c r="E68" t="s">
-        <v>75</v>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>177</v>
       </c>
       <c r="B69">
-        <v>10332</v>
+        <v>14279</v>
       </c>
       <c r="C69" t="s">
         <v>178</v>
       </c>
       <c r="D69" t="s">
         <v>179</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>180</v>
       </c>
       <c r="B70">
-        <v>9870</v>
+        <v>13720</v>
       </c>
       <c r="C70" t="s">
         <v>181</v>
       </c>
       <c r="D70" t="s">
         <v>182</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>183</v>
       </c>
       <c r="B71">
-        <v>9540</v>
+        <v>13652</v>
       </c>
       <c r="C71" t="s">
+        <v>97</v>
+      </c>
+      <c r="D71" t="s">
         <v>184</v>
       </c>
-      <c r="D71" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E71" t="s">
+        <v>97</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
+        <v>185</v>
+      </c>
+      <c r="B72">
+        <v>13558</v>
+      </c>
+      <c r="C72" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D72" t="s">
         <v>187</v>
       </c>
-      <c r="E72" t="s">
-        <v>75</v>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>188</v>
       </c>
       <c r="B73">
-        <v>8773</v>
+        <v>12009</v>
       </c>
       <c r="C73" t="s">
         <v>189</v>
       </c>
       <c r="D73" t="s">
         <v>190</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>191</v>
       </c>
       <c r="B74">
-        <v>8511</v>
+        <v>11466</v>
       </c>
       <c r="C74" t="s">
         <v>192</v>
       </c>
       <c r="D74" t="s">
         <v>193</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>194</v>
       </c>
       <c r="B75">
-        <v>8370</v>
+        <v>10619</v>
       </c>
       <c r="C75" t="s">
         <v>195</v>
       </c>
       <c r="D75" t="s">
         <v>196</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>197</v>
       </c>
       <c r="B76">
-        <v>7404</v>
+        <v>10376</v>
       </c>
       <c r="C76" t="s">
+        <v>97</v>
+      </c>
+      <c r="D76" t="s">
         <v>198</v>
       </c>
-      <c r="D76" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E76" t="s">
+        <v>97</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
+        <v>199</v>
+      </c>
+      <c r="B77">
+        <v>10332</v>
+      </c>
+      <c r="C77" t="s">
         <v>200</v>
       </c>
-      <c r="B77">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
+        <v>202</v>
+      </c>
+      <c r="B78">
+        <v>9870</v>
+      </c>
+      <c r="C78" t="s">
         <v>203</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D78" t="s">
         <v>204</v>
       </c>
-      <c r="E78" t="s">
-        <v>75</v>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B79">
-        <v>6254</v>
+        <v>9540</v>
       </c>
       <c r="C79" t="s">
-        <v>75</v>
+        <v>206</v>
       </c>
       <c r="D79" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>207</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="B80">
-        <v>6236</v>
+        <v>9173</v>
       </c>
       <c r="C80" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="D80" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E80" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="B81">
-        <v>6220</v>
+        <v>8773</v>
       </c>
       <c r="C81" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D81" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B82">
-        <v>5637</v>
+        <v>8511</v>
       </c>
       <c r="C82" t="s">
-        <v>75</v>
+        <v>214</v>
       </c>
       <c r="D82" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>215</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="B83">
-        <v>5446</v>
+        <v>8370</v>
       </c>
       <c r="C83" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D83" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="B84">
-        <v>5342</v>
+        <v>7404</v>
       </c>
       <c r="C84" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="D84" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="B85">
-        <v>5341</v>
+        <v>7035</v>
       </c>
       <c r="C85" t="s">
-        <v>75</v>
+        <v>223</v>
       </c>
       <c r="D85" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>224</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="B86">
-        <v>5267</v>
+        <v>6255</v>
       </c>
       <c r="C86" t="s">
-        <v>219</v>
+        <v>97</v>
       </c>
       <c r="D86" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>226</v>
+      </c>
+      <c r="E86" t="s">
+        <v>97</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="B87">
-        <v>5266</v>
+        <v>6254</v>
       </c>
       <c r="C87" t="s">
-        <v>221</v>
+        <v>97</v>
       </c>
       <c r="D87" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>227</v>
+      </c>
+      <c r="E87" t="s">
+        <v>97</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="B88">
-        <v>5262</v>
+        <v>6236</v>
       </c>
       <c r="C88" t="s">
-        <v>223</v>
+        <v>97</v>
       </c>
       <c r="D88" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>228</v>
+      </c>
+      <c r="E88" t="s">
+        <v>97</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>225</v>
       </c>
       <c r="B89">
-        <v>4904</v>
+        <v>6220</v>
       </c>
       <c r="C89" t="s">
-        <v>75</v>
+        <v>229</v>
       </c>
       <c r="D89" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>230</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B90">
-        <v>4842</v>
+        <v>5637</v>
       </c>
       <c r="C90" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="D90" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="E90" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B91">
-        <v>4646</v>
+        <v>5446</v>
       </c>
       <c r="C91" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="D91" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B92">
-        <v>3369</v>
+        <v>5342</v>
       </c>
       <c r="C92" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="D92" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B93">
-        <v>3366</v>
+        <v>5341</v>
       </c>
       <c r="C93" t="s">
-        <v>235</v>
+        <v>97</v>
       </c>
       <c r="D93" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>239</v>
+      </c>
+      <c r="E93" t="s">
+        <v>97</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B94">
-        <v>3231</v>
+        <v>5267</v>
       </c>
       <c r="C94" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D94" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B95">
-        <v>3230</v>
+        <v>5266</v>
       </c>
       <c r="C95" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D95" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B96">
-        <v>3229</v>
+        <v>5262</v>
       </c>
       <c r="C96" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D96" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B97">
-        <v>3079</v>
+        <v>4904</v>
       </c>
       <c r="C97" t="s">
-        <v>245</v>
+        <v>97</v>
       </c>
       <c r="D97" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>248</v>
+      </c>
+      <c r="E97" t="s">
+        <v>97</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B98">
-        <v>2902</v>
+        <v>4842</v>
       </c>
       <c r="C98" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="D98" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E98" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="B99">
-        <v>2870</v>
+        <v>4646</v>
       </c>
       <c r="C99" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="D99" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B100">
-        <v>2816</v>
+        <v>3369</v>
       </c>
       <c r="C100" t="s">
-        <v>75</v>
+        <v>255</v>
       </c>
       <c r="D100" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>256</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B101">
-        <v>2781</v>
+        <v>3366</v>
       </c>
       <c r="C101" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="D101" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="B102">
-        <v>2779</v>
+        <v>3231</v>
       </c>
       <c r="C102" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="D102" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B103">
-        <v>2329</v>
+        <v>3230</v>
       </c>
       <c r="C103" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="D103" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B104">
-        <v>2320</v>
+        <v>3229</v>
       </c>
       <c r="C104" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="D104" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B105">
-        <v>2100</v>
+        <v>3079</v>
       </c>
       <c r="C105" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D105" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="B106">
-        <v>1971</v>
+        <v>2902</v>
       </c>
       <c r="C106" t="s">
-        <v>266</v>
+        <v>97</v>
       </c>
       <c r="D106" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>270</v>
+      </c>
+      <c r="E106" t="s">
+        <v>97</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B107">
-        <v>1678</v>
+        <v>2870</v>
       </c>
       <c r="C107" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D107" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="B108">
-        <v>1661</v>
+        <v>2816</v>
       </c>
       <c r="C108" t="s">
-        <v>271</v>
+        <v>97</v>
       </c>
       <c r="D108" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>274</v>
+      </c>
+      <c r="E108" t="s">
+        <v>97</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="B109">
-        <v>1650</v>
+        <v>2781</v>
       </c>
       <c r="C109" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D109" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="B110">
-        <v>1621</v>
+        <v>2779</v>
       </c>
       <c r="C110" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D110" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B111">
-        <v>1541</v>
+        <v>2329</v>
       </c>
       <c r="C111" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="D111" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B112">
-        <v>1513</v>
+        <v>2320</v>
       </c>
       <c r="C112" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D112" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B113">
-        <v>1264</v>
+        <v>2100</v>
       </c>
       <c r="C113" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="D113" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B114">
-        <v>1112</v>
+        <v>1971</v>
       </c>
       <c r="C114" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D114" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B115">
-        <v>886</v>
+        <v>1678</v>
       </c>
       <c r="C115" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D115" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B116">
-        <v>838</v>
+        <v>1661</v>
       </c>
       <c r="C116" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D116" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="B117">
-        <v>641</v>
+        <v>1650</v>
       </c>
       <c r="C117" t="s">
         <v>295</v>
       </c>
       <c r="D117" t="s">
         <v>296</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
+        <v>290</v>
+      </c>
+      <c r="B118">
+        <v>1621</v>
+      </c>
+      <c r="C118" t="s">
         <v>297</v>
       </c>
-      <c r="B118">
-[...2 lines deleted...]
-      <c r="C118" t="s">
+      <c r="D118" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B119">
-        <v>455</v>
+        <v>1541</v>
       </c>
       <c r="C119" t="s">
         <v>300</v>
       </c>
       <c r="D119" t="s">
         <v>301</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B120">
-        <v>446</v>
+        <v>1513</v>
       </c>
       <c r="C120" t="s">
         <v>302</v>
       </c>
       <c r="D120" t="s">
         <v>303</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>304</v>
       </c>
       <c r="B121">
-        <v>423</v>
+        <v>1264</v>
       </c>
       <c r="C121" t="s">
         <v>305</v>
       </c>
       <c r="D121" t="s">
         <v>306</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="B122">
-        <v>403</v>
+        <v>1112</v>
       </c>
       <c r="C122" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D122" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B123">
-        <v>308</v>
+        <v>886</v>
       </c>
       <c r="C123" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D123" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B124">
-        <v>187</v>
+        <v>838</v>
       </c>
       <c r="C124" t="s">
-        <v>75</v>
+        <v>314</v>
       </c>
       <c r="D124" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>315</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B125">
-        <v>15290</v>
+        <v>641</v>
       </c>
       <c r="C125" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="D125" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B126">
-        <v>15242</v>
+        <v>459</v>
       </c>
       <c r="C126" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D126" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B127">
-        <v>15000</v>
+        <v>455</v>
       </c>
       <c r="C127" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D127" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B128">
-        <v>14991</v>
+        <v>446</v>
       </c>
       <c r="C128" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D128" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="B129">
-        <v>14986</v>
+        <v>423</v>
       </c>
       <c r="C129" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="D129" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="B130">
-        <v>14676</v>
+        <v>403</v>
       </c>
       <c r="C130" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D130" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B131">
-        <v>14545</v>
+        <v>308</v>
       </c>
       <c r="C131" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D131" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B132">
-        <v>13894</v>
+        <v>187</v>
       </c>
       <c r="C132" t="s">
-        <v>334</v>
+        <v>97</v>
       </c>
       <c r="D132" t="s">
         <v>335</v>
       </c>
-      <c r="E132" s="2" t="s">
-        <v>9</v>
+      <c r="E132" t="s">
+        <v>97</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>336</v>
       </c>
       <c r="B133">
-        <v>13661</v>
+        <v>15290</v>
       </c>
       <c r="C133" t="s">
         <v>337</v>
       </c>
       <c r="D133" t="s">
         <v>338</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>339</v>
       </c>
       <c r="B134">
-        <v>13343</v>
+        <v>15242</v>
       </c>
       <c r="C134" t="s">
         <v>340</v>
       </c>
       <c r="D134" t="s">
         <v>341</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>342</v>
       </c>
       <c r="B135">
-        <v>12757</v>
+        <v>15000</v>
       </c>
       <c r="C135" t="s">
         <v>343</v>
       </c>
       <c r="D135" t="s">
         <v>344</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>342</v>
       </c>
       <c r="B136">
-        <v>12756</v>
+        <v>14991</v>
       </c>
       <c r="C136" t="s">
         <v>345</v>
       </c>
       <c r="D136" t="s">
         <v>346</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
+        <v>342</v>
+      </c>
+      <c r="B137">
+        <v>14986</v>
+      </c>
+      <c r="C137" t="s">
         <v>347</v>
       </c>
-      <c r="B137">
-[...2 lines deleted...]
-      <c r="C137" t="s">
+      <c r="D137" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="B138">
-        <v>12460</v>
+        <v>14676</v>
       </c>
       <c r="C138" t="s">
         <v>350</v>
       </c>
       <c r="D138" t="s">
         <v>351</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>352</v>
       </c>
       <c r="B139">
-        <v>11957</v>
+        <v>14545</v>
       </c>
       <c r="C139" t="s">
         <v>353</v>
       </c>
       <c r="D139" t="s">
         <v>354</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>355</v>
       </c>
       <c r="B140">
-        <v>9689</v>
+        <v>13894</v>
       </c>
       <c r="C140" t="s">
         <v>356</v>
       </c>
       <c r="D140" t="s">
         <v>357</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>358</v>
       </c>
       <c r="B141">
-        <v>9285</v>
+        <v>13661</v>
       </c>
       <c r="C141" t="s">
         <v>359</v>
       </c>
       <c r="D141" t="s">
         <v>360</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>361</v>
       </c>
       <c r="B142">
-        <v>9201</v>
+        <v>13343</v>
       </c>
       <c r="C142" t="s">
         <v>362</v>
       </c>
       <c r="D142" t="s">
         <v>363</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>364</v>
       </c>
       <c r="B143">
-        <v>9051</v>
+        <v>12757</v>
       </c>
       <c r="C143" t="s">
         <v>365</v>
       </c>
       <c r="D143" t="s">
         <v>366</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>364</v>
       </c>
       <c r="B144">
-        <v>9040</v>
+        <v>12756</v>
       </c>
       <c r="C144" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="D144" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B145">
-        <v>8830</v>
+        <v>12513</v>
       </c>
       <c r="C145" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D145" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B146">
-        <v>8764</v>
+        <v>12460</v>
       </c>
       <c r="C146" t="s">
         <v>372</v>
       </c>
       <c r="D146" t="s">
         <v>373</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>374</v>
       </c>
       <c r="B147">
-        <v>8715</v>
+        <v>11957</v>
       </c>
       <c r="C147" t="s">
         <v>375</v>
       </c>
       <c r="D147" t="s">
         <v>376</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>377</v>
       </c>
       <c r="B148">
-        <v>8646</v>
+        <v>9689</v>
       </c>
       <c r="C148" t="s">
         <v>378</v>
       </c>
       <c r="D148" t="s">
         <v>379</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>380</v>
       </c>
       <c r="B149">
-        <v>8579</v>
+        <v>9285</v>
       </c>
       <c r="C149" t="s">
         <v>381</v>
       </c>
       <c r="D149" t="s">
         <v>382</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>383</v>
       </c>
       <c r="B150">
-        <v>7909</v>
+        <v>9201</v>
       </c>
       <c r="C150" t="s">
         <v>384</v>
       </c>
       <c r="D150" t="s">
         <v>385</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>386</v>
       </c>
       <c r="B151">
-        <v>7607</v>
+        <v>9051</v>
       </c>
       <c r="C151" t="s">
         <v>387</v>
       </c>
       <c r="D151" t="s">
         <v>388</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
+        <v>386</v>
+      </c>
+      <c r="B152">
+        <v>9040</v>
+      </c>
+      <c r="C152" t="s">
+        <v>381</v>
+      </c>
+      <c r="D152" t="s">
         <v>389</v>
-      </c>
-[...7 lines deleted...]
-        <v>391</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
+        <v>390</v>
+      </c>
+      <c r="B153">
+        <v>8830</v>
+      </c>
+      <c r="C153" t="s">
+        <v>391</v>
+      </c>
+      <c r="D153" t="s">
         <v>392</v>
-      </c>
-[...7 lines deleted...]
-        <v>394</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
+        <v>393</v>
+      </c>
+      <c r="B154">
+        <v>8764</v>
+      </c>
+      <c r="C154" t="s">
+        <v>394</v>
+      </c>
+      <c r="D154" t="s">
         <v>395</v>
-      </c>
-[...7 lines deleted...]
-        <v>397</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
+        <v>396</v>
+      </c>
+      <c r="B155">
+        <v>8715</v>
+      </c>
+      <c r="C155" t="s">
+        <v>397</v>
+      </c>
+      <c r="D155" t="s">
         <v>398</v>
-      </c>
-[...7 lines deleted...]
-        <v>400</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B156">
-        <v>5349</v>
+        <v>8646</v>
       </c>
       <c r="C156" t="s">
+        <v>400</v>
+      </c>
+      <c r="D156" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="B157">
-        <v>5349</v>
+        <v>8579</v>
       </c>
       <c r="C157" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="D157" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B158">
-        <v>3947</v>
+        <v>7909</v>
       </c>
       <c r="C158" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="D158" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B159">
-        <v>5005</v>
+        <v>7607</v>
       </c>
       <c r="C159" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="D159" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="B160">
-        <v>5005</v>
+        <v>6864</v>
       </c>
       <c r="C160" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="D160" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="B161">
-        <v>4915</v>
+        <v>5824</v>
       </c>
       <c r="C161" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="D161" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="B162">
-        <v>4879</v>
+        <v>5467</v>
       </c>
       <c r="C162" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="D162" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="B163">
-        <v>4516</v>
+        <v>5351</v>
       </c>
       <c r="C163" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="D163" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="B164">
-        <v>4123</v>
+        <v>5349</v>
       </c>
       <c r="C164" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="D164" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>420</v>
       </c>
       <c r="B165">
-        <v>4064</v>
+        <v>5349</v>
       </c>
       <c r="C165" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="D165" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B166">
-        <v>3276</v>
+        <v>3947</v>
       </c>
       <c r="C166" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="D166" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B167">
-        <v>3188</v>
+        <v>5005</v>
       </c>
       <c r="C167" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="D167" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B168">
-        <v>31</v>
+        <v>5005</v>
       </c>
       <c r="C168" t="s">
         <v>429</v>
       </c>
       <c r="D168" t="s">
         <v>430</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>431</v>
       </c>
       <c r="B169">
-        <v>3021</v>
+        <v>4915</v>
       </c>
       <c r="C169" t="s">
         <v>432</v>
       </c>
       <c r="D169" t="s">
         <v>433</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
+        <v>431</v>
+      </c>
+      <c r="B170">
+        <v>4879</v>
+      </c>
+      <c r="C170" t="s">
         <v>434</v>
       </c>
-      <c r="B170">
-[...2 lines deleted...]
-      <c r="C170" t="s">
+      <c r="D170" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B171">
-        <v>2927</v>
+        <v>4516</v>
       </c>
       <c r="C171" t="s">
         <v>437</v>
       </c>
       <c r="D171" t="s">
         <v>438</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="B172">
-        <v>2926</v>
+        <v>4123</v>
       </c>
       <c r="C172" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D172" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B173">
-        <v>2732</v>
+        <v>4064</v>
       </c>
       <c r="C173" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D173" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B174">
-        <v>2264</v>
+        <v>3276</v>
       </c>
       <c r="C174" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D174" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B175">
-        <v>2030</v>
+        <v>3188</v>
       </c>
       <c r="C175" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D175" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="B176">
-        <v>1750</v>
+        <v>31</v>
       </c>
       <c r="C176" t="s">
         <v>451</v>
       </c>
       <c r="D176" t="s">
         <v>452</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
         <v>453</v>
       </c>
       <c r="B177">
-        <v>1693</v>
+        <v>3021</v>
       </c>
       <c r="C177" t="s">
         <v>454</v>
       </c>
       <c r="D177" t="s">
         <v>455</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
         <v>456</v>
       </c>
       <c r="B178">
-        <v>1475</v>
+        <v>2932</v>
       </c>
       <c r="C178" t="s">
         <v>457</v>
       </c>
       <c r="D178" t="s">
         <v>458</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
+        <v>456</v>
+      </c>
+      <c r="B179">
+        <v>2927</v>
+      </c>
+      <c r="C179" t="s">
         <v>459</v>
       </c>
-      <c r="B179">
-[...2 lines deleted...]
-      <c r="C179" t="s">
+      <c r="D179" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
+        <v>456</v>
+      </c>
+      <c r="B180">
+        <v>2926</v>
+      </c>
+      <c r="C180" t="s">
+        <v>461</v>
+      </c>
+      <c r="D180" t="s">
         <v>462</v>
-      </c>
-[...7 lines deleted...]
-        <v>464</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
+        <v>463</v>
+      </c>
+      <c r="B181">
+        <v>2732</v>
+      </c>
+      <c r="C181" t="s">
+        <v>464</v>
+      </c>
+      <c r="D181" t="s">
         <v>465</v>
-      </c>
-[...7 lines deleted...]
-        <v>467</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B182">
-        <v>635</v>
+        <v>2264</v>
       </c>
       <c r="C182" t="s">
+        <v>467</v>
+      </c>
+      <c r="D182" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
+        <v>469</v>
+      </c>
+      <c r="B183">
+        <v>2030</v>
+      </c>
+      <c r="C183" t="s">
         <v>470</v>
       </c>
-      <c r="B183">
-[...2 lines deleted...]
-      <c r="C183" t="s">
+      <c r="D183" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
+        <v>472</v>
+      </c>
+      <c r="B184">
+        <v>1750</v>
+      </c>
+      <c r="C184" t="s">
         <v>473</v>
       </c>
-      <c r="B184">
+      <c r="D184" t="s">
+        <v>474</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>475</v>
+      </c>
+      <c r="B185">
+        <v>1693</v>
+      </c>
+      <c r="C185" t="s">
+        <v>476</v>
+      </c>
+      <c r="D185" t="s">
+        <v>477</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>478</v>
+      </c>
+      <c r="B186">
+        <v>1475</v>
+      </c>
+      <c r="C186" t="s">
+        <v>479</v>
+      </c>
+      <c r="D186" t="s">
+        <v>480</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>481</v>
+      </c>
+      <c r="B187">
+        <v>1064</v>
+      </c>
+      <c r="C187" t="s">
+        <v>482</v>
+      </c>
+      <c r="D187" t="s">
+        <v>483</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>484</v>
+      </c>
+      <c r="B188">
+        <v>924</v>
+      </c>
+      <c r="C188" t="s">
+        <v>485</v>
+      </c>
+      <c r="D188" t="s">
+        <v>486</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>487</v>
+      </c>
+      <c r="B189">
+        <v>636</v>
+      </c>
+      <c r="C189" t="s">
+        <v>488</v>
+      </c>
+      <c r="D189" t="s">
+        <v>489</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>487</v>
+      </c>
+      <c r="B190">
+        <v>635</v>
+      </c>
+      <c r="C190" t="s">
+        <v>490</v>
+      </c>
+      <c r="D190" t="s">
+        <v>491</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>492</v>
+      </c>
+      <c r="B191">
+        <v>235</v>
+      </c>
+      <c r="C191" t="s">
+        <v>493</v>
+      </c>
+      <c r="D191" t="s">
+        <v>494</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>495</v>
+      </c>
+      <c r="B192">
         <v>88</v>
       </c>
-      <c r="C184" t="s">
-[...8 lines deleted...]
-      <c r="F184" s="2" t="s">
+      <c r="C192" t="s">
+        <v>496</v>
+      </c>
+      <c r="D192" t="s">
+        <v>497</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -5569,244 +5796,244 @@
     <hyperlink ref="F14" r:id="rId26"/>
     <hyperlink ref="E15" r:id="rId27"/>
     <hyperlink ref="F15" r:id="rId28"/>
     <hyperlink ref="E16" r:id="rId29"/>
     <hyperlink ref="F16" r:id="rId30"/>
     <hyperlink ref="E17" r:id="rId31"/>
     <hyperlink ref="F17" r:id="rId32"/>
     <hyperlink ref="E18" r:id="rId33"/>
     <hyperlink ref="F18" r:id="rId34"/>
     <hyperlink ref="E19" r:id="rId35"/>
     <hyperlink ref="F19" r:id="rId36"/>
     <hyperlink ref="E20" r:id="rId37"/>
     <hyperlink ref="F20" r:id="rId38"/>
     <hyperlink ref="E21" r:id="rId39"/>
     <hyperlink ref="F21" r:id="rId40"/>
     <hyperlink ref="E22" r:id="rId41"/>
     <hyperlink ref="F22" r:id="rId42"/>
     <hyperlink ref="E23" r:id="rId43"/>
     <hyperlink ref="F23" r:id="rId44"/>
     <hyperlink ref="E24" r:id="rId45"/>
     <hyperlink ref="F24" r:id="rId46"/>
     <hyperlink ref="E25" r:id="rId47"/>
     <hyperlink ref="F25" r:id="rId48"/>
     <hyperlink ref="E26" r:id="rId49"/>
     <hyperlink ref="F26" r:id="rId50"/>
-    <hyperlink ref="F27" r:id="rId51"/>
-[...27 lines deleted...]
-    <hyperlink ref="E42" r:id="rId79"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
     <hyperlink ref="F42" r:id="rId80"/>
     <hyperlink ref="E43" r:id="rId81"/>
     <hyperlink ref="F43" r:id="rId82"/>
     <hyperlink ref="E44" r:id="rId83"/>
     <hyperlink ref="F44" r:id="rId84"/>
     <hyperlink ref="E45" r:id="rId85"/>
     <hyperlink ref="F45" r:id="rId86"/>
     <hyperlink ref="E46" r:id="rId87"/>
     <hyperlink ref="F46" r:id="rId88"/>
     <hyperlink ref="E47" r:id="rId89"/>
     <hyperlink ref="F47" r:id="rId90"/>
     <hyperlink ref="E48" r:id="rId91"/>
     <hyperlink ref="F48" r:id="rId92"/>
-    <hyperlink ref="F49" r:id="rId93"/>
-[...103 lines deleted...]
-    <hyperlink ref="E108" r:id="rId197"/>
+    <hyperlink ref="E49" r:id="rId93"/>
+    <hyperlink ref="F49" r:id="rId94"/>
+    <hyperlink ref="E50" r:id="rId95"/>
+    <hyperlink ref="F50" r:id="rId96"/>
+    <hyperlink ref="E51" r:id="rId97"/>
+    <hyperlink ref="F51" r:id="rId98"/>
+    <hyperlink ref="E52" r:id="rId99"/>
+    <hyperlink ref="F52" r:id="rId100"/>
+    <hyperlink ref="E53" r:id="rId101"/>
+    <hyperlink ref="F53" r:id="rId102"/>
+    <hyperlink ref="E54" r:id="rId103"/>
+    <hyperlink ref="F54" r:id="rId104"/>
+    <hyperlink ref="E55" r:id="rId105"/>
+    <hyperlink ref="F55" r:id="rId106"/>
+    <hyperlink ref="E56" r:id="rId107"/>
+    <hyperlink ref="F56" r:id="rId108"/>
+    <hyperlink ref="F57" r:id="rId109"/>
+    <hyperlink ref="E58" r:id="rId110"/>
+    <hyperlink ref="F58" r:id="rId111"/>
+    <hyperlink ref="E59" r:id="rId112"/>
+    <hyperlink ref="F59" r:id="rId113"/>
+    <hyperlink ref="E60" r:id="rId114"/>
+    <hyperlink ref="F60" r:id="rId115"/>
+    <hyperlink ref="E61" r:id="rId116"/>
+    <hyperlink ref="F61" r:id="rId117"/>
+    <hyperlink ref="E62" r:id="rId118"/>
+    <hyperlink ref="F62" r:id="rId119"/>
+    <hyperlink ref="E63" r:id="rId120"/>
+    <hyperlink ref="F63" r:id="rId121"/>
+    <hyperlink ref="E64" r:id="rId122"/>
+    <hyperlink ref="F64" r:id="rId123"/>
+    <hyperlink ref="F65" r:id="rId124"/>
+    <hyperlink ref="E66" r:id="rId125"/>
+    <hyperlink ref="F66" r:id="rId126"/>
+    <hyperlink ref="E67" r:id="rId127"/>
+    <hyperlink ref="F67" r:id="rId128"/>
+    <hyperlink ref="E68" r:id="rId129"/>
+    <hyperlink ref="F68" r:id="rId130"/>
+    <hyperlink ref="E69" r:id="rId131"/>
+    <hyperlink ref="F69" r:id="rId132"/>
+    <hyperlink ref="E70" r:id="rId133"/>
+    <hyperlink ref="F70" r:id="rId134"/>
+    <hyperlink ref="F71" r:id="rId135"/>
+    <hyperlink ref="E72" r:id="rId136"/>
+    <hyperlink ref="F72" r:id="rId137"/>
+    <hyperlink ref="E73" r:id="rId138"/>
+    <hyperlink ref="F73" r:id="rId139"/>
+    <hyperlink ref="E74" r:id="rId140"/>
+    <hyperlink ref="F74" r:id="rId141"/>
+    <hyperlink ref="E75" r:id="rId142"/>
+    <hyperlink ref="F75" r:id="rId143"/>
+    <hyperlink ref="F76" r:id="rId144"/>
+    <hyperlink ref="E77" r:id="rId145"/>
+    <hyperlink ref="F77" r:id="rId146"/>
+    <hyperlink ref="E78" r:id="rId147"/>
+    <hyperlink ref="F78" r:id="rId148"/>
+    <hyperlink ref="E79" r:id="rId149"/>
+    <hyperlink ref="F79" r:id="rId150"/>
+    <hyperlink ref="F80" r:id="rId151"/>
+    <hyperlink ref="E81" r:id="rId152"/>
+    <hyperlink ref="F81" r:id="rId153"/>
+    <hyperlink ref="E82" r:id="rId154"/>
+    <hyperlink ref="F82" r:id="rId155"/>
+    <hyperlink ref="E83" r:id="rId156"/>
+    <hyperlink ref="F83" r:id="rId157"/>
+    <hyperlink ref="E84" r:id="rId158"/>
+    <hyperlink ref="F84" r:id="rId159"/>
+    <hyperlink ref="E85" r:id="rId160"/>
+    <hyperlink ref="F85" r:id="rId161"/>
+    <hyperlink ref="F86" r:id="rId162"/>
+    <hyperlink ref="F87" r:id="rId163"/>
+    <hyperlink ref="F88" r:id="rId164"/>
+    <hyperlink ref="E89" r:id="rId165"/>
+    <hyperlink ref="F89" r:id="rId166"/>
+    <hyperlink ref="F90" r:id="rId167"/>
+    <hyperlink ref="E91" r:id="rId168"/>
+    <hyperlink ref="F91" r:id="rId169"/>
+    <hyperlink ref="E92" r:id="rId170"/>
+    <hyperlink ref="F92" r:id="rId171"/>
+    <hyperlink ref="F93" r:id="rId172"/>
+    <hyperlink ref="E94" r:id="rId173"/>
+    <hyperlink ref="F94" r:id="rId174"/>
+    <hyperlink ref="E95" r:id="rId175"/>
+    <hyperlink ref="F95" r:id="rId176"/>
+    <hyperlink ref="E96" r:id="rId177"/>
+    <hyperlink ref="F96" r:id="rId178"/>
+    <hyperlink ref="F97" r:id="rId179"/>
+    <hyperlink ref="F98" r:id="rId180"/>
+    <hyperlink ref="E99" r:id="rId181"/>
+    <hyperlink ref="F99" r:id="rId182"/>
+    <hyperlink ref="E100" r:id="rId183"/>
+    <hyperlink ref="F100" r:id="rId184"/>
+    <hyperlink ref="E101" r:id="rId185"/>
+    <hyperlink ref="F101" r:id="rId186"/>
+    <hyperlink ref="E102" r:id="rId187"/>
+    <hyperlink ref="F102" r:id="rId188"/>
+    <hyperlink ref="E103" r:id="rId189"/>
+    <hyperlink ref="F103" r:id="rId190"/>
+    <hyperlink ref="E104" r:id="rId191"/>
+    <hyperlink ref="F104" r:id="rId192"/>
+    <hyperlink ref="E105" r:id="rId193"/>
+    <hyperlink ref="F105" r:id="rId194"/>
+    <hyperlink ref="F106" r:id="rId195"/>
+    <hyperlink ref="E107" r:id="rId196"/>
+    <hyperlink ref="F107" r:id="rId197"/>
     <hyperlink ref="F108" r:id="rId198"/>
     <hyperlink ref="E109" r:id="rId199"/>
     <hyperlink ref="F109" r:id="rId200"/>
     <hyperlink ref="E110" r:id="rId201"/>
     <hyperlink ref="F110" r:id="rId202"/>
     <hyperlink ref="E111" r:id="rId203"/>
     <hyperlink ref="F111" r:id="rId204"/>
     <hyperlink ref="E112" r:id="rId205"/>
     <hyperlink ref="F112" r:id="rId206"/>
     <hyperlink ref="E113" r:id="rId207"/>
     <hyperlink ref="F113" r:id="rId208"/>
     <hyperlink ref="E114" r:id="rId209"/>
     <hyperlink ref="F114" r:id="rId210"/>
     <hyperlink ref="E115" r:id="rId211"/>
     <hyperlink ref="F115" r:id="rId212"/>
     <hyperlink ref="E116" r:id="rId213"/>
     <hyperlink ref="F116" r:id="rId214"/>
     <hyperlink ref="E117" r:id="rId215"/>
     <hyperlink ref="F117" r:id="rId216"/>
     <hyperlink ref="E118" r:id="rId217"/>
     <hyperlink ref="F118" r:id="rId218"/>
     <hyperlink ref="E119" r:id="rId219"/>
     <hyperlink ref="F119" r:id="rId220"/>
     <hyperlink ref="E120" r:id="rId221"/>
     <hyperlink ref="F120" r:id="rId222"/>
     <hyperlink ref="E121" r:id="rId223"/>
     <hyperlink ref="F121" r:id="rId224"/>
     <hyperlink ref="E122" r:id="rId225"/>
     <hyperlink ref="F122" r:id="rId226"/>
     <hyperlink ref="E123" r:id="rId227"/>
     <hyperlink ref="F123" r:id="rId228"/>
-    <hyperlink ref="F124" r:id="rId229"/>
-[...14 lines deleted...]
-    <hyperlink ref="E132" r:id="rId244"/>
+    <hyperlink ref="E124" r:id="rId229"/>
+    <hyperlink ref="F124" r:id="rId230"/>
+    <hyperlink ref="E125" r:id="rId231"/>
+    <hyperlink ref="F125" r:id="rId232"/>
+    <hyperlink ref="E126" r:id="rId233"/>
+    <hyperlink ref="F126" r:id="rId234"/>
+    <hyperlink ref="E127" r:id="rId235"/>
+    <hyperlink ref="F127" r:id="rId236"/>
+    <hyperlink ref="E128" r:id="rId237"/>
+    <hyperlink ref="F128" r:id="rId238"/>
+    <hyperlink ref="E129" r:id="rId239"/>
+    <hyperlink ref="F129" r:id="rId240"/>
+    <hyperlink ref="E130" r:id="rId241"/>
+    <hyperlink ref="F130" r:id="rId242"/>
+    <hyperlink ref="E131" r:id="rId243"/>
+    <hyperlink ref="F131" r:id="rId244"/>
     <hyperlink ref="F132" r:id="rId245"/>
     <hyperlink ref="E133" r:id="rId246"/>
     <hyperlink ref="F133" r:id="rId247"/>
     <hyperlink ref="E134" r:id="rId248"/>
     <hyperlink ref="F134" r:id="rId249"/>
     <hyperlink ref="E135" r:id="rId250"/>
     <hyperlink ref="F135" r:id="rId251"/>
     <hyperlink ref="E136" r:id="rId252"/>
     <hyperlink ref="F136" r:id="rId253"/>
     <hyperlink ref="E137" r:id="rId254"/>
     <hyperlink ref="F137" r:id="rId255"/>
     <hyperlink ref="E138" r:id="rId256"/>
     <hyperlink ref="F138" r:id="rId257"/>
     <hyperlink ref="E139" r:id="rId258"/>
     <hyperlink ref="F139" r:id="rId259"/>
     <hyperlink ref="E140" r:id="rId260"/>
     <hyperlink ref="F140" r:id="rId261"/>
     <hyperlink ref="E141" r:id="rId262"/>
     <hyperlink ref="F141" r:id="rId263"/>
     <hyperlink ref="E142" r:id="rId264"/>
     <hyperlink ref="F142" r:id="rId265"/>
     <hyperlink ref="E143" r:id="rId266"/>
     <hyperlink ref="F143" r:id="rId267"/>
     <hyperlink ref="E144" r:id="rId268"/>
     <hyperlink ref="F144" r:id="rId269"/>
@@ -5868,50 +6095,66 @@
     <hyperlink ref="F172" r:id="rId325"/>
     <hyperlink ref="E173" r:id="rId326"/>
     <hyperlink ref="F173" r:id="rId327"/>
     <hyperlink ref="E174" r:id="rId328"/>
     <hyperlink ref="F174" r:id="rId329"/>
     <hyperlink ref="E175" r:id="rId330"/>
     <hyperlink ref="F175" r:id="rId331"/>
     <hyperlink ref="E176" r:id="rId332"/>
     <hyperlink ref="F176" r:id="rId333"/>
     <hyperlink ref="E177" r:id="rId334"/>
     <hyperlink ref="F177" r:id="rId335"/>
     <hyperlink ref="E178" r:id="rId336"/>
     <hyperlink ref="F178" r:id="rId337"/>
     <hyperlink ref="E179" r:id="rId338"/>
     <hyperlink ref="F179" r:id="rId339"/>
     <hyperlink ref="E180" r:id="rId340"/>
     <hyperlink ref="F180" r:id="rId341"/>
     <hyperlink ref="E181" r:id="rId342"/>
     <hyperlink ref="F181" r:id="rId343"/>
     <hyperlink ref="E182" r:id="rId344"/>
     <hyperlink ref="F182" r:id="rId345"/>
     <hyperlink ref="E183" r:id="rId346"/>
     <hyperlink ref="F183" r:id="rId347"/>
     <hyperlink ref="E184" r:id="rId348"/>
     <hyperlink ref="F184" r:id="rId349"/>
+    <hyperlink ref="E185" r:id="rId350"/>
+    <hyperlink ref="F185" r:id="rId351"/>
+    <hyperlink ref="E186" r:id="rId352"/>
+    <hyperlink ref="F186" r:id="rId353"/>
+    <hyperlink ref="E187" r:id="rId354"/>
+    <hyperlink ref="F187" r:id="rId355"/>
+    <hyperlink ref="E188" r:id="rId356"/>
+    <hyperlink ref="F188" r:id="rId357"/>
+    <hyperlink ref="E189" r:id="rId358"/>
+    <hyperlink ref="F189" r:id="rId359"/>
+    <hyperlink ref="E190" r:id="rId360"/>
+    <hyperlink ref="F190" r:id="rId361"/>
+    <hyperlink ref="E191" r:id="rId362"/>
+    <hyperlink ref="F191" r:id="rId363"/>
+    <hyperlink ref="E192" r:id="rId364"/>
+    <hyperlink ref="F192" r:id="rId365"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>