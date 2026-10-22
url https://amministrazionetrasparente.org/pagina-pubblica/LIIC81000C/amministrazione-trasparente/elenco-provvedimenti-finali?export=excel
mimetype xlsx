--- v0 (2026-08-26)
+++ v1 (2026-10-22)
@@ -8,80 +8,172 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="141">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1118086F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Provvedimento contestuale di affidamento tramite Trattativa Diretta sul MePA acquisto di dispositivi digitali DM 38 e contestuale  REVOCA IN AUTOTUTELA del precedente provvedimento</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD149F7116</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - materiale cancelleria carta A4</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD036F4EAD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto DAE scuole di Suvereto</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCFFD95697</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO DAE SCUOLE DI CAMPIGLIA M.ma</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCFF0C108E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - corsi formazione</t>
+  </si>
+  <si>
+    <t>BCF357E808</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto batteria per server</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCF37384C9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SOFFIATORE FOGLIE</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCEAFB50DF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - ACQUISTO DI
+N.  2   DISPOSITIVI   SALVAVITA  DAE    PER  L’I.C.   “G.   MARCONI”</t>
+  </si>
+  <si>
+    <t>BCEAD4F62D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - trattiva diretta MEPA per l'acquisto di un corso di formazione Argo</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>BCD43322E5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto targhe pubblicitarie Programma Operativo Complementare (POC) “Per la Scuola” 2014-2020 – Obiettivo specifico 10.8 – Azione 10.8.6 – Sotto azione 6A “Centri scolastici digitali”. codice CUP I64D26001210007, in risposta all’Avviso pubblico prot. n.</t>
+  </si>
+  <si>
+    <t>BCEC7E135E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Acquisto  di  dispositivi  digitali  e  dotazioni  tecnologiche  in 
+attuazione del Decreto del Ministro dell’Istruzione e del Merito n. 38 del 6 marzo 2026,</t>
+  </si>
+  <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>BC84D56716</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO TRAMITE MEPA TRARRATIVA DIRETTA N°6483136 DELL’APPALTO CONCERNENTE IL NOLEGGIO DI OMBRELLONI E LETTINI NELL’AMBITO DEL PIANO SCUOLA PER L’ESTATE 2026– PROGETTO  “IMPARIAMO  INSIEME!” - AVVISO PUBBLICO PROT.112894  DEL 11.05.2026 - PERCORSI  PE</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC7AA11B1B</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio bus piano estate 2026</t>
   </si>
   <si>
     <t>17/07/2026</t>
   </si>
   <si>
     <t>BC6F9F1352</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale di ferramenta</t>
   </si>
   <si>
     <t>15/07/2026</t>
   </si>
   <si>
     <t>BC50EF56FF</t>
   </si>
@@ -732,858 +824,1078 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC84D56716" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/2c4556da-ceb5-4912-9187-edda059927ac" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7AA11B1B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/a5135467-4146-4f61-b10a-a4bf5554acc5" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6F9F1352" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/444cd854-42f4-479b-bfb3-58b7cc185afb" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC50EF56FF" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/700e4892-c8ab-4f94-8c39-fc9ff4df58ed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC339B7BE1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/b109311c-993f-4945-9686-365e24227c24" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC338762FE" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/d5bd643a-9ede-468d-b1af-02bb0c14cef9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC061A37A4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/c8ead5d9-7884-4258-b81d-a8a489241c80" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC06061DE9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/4798e62e-5ead-4730-b4b0-916aca0ac6a9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC014F3ECB" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/6966c0ad-8b32-4b27-b5f1-7554c09363ad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2D9F4E1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/3d08de4d-bff5-4f9d-b3c3-f0724c23b5ad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD8F768F" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/6833f49f-1922-460f-bfa6-42b7b0d2c740" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA7E79B7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/b800e662-f0ba-4d63-bf8c-b9873dfb9a6f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E77D9743" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/e1c5ce02-ffbe-4527-8427-1477c1323d20" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA21BF7C5C" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/df95ab39-ba18-4858-898d-89127b748352" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6EB72C9B" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/13ef4cc5-701b-441e-ad97-cbe5951ef92a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6EA7F416" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/795d837f-a186-497e-9ad6-e55ab346a724" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB445DC33F" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/03e23d2f-e8a0-440c-9dc2-17c9b742de8e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F1E3C5C5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/e660fcbf-6969-4873-866f-c6a83b6621fe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB563762D4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/2364b68d-a7b6-4c25-9e05-e134acbf6828" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47C1E9A1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/9b63feb4-af97-4885-a5c1-8c4d83e536bb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FE45D4C" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/c241f6f9-32a7-45e5-91fc-4420eb1fd81a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA21AEBF32" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/e2d30325-e986-4d32-ae77-ef8ef2d3ea1b" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0479CCDD" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/43c08ba4-7160-4590-8a53-706abe5c7c7b" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF580A9D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/c81c664a-20d6-4f93-b26c-2ff0998dbf9c" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF4C6122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/82b027d2-3671-4306-bf21-6fe7bcede305" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF38D7AAB" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/8a06d880-31bf-4694-bc43-b1961d86b5b9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF12B0EAE" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/2a96c4b8-6ece-439f-9e49-4766adcf4928" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEBA63076" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/74070432-83d4-46bc-8324-70109fdb4cb6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEBB4E263" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/e16d34f7-6f4d-4509-b38f-e412aff10cb5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC7A091A6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/c3eda566-992a-438f-9781-f9cb3db515db" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF868883" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/3381fd36-b9df-4bdc-858c-aaa967ca1de6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAC3FA251" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/6cacad21-91a1-400b-b1ca-94a12a4ff76a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4730FFA2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/fe6c9adb-54c8-4745-ae68-68db1218f9ff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA922FF7E6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/1a95b26e-8216-4c9c-8b1d-53c3c14a57ab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F312B32" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/508bc007-2a49-4fd5-a9c9-fa4069f44606" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D2F5B03" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/6598b5ef-747f-4f8d-b5ae-c956a5195600" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA871069C5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/a9e8d6f1-e007-43eb-b91f-f85f72ad0d8e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA877A2E0C" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/c75dcadb-6df5-4baa-aa53-6faa06ccaccc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6AD862D8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/f3c8b36d-de71-4b8d-8f0d-6cbcc2c04291" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1118086F" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/5bfb2d37-b331-4172-8892-063bfad4df7e" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD149F7116" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/d2f47665-5a2f-473e-8eba-b97b861d0c93" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD036F4EAD" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/02e30835-9dc1-4198-a1d9-77ede93227a1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFFD95697" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/f7e8bbcd-c3f0-4198-a45d-d04673a6b6b3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFF0C108E" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/b06e1b4e-05b6-48b6-a540-6f2c13d5b1dc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF357E808" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/cdb5dfdd-361c-42c9-b760-54c359e64a31" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF37384C9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/c8ba4e7d-e944-46ab-8564-19da30e2d216" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEAFB50DF" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/24ec3ba8-6126-4445-8e94-635fa4016e87" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEAD4F62D" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/1e3e6ac1-6a05-4c14-a4f3-ae6cc0de863c" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD43322E5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/e45c9215-3956-4f46-bedc-42b505dfbd25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEC7E135E" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/dd0e0e0a-443a-4bf0-ae4b-a6e58efb7782" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC84D56716" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/2c4556da-ceb5-4912-9187-edda059927ac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7AA11B1B" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/a5135467-4146-4f61-b10a-a4bf5554acc5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6F9F1352" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/444cd854-42f4-479b-bfb3-58b7cc185afb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC50EF56FF" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/700e4892-c8ab-4f94-8c39-fc9ff4df58ed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC339B7BE1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/b109311c-993f-4945-9686-365e24227c24" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC338762FE" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/d5bd643a-9ede-468d-b1af-02bb0c14cef9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC061A37A4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/c8ead5d9-7884-4258-b81d-a8a489241c80" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC06061DE9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/4798e62e-5ead-4730-b4b0-916aca0ac6a9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC014F3ECB" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/6966c0ad-8b32-4b27-b5f1-7554c09363ad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2D9F4E1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/3d08de4d-bff5-4f9d-b3c3-f0724c23b5ad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD8F768F" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/6833f49f-1922-460f-bfa6-42b7b0d2c740" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA7E79B7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/b800e662-f0ba-4d63-bf8c-b9873dfb9a6f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E77D9743" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/e1c5ce02-ffbe-4527-8427-1477c1323d20" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA21BF7C5C" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/df95ab39-ba18-4858-898d-89127b748352" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6EB72C9B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/13ef4cc5-701b-441e-ad97-cbe5951ef92a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6EA7F416" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/795d837f-a186-497e-9ad6-e55ab346a724" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB445DC33F" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/03e23d2f-e8a0-440c-9dc2-17c9b742de8e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F1E3C5C5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/e660fcbf-6969-4873-866f-c6a83b6621fe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB563762D4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/2364b68d-a7b6-4c25-9e05-e134acbf6828" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47C1E9A1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/9b63feb4-af97-4885-a5c1-8c4d83e536bb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FE45D4C" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/c241f6f9-32a7-45e5-91fc-4420eb1fd81a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA21AEBF32" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/e2d30325-e986-4d32-ae77-ef8ef2d3ea1b" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0479CCDD" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/43c08ba4-7160-4590-8a53-706abe5c7c7b" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF580A9D" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/c81c664a-20d6-4f93-b26c-2ff0998dbf9c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF4C6122" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/82b027d2-3671-4306-bf21-6fe7bcede305" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF38D7AAB" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/8a06d880-31bf-4694-bc43-b1961d86b5b9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF12B0EAE" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/2a96c4b8-6ece-439f-9e49-4766adcf4928" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEBA63076" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/74070432-83d4-46bc-8324-70109fdb4cb6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEBB4E263" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/e16d34f7-6f4d-4509-b38f-e412aff10cb5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC7A091A6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/c3eda566-992a-438f-9781-f9cb3db515db" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF868883" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/3381fd36-b9df-4bdc-858c-aaa967ca1de6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAC3FA251" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/6cacad21-91a1-400b-b1ca-94a12a4ff76a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4730FFA2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/fe6c9adb-54c8-4745-ae68-68db1218f9ff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA922FF7E6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/1a95b26e-8216-4c9c-8b1d-53c3c14a57ab" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F312B32" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/508bc007-2a49-4fd5-a9c9-fa4069f44606" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8D2F5B03" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/6598b5ef-747f-4f8d-b5ae-c956a5195600" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA871069C5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/a9e8d6f1-e007-43eb-b91f-f85f72ad0d8e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA877A2E0C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/c75dcadb-6df5-4baa-aa53-6faa06ccaccc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6AD862D8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LIIC81000C/amministrazione-trasparente/atti-amministrazioni-enti/f3c8b36d-de71-4b8d-8f0d-6cbcc2c04291" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F40"/>
+  <dimension ref="A1:F51"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7992</v>
+        <v>9794</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>7948</v>
+        <v>9597</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>7901</v>
+        <v>9289</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>7875</v>
+        <v>9198</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6">
-        <v>7461</v>
+        <v>9116</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
-        <v>7454</v>
+        <v>9107</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8">
-        <v>6977</v>
+        <v>9000</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>6976</v>
+        <v>8892</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B10">
-        <v>6878</v>
+        <v>8891</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11">
-        <v>5783</v>
+        <v>8515</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12">
+        <v>8464</v>
+      </c>
+      <c r="C12" t="s">
         <v>35</v>
       </c>
-      <c r="B12">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>5511</v>
+        <v>7992</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14">
-        <v>5118</v>
+        <v>7948</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>5104</v>
+        <v>7901</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>4605</v>
+        <v>7875</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>4605</v>
+        <v>7461</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B18">
-        <v>4456</v>
+        <v>7454</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B19">
-        <v>4453</v>
+        <v>6977</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B20">
-        <v>4241</v>
+        <v>6976</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B21">
-        <v>4065</v>
+        <v>6878</v>
       </c>
       <c r="C21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B22">
-        <v>3828</v>
+        <v>5783</v>
       </c>
       <c r="C22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B23">
-        <v>3626</v>
+        <v>5547</v>
       </c>
       <c r="C23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B24">
-        <v>3411</v>
+        <v>5511</v>
       </c>
       <c r="C24" t="s">
         <v>68</v>
       </c>
       <c r="D24" t="s">
         <v>69</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25">
-        <v>3292</v>
+        <v>5118</v>
       </c>
       <c r="C25" t="s">
         <v>71</v>
       </c>
       <c r="D25" t="s">
         <v>72</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>70</v>
       </c>
       <c r="B26">
-        <v>3291</v>
+        <v>5104</v>
       </c>
       <c r="C26" t="s">
         <v>73</v>
       </c>
       <c r="D26" t="s">
         <v>74</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>75</v>
       </c>
       <c r="B27">
-        <v>3173</v>
+        <v>4605</v>
       </c>
       <c r="C27" t="s">
         <v>76</v>
       </c>
       <c r="D27" t="s">
         <v>77</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>75</v>
+      </c>
+      <c r="B28">
+        <v>4605</v>
+      </c>
+      <c r="C28" t="s">
         <v>78</v>
       </c>
-      <c r="B28">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B29">
-        <v>3071</v>
+        <v>4456</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="D29" t="s">
         <v>82</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B30">
-        <v>3067</v>
+        <v>4453</v>
       </c>
       <c r="C30" t="s">
         <v>83</v>
       </c>
       <c r="D30" t="s">
         <v>84</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>85</v>
       </c>
       <c r="B31">
-        <v>2718</v>
+        <v>4241</v>
       </c>
       <c r="C31" t="s">
         <v>86</v>
       </c>
       <c r="D31" t="s">
         <v>87</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B32">
-        <v>2692</v>
+        <v>4065</v>
       </c>
       <c r="C32" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D32" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B33">
-        <v>2404</v>
+        <v>3828</v>
       </c>
       <c r="C33" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D33" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B34">
-        <v>2389</v>
+        <v>3626</v>
       </c>
       <c r="C34" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D34" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B35">
-        <v>2165</v>
+        <v>3411</v>
       </c>
       <c r="C35" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B36">
-        <v>2138</v>
+        <v>3292</v>
       </c>
       <c r="C36" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D36" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B37">
-        <v>2118</v>
+        <v>3291</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D37" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B38">
-        <v>2063</v>
+        <v>3173</v>
       </c>
       <c r="C38" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B39">
-        <v>2055</v>
+        <v>3116</v>
       </c>
       <c r="C39" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D39" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40">
+        <v>3071</v>
+      </c>
+      <c r="C40" t="s">
+        <v>111</v>
+      </c>
+      <c r="D40" t="s">
+        <v>112</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>108</v>
+      </c>
+      <c r="B41">
+        <v>3067</v>
+      </c>
+      <c r="C41" t="s">
+        <v>113</v>
+      </c>
+      <c r="D41" t="s">
+        <v>114</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>115</v>
+      </c>
+      <c r="B42">
+        <v>2718</v>
+      </c>
+      <c r="C42" t="s">
+        <v>116</v>
+      </c>
+      <c r="D42" t="s">
+        <v>117</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>115</v>
+      </c>
+      <c r="B43">
+        <v>2692</v>
+      </c>
+      <c r="C43" t="s">
+        <v>118</v>
+      </c>
+      <c r="D43" t="s">
+        <v>119</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>120</v>
+      </c>
+      <c r="B44">
+        <v>2404</v>
+      </c>
+      <c r="C44" t="s">
+        <v>121</v>
+      </c>
+      <c r="D44" t="s">
+        <v>122</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>120</v>
+      </c>
+      <c r="B45">
+        <v>2389</v>
+      </c>
+      <c r="C45" t="s">
+        <v>123</v>
+      </c>
+      <c r="D45" t="s">
+        <v>124</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>125</v>
+      </c>
+      <c r="B46">
+        <v>2165</v>
+      </c>
+      <c r="C46" t="s">
+        <v>126</v>
+      </c>
+      <c r="D46" t="s">
+        <v>127</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>128</v>
+      </c>
+      <c r="B47">
+        <v>2138</v>
+      </c>
+      <c r="C47" t="s">
+        <v>129</v>
+      </c>
+      <c r="D47" t="s">
+        <v>130</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>128</v>
+      </c>
+      <c r="B48">
+        <v>2118</v>
+      </c>
+      <c r="C48" t="s">
+        <v>131</v>
+      </c>
+      <c r="D48" t="s">
+        <v>132</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49">
+        <v>2063</v>
+      </c>
+      <c r="C49" t="s">
+        <v>134</v>
+      </c>
+      <c r="D49" t="s">
+        <v>135</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>133</v>
+      </c>
+      <c r="B50">
+        <v>2055</v>
+      </c>
+      <c r="C50" t="s">
+        <v>136</v>
+      </c>
+      <c r="D50" t="s">
+        <v>137</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51">
         <v>1798</v>
       </c>
-      <c r="C40" t="s">
-[...8 lines deleted...]
-      <c r="F40" s="2" t="s">
+      <c r="C51" t="s">
+        <v>139</v>
+      </c>
+      <c r="D51" t="s">
+        <v>140</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -1623,50 +1935,72 @@
     <hyperlink ref="F28" r:id="rId54"/>
     <hyperlink ref="E29" r:id="rId55"/>
     <hyperlink ref="F29" r:id="rId56"/>
     <hyperlink ref="E30" r:id="rId57"/>
     <hyperlink ref="F30" r:id="rId58"/>
     <hyperlink ref="E31" r:id="rId59"/>
     <hyperlink ref="F31" r:id="rId60"/>
     <hyperlink ref="E32" r:id="rId61"/>
     <hyperlink ref="F32" r:id="rId62"/>
     <hyperlink ref="E33" r:id="rId63"/>
     <hyperlink ref="F33" r:id="rId64"/>
     <hyperlink ref="E34" r:id="rId65"/>
     <hyperlink ref="F34" r:id="rId66"/>
     <hyperlink ref="E35" r:id="rId67"/>
     <hyperlink ref="F35" r:id="rId68"/>
     <hyperlink ref="E36" r:id="rId69"/>
     <hyperlink ref="F36" r:id="rId70"/>
     <hyperlink ref="E37" r:id="rId71"/>
     <hyperlink ref="F37" r:id="rId72"/>
     <hyperlink ref="E38" r:id="rId73"/>
     <hyperlink ref="F38" r:id="rId74"/>
     <hyperlink ref="E39" r:id="rId75"/>
     <hyperlink ref="F39" r:id="rId76"/>
     <hyperlink ref="E40" r:id="rId77"/>
     <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>