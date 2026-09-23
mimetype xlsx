--- v0 (2026-08-08)
+++ v1 (2026-09-23)
@@ -8,3111 +8,1925 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1186" uniqueCount="1008">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1221" uniqueCount="609">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0BB86536</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per affidamento diretto fornitura licenze Google workspce for educational a.s. 26/27</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BCFFBCDE47</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per affidamento diretto fornitura materiale di pulizia scuola infanzia Pascolo</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCF609BC0C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per affidamento diretto fornitura materiale di pulizia scuola infanzia di Sala</t>
+  </si>
+  <si>
+    <t>BCF61C3054</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per affidamento diretto fornitura abbonamento rivista Gestire la scuola e il personale scolastico 26/27</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE2CA373A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per fornitura guida pratica SICUREZZA nella scuola</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>BCDBC42A4B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per affidamento diretto servizio manutenzione clarinetti corso musicale scuola secondaria Calolziocorte</t>
+  </si>
+  <si>
+    <t>BCDBBC1FD5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per affidamento diretto servizio medico competente quota anno 2026</t>
+  </si>
+  <si>
     <t>06/08/2026</t>
   </si>
   <si>
     <t>BCA70DBAE6</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio polizza assicurativa alunni e personale scolastico 2026/2029</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BCA70DBAE6</t>
-[...4 lines deleted...]
-  <si>
     <t>BCA447FFA0</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio sorveglianza sanitaria- riunione periodica medico competente 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BCA447FFA0</t>
-[...4 lines deleted...]
-  <si>
     <t>05/08/2026</t>
   </si>
   <si>
     <t>BCA2484B81</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura servizio attuazione regolamento privacy U.E. 679/2016 G.D.P.R</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BCA2484B81</t>
-[...4 lines deleted...]
-  <si>
     <t>03/08/2026</t>
   </si>
   <si>
     <t>BC9B2DBFE5</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura KIT materiale informatico uffici di segreteria</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC9B2DBFE5</t>
-[...4 lines deleted...]
-  <si>
     <t>31/07/2026</t>
   </si>
   <si>
     <t>BC984863E7</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura colori per aule progetto Scuola senza zaino secondaria Calolziocorte</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC984863E7</t>
-[...4 lines deleted...]
-  <si>
     <t>BC9074248D</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale pronto soccorso scuole di Carenno</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC9074248D</t>
-[...4 lines deleted...]
-  <si>
     <t>BC906A1FAD</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura tastiera musicale scuola secondaria Carenno</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC906A1FAD</t>
-[...4 lines deleted...]
-  <si>
     <t>29/07/2026</t>
   </si>
   <si>
     <t>BC88293618</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio spese postali mese di giugno 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC88293618</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>BC4882AAEA</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale di cancelleria scuola primaria Foppenico</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4882AAEA</t>
-[...4 lines deleted...]
-  <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC48759E70</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale didattico scuola secondaria Calolziocorte</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC48759E70</t>
-[...4 lines deleted...]
-  <si>
     <t>BC486DE8F1</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura armadi portaregistri per sala docenti scuola secondaria di Calolziocorte</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC486DE8F1</t>
-[...4 lines deleted...]
-  <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC436790F9</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura lavagne magnetiche scuola primaria Foppenico</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC436790F9</t>
-[...4 lines deleted...]
-  <si>
     <t>BC43574994</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura risme carta per fotocopie scuola primaria Foppenico</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC43574994</t>
-[...4 lines deleted...]
-  <si>
     <t>BC43740530</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura armadio casellare multivano scuola secondaria Carenno</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC43740530</t>
-[...4 lines deleted...]
-  <si>
     <t>BC4331DB44</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale di pulizia e sanificazione scuola primaria foppenico</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4331DB44</t>
-[...4 lines deleted...]
-  <si>
     <t>BC4310E860</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura sistema microfonico scuola secondaria Carenno</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4310E860</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC4321A58A</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale primo soccorso scuole di Calolziocorte</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4321A58A</t>
-[...4 lines deleted...]
-  <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>BC374C57A7</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale didattico scuola infanzia via lavello</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC374C57A7</t>
-[...4 lines deleted...]
-  <si>
     <t>BC37434001</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto costo copie multifunzione a noleggio secondaria Calolziocorte giugno 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC37434001</t>
-[...4 lines deleted...]
-  <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC2A8B8452</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale sportivo scuola secondaria Calolziocorte</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2A8B8452</t>
-[...4 lines deleted...]
-  <si>
     <t>BC2A8422F2</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale di pulizia  scuola infanzia lorentino</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2A8422F2</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>BBEE65113E</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale di facile consumo progetto Un mondo di danze sc. primaria M. Marenzo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE65113E</t>
-[...4 lines deleted...]
-  <si>
     <t>BBEE53DD77</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio spese postali mese di maggio 2026 su conto di credito</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE53DD77</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDF23D5CF</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura e  stampa diplomi per alunni e docenti progetto coro a.s. 25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF23D5CF</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD54000BB</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto ODA Mepa Corso di formazione asincrono per la IA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD54000BB</t>
-[...4 lines deleted...]
-  <si>
     <t>BBD5171434</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto ODA Mepa servizio abbonamento piattaforma RedigoPA Gold per 12 mensilità</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD5171434</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBBCC74350</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio utilizzo palazzetto dello sport progetto Un mondo di danze scuola primaria Monte Marenzo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCC74350</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>BBBC92CE29</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto permesso SIAE concerto musicale del 25.05.2026 alunni corso musicale e coro dell'istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC92CE29</t>
-[...4 lines deleted...]
-  <si>
     <t>BBBCB37DC1</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Brescia il 22.05.2026 scuola primaria sala e monte marenzo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCB37DC1</t>
-[...4 lines deleted...]
-  <si>
     <t>BBBCA3F11D</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Sirmione e Brescia il 21.05.2026 scuola primaria Foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCA3F11D</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BB911DB31A</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio visita guidata Brescia e Museo Santa Giulia 22.05.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB911DB31A</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BB9B751E04</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura libri per progetto Biblioteca scientifica scuola secondaria di Carenno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B751E04</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA5374723</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto mediante TD su MEPA fornitura licenze software SYMWRITER per la CAA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA5374723</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9B6F73C2</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Verona il 14.05.26 scuola secondaria Carenno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B6F73C2</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB9B5D21F8</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto ad AIZURRO il 14.05.2026 scuola infanzia di Sala-Foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B5D21F8</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9111E721</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Milano Acquario Civico il 14.05.2026 scuola infanzia Via Lavello</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9111E721</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB90E722AE</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio spese postali mese di aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90E722AE</t>
-[...4 lines deleted...]
-  <si>
     <t>BB90F1485C</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Milano acquario civico il 12.05.2026 sc. infanzia Via Lavello</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90F1485C</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB8BBF1D11</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto  servizio viaggio d'istruzione nelle Marche e Parco del Conero dal 13 al 15 maggio 2026 sc. sec. Vercurago</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8BBF1D11</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB6B80B178</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Milano il 08.05.2026 scuola primaria Foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B80B178</t>
-[...4 lines deleted...]
-  <si>
     <t>BB6B6E9227</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di soggiorno agriturismo LA POSSA alunni sc. infanzia di Pascolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B6E9227</t>
-[...4 lines deleted...]
-  <si>
     <t>BB77C0B004</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Milano teatro MUBA il 07.05.2026 alunni scuola infanzia di Pascolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77C0B004</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB77CB29D1</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale di pulizia e sanificazione scuola secondaria Calolziocorte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77CB29D1</t>
-[...4 lines deleted...]
-  <si>
     <t>BB6B3A1CF3</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Cavernago castello di Malpaga il 06.05.2026 classi 1BDE sc. sec. Calolziocorte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B3A1CF3</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB6B2D43CA</t>
   </si>
   <si>
     <t>Decisione a contrarre  per affidamento diretto servizio ingresso e laboratori didattici CASTELLO DI MALPAGA 06.05.26 sc. sec. Calolziocorte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B2D43CA</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB6B1B9A3E</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio spese postali mese di marzo 2026 su conto di credito</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B1B9A3E</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB6B0B1065</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Merate il 30.04.2026 alunni scuola primaria Foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B0B1065</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB452D7977</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Lecco piscina del Bione progetto Acquaticità sc. infanzia Via Lavello</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB452D7977</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB4CB50445</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Cavernago Castello di Malpaga il 28.04.2026 classi 1A1C sc. sec. Calolziocorte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4CB50445</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4C9B9467</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Villa d'Almè il 23.04.2026 scuola primaria di sala e Foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C9B9467</t>
-[...4 lines deleted...]
-  <si>
     <t>BB4CF60E7E</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio ingresso e laboratori didattici Castello di Malpaga 28.04.2026 classi 1A1C sc. sec. Calolziocorte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4CF60E7E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB4D12FC93</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio corso di acquaticità alunni scuola infanzia Via Lavello</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D12FC93</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB450EC449</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale di pulizia e sanificazione  scuola infanzia Via lavello</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB450EC449</t>
-[...4 lines deleted...]
-  <si>
     <t>BB45188505</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale didattico scuola infanzia sala/foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB45188505</t>
-[...4 lines deleted...]
-  <si>
     <t>BB4521488C</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio riparazione lavatrice scuola secondaria Calolziocorte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4521488C</t>
-[...4 lines deleted...]
-  <si>
     <t>BB44FC4006</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale di pulizia e sanificazione scuola primaria di pascolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB44FC4006</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB310EA01E</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio corso madrelingua inglese secondaria Carenno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB310EA01E</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB31022B0F</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Nonantola 24.04.2026 scuola primaria Monte Marenzo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31022B0F</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2BD81B0D</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Merate il 14.04.2026 scuola primaria Pascolo e Sala</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2BD81B0D</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2026</t>
   </si>
   <si>
     <t>BB1B693118</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto  servizio di trasporto parco adda nord 10.04.2026 sc. primaria Foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1B693118</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>BB1B70A34B</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura magliette con logo alunni progetto CORO dell'istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1B70A34B</t>
-[...4 lines deleted...]
-  <si>
     <t>BB11308B57</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto  servizio di trasporto a Merate 09.04.2026 alunni scuola primaria Vercurago</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB11308B57</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB113AD383</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto intervento riparazione stampante uffici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB113AD383</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BAF1E873F4</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Darfo boario terme 09.04.2026 sc. primaria Pascolo e Vercurago</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1E873F4</t>
-[...4 lines deleted...]
-  <si>
     <t>BB10312F76</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto acquisizione software Libri di testo 2.0 Classe Viva per uffici e docenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB10312F76</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BAF1E0ACCA</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio visita e laboratori Archeopark 09.04.2026 alunni primaria di pascolo e vercurago</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1E0ACCA</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0591DEB3</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto  servizio accordatura pianoforti corso musicale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0591DEB3</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BAF1DB784D</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a DARFO BOARIO TERME - Archeopark - 01.04.2026 sc. primaria Sala e Monte Marenzo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1DB784D</t>
-[...4 lines deleted...]
-  <si>
     <t>BAF1D4E1A9</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Como 30.03.2026 alunni progetto CORO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1D4E1A9</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di aggiudicazione incarico di esperto supervisore in didattica Montessoriana Progetto "Spazio Montessori" scuola infanzia Lorentino-  Avviso pubblico di selezione personale Prot. n. 4370 del 12.03.2026 </t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>BAF1CE17B4</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Mantova 26.03.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1CE17B4</t>
-[...4 lines deleted...]
-  <si>
     <t>BAF1C5A84C</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto  servizio di trasporto a Mantova 25.03.2026 classi 2A2B sc. sec. Calolziocorte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1C5A84C</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAE7D6B055</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Rivolta d'Adda scuola primaria Carenno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7D6B055</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BADD1BB1FE</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura colori per progetto Carta fiaba scuola primaria Carenno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADD1BB1FE</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAD6AFC810</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale didattico scuola primaria di pascolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6AFC810</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BACF0C8FAE</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Milano museo MUBA 13.03.2026 scuola infanzia Erve e Lorentino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF0C8FAE</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BACCFCE921</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto tramite TD su MEPA servizio  VIAGGIO D'ISTRUZIONE NELLE MARCHE DAL 17 AL 19 MARZO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACCFCE921</t>
-[...4 lines deleted...]
-  <si>
     <t>BACC6E3D22</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto mediante ODA su MEPA Servizio consulenza per pubblicazione atti su A.T.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC6E3D22</t>
-[...4 lines deleted...]
-  <si>
     <t>BACBB00DF8</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio abbonamento BERGANTINI 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACBB00DF8</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAB5EBE9C4</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio riparazione lavatrice scuola primaria Pascolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5EBE9C4</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB5DC18FC</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio laboratori creativi progetto Scuole di pace... per la pace</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5DC18FC</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BAB8DEC8D9</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di soggiorno a ROMA dal 10 al 12 marzo 2026 scuola primaria pascolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB8DEC8D9</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BA98931D75</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio visita e laboratorio castello sforzesco di Milano 12.03.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98931D75</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB5F917E4</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre per affidamento diretto servizio di trasporto a Milano - Castello Sforzesco il 12.03.2026 </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5F917E4</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>BA98E40A21</t>
   </si>
   <si>
     <t>Decisione a contrarre  per affidamento diretto servizio Hosting, database e backup dominio sito IC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98E40A21</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA566CA04</t>
   </si>
   <si>
     <t>Decisione a contrarre  per affidamento diretto servizio corso di nuoto progetto Acquaticità alunni scuola infanzia Monte Marenzo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA566CA04</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BA98AAD70D</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di soggiorno a Roma dal 3 al 5 marzo 2026 scuola primaria Vercurago</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98AAD70D</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA55326E6</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio laboratorio teatrale progetto IL CORPO RACCONTA sc. primaria foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA55326E6</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA98710BB6</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio Laboratorio di  terapeutica artistica progetto Il teatro delle emozioni sc. infanzia Sala-Foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98710BB6</t>
-[...4 lines deleted...]
-  <si>
     <t>BA9883D41D</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio laboratori di arte e musica progetto "Scuole di pace...per la pace"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9883D41D</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>Decreto di nomina del Dirigente Scolastico per incarico esperto esterno musicale progetto Coro Gospel scuola primaria Pascolo</t>
   </si>
   <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA8276CCDB</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto tramite T.D. su MEPA organizzazione viaggio d'istruzione nelle Marche dal 10 al 12 marzo 2026 3A3C</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8276CCDB</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>Decreto di affidamento incarico a docente esterno esperto in illustrazioni progetto "Carta fiaba" scuola primaria Carenno</t>
   </si>
   <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA6622C43B</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio VISITA GUIDATA MUSE DI TRENTO scuola primaria Foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6622C43B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA661B8481</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Trento Museo delle scienze MUSE sc. primaria Foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA661B8481</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA662E3B3D</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto  Corso preparazione esame Trinity alunni scuole secondarie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA662E3B3D</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA66AC2A12</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura abbonamento ITALIA SCUOLA 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA66AC2A12</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA5664FC1E</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura abbonamento riviste lingua inglese sc. sec. Carenno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5664FC1E</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>BA453F5532</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio progetto inglese IT'S TIME TO ENGLISH scuola primaria Sala</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA453F5532</t>
-[...4 lines deleted...]
-  <si>
     <t>BA4548D2A2</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio progetto teatrale "Recito anch'io" scuola secondaria Carenno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4548D2A2</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA333F179F</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto acquisizione servizio visite mediche periodiche personale scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA333F179F</t>
-[...4 lines deleted...]
-  <si>
     <t>BA33505B61</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto acquisizione fornitura teatro natura scuola infanzia Pascolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33505B61</t>
-[...4 lines deleted...]
-  <si>
     <t>BA335FD80A</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto acquisizione fornitura teatrino didattico scuola infanzia Pascolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA335FD80A</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA2A8C4DA2</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto tramite TD su MEPA  SERVIZIO ASSISTENZA ANNUALE SOFTWARE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2A8C4DA2</t>
-[...4 lines deleted...]
-  <si>
     <t>24/01/2026</t>
   </si>
   <si>
     <t>Decreto di affidamento incarico a docente esterno esperto in danze popolari e danza movimento terapia progetto "Un mondo di danze" scuola primaria Monte Marenzo</t>
   </si>
   <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>BA12205972</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto acquisizione fornitura materiale didattico scuola infanzia Pascolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12205972</t>
-[...4 lines deleted...]
-  <si>
     <t>BA12437939</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto acquisizione fornitura materiale di pulizia e sanificazione sc. primaria Sala e sc. sec. Carenno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12437939</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA12038D03</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto acquisizione servizio  spettacolo teatrale in lingua inglese 24.01.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12038D03</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2026</t>
   </si>
   <si>
     <t>B9FB5B6663</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Lecco 24.01.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB5B6663</t>
-[...4 lines deleted...]
-  <si>
     <t>B9FB500034</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto acquisizione fornitura materiale facile consumo sc. infanzia Lorentino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB500034</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>B9E08CE490</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio spese postali dicembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E08CE490</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Decreto di affidamento incarico a docente esterno per corsi di formazione "Scuola  senza zaino" docenti scuole primarie a.s. 2025/2026 </t>
   </si>
   <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>B9F65AA7DA</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura software ARGO mediante ODA MEPA per uffici anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F65AA7DA</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>B9E08609C8</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto acquisizione fornitura materiale facile consumo scuola primaria Foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E08609C8</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E0954325</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto acquisizione servizio corsi di formazione SICUREZZA personale scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0954325</t>
-[...4 lines deleted...]
-  <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>B9D17D485C</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale cancelleria sc. primaria Vercurago progetto Pace</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D17D485C</t>
-[...4 lines deleted...]
-  <si>
     <t>B9D1919490</t>
   </si>
   <si>
     <t>Decisione a contrarre  per affidamento diretto fornitura libri Cyberbullismo progetto SINERGIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D1919490</t>
-[...4 lines deleted...]
-  <si>
     <t>B9D16EC8E8</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto acquisizione fornitura materiale di cancelleria per uffici di segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D16EC8E8</t>
-[...4 lines deleted...]
-  <si>
     <t>B9BA6D3561</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto  fornitura libri progetto SINERGIE Bando USR Lombardia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA6D3561</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>B9BB5B1A2F</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto ODA MEPA - Fornitura materiale informatico per IC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BB5B1A2F</t>
-[...4 lines deleted...]
-  <si>
     <t>B9BB287DBF</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto ODA MEPA - Fornitura NOTEBOOK alunni scuola primaria Foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BB287DBF</t>
-[...4 lines deleted...]
-  <si>
     <t>B9BACF54FC</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto ODA MEPA Fornitura software emolumenti web argo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BACF54FC</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>B9AB0E0EA8</t>
   </si>
   <si>
     <t>Decisione a contrarreper affidamento diretto acquisizione servizio canone web sistema rilevazione presenze personale ATA anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AB0E0EA8</t>
-[...4 lines deleted...]
-  <si>
     <t>B99BA700CF</t>
   </si>
   <si>
     <t>Decisione a contrarre  per affidamento diretto fornitura arredi progetto SINERGIE Bando USR Lombardia scuole secondarie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BA700CF</t>
-[...4 lines deleted...]
-  <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>B99BB90E75</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura arredi aule "scuola senza zaino" sc. sec. Calolziocorte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BB90E75</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B98B09D358</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio spettacolo teatrale del 15.12.2025 alunni scuola primaria Foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98B09D358</t>
-[...4 lines deleted...]
-  <si>
     <t>B96AF62B5A</t>
   </si>
   <si>
     <t>Decisione a contrarre oer affidamento diretto servizio costo copie multifunzione secondaria Calolziocorte dicembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AF62B5A</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B96AD0259F</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto  FORNITURA MATERIALE DI CANCELLERIA PROGETTO "SCUOLE DI PACE..." scuole di Calolziocorte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AD0259F</t>
-[...4 lines deleted...]
-  <si>
     <t>B96AF11883</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura attrezzature e materiale progetto Officina dell'inclusione sc. sec. Calolziocorte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AF11883</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di aggiudicazione per Avviso pubblico di selezione personale Prot. n. 17760 del 23.10.2025 per incarico di esperto supervisore in didattica Montessoriana a.s. 2025/2026 </t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>B9487B1633</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale didattico progetto Officine dell'inclusione scuola secondaria Calolziocorte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9487B1633</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B94814D023</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura radiomicrofono progetto coro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94814D023</t>
-[...4 lines deleted...]
-  <si>
     <t>B947941C28</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Milano 11.12.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B947941C28</t>
-[...4 lines deleted...]
-  <si>
     <t>B9481C3183</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto spettacolo teatrale in lingua inglese Romeo &amp; Juliet  02.12.2025 - alunni sc. sec. Calolziocorte, Carenno, Vercurago</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9481C3183</t>
-[...4 lines deleted...]
-  <si>
     <t>B947B0A54B</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Lecco 02.12.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B947B0A54B</t>
-[...4 lines deleted...]
-  <si>
     <t>B935999A82</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale didattico scuola primaria di Sala</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935999A82</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Decreto di aggiudicazione  per Avviso pubblico di selezione personale Prot. n. 17230 del 17.10.2025 per n. 2 incarichi di esperti in PSICOLOGIA SCOLASTICA a.s. 2025/2026 </t>
   </si>
   <si>
     <t>21/11/2025</t>
   </si>
   <si>
     <t>B935AE4BA8</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto acquisizione fornitura materiale di cancelleria progetto Scuole di pace sc. primaria Monte Marenzo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935AE4BA8</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>Z773C12A28</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio  Assicurazione alunni e personale scolastico a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z773C12A28</t>
-[...4 lines deleted...]
-  <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>B9216F27A9</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio attività didattica  PLANETARIO di Lecco 24.11.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9216F27A9</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B91344BD8F</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura e riparazione terminale rilevazione presenze personale scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91344BD8F</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B8ED25200B</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio MEDICO COMPETENTE  sorveglianza sanitaria ANN0 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ED25200B</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>B8ED1F74F1</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto interventi di prevenzione progetto PORCOSPINI WEB alunni scuole secondarie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ED1F74F1</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E2170825</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura abbonamento piattaforma START DIRIGENZA 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E2170825</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8E20E0152</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale di pulizia e sanificazione scuola infanzia Lorentino e scuola secondaria Vercurago</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E20E0152</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E222B278</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura saxofoni corso musicale scuola secondaria Calolziocorte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E222B278</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>B8E2018C43</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a MANTOVA 03.11.2025 alunni scuola primaria Foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E2018C43</t>
-[...4 lines deleted...]
-  <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>B8B29B8792</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto ODA MEPA fornitura monitor interattivo scuola primaria Vercurago</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B29B8792</t>
-[...4 lines deleted...]
-  <si>
     <t>B8B2C41F22</t>
   </si>
   <si>
     <t>Decisione a contrarre  per affidamento diretto ODA MEPA fornitura KIT materiale informatico IC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B2C41F22</t>
-[...4 lines deleted...]
-  <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>B89EDDAE21</t>
   </si>
   <si>
     <t>Decisione a contrarre  per affidamento diretto corso inglese alunni scuola primaria sala</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89EDDAE21</t>
-[...4 lines deleted...]
-  <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>B876E9B85C</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto acquisizione servizio corso madrelingua inglese scuola secondaria Calolziocorte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B876E9B85C</t>
-[...4 lines deleted...]
-  <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>B86235041D</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio database e backup Aruba dominio IC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86235041D</t>
-[...4 lines deleted...]
-  <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>B83F8795D2</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto acquisizione fornitura materiale di pulizia scuola infanzia Sala e Pascolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83F8795D2</t>
-[...4 lines deleted...]
-  <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>B836B6CFB8</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio RIPARAZIONE E MANUTENZIONE CLARINETTI corso musicale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B836B6CFB8</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di incarico personale interno - AVVISO di selezione Prot. n. 13732 del 29/08/2025 incarico ESPERTO/TUTOR n. 2 laboratori formazione sul campo tecnologia musicale e Pei - PNRR DM 66 Transizione Digitale</t>
   </si>
   <si>
     <t>Decreto di incarico personale interno - AVVISO di selezione Prot. n. 13732 del 29/08/2025 incarico ESPERTO/TUTOR n. 2 laboratori formazione sul campo Tecnologia musicale e PEI - PNRR DM 66 Transizione Digitale</t>
   </si>
   <si>
     <t>Decreto di incarico personale interno - AVVISO di selezione  Prot. n. 13737 del 29/08/2025 incarico ESPERTO/TUTOR n. 2 laboratori formazione sul campo personale ata PNRR DM 66 Transizione Digitale</t>
   </si>
   <si>
     <t>Decreto di incarico personale interno - AVVISO di selezione Prot. n. 13737 del 29/08/2025 incarico ESPERTO/TUTOR n. 2 laboratori formazione sul campo personale ata PNRR DM 66 Transizione Digitale</t>
   </si>
   <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>Decreto di conferimento incarichi Docenti - AVVISO di selezione personale interno/esterno Prot. n. 13234 del 01/08/2025 incarico esperti per competenze chiave italiano L2 n. 2 percorsi - PNRR "contrasto alla dispersione" DM 19/2024</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>B81687E0C8</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto acquisizione SERVIZIO REGOLAMENTO GDPR E NOMINA DPO A.S. 25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81687E0C8</t>
-[...4 lines deleted...]
-  <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>B813A1CA09</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura libri e dizionari scuola secondaria Carenno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B813A1CA09</t>
-[...4 lines deleted...]
-  <si>
     <t>28/08/2025</t>
   </si>
   <si>
     <t>B80FD9030A</t>
   </si>
   <si>
     <t>Decisione a contrarre affidamento diretto abbonamento annuale riviste Gestire la scuola ed il personale scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80FD9030A</t>
-[...4 lines deleted...]
-  <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>B7FDC07474</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura arredi scuola senza zaino secondaria di Calolziocorte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7FDC07474</t>
-[...4 lines deleted...]
-  <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>B7D3795C0A</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura colori aule nuove "Scuola senza zaino" sc. sec. Calolziocorte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D3795C0A</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di INCARICO avviso di selezione personale interno per la figura di TUTOR per n. 4 percorsi laboratori co-curricolari SUMMER CAMP 2025 - PNRR DM 19</t>
   </si>
   <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>B79F2FDB04</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura sussidi didattici scuola primaria sala</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F2FDB04</t>
-[...4 lines deleted...]
-  <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>B79B2E56B6</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale sportivo scuola secondaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79B2E56B6</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>B778900022</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto spese servizio fotocopie giugno 2025 scuola secondaria Calolziocorte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B778900022</t>
-[...4 lines deleted...]
-  <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>B778851FB3</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura deumidificatori per uffici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B778851FB3</t>
-[...4 lines deleted...]
-  <si>
     <t>B774B124FE</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale di pulizia e sanificazione scuola primaria Pascolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B774B124FE</t>
-[...4 lines deleted...]
-  <si>
     <t>B774B6AD9A</t>
   </si>
   <si>
     <t>Decisione a contrarre  per affidamento diretto servizio riparazione lavatrice scuola infanzia Lorentino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B774B6AD9A</t>
-[...4 lines deleted...]
-  <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>B76F851A92</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio riparazione lavatrice scuola infanzia pascolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76F851A92</t>
-[...4 lines deleted...]
-  <si>
     <t>B76F7AD33E</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre per affidamento diretto fornitura materiale di primo soccorso </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76F7AD33E</t>
-[...4 lines deleted...]
-  <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>B762650D96</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio visite mediche di sorveglianza personale scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B762650D96</t>
-[...4 lines deleted...]
-  <si>
     <t>B7625FFABF</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura servizio di consulenza medico competente - visita periodica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7625FFABF</t>
-[...4 lines deleted...]
-  <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>B762594275</t>
   </si>
   <si>
     <t>Decisione a contrarre  per affidamento diretto fornitura materiale di facile consumo progetto continuità</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B762594275</t>
-[...4 lines deleted...]
-  <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t xml:space="preserve"> Decreto di nomina - Incarico Esperto/Tutor area formativa come da avviso prot. n. 15487 del 14.11.2024 progetto PNRR "Transizione digitale" DM 66/2023</t>
   </si>
   <si>
     <t>B75784B29A</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio riparazione lavatrice scuola infanzia sala</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75784B29A</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>B74A89BEF7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di pulizia e sanificazione per la scuola secondaria di Calolziocorte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74A89BEF7</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina per la figura di "Supporto tecnico al RUP"- avviso di selezione personale interno ATA prot. n. 3640 del 27.02.2025 PNRR Contrasto alla dispersione DM 19/2024 </t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>B742D4CD0E</t>
   </si>
   <si>
     <t>Decisione a contrarre affidamento diretto spese servizio di tesoreria anno 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742D4CD0E</t>
-[...4 lines deleted...]
-  <si>
     <t>B742C691BE</t>
   </si>
   <si>
     <t>Decisione a contrarre affidamento diretto fornitura materiale di pulizia e sanificazione scuola primaria Foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742C691BE</t>
-[...4 lines deleted...]
-  <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>B729809E52</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto FORNITURA MATERIALE CANCELLERIA E DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B729809E52</t>
-[...4 lines deleted...]
-  <si>
     <t>B7297EA4C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale cancelleria e didattico scuola primaria foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7297EA4C0</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>Decreto di conferimento incarichi Docenti - AVVISO di selezione personale interno/esterno Prot. n. 7556 del 05/05/2025 incarico esperti per competenze chiave incluso italiano L2 n. 7 percorsi - PNRR "contrasto alla dispersione" DM 19/2024</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>B718374034</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale di cancelleria sc. sec. Calolziocorte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718374034</t>
-[...4 lines deleted...]
-  <si>
     <t>B7181F10D7</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto  Soggiorno CAPANNA ALPINISTI MONZESI dal 3 al 4 giugno 2025 scuola primaria Erve</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7181F10D7</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>B7100FA3FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Avvio procedura per servizio "English summer camp" DM19/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7100FA3FF</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina per la figura di "Supporto tecnico al RUP"- avviso di selezione personale interno prot. n. 3652 del 27.02.2025 PNRR Transizione digitale DM 66  </t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>B6ED0B38FC</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio utilizzo sala teatro JOLLY per spettacolo finale sc. primaria Foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ED0B38FC</t>
-[...4 lines deleted...]
-  <si>
     <t>B6ECFEC4C5</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale didattico scuola infanzia Via Lavello</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ECFEC4C5</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>Decreto di conferimento incarico per la figura di DOCENTE - AVVISO di selezione personale interno Prot. n. 7555 del 05/05/2025 per competenze chiave n. 3 percorsi - PNRR "contrasto alla dispersione" DM 19</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di revoca incarico di TUTOR per corsi STEM sc. infanzia e primaria a.s. 2024/2025 progetto PNRR DM 65 "Nuove competenze e nuovi linguaggi" </t>
   </si>
   <si>
     <t>B6E269EDCF</t>
   </si>
   <si>
     <t>Decisione a contrarre  per affidamento diretto servizio di soggiorno presso centro sportivo La Pernice Rossa dal 19 al 20 maggio 2025 sc. primaria Foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E269EDCF</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina per la figura di "Supporto tecnico procedure corsi STEM"- avviso di selezione personale interno prot. n. 3653 del 27.02.2025 </t>
   </si>
   <si>
     <t>B6DD3A445E</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto servizio di trasporto a Menconico centro sportivo la Pernice Rossa  19 e 20 maggio 2025 - sc. primaria Foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DD3A445E</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>B6DD3574D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per servizio di trasporto a Imbersago il 15.05.2025 sc. primaria Sala e Pascolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DD3574D3</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6C85D6D7C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per servizio di trasporto a Monza il 19.05.2025 scuola primaria Carenno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C85D6D7C</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C845B4BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per soggiorno agriturismo LA POSSA dal 15 al 16 maggio 2025 scuola infanzia Pascolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C845B4BC</t>
-[...4 lines deleted...]
-  <si>
     <t>B6C8599B26</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per servizio di trasporto a Merate il 15.05.2025 scuola infanzia Sala</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8599B26</t>
-[...4 lines deleted...]
-  <si>
     <t>B6CCACB536</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per servizio di trasporto a Trento il 13.05.2025 alunni corso musicale e coro dell'istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CCACB536</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6C84ECC62</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto servizio di trasporto a Garlate il 12.05.25 sc. infanzia Via Lavello</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C84ECC62</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B6B256DC10</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto servizio di trasporto a Milano il 07.05.2025 sc. primaria Sala e Monte Marenzo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B256DC10</t>
-[...4 lines deleted...]
-  <si>
     <t>B68A002E6D</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto servizio trasporto a Paderno Dugnano il 07.05.2025 sc. infanzia Monte Marenzo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68A002E6D</t>
-[...4 lines deleted...]
-  <si>
     <t>B6B2595D12</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto servizio ingresso e attività didattiche museo L. da Vinci Milano il 07.05.2025 sc. primaria Sala e Monte Marenzo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2595D12</t>
-[...4 lines deleted...]
-  <si>
     <t>B6B2538057</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto servizio di trasporto a Garlate il 07.05.2025 sc. infanzia Via Lavello</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2538057</t>
-[...4 lines deleted...]
-  <si>
     <t>B68A1064FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto servizio visita guidata e navigazione a Mantova il 08.05.2025 sc. sec. Carenno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68A1064FF</t>
-[...4 lines deleted...]
-  <si>
     <t>B68A08173D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto servizio di trasporto a Mantova il 08.05.2025 sc. sec. Carenno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68A08173D</t>
-[...4 lines deleted...]
-  <si>
     <t>B6B254E27E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto servizio di trasporto a Piuro-Valchiavenna il 07.05.2025 scuola infanzia Pascolo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B254E27E</t>
-[...4 lines deleted...]
-  <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>B6AF4E2CFA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto servizio di trasporto a VERONA il 06.05.2025 sc. sec. Calolziocorte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AF4E2CFA</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6AFF702C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione servizio abbonamento a piattaforma REDIGOPa per uffici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AFF702C0</t>
-[...4 lines deleted...]
-  <si>
     <t>B6AF3FD004</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto servizio di trasporto a Torino il 02.05.2025 sc. primaria Pascolo e Vercurago</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AF3FD004</t>
-[...4 lines deleted...]
-  <si>
     <t>B689E18A12</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto servizio ingresso museo egizio 02.05.2025 sc. primaria Pascolo e Vercurago</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689E18A12</t>
-[...4 lines deleted...]
-  <si>
     <t>B689F6B1D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per servizio visita guidata e laboratori museo egizio di Torino 02.05.2025 sc. primaria Pascolo e Vercurago</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689F6B1D5</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Esperto/Tutor area formativa come da avviso prot. n. 15487 del 14.11.2024 progetto PNRR "Transizione digitale" DM 66/2023</t>
   </si>
   <si>
     <t>B6A50C813E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto tramite TD su Mepa per servizio organizzazione viaggio a NAPOLI dal 5 al 7 maggio 2025 alunni sc. sec. Vercurago</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A50C813E</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>B68E9944BF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per servizio di trasporto ad AOSTA e castello di FENIS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68E9944BF</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - Esperto in MENTORING come da avviso di selezione Prot. n. 4526 del 14.03.2025 PNRR "Contrasto alla dispersione" DM19/2024</t>
   </si>
   <si>
     <t>B6992F5B5E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per corso di acquaticità alunni scuola infanzia Via Lavello</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6992F5B5E</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>B689BE8BF1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto a Lecco corso ACQUATICITA'  scuola infanzia Via Lavello</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689BE8BF1</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>B689CD5F84</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di pulizia e sanificazione scuola infanzia Lorentino e secondaria Carenno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689CD5F84</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>B67360BA81</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto servizio di trasporto a Valbrembo il 30.04.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67360BA81</t>
-[...4 lines deleted...]
-  <si>
     <t>B67373B561</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto servizio di trasporto a Darfo Boario terme - Archeopark 15.04.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67373B561</t>
-[...4 lines deleted...]
-  <si>
     <t>B673695C62</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto servizio visita e laboratori Archeopark il 15.04.2025 scuola primaria Sala, Pascolo, Vercurago</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B673695C62</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio utilizzo locale Auditorium per collegio docenti del 10.04.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>B662F1AE0E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto servizio Laboratorio di movimento corporeo progetto "MI MUOVO" sc. infanzia Lorentino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662F1AE0E</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>B654C0BE23</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spese per convenzione medico competente ANNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B654C0BE23</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina  componenti TEAM DISPERSIONE SCOLASTICA DM 19/2024</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>B6549E4772</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto a Brivio 07.04.2025 scuola primaria Vercurago</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6549E4772</t>
-[...4 lines deleted...]
-  <si>
     <t>B654ACF95F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita e laboratori castello di Malpaga 07.04.2025 scuola primaria Foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B654ACF95F</t>
-[...4 lines deleted...]
-  <si>
     <t>B654A3E1B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trasporto a Cavernago 07.04.2025 scuola primaria Foppenico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B654A3E1B9</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B639E411D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisizione di n.2 Licenze Acrobat Pro for teams EDU Multi European Languages Level 1 1-9</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/10a45813-782b-48bb-a36a-5675cc5d683d</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO DSGA IN QUALITÀ DI SUPPORTO TECNICO SPECIALISTICO- PNRR DM 19/2024</t>
   </si>
   <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO DS RESPONSABILE DIREZIONE PERCORSI FORMATIVI - PNRR DM 19/2024</t>
   </si>
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO RUP nel progetto “Contrasto alla dispersione” - PNRR DM 19/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3410,4799 +2224,5404 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0BB86536" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d3d0ac22-eda3-4779-a307-15b8e41c05e8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFFBCDE47" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ea19a017-4353-4ff4-a026-f37b78d5bb6f" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF609BC0C" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/90915aec-15b7-4c89-8623-2ce3184e44d3" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF61C3054" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5c7da673-4724-4a60-8663-76bb0d0e0521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE2CA373A" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c7402395-20a7-437d-a72d-546d6a12c190" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDBC42A4B" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3f0f2c74-8223-4d14-b6e2-c88e08b505a1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDBBC1FD5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/62dc2f0f-f920-4012-84e0-3cc5bfdbe216" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA70DBAE6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/377e6996-dfcd-4911-8984-1b0db3e45b49" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA447FFA0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/512fc1c5-d219-4b59-af5b-b87793bcae71" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA2484B81" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/53324dd2-748a-4c3d-a520-dd84abc64e26" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9B2DBFE5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/bc0be5c8-fbee-4d8d-9b97-04d9c4726ca7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC984863E7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ef4dde31-229d-404e-803f-f987c9ae698f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9074248D" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1288a2fc-64db-4081-9374-da3acb6249bb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC906A1FAD" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/45b53f91-7030-4c3c-9174-447f95a05f69" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC88293618" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c3f7afd0-d1b0-495a-88b0-35c515549f6b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4882AAEA" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2cca1c22-cdca-471d-895c-e0e4caba2987" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC48759E70" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8dd8459e-9764-462a-8f08-1a1a961941c6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC486DE8F1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5612d512-a343-4b89-abbb-ec1b0f16b464" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC436790F9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/eef426bf-e37c-4f38-934b-7264dd912e66" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43574994" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e1a9dec6-57a0-4c75-b54a-74f40faf3b8b" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43740530" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5bf1a175-ce8a-4fd1-ab37-77a51f0307dc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4331DB44" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d7584fd6-dd93-4bd2-b5ee-042264756d58" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4310E860" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4431bc1a-1e74-4f95-b539-64e1239386b5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4321A58A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/44ec14d0-b271-4edd-a783-fc4878b844fd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC374C57A7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/577db5ed-b123-4781-aee0-7c24341b98a1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC37434001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/93203c50-ea0b-4cb7-b9ee-0a5d02d5c45e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2A8B8452" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7dc503e4-249e-40c9-bb41-d2f335e95855" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2A8422F2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9df318b4-5c73-44b4-9d26-961c7fc0821d" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE65113E" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b48965ea-0bc6-476f-8b7d-4f904b91df22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE53DD77" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/398959f3-364e-4ccf-bebe-2758475044dc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF23D5CF" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/68d7559a-1820-4abb-9968-84da6791b9f7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD54000BB" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/bda20a41-b4ac-4aef-9a82-1bd2c2fa7e95" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD5171434" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f0f8822d-7066-4082-8d01-dd99daaf5ef6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCC74350" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/32328616-09a7-4281-84ba-dfa71abd3030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC92CE29" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5a93b877-0032-44e0-8d05-14b8a63d5b16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCB37DC1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/21116eaf-f21a-4acc-b95a-ec528523c9a3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCA3F11D" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6bb5231f-b691-461c-a59b-baa1ae7051f2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB911DB31A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d2f2bdc2-dd21-4319-8360-ee54c34dcd51" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B751E04" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1bcde6b4-a5e5-4d20-a98d-71f1f13ede15" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA5374723" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6a69738b-09d0-48fd-ac8c-75558b256500" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B6F73C2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/837e987f-0642-40dc-82f4-bed1023002ec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B5D21F8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/38a874bf-6746-4a47-8bbd-6f9e8570d206" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9111E721" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/af7024cb-eaf0-4927-96f3-6e0b33e24849" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90E722AE" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/95cb0908-c492-4db1-96f6-add17d596204" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90F1485C" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/43ba9977-6e02-433f-8bfa-6859464350ad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8BBF1D11" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/691955a7-b0cf-4bc9-b4cf-72c823f687eb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B80B178" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0fb3267c-f3c9-445d-bcc4-facdd23c5686" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B6E9227" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/41737683-da23-4592-9140-7f28c53f03df" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77C0B004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a61e6feb-295b-4d71-aade-78bc08c7c030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77CB29D1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/367f3d8e-2de4-441c-b140-df50ebef39bc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B3A1CF3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/59e71d65-b93d-460f-bf3a-c3157c39f553" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B2D43CA" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e8f7a7b9-0238-42c8-a26f-1176c01b0bc6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B1B9A3E" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/863eef28-2e3e-4364-9c45-7160e1ce6eab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B0B1065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8f507b26-f159-4ce9-98a9-049026a85cce" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB452D7977" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b8be54d4-53da-4bbe-adc2-051eecc0df23" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4CB50445" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6c21e49c-bba4-43e4-945b-65438c4b7e73" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C9B9467" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5d7162eb-8f1f-4223-95b2-dcf84508873b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4CF60E7E" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/85e16f43-4eee-4bd4-9e6b-30d805b86854" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D12FC93" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/cb15b024-075b-43df-94a8-8c99e36e0902" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB450EC449" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/eeaa0d3d-c2bc-4e83-a5b9-0a51dff2aa35" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB45188505" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2f730af4-3b5f-40ee-9007-afdf639599b0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4521488C" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d6466165-3508-4d86-8275-7d459787f5ad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB44FC4006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/81a0248d-1816-48f9-8ac0-308d16168dba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB310EA01E" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0a88a655-f49c-42ff-8e7b-501ad3fc14bd" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31022B0F" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c1f6cee7-67ee-474b-a638-dc2470a9249e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2BD81B0D" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/95c63f8d-456c-4ae1-8e80-0edb86c69bcf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1B693118" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f3678d08-717e-47d7-b77a-11f29e7d0dc5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1B70A34B" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/98864930-f2e4-4007-b5b6-1ff2382a2a1f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB11308B57" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2ad3ebe0-05b0-4163-9f63-50bb238bd433" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB113AD383" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/679f89e0-3c83-44cf-b21b-8629b405ee30" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1E873F4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/609719c2-2228-46b6-819f-b4ef00aec2e7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB10312F76" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/97e862d8-4b29-4f48-beb5-f0350b14f3dc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1E0ACCA" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7de50ec5-5816-4d3b-8aa7-29c7a941c8ce" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0591DEB3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/55768794-35c0-4f94-9cf5-0680714bba17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1DB784D" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1fb48b46-729b-4cfd-9781-6ad34630ef6c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1D4E1A9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/037a96a1-884c-47ff-921c-b1cfea47e9e1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1CE17B4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/963409ad-3fd1-406e-8325-986ce62b4fa4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1C5A84C" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2c9b4f04-30e9-4c57-a20c-c0533a6fd6f1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7D6B055" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/801edeb1-e856-401f-9931-dd6fac94328d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADD1BB1FE" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/aef9cbf4-f2d8-4a85-b509-44c026452369" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6AFC810" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/afc7c9e3-e691-4c17-8504-1e9e517f0e7b" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF0C8FAE" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/924e7dcd-f2f8-4bd1-817b-a36ce0f13c83" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACCFCE921" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/266c2134-ac8b-45b8-ba4c-6cd32f8b6014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC6E3D22" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6c17d7be-8d00-448f-8554-65562c293b99" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACBB00DF8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7428d488-f5ba-40f1-ae98-242e1871d7fa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5EBE9C4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/adf16e25-578e-4019-ab41-f2263785d309" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5DC18FC" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/84895052-1601-49c3-9999-e779ac8b5172" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB8DEC8D9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4231e54e-9ec3-47bb-8ee1-38c46293e8a9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98931D75" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d03a33d9-ea03-4ef9-828d-8ca868dfae5e" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5F917E4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/451f02f2-1d0f-4c1b-8fe8-adf4d6b81762" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98E40A21" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/56b3b46b-a732-495f-8d9a-b3cc989ca8e3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA566CA04" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/aa101830-aa23-419d-869f-604be60194e8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98AAD70D" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6079b1e0-1a58-4d24-9592-a590ae009301" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA55326E6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/302cc629-c499-4b35-a8a1-34ed9e0e2b4c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98710BB6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/61e3c02f-f3a8-4dbf-8e9b-87c0ba8f1bf5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9883D41D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8e666f9a-6969-44d7-ae15-b0040c57e344" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8276CCDB" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/61506290-401c-478e-848a-6cb942f41f7a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6622C43B" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9b46832a-f107-4218-bdd7-98d5ca050a68" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA661B8481" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6fb044ee-9586-47cd-afe2-a998b388f27c" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA662E3B3D" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1baa09d6-38cd-4036-a79c-58b357a25a7c" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA66AC2A12" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9c311761-7c9e-4335-8238-8b02bb1e8c56" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5664FC1E" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/811ddd14-5f48-48d2-afa5-5055fa91b5f0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA453F5532" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c763e97e-092a-4e5b-8e0a-567dedf51d16" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4548D2A2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ac84da4e-8ab6-4484-9e43-1caa8f5c7003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA333F179F" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c36883a8-56a4-492f-8ea0-b10e66500210" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33505B61" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/83d24971-8f6a-47bb-b833-542a9681fa74" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA335FD80A" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7bfb8728-808d-411e-9e11-59af2a3f5972" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2A8C4DA2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5a6c2cb0-06c9-4e43-b070-347ed79d65c1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12205972" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3b291b24-007b-4a2f-b328-be8d359d1766" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12437939" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5280b34b-69ae-44f7-9594-f0b25cc5cca4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12038D03" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1d1e8f1c-ec5f-4e6a-a160-2a0fe23807db" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB5B6663" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/52fd6084-41b7-4069-ba74-482e51abd82d" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB500034" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3926830a-d36c-4317-b8ff-ec880576b396" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E08CE490" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/fc6ed3e9-f6ef-42fd-8eab-e855200916d4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F65AA7DA" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3f7b49be-a813-4d23-a176-be4c2f3edc34" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E08609C8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0689478b-bffa-4e0d-9eac-4a353c65e483" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0954325" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4078f2d7-d198-421a-a86d-5e72e363c098" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D17D485C" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/83caa398-5278-4efa-9189-71107c176e11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D1919490" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b370beca-28ff-4222-961f-b5604eacc5fb" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D16EC8E8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/233c17ae-5c35-4efc-bf16-9f4b840f45cd" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA6D3561" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/eedf91fb-f3f3-4e53-82b6-3e42aa79b599" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BB5B1A2F" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9a1c4f2c-5bac-4119-a728-7be54b664bae" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BB287DBF" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6604dfe6-1b2c-473b-b3e3-6c3a5c11dbca" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BACF54FC" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f9d9d5fd-35de-4fe4-a329-027dd2796418" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AB0E0EA8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c5dc039e-bac9-4c79-9aa5-75b4689c097e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BA700CF" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9a87a6bd-d59f-4cae-832d-63a052540dfb" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BB90E75" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e7261e55-577d-4e4d-bb5a-7e383215404b" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98B09D358" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2b758b4e-a1c2-488d-a13e-90c9b377a82f" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AF62B5A" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2280fbe8-b6c6-4039-bb85-21f2ef99ff03" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AD0259F" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/561a33cd-0cee-4847-a3d1-ced2d8deb5cf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AF11883" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/69bbdfe7-9ee8-4090-9034-384738bed06c" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9487B1633" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/70d89b00-4c22-43f8-adcb-da42b7e51eff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94814D023" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0e629a06-2c88-4d76-9d87-9601c4c6e9b8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B947941C28" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/70939746-271a-4139-9a7e-695f5e167f8f" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9481C3183" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0e2af2eb-39bc-4f85-934f-2660154f3bc6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B947B0A54B" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6e98b703-4869-4c1f-bd78-c44bb59e6ea7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935999A82" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9609f4ec-2562-4e44-a7ce-79b57ba2bf43" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935AE4BA8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/45e36b73-5a1d-4fa6-a5e8-568aa5825412" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z773C12A28" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/21d3fa49-6b8e-4ecf-8744-5721a554b6ec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9216F27A9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6eb443b8-6e2c-4174-bdee-caa6a9ee2d88" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91344BD8F" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f052fbc8-1739-40c3-8807-88558f9780a8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ED25200B" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1b191710-83a4-4aa9-bb00-1fda58f6d442" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ED1F74F1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/242c06a1-c618-43dc-9e3c-4d136eb5e20b" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E2170825" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5d751de6-7d15-4bdb-a0d0-3d90af723874" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E20E0152" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/97d4fc69-c56a-4874-9253-7bda20b109b1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E222B278" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/49290e83-9c3e-43bf-a66d-752abb8ee679" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E2018C43" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/df00af1d-7d11-45ff-9f15-e059fb654790" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B29B8792" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8030a804-4f57-4411-a425-5b6150a2816a" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B2C41F22" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7b753ccc-baf7-4f2b-8873-6915cc24c24d" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89EDDAE21" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9b069826-c75f-4bff-9ebc-2840122211ec" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B876E9B85C" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8c7105af-09f4-4fed-b556-74602bd0797c" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86235041D" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0111e288-0854-4460-ad86-4984005ee14d" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83F8795D2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/57441c1a-1a6b-4cc6-909a-881f3ae0cbf7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B836B6CFB8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/162bf19e-83d8-4fb9-84c4-e6f20c29c940" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81687E0C8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/26f28c35-d46e-4c4e-8662-98b0c2ed54ce" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B813A1CA09" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0d5fabd9-4df1-4b1c-93eb-6239786954c1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80FD9030A" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b3c4e31d-e872-4bff-992d-983e75186458" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7FDC07474" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/159d3a77-79e1-4102-9af7-22fc7afaf16a" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D3795C0A" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/526f466e-5ced-4f23-bd7e-b1989a805fb6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F2FDB04" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/789907cf-b65a-4391-be8d-e8c03c0f3246" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79B2E56B6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b71f7cac-5e51-4936-bd29-e45fa9567d29" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B778900022" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/35854fb3-e3c1-4bc2-bc4c-04625e65ad17" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B778851FB3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7cc39ed0-c02c-4254-b814-5a28540e04e1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B774B124FE" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/300be0e8-5485-43b7-84bc-807775f453e0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B774B6AD9A" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/60cbc58d-74a5-40e8-b95a-0ef20d5f994d" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76F851A92" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e974cf0b-d60b-4c28-b30b-f1d6b09fe7ec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76F7AD33E" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/28f039ed-c0ff-47ec-bf70-c387e69cf68b" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B762650D96" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1dd79cfe-a7e5-4f8e-aa6d-fb3ce2677b75" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7625FFABF" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5a3427ec-f4ab-473d-8537-1e38888e3588" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B762594275" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4da9f540-c0ed-4026-b0a3-7d3e577d4e33" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75784B29A" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c544c1be-2275-4ac0-b122-8d95f02c928f" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74A89BEF7" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e561ec88-88f2-492a-bae7-f4f587e48cd9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742D4CD0E" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f256bc21-d9ca-4835-8b21-aed6006f918d" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742C691BE" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8e992bcf-e793-4e96-8ecb-35f79c9133aa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B729809E52" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/20d7a12b-66c6-4c80-9010-b691abb2cfdc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7297EA4C0" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ef80e92e-65f8-462b-b148-f07d4672ad92" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718374034" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f52965ac-c633-494f-aaf7-335912ce0fab" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7181F10D7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1ccf2d3f-e3ef-4791-91df-7873ab3efb6b" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7100FA3FF" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5ac4b145-1fd1-4772-97d3-2c50657e543a" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ED0B38FC" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/fb5901cf-0c03-4499-9103-f7b96403d06e" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ECFEC4C5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/671a64b0-901c-4e36-bbf2-746633225b38" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E269EDCF" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6517218d-56eb-4987-bcac-f26246b2876b" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DD3A445E" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a5d90520-310c-406b-9b44-1ea8da15cdad" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DD3574D3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/11f5e910-ef4d-4481-916c-6fc8d5f08d85" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C85D6D7C" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/093aba17-47c7-419d-8fa6-387ee767de5e" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C845B4BC" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a1046beb-0e97-4c3e-961d-beac165d1f1a" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8599B26" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4826bf4c-0c1b-431f-a7d7-6bc5b4b92df4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CCACB536" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4d16d792-86b9-4c1f-b909-4109aaedd37f" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C84ECC62" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5b0407de-eab5-402e-8abc-bff759a07c8b" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B256DC10" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6e9e608e-c41f-404b-a6af-a15399c26e38" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68A002E6D" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a1952902-110f-47a4-9ca7-66e4fc092aab" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2595D12" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4d2115a0-92bf-4db0-a384-03c85551af38" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2538057" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2a253301-c80e-4690-8501-5d2cce340289" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68A1064FF" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d8b86830-68e0-4a9a-b61b-bed155a883d4" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68A08173D" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3b3f1630-ace9-43be-a5d5-6a059f53a2e3" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B254E27E" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f7ef9fe5-6e23-47e4-a9a4-8a78562810ae" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AF4E2CFA" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0bb10309-0fc1-449c-8e35-b7ab20a98fc1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AFF702C0" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4e3fce4c-78d5-4d3a-b105-2b260c29a32f" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AF3FD004" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4251cb2e-130d-468f-b5bc-f1e8d6d3343a" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689E18A12" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8cc3127e-eea5-4225-ac46-7a2adb167d72" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689F6B1D5" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d021ddb1-5361-4456-9c65-72a96f218550" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A50C813E" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/71045035-e1ce-4e7d-810a-7ba2b7a31c71" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68E9944BF" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d8ae69f7-317b-4f03-be58-7f8e0f3deeca" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6992F5B5E" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d2780e23-d0a1-4680-9c96-6f3a52259896" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689BE8BF1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/691582ce-28b1-4724-a889-eefbf73fa89a" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689CD5F84" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d8dafd52-efeb-4754-9a98-99ac6fb3986a" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67360BA81" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a290176c-d50d-449a-bf7a-7a03bc00f6e1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67373B561" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/064fad05-3303-44fc-ac8e-5400b0733048" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B673695C62" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/16f0dddf-5a0d-44ee-82ab-a4ec0b04036a" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9d2f7c1f-ee73-409c-be82-bcdfb627601d" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662F1AE0E" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/430c4fe9-385a-4776-8dcf-971afdaf9bd6" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B654C0BE23" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f925b3a7-17e4-442f-8538-7c53f11b712f" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6549E4772" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a662eb43-b04a-41f5-a904-98dba0ef7f6a" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B654ACF95F" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/cb954f5d-79e9-485b-9c27-901f01a95632" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B654A3E1B9" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1394ea7b-1b88-461b-9bd3-f4a18ac09535" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B639E411D3" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/10a45813-782b-48bb-a36a-5675cc5d683d" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F237"/>
+  <dimension ref="A1:F244"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>12316</v>
+        <v>14572</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>12312</v>
+        <v>14366</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4">
+        <v>13875</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="B4">
-[...12 lines deleted...]
-        <v>19</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>12199</v>
+        <v>13867</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>12177</v>
+        <v>13466</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>12162</v>
+        <v>13314</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8">
+        <v>13313</v>
+      </c>
+      <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
         <v>25</v>
       </c>
-      <c r="B8">
-[...12 lines deleted...]
-        <v>37</v>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>12105</v>
+        <v>12316</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="B10">
-        <v>11555</v>
+        <v>12312</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>11469</v>
+        <v>12283</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>33</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>11468</v>
+        <v>12199</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>36</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>11421</v>
+        <v>12177</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>39</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="B14">
-        <v>11420</v>
+        <v>12162</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>41</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="B15">
-        <v>11419</v>
+        <v>12161</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>43</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="B16">
-        <v>11397</v>
+        <v>12105</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>46</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="B17">
-        <v>11395</v>
+        <v>11555</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>77</v>
+        <v>49</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="B18">
-        <v>11376</v>
+        <v>11469</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>52</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="B19">
-        <v>11154</v>
+        <v>11468</v>
       </c>
       <c r="C19" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>54</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>55</v>
       </c>
       <c r="B20">
-        <v>11153</v>
+        <v>11421</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>91</v>
+        <v>57</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>55</v>
       </c>
       <c r="B21">
-        <v>11026</v>
+        <v>11420</v>
       </c>
       <c r="C21" t="s">
-        <v>93</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>96</v>
+        <v>59</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>55</v>
       </c>
       <c r="B22">
-        <v>11025</v>
+        <v>11419</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="D22" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>61</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>55</v>
       </c>
       <c r="B23">
-        <v>9842</v>
+        <v>11397</v>
       </c>
       <c r="C23" t="s">
-        <v>102</v>
+        <v>62</v>
       </c>
       <c r="D23" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>63</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>55</v>
       </c>
       <c r="B24">
-        <v>9839</v>
+        <v>11395</v>
       </c>
       <c r="C24" t="s">
-        <v>106</v>
+        <v>64</v>
       </c>
       <c r="D24" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>65</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>66</v>
       </c>
       <c r="B25">
-        <v>9375</v>
+        <v>11376</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>67</v>
       </c>
       <c r="D25" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>68</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>69</v>
       </c>
       <c r="B26">
-        <v>9164</v>
+        <v>11154</v>
       </c>
       <c r="C26" t="s">
-        <v>116</v>
+        <v>70</v>
       </c>
       <c r="D26" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>71</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>69</v>
       </c>
       <c r="B27">
-        <v>9163</v>
+        <v>11153</v>
       </c>
       <c r="C27" t="s">
-        <v>120</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>73</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>74</v>
       </c>
       <c r="B28">
-        <v>8605</v>
+        <v>11026</v>
       </c>
       <c r="C28" t="s">
-        <v>125</v>
+        <v>75</v>
       </c>
       <c r="D28" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>76</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>74</v>
       </c>
       <c r="B29">
-        <v>8557</v>
+        <v>11025</v>
       </c>
       <c r="C29" t="s">
-        <v>130</v>
+        <v>77</v>
       </c>
       <c r="D29" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>78</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>79</v>
       </c>
       <c r="B30">
-        <v>8556</v>
+        <v>9842</v>
       </c>
       <c r="C30" t="s">
-        <v>134</v>
+        <v>80</v>
       </c>
       <c r="D30" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>81</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>79</v>
       </c>
       <c r="B31">
-        <v>8553</v>
+        <v>9839</v>
       </c>
       <c r="C31" t="s">
-        <v>138</v>
+        <v>82</v>
       </c>
       <c r="D31" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>83</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>142</v>
+        <v>84</v>
       </c>
       <c r="B32">
-        <v>8360</v>
+        <v>9375</v>
       </c>
       <c r="C32" t="s">
-        <v>143</v>
+        <v>85</v>
       </c>
       <c r="D32" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>86</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>147</v>
+        <v>87</v>
       </c>
       <c r="B33">
-        <v>8125</v>
+        <v>9164</v>
       </c>
       <c r="C33" t="s">
-        <v>148</v>
+        <v>88</v>
       </c>
       <c r="D33" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <v>89</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>152</v>
+        <v>87</v>
       </c>
       <c r="B34">
-        <v>8072</v>
+        <v>9163</v>
       </c>
       <c r="C34" t="s">
-        <v>153</v>
+        <v>90</v>
       </c>
       <c r="D34" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>91</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>152</v>
+        <v>92</v>
       </c>
       <c r="B35">
-        <v>8056</v>
+        <v>8605</v>
       </c>
       <c r="C35" t="s">
-        <v>157</v>
+        <v>93</v>
       </c>
       <c r="D35" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>94</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>161</v>
+        <v>95</v>
       </c>
       <c r="B36">
-        <v>7916</v>
+        <v>8557</v>
       </c>
       <c r="C36" t="s">
-        <v>162</v>
+        <v>96</v>
       </c>
       <c r="D36" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>97</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>161</v>
+        <v>95</v>
       </c>
       <c r="B37">
-        <v>7914</v>
+        <v>8556</v>
       </c>
       <c r="C37" t="s">
-        <v>166</v>
+        <v>98</v>
       </c>
       <c r="D37" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-        <v>169</v>
+        <v>99</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>170</v>
+        <v>95</v>
       </c>
       <c r="B38">
-        <v>7811</v>
+        <v>8553</v>
       </c>
       <c r="C38" t="s">
-        <v>171</v>
+        <v>100</v>
       </c>
       <c r="D38" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>101</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>170</v>
+        <v>102</v>
       </c>
       <c r="B39">
-        <v>7805</v>
+        <v>8360</v>
       </c>
       <c r="C39" t="s">
-        <v>175</v>
+        <v>103</v>
       </c>
       <c r="D39" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>178</v>
+        <v>104</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>179</v>
+        <v>105</v>
       </c>
       <c r="B40">
-        <v>7662</v>
+        <v>8125</v>
       </c>
       <c r="C40" t="s">
-        <v>180</v>
+        <v>106</v>
       </c>
       <c r="D40" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>183</v>
+        <v>107</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>184</v>
+        <v>108</v>
       </c>
       <c r="B41">
-        <v>7438</v>
+        <v>8072</v>
       </c>
       <c r="C41" t="s">
-        <v>185</v>
+        <v>109</v>
       </c>
       <c r="D41" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>188</v>
+        <v>110</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>184</v>
+        <v>108</v>
       </c>
       <c r="B42">
-        <v>7434</v>
+        <v>8056</v>
       </c>
       <c r="C42" t="s">
-        <v>189</v>
+        <v>111</v>
       </c>
       <c r="D42" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>112</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>184</v>
+        <v>113</v>
       </c>
       <c r="B43">
-        <v>7432</v>
+        <v>7916</v>
       </c>
       <c r="C43" t="s">
-        <v>193</v>
+        <v>114</v>
       </c>
       <c r="D43" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>115</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>197</v>
+        <v>113</v>
       </c>
       <c r="B44">
-        <v>7259</v>
+        <v>7914</v>
       </c>
       <c r="C44" t="s">
-        <v>198</v>
+        <v>116</v>
       </c>
       <c r="D44" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>201</v>
+        <v>117</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>197</v>
+        <v>118</v>
       </c>
       <c r="B45">
-        <v>7257</v>
+        <v>7811</v>
       </c>
       <c r="C45" t="s">
-        <v>202</v>
+        <v>119</v>
       </c>
       <c r="D45" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>120</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>206</v>
+        <v>118</v>
       </c>
       <c r="B46">
-        <v>7129</v>
+        <v>7805</v>
       </c>
       <c r="C46" t="s">
-        <v>207</v>
+        <v>121</v>
       </c>
       <c r="D46" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>122</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>211</v>
+        <v>123</v>
       </c>
       <c r="B47">
-        <v>6969</v>
+        <v>7662</v>
       </c>
       <c r="C47" t="s">
-        <v>212</v>
+        <v>124</v>
       </c>
       <c r="D47" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>215</v>
+        <v>125</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>216</v>
+        <v>126</v>
       </c>
       <c r="B48">
-        <v>6940</v>
+        <v>7438</v>
       </c>
       <c r="C48" t="s">
-        <v>217</v>
+        <v>127</v>
       </c>
       <c r="D48" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>128</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>221</v>
+        <v>126</v>
       </c>
       <c r="B49">
-        <v>6617</v>
+        <v>7434</v>
       </c>
       <c r="C49" t="s">
-        <v>222</v>
+        <v>129</v>
       </c>
       <c r="D49" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>130</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>226</v>
+        <v>126</v>
       </c>
       <c r="B50">
-        <v>6543</v>
+        <v>7432</v>
       </c>
       <c r="C50" t="s">
-        <v>227</v>
+        <v>131</v>
       </c>
       <c r="D50" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>132</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>231</v>
+        <v>133</v>
       </c>
       <c r="B51">
-        <v>6436</v>
+        <v>7259</v>
       </c>
       <c r="C51" t="s">
-        <v>232</v>
+        <v>134</v>
       </c>
       <c r="D51" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>135</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>231</v>
+        <v>133</v>
       </c>
       <c r="B52">
-        <v>6433</v>
+        <v>7257</v>
       </c>
       <c r="C52" t="s">
-        <v>236</v>
+        <v>136</v>
       </c>
       <c r="D52" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>137</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>231</v>
+        <v>138</v>
       </c>
       <c r="B53">
-        <v>6428</v>
+        <v>7129</v>
       </c>
       <c r="C53" t="s">
-        <v>240</v>
+        <v>139</v>
       </c>
       <c r="D53" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>140</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>244</v>
+        <v>141</v>
       </c>
       <c r="B54">
-        <v>6353</v>
+        <v>6969</v>
       </c>
       <c r="C54" t="s">
-        <v>245</v>
+        <v>142</v>
       </c>
       <c r="D54" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>143</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>244</v>
+        <v>144</v>
       </c>
       <c r="B55">
-        <v>6352</v>
+        <v>6940</v>
       </c>
       <c r="C55" t="s">
-        <v>249</v>
+        <v>145</v>
       </c>
       <c r="D55" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-        <v>252</v>
+        <v>146</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>244</v>
+        <v>147</v>
       </c>
       <c r="B56">
-        <v>6351</v>
+        <v>6617</v>
       </c>
       <c r="C56" t="s">
-        <v>253</v>
+        <v>148</v>
       </c>
       <c r="D56" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>256</v>
+        <v>149</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>244</v>
+        <v>150</v>
       </c>
       <c r="B57">
-        <v>6349</v>
+        <v>6543</v>
       </c>
       <c r="C57" t="s">
-        <v>257</v>
+        <v>151</v>
       </c>
       <c r="D57" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-        <v>260</v>
+        <v>152</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>261</v>
+        <v>153</v>
       </c>
       <c r="B58">
-        <v>6274</v>
+        <v>6436</v>
       </c>
       <c r="C58" t="s">
-        <v>262</v>
+        <v>154</v>
       </c>
       <c r="D58" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>155</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>266</v>
+        <v>153</v>
       </c>
       <c r="B59">
-        <v>6120</v>
+        <v>6433</v>
       </c>
       <c r="C59" t="s">
-        <v>267</v>
+        <v>156</v>
       </c>
       <c r="D59" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>270</v>
+        <v>157</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>271</v>
+        <v>153</v>
       </c>
       <c r="B60">
-        <v>5927</v>
+        <v>6428</v>
       </c>
       <c r="C60" t="s">
-        <v>272</v>
+        <v>158</v>
       </c>
       <c r="D60" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>275</v>
+        <v>159</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>276</v>
+        <v>160</v>
       </c>
       <c r="B61">
-        <v>5751</v>
+        <v>6353</v>
       </c>
       <c r="C61" t="s">
-        <v>277</v>
+        <v>161</v>
       </c>
       <c r="D61" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>280</v>
+        <v>162</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>281</v>
+        <v>160</v>
       </c>
       <c r="B62">
-        <v>5675</v>
+        <v>6352</v>
       </c>
       <c r="C62" t="s">
-        <v>282</v>
+        <v>163</v>
       </c>
       <c r="D62" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>164</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>281</v>
+        <v>160</v>
       </c>
       <c r="B63">
-        <v>5672</v>
+        <v>6351</v>
       </c>
       <c r="C63" t="s">
-        <v>286</v>
+        <v>165</v>
       </c>
       <c r="D63" t="s">
-        <v>287</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>166</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>290</v>
+        <v>160</v>
       </c>
       <c r="B64">
-        <v>5621</v>
+        <v>6349</v>
       </c>
       <c r="C64" t="s">
-        <v>291</v>
+        <v>167</v>
       </c>
       <c r="D64" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-        <v>294</v>
+        <v>168</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>295</v>
+        <v>169</v>
       </c>
       <c r="B65">
-        <v>5450</v>
+        <v>6274</v>
       </c>
       <c r="C65" t="s">
-        <v>296</v>
+        <v>170</v>
       </c>
       <c r="D65" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>299</v>
+        <v>171</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>295</v>
+        <v>172</v>
       </c>
       <c r="B66">
-        <v>5447</v>
+        <v>6120</v>
       </c>
       <c r="C66" t="s">
-        <v>300</v>
+        <v>173</v>
       </c>
       <c r="D66" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>303</v>
+        <v>174</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>304</v>
+        <v>175</v>
       </c>
       <c r="B67">
-        <v>5317</v>
+        <v>5927</v>
       </c>
       <c r="C67" t="s">
-        <v>305</v>
+        <v>176</v>
       </c>
       <c r="D67" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>308</v>
+        <v>177</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>304</v>
+        <v>178</v>
       </c>
       <c r="B68">
-        <v>5311</v>
+        <v>5751</v>
       </c>
       <c r="C68" t="s">
-        <v>309</v>
+        <v>179</v>
       </c>
       <c r="D68" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-        <v>312</v>
+        <v>180</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>313</v>
+        <v>181</v>
       </c>
       <c r="B69">
-        <v>5225</v>
+        <v>5675</v>
       </c>
       <c r="C69" t="s">
-        <v>314</v>
+        <v>182</v>
       </c>
       <c r="D69" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>183</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>313</v>
+        <v>181</v>
       </c>
       <c r="B70">
-        <v>5214</v>
+        <v>5672</v>
       </c>
       <c r="C70" t="s">
-        <v>318</v>
+        <v>184</v>
       </c>
       <c r="D70" t="s">
-        <v>319</v>
-[...5 lines deleted...]
-        <v>321</v>
+        <v>185</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>322</v>
+        <v>186</v>
       </c>
       <c r="B71">
-        <v>5138</v>
+        <v>5621</v>
       </c>
       <c r="C71" t="s">
-        <v>323</v>
+        <v>187</v>
       </c>
       <c r="D71" t="s">
-        <v>324</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>188</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>326</v>
+        <v>189</v>
       </c>
       <c r="B72">
-        <v>5077</v>
+        <v>5450</v>
       </c>
       <c r="C72" t="s">
-        <v>327</v>
+        <v>190</v>
       </c>
       <c r="D72" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>330</v>
+        <v>191</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>326</v>
+        <v>189</v>
       </c>
       <c r="B73">
-        <v>5076</v>
+        <v>5447</v>
       </c>
       <c r="C73" t="s">
-        <v>331</v>
+        <v>192</v>
       </c>
       <c r="D73" t="s">
-        <v>332</v>
-[...5 lines deleted...]
-        <v>334</v>
+        <v>193</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>335</v>
+        <v>194</v>
       </c>
       <c r="B74">
-        <v>4853</v>
+        <v>5317</v>
       </c>
       <c r="C74" t="s">
-        <v>336</v>
+        <v>195</v>
       </c>
       <c r="D74" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-        <v>339</v>
+        <v>196</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>340</v>
+        <v>194</v>
       </c>
       <c r="B75">
-        <v>4643</v>
+        <v>5311</v>
       </c>
       <c r="C75" t="s">
-        <v>341</v>
+        <v>197</v>
       </c>
       <c r="D75" t="s">
-        <v>342</v>
-[...5 lines deleted...]
-        <v>344</v>
+        <v>198</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>345</v>
+        <v>199</v>
       </c>
       <c r="B76">
-        <v>4513</v>
+        <v>5225</v>
       </c>
       <c r="C76" t="s">
-        <v>346</v>
+        <v>200</v>
       </c>
       <c r="D76" t="s">
-        <v>347</v>
-[...5 lines deleted...]
-        <v>349</v>
+        <v>201</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>350</v>
+        <v>199</v>
       </c>
       <c r="B77">
-        <v>4324</v>
+        <v>5214</v>
       </c>
       <c r="C77" t="s">
-        <v>351</v>
+        <v>202</v>
       </c>
       <c r="D77" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>203</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>355</v>
+        <v>204</v>
       </c>
       <c r="B78">
-        <v>4282</v>
+        <v>5138</v>
       </c>
       <c r="C78" t="s">
-        <v>356</v>
+        <v>205</v>
       </c>
       <c r="D78" t="s">
-        <v>357</v>
+        <v>206</v>
       </c>
       <c r="E78" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>205</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>355</v>
+        <v>207</v>
       </c>
       <c r="B79">
-        <v>4279</v>
+        <v>5077</v>
       </c>
       <c r="C79" t="s">
-        <v>360</v>
+        <v>208</v>
       </c>
       <c r="D79" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-        <v>363</v>
+        <v>209</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>355</v>
+        <v>207</v>
       </c>
       <c r="B80">
-        <v>4260</v>
+        <v>5076</v>
       </c>
       <c r="C80" t="s">
-        <v>364</v>
+        <v>210</v>
       </c>
       <c r="D80" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-        <v>367</v>
+        <v>211</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>368</v>
+        <v>212</v>
       </c>
       <c r="B81">
-        <v>4135</v>
+        <v>4853</v>
       </c>
       <c r="C81" t="s">
-        <v>369</v>
+        <v>213</v>
       </c>
       <c r="D81" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>372</v>
+        <v>214</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>368</v>
+        <v>215</v>
       </c>
       <c r="B82">
-        <v>4132</v>
+        <v>4643</v>
       </c>
       <c r="C82" t="s">
-        <v>373</v>
+        <v>216</v>
       </c>
       <c r="D82" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>376</v>
+        <v>217</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>377</v>
+        <v>218</v>
       </c>
       <c r="B83">
-        <v>3942</v>
+        <v>4513</v>
       </c>
       <c r="C83" t="s">
-        <v>378</v>
+        <v>219</v>
       </c>
       <c r="D83" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-        <v>381</v>
+        <v>220</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>382</v>
+        <v>221</v>
       </c>
       <c r="B84">
-        <v>3898</v>
+        <v>4324</v>
       </c>
       <c r="C84" t="s">
-        <v>383</v>
+        <v>222</v>
       </c>
       <c r="D84" t="s">
-        <v>384</v>
-[...5 lines deleted...]
-        <v>386</v>
+        <v>223</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>382</v>
+        <v>224</v>
       </c>
       <c r="B85">
-        <v>3897</v>
+        <v>4282</v>
       </c>
       <c r="C85" t="s">
-        <v>387</v>
+        <v>225</v>
       </c>
       <c r="D85" t="s">
-        <v>388</v>
-[...5 lines deleted...]
-        <v>390</v>
+        <v>226</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>391</v>
+        <v>224</v>
       </c>
       <c r="B86">
-        <v>3767</v>
+        <v>4279</v>
       </c>
       <c r="C86" t="s">
-        <v>392</v>
+        <v>227</v>
       </c>
       <c r="D86" t="s">
-        <v>393</v>
-[...5 lines deleted...]
-        <v>395</v>
+        <v>228</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>391</v>
+        <v>224</v>
       </c>
       <c r="B87">
-        <v>3766</v>
+        <v>4260</v>
       </c>
       <c r="C87" t="s">
-        <v>396</v>
+        <v>229</v>
       </c>
       <c r="D87" t="s">
-        <v>397</v>
-[...5 lines deleted...]
-        <v>399</v>
+        <v>230</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>400</v>
+        <v>231</v>
       </c>
       <c r="B88">
-        <v>3613</v>
+        <v>4135</v>
       </c>
       <c r="C88" t="s">
-        <v>401</v>
+        <v>232</v>
       </c>
       <c r="D88" t="s">
-        <v>402</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>233</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>400</v>
+        <v>231</v>
       </c>
       <c r="B89">
-        <v>3611</v>
+        <v>4132</v>
       </c>
       <c r="C89" t="s">
-        <v>405</v>
+        <v>234</v>
       </c>
       <c r="D89" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>408</v>
+        <v>235</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>409</v>
+        <v>236</v>
       </c>
       <c r="B90">
-        <v>3373</v>
+        <v>3942</v>
       </c>
       <c r="C90" t="s">
-        <v>410</v>
+        <v>237</v>
       </c>
       <c r="D90" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>413</v>
+        <v>238</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>409</v>
+        <v>239</v>
       </c>
       <c r="B91">
-        <v>3340</v>
+        <v>3898</v>
       </c>
       <c r="C91" t="s">
-        <v>414</v>
+        <v>240</v>
       </c>
       <c r="D91" t="s">
-        <v>415</v>
-[...5 lines deleted...]
-        <v>417</v>
+        <v>241</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>418</v>
+        <v>239</v>
       </c>
       <c r="B92">
-        <v>3263</v>
+        <v>3897</v>
       </c>
       <c r="C92" t="s">
-        <v>323</v>
+        <v>242</v>
       </c>
       <c r="D92" t="s">
-        <v>419</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>243</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>420</v>
+        <v>244</v>
       </c>
       <c r="B93">
-        <v>2968</v>
+        <v>3767</v>
       </c>
       <c r="C93" t="s">
-        <v>421</v>
+        <v>245</v>
       </c>
       <c r="D93" t="s">
-        <v>422</v>
-[...5 lines deleted...]
-        <v>424</v>
+        <v>246</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>425</v>
+        <v>244</v>
       </c>
       <c r="B94">
-        <v>2883</v>
+        <v>3766</v>
       </c>
       <c r="C94" t="s">
-        <v>323</v>
+        <v>247</v>
       </c>
       <c r="D94" t="s">
-        <v>426</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>248</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>427</v>
+        <v>249</v>
       </c>
       <c r="B95">
-        <v>2680</v>
+        <v>3613</v>
       </c>
       <c r="C95" t="s">
-        <v>428</v>
+        <v>250</v>
       </c>
       <c r="D95" t="s">
-        <v>429</v>
-[...5 lines deleted...]
-        <v>431</v>
+        <v>251</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>427</v>
+        <v>249</v>
       </c>
       <c r="B96">
-        <v>2678</v>
+        <v>3611</v>
       </c>
       <c r="C96" t="s">
-        <v>432</v>
+        <v>252</v>
       </c>
       <c r="D96" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>435</v>
+        <v>253</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>436</v>
+        <v>254</v>
       </c>
       <c r="B97">
-        <v>2528</v>
+        <v>3373</v>
       </c>
       <c r="C97" t="s">
-        <v>437</v>
+        <v>255</v>
       </c>
       <c r="D97" t="s">
-        <v>438</v>
-[...5 lines deleted...]
-        <v>440</v>
+        <v>256</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>441</v>
+        <v>254</v>
       </c>
       <c r="B98">
-        <v>2481</v>
+        <v>3340</v>
       </c>
       <c r="C98" t="s">
-        <v>442</v>
+        <v>257</v>
       </c>
       <c r="D98" t="s">
-        <v>443</v>
-[...5 lines deleted...]
-        <v>445</v>
+        <v>258</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>446</v>
+        <v>259</v>
       </c>
       <c r="B99">
-        <v>2259</v>
+        <v>3263</v>
       </c>
       <c r="C99" t="s">
-        <v>447</v>
+        <v>205</v>
       </c>
       <c r="D99" t="s">
-        <v>448</v>
+        <v>260</v>
       </c>
       <c r="E99" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>205</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>451</v>
+        <v>261</v>
       </c>
       <c r="B100">
-        <v>1995</v>
+        <v>2968</v>
       </c>
       <c r="C100" t="s">
-        <v>452</v>
+        <v>262</v>
       </c>
       <c r="D100" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>263</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>451</v>
+        <v>264</v>
       </c>
       <c r="B101">
-        <v>1993</v>
+        <v>2883</v>
       </c>
       <c r="C101" t="s">
-        <v>456</v>
+        <v>205</v>
       </c>
       <c r="D101" t="s">
-        <v>457</v>
+        <v>265</v>
       </c>
       <c r="E101" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>205</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>460</v>
+        <v>266</v>
       </c>
       <c r="B102">
-        <v>1743</v>
+        <v>2680</v>
       </c>
       <c r="C102" t="s">
-        <v>461</v>
+        <v>267</v>
       </c>
       <c r="D102" t="s">
-        <v>462</v>
-[...5 lines deleted...]
-        <v>464</v>
+        <v>268</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>460</v>
+        <v>266</v>
       </c>
       <c r="B103">
-        <v>1742</v>
+        <v>2678</v>
       </c>
       <c r="C103" t="s">
-        <v>465</v>
+        <v>269</v>
       </c>
       <c r="D103" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-        <v>468</v>
+        <v>270</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>460</v>
+        <v>271</v>
       </c>
       <c r="B104">
-        <v>1741</v>
+        <v>2528</v>
       </c>
       <c r="C104" t="s">
-        <v>469</v>
+        <v>272</v>
       </c>
       <c r="D104" t="s">
-        <v>470</v>
-[...5 lines deleted...]
-        <v>472</v>
+        <v>273</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>473</v>
+        <v>274</v>
       </c>
       <c r="B105">
-        <v>1440</v>
+        <v>2481</v>
       </c>
       <c r="C105" t="s">
-        <v>474</v>
+        <v>275</v>
       </c>
       <c r="D105" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-        <v>477</v>
+        <v>276</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>478</v>
+        <v>277</v>
       </c>
       <c r="B106">
-        <v>1209</v>
+        <v>2259</v>
       </c>
       <c r="C106" t="s">
-        <v>323</v>
+        <v>278</v>
       </c>
       <c r="D106" t="s">
-        <v>479</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>279</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>480</v>
+        <v>280</v>
       </c>
       <c r="B107">
-        <v>1154</v>
+        <v>1995</v>
       </c>
       <c r="C107" t="s">
-        <v>481</v>
+        <v>281</v>
       </c>
       <c r="D107" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>484</v>
+        <v>282</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>480</v>
+        <v>280</v>
       </c>
       <c r="B108">
-        <v>1152</v>
+        <v>1993</v>
       </c>
       <c r="C108" t="s">
-        <v>485</v>
+        <v>283</v>
       </c>
       <c r="D108" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>488</v>
+        <v>284</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>489</v>
+        <v>285</v>
       </c>
       <c r="B109">
-        <v>1108</v>
+        <v>1743</v>
       </c>
       <c r="C109" t="s">
-        <v>490</v>
+        <v>286</v>
       </c>
       <c r="D109" t="s">
-        <v>491</v>
-[...5 lines deleted...]
-        <v>493</v>
+        <v>287</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>494</v>
+        <v>285</v>
       </c>
       <c r="B110">
-        <v>892</v>
+        <v>1742</v>
       </c>
       <c r="C110" t="s">
-        <v>495</v>
+        <v>288</v>
       </c>
       <c r="D110" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>289</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>494</v>
+        <v>285</v>
       </c>
       <c r="B111">
-        <v>889</v>
+        <v>1741</v>
       </c>
       <c r="C111" t="s">
-        <v>499</v>
+        <v>290</v>
       </c>
       <c r="D111" t="s">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>502</v>
+        <v>291</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>503</v>
+        <v>292</v>
       </c>
       <c r="B112">
-        <v>703</v>
+        <v>1440</v>
       </c>
       <c r="C112" t="s">
-        <v>504</v>
+        <v>293</v>
       </c>
       <c r="D112" t="s">
-        <v>505</v>
-[...5 lines deleted...]
-        <v>507</v>
+        <v>294</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>503</v>
+        <v>295</v>
       </c>
       <c r="B113">
-        <v>632</v>
+        <v>1209</v>
       </c>
       <c r="C113" t="s">
-        <v>323</v>
+        <v>205</v>
       </c>
       <c r="D113" t="s">
-        <v>508</v>
+        <v>296</v>
       </c>
       <c r="E113" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>205</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>509</v>
+        <v>297</v>
       </c>
       <c r="B114">
-        <v>613</v>
+        <v>1154</v>
       </c>
       <c r="C114" t="s">
-        <v>510</v>
+        <v>298</v>
       </c>
       <c r="D114" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-        <v>513</v>
+        <v>299</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>514</v>
+        <v>297</v>
       </c>
       <c r="B115">
-        <v>197</v>
+        <v>1152</v>
       </c>
       <c r="C115" t="s">
-        <v>515</v>
+        <v>300</v>
       </c>
       <c r="D115" t="s">
-        <v>516</v>
-[...5 lines deleted...]
-        <v>518</v>
+        <v>301</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>514</v>
+        <v>302</v>
       </c>
       <c r="B116">
-        <v>194</v>
+        <v>1108</v>
       </c>
       <c r="C116" t="s">
-        <v>519</v>
+        <v>303</v>
       </c>
       <c r="D116" t="s">
-        <v>520</v>
-[...5 lines deleted...]
-        <v>522</v>
+        <v>304</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>523</v>
+        <v>305</v>
       </c>
       <c r="B117">
-        <v>22244</v>
+        <v>892</v>
       </c>
       <c r="C117" t="s">
-        <v>524</v>
+        <v>306</v>
       </c>
       <c r="D117" t="s">
-        <v>525</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>307</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>523</v>
+        <v>305</v>
       </c>
       <c r="B118">
-        <v>22243</v>
+        <v>889</v>
       </c>
       <c r="C118" t="s">
-        <v>528</v>
+        <v>308</v>
       </c>
       <c r="D118" t="s">
-        <v>529</v>
-[...5 lines deleted...]
-        <v>531</v>
+        <v>309</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>523</v>
+        <v>310</v>
       </c>
       <c r="B119">
-        <v>22238</v>
+        <v>703</v>
       </c>
       <c r="C119" t="s">
-        <v>532</v>
+        <v>311</v>
       </c>
       <c r="D119" t="s">
-        <v>533</v>
-[...5 lines deleted...]
-        <v>535</v>
+        <v>312</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>523</v>
+        <v>310</v>
       </c>
       <c r="B120">
-        <v>22198</v>
+        <v>632</v>
       </c>
       <c r="C120" t="s">
-        <v>536</v>
+        <v>205</v>
       </c>
       <c r="D120" t="s">
-        <v>537</v>
+        <v>313</v>
       </c>
       <c r="E120" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>205</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>540</v>
+        <v>314</v>
       </c>
       <c r="B121">
-        <v>22073</v>
+        <v>613</v>
       </c>
       <c r="C121" t="s">
-        <v>541</v>
+        <v>315</v>
       </c>
       <c r="D121" t="s">
-        <v>542</v>
-[...5 lines deleted...]
-        <v>544</v>
+        <v>316</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>540</v>
+        <v>317</v>
       </c>
       <c r="B122">
-        <v>22070</v>
+        <v>197</v>
       </c>
       <c r="C122" t="s">
-        <v>545</v>
+        <v>318</v>
       </c>
       <c r="D122" t="s">
-        <v>546</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>319</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>540</v>
+        <v>317</v>
       </c>
       <c r="B123">
-        <v>22068</v>
+        <v>194</v>
       </c>
       <c r="C123" t="s">
-        <v>549</v>
+        <v>320</v>
       </c>
       <c r="D123" t="s">
-        <v>550</v>
-[...5 lines deleted...]
-        <v>552</v>
+        <v>321</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>553</v>
+        <v>322</v>
       </c>
       <c r="B124">
-        <v>21953</v>
+        <v>22244</v>
       </c>
       <c r="C124" t="s">
-        <v>554</v>
+        <v>323</v>
       </c>
       <c r="D124" t="s">
-        <v>555</v>
-[...5 lines deleted...]
-        <v>557</v>
+        <v>324</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>553</v>
+        <v>322</v>
       </c>
       <c r="B125">
-        <v>21926</v>
+        <v>22243</v>
       </c>
       <c r="C125" t="s">
-        <v>558</v>
+        <v>325</v>
       </c>
       <c r="D125" t="s">
-        <v>559</v>
-[...5 lines deleted...]
-        <v>561</v>
+        <v>326</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>562</v>
+        <v>322</v>
       </c>
       <c r="B126">
-        <v>21819</v>
+        <v>22238</v>
       </c>
       <c r="C126" t="s">
-        <v>563</v>
+        <v>327</v>
       </c>
       <c r="D126" t="s">
-        <v>564</v>
-[...5 lines deleted...]
-        <v>566</v>
+        <v>328</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>567</v>
+        <v>322</v>
       </c>
       <c r="B127">
-        <v>21585</v>
+        <v>22198</v>
       </c>
       <c r="C127" t="s">
-        <v>568</v>
+        <v>329</v>
       </c>
       <c r="D127" t="s">
-        <v>569</v>
-[...5 lines deleted...]
-        <v>571</v>
+        <v>330</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>567</v>
+        <v>331</v>
       </c>
       <c r="B128">
-        <v>21563</v>
+        <v>22073</v>
       </c>
       <c r="C128" t="s">
-        <v>572</v>
+        <v>332</v>
       </c>
       <c r="D128" t="s">
-        <v>573</v>
-[...5 lines deleted...]
-        <v>575</v>
+        <v>333</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>576</v>
+        <v>331</v>
       </c>
       <c r="B129">
-        <v>21513</v>
+        <v>22070</v>
       </c>
       <c r="C129" t="s">
-        <v>577</v>
+        <v>334</v>
       </c>
       <c r="D129" t="s">
-        <v>578</v>
-[...5 lines deleted...]
-        <v>580</v>
+        <v>335</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>576</v>
+        <v>331</v>
       </c>
       <c r="B130">
-        <v>21501</v>
+        <v>22068</v>
       </c>
       <c r="C130" t="s">
-        <v>581</v>
+        <v>336</v>
       </c>
       <c r="D130" t="s">
-        <v>582</v>
-[...5 lines deleted...]
-        <v>584</v>
+        <v>337</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>585</v>
+        <v>338</v>
       </c>
       <c r="B131">
-        <v>21142</v>
+        <v>21953</v>
       </c>
       <c r="C131" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="D131" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>340</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>587</v>
+        <v>338</v>
       </c>
       <c r="B132">
-        <v>20763</v>
+        <v>21926</v>
       </c>
       <c r="C132" t="s">
-        <v>588</v>
+        <v>341</v>
       </c>
       <c r="D132" t="s">
-        <v>589</v>
-[...5 lines deleted...]
-        <v>591</v>
+        <v>342</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>592</v>
+        <v>343</v>
       </c>
       <c r="B133">
-        <v>20678</v>
+        <v>21819</v>
       </c>
       <c r="C133" t="s">
-        <v>593</v>
+        <v>344</v>
       </c>
       <c r="D133" t="s">
-        <v>594</v>
-[...5 lines deleted...]
-        <v>596</v>
+        <v>345</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>592</v>
+        <v>346</v>
       </c>
       <c r="B134">
-        <v>20677</v>
+        <v>21585</v>
       </c>
       <c r="C134" t="s">
-        <v>597</v>
+        <v>347</v>
       </c>
       <c r="D134" t="s">
-        <v>598</v>
-[...5 lines deleted...]
-        <v>600</v>
+        <v>348</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>592</v>
+        <v>346</v>
       </c>
       <c r="B135">
-        <v>20676</v>
+        <v>21563</v>
       </c>
       <c r="C135" t="s">
-        <v>601</v>
+        <v>349</v>
       </c>
       <c r="D135" t="s">
-        <v>602</v>
-[...5 lines deleted...]
-        <v>604</v>
+        <v>350</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>592</v>
+        <v>351</v>
       </c>
       <c r="B136">
-        <v>20674</v>
+        <v>21513</v>
       </c>
       <c r="C136" t="s">
-        <v>605</v>
+        <v>352</v>
       </c>
       <c r="D136" t="s">
-        <v>606</v>
-[...5 lines deleted...]
-        <v>608</v>
+        <v>353</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>592</v>
+        <v>351</v>
       </c>
       <c r="B137">
-        <v>20628</v>
+        <v>21501</v>
       </c>
       <c r="C137" t="s">
-        <v>609</v>
+        <v>354</v>
       </c>
       <c r="D137" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-        <v>612</v>
+        <v>355</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>592</v>
+        <v>356</v>
       </c>
       <c r="B138">
-        <v>20624</v>
+        <v>21142</v>
       </c>
       <c r="C138" t="s">
-        <v>323</v>
+        <v>205</v>
       </c>
       <c r="D138" t="s">
-        <v>613</v>
+        <v>357</v>
       </c>
       <c r="E138" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>205</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>614</v>
+        <v>358</v>
       </c>
       <c r="B139">
-        <v>20141</v>
+        <v>20763</v>
       </c>
       <c r="C139" t="s">
-        <v>615</v>
+        <v>359</v>
       </c>
       <c r="D139" t="s">
-        <v>616</v>
-[...5 lines deleted...]
-        <v>618</v>
+        <v>360</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>619</v>
+        <v>361</v>
       </c>
       <c r="B140">
-        <v>19975</v>
+        <v>20678</v>
       </c>
       <c r="C140" t="s">
-        <v>620</v>
+        <v>362</v>
       </c>
       <c r="D140" t="s">
-        <v>621</v>
-[...5 lines deleted...]
-        <v>623</v>
+        <v>363</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>624</v>
+        <v>361</v>
       </c>
       <c r="B141">
-        <v>19676</v>
+        <v>20677</v>
       </c>
       <c r="C141" t="s">
-        <v>625</v>
+        <v>364</v>
       </c>
       <c r="D141" t="s">
-        <v>626</v>
-[...5 lines deleted...]
-        <v>628</v>
+        <v>365</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>629</v>
+        <v>361</v>
       </c>
       <c r="B142">
-        <v>19384</v>
+        <v>20676</v>
       </c>
       <c r="C142" t="s">
-        <v>630</v>
+        <v>366</v>
       </c>
       <c r="D142" t="s">
-        <v>631</v>
-[...5 lines deleted...]
-        <v>633</v>
+        <v>367</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>634</v>
+        <v>361</v>
       </c>
       <c r="B143">
-        <v>19231</v>
+        <v>20674</v>
       </c>
       <c r="C143" t="s">
-        <v>635</v>
+        <v>368</v>
       </c>
       <c r="D143" t="s">
-        <v>636</v>
-[...5 lines deleted...]
-        <v>638</v>
+        <v>369</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>639</v>
+        <v>361</v>
       </c>
       <c r="B144">
-        <v>18870</v>
+        <v>20628</v>
       </c>
       <c r="C144" t="s">
-        <v>640</v>
+        <v>370</v>
       </c>
       <c r="D144" t="s">
-        <v>641</v>
-[...5 lines deleted...]
-        <v>643</v>
+        <v>371</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>639</v>
+        <v>361</v>
       </c>
       <c r="B145">
-        <v>18836</v>
+        <v>20624</v>
       </c>
       <c r="C145" t="s">
-        <v>644</v>
+        <v>205</v>
       </c>
       <c r="D145" t="s">
-        <v>645</v>
+        <v>372</v>
       </c>
       <c r="E145" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>647</v>
+        <v>205</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>648</v>
+        <v>373</v>
       </c>
       <c r="B146">
-        <v>18579</v>
+        <v>20141</v>
       </c>
       <c r="C146" t="s">
-        <v>649</v>
+        <v>374</v>
       </c>
       <c r="D146" t="s">
-        <v>650</v>
-[...5 lines deleted...]
-        <v>652</v>
+        <v>375</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>648</v>
+        <v>376</v>
       </c>
       <c r="B147">
-        <v>18578</v>
+        <v>19975</v>
       </c>
       <c r="C147" t="s">
-        <v>653</v>
+        <v>377</v>
       </c>
       <c r="D147" t="s">
-        <v>654</v>
-[...5 lines deleted...]
-        <v>656</v>
+        <v>378</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>657</v>
+        <v>379</v>
       </c>
       <c r="B148">
-        <v>18340</v>
+        <v>19676</v>
       </c>
       <c r="C148" t="s">
-        <v>658</v>
+        <v>380</v>
       </c>
       <c r="D148" t="s">
-        <v>659</v>
-[...5 lines deleted...]
-        <v>661</v>
+        <v>381</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>662</v>
+        <v>382</v>
       </c>
       <c r="B149">
-        <v>17258</v>
+        <v>19384</v>
       </c>
       <c r="C149" t="s">
-        <v>663</v>
+        <v>383</v>
       </c>
       <c r="D149" t="s">
-        <v>664</v>
-[...5 lines deleted...]
-        <v>666</v>
+        <v>384</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>662</v>
+        <v>385</v>
       </c>
       <c r="B150">
-        <v>17255</v>
+        <v>19231</v>
       </c>
       <c r="C150" t="s">
-        <v>667</v>
+        <v>386</v>
       </c>
       <c r="D150" t="s">
-        <v>668</v>
-[...5 lines deleted...]
-        <v>670</v>
+        <v>387</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>671</v>
+        <v>388</v>
       </c>
       <c r="B151">
-        <v>16939</v>
+        <v>18870</v>
       </c>
       <c r="C151" t="s">
-        <v>672</v>
+        <v>389</v>
       </c>
       <c r="D151" t="s">
-        <v>673</v>
-[...5 lines deleted...]
-        <v>675</v>
+        <v>390</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>676</v>
+        <v>388</v>
       </c>
       <c r="B152">
-        <v>16147</v>
+        <v>18836</v>
       </c>
       <c r="C152" t="s">
-        <v>677</v>
+        <v>391</v>
       </c>
       <c r="D152" t="s">
-        <v>678</v>
-[...5 lines deleted...]
-        <v>680</v>
+        <v>392</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>681</v>
+        <v>393</v>
       </c>
       <c r="B153">
-        <v>15605</v>
+        <v>18579</v>
       </c>
       <c r="C153" t="s">
-        <v>682</v>
+        <v>394</v>
       </c>
       <c r="D153" t="s">
-        <v>683</v>
-[...5 lines deleted...]
-        <v>685</v>
+        <v>395</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>686</v>
+        <v>393</v>
       </c>
       <c r="B154">
-        <v>14551</v>
+        <v>18578</v>
       </c>
       <c r="C154" t="s">
-        <v>687</v>
+        <v>396</v>
       </c>
       <c r="D154" t="s">
-        <v>688</v>
-[...5 lines deleted...]
-        <v>690</v>
+        <v>397</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>691</v>
+        <v>398</v>
       </c>
       <c r="B155">
-        <v>14392</v>
+        <v>18340</v>
       </c>
       <c r="C155" t="s">
-        <v>692</v>
+        <v>399</v>
       </c>
       <c r="D155" t="s">
-        <v>693</v>
-[...5 lines deleted...]
-        <v>695</v>
+        <v>400</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>691</v>
+        <v>401</v>
       </c>
       <c r="B156">
-        <v>14372</v>
+        <v>17258</v>
       </c>
       <c r="C156" t="s">
-        <v>323</v>
+        <v>402</v>
       </c>
       <c r="D156" t="s">
-        <v>696</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>403</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>691</v>
+        <v>401</v>
       </c>
       <c r="B157">
-        <v>14367</v>
+        <v>17255</v>
       </c>
       <c r="C157" t="s">
-        <v>323</v>
+        <v>404</v>
       </c>
       <c r="D157" t="s">
-        <v>697</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>405</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>691</v>
+        <v>406</v>
       </c>
       <c r="B158">
-        <v>14350</v>
+        <v>16939</v>
       </c>
       <c r="C158" t="s">
-        <v>323</v>
+        <v>407</v>
       </c>
       <c r="D158" t="s">
-        <v>698</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>408</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>691</v>
+        <v>409</v>
       </c>
       <c r="B159">
-        <v>14347</v>
+        <v>16147</v>
       </c>
       <c r="C159" t="s">
-        <v>323</v>
+        <v>410</v>
       </c>
       <c r="D159" t="s">
-        <v>699</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>411</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>700</v>
+        <v>412</v>
       </c>
       <c r="B160">
-        <v>14072</v>
+        <v>15605</v>
       </c>
       <c r="C160" t="s">
-        <v>323</v>
+        <v>413</v>
       </c>
       <c r="D160" t="s">
-        <v>701</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>414</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>702</v>
+        <v>415</v>
       </c>
       <c r="B161">
-        <v>13802</v>
+        <v>14551</v>
       </c>
       <c r="C161" t="s">
-        <v>703</v>
+        <v>416</v>
       </c>
       <c r="D161" t="s">
-        <v>704</v>
-[...5 lines deleted...]
-        <v>706</v>
+        <v>417</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>707</v>
+        <v>418</v>
       </c>
       <c r="B162">
-        <v>13733</v>
+        <v>14392</v>
       </c>
       <c r="C162" t="s">
-        <v>708</v>
+        <v>419</v>
       </c>
       <c r="D162" t="s">
-        <v>709</v>
-[...5 lines deleted...]
-        <v>711</v>
+        <v>420</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>712</v>
+        <v>418</v>
       </c>
       <c r="B163">
-        <v>13675</v>
+        <v>14372</v>
       </c>
       <c r="C163" t="s">
-        <v>713</v>
+        <v>205</v>
       </c>
       <c r="D163" t="s">
-        <v>714</v>
+        <v>421</v>
       </c>
       <c r="E163" t="s">
-        <v>715</v>
-[...2 lines deleted...]
-        <v>716</v>
+        <v>205</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>717</v>
+        <v>418</v>
       </c>
       <c r="B164">
-        <v>13515</v>
+        <v>14367</v>
       </c>
       <c r="C164" t="s">
-        <v>718</v>
+        <v>205</v>
       </c>
       <c r="D164" t="s">
-        <v>719</v>
+        <v>422</v>
       </c>
       <c r="E164" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>721</v>
+        <v>205</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>722</v>
+        <v>418</v>
       </c>
       <c r="B165">
-        <v>13046</v>
+        <v>14350</v>
       </c>
       <c r="C165" t="s">
-        <v>723</v>
+        <v>205</v>
       </c>
       <c r="D165" t="s">
-        <v>724</v>
+        <v>423</v>
       </c>
       <c r="E165" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>205</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>722</v>
+        <v>418</v>
       </c>
       <c r="B166">
-        <v>13042</v>
+        <v>14347</v>
       </c>
       <c r="C166" t="s">
-        <v>323</v>
+        <v>205</v>
       </c>
       <c r="D166" t="s">
-        <v>727</v>
+        <v>424</v>
       </c>
       <c r="E166" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>205</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>728</v>
+        <v>425</v>
       </c>
       <c r="B167">
-        <v>12148</v>
+        <v>14072</v>
       </c>
       <c r="C167" t="s">
-        <v>729</v>
+        <v>205</v>
       </c>
       <c r="D167" t="s">
-        <v>730</v>
+        <v>426</v>
       </c>
       <c r="E167" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>732</v>
+        <v>205</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>733</v>
+        <v>427</v>
       </c>
       <c r="B168">
-        <v>12054</v>
+        <v>13802</v>
       </c>
       <c r="C168" t="s">
-        <v>734</v>
+        <v>428</v>
       </c>
       <c r="D168" t="s">
-        <v>735</v>
-[...5 lines deleted...]
-        <v>737</v>
+        <v>429</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>738</v>
+        <v>430</v>
       </c>
       <c r="B169">
-        <v>11485</v>
+        <v>13733</v>
       </c>
       <c r="C169" t="s">
-        <v>739</v>
+        <v>431</v>
       </c>
       <c r="D169" t="s">
-        <v>740</v>
-[...5 lines deleted...]
-        <v>742</v>
+        <v>432</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>743</v>
+        <v>433</v>
       </c>
       <c r="B170">
-        <v>11442</v>
+        <v>13675</v>
       </c>
       <c r="C170" t="s">
-        <v>744</v>
+        <v>434</v>
       </c>
       <c r="D170" t="s">
-        <v>745</v>
-[...5 lines deleted...]
-        <v>747</v>
+        <v>435</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>743</v>
+        <v>436</v>
       </c>
       <c r="B171">
-        <v>11400</v>
+        <v>13515</v>
       </c>
       <c r="C171" t="s">
-        <v>748</v>
+        <v>437</v>
       </c>
       <c r="D171" t="s">
-        <v>749</v>
-[...5 lines deleted...]
-        <v>751</v>
+        <v>438</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>743</v>
+        <v>439</v>
       </c>
       <c r="B172">
-        <v>11399</v>
+        <v>13046</v>
       </c>
       <c r="C172" t="s">
-        <v>752</v>
+        <v>440</v>
       </c>
       <c r="D172" t="s">
-        <v>753</v>
-[...5 lines deleted...]
-        <v>755</v>
+        <v>441</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>756</v>
+        <v>439</v>
       </c>
       <c r="B173">
-        <v>11321</v>
+        <v>13042</v>
       </c>
       <c r="C173" t="s">
-        <v>757</v>
+        <v>205</v>
       </c>
       <c r="D173" t="s">
-        <v>758</v>
+        <v>442</v>
       </c>
       <c r="E173" t="s">
-        <v>759</v>
-[...2 lines deleted...]
-        <v>760</v>
+        <v>205</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>756</v>
+        <v>443</v>
       </c>
       <c r="B174">
-        <v>11320</v>
+        <v>12148</v>
       </c>
       <c r="C174" t="s">
-        <v>761</v>
+        <v>444</v>
       </c>
       <c r="D174" t="s">
-        <v>762</v>
-[...5 lines deleted...]
-        <v>764</v>
+        <v>445</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>765</v>
+        <v>446</v>
       </c>
       <c r="B175">
-        <v>11241</v>
+        <v>12054</v>
       </c>
       <c r="C175" t="s">
-        <v>766</v>
+        <v>447</v>
       </c>
       <c r="D175" t="s">
-        <v>767</v>
-[...5 lines deleted...]
-        <v>769</v>
+        <v>448</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>765</v>
+        <v>449</v>
       </c>
       <c r="B176">
-        <v>11193</v>
+        <v>11485</v>
       </c>
       <c r="C176" t="s">
-        <v>770</v>
+        <v>450</v>
       </c>
       <c r="D176" t="s">
-        <v>771</v>
-[...5 lines deleted...]
-        <v>773</v>
+        <v>451</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>774</v>
+        <v>452</v>
       </c>
       <c r="B177">
-        <v>11086</v>
+        <v>11442</v>
       </c>
       <c r="C177" t="s">
-        <v>775</v>
+        <v>453</v>
       </c>
       <c r="D177" t="s">
-        <v>776</v>
-[...5 lines deleted...]
-        <v>778</v>
+        <v>454</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>779</v>
+        <v>452</v>
       </c>
       <c r="B178">
-        <v>10811</v>
+        <v>11400</v>
       </c>
       <c r="C178" t="s">
-        <v>323</v>
+        <v>455</v>
       </c>
       <c r="D178" t="s">
-        <v>780</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>456</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>779</v>
+        <v>452</v>
       </c>
       <c r="B179">
-        <v>10808</v>
+        <v>11399</v>
       </c>
       <c r="C179" t="s">
-        <v>781</v>
+        <v>457</v>
       </c>
       <c r="D179" t="s">
-        <v>782</v>
-[...5 lines deleted...]
-        <v>784</v>
+        <v>458</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>785</v>
+        <v>459</v>
       </c>
       <c r="B180">
-        <v>10631</v>
+        <v>11321</v>
       </c>
       <c r="C180" t="s">
-        <v>786</v>
+        <v>460</v>
       </c>
       <c r="D180" t="s">
-        <v>787</v>
-[...5 lines deleted...]
-        <v>789</v>
+        <v>461</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>790</v>
+        <v>459</v>
       </c>
       <c r="B181">
-        <v>10579</v>
+        <v>11320</v>
       </c>
       <c r="C181" t="s">
-        <v>323</v>
+        <v>462</v>
       </c>
       <c r="D181" t="s">
-        <v>791</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>463</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>792</v>
+        <v>464</v>
       </c>
       <c r="B182">
-        <v>10426</v>
+        <v>11241</v>
       </c>
       <c r="C182" t="s">
-        <v>793</v>
+        <v>465</v>
       </c>
       <c r="D182" t="s">
-        <v>794</v>
-[...5 lines deleted...]
-        <v>796</v>
+        <v>466</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>792</v>
+        <v>464</v>
       </c>
       <c r="B183">
-        <v>10413</v>
+        <v>11193</v>
       </c>
       <c r="C183" t="s">
-        <v>797</v>
+        <v>467</v>
       </c>
       <c r="D183" t="s">
-        <v>798</v>
-[...5 lines deleted...]
-        <v>800</v>
+        <v>468</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>801</v>
+        <v>469</v>
       </c>
       <c r="B184">
-        <v>9904</v>
+        <v>11086</v>
       </c>
       <c r="C184" t="s">
-        <v>802</v>
+        <v>470</v>
       </c>
       <c r="D184" t="s">
-        <v>803</v>
-[...5 lines deleted...]
-        <v>805</v>
+        <v>471</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>801</v>
+        <v>472</v>
       </c>
       <c r="B185">
-        <v>9903</v>
+        <v>10811</v>
       </c>
       <c r="C185" t="s">
-        <v>806</v>
+        <v>205</v>
       </c>
       <c r="D185" t="s">
-        <v>807</v>
+        <v>473</v>
       </c>
       <c r="E185" t="s">
-        <v>808</v>
-[...2 lines deleted...]
-        <v>809</v>
+        <v>205</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>810</v>
+        <v>472</v>
       </c>
       <c r="B186">
-        <v>9722</v>
+        <v>10808</v>
       </c>
       <c r="C186" t="s">
-        <v>323</v>
+        <v>474</v>
       </c>
       <c r="D186" t="s">
-        <v>811</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>475</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>812</v>
+        <v>476</v>
       </c>
       <c r="B187">
-        <v>9434</v>
+        <v>10631</v>
       </c>
       <c r="C187" t="s">
-        <v>813</v>
+        <v>477</v>
       </c>
       <c r="D187" t="s">
-        <v>814</v>
-[...5 lines deleted...]
-        <v>816</v>
+        <v>478</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>812</v>
+        <v>479</v>
       </c>
       <c r="B188">
-        <v>9417</v>
+        <v>10579</v>
       </c>
       <c r="C188" t="s">
-        <v>817</v>
+        <v>205</v>
       </c>
       <c r="D188" t="s">
-        <v>818</v>
+        <v>480</v>
       </c>
       <c r="E188" t="s">
-        <v>819</v>
-[...2 lines deleted...]
-        <v>820</v>
+        <v>205</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>821</v>
+        <v>481</v>
       </c>
       <c r="B189">
-        <v>9147</v>
+        <v>10426</v>
       </c>
       <c r="C189" t="s">
-        <v>822</v>
+        <v>482</v>
       </c>
       <c r="D189" t="s">
-        <v>823</v>
-[...5 lines deleted...]
-        <v>825</v>
+        <v>483</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>826</v>
+        <v>481</v>
       </c>
       <c r="B190">
-        <v>8986</v>
+        <v>10413</v>
       </c>
       <c r="C190" t="s">
-        <v>323</v>
+        <v>484</v>
       </c>
       <c r="D190" t="s">
-        <v>827</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>485</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>828</v>
+        <v>486</v>
       </c>
       <c r="B191">
-        <v>8796</v>
+        <v>9904</v>
       </c>
       <c r="C191" t="s">
-        <v>829</v>
+        <v>487</v>
       </c>
       <c r="D191" t="s">
-        <v>830</v>
-[...5 lines deleted...]
-        <v>832</v>
+        <v>488</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>828</v>
+        <v>486</v>
       </c>
       <c r="B192">
-        <v>8795</v>
+        <v>9903</v>
       </c>
       <c r="C192" t="s">
-        <v>833</v>
+        <v>489</v>
       </c>
       <c r="D192" t="s">
-        <v>834</v>
-[...5 lines deleted...]
-        <v>836</v>
+        <v>490</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>837</v>
+        <v>491</v>
       </c>
       <c r="B193">
-        <v>8637</v>
+        <v>9722</v>
       </c>
       <c r="C193" t="s">
-        <v>323</v>
+        <v>205</v>
       </c>
       <c r="D193" t="s">
-        <v>838</v>
+        <v>492</v>
       </c>
       <c r="E193" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>205</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>839</v>
+        <v>493</v>
       </c>
       <c r="B194">
-        <v>8461</v>
+        <v>9434</v>
       </c>
       <c r="C194" t="s">
-        <v>323</v>
+        <v>494</v>
       </c>
       <c r="D194" t="s">
-        <v>840</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>495</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>839</v>
+        <v>493</v>
       </c>
       <c r="B195">
-        <v>8459</v>
+        <v>9417</v>
       </c>
       <c r="C195" t="s">
-        <v>841</v>
+        <v>496</v>
       </c>
       <c r="D195" t="s">
-        <v>842</v>
-[...5 lines deleted...]
-        <v>844</v>
+        <v>497</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>845</v>
+        <v>498</v>
       </c>
       <c r="B196">
-        <v>8364</v>
+        <v>9147</v>
       </c>
       <c r="C196" t="s">
-        <v>323</v>
+        <v>499</v>
       </c>
       <c r="D196" t="s">
-        <v>846</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>500</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>845</v>
+        <v>501</v>
       </c>
       <c r="B197">
-        <v>8355</v>
+        <v>8986</v>
       </c>
       <c r="C197" t="s">
-        <v>847</v>
+        <v>205</v>
       </c>
       <c r="D197" t="s">
-        <v>848</v>
+        <v>502</v>
       </c>
       <c r="E197" t="s">
-        <v>849</v>
-[...2 lines deleted...]
-        <v>850</v>
+        <v>205</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>851</v>
+        <v>503</v>
       </c>
       <c r="B198">
-        <v>8241</v>
+        <v>8796</v>
       </c>
       <c r="C198" t="s">
-        <v>852</v>
+        <v>504</v>
       </c>
       <c r="D198" t="s">
-        <v>853</v>
-[...5 lines deleted...]
-        <v>855</v>
+        <v>505</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>856</v>
+        <v>503</v>
       </c>
       <c r="B199">
-        <v>8095</v>
+        <v>8795</v>
       </c>
       <c r="C199" t="s">
-        <v>857</v>
+        <v>506</v>
       </c>
       <c r="D199" t="s">
-        <v>858</v>
-[...5 lines deleted...]
-        <v>860</v>
+        <v>507</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>856</v>
+        <v>508</v>
       </c>
       <c r="B200">
-        <v>8094</v>
+        <v>8637</v>
       </c>
       <c r="C200" t="s">
-        <v>861</v>
+        <v>205</v>
       </c>
       <c r="D200" t="s">
-        <v>862</v>
+        <v>509</v>
       </c>
       <c r="E200" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-        <v>864</v>
+        <v>205</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>856</v>
+        <v>510</v>
       </c>
       <c r="B201">
-        <v>8093</v>
+        <v>8461</v>
       </c>
       <c r="C201" t="s">
-        <v>865</v>
+        <v>205</v>
       </c>
       <c r="D201" t="s">
-        <v>866</v>
+        <v>511</v>
       </c>
       <c r="E201" t="s">
-        <v>867</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>205</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>856</v>
+        <v>510</v>
       </c>
       <c r="B202">
-        <v>8092</v>
+        <v>8459</v>
       </c>
       <c r="C202" t="s">
-        <v>869</v>
+        <v>512</v>
       </c>
       <c r="D202" t="s">
-        <v>870</v>
-[...5 lines deleted...]
-        <v>872</v>
+        <v>513</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>873</v>
+        <v>514</v>
       </c>
       <c r="B203">
-        <v>7959</v>
+        <v>8364</v>
       </c>
       <c r="C203" t="s">
-        <v>874</v>
+        <v>205</v>
       </c>
       <c r="D203" t="s">
-        <v>875</v>
+        <v>515</v>
       </c>
       <c r="E203" t="s">
-        <v>876</v>
-[...2 lines deleted...]
-        <v>877</v>
+        <v>205</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>878</v>
+        <v>514</v>
       </c>
       <c r="B204">
-        <v>7558</v>
+        <v>8355</v>
       </c>
       <c r="C204" t="s">
-        <v>879</v>
+        <v>516</v>
       </c>
       <c r="D204" t="s">
-        <v>880</v>
-[...5 lines deleted...]
-        <v>882</v>
+        <v>517</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>878</v>
+        <v>518</v>
       </c>
       <c r="B205">
-        <v>7543</v>
+        <v>8241</v>
       </c>
       <c r="C205" t="s">
-        <v>883</v>
+        <v>519</v>
       </c>
       <c r="D205" t="s">
-        <v>884</v>
-[...5 lines deleted...]
-        <v>886</v>
+        <v>520</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>878</v>
+        <v>521</v>
       </c>
       <c r="B206">
-        <v>7542</v>
+        <v>8095</v>
       </c>
       <c r="C206" t="s">
-        <v>887</v>
+        <v>522</v>
       </c>
       <c r="D206" t="s">
-        <v>888</v>
-[...5 lines deleted...]
-        <v>890</v>
+        <v>523</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>878</v>
+        <v>521</v>
       </c>
       <c r="B207">
-        <v>7541</v>
+        <v>8094</v>
       </c>
       <c r="C207" t="s">
-        <v>891</v>
+        <v>524</v>
       </c>
       <c r="D207" t="s">
-        <v>892</v>
-[...5 lines deleted...]
-        <v>894</v>
+        <v>525</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>878</v>
+        <v>521</v>
       </c>
       <c r="B208">
-        <v>7534</v>
+        <v>8093</v>
       </c>
       <c r="C208" t="s">
-        <v>895</v>
+        <v>526</v>
       </c>
       <c r="D208" t="s">
-        <v>896</v>
-[...5 lines deleted...]
-        <v>898</v>
+        <v>527</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>878</v>
+        <v>521</v>
       </c>
       <c r="B209">
-        <v>7531</v>
+        <v>8092</v>
       </c>
       <c r="C209" t="s">
-        <v>899</v>
+        <v>528</v>
       </c>
       <c r="D209" t="s">
-        <v>900</v>
-[...5 lines deleted...]
-        <v>902</v>
+        <v>529</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>878</v>
+        <v>530</v>
       </c>
       <c r="B210">
-        <v>7530</v>
+        <v>7959</v>
       </c>
       <c r="C210" t="s">
-        <v>903</v>
+        <v>531</v>
       </c>
       <c r="D210" t="s">
-        <v>904</v>
-[...5 lines deleted...]
-        <v>906</v>
+        <v>532</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>907</v>
+        <v>533</v>
       </c>
       <c r="B211">
-        <v>7330</v>
+        <v>7558</v>
       </c>
       <c r="C211" t="s">
-        <v>908</v>
+        <v>534</v>
       </c>
       <c r="D211" t="s">
-        <v>909</v>
-[...5 lines deleted...]
-        <v>911</v>
+        <v>535</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>912</v>
+        <v>533</v>
       </c>
       <c r="B212">
-        <v>7247</v>
+        <v>7543</v>
       </c>
       <c r="C212" t="s">
-        <v>913</v>
+        <v>536</v>
       </c>
       <c r="D212" t="s">
-        <v>914</v>
-[...5 lines deleted...]
-        <v>916</v>
+        <v>537</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>912</v>
+        <v>533</v>
       </c>
       <c r="B213">
-        <v>7243</v>
+        <v>7542</v>
       </c>
       <c r="C213" t="s">
-        <v>917</v>
+        <v>538</v>
       </c>
       <c r="D213" t="s">
-        <v>918</v>
-[...5 lines deleted...]
-        <v>920</v>
+        <v>539</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>912</v>
+        <v>533</v>
       </c>
       <c r="B214">
-        <v>7218</v>
+        <v>7541</v>
       </c>
       <c r="C214" t="s">
-        <v>921</v>
+        <v>540</v>
       </c>
       <c r="D214" t="s">
-        <v>922</v>
-[...5 lines deleted...]
-        <v>924</v>
+        <v>541</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>912</v>
+        <v>533</v>
       </c>
       <c r="B215">
-        <v>7203</v>
+        <v>7534</v>
       </c>
       <c r="C215" t="s">
-        <v>925</v>
+        <v>542</v>
       </c>
       <c r="D215" t="s">
-        <v>926</v>
-[...5 lines deleted...]
-        <v>928</v>
+        <v>543</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>929</v>
+        <v>533</v>
       </c>
       <c r="B216">
-        <v>7034</v>
+        <v>7531</v>
       </c>
       <c r="C216" t="s">
-        <v>323</v>
+        <v>544</v>
       </c>
       <c r="D216" t="s">
-        <v>930</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>545</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>929</v>
+        <v>533</v>
       </c>
       <c r="B217">
-        <v>7032</v>
+        <v>7530</v>
       </c>
       <c r="C217" t="s">
-        <v>323</v>
+        <v>546</v>
       </c>
       <c r="D217" t="s">
-        <v>930</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>547</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>929</v>
+        <v>548</v>
       </c>
       <c r="B218">
-        <v>7030</v>
+        <v>7330</v>
       </c>
       <c r="C218" t="s">
-        <v>931</v>
+        <v>549</v>
       </c>
       <c r="D218" t="s">
-        <v>932</v>
-[...5 lines deleted...]
-        <v>934</v>
+        <v>550</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>935</v>
+        <v>551</v>
       </c>
       <c r="B219">
-        <v>6870</v>
+        <v>7247</v>
       </c>
       <c r="C219" t="s">
-        <v>936</v>
+        <v>552</v>
       </c>
       <c r="D219" t="s">
-        <v>937</v>
-[...5 lines deleted...]
-        <v>939</v>
+        <v>553</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>935</v>
+        <v>551</v>
       </c>
       <c r="B220">
-        <v>6868</v>
+        <v>7243</v>
       </c>
       <c r="C220" t="s">
-        <v>323</v>
+        <v>554</v>
       </c>
       <c r="D220" t="s">
-        <v>940</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>555</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>935</v>
+        <v>551</v>
       </c>
       <c r="B221">
-        <v>6858</v>
+        <v>7218</v>
       </c>
       <c r="C221" t="s">
-        <v>941</v>
+        <v>556</v>
       </c>
       <c r="D221" t="s">
-        <v>942</v>
-[...5 lines deleted...]
-        <v>944</v>
+        <v>557</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>945</v>
+        <v>551</v>
       </c>
       <c r="B222">
-        <v>6692</v>
+        <v>7203</v>
       </c>
       <c r="C222" t="s">
-        <v>946</v>
+        <v>558</v>
       </c>
       <c r="D222" t="s">
-        <v>947</v>
-[...5 lines deleted...]
-        <v>949</v>
+        <v>559</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>950</v>
+        <v>560</v>
       </c>
       <c r="B223">
-        <v>6620</v>
+        <v>7034</v>
       </c>
       <c r="C223" t="s">
-        <v>951</v>
+        <v>205</v>
       </c>
       <c r="D223" t="s">
-        <v>952</v>
+        <v>561</v>
       </c>
       <c r="E223" t="s">
-        <v>953</v>
-[...2 lines deleted...]
-        <v>954</v>
+        <v>205</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>955</v>
+        <v>560</v>
       </c>
       <c r="B224">
-        <v>6343</v>
+        <v>7032</v>
       </c>
       <c r="C224" t="s">
-        <v>956</v>
+        <v>205</v>
       </c>
       <c r="D224" t="s">
-        <v>957</v>
+        <v>561</v>
       </c>
       <c r="E224" t="s">
-        <v>958</v>
-[...2 lines deleted...]
-        <v>959</v>
+        <v>205</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>955</v>
+        <v>560</v>
       </c>
       <c r="B225">
-        <v>6319</v>
+        <v>7030</v>
       </c>
       <c r="C225" t="s">
-        <v>960</v>
+        <v>562</v>
       </c>
       <c r="D225" t="s">
-        <v>961</v>
-[...5 lines deleted...]
-        <v>963</v>
+        <v>563</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>955</v>
+        <v>564</v>
       </c>
       <c r="B226">
-        <v>6318</v>
+        <v>6870</v>
       </c>
       <c r="C226" t="s">
-        <v>964</v>
+        <v>565</v>
       </c>
       <c r="D226" t="s">
-        <v>965</v>
-[...5 lines deleted...]
-        <v>967</v>
+        <v>566</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>968</v>
+        <v>564</v>
       </c>
       <c r="B227">
-        <v>6198</v>
+        <v>6868</v>
       </c>
       <c r="C227" t="s">
-        <v>969</v>
+        <v>205</v>
       </c>
       <c r="D227" t="s">
-        <v>970</v>
+        <v>567</v>
       </c>
       <c r="E227" t="s">
-        <v>971</v>
-[...2 lines deleted...]
-        <v>972</v>
+        <v>205</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>973</v>
+        <v>564</v>
       </c>
       <c r="B228">
-        <v>6073</v>
+        <v>6858</v>
       </c>
       <c r="C228" t="s">
-        <v>974</v>
+        <v>568</v>
       </c>
       <c r="D228" t="s">
-        <v>975</v>
-[...5 lines deleted...]
-        <v>977</v>
+        <v>569</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>978</v>
+        <v>570</v>
       </c>
       <c r="B229">
-        <v>5916</v>
+        <v>6692</v>
       </c>
       <c r="C229" t="s">
-        <v>979</v>
+        <v>571</v>
       </c>
       <c r="D229" t="s">
-        <v>980</v>
-[...5 lines deleted...]
-        <v>982</v>
+        <v>572</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>978</v>
+        <v>573</v>
       </c>
       <c r="B230">
-        <v>5881</v>
+        <v>6620</v>
       </c>
       <c r="C230" t="s">
-        <v>323</v>
+        <v>574</v>
       </c>
       <c r="D230" t="s">
-        <v>983</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>575</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>984</v>
+        <v>576</v>
       </c>
       <c r="B231">
-        <v>5809</v>
+        <v>6343</v>
       </c>
       <c r="C231" t="s">
-        <v>985</v>
+        <v>577</v>
       </c>
       <c r="D231" t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>988</v>
+        <v>578</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>984</v>
+        <v>576</v>
       </c>
       <c r="B232">
-        <v>5808</v>
+        <v>6319</v>
       </c>
       <c r="C232" t="s">
-        <v>989</v>
+        <v>579</v>
       </c>
       <c r="D232" t="s">
-        <v>990</v>
-[...5 lines deleted...]
-        <v>992</v>
+        <v>580</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>984</v>
+        <v>576</v>
       </c>
       <c r="B233">
-        <v>5806</v>
+        <v>6318</v>
       </c>
       <c r="C233" t="s">
-        <v>993</v>
+        <v>581</v>
       </c>
       <c r="D233" t="s">
-        <v>994</v>
-[...5 lines deleted...]
-        <v>996</v>
+        <v>582</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>997</v>
+        <v>583</v>
       </c>
       <c r="B234">
-        <v>5317</v>
+        <v>6198</v>
       </c>
       <c r="C234" t="s">
-        <v>998</v>
+        <v>584</v>
       </c>
       <c r="D234" t="s">
-        <v>999</v>
-[...5 lines deleted...]
-        <v>1001</v>
+        <v>585</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>1002</v>
+        <v>586</v>
       </c>
       <c r="B235">
-        <v>3442</v>
+        <v>6073</v>
       </c>
       <c r="C235" t="s">
-        <v>323</v>
+        <v>587</v>
       </c>
       <c r="D235" t="s">
-        <v>1003</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>588</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>1004</v>
+        <v>589</v>
       </c>
       <c r="B236">
-        <v>2763</v>
+        <v>5916</v>
       </c>
       <c r="C236" t="s">
-        <v>323</v>
+        <v>590</v>
       </c>
       <c r="D236" t="s">
-        <v>1005</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>591</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>1006</v>
+        <v>589</v>
       </c>
       <c r="B237">
+        <v>5881</v>
+      </c>
+      <c r="C237" t="s">
+        <v>205</v>
+      </c>
+      <c r="D237" t="s">
+        <v>592</v>
+      </c>
+      <c r="E237" t="s">
+        <v>205</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>593</v>
+      </c>
+      <c r="B238">
+        <v>5809</v>
+      </c>
+      <c r="C238" t="s">
+        <v>594</v>
+      </c>
+      <c r="D238" t="s">
+        <v>595</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>593</v>
+      </c>
+      <c r="B239">
+        <v>5808</v>
+      </c>
+      <c r="C239" t="s">
+        <v>596</v>
+      </c>
+      <c r="D239" t="s">
+        <v>597</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>593</v>
+      </c>
+      <c r="B240">
+        <v>5806</v>
+      </c>
+      <c r="C240" t="s">
+        <v>598</v>
+      </c>
+      <c r="D240" t="s">
+        <v>599</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>600</v>
+      </c>
+      <c r="B241">
+        <v>5317</v>
+      </c>
+      <c r="C241" t="s">
+        <v>601</v>
+      </c>
+      <c r="D241" t="s">
+        <v>602</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>603</v>
+      </c>
+      <c r="B242">
+        <v>3442</v>
+      </c>
+      <c r="C242" t="s">
+        <v>205</v>
+      </c>
+      <c r="D242" t="s">
+        <v>604</v>
+      </c>
+      <c r="E242" t="s">
+        <v>205</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>605</v>
+      </c>
+      <c r="B243">
+        <v>2763</v>
+      </c>
+      <c r="C243" t="s">
+        <v>205</v>
+      </c>
+      <c r="D243" t="s">
+        <v>606</v>
+      </c>
+      <c r="E243" t="s">
+        <v>205</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>607</v>
+      </c>
+      <c r="B244">
         <v>1868</v>
       </c>
-      <c r="C237" t="s">
-[...9 lines deleted...]
-        <v>325</v>
+      <c r="C244" t="s">
+        <v>205</v>
+      </c>
+      <c r="D244" t="s">
+        <v>608</v>
+      </c>
+      <c r="E244" t="s">
+        <v>205</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="F78" r:id="rId153"/>
+    <hyperlink ref="E79" r:id="rId154"/>
+    <hyperlink ref="F79" r:id="rId155"/>
+    <hyperlink ref="E80" r:id="rId156"/>
+    <hyperlink ref="F80" r:id="rId157"/>
+    <hyperlink ref="E81" r:id="rId158"/>
+    <hyperlink ref="F81" r:id="rId159"/>
+    <hyperlink ref="E82" r:id="rId160"/>
+    <hyperlink ref="F82" r:id="rId161"/>
+    <hyperlink ref="E83" r:id="rId162"/>
+    <hyperlink ref="F83" r:id="rId163"/>
+    <hyperlink ref="E84" r:id="rId164"/>
+    <hyperlink ref="F84" r:id="rId165"/>
+    <hyperlink ref="E85" r:id="rId166"/>
+    <hyperlink ref="F85" r:id="rId167"/>
+    <hyperlink ref="E86" r:id="rId168"/>
+    <hyperlink ref="F86" r:id="rId169"/>
+    <hyperlink ref="E87" r:id="rId170"/>
+    <hyperlink ref="F87" r:id="rId171"/>
+    <hyperlink ref="E88" r:id="rId172"/>
+    <hyperlink ref="F88" r:id="rId173"/>
+    <hyperlink ref="E89" r:id="rId174"/>
+    <hyperlink ref="F89" r:id="rId175"/>
+    <hyperlink ref="E90" r:id="rId176"/>
+    <hyperlink ref="F90" r:id="rId177"/>
+    <hyperlink ref="E91" r:id="rId178"/>
+    <hyperlink ref="F91" r:id="rId179"/>
+    <hyperlink ref="E92" r:id="rId180"/>
+    <hyperlink ref="F92" r:id="rId181"/>
+    <hyperlink ref="E93" r:id="rId182"/>
+    <hyperlink ref="F93" r:id="rId183"/>
+    <hyperlink ref="E94" r:id="rId184"/>
+    <hyperlink ref="F94" r:id="rId185"/>
+    <hyperlink ref="E95" r:id="rId186"/>
+    <hyperlink ref="F95" r:id="rId187"/>
+    <hyperlink ref="E96" r:id="rId188"/>
+    <hyperlink ref="F96" r:id="rId189"/>
+    <hyperlink ref="E97" r:id="rId190"/>
+    <hyperlink ref="F97" r:id="rId191"/>
+    <hyperlink ref="E98" r:id="rId192"/>
+    <hyperlink ref="F98" r:id="rId193"/>
+    <hyperlink ref="F99" r:id="rId194"/>
+    <hyperlink ref="E100" r:id="rId195"/>
+    <hyperlink ref="F100" r:id="rId196"/>
+    <hyperlink ref="F101" r:id="rId197"/>
+    <hyperlink ref="E102" r:id="rId198"/>
+    <hyperlink ref="F102" r:id="rId199"/>
+    <hyperlink ref="E103" r:id="rId200"/>
+    <hyperlink ref="F103" r:id="rId201"/>
+    <hyperlink ref="E104" r:id="rId202"/>
+    <hyperlink ref="F104" r:id="rId203"/>
+    <hyperlink ref="E105" r:id="rId204"/>
+    <hyperlink ref="F105" r:id="rId205"/>
+    <hyperlink ref="E106" r:id="rId206"/>
+    <hyperlink ref="F106" r:id="rId207"/>
+    <hyperlink ref="E107" r:id="rId208"/>
+    <hyperlink ref="F107" r:id="rId209"/>
+    <hyperlink ref="E108" r:id="rId210"/>
+    <hyperlink ref="F108" r:id="rId211"/>
+    <hyperlink ref="E109" r:id="rId212"/>
+    <hyperlink ref="F109" r:id="rId213"/>
+    <hyperlink ref="E110" r:id="rId214"/>
+    <hyperlink ref="F110" r:id="rId215"/>
+    <hyperlink ref="E111" r:id="rId216"/>
+    <hyperlink ref="F111" r:id="rId217"/>
+    <hyperlink ref="E112" r:id="rId218"/>
+    <hyperlink ref="F112" r:id="rId219"/>
+    <hyperlink ref="F113" r:id="rId220"/>
+    <hyperlink ref="E114" r:id="rId221"/>
+    <hyperlink ref="F114" r:id="rId222"/>
+    <hyperlink ref="E115" r:id="rId223"/>
+    <hyperlink ref="F115" r:id="rId224"/>
+    <hyperlink ref="E116" r:id="rId225"/>
+    <hyperlink ref="F116" r:id="rId226"/>
+    <hyperlink ref="E117" r:id="rId227"/>
+    <hyperlink ref="F117" r:id="rId228"/>
+    <hyperlink ref="E118" r:id="rId229"/>
+    <hyperlink ref="F118" r:id="rId230"/>
+    <hyperlink ref="E119" r:id="rId231"/>
+    <hyperlink ref="F119" r:id="rId232"/>
+    <hyperlink ref="F120" r:id="rId233"/>
+    <hyperlink ref="E121" r:id="rId234"/>
+    <hyperlink ref="F121" r:id="rId235"/>
+    <hyperlink ref="E122" r:id="rId236"/>
+    <hyperlink ref="F122" r:id="rId237"/>
+    <hyperlink ref="E123" r:id="rId238"/>
+    <hyperlink ref="F123" r:id="rId239"/>
+    <hyperlink ref="E124" r:id="rId240"/>
+    <hyperlink ref="F124" r:id="rId241"/>
+    <hyperlink ref="E125" r:id="rId242"/>
+    <hyperlink ref="F125" r:id="rId243"/>
+    <hyperlink ref="E126" r:id="rId244"/>
+    <hyperlink ref="F126" r:id="rId245"/>
+    <hyperlink ref="E127" r:id="rId246"/>
+    <hyperlink ref="F127" r:id="rId247"/>
+    <hyperlink ref="E128" r:id="rId248"/>
+    <hyperlink ref="F128" r:id="rId249"/>
+    <hyperlink ref="E129" r:id="rId250"/>
+    <hyperlink ref="F129" r:id="rId251"/>
+    <hyperlink ref="E130" r:id="rId252"/>
+    <hyperlink ref="F130" r:id="rId253"/>
+    <hyperlink ref="E131" r:id="rId254"/>
+    <hyperlink ref="F131" r:id="rId255"/>
+    <hyperlink ref="E132" r:id="rId256"/>
+    <hyperlink ref="F132" r:id="rId257"/>
+    <hyperlink ref="E133" r:id="rId258"/>
+    <hyperlink ref="F133" r:id="rId259"/>
+    <hyperlink ref="E134" r:id="rId260"/>
+    <hyperlink ref="F134" r:id="rId261"/>
+    <hyperlink ref="E135" r:id="rId262"/>
+    <hyperlink ref="F135" r:id="rId263"/>
+    <hyperlink ref="E136" r:id="rId264"/>
+    <hyperlink ref="F136" r:id="rId265"/>
+    <hyperlink ref="E137" r:id="rId266"/>
+    <hyperlink ref="F137" r:id="rId267"/>
+    <hyperlink ref="F138" r:id="rId268"/>
+    <hyperlink ref="E139" r:id="rId269"/>
+    <hyperlink ref="F139" r:id="rId270"/>
+    <hyperlink ref="E140" r:id="rId271"/>
+    <hyperlink ref="F140" r:id="rId272"/>
+    <hyperlink ref="E141" r:id="rId273"/>
+    <hyperlink ref="F141" r:id="rId274"/>
+    <hyperlink ref="E142" r:id="rId275"/>
+    <hyperlink ref="F142" r:id="rId276"/>
+    <hyperlink ref="E143" r:id="rId277"/>
+    <hyperlink ref="F143" r:id="rId278"/>
+    <hyperlink ref="E144" r:id="rId279"/>
+    <hyperlink ref="F144" r:id="rId280"/>
+    <hyperlink ref="F145" r:id="rId281"/>
+    <hyperlink ref="E146" r:id="rId282"/>
+    <hyperlink ref="F146" r:id="rId283"/>
+    <hyperlink ref="E147" r:id="rId284"/>
+    <hyperlink ref="F147" r:id="rId285"/>
+    <hyperlink ref="E148" r:id="rId286"/>
+    <hyperlink ref="F148" r:id="rId287"/>
+    <hyperlink ref="E149" r:id="rId288"/>
+    <hyperlink ref="F149" r:id="rId289"/>
+    <hyperlink ref="E150" r:id="rId290"/>
+    <hyperlink ref="F150" r:id="rId291"/>
+    <hyperlink ref="E151" r:id="rId292"/>
+    <hyperlink ref="F151" r:id="rId293"/>
+    <hyperlink ref="E152" r:id="rId294"/>
+    <hyperlink ref="F152" r:id="rId295"/>
+    <hyperlink ref="E153" r:id="rId296"/>
+    <hyperlink ref="F153" r:id="rId297"/>
+    <hyperlink ref="E154" r:id="rId298"/>
+    <hyperlink ref="F154" r:id="rId299"/>
+    <hyperlink ref="E155" r:id="rId300"/>
+    <hyperlink ref="F155" r:id="rId301"/>
+    <hyperlink ref="E156" r:id="rId302"/>
+    <hyperlink ref="F156" r:id="rId303"/>
+    <hyperlink ref="E157" r:id="rId304"/>
+    <hyperlink ref="F157" r:id="rId305"/>
+    <hyperlink ref="E158" r:id="rId306"/>
+    <hyperlink ref="F158" r:id="rId307"/>
+    <hyperlink ref="E159" r:id="rId308"/>
+    <hyperlink ref="F159" r:id="rId309"/>
+    <hyperlink ref="E160" r:id="rId310"/>
+    <hyperlink ref="F160" r:id="rId311"/>
+    <hyperlink ref="E161" r:id="rId312"/>
+    <hyperlink ref="F161" r:id="rId313"/>
+    <hyperlink ref="E162" r:id="rId314"/>
+    <hyperlink ref="F162" r:id="rId315"/>
+    <hyperlink ref="F163" r:id="rId316"/>
+    <hyperlink ref="F164" r:id="rId317"/>
+    <hyperlink ref="F165" r:id="rId318"/>
+    <hyperlink ref="F166" r:id="rId319"/>
+    <hyperlink ref="F167" r:id="rId320"/>
+    <hyperlink ref="E168" r:id="rId321"/>
+    <hyperlink ref="F168" r:id="rId322"/>
+    <hyperlink ref="E169" r:id="rId323"/>
+    <hyperlink ref="F169" r:id="rId324"/>
+    <hyperlink ref="E170" r:id="rId325"/>
+    <hyperlink ref="F170" r:id="rId326"/>
+    <hyperlink ref="E171" r:id="rId327"/>
+    <hyperlink ref="F171" r:id="rId328"/>
+    <hyperlink ref="E172" r:id="rId329"/>
+    <hyperlink ref="F172" r:id="rId330"/>
+    <hyperlink ref="F173" r:id="rId331"/>
+    <hyperlink ref="E174" r:id="rId332"/>
+    <hyperlink ref="F174" r:id="rId333"/>
+    <hyperlink ref="E175" r:id="rId334"/>
+    <hyperlink ref="F175" r:id="rId335"/>
+    <hyperlink ref="E176" r:id="rId336"/>
+    <hyperlink ref="F176" r:id="rId337"/>
+    <hyperlink ref="E177" r:id="rId338"/>
+    <hyperlink ref="F177" r:id="rId339"/>
+    <hyperlink ref="E178" r:id="rId340"/>
+    <hyperlink ref="F178" r:id="rId341"/>
+    <hyperlink ref="E179" r:id="rId342"/>
+    <hyperlink ref="F179" r:id="rId343"/>
+    <hyperlink ref="E180" r:id="rId344"/>
+    <hyperlink ref="F180" r:id="rId345"/>
+    <hyperlink ref="E181" r:id="rId346"/>
+    <hyperlink ref="F181" r:id="rId347"/>
+    <hyperlink ref="E182" r:id="rId348"/>
+    <hyperlink ref="F182" r:id="rId349"/>
+    <hyperlink ref="E183" r:id="rId350"/>
+    <hyperlink ref="F183" r:id="rId351"/>
+    <hyperlink ref="E184" r:id="rId352"/>
+    <hyperlink ref="F184" r:id="rId353"/>
+    <hyperlink ref="F185" r:id="rId354"/>
+    <hyperlink ref="E186" r:id="rId355"/>
+    <hyperlink ref="F186" r:id="rId356"/>
+    <hyperlink ref="E187" r:id="rId357"/>
+    <hyperlink ref="F187" r:id="rId358"/>
+    <hyperlink ref="F188" r:id="rId359"/>
+    <hyperlink ref="E189" r:id="rId360"/>
+    <hyperlink ref="F189" r:id="rId361"/>
+    <hyperlink ref="E190" r:id="rId362"/>
+    <hyperlink ref="F190" r:id="rId363"/>
+    <hyperlink ref="E191" r:id="rId364"/>
+    <hyperlink ref="F191" r:id="rId365"/>
+    <hyperlink ref="E192" r:id="rId366"/>
+    <hyperlink ref="F192" r:id="rId367"/>
+    <hyperlink ref="F193" r:id="rId368"/>
+    <hyperlink ref="E194" r:id="rId369"/>
+    <hyperlink ref="F194" r:id="rId370"/>
+    <hyperlink ref="E195" r:id="rId371"/>
+    <hyperlink ref="F195" r:id="rId372"/>
+    <hyperlink ref="E196" r:id="rId373"/>
+    <hyperlink ref="F196" r:id="rId374"/>
+    <hyperlink ref="F197" r:id="rId375"/>
+    <hyperlink ref="E198" r:id="rId376"/>
+    <hyperlink ref="F198" r:id="rId377"/>
+    <hyperlink ref="E199" r:id="rId378"/>
+    <hyperlink ref="F199" r:id="rId379"/>
+    <hyperlink ref="F200" r:id="rId380"/>
+    <hyperlink ref="F201" r:id="rId381"/>
+    <hyperlink ref="E202" r:id="rId382"/>
+    <hyperlink ref="F202" r:id="rId383"/>
+    <hyperlink ref="F203" r:id="rId384"/>
+    <hyperlink ref="E204" r:id="rId385"/>
+    <hyperlink ref="F204" r:id="rId386"/>
+    <hyperlink ref="E205" r:id="rId387"/>
+    <hyperlink ref="F205" r:id="rId388"/>
+    <hyperlink ref="E206" r:id="rId389"/>
+    <hyperlink ref="F206" r:id="rId390"/>
+    <hyperlink ref="E207" r:id="rId391"/>
+    <hyperlink ref="F207" r:id="rId392"/>
+    <hyperlink ref="E208" r:id="rId393"/>
+    <hyperlink ref="F208" r:id="rId394"/>
+    <hyperlink ref="E209" r:id="rId395"/>
+    <hyperlink ref="F209" r:id="rId396"/>
+    <hyperlink ref="E210" r:id="rId397"/>
+    <hyperlink ref="F210" r:id="rId398"/>
+    <hyperlink ref="E211" r:id="rId399"/>
+    <hyperlink ref="F211" r:id="rId400"/>
+    <hyperlink ref="E212" r:id="rId401"/>
+    <hyperlink ref="F212" r:id="rId402"/>
+    <hyperlink ref="E213" r:id="rId403"/>
+    <hyperlink ref="F213" r:id="rId404"/>
+    <hyperlink ref="E214" r:id="rId405"/>
+    <hyperlink ref="F214" r:id="rId406"/>
+    <hyperlink ref="E215" r:id="rId407"/>
+    <hyperlink ref="F215" r:id="rId408"/>
+    <hyperlink ref="E216" r:id="rId409"/>
+    <hyperlink ref="F216" r:id="rId410"/>
+    <hyperlink ref="E217" r:id="rId411"/>
+    <hyperlink ref="F217" r:id="rId412"/>
+    <hyperlink ref="E218" r:id="rId413"/>
+    <hyperlink ref="F218" r:id="rId414"/>
+    <hyperlink ref="E219" r:id="rId415"/>
+    <hyperlink ref="F219" r:id="rId416"/>
+    <hyperlink ref="E220" r:id="rId417"/>
+    <hyperlink ref="F220" r:id="rId418"/>
+    <hyperlink ref="E221" r:id="rId419"/>
+    <hyperlink ref="F221" r:id="rId420"/>
+    <hyperlink ref="E222" r:id="rId421"/>
+    <hyperlink ref="F222" r:id="rId422"/>
+    <hyperlink ref="F223" r:id="rId423"/>
+    <hyperlink ref="F224" r:id="rId424"/>
+    <hyperlink ref="E225" r:id="rId425"/>
+    <hyperlink ref="F225" r:id="rId426"/>
+    <hyperlink ref="E226" r:id="rId427"/>
+    <hyperlink ref="F226" r:id="rId428"/>
+    <hyperlink ref="F227" r:id="rId429"/>
+    <hyperlink ref="E228" r:id="rId430"/>
+    <hyperlink ref="F228" r:id="rId431"/>
+    <hyperlink ref="E229" r:id="rId432"/>
+    <hyperlink ref="F229" r:id="rId433"/>
+    <hyperlink ref="E230" r:id="rId434"/>
+    <hyperlink ref="F230" r:id="rId435"/>
+    <hyperlink ref="E231" r:id="rId436"/>
+    <hyperlink ref="F231" r:id="rId437"/>
+    <hyperlink ref="E232" r:id="rId438"/>
+    <hyperlink ref="F232" r:id="rId439"/>
+    <hyperlink ref="E233" r:id="rId440"/>
+    <hyperlink ref="F233" r:id="rId441"/>
+    <hyperlink ref="E234" r:id="rId442"/>
+    <hyperlink ref="F234" r:id="rId443"/>
+    <hyperlink ref="E235" r:id="rId444"/>
+    <hyperlink ref="F235" r:id="rId445"/>
+    <hyperlink ref="E236" r:id="rId446"/>
+    <hyperlink ref="F236" r:id="rId447"/>
+    <hyperlink ref="F237" r:id="rId448"/>
+    <hyperlink ref="E238" r:id="rId449"/>
+    <hyperlink ref="F238" r:id="rId450"/>
+    <hyperlink ref="E239" r:id="rId451"/>
+    <hyperlink ref="F239" r:id="rId452"/>
+    <hyperlink ref="E240" r:id="rId453"/>
+    <hyperlink ref="F240" r:id="rId454"/>
+    <hyperlink ref="E241" r:id="rId455"/>
+    <hyperlink ref="F241" r:id="rId456"/>
+    <hyperlink ref="F242" r:id="rId457"/>
+    <hyperlink ref="F243" r:id="rId458"/>
+    <hyperlink ref="F244" r:id="rId459"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>