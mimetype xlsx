--- v1 (2026-09-23)
+++ v2 (2026-11-07)
@@ -8,80 +8,143 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1221" uniqueCount="609">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1261" uniqueCount="630">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>BD7DC9AF57</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per affidamento diretto organizzazione Progetto PORCOSPINI WEB scuole secondarie di Calolziocorte, Carenno e Vercurago</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD7DB903D8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per affidamento direttop organizzazione corso lingua inglese progetto POWER OF WORDS scuola primaria Foppenico</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD5308F1E3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per affidamento diretto fornitura materiale didattico scuola primaria sala</t>
+  </si>
+  <si>
+    <t>BD52E982CC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per affidamento diretto fornitura materiale di cancelleria scuola secondaria di Calolziocorte</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD2D162337</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per affidamento diretto fornitura libri lingua inglese scuola primaria Foppenico</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1EB409D6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per affidamento diretto fornitura licenze GEMINI AI PRO</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD0D809C87</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per affidamento diretto rinnovo servizio data base e back up MY SQL dominio IC</t>
+  </si>
+  <si>
+    <t>BD0D7B0318</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per affidamento diretto fornitura pannelli con tasche porta cellulari scuole secondarie</t>
+  </si>
+  <si>
     <t>21/09/2026</t>
   </si>
   <si>
     <t>BD0BB86536</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura licenze Google workspce for educational a.s. 26/27</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>18/09/2026</t>
   </si>
   <si>
     <t>BCFFBCDE47</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale di pulizia scuola infanzia Pascolo</t>
   </si>
   <si>
     <t>14/09/2026</t>
   </si>
   <si>
     <t>BCF609BC0C</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura materiale di pulizia scuola infanzia di Sala</t>
   </si>
   <si>
     <t>BCF61C3054</t>
   </si>
   <si>
     <t>Decisione a contrarre per affidamento diretto fornitura abbonamento rivista Gestire la scuola e il personale scolastico 26/27</t>
   </si>
@@ -2225,4938 +2288,5098 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0BB86536" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d3d0ac22-eda3-4779-a307-15b8e41c05e8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFFBCDE47" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ea19a017-4353-4ff4-a026-f37b78d5bb6f" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF609BC0C" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/90915aec-15b7-4c89-8623-2ce3184e44d3" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF61C3054" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5c7da673-4724-4a60-8663-76bb0d0e0521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE2CA373A" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c7402395-20a7-437d-a72d-546d6a12c190" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDBC42A4B" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3f0f2c74-8223-4d14-b6e2-c88e08b505a1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDBBC1FD5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/62dc2f0f-f920-4012-84e0-3cc5bfdbe216" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA70DBAE6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/377e6996-dfcd-4911-8984-1b0db3e45b49" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA447FFA0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/512fc1c5-d219-4b59-af5b-b87793bcae71" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA2484B81" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/53324dd2-748a-4c3d-a520-dd84abc64e26" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9B2DBFE5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/bc0be5c8-fbee-4d8d-9b97-04d9c4726ca7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC984863E7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ef4dde31-229d-404e-803f-f987c9ae698f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9074248D" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1288a2fc-64db-4081-9374-da3acb6249bb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC906A1FAD" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/45b53f91-7030-4c3c-9174-447f95a05f69" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC88293618" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c3f7afd0-d1b0-495a-88b0-35c515549f6b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4882AAEA" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2cca1c22-cdca-471d-895c-e0e4caba2987" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC48759E70" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8dd8459e-9764-462a-8f08-1a1a961941c6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC486DE8F1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5612d512-a343-4b89-abbb-ec1b0f16b464" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC436790F9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/eef426bf-e37c-4f38-934b-7264dd912e66" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43574994" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e1a9dec6-57a0-4c75-b54a-74f40faf3b8b" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43740530" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5bf1a175-ce8a-4fd1-ab37-77a51f0307dc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4331DB44" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d7584fd6-dd93-4bd2-b5ee-042264756d58" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4310E860" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4431bc1a-1e74-4f95-b539-64e1239386b5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4321A58A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/44ec14d0-b271-4edd-a783-fc4878b844fd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC374C57A7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/577db5ed-b123-4781-aee0-7c24341b98a1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC37434001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/93203c50-ea0b-4cb7-b9ee-0a5d02d5c45e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2A8B8452" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7dc503e4-249e-40c9-bb41-d2f335e95855" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2A8422F2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9df318b4-5c73-44b4-9d26-961c7fc0821d" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE65113E" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b48965ea-0bc6-476f-8b7d-4f904b91df22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE53DD77" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/398959f3-364e-4ccf-bebe-2758475044dc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF23D5CF" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/68d7559a-1820-4abb-9968-84da6791b9f7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD54000BB" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/bda20a41-b4ac-4aef-9a82-1bd2c2fa7e95" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD5171434" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f0f8822d-7066-4082-8d01-dd99daaf5ef6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCC74350" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/32328616-09a7-4281-84ba-dfa71abd3030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC92CE29" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5a93b877-0032-44e0-8d05-14b8a63d5b16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCB37DC1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/21116eaf-f21a-4acc-b95a-ec528523c9a3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCA3F11D" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6bb5231f-b691-461c-a59b-baa1ae7051f2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB911DB31A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d2f2bdc2-dd21-4319-8360-ee54c34dcd51" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B751E04" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1bcde6b4-a5e5-4d20-a98d-71f1f13ede15" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA5374723" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6a69738b-09d0-48fd-ac8c-75558b256500" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B6F73C2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/837e987f-0642-40dc-82f4-bed1023002ec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B5D21F8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/38a874bf-6746-4a47-8bbd-6f9e8570d206" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9111E721" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/af7024cb-eaf0-4927-96f3-6e0b33e24849" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90E722AE" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/95cb0908-c492-4db1-96f6-add17d596204" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90F1485C" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/43ba9977-6e02-433f-8bfa-6859464350ad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8BBF1D11" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/691955a7-b0cf-4bc9-b4cf-72c823f687eb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B80B178" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0fb3267c-f3c9-445d-bcc4-facdd23c5686" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B6E9227" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/41737683-da23-4592-9140-7f28c53f03df" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77C0B004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a61e6feb-295b-4d71-aade-78bc08c7c030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77CB29D1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/367f3d8e-2de4-441c-b140-df50ebef39bc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B3A1CF3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/59e71d65-b93d-460f-bf3a-c3157c39f553" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B2D43CA" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e8f7a7b9-0238-42c8-a26f-1176c01b0bc6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B1B9A3E" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/863eef28-2e3e-4364-9c45-7160e1ce6eab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B0B1065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8f507b26-f159-4ce9-98a9-049026a85cce" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB452D7977" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b8be54d4-53da-4bbe-adc2-051eecc0df23" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4CB50445" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6c21e49c-bba4-43e4-945b-65438c4b7e73" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C9B9467" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5d7162eb-8f1f-4223-95b2-dcf84508873b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4CF60E7E" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/85e16f43-4eee-4bd4-9e6b-30d805b86854" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D12FC93" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/cb15b024-075b-43df-94a8-8c99e36e0902" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB450EC449" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/eeaa0d3d-c2bc-4e83-a5b9-0a51dff2aa35" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB45188505" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2f730af4-3b5f-40ee-9007-afdf639599b0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4521488C" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d6466165-3508-4d86-8275-7d459787f5ad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB44FC4006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/81a0248d-1816-48f9-8ac0-308d16168dba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB310EA01E" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0a88a655-f49c-42ff-8e7b-501ad3fc14bd" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31022B0F" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c1f6cee7-67ee-474b-a638-dc2470a9249e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2BD81B0D" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/95c63f8d-456c-4ae1-8e80-0edb86c69bcf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1B693118" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f3678d08-717e-47d7-b77a-11f29e7d0dc5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1B70A34B" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/98864930-f2e4-4007-b5b6-1ff2382a2a1f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB11308B57" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2ad3ebe0-05b0-4163-9f63-50bb238bd433" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB113AD383" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/679f89e0-3c83-44cf-b21b-8629b405ee30" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1E873F4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/609719c2-2228-46b6-819f-b4ef00aec2e7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB10312F76" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/97e862d8-4b29-4f48-beb5-f0350b14f3dc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1E0ACCA" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7de50ec5-5816-4d3b-8aa7-29c7a941c8ce" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0591DEB3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/55768794-35c0-4f94-9cf5-0680714bba17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1DB784D" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1fb48b46-729b-4cfd-9781-6ad34630ef6c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1D4E1A9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/037a96a1-884c-47ff-921c-b1cfea47e9e1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1CE17B4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/963409ad-3fd1-406e-8325-986ce62b4fa4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1C5A84C" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2c9b4f04-30e9-4c57-a20c-c0533a6fd6f1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7D6B055" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/801edeb1-e856-401f-9931-dd6fac94328d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADD1BB1FE" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/aef9cbf4-f2d8-4a85-b509-44c026452369" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6AFC810" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/afc7c9e3-e691-4c17-8504-1e9e517f0e7b" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF0C8FAE" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/924e7dcd-f2f8-4bd1-817b-a36ce0f13c83" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACCFCE921" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/266c2134-ac8b-45b8-ba4c-6cd32f8b6014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC6E3D22" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6c17d7be-8d00-448f-8554-65562c293b99" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACBB00DF8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7428d488-f5ba-40f1-ae98-242e1871d7fa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5EBE9C4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/adf16e25-578e-4019-ab41-f2263785d309" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5DC18FC" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/84895052-1601-49c3-9999-e779ac8b5172" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB8DEC8D9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4231e54e-9ec3-47bb-8ee1-38c46293e8a9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98931D75" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d03a33d9-ea03-4ef9-828d-8ca868dfae5e" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5F917E4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/451f02f2-1d0f-4c1b-8fe8-adf4d6b81762" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98E40A21" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/56b3b46b-a732-495f-8d9a-b3cc989ca8e3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA566CA04" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/aa101830-aa23-419d-869f-604be60194e8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98AAD70D" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6079b1e0-1a58-4d24-9592-a590ae009301" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA55326E6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/302cc629-c499-4b35-a8a1-34ed9e0e2b4c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98710BB6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/61e3c02f-f3a8-4dbf-8e9b-87c0ba8f1bf5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9883D41D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8e666f9a-6969-44d7-ae15-b0040c57e344" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8276CCDB" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/61506290-401c-478e-848a-6cb942f41f7a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6622C43B" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9b46832a-f107-4218-bdd7-98d5ca050a68" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA661B8481" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6fb044ee-9586-47cd-afe2-a998b388f27c" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA662E3B3D" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1baa09d6-38cd-4036-a79c-58b357a25a7c" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA66AC2A12" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9c311761-7c9e-4335-8238-8b02bb1e8c56" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5664FC1E" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/811ddd14-5f48-48d2-afa5-5055fa91b5f0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA453F5532" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c763e97e-092a-4e5b-8e0a-567dedf51d16" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4548D2A2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ac84da4e-8ab6-4484-9e43-1caa8f5c7003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA333F179F" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c36883a8-56a4-492f-8ea0-b10e66500210" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33505B61" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/83d24971-8f6a-47bb-b833-542a9681fa74" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA335FD80A" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7bfb8728-808d-411e-9e11-59af2a3f5972" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2A8C4DA2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5a6c2cb0-06c9-4e43-b070-347ed79d65c1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12205972" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3b291b24-007b-4a2f-b328-be8d359d1766" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12437939" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5280b34b-69ae-44f7-9594-f0b25cc5cca4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12038D03" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1d1e8f1c-ec5f-4e6a-a160-2a0fe23807db" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB5B6663" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/52fd6084-41b7-4069-ba74-482e51abd82d" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB500034" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3926830a-d36c-4317-b8ff-ec880576b396" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E08CE490" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/fc6ed3e9-f6ef-42fd-8eab-e855200916d4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F65AA7DA" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3f7b49be-a813-4d23-a176-be4c2f3edc34" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E08609C8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0689478b-bffa-4e0d-9eac-4a353c65e483" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0954325" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4078f2d7-d198-421a-a86d-5e72e363c098" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D17D485C" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/83caa398-5278-4efa-9189-71107c176e11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D1919490" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b370beca-28ff-4222-961f-b5604eacc5fb" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D16EC8E8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/233c17ae-5c35-4efc-bf16-9f4b840f45cd" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA6D3561" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/eedf91fb-f3f3-4e53-82b6-3e42aa79b599" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BB5B1A2F" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9a1c4f2c-5bac-4119-a728-7be54b664bae" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BB287DBF" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6604dfe6-1b2c-473b-b3e3-6c3a5c11dbca" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BACF54FC" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f9d9d5fd-35de-4fe4-a329-027dd2796418" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AB0E0EA8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c5dc039e-bac9-4c79-9aa5-75b4689c097e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BA700CF" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9a87a6bd-d59f-4cae-832d-63a052540dfb" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BB90E75" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e7261e55-577d-4e4d-bb5a-7e383215404b" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98B09D358" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2b758b4e-a1c2-488d-a13e-90c9b377a82f" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AF62B5A" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2280fbe8-b6c6-4039-bb85-21f2ef99ff03" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AD0259F" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/561a33cd-0cee-4847-a3d1-ced2d8deb5cf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AF11883" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/69bbdfe7-9ee8-4090-9034-384738bed06c" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9487B1633" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/70d89b00-4c22-43f8-adcb-da42b7e51eff" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94814D023" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0e629a06-2c88-4d76-9d87-9601c4c6e9b8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B947941C28" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/70939746-271a-4139-9a7e-695f5e167f8f" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9481C3183" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0e2af2eb-39bc-4f85-934f-2660154f3bc6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B947B0A54B" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6e98b703-4869-4c1f-bd78-c44bb59e6ea7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935999A82" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9609f4ec-2562-4e44-a7ce-79b57ba2bf43" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935AE4BA8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/45e36b73-5a1d-4fa6-a5e8-568aa5825412" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z773C12A28" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/21d3fa49-6b8e-4ecf-8744-5721a554b6ec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9216F27A9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6eb443b8-6e2c-4174-bdee-caa6a9ee2d88" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91344BD8F" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f052fbc8-1739-40c3-8807-88558f9780a8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ED25200B" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1b191710-83a4-4aa9-bb00-1fda58f6d442" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ED1F74F1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/242c06a1-c618-43dc-9e3c-4d136eb5e20b" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E2170825" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5d751de6-7d15-4bdb-a0d0-3d90af723874" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E20E0152" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/97d4fc69-c56a-4874-9253-7bda20b109b1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E222B278" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/49290e83-9c3e-43bf-a66d-752abb8ee679" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E2018C43" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/df00af1d-7d11-45ff-9f15-e059fb654790" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B29B8792" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8030a804-4f57-4411-a425-5b6150a2816a" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B2C41F22" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7b753ccc-baf7-4f2b-8873-6915cc24c24d" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89EDDAE21" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9b069826-c75f-4bff-9ebc-2840122211ec" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B876E9B85C" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8c7105af-09f4-4fed-b556-74602bd0797c" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86235041D" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0111e288-0854-4460-ad86-4984005ee14d" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83F8795D2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/57441c1a-1a6b-4cc6-909a-881f3ae0cbf7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B836B6CFB8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/162bf19e-83d8-4fb9-84c4-e6f20c29c940" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81687E0C8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/26f28c35-d46e-4c4e-8662-98b0c2ed54ce" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B813A1CA09" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0d5fabd9-4df1-4b1c-93eb-6239786954c1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80FD9030A" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b3c4e31d-e872-4bff-992d-983e75186458" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7FDC07474" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/159d3a77-79e1-4102-9af7-22fc7afaf16a" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D3795C0A" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/526f466e-5ced-4f23-bd7e-b1989a805fb6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F2FDB04" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/789907cf-b65a-4391-be8d-e8c03c0f3246" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79B2E56B6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b71f7cac-5e51-4936-bd29-e45fa9567d29" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B778900022" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/35854fb3-e3c1-4bc2-bc4c-04625e65ad17" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B778851FB3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7cc39ed0-c02c-4254-b814-5a28540e04e1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B774B124FE" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/300be0e8-5485-43b7-84bc-807775f453e0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B774B6AD9A" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/60cbc58d-74a5-40e8-b95a-0ef20d5f994d" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76F851A92" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e974cf0b-d60b-4c28-b30b-f1d6b09fe7ec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76F7AD33E" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/28f039ed-c0ff-47ec-bf70-c387e69cf68b" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B762650D96" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1dd79cfe-a7e5-4f8e-aa6d-fb3ce2677b75" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7625FFABF" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5a3427ec-f4ab-473d-8537-1e38888e3588" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B762594275" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4da9f540-c0ed-4026-b0a3-7d3e577d4e33" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75784B29A" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c544c1be-2275-4ac0-b122-8d95f02c928f" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74A89BEF7" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e561ec88-88f2-492a-bae7-f4f587e48cd9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742D4CD0E" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f256bc21-d9ca-4835-8b21-aed6006f918d" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742C691BE" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8e992bcf-e793-4e96-8ecb-35f79c9133aa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B729809E52" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/20d7a12b-66c6-4c80-9010-b691abb2cfdc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7297EA4C0" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ef80e92e-65f8-462b-b148-f07d4672ad92" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718374034" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f52965ac-c633-494f-aaf7-335912ce0fab" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7181F10D7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1ccf2d3f-e3ef-4791-91df-7873ab3efb6b" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7100FA3FF" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5ac4b145-1fd1-4772-97d3-2c50657e543a" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ED0B38FC" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/fb5901cf-0c03-4499-9103-f7b96403d06e" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ECFEC4C5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/671a64b0-901c-4e36-bbf2-746633225b38" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E269EDCF" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6517218d-56eb-4987-bcac-f26246b2876b" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DD3A445E" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a5d90520-310c-406b-9b44-1ea8da15cdad" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DD3574D3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/11f5e910-ef4d-4481-916c-6fc8d5f08d85" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C85D6D7C" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/093aba17-47c7-419d-8fa6-387ee767de5e" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C845B4BC" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a1046beb-0e97-4c3e-961d-beac165d1f1a" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8599B26" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4826bf4c-0c1b-431f-a7d7-6bc5b4b92df4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CCACB536" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4d16d792-86b9-4c1f-b909-4109aaedd37f" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C84ECC62" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5b0407de-eab5-402e-8abc-bff759a07c8b" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B256DC10" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6e9e608e-c41f-404b-a6af-a15399c26e38" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68A002E6D" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a1952902-110f-47a4-9ca7-66e4fc092aab" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2595D12" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4d2115a0-92bf-4db0-a384-03c85551af38" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2538057" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2a253301-c80e-4690-8501-5d2cce340289" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68A1064FF" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d8b86830-68e0-4a9a-b61b-bed155a883d4" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68A08173D" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3b3f1630-ace9-43be-a5d5-6a059f53a2e3" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B254E27E" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f7ef9fe5-6e23-47e4-a9a4-8a78562810ae" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AF4E2CFA" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0bb10309-0fc1-449c-8e35-b7ab20a98fc1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AFF702C0" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4e3fce4c-78d5-4d3a-b105-2b260c29a32f" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AF3FD004" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4251cb2e-130d-468f-b5bc-f1e8d6d3343a" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689E18A12" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8cc3127e-eea5-4225-ac46-7a2adb167d72" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689F6B1D5" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d021ddb1-5361-4456-9c65-72a96f218550" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A50C813E" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/71045035-e1ce-4e7d-810a-7ba2b7a31c71" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68E9944BF" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d8ae69f7-317b-4f03-be58-7f8e0f3deeca" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6992F5B5E" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d2780e23-d0a1-4680-9c96-6f3a52259896" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689BE8BF1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/691582ce-28b1-4724-a889-eefbf73fa89a" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689CD5F84" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d8dafd52-efeb-4754-9a98-99ac6fb3986a" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67360BA81" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a290176c-d50d-449a-bf7a-7a03bc00f6e1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67373B561" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/064fad05-3303-44fc-ac8e-5400b0733048" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B673695C62" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/16f0dddf-5a0d-44ee-82ab-a4ec0b04036a" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9d2f7c1f-ee73-409c-be82-bcdfb627601d" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662F1AE0E" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/430c4fe9-385a-4776-8dcf-971afdaf9bd6" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B654C0BE23" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f925b3a7-17e4-442f-8538-7c53f11b712f" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6549E4772" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a662eb43-b04a-41f5-a904-98dba0ef7f6a" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B654ACF95F" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/cb954f5d-79e9-485b-9c27-901f01a95632" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B654A3E1B9" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1394ea7b-1b88-461b-9bd3-f4a18ac09535" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B639E411D3" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/10a45813-782b-48bb-a36a-5675cc5d683d" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7DC9AF57" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b3c39960-e54c-4df8-b48d-fc396974d2ed" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7DB903D8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8cef9d9c-6806-4828-b80b-dc4fbff1bffc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5308F1E3" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4b70d8dc-20fe-433b-aba5-ae1159dfec4d" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD52E982CC" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/796c553d-3ac5-4751-bfdb-ae0b93cef7e7" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2D162337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b3f8ae60-e9c2-4476-9bf8-df035f4c1ff1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1EB409D6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1c3ae131-6701-46f2-a9e1-ce95d9935c75" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0D809C87" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7eed2732-252a-4aaa-a614-f85b66679461" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0D7B0318" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/dd7300eb-be56-4c57-826a-51533d87a1ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0BB86536" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d3d0ac22-eda3-4779-a307-15b8e41c05e8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFFBCDE47" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ea19a017-4353-4ff4-a026-f37b78d5bb6f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF609BC0C" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/90915aec-15b7-4c89-8623-2ce3184e44d3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF61C3054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5c7da673-4724-4a60-8663-76bb0d0e0521" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE2CA373A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c7402395-20a7-437d-a72d-546d6a12c190" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDBC42A4B" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3f0f2c74-8223-4d14-b6e2-c88e08b505a1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDBBC1FD5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/62dc2f0f-f920-4012-84e0-3cc5bfdbe216" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA70DBAE6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/377e6996-dfcd-4911-8984-1b0db3e45b49" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA447FFA0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/512fc1c5-d219-4b59-af5b-b87793bcae71" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA2484B81" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/53324dd2-748a-4c3d-a520-dd84abc64e26" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9B2DBFE5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/bc0be5c8-fbee-4d8d-9b97-04d9c4726ca7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC984863E7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ef4dde31-229d-404e-803f-f987c9ae698f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9074248D" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1288a2fc-64db-4081-9374-da3acb6249bb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC906A1FAD" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/45b53f91-7030-4c3c-9174-447f95a05f69" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC88293618" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c3f7afd0-d1b0-495a-88b0-35c515549f6b" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4882AAEA" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2cca1c22-cdca-471d-895c-e0e4caba2987" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC48759E70" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8dd8459e-9764-462a-8f08-1a1a961941c6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC486DE8F1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5612d512-a343-4b89-abbb-ec1b0f16b464" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC436790F9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/eef426bf-e37c-4f38-934b-7264dd912e66" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43574994" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e1a9dec6-57a0-4c75-b54a-74f40faf3b8b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43740530" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5bf1a175-ce8a-4fd1-ab37-77a51f0307dc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4331DB44" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d7584fd6-dd93-4bd2-b5ee-042264756d58" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4310E860" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4431bc1a-1e74-4f95-b539-64e1239386b5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4321A58A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/44ec14d0-b271-4edd-a783-fc4878b844fd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC374C57A7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/577db5ed-b123-4781-aee0-7c24341b98a1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC37434001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/93203c50-ea0b-4cb7-b9ee-0a5d02d5c45e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2A8B8452" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7dc503e4-249e-40c9-bb41-d2f335e95855" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2A8422F2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9df318b4-5c73-44b4-9d26-961c7fc0821d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE65113E" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b48965ea-0bc6-476f-8b7d-4f904b91df22" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE53DD77" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/398959f3-364e-4ccf-bebe-2758475044dc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF23D5CF" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/68d7559a-1820-4abb-9968-84da6791b9f7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD54000BB" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/bda20a41-b4ac-4aef-9a82-1bd2c2fa7e95" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD5171434" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f0f8822d-7066-4082-8d01-dd99daaf5ef6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCC74350" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/32328616-09a7-4281-84ba-dfa71abd3030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC92CE29" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5a93b877-0032-44e0-8d05-14b8a63d5b16" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCB37DC1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/21116eaf-f21a-4acc-b95a-ec528523c9a3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCA3F11D" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6bb5231f-b691-461c-a59b-baa1ae7051f2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB911DB31A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d2f2bdc2-dd21-4319-8360-ee54c34dcd51" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B751E04" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1bcde6b4-a5e5-4d20-a98d-71f1f13ede15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA5374723" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6a69738b-09d0-48fd-ac8c-75558b256500" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B6F73C2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/837e987f-0642-40dc-82f4-bed1023002ec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9B5D21F8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/38a874bf-6746-4a47-8bbd-6f9e8570d206" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9111E721" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/af7024cb-eaf0-4927-96f3-6e0b33e24849" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90E722AE" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/95cb0908-c492-4db1-96f6-add17d596204" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90F1485C" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/43ba9977-6e02-433f-8bfa-6859464350ad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8BBF1D11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/691955a7-b0cf-4bc9-b4cf-72c823f687eb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B80B178" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0fb3267c-f3c9-445d-bcc4-facdd23c5686" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B6E9227" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/41737683-da23-4592-9140-7f28c53f03df" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77C0B004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a61e6feb-295b-4d71-aade-78bc08c7c030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77CB29D1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/367f3d8e-2de4-441c-b140-df50ebef39bc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B3A1CF3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/59e71d65-b93d-460f-bf3a-c3157c39f553" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B2D43CA" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e8f7a7b9-0238-42c8-a26f-1176c01b0bc6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B1B9A3E" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/863eef28-2e3e-4364-9c45-7160e1ce6eab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B0B1065" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8f507b26-f159-4ce9-98a9-049026a85cce" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB452D7977" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b8be54d4-53da-4bbe-adc2-051eecc0df23" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4CB50445" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6c21e49c-bba4-43e4-945b-65438c4b7e73" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C9B9467" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5d7162eb-8f1f-4223-95b2-dcf84508873b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4CF60E7E" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/85e16f43-4eee-4bd4-9e6b-30d805b86854" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D12FC93" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/cb15b024-075b-43df-94a8-8c99e36e0902" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB450EC449" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/eeaa0d3d-c2bc-4e83-a5b9-0a51dff2aa35" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB45188505" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2f730af4-3b5f-40ee-9007-afdf639599b0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4521488C" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d6466165-3508-4d86-8275-7d459787f5ad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB44FC4006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/81a0248d-1816-48f9-8ac0-308d16168dba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB310EA01E" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0a88a655-f49c-42ff-8e7b-501ad3fc14bd" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31022B0F" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c1f6cee7-67ee-474b-a638-dc2470a9249e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2BD81B0D" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/95c63f8d-456c-4ae1-8e80-0edb86c69bcf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1B693118" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f3678d08-717e-47d7-b77a-11f29e7d0dc5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1B70A34B" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/98864930-f2e4-4007-b5b6-1ff2382a2a1f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB11308B57" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2ad3ebe0-05b0-4163-9f63-50bb238bd433" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB113AD383" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/679f89e0-3c83-44cf-b21b-8629b405ee30" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1E873F4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/609719c2-2228-46b6-819f-b4ef00aec2e7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB10312F76" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/97e862d8-4b29-4f48-beb5-f0350b14f3dc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1E0ACCA" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7de50ec5-5816-4d3b-8aa7-29c7a941c8ce" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0591DEB3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/55768794-35c0-4f94-9cf5-0680714bba17" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1DB784D" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1fb48b46-729b-4cfd-9781-6ad34630ef6c" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1D4E1A9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/037a96a1-884c-47ff-921c-b1cfea47e9e1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1CE17B4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/963409ad-3fd1-406e-8325-986ce62b4fa4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1C5A84C" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2c9b4f04-30e9-4c57-a20c-c0533a6fd6f1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7D6B055" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/801edeb1-e856-401f-9931-dd6fac94328d" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADD1BB1FE" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/aef9cbf4-f2d8-4a85-b509-44c026452369" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6AFC810" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/afc7c9e3-e691-4c17-8504-1e9e517f0e7b" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF0C8FAE" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/924e7dcd-f2f8-4bd1-817b-a36ce0f13c83" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACCFCE921" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/266c2134-ac8b-45b8-ba4c-6cd32f8b6014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC6E3D22" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6c17d7be-8d00-448f-8554-65562c293b99" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACBB00DF8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7428d488-f5ba-40f1-ae98-242e1871d7fa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5EBE9C4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/adf16e25-578e-4019-ab41-f2263785d309" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5DC18FC" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/84895052-1601-49c3-9999-e779ac8b5172" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB8DEC8D9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4231e54e-9ec3-47bb-8ee1-38c46293e8a9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98931D75" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d03a33d9-ea03-4ef9-828d-8ca868dfae5e" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5F917E4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/451f02f2-1d0f-4c1b-8fe8-adf4d6b81762" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98E40A21" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/56b3b46b-a732-495f-8d9a-b3cc989ca8e3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA566CA04" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/aa101830-aa23-419d-869f-604be60194e8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98AAD70D" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6079b1e0-1a58-4d24-9592-a590ae009301" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA55326E6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/302cc629-c499-4b35-a8a1-34ed9e0e2b4c" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98710BB6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/61e3c02f-f3a8-4dbf-8e9b-87c0ba8f1bf5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9883D41D" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8e666f9a-6969-44d7-ae15-b0040c57e344" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8276CCDB" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/61506290-401c-478e-848a-6cb942f41f7a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6622C43B" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9b46832a-f107-4218-bdd7-98d5ca050a68" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA661B8481" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6fb044ee-9586-47cd-afe2-a998b388f27c" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA662E3B3D" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1baa09d6-38cd-4036-a79c-58b357a25a7c" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA66AC2A12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9c311761-7c9e-4335-8238-8b02bb1e8c56" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5664FC1E" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/811ddd14-5f48-48d2-afa5-5055fa91b5f0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA453F5532" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c763e97e-092a-4e5b-8e0a-567dedf51d16" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4548D2A2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ac84da4e-8ab6-4484-9e43-1caa8f5c7003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA333F179F" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c36883a8-56a4-492f-8ea0-b10e66500210" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33505B61" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/83d24971-8f6a-47bb-b833-542a9681fa74" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA335FD80A" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7bfb8728-808d-411e-9e11-59af2a3f5972" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2A8C4DA2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5a6c2cb0-06c9-4e43-b070-347ed79d65c1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12205972" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3b291b24-007b-4a2f-b328-be8d359d1766" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12437939" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5280b34b-69ae-44f7-9594-f0b25cc5cca4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA12038D03" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1d1e8f1c-ec5f-4e6a-a160-2a0fe23807db" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB5B6663" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/52fd6084-41b7-4069-ba74-482e51abd82d" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FB500034" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3926830a-d36c-4317-b8ff-ec880576b396" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E08CE490" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/fc6ed3e9-f6ef-42fd-8eab-e855200916d4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F65AA7DA" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3f7b49be-a813-4d23-a176-be4c2f3edc34" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E08609C8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0689478b-bffa-4e0d-9eac-4a353c65e483" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E0954325" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4078f2d7-d198-421a-a86d-5e72e363c098" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D17D485C" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/83caa398-5278-4efa-9189-71107c176e11" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D1919490" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b370beca-28ff-4222-961f-b5604eacc5fb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D16EC8E8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/233c17ae-5c35-4efc-bf16-9f4b840f45cd" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA6D3561" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/eedf91fb-f3f3-4e53-82b6-3e42aa79b599" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BB5B1A2F" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9a1c4f2c-5bac-4119-a728-7be54b664bae" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BB287DBF" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6604dfe6-1b2c-473b-b3e3-6c3a5c11dbca" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BACF54FC" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f9d9d5fd-35de-4fe4-a329-027dd2796418" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AB0E0EA8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c5dc039e-bac9-4c79-9aa5-75b4689c097e" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BA700CF" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9a87a6bd-d59f-4cae-832d-63a052540dfb" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BB90E75" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e7261e55-577d-4e4d-bb5a-7e383215404b" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98B09D358" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2b758b4e-a1c2-488d-a13e-90c9b377a82f" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AF62B5A" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2280fbe8-b6c6-4039-bb85-21f2ef99ff03" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AD0259F" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/561a33cd-0cee-4847-a3d1-ced2d8deb5cf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AF11883" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/69bbdfe7-9ee8-4090-9034-384738bed06c" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9487B1633" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/70d89b00-4c22-43f8-adcb-da42b7e51eff" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94814D023" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0e629a06-2c88-4d76-9d87-9601c4c6e9b8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B947941C28" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/70939746-271a-4139-9a7e-695f5e167f8f" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9481C3183" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0e2af2eb-39bc-4f85-934f-2660154f3bc6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B947B0A54B" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6e98b703-4869-4c1f-bd78-c44bb59e6ea7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935999A82" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9609f4ec-2562-4e44-a7ce-79b57ba2bf43" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935AE4BA8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/45e36b73-5a1d-4fa6-a5e8-568aa5825412" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z773C12A28" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/21d3fa49-6b8e-4ecf-8744-5721a554b6ec" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9216F27A9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6eb443b8-6e2c-4174-bdee-caa6a9ee2d88" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91344BD8F" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f052fbc8-1739-40c3-8807-88558f9780a8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ED25200B" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1b191710-83a4-4aa9-bb00-1fda58f6d442" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ED1F74F1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/242c06a1-c618-43dc-9e3c-4d136eb5e20b" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E2170825" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5d751de6-7d15-4bdb-a0d0-3d90af723874" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E20E0152" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/97d4fc69-c56a-4874-9253-7bda20b109b1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E222B278" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/49290e83-9c3e-43bf-a66d-752abb8ee679" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E2018C43" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/df00af1d-7d11-45ff-9f15-e059fb654790" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B29B8792" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8030a804-4f57-4411-a425-5b6150a2816a" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B2C41F22" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7b753ccc-baf7-4f2b-8873-6915cc24c24d" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89EDDAE21" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9b069826-c75f-4bff-9ebc-2840122211ec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B876E9B85C" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8c7105af-09f4-4fed-b556-74602bd0797c" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86235041D" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0111e288-0854-4460-ad86-4984005ee14d" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83F8795D2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/57441c1a-1a6b-4cc6-909a-881f3ae0cbf7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B836B6CFB8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/162bf19e-83d8-4fb9-84c4-e6f20c29c940" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81687E0C8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/26f28c35-d46e-4c4e-8662-98b0c2ed54ce" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B813A1CA09" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0d5fabd9-4df1-4b1c-93eb-6239786954c1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80FD9030A" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b3c4e31d-e872-4bff-992d-983e75186458" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7FDC07474" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/159d3a77-79e1-4102-9af7-22fc7afaf16a" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D3795C0A" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/526f466e-5ced-4f23-bd7e-b1989a805fb6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79F2FDB04" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/789907cf-b65a-4391-be8d-e8c03c0f3246" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79B2E56B6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/b71f7cac-5e51-4936-bd29-e45fa9567d29" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B778900022" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/35854fb3-e3c1-4bc2-bc4c-04625e65ad17" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B778851FB3" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/7cc39ed0-c02c-4254-b814-5a28540e04e1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B774B124FE" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/300be0e8-5485-43b7-84bc-807775f453e0" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B774B6AD9A" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/60cbc58d-74a5-40e8-b95a-0ef20d5f994d" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76F851A92" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e974cf0b-d60b-4c28-b30b-f1d6b09fe7ec" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76F7AD33E" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/28f039ed-c0ff-47ec-bf70-c387e69cf68b" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B762650D96" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1dd79cfe-a7e5-4f8e-aa6d-fb3ce2677b75" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7625FFABF" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5a3427ec-f4ab-473d-8537-1e38888e3588" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B762594275" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4da9f540-c0ed-4026-b0a3-7d3e577d4e33" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75784B29A" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/c544c1be-2275-4ac0-b122-8d95f02c928f" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74A89BEF7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/e561ec88-88f2-492a-bae7-f4f587e48cd9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742D4CD0E" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f256bc21-d9ca-4835-8b21-aed6006f918d" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742C691BE" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8e992bcf-e793-4e96-8ecb-35f79c9133aa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B729809E52" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/20d7a12b-66c6-4c80-9010-b691abb2cfdc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7297EA4C0" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/ef80e92e-65f8-462b-b148-f07d4672ad92" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718374034" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f52965ac-c633-494f-aaf7-335912ce0fab" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7181F10D7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1ccf2d3f-e3ef-4791-91df-7873ab3efb6b" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7100FA3FF" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5ac4b145-1fd1-4772-97d3-2c50657e543a" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ED0B38FC" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/fb5901cf-0c03-4499-9103-f7b96403d06e" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ECFEC4C5" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/671a64b0-901c-4e36-bbf2-746633225b38" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E269EDCF" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6517218d-56eb-4987-bcac-f26246b2876b" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DD3A445E" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a5d90520-310c-406b-9b44-1ea8da15cdad" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DD3574D3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/11f5e910-ef4d-4481-916c-6fc8d5f08d85" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C85D6D7C" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/093aba17-47c7-419d-8fa6-387ee767de5e" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C845B4BC" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a1046beb-0e97-4c3e-961d-beac165d1f1a" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C8599B26" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4826bf4c-0c1b-431f-a7d7-6bc5b4b92df4" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CCACB536" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4d16d792-86b9-4c1f-b909-4109aaedd37f" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C84ECC62" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/5b0407de-eab5-402e-8abc-bff759a07c8b" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B256DC10" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/6e9e608e-c41f-404b-a6af-a15399c26e38" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68A002E6D" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a1952902-110f-47a4-9ca7-66e4fc092aab" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2595D12" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4d2115a0-92bf-4db0-a384-03c85551af38" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2538057" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/2a253301-c80e-4690-8501-5d2cce340289" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68A1064FF" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d8b86830-68e0-4a9a-b61b-bed155a883d4" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68A08173D" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/3b3f1630-ace9-43be-a5d5-6a059f53a2e3" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B254E27E" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f7ef9fe5-6e23-47e4-a9a4-8a78562810ae" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AF4E2CFA" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/0bb10309-0fc1-449c-8e35-b7ab20a98fc1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AFF702C0" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4e3fce4c-78d5-4d3a-b105-2b260c29a32f" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AF3FD004" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/4251cb2e-130d-468f-b5bc-f1e8d6d3343a" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689E18A12" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/8cc3127e-eea5-4225-ac46-7a2adb167d72" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689F6B1D5" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d021ddb1-5361-4456-9c65-72a96f218550" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A50C813E" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/71045035-e1ce-4e7d-810a-7ba2b7a31c71" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68E9944BF" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d8ae69f7-317b-4f03-be58-7f8e0f3deeca" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6992F5B5E" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d2780e23-d0a1-4680-9c96-6f3a52259896" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689BE8BF1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/691582ce-28b1-4724-a889-eefbf73fa89a" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689CD5F84" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/d8dafd52-efeb-4754-9a98-99ac6fb3986a" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67360BA81" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a290176c-d50d-449a-bf7a-7a03bc00f6e1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67373B561" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/064fad05-3303-44fc-ac8e-5400b0733048" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B673695C62" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/16f0dddf-5a0d-44ee-82ab-a4ec0b04036a" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/9d2f7c1f-ee73-409c-be82-bcdfb627601d" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662F1AE0E" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/430c4fe9-385a-4776-8dcf-971afdaf9bd6" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B654C0BE23" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/f925b3a7-17e4-442f-8538-7c53f11b712f" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6549E4772" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/a662eb43-b04a-41f5-a904-98dba0ef7f6a" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B654ACF95F" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/cb954f5d-79e9-485b-9c27-901f01a95632" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B654A3E1B9" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/1394ea7b-1b88-461b-9bd3-f4a18ac09535" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B639E411D3" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/atti-amministrazioni-enti/10a45813-782b-48bb-a36a-5675cc5d683d" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/LCIC823002/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F244"/>
+  <dimension ref="A1:F252"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>14572</v>
+        <v>18307</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>18306</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4">
+        <v>16963</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B5">
-        <v>13867</v>
+        <v>16962</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6">
+        <v>15801</v>
+      </c>
+      <c r="C6" t="s">
         <v>18</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7">
+        <v>15276</v>
+      </c>
+      <c r="C7" t="s">
         <v>21</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>13313</v>
+        <v>14729</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9">
+        <v>14728</v>
+      </c>
+      <c r="C9" t="s">
         <v>26</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>12312</v>
+        <v>14572</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11">
-        <v>12283</v>
+        <v>14366</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12">
-        <v>12199</v>
+        <v>13875</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13">
+        <v>13867</v>
+      </c>
+      <c r="C13" t="s">
         <v>37</v>
       </c>
-      <c r="B13">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>12162</v>
+        <v>13466</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>12161</v>
+        <v>13314</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B16">
-        <v>12105</v>
+        <v>13313</v>
       </c>
       <c r="C16" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17">
-        <v>11555</v>
+        <v>12316</v>
       </c>
       <c r="C17" t="s">
         <v>48</v>
       </c>
       <c r="D17" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18">
+        <v>12312</v>
+      </c>
+      <c r="C18" t="s">
         <v>50</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B19">
-        <v>11468</v>
+        <v>12283</v>
       </c>
       <c r="C19" t="s">
         <v>53</v>
       </c>
       <c r="D19" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>55</v>
       </c>
       <c r="B20">
-        <v>11421</v>
+        <v>12199</v>
       </c>
       <c r="C20" t="s">
         <v>56</v>
       </c>
       <c r="D20" t="s">
         <v>57</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B21">
-        <v>11420</v>
+        <v>12177</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B22">
-        <v>11419</v>
+        <v>12162</v>
       </c>
       <c r="C22" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B23">
-        <v>11397</v>
+        <v>12161</v>
       </c>
       <c r="C23" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D23" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="B24">
-        <v>11395</v>
+        <v>12105</v>
       </c>
       <c r="C24" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B25">
-        <v>11376</v>
+        <v>11555</v>
       </c>
       <c r="C25" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B26">
-        <v>11154</v>
+        <v>11469</v>
       </c>
       <c r="C26" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B27">
-        <v>11153</v>
+        <v>11468</v>
       </c>
       <c r="C27" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D27" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B28">
-        <v>11026</v>
+        <v>11421</v>
       </c>
       <c r="C28" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D28" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B29">
-        <v>11025</v>
+        <v>11420</v>
       </c>
       <c r="C29" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D29" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B30">
-        <v>9842</v>
+        <v>11419</v>
       </c>
       <c r="C30" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D30" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B31">
-        <v>9839</v>
+        <v>11397</v>
       </c>
       <c r="C31" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D31" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="B32">
-        <v>9375</v>
+        <v>11395</v>
       </c>
       <c r="C32" t="s">
         <v>85</v>
       </c>
       <c r="D32" t="s">
         <v>86</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>87</v>
       </c>
       <c r="B33">
-        <v>9164</v>
+        <v>11376</v>
       </c>
       <c r="C33" t="s">
         <v>88</v>
       </c>
       <c r="D33" t="s">
         <v>89</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B34">
-        <v>9163</v>
+        <v>11154</v>
       </c>
       <c r="C34" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D34" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B35">
-        <v>8605</v>
+        <v>11153</v>
       </c>
       <c r="C35" t="s">
         <v>93</v>
       </c>
       <c r="D35" t="s">
         <v>94</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>95</v>
       </c>
       <c r="B36">
-        <v>8557</v>
+        <v>11026</v>
       </c>
       <c r="C36" t="s">
         <v>96</v>
       </c>
       <c r="D36" t="s">
         <v>97</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>95</v>
       </c>
       <c r="B37">
-        <v>8556</v>
+        <v>11025</v>
       </c>
       <c r="C37" t="s">
         <v>98</v>
       </c>
       <c r="D37" t="s">
         <v>99</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B38">
-        <v>8553</v>
+        <v>9842</v>
       </c>
       <c r="C38" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D38" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B39">
-        <v>8360</v>
+        <v>9839</v>
       </c>
       <c r="C39" t="s">
         <v>103</v>
       </c>
       <c r="D39" t="s">
         <v>104</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40">
-        <v>8125</v>
+        <v>9375</v>
       </c>
       <c r="C40" t="s">
         <v>106</v>
       </c>
       <c r="D40" t="s">
         <v>107</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41">
-        <v>8072</v>
+        <v>9164</v>
       </c>
       <c r="C41" t="s">
         <v>109</v>
       </c>
       <c r="D41" t="s">
         <v>110</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42">
-        <v>8056</v>
+        <v>9163</v>
       </c>
       <c r="C42" t="s">
         <v>111</v>
       </c>
       <c r="D42" t="s">
         <v>112</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43">
-        <v>7916</v>
+        <v>8605</v>
       </c>
       <c r="C43" t="s">
         <v>114</v>
       </c>
       <c r="D43" t="s">
         <v>115</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B44">
-        <v>7914</v>
+        <v>8557</v>
       </c>
       <c r="C44" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D44" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B45">
-        <v>7811</v>
+        <v>8556</v>
       </c>
       <c r="C45" t="s">
         <v>119</v>
       </c>
       <c r="D45" t="s">
         <v>120</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B46">
-        <v>7805</v>
+        <v>8553</v>
       </c>
       <c r="C46" t="s">
         <v>121</v>
       </c>
       <c r="D46" t="s">
         <v>122</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47">
-        <v>7662</v>
+        <v>8360</v>
       </c>
       <c r="C47" t="s">
         <v>124</v>
       </c>
       <c r="D47" t="s">
         <v>125</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>126</v>
       </c>
       <c r="B48">
-        <v>7438</v>
+        <v>8125</v>
       </c>
       <c r="C48" t="s">
         <v>127</v>
       </c>
       <c r="D48" t="s">
         <v>128</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B49">
-        <v>7434</v>
+        <v>8072</v>
       </c>
       <c r="C49" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D49" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B50">
-        <v>7432</v>
+        <v>8056</v>
       </c>
       <c r="C50" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D50" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B51">
-        <v>7259</v>
+        <v>7916</v>
       </c>
       <c r="C51" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D51" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B52">
-        <v>7257</v>
+        <v>7914</v>
       </c>
       <c r="C52" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D52" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B53">
-        <v>7129</v>
+        <v>7811</v>
       </c>
       <c r="C53" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D53" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B54">
-        <v>6969</v>
+        <v>7805</v>
       </c>
       <c r="C54" t="s">
         <v>142</v>
       </c>
       <c r="D54" t="s">
         <v>143</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55">
-        <v>6940</v>
+        <v>7662</v>
       </c>
       <c r="C55" t="s">
         <v>145</v>
       </c>
       <c r="D55" t="s">
         <v>146</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>147</v>
       </c>
       <c r="B56">
-        <v>6617</v>
+        <v>7438</v>
       </c>
       <c r="C56" t="s">
         <v>148</v>
       </c>
       <c r="D56" t="s">
         <v>149</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
+        <v>147</v>
+      </c>
+      <c r="B57">
+        <v>7434</v>
+      </c>
+      <c r="C57" t="s">
         <v>150</v>
       </c>
-      <c r="B57">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>147</v>
+      </c>
+      <c r="B58">
+        <v>7432</v>
+      </c>
+      <c r="C58" t="s">
+        <v>152</v>
+      </c>
+      <c r="D58" t="s">
         <v>153</v>
-      </c>
-[...7 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B59">
-        <v>6433</v>
+        <v>7259</v>
       </c>
       <c r="C59" t="s">
+        <v>155</v>
+      </c>
+      <c r="D59" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B60">
-        <v>6428</v>
+        <v>7257</v>
       </c>
       <c r="C60" t="s">
+        <v>157</v>
+      </c>
+      <c r="D60" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
+        <v>159</v>
+      </c>
+      <c r="B61">
+        <v>7129</v>
+      </c>
+      <c r="C61" t="s">
         <v>160</v>
       </c>
-      <c r="B61">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B62">
-        <v>6352</v>
+        <v>6969</v>
       </c>
       <c r="C62" t="s">
         <v>163</v>
       </c>
       <c r="D62" t="s">
         <v>164</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="B63">
-        <v>6351</v>
+        <v>6940</v>
       </c>
       <c r="C63" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D63" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="B64">
-        <v>6349</v>
+        <v>6617</v>
       </c>
       <c r="C64" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D64" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B65">
-        <v>6274</v>
+        <v>6543</v>
       </c>
       <c r="C65" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D65" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B66">
-        <v>6120</v>
+        <v>6436</v>
       </c>
       <c r="C66" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D66" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B67">
-        <v>5927</v>
+        <v>6433</v>
       </c>
       <c r="C67" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D67" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B68">
-        <v>5751</v>
+        <v>6428</v>
       </c>
       <c r="C68" t="s">
         <v>179</v>
       </c>
       <c r="D68" t="s">
         <v>180</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>181</v>
       </c>
       <c r="B69">
-        <v>5675</v>
+        <v>6353</v>
       </c>
       <c r="C69" t="s">
         <v>182</v>
       </c>
       <c r="D69" t="s">
         <v>183</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>181</v>
       </c>
       <c r="B70">
-        <v>5672</v>
+        <v>6352</v>
       </c>
       <c r="C70" t="s">
         <v>184</v>
       </c>
       <c r="D70" t="s">
         <v>185</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
+        <v>181</v>
+      </c>
+      <c r="B71">
+        <v>6351</v>
+      </c>
+      <c r="C71" t="s">
         <v>186</v>
       </c>
-      <c r="B71">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
+        <v>181</v>
+      </c>
+      <c r="B72">
+        <v>6349</v>
+      </c>
+      <c r="C72" t="s">
+        <v>188</v>
+      </c>
+      <c r="D72" t="s">
         <v>189</v>
-      </c>
-[...7 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B73">
-        <v>5447</v>
+        <v>6274</v>
       </c>
       <c r="C73" t="s">
+        <v>191</v>
+      </c>
+      <c r="D73" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
+        <v>193</v>
+      </c>
+      <c r="B74">
+        <v>6120</v>
+      </c>
+      <c r="C74" t="s">
         <v>194</v>
       </c>
-      <c r="B74">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B75">
-        <v>5311</v>
+        <v>5927</v>
       </c>
       <c r="C75" t="s">
         <v>197</v>
       </c>
       <c r="D75" t="s">
         <v>198</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>199</v>
       </c>
       <c r="B76">
-        <v>5225</v>
+        <v>5751</v>
       </c>
       <c r="C76" t="s">
         <v>200</v>
       </c>
       <c r="D76" t="s">
         <v>201</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B77">
-        <v>5214</v>
+        <v>5675</v>
       </c>
       <c r="C77" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D77" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B78">
-        <v>5138</v>
+        <v>5672</v>
       </c>
       <c r="C78" t="s">
         <v>205</v>
       </c>
       <c r="D78" t="s">
         <v>206</v>
       </c>
-      <c r="E78" t="s">
-        <v>205</v>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>207</v>
       </c>
       <c r="B79">
-        <v>5077</v>
+        <v>5621</v>
       </c>
       <c r="C79" t="s">
         <v>208</v>
       </c>
       <c r="D79" t="s">
         <v>209</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B80">
-        <v>5076</v>
+        <v>5450</v>
       </c>
       <c r="C80" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D80" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B81">
-        <v>4853</v>
+        <v>5447</v>
       </c>
       <c r="C81" t="s">
         <v>213</v>
       </c>
       <c r="D81" t="s">
         <v>214</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>215</v>
       </c>
       <c r="B82">
-        <v>4643</v>
+        <v>5317</v>
       </c>
       <c r="C82" t="s">
         <v>216</v>
       </c>
       <c r="D82" t="s">
         <v>217</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
+        <v>215</v>
+      </c>
+      <c r="B83">
+        <v>5311</v>
+      </c>
+      <c r="C83" t="s">
         <v>218</v>
       </c>
-      <c r="B83">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
+        <v>220</v>
+      </c>
+      <c r="B84">
+        <v>5225</v>
+      </c>
+      <c r="C84" t="s">
         <v>221</v>
       </c>
-      <c r="B84">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
+        <v>220</v>
+      </c>
+      <c r="B85">
+        <v>5214</v>
+      </c>
+      <c r="C85" t="s">
+        <v>223</v>
+      </c>
+      <c r="D85" t="s">
         <v>224</v>
-      </c>
-[...7 lines deleted...]
-        <v>226</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B86">
-        <v>4279</v>
+        <v>5138</v>
       </c>
       <c r="C86" t="s">
+        <v>226</v>
+      </c>
+      <c r="D86" t="s">
         <v>227</v>
       </c>
-      <c r="D86" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E86" t="s">
+        <v>226</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="B87">
-        <v>4260</v>
+        <v>5077</v>
       </c>
       <c r="C87" t="s">
         <v>229</v>
       </c>
       <c r="D87" t="s">
         <v>230</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
+        <v>228</v>
+      </c>
+      <c r="B88">
+        <v>5076</v>
+      </c>
+      <c r="C88" t="s">
         <v>231</v>
       </c>
-      <c r="B88">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="D88" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B89">
-        <v>4132</v>
+        <v>4853</v>
       </c>
       <c r="C89" t="s">
         <v>234</v>
       </c>
       <c r="D89" t="s">
         <v>235</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>236</v>
       </c>
       <c r="B90">
-        <v>3942</v>
+        <v>4643</v>
       </c>
       <c r="C90" t="s">
         <v>237</v>
       </c>
       <c r="D90" t="s">
         <v>238</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>239</v>
       </c>
       <c r="B91">
-        <v>3898</v>
+        <v>4513</v>
       </c>
       <c r="C91" t="s">
         <v>240</v>
       </c>
       <c r="D91" t="s">
         <v>241</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B92">
-        <v>3897</v>
+        <v>4324</v>
       </c>
       <c r="C92" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D92" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B93">
-        <v>3767</v>
+        <v>4282</v>
       </c>
       <c r="C93" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D93" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B94">
-        <v>3766</v>
+        <v>4279</v>
       </c>
       <c r="C94" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D94" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B95">
-        <v>3613</v>
+        <v>4260</v>
       </c>
       <c r="C95" t="s">
         <v>250</v>
       </c>
       <c r="D95" t="s">
         <v>251</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B96">
-        <v>3611</v>
+        <v>4135</v>
       </c>
       <c r="C96" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D96" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B97">
-        <v>3373</v>
+        <v>4132</v>
       </c>
       <c r="C97" t="s">
         <v>255</v>
       </c>
       <c r="D97" t="s">
         <v>256</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="B98">
-        <v>3340</v>
+        <v>3942</v>
       </c>
       <c r="C98" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D98" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B99">
-        <v>3263</v>
+        <v>3898</v>
       </c>
       <c r="C99" t="s">
-        <v>205</v>
+        <v>261</v>
       </c>
       <c r="D99" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>262</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B100">
-        <v>2968</v>
+        <v>3897</v>
       </c>
       <c r="C100" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D100" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B101">
-        <v>2883</v>
+        <v>3767</v>
       </c>
       <c r="C101" t="s">
-        <v>205</v>
+        <v>266</v>
       </c>
       <c r="D101" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>267</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B102">
-        <v>2680</v>
+        <v>3766</v>
       </c>
       <c r="C102" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D102" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="B103">
-        <v>2678</v>
+        <v>3613</v>
       </c>
       <c r="C103" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D103" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B104">
-        <v>2528</v>
+        <v>3611</v>
       </c>
       <c r="C104" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D104" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B105">
-        <v>2481</v>
+        <v>3373</v>
       </c>
       <c r="C105" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D105" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B106">
-        <v>2259</v>
+        <v>3340</v>
       </c>
       <c r="C106" t="s">
         <v>278</v>
       </c>
       <c r="D106" t="s">
         <v>279</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>280</v>
       </c>
       <c r="B107">
-        <v>1995</v>
+        <v>3263</v>
       </c>
       <c r="C107" t="s">
+        <v>226</v>
+      </c>
+      <c r="D107" t="s">
         <v>281</v>
       </c>
-      <c r="D107" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E107" t="s">
+        <v>226</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B108">
-        <v>1993</v>
+        <v>2968</v>
       </c>
       <c r="C108" t="s">
         <v>283</v>
       </c>
       <c r="D108" t="s">
         <v>284</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>285</v>
       </c>
       <c r="B109">
-        <v>1743</v>
+        <v>2883</v>
       </c>
       <c r="C109" t="s">
+        <v>226</v>
+      </c>
+      <c r="D109" t="s">
         <v>286</v>
       </c>
-      <c r="D109" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E109" t="s">
+        <v>226</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B110">
-        <v>1742</v>
+        <v>2680</v>
       </c>
       <c r="C110" t="s">
         <v>288</v>
       </c>
       <c r="D110" t="s">
         <v>289</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B111">
-        <v>1741</v>
+        <v>2678</v>
       </c>
       <c r="C111" t="s">
         <v>290</v>
       </c>
       <c r="D111" t="s">
         <v>291</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>292</v>
       </c>
       <c r="B112">
-        <v>1440</v>
+        <v>2528</v>
       </c>
       <c r="C112" t="s">
         <v>293</v>
       </c>
       <c r="D112" t="s">
         <v>294</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>295</v>
       </c>
       <c r="B113">
-        <v>1209</v>
+        <v>2481</v>
       </c>
       <c r="C113" t="s">
-        <v>205</v>
+        <v>296</v>
       </c>
       <c r="D113" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>297</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B114">
-        <v>1154</v>
+        <v>2259</v>
       </c>
       <c r="C114" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D114" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B115">
-        <v>1152</v>
+        <v>1995</v>
       </c>
       <c r="C115" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D115" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B116">
-        <v>1108</v>
+        <v>1993</v>
       </c>
       <c r="C116" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D116" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B117">
-        <v>892</v>
+        <v>1743</v>
       </c>
       <c r="C117" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D117" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B118">
-        <v>889</v>
+        <v>1742</v>
       </c>
       <c r="C118" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D118" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B119">
-        <v>703</v>
+        <v>1741</v>
       </c>
       <c r="C119" t="s">
         <v>311</v>
       </c>
       <c r="D119" t="s">
         <v>312</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B120">
-        <v>632</v>
+        <v>1440</v>
       </c>
       <c r="C120" t="s">
-        <v>205</v>
+        <v>314</v>
       </c>
       <c r="D120" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>315</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B121">
-        <v>613</v>
+        <v>1209</v>
       </c>
       <c r="C121" t="s">
-        <v>315</v>
+        <v>226</v>
       </c>
       <c r="D121" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>317</v>
+      </c>
+      <c r="E121" t="s">
+        <v>226</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B122">
-        <v>197</v>
+        <v>1154</v>
       </c>
       <c r="C122" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D122" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B123">
-        <v>194</v>
+        <v>1152</v>
       </c>
       <c r="C123" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D123" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B124">
-        <v>22244</v>
+        <v>1108</v>
       </c>
       <c r="C124" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D124" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="B125">
-        <v>22243</v>
+        <v>892</v>
       </c>
       <c r="C125" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="D125" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="B126">
-        <v>22238</v>
+        <v>889</v>
       </c>
       <c r="C126" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="D126" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="B127">
-        <v>22198</v>
+        <v>703</v>
       </c>
       <c r="C127" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="D127" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>331</v>
       </c>
       <c r="B128">
-        <v>22073</v>
+        <v>632</v>
       </c>
       <c r="C128" t="s">
-        <v>332</v>
+        <v>226</v>
       </c>
       <c r="D128" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>334</v>
+      </c>
+      <c r="E128" t="s">
+        <v>226</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="B129">
-        <v>22070</v>
+        <v>613</v>
       </c>
       <c r="C129" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D129" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="B130">
-        <v>22068</v>
+        <v>197</v>
       </c>
       <c r="C130" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="D130" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>338</v>
       </c>
       <c r="B131">
-        <v>21953</v>
+        <v>194</v>
       </c>
       <c r="C131" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D131" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="B132">
-        <v>21926</v>
+        <v>22244</v>
       </c>
       <c r="C132" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="D132" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>343</v>
       </c>
       <c r="B133">
-        <v>21819</v>
+        <v>22243</v>
       </c>
       <c r="C133" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="D133" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="B134">
-        <v>21585</v>
+        <v>22238</v>
       </c>
       <c r="C134" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D134" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="B135">
-        <v>21563</v>
+        <v>22198</v>
       </c>
       <c r="C135" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D135" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B136">
-        <v>21513</v>
+        <v>22073</v>
       </c>
       <c r="C136" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D136" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B137">
-        <v>21501</v>
+        <v>22070</v>
       </c>
       <c r="C137" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D137" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B138">
-        <v>21142</v>
+        <v>22068</v>
       </c>
       <c r="C138" t="s">
-        <v>205</v>
+        <v>357</v>
       </c>
       <c r="D138" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>358</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B139">
-        <v>20763</v>
+        <v>21953</v>
       </c>
       <c r="C139" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D139" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B140">
-        <v>20678</v>
+        <v>21926</v>
       </c>
       <c r="C140" t="s">
         <v>362</v>
       </c>
       <c r="D140" t="s">
         <v>363</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B141">
-        <v>20677</v>
+        <v>21819</v>
       </c>
       <c r="C141" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D141" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="B142">
-        <v>20676</v>
+        <v>21585</v>
       </c>
       <c r="C142" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="D142" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="B143">
-        <v>20674</v>
+        <v>21563</v>
       </c>
       <c r="C143" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D143" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>361</v>
+        <v>372</v>
       </c>
       <c r="B144">
-        <v>20628</v>
+        <v>21513</v>
       </c>
       <c r="C144" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="D144" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>361</v>
+        <v>372</v>
       </c>
       <c r="B145">
-        <v>20624</v>
+        <v>21501</v>
       </c>
       <c r="C145" t="s">
-        <v>205</v>
+        <v>375</v>
       </c>
       <c r="D145" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>376</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="B146">
-        <v>20141</v>
+        <v>21142</v>
       </c>
       <c r="C146" t="s">
-        <v>374</v>
+        <v>226</v>
       </c>
       <c r="D146" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>378</v>
+      </c>
+      <c r="E146" t="s">
+        <v>226</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B147">
-        <v>19975</v>
+        <v>20763</v>
       </c>
       <c r="C147" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="D147" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B148">
-        <v>19676</v>
+        <v>20678</v>
       </c>
       <c r="C148" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="D148" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>382</v>
       </c>
       <c r="B149">
-        <v>19384</v>
+        <v>20677</v>
       </c>
       <c r="C149" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="D149" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B150">
-        <v>19231</v>
+        <v>20676</v>
       </c>
       <c r="C150" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D150" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="B151">
-        <v>18870</v>
+        <v>20674</v>
       </c>
       <c r="C151" t="s">
         <v>389</v>
       </c>
       <c r="D151" t="s">
         <v>390</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="B152">
-        <v>18836</v>
+        <v>20628</v>
       </c>
       <c r="C152" t="s">
         <v>391</v>
       </c>
       <c r="D152" t="s">
         <v>392</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
+        <v>382</v>
+      </c>
+      <c r="B153">
+        <v>20624</v>
+      </c>
+      <c r="C153" t="s">
+        <v>226</v>
+      </c>
+      <c r="D153" t="s">
         <v>393</v>
       </c>
-      <c r="B153">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E153" t="s">
+        <v>226</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B154">
-        <v>18578</v>
+        <v>20141</v>
       </c>
       <c r="C154" t="s">
+        <v>395</v>
+      </c>
+      <c r="D154" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
+        <v>397</v>
+      </c>
+      <c r="B155">
+        <v>19975</v>
+      </c>
+      <c r="C155" t="s">
         <v>398</v>
       </c>
-      <c r="B155">
-[...2 lines deleted...]
-      <c r="C155" t="s">
+      <c r="D155" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
+        <v>400</v>
+      </c>
+      <c r="B156">
+        <v>19676</v>
+      </c>
+      <c r="C156" t="s">
         <v>401</v>
       </c>
-      <c r="B156">
-[...2 lines deleted...]
-      <c r="C156" t="s">
+      <c r="D156" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="B157">
-        <v>17255</v>
+        <v>19384</v>
       </c>
       <c r="C157" t="s">
         <v>404</v>
       </c>
       <c r="D157" t="s">
         <v>405</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
         <v>406</v>
       </c>
       <c r="B158">
-        <v>16939</v>
+        <v>19231</v>
       </c>
       <c r="C158" t="s">
         <v>407</v>
       </c>
       <c r="D158" t="s">
         <v>408</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>409</v>
       </c>
       <c r="B159">
-        <v>16147</v>
+        <v>18870</v>
       </c>
       <c r="C159" t="s">
         <v>410</v>
       </c>
       <c r="D159" t="s">
         <v>411</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
+        <v>409</v>
+      </c>
+      <c r="B160">
+        <v>18836</v>
+      </c>
+      <c r="C160" t="s">
         <v>412</v>
       </c>
-      <c r="B160">
-[...2 lines deleted...]
-      <c r="C160" t="s">
+      <c r="D160" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
+        <v>414</v>
+      </c>
+      <c r="B161">
+        <v>18579</v>
+      </c>
+      <c r="C161" t="s">
         <v>415</v>
       </c>
-      <c r="B161">
-[...2 lines deleted...]
-      <c r="C161" t="s">
+      <c r="D161" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
+        <v>414</v>
+      </c>
+      <c r="B162">
+        <v>18578</v>
+      </c>
+      <c r="C162" t="s">
+        <v>417</v>
+      </c>
+      <c r="D162" t="s">
         <v>418</v>
-      </c>
-[...7 lines deleted...]
-        <v>420</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B163">
-        <v>14372</v>
+        <v>18340</v>
       </c>
       <c r="C163" t="s">
-        <v>205</v>
+        <v>420</v>
       </c>
       <c r="D163" t="s">
         <v>421</v>
       </c>
-      <c r="E163" t="s">
-        <v>205</v>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B164">
-        <v>14367</v>
+        <v>17258</v>
       </c>
       <c r="C164" t="s">
-        <v>205</v>
+        <v>423</v>
       </c>
       <c r="D164" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>424</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B165">
-        <v>14350</v>
+        <v>17255</v>
       </c>
       <c r="C165" t="s">
-        <v>205</v>
+        <v>425</v>
       </c>
       <c r="D165" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>426</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>418</v>
+        <v>427</v>
       </c>
       <c r="B166">
-        <v>14347</v>
+        <v>16939</v>
       </c>
       <c r="C166" t="s">
-        <v>205</v>
+        <v>428</v>
       </c>
       <c r="D166" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>429</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="B167">
-        <v>14072</v>
+        <v>16147</v>
       </c>
       <c r="C167" t="s">
-        <v>205</v>
+        <v>431</v>
       </c>
       <c r="D167" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>432</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="B168">
-        <v>13802</v>
+        <v>15605</v>
       </c>
       <c r="C168" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="D168" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="B169">
-        <v>13733</v>
+        <v>14551</v>
       </c>
       <c r="C169" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="D169" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="B170">
-        <v>13675</v>
+        <v>14392</v>
       </c>
       <c r="C170" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="D170" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="B171">
-        <v>13515</v>
+        <v>14372</v>
       </c>
       <c r="C171" t="s">
-        <v>437</v>
+        <v>226</v>
       </c>
       <c r="D171" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>442</v>
+      </c>
+      <c r="E171" t="s">
+        <v>226</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
         <v>439</v>
       </c>
       <c r="B172">
-        <v>13046</v>
+        <v>14367</v>
       </c>
       <c r="C172" t="s">
-        <v>440</v>
+        <v>226</v>
       </c>
       <c r="D172" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>443</v>
+      </c>
+      <c r="E172" t="s">
+        <v>226</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
         <v>439</v>
       </c>
       <c r="B173">
-        <v>13042</v>
+        <v>14350</v>
       </c>
       <c r="C173" t="s">
-        <v>205</v>
+        <v>226</v>
       </c>
       <c r="D173" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E173" t="s">
-        <v>205</v>
+        <v>226</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="B174">
-        <v>12148</v>
+        <v>14347</v>
       </c>
       <c r="C174" t="s">
-        <v>444</v>
+        <v>226</v>
       </c>
       <c r="D174" t="s">
         <v>445</v>
       </c>
-      <c r="E174" s="2" t="s">
-        <v>9</v>
+      <c r="E174" t="s">
+        <v>226</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
         <v>446</v>
       </c>
       <c r="B175">
-        <v>12054</v>
+        <v>14072</v>
       </c>
       <c r="C175" t="s">
+        <v>226</v>
+      </c>
+      <c r="D175" t="s">
         <v>447</v>
       </c>
-      <c r="D175" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E175" t="s">
+        <v>226</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
+        <v>448</v>
+      </c>
+      <c r="B176">
+        <v>13802</v>
+      </c>
+      <c r="C176" t="s">
         <v>449</v>
       </c>
-      <c r="B176">
-[...2 lines deleted...]
-      <c r="C176" t="s">
+      <c r="D176" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
+        <v>451</v>
+      </c>
+      <c r="B177">
+        <v>13733</v>
+      </c>
+      <c r="C177" t="s">
         <v>452</v>
       </c>
-      <c r="B177">
-[...2 lines deleted...]
-      <c r="C177" t="s">
+      <c r="D177" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B178">
-        <v>11400</v>
+        <v>13675</v>
       </c>
       <c r="C178" t="s">
         <v>455</v>
       </c>
       <c r="D178" t="s">
         <v>456</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="B179">
-        <v>11399</v>
+        <v>13515</v>
       </c>
       <c r="C179" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D179" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B180">
-        <v>11321</v>
+        <v>13046</v>
       </c>
       <c r="C180" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D180" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B181">
-        <v>11320</v>
+        <v>13042</v>
       </c>
       <c r="C181" t="s">
-        <v>462</v>
+        <v>226</v>
       </c>
       <c r="D181" t="s">
         <v>463</v>
       </c>
-      <c r="E181" s="2" t="s">
-        <v>9</v>
+      <c r="E181" t="s">
+        <v>226</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
         <v>464</v>
       </c>
       <c r="B182">
-        <v>11241</v>
+        <v>12148</v>
       </c>
       <c r="C182" t="s">
         <v>465</v>
       </c>
       <c r="D182" t="s">
         <v>466</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="B183">
-        <v>11193</v>
+        <v>12054</v>
       </c>
       <c r="C183" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D183" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B184">
-        <v>11086</v>
+        <v>11485</v>
       </c>
       <c r="C184" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D184" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B185">
-        <v>10811</v>
+        <v>11442</v>
       </c>
       <c r="C185" t="s">
-        <v>205</v>
+        <v>474</v>
       </c>
       <c r="D185" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>475</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B186">
-        <v>10808</v>
+        <v>11400</v>
       </c>
       <c r="C186" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="D186" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="B187">
-        <v>10631</v>
+        <v>11399</v>
       </c>
       <c r="C187" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D187" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B188">
-        <v>10579</v>
+        <v>11321</v>
       </c>
       <c r="C188" t="s">
-        <v>205</v>
+        <v>481</v>
       </c>
       <c r="D188" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>482</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="B189">
-        <v>10426</v>
+        <v>11320</v>
       </c>
       <c r="C189" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D189" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="B190">
-        <v>10413</v>
+        <v>11241</v>
       </c>
       <c r="C190" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="D190" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="B191">
-        <v>9904</v>
+        <v>11193</v>
       </c>
       <c r="C191" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="D191" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="B192">
-        <v>9903</v>
+        <v>11086</v>
       </c>
       <c r="C192" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="D192" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B193">
-        <v>9722</v>
+        <v>10811</v>
       </c>
       <c r="C193" t="s">
-        <v>205</v>
+        <v>226</v>
       </c>
       <c r="D193" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E193" t="s">
-        <v>205</v>
+        <v>226</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
         <v>493</v>
       </c>
       <c r="B194">
-        <v>9434</v>
+        <v>10808</v>
       </c>
       <c r="C194" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D194" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="B195">
-        <v>9417</v>
+        <v>10631</v>
       </c>
       <c r="C195" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="D195" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B196">
-        <v>9147</v>
+        <v>10579</v>
       </c>
       <c r="C196" t="s">
-        <v>499</v>
+        <v>226</v>
       </c>
       <c r="D196" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>501</v>
+      </c>
+      <c r="E196" t="s">
+        <v>226</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B197">
-        <v>8986</v>
+        <v>10426</v>
       </c>
       <c r="C197" t="s">
-        <v>205</v>
+        <v>503</v>
       </c>
       <c r="D197" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>504</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="B198">
-        <v>8796</v>
+        <v>10413</v>
       </c>
       <c r="C198" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D198" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="B199">
-        <v>8795</v>
+        <v>9904</v>
       </c>
       <c r="C199" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D199" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="B200">
-        <v>8637</v>
+        <v>9903</v>
       </c>
       <c r="C200" t="s">
-        <v>205</v>
+        <v>510</v>
       </c>
       <c r="D200" t="s">
-        <v>509</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>511</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="B201">
-        <v>8461</v>
+        <v>9722</v>
       </c>
       <c r="C201" t="s">
-        <v>205</v>
+        <v>226</v>
       </c>
       <c r="D201" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="E201" t="s">
-        <v>205</v>
+        <v>226</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="B202">
-        <v>8459</v>
+        <v>9434</v>
       </c>
       <c r="C202" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="D202" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
         <v>514</v>
       </c>
       <c r="B203">
-        <v>8364</v>
+        <v>9417</v>
       </c>
       <c r="C203" t="s">
-        <v>205</v>
+        <v>517</v>
       </c>
       <c r="D203" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>518</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="B204">
-        <v>8355</v>
+        <v>9147</v>
       </c>
       <c r="C204" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="D204" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="B205">
-        <v>8241</v>
+        <v>8986</v>
       </c>
       <c r="C205" t="s">
-        <v>519</v>
+        <v>226</v>
       </c>
       <c r="D205" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>523</v>
+      </c>
+      <c r="E205" t="s">
+        <v>226</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="B206">
-        <v>8095</v>
+        <v>8796</v>
       </c>
       <c r="C206" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="D206" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="B207">
-        <v>8094</v>
+        <v>8795</v>
       </c>
       <c r="C207" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="D207" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="B208">
-        <v>8093</v>
+        <v>8637</v>
       </c>
       <c r="C208" t="s">
-        <v>526</v>
+        <v>226</v>
       </c>
       <c r="D208" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>530</v>
+      </c>
+      <c r="E208" t="s">
+        <v>226</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>521</v>
+        <v>531</v>
       </c>
       <c r="B209">
-        <v>8092</v>
+        <v>8461</v>
       </c>
       <c r="C209" t="s">
-        <v>528</v>
+        <v>226</v>
       </c>
       <c r="D209" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>532</v>
+      </c>
+      <c r="E209" t="s">
+        <v>226</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="B210">
-        <v>7959</v>
+        <v>8459</v>
       </c>
       <c r="C210" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="D210" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B211">
-        <v>7558</v>
+        <v>8364</v>
       </c>
       <c r="C211" t="s">
-        <v>534</v>
+        <v>226</v>
       </c>
       <c r="D211" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>536</v>
+      </c>
+      <c r="E211" t="s">
+        <v>226</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B212">
-        <v>7543</v>
+        <v>8355</v>
       </c>
       <c r="C212" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D212" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="B213">
-        <v>7542</v>
+        <v>8241</v>
       </c>
       <c r="C213" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="D213" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>533</v>
+        <v>542</v>
       </c>
       <c r="B214">
-        <v>7541</v>
+        <v>8095</v>
       </c>
       <c r="C214" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="D214" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>533</v>
+        <v>542</v>
       </c>
       <c r="B215">
-        <v>7534</v>
+        <v>8094</v>
       </c>
       <c r="C215" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="D215" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>533</v>
+        <v>542</v>
       </c>
       <c r="B216">
-        <v>7531</v>
+        <v>8093</v>
       </c>
       <c r="C216" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="D216" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>533</v>
+        <v>542</v>
       </c>
       <c r="B217">
-        <v>7530</v>
+        <v>8092</v>
       </c>
       <c r="C217" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="D217" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="B218">
-        <v>7330</v>
+        <v>7959</v>
       </c>
       <c r="C218" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="D218" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="B219">
-        <v>7247</v>
+        <v>7558</v>
       </c>
       <c r="C219" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="D219" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="B220">
-        <v>7243</v>
+        <v>7543</v>
       </c>
       <c r="C220" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="D220" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="B221">
-        <v>7218</v>
+        <v>7542</v>
       </c>
       <c r="C221" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="D221" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="B222">
-        <v>7203</v>
+        <v>7541</v>
       </c>
       <c r="C222" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="D222" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="B223">
-        <v>7034</v>
+        <v>7534</v>
       </c>
       <c r="C223" t="s">
-        <v>205</v>
+        <v>563</v>
       </c>
       <c r="D223" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>564</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="B224">
-        <v>7032</v>
+        <v>7531</v>
       </c>
       <c r="C224" t="s">
-        <v>205</v>
+        <v>565</v>
       </c>
       <c r="D224" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>566</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="B225">
-        <v>7030</v>
+        <v>7530</v>
       </c>
       <c r="C225" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="D225" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="B226">
-        <v>6870</v>
+        <v>7330</v>
       </c>
       <c r="C226" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="D226" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="B227">
-        <v>6868</v>
+        <v>7247</v>
       </c>
       <c r="C227" t="s">
-        <v>205</v>
+        <v>573</v>
       </c>
       <c r="D227" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>574</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="B228">
-        <v>6858</v>
+        <v>7243</v>
       </c>
       <c r="C228" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
       <c r="D228" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="B229">
-        <v>6692</v>
+        <v>7218</v>
       </c>
       <c r="C229" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="D229" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="B230">
-        <v>6620</v>
+        <v>7203</v>
       </c>
       <c r="C230" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="D230" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="B231">
-        <v>6343</v>
+        <v>7034</v>
       </c>
       <c r="C231" t="s">
-        <v>577</v>
+        <v>226</v>
       </c>
       <c r="D231" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>582</v>
+      </c>
+      <c r="E231" t="s">
+        <v>226</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="B232">
-        <v>6319</v>
+        <v>7032</v>
       </c>
       <c r="C232" t="s">
-        <v>579</v>
+        <v>226</v>
       </c>
       <c r="D232" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>582</v>
+      </c>
+      <c r="E232" t="s">
+        <v>226</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="B233">
-        <v>6318</v>
+        <v>7030</v>
       </c>
       <c r="C233" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="D233" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="B234">
-        <v>6198</v>
+        <v>6870</v>
       </c>
       <c r="C234" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="D234" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B235">
-        <v>6073</v>
+        <v>6868</v>
       </c>
       <c r="C235" t="s">
-        <v>587</v>
+        <v>226</v>
       </c>
       <c r="D235" t="s">
         <v>588</v>
       </c>
-      <c r="E235" s="2" t="s">
-        <v>9</v>
+      <c r="E235" t="s">
+        <v>226</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
+        <v>585</v>
+      </c>
+      <c r="B236">
+        <v>6858</v>
+      </c>
+      <c r="C236" t="s">
         <v>589</v>
       </c>
-      <c r="B236">
-[...2 lines deleted...]
-      <c r="C236" t="s">
+      <c r="D236" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="B237">
-        <v>5881</v>
+        <v>6692</v>
       </c>
       <c r="C237" t="s">
-        <v>205</v>
+        <v>592</v>
       </c>
       <c r="D237" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>593</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B238">
-        <v>5809</v>
+        <v>6620</v>
       </c>
       <c r="C238" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="D238" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="B239">
-        <v>5808</v>
+        <v>6343</v>
       </c>
       <c r="C239" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="D239" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="B240">
-        <v>5806</v>
+        <v>6319</v>
       </c>
       <c r="C240" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="D240" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="B241">
-        <v>5317</v>
+        <v>6318</v>
       </c>
       <c r="C241" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D241" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B242">
-        <v>3442</v>
+        <v>6198</v>
       </c>
       <c r="C242" t="s">
-        <v>205</v>
+        <v>605</v>
       </c>
       <c r="D242" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>606</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="B243">
-        <v>2763</v>
+        <v>6073</v>
       </c>
       <c r="C243" t="s">
-        <v>205</v>
+        <v>608</v>
       </c>
       <c r="D243" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>609</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="B244">
+        <v>5916</v>
+      </c>
+      <c r="C244" t="s">
+        <v>611</v>
+      </c>
+      <c r="D244" t="s">
+        <v>612</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>610</v>
+      </c>
+      <c r="B245">
+        <v>5881</v>
+      </c>
+      <c r="C245" t="s">
+        <v>226</v>
+      </c>
+      <c r="D245" t="s">
+        <v>613</v>
+      </c>
+      <c r="E245" t="s">
+        <v>226</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>614</v>
+      </c>
+      <c r="B246">
+        <v>5809</v>
+      </c>
+      <c r="C246" t="s">
+        <v>615</v>
+      </c>
+      <c r="D246" t="s">
+        <v>616</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>614</v>
+      </c>
+      <c r="B247">
+        <v>5808</v>
+      </c>
+      <c r="C247" t="s">
+        <v>617</v>
+      </c>
+      <c r="D247" t="s">
+        <v>618</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>614</v>
+      </c>
+      <c r="B248">
+        <v>5806</v>
+      </c>
+      <c r="C248" t="s">
+        <v>619</v>
+      </c>
+      <c r="D248" t="s">
+        <v>620</v>
+      </c>
+      <c r="E248" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>621</v>
+      </c>
+      <c r="B249">
+        <v>5317</v>
+      </c>
+      <c r="C249" t="s">
+        <v>622</v>
+      </c>
+      <c r="D249" t="s">
+        <v>623</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>624</v>
+      </c>
+      <c r="B250">
+        <v>3442</v>
+      </c>
+      <c r="C250" t="s">
+        <v>226</v>
+      </c>
+      <c r="D250" t="s">
+        <v>625</v>
+      </c>
+      <c r="E250" t="s">
+        <v>226</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>626</v>
+      </c>
+      <c r="B251">
+        <v>2763</v>
+      </c>
+      <c r="C251" t="s">
+        <v>226</v>
+      </c>
+      <c r="D251" t="s">
+        <v>627</v>
+      </c>
+      <c r="E251" t="s">
+        <v>226</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>628</v>
+      </c>
+      <c r="B252">
         <v>1868</v>
       </c>
-      <c r="C244" t="s">
-[...8 lines deleted...]
-      <c r="F244" s="2" t="s">
+      <c r="C252" t="s">
+        <v>226</v>
+      </c>
+      <c r="D252" t="s">
+        <v>629</v>
+      </c>
+      <c r="E252" t="s">
+        <v>226</v>
+      </c>
+      <c r="F252" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -7270,357 +7493,373 @@
     <hyperlink ref="F65" r:id="rId128"/>
     <hyperlink ref="E66" r:id="rId129"/>
     <hyperlink ref="F66" r:id="rId130"/>
     <hyperlink ref="E67" r:id="rId131"/>
     <hyperlink ref="F67" r:id="rId132"/>
     <hyperlink ref="E68" r:id="rId133"/>
     <hyperlink ref="F68" r:id="rId134"/>
     <hyperlink ref="E69" r:id="rId135"/>
     <hyperlink ref="F69" r:id="rId136"/>
     <hyperlink ref="E70" r:id="rId137"/>
     <hyperlink ref="F70" r:id="rId138"/>
     <hyperlink ref="E71" r:id="rId139"/>
     <hyperlink ref="F71" r:id="rId140"/>
     <hyperlink ref="E72" r:id="rId141"/>
     <hyperlink ref="F72" r:id="rId142"/>
     <hyperlink ref="E73" r:id="rId143"/>
     <hyperlink ref="F73" r:id="rId144"/>
     <hyperlink ref="E74" r:id="rId145"/>
     <hyperlink ref="F74" r:id="rId146"/>
     <hyperlink ref="E75" r:id="rId147"/>
     <hyperlink ref="F75" r:id="rId148"/>
     <hyperlink ref="E76" r:id="rId149"/>
     <hyperlink ref="F76" r:id="rId150"/>
     <hyperlink ref="E77" r:id="rId151"/>
     <hyperlink ref="F77" r:id="rId152"/>
-    <hyperlink ref="F78" r:id="rId153"/>
-[...14 lines deleted...]
-    <hyperlink ref="E86" r:id="rId168"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
     <hyperlink ref="F86" r:id="rId169"/>
     <hyperlink ref="E87" r:id="rId170"/>
     <hyperlink ref="F87" r:id="rId171"/>
     <hyperlink ref="E88" r:id="rId172"/>
     <hyperlink ref="F88" r:id="rId173"/>
     <hyperlink ref="E89" r:id="rId174"/>
     <hyperlink ref="F89" r:id="rId175"/>
     <hyperlink ref="E90" r:id="rId176"/>
     <hyperlink ref="F90" r:id="rId177"/>
     <hyperlink ref="E91" r:id="rId178"/>
     <hyperlink ref="F91" r:id="rId179"/>
     <hyperlink ref="E92" r:id="rId180"/>
     <hyperlink ref="F92" r:id="rId181"/>
     <hyperlink ref="E93" r:id="rId182"/>
     <hyperlink ref="F93" r:id="rId183"/>
     <hyperlink ref="E94" r:id="rId184"/>
     <hyperlink ref="F94" r:id="rId185"/>
     <hyperlink ref="E95" r:id="rId186"/>
     <hyperlink ref="F95" r:id="rId187"/>
     <hyperlink ref="E96" r:id="rId188"/>
     <hyperlink ref="F96" r:id="rId189"/>
     <hyperlink ref="E97" r:id="rId190"/>
     <hyperlink ref="F97" r:id="rId191"/>
     <hyperlink ref="E98" r:id="rId192"/>
     <hyperlink ref="F98" r:id="rId193"/>
-    <hyperlink ref="F99" r:id="rId194"/>
-[...17 lines deleted...]
-    <hyperlink ref="E109" r:id="rId212"/>
+    <hyperlink ref="E99" r:id="rId194"/>
+    <hyperlink ref="F99" r:id="rId195"/>
+    <hyperlink ref="E100" r:id="rId196"/>
+    <hyperlink ref="F100" r:id="rId197"/>
+    <hyperlink ref="E101" r:id="rId198"/>
+    <hyperlink ref="F101" r:id="rId199"/>
+    <hyperlink ref="E102" r:id="rId200"/>
+    <hyperlink ref="F102" r:id="rId201"/>
+    <hyperlink ref="E103" r:id="rId202"/>
+    <hyperlink ref="F103" r:id="rId203"/>
+    <hyperlink ref="E104" r:id="rId204"/>
+    <hyperlink ref="F104" r:id="rId205"/>
+    <hyperlink ref="E105" r:id="rId206"/>
+    <hyperlink ref="F105" r:id="rId207"/>
+    <hyperlink ref="E106" r:id="rId208"/>
+    <hyperlink ref="F106" r:id="rId209"/>
+    <hyperlink ref="F107" r:id="rId210"/>
+    <hyperlink ref="E108" r:id="rId211"/>
+    <hyperlink ref="F108" r:id="rId212"/>
     <hyperlink ref="F109" r:id="rId213"/>
     <hyperlink ref="E110" r:id="rId214"/>
     <hyperlink ref="F110" r:id="rId215"/>
     <hyperlink ref="E111" r:id="rId216"/>
     <hyperlink ref="F111" r:id="rId217"/>
     <hyperlink ref="E112" r:id="rId218"/>
     <hyperlink ref="F112" r:id="rId219"/>
-    <hyperlink ref="F113" r:id="rId220"/>
-[...27 lines deleted...]
-    <hyperlink ref="E128" r:id="rId248"/>
+    <hyperlink ref="E113" r:id="rId220"/>
+    <hyperlink ref="F113" r:id="rId221"/>
+    <hyperlink ref="E114" r:id="rId222"/>
+    <hyperlink ref="F114" r:id="rId223"/>
+    <hyperlink ref="E115" r:id="rId224"/>
+    <hyperlink ref="F115" r:id="rId225"/>
+    <hyperlink ref="E116" r:id="rId226"/>
+    <hyperlink ref="F116" r:id="rId227"/>
+    <hyperlink ref="E117" r:id="rId228"/>
+    <hyperlink ref="F117" r:id="rId229"/>
+    <hyperlink ref="E118" r:id="rId230"/>
+    <hyperlink ref="F118" r:id="rId231"/>
+    <hyperlink ref="E119" r:id="rId232"/>
+    <hyperlink ref="F119" r:id="rId233"/>
+    <hyperlink ref="E120" r:id="rId234"/>
+    <hyperlink ref="F120" r:id="rId235"/>
+    <hyperlink ref="F121" r:id="rId236"/>
+    <hyperlink ref="E122" r:id="rId237"/>
+    <hyperlink ref="F122" r:id="rId238"/>
+    <hyperlink ref="E123" r:id="rId239"/>
+    <hyperlink ref="F123" r:id="rId240"/>
+    <hyperlink ref="E124" r:id="rId241"/>
+    <hyperlink ref="F124" r:id="rId242"/>
+    <hyperlink ref="E125" r:id="rId243"/>
+    <hyperlink ref="F125" r:id="rId244"/>
+    <hyperlink ref="E126" r:id="rId245"/>
+    <hyperlink ref="F126" r:id="rId246"/>
+    <hyperlink ref="E127" r:id="rId247"/>
+    <hyperlink ref="F127" r:id="rId248"/>
     <hyperlink ref="F128" r:id="rId249"/>
     <hyperlink ref="E129" r:id="rId250"/>
     <hyperlink ref="F129" r:id="rId251"/>
     <hyperlink ref="E130" r:id="rId252"/>
     <hyperlink ref="F130" r:id="rId253"/>
     <hyperlink ref="E131" r:id="rId254"/>
     <hyperlink ref="F131" r:id="rId255"/>
     <hyperlink ref="E132" r:id="rId256"/>
     <hyperlink ref="F132" r:id="rId257"/>
     <hyperlink ref="E133" r:id="rId258"/>
     <hyperlink ref="F133" r:id="rId259"/>
     <hyperlink ref="E134" r:id="rId260"/>
     <hyperlink ref="F134" r:id="rId261"/>
     <hyperlink ref="E135" r:id="rId262"/>
     <hyperlink ref="F135" r:id="rId263"/>
     <hyperlink ref="E136" r:id="rId264"/>
     <hyperlink ref="F136" r:id="rId265"/>
     <hyperlink ref="E137" r:id="rId266"/>
     <hyperlink ref="F137" r:id="rId267"/>
-    <hyperlink ref="F138" r:id="rId268"/>
-[...27 lines deleted...]
-    <hyperlink ref="E153" r:id="rId296"/>
+    <hyperlink ref="E138" r:id="rId268"/>
+    <hyperlink ref="F138" r:id="rId269"/>
+    <hyperlink ref="E139" r:id="rId270"/>
+    <hyperlink ref="F139" r:id="rId271"/>
+    <hyperlink ref="E140" r:id="rId272"/>
+    <hyperlink ref="F140" r:id="rId273"/>
+    <hyperlink ref="E141" r:id="rId274"/>
+    <hyperlink ref="F141" r:id="rId275"/>
+    <hyperlink ref="E142" r:id="rId276"/>
+    <hyperlink ref="F142" r:id="rId277"/>
+    <hyperlink ref="E143" r:id="rId278"/>
+    <hyperlink ref="F143" r:id="rId279"/>
+    <hyperlink ref="E144" r:id="rId280"/>
+    <hyperlink ref="F144" r:id="rId281"/>
+    <hyperlink ref="E145" r:id="rId282"/>
+    <hyperlink ref="F145" r:id="rId283"/>
+    <hyperlink ref="F146" r:id="rId284"/>
+    <hyperlink ref="E147" r:id="rId285"/>
+    <hyperlink ref="F147" r:id="rId286"/>
+    <hyperlink ref="E148" r:id="rId287"/>
+    <hyperlink ref="F148" r:id="rId288"/>
+    <hyperlink ref="E149" r:id="rId289"/>
+    <hyperlink ref="F149" r:id="rId290"/>
+    <hyperlink ref="E150" r:id="rId291"/>
+    <hyperlink ref="F150" r:id="rId292"/>
+    <hyperlink ref="E151" r:id="rId293"/>
+    <hyperlink ref="F151" r:id="rId294"/>
+    <hyperlink ref="E152" r:id="rId295"/>
+    <hyperlink ref="F152" r:id="rId296"/>
     <hyperlink ref="F153" r:id="rId297"/>
     <hyperlink ref="E154" r:id="rId298"/>
     <hyperlink ref="F154" r:id="rId299"/>
     <hyperlink ref="E155" r:id="rId300"/>
     <hyperlink ref="F155" r:id="rId301"/>
     <hyperlink ref="E156" r:id="rId302"/>
     <hyperlink ref="F156" r:id="rId303"/>
     <hyperlink ref="E157" r:id="rId304"/>
     <hyperlink ref="F157" r:id="rId305"/>
     <hyperlink ref="E158" r:id="rId306"/>
     <hyperlink ref="F158" r:id="rId307"/>
     <hyperlink ref="E159" r:id="rId308"/>
     <hyperlink ref="F159" r:id="rId309"/>
     <hyperlink ref="E160" r:id="rId310"/>
     <hyperlink ref="F160" r:id="rId311"/>
     <hyperlink ref="E161" r:id="rId312"/>
     <hyperlink ref="F161" r:id="rId313"/>
     <hyperlink ref="E162" r:id="rId314"/>
     <hyperlink ref="F162" r:id="rId315"/>
-    <hyperlink ref="F163" r:id="rId316"/>
-[...29 lines deleted...]
-    <hyperlink ref="E181" r:id="rId346"/>
+    <hyperlink ref="E163" r:id="rId316"/>
+    <hyperlink ref="F163" r:id="rId317"/>
+    <hyperlink ref="E164" r:id="rId318"/>
+    <hyperlink ref="F164" r:id="rId319"/>
+    <hyperlink ref="E165" r:id="rId320"/>
+    <hyperlink ref="F165" r:id="rId321"/>
+    <hyperlink ref="E166" r:id="rId322"/>
+    <hyperlink ref="F166" r:id="rId323"/>
+    <hyperlink ref="E167" r:id="rId324"/>
+    <hyperlink ref="F167" r:id="rId325"/>
+    <hyperlink ref="E168" r:id="rId326"/>
+    <hyperlink ref="F168" r:id="rId327"/>
+    <hyperlink ref="E169" r:id="rId328"/>
+    <hyperlink ref="F169" r:id="rId329"/>
+    <hyperlink ref="E170" r:id="rId330"/>
+    <hyperlink ref="F170" r:id="rId331"/>
+    <hyperlink ref="F171" r:id="rId332"/>
+    <hyperlink ref="F172" r:id="rId333"/>
+    <hyperlink ref="F173" r:id="rId334"/>
+    <hyperlink ref="F174" r:id="rId335"/>
+    <hyperlink ref="F175" r:id="rId336"/>
+    <hyperlink ref="E176" r:id="rId337"/>
+    <hyperlink ref="F176" r:id="rId338"/>
+    <hyperlink ref="E177" r:id="rId339"/>
+    <hyperlink ref="F177" r:id="rId340"/>
+    <hyperlink ref="E178" r:id="rId341"/>
+    <hyperlink ref="F178" r:id="rId342"/>
+    <hyperlink ref="E179" r:id="rId343"/>
+    <hyperlink ref="F179" r:id="rId344"/>
+    <hyperlink ref="E180" r:id="rId345"/>
+    <hyperlink ref="F180" r:id="rId346"/>
     <hyperlink ref="F181" r:id="rId347"/>
     <hyperlink ref="E182" r:id="rId348"/>
     <hyperlink ref="F182" r:id="rId349"/>
     <hyperlink ref="E183" r:id="rId350"/>
     <hyperlink ref="F183" r:id="rId351"/>
     <hyperlink ref="E184" r:id="rId352"/>
     <hyperlink ref="F184" r:id="rId353"/>
-    <hyperlink ref="F185" r:id="rId354"/>
-[...44 lines deleted...]
-    <hyperlink ref="E211" r:id="rId399"/>
+    <hyperlink ref="E185" r:id="rId354"/>
+    <hyperlink ref="F185" r:id="rId355"/>
+    <hyperlink ref="E186" r:id="rId356"/>
+    <hyperlink ref="F186" r:id="rId357"/>
+    <hyperlink ref="E187" r:id="rId358"/>
+    <hyperlink ref="F187" r:id="rId359"/>
+    <hyperlink ref="E188" r:id="rId360"/>
+    <hyperlink ref="F188" r:id="rId361"/>
+    <hyperlink ref="E189" r:id="rId362"/>
+    <hyperlink ref="F189" r:id="rId363"/>
+    <hyperlink ref="E190" r:id="rId364"/>
+    <hyperlink ref="F190" r:id="rId365"/>
+    <hyperlink ref="E191" r:id="rId366"/>
+    <hyperlink ref="F191" r:id="rId367"/>
+    <hyperlink ref="E192" r:id="rId368"/>
+    <hyperlink ref="F192" r:id="rId369"/>
+    <hyperlink ref="F193" r:id="rId370"/>
+    <hyperlink ref="E194" r:id="rId371"/>
+    <hyperlink ref="F194" r:id="rId372"/>
+    <hyperlink ref="E195" r:id="rId373"/>
+    <hyperlink ref="F195" r:id="rId374"/>
+    <hyperlink ref="F196" r:id="rId375"/>
+    <hyperlink ref="E197" r:id="rId376"/>
+    <hyperlink ref="F197" r:id="rId377"/>
+    <hyperlink ref="E198" r:id="rId378"/>
+    <hyperlink ref="F198" r:id="rId379"/>
+    <hyperlink ref="E199" r:id="rId380"/>
+    <hyperlink ref="F199" r:id="rId381"/>
+    <hyperlink ref="E200" r:id="rId382"/>
+    <hyperlink ref="F200" r:id="rId383"/>
+    <hyperlink ref="F201" r:id="rId384"/>
+    <hyperlink ref="E202" r:id="rId385"/>
+    <hyperlink ref="F202" r:id="rId386"/>
+    <hyperlink ref="E203" r:id="rId387"/>
+    <hyperlink ref="F203" r:id="rId388"/>
+    <hyperlink ref="E204" r:id="rId389"/>
+    <hyperlink ref="F204" r:id="rId390"/>
+    <hyperlink ref="F205" r:id="rId391"/>
+    <hyperlink ref="E206" r:id="rId392"/>
+    <hyperlink ref="F206" r:id="rId393"/>
+    <hyperlink ref="E207" r:id="rId394"/>
+    <hyperlink ref="F207" r:id="rId395"/>
+    <hyperlink ref="F208" r:id="rId396"/>
+    <hyperlink ref="F209" r:id="rId397"/>
+    <hyperlink ref="E210" r:id="rId398"/>
+    <hyperlink ref="F210" r:id="rId399"/>
     <hyperlink ref="F211" r:id="rId400"/>
     <hyperlink ref="E212" r:id="rId401"/>
     <hyperlink ref="F212" r:id="rId402"/>
     <hyperlink ref="E213" r:id="rId403"/>
     <hyperlink ref="F213" r:id="rId404"/>
     <hyperlink ref="E214" r:id="rId405"/>
     <hyperlink ref="F214" r:id="rId406"/>
     <hyperlink ref="E215" r:id="rId407"/>
     <hyperlink ref="F215" r:id="rId408"/>
     <hyperlink ref="E216" r:id="rId409"/>
     <hyperlink ref="F216" r:id="rId410"/>
     <hyperlink ref="E217" r:id="rId411"/>
     <hyperlink ref="F217" r:id="rId412"/>
     <hyperlink ref="E218" r:id="rId413"/>
     <hyperlink ref="F218" r:id="rId414"/>
     <hyperlink ref="E219" r:id="rId415"/>
     <hyperlink ref="F219" r:id="rId416"/>
     <hyperlink ref="E220" r:id="rId417"/>
     <hyperlink ref="F220" r:id="rId418"/>
     <hyperlink ref="E221" r:id="rId419"/>
     <hyperlink ref="F221" r:id="rId420"/>
     <hyperlink ref="E222" r:id="rId421"/>
     <hyperlink ref="F222" r:id="rId422"/>
-    <hyperlink ref="F223" r:id="rId423"/>
-[...20 lines deleted...]
-    <hyperlink ref="E235" r:id="rId444"/>
+    <hyperlink ref="E223" r:id="rId423"/>
+    <hyperlink ref="F223" r:id="rId424"/>
+    <hyperlink ref="E224" r:id="rId425"/>
+    <hyperlink ref="F224" r:id="rId426"/>
+    <hyperlink ref="E225" r:id="rId427"/>
+    <hyperlink ref="F225" r:id="rId428"/>
+    <hyperlink ref="E226" r:id="rId429"/>
+    <hyperlink ref="F226" r:id="rId430"/>
+    <hyperlink ref="E227" r:id="rId431"/>
+    <hyperlink ref="F227" r:id="rId432"/>
+    <hyperlink ref="E228" r:id="rId433"/>
+    <hyperlink ref="F228" r:id="rId434"/>
+    <hyperlink ref="E229" r:id="rId435"/>
+    <hyperlink ref="F229" r:id="rId436"/>
+    <hyperlink ref="E230" r:id="rId437"/>
+    <hyperlink ref="F230" r:id="rId438"/>
+    <hyperlink ref="F231" r:id="rId439"/>
+    <hyperlink ref="F232" r:id="rId440"/>
+    <hyperlink ref="E233" r:id="rId441"/>
+    <hyperlink ref="F233" r:id="rId442"/>
+    <hyperlink ref="E234" r:id="rId443"/>
+    <hyperlink ref="F234" r:id="rId444"/>
     <hyperlink ref="F235" r:id="rId445"/>
     <hyperlink ref="E236" r:id="rId446"/>
     <hyperlink ref="F236" r:id="rId447"/>
-    <hyperlink ref="F237" r:id="rId448"/>
-[...10 lines deleted...]
-    <hyperlink ref="F244" r:id="rId459"/>
+    <hyperlink ref="E237" r:id="rId448"/>
+    <hyperlink ref="F237" r:id="rId449"/>
+    <hyperlink ref="E238" r:id="rId450"/>
+    <hyperlink ref="F238" r:id="rId451"/>
+    <hyperlink ref="E239" r:id="rId452"/>
+    <hyperlink ref="F239" r:id="rId453"/>
+    <hyperlink ref="E240" r:id="rId454"/>
+    <hyperlink ref="F240" r:id="rId455"/>
+    <hyperlink ref="E241" r:id="rId456"/>
+    <hyperlink ref="F241" r:id="rId457"/>
+    <hyperlink ref="E242" r:id="rId458"/>
+    <hyperlink ref="F242" r:id="rId459"/>
+    <hyperlink ref="E243" r:id="rId460"/>
+    <hyperlink ref="F243" r:id="rId461"/>
+    <hyperlink ref="E244" r:id="rId462"/>
+    <hyperlink ref="F244" r:id="rId463"/>
+    <hyperlink ref="F245" r:id="rId464"/>
+    <hyperlink ref="E246" r:id="rId465"/>
+    <hyperlink ref="F246" r:id="rId466"/>
+    <hyperlink ref="E247" r:id="rId467"/>
+    <hyperlink ref="F247" r:id="rId468"/>
+    <hyperlink ref="E248" r:id="rId469"/>
+    <hyperlink ref="F248" r:id="rId470"/>
+    <hyperlink ref="E249" r:id="rId471"/>
+    <hyperlink ref="F249" r:id="rId472"/>
+    <hyperlink ref="F250" r:id="rId473"/>
+    <hyperlink ref="F251" r:id="rId474"/>
+    <hyperlink ref="F252" r:id="rId475"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>