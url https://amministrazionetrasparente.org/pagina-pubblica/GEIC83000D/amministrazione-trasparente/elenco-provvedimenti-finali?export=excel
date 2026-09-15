--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -8,1130 +8,716 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1106" uniqueCount="584">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1126" uniqueCount="402">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCCD484CED</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio formazione primo soccorso per nr. 12 ore</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BCCD612560</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio corso di formazione sulla sicurezza antincendio livello 3 parte teorica programmata per i giorni 7 e 10/09/26 e parte pratica del 15/09/26</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>BCCA9894F9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di collaborazione professionale per l’espletamento degli obblighi di Responsabile del servizio di Prevenzione e Protezione ai sensi dell’art. 50</t>
+  </si>
+  <si>
+    <t>BCCAC5864F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio firma digitale massiva remota dirigente scolastico reggente</t>
+  </si>
+  <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC3150B8A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTI DA CATALOGO SUL MERCATO ELETTRONICO DELLA PUBBLICA AMMINISTRAZIONE (MEPA) DI CONTENUTI DIDATTICI E DIGITALI TRAMITE PIATTAFORMA REDIGOPA DM 102</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3150B8A9</t>
-[...4 lines deleted...]
-  <si>
     <t>BC30ED36E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTI DA CATALOGO SUL MERCATO ELETTRONICO DELLA PUBBLICA AMMINISTRAZIONE (MEPA) DI CONTENUTI DIDATTICI E DIGITALI TRAMITE PIATTAFORMA REDIGOPA DM 96</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC30ED36E7</t>
-[...4 lines deleted...]
-  <si>
     <t>BC30B22B0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisti da catalogo sul Mercato Elettronico della Pubblica Amministrazione (MEPA) di Contenuti didattici e digitali tramite piattaforma RedigoPa</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC30B22B0F</t>
-[...4 lines deleted...]
-  <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>BC08833A45</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi accessori prestati dal medico competente quali riunioni, visite, visiotest per l’ IC Montaldo</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC08833A45</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBE2396EE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dei diari scolastici A.S. 26/27 per gli alunni della scuola primaria e secondaria di 1°-IC MONTALDO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2396EE1</t>
-[...4 lines deleted...]
-  <si>
     <t>BBE20910FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto libri da fornire in comodato d’uso gratuito agli alunni interessati della scuola secondaria di 1° A.S. 26/27-IC MONTALDO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE20910FF</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBBEE7749B</t>
   </si>
   <si>
     <t>Fornitura di materiale di pulizia a.s. 25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBEE7749B</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9D98ABD3</t>
   </si>
   <si>
     <t>Affidamento servizio mediante Trattativa Diretta sul MEPA di n. 11 Moduli educativi e formativi ESO4.6.A4.Adi n. 11 Moduli educativi e formativi ESO4.6.A4.A</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9D98ABD3</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB7E036947</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto libri di adozione alternativa per varie classi della scuola primaria plesso Anna Frank a. s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E036947</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB739F352F</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale di cancelleria e consumo per polo RES a. s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB739F352F</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB6B0BA7D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto libri adozione alternativa classi prime,seconde e quinte scuola primaria plesso Anna Frank a. s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B0BA7D0</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB584E9D3A</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto libri di religione adozione alternativa classi prime e quarte plesso Anna Frank a. s. 2025/26</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/2e133808-84fa-4d37-8a29-e4504c6b4236</t>
   </si>
   <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB280F3268</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Affidamento servizio di "n. 17 moduli ESO 4.6. A1 Potenziamento delle competenze di base - Agenda Nord Codice
 progetto: ESO4.6.A1.B-FSEPN-LI-2024-30</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB280F3268</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB2826B8AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio abbonamento annuale argento Italiascuola.it -5 quesiti- a.s. 26/27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2826B8AF</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB0FB265EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto kit piastre per adulti + un kit piastre pediatriche per defibrillatore per il Plesso A.nna Frank dell’ IC Montaldo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0FB265EA</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0F91D7F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di nr. 1 teca e nr. 1 cartello per defibrillatore situato presso Giovine Italia - IC Montaldo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F91D7F8</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0F7813FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di nr. 25 Badge Trexom RFID 125 KHZ per il timbratore delle presenze dell’ IC MONTALDO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F7813FB</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>B477B74161</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pagamento fattura progetto: Innovazione digitale nelle pubbliche amministrazioni e nei servizi pubblici-Identificativo progetto M4C1I2.1-2023-1222-P-41188</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B477B74161</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BA973AA9A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto mediante Trattativa Diretta sul Mercato Elettronico della Pubblica Amministrazione (MEPA) del servizio relativo al servizio di agenzia per i viaggi di istruzione a.s. 25/26 organizzati dall’ IC Montaldo</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/6e2e6971-1461-4933-9e6b-6b6ab98daf39</t>
   </si>
   <si>
     <t>BA95F89D3F</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Affidamento diretto mediante Trattativa Diretta sul Mercato Elettronico della Pubblica Amministrazione (MEPA) del servizio relativo all’organizzazione
 del servizio di trasporto in pullman per i viaggi di istruzione a.s. 25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA95F89D3F</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BA9E7D9A57</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di un defibrillatore per il Plesso Giovine Italia dell’ IC Montaldo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9E7D9A57</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA78C62BA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - contratto servizio di assistenza e manutenzione sito web anno 2026 - IC MONTALDO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78C62BA2</t>
-[...4 lines deleted...]
-  <si>
     <t>BA78FFA2DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio contratto di assistenza piattaforme gestionali Gruppo Spaggiari anno 2026 dal 01/01/26 al 31/12/26 - IC MONTALDO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78FFA2DA</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA54C702A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio noleggio nr. 13 fotocopiatori con contratto triennale dal 2025 al 2027 a scadenza annuale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54C702A8</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA57D2CA2B</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale di cancelleria per la segreteria A.S. 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA57D2CA2B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA579629B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di carta per fotocopie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA579629B3</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA54F2F6C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di assistenza informatica dal 23/06/2025 al 14/11/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54F2F6C9</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2026</t>
   </si>
   <si>
     <t>BA06A7D507</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di gestione apparecchio bidirezionale e SIM Plesso Via Burlando 48 - ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA06A7D507</t>
-[...4 lines deleted...]
-  <si>
     <t>BA0686E223</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di spedizione conto di credito pubblico nr. 30739405-001 IC MONTALDO - ANNO 2026 dal 01/01/2026 al 31/12/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0686E223</t>
-[...4 lines deleted...]
-  <si>
     <t>BA0660769E</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di telefonia Fastweb utenze IC MONTALDO plesso Via Burlando 48-54- ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0660769E</t>
-[...4 lines deleted...]
-  <si>
     <t>BA064EEEB8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di telefonia Wind Tre utenze IC MONTALDO - ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA064EEEB8</t>
-[...4 lines deleted...]
-  <si>
     <t>BA063460D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di telefonia Tim utenze IC MONTALDO - ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA063460D7</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>Z823CFE801</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO  TESORERIA PERIODO dal 01/01/25 al 31/12/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z823CFE801</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B927838D6F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio  manutenzione periodica defibrillatore Plessi Anna Frank- Cantore- Burlando</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B927838D6F</t>
-[...4 lines deleted...]
-  <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>B91BB24533</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di reintegro materiale di pulizia per le scuole primarie, secondarie e il polo dell’IC Montaldo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91BB24533</t>
-[...4 lines deleted...]
-  <si>
     <t>B91B7E89E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di reintegro materiale di pulizia per le scuole dell’infanzia dell’IC Montaldo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91B7E89E8</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>B900BB4C9E</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio formazione sulla sicurezza A.S. 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B900BB4C9E</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>B8FBA928AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto libri di inglese adozione alternativa classi quarte e quinte plesso Anna Frank a. s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FBA928AD</t>
-[...4 lines deleted...]
-  <si>
     <t>B8FB86C2CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio corso di aggiornamento RLS a.s. 25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FB86C2CF</t>
-[...4 lines deleted...]
-  <si>
     <t>B8FB6B695A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di reintegro materiale primo soccorso</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/c9525359-7d18-4420-8743-04d66389761c</t>
   </si>
   <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - incarico di “MEDICO COMPETENTE” dell’istituto, per il servizio di sorveglianza
 sanitaria- A.S. 2025/26- Dal 17/10/2025 al 16/10/2026- </t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>B85A66C3FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio attrezzature antincendio per esame VVF del 07/10/25 utile al rilascio dell’idoneità tecnica antincendio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85A66C3FC</t>
-[...4 lines deleted...]
-  <si>
     <t>B85A053BCC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Formazione sulla sicurezza addestramento antincendio parte teorica programmata per il 17/09/25 e parte pratica del 25/09/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85A053BCC</t>
-[...4 lines deleted...]
-  <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>B7FB87CFB5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto di collaborazione professionale per l’espletamento degli obblighi di Responsabile del servizio di Prevenzione e Protezione  a.s. 25/26</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/1c0092b2-373b-477b-aa01-dd02cc2034d5</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t xml:space="preserve"> Decreto di nomina - INCARICO DOCENTE INTERNO PER SUPPORTO TECNICO-AMMINISTRATIVO D.M. 19 (EX BURLANDO) - BALDONI LUISA</t>
   </si>
   <si>
     <t>18/08/2025</t>
   </si>
   <si>
     <t>B7FB706B14</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio smaltimento carta e rifiuti ingombranti presenti presso
 il plesso Da Passano</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7FB706B14</t>
-[...4 lines deleted...]
-  <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>B7E8EBFC27</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione di contrarre mediante Trattativa Diretta sul Mercato Elettronico della Pubblica Amministrazione (MEPA) di n.1 Modulo educativo e formativo (ESO 4.6) di Educazione Motoria "Viva il mare"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E8EBFC27</t>
-[...4 lines deleted...]
-  <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>B7C9D5C74B</t>
   </si>
   <si>
     <t>- FORNITURA DIARI SCOLASTICI A. S. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C9D5C74B</t>
-[...4 lines deleted...]
-  <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>B79A3E777E</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER ACQUISIZIONE DELLE COPERTURE ASSICURATIVE INFORTUNI E RESPONSABILITA' CIVILE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79A3E777E</t>
-[...4 lines deleted...]
-  <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>B71A3C28D0</t>
   </si>
   <si>
     <t xml:space="preserve"> - CONTRATTO DI ASSISTENZA TECNICA INFORMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71A3C28D0</t>
-[...4 lines deleted...]
-  <si>
     <t>B71A473AE0</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTI DI ASSISTENZA INFORMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71A473AE0</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>B6FEB97BDB</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di libri per adozione alternativa primaria Anna Frank</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FEB97BDB</t>
-[...4 lines deleted...]
-  <si>
     <t>B6FE94C774</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di libri per adozione alternativa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FE94C774</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6F0DF455C</t>
   </si>
   <si>
     <t>Servizio formazione antincendio livello 2 (teoria e pratica) e aggiornamento antincendio livello 2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0DF455C</t>
-[...4 lines deleted...]
-  <si>
     <t>B6E69D557C</t>
   </si>
   <si>
     <t>Affidamento diretto corso formazione primo soccorso AXIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E69D557C</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6BEA1446E</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di riparazione e manutenzione chromebook del laboratorio informatico plesso Cantore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BEA1446E</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B6B30EB7E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio formazione BLSD con certificazione esecutore Regionale sull’ uso del defibrillatore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B30EB7E2</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>B65D868300</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto abbonamento annuale argento Italiascuola.it -5 quesiti- a.s. 25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65D868300</t>
-[...4 lines deleted...]
-  <si>
     <t>B65D720453</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale di cancelleria per la segreteria A.S. 24-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65D720453</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B638F2BEC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n. 16  corsi mentoring  D.M. 19 (Montaldo)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B638F2BEC9</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>B644DC69B3</t>
   </si>
   <si>
     <t xml:space="preserve"> - - DECISONE DI CONTRARRE PER AFFIDAMENTO DIRETTO CORSO DI AGGIORNAMENTO RLS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B644DC69B3</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>B63070003F</t>
   </si>
   <si>
     <t xml:space="preserve">  Decisone di  contrarre per affidamento diretto  corso di aggiornamento primo soccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63070003F</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B606A9FFEA</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto per reintegro materiale di pulizia a.s. 24/25</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/83a3811e-c212-40a0-94da-fd22f9afa6e8</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>B6014CFF59</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio viaggio di istruzione al Parco Antola (GE) dal 09
 al 10- 04-25, classe 5A scuola primaria Anna Frank</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6014CFF59</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>B5F3B8602A</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio viaggio di istruzione al Parco Antola (GE) dal
 31-03-25 al 01/04/2025, classe 1B scuola secondaria Cantore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F3B8602A</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>B5DF357CC7</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio formazione sui farmaci salvavita</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DF357CC7</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>B5DDEB7797</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina affidamento diretto mediante trattativa diretta MePA servizio agenzia viaggi 24-25-IC Montaldo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DDEB7797</t>
-[...4 lines deleted...]
-  <si>
     <t>B5DDC7C065</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina affidamento diretto mediante trattativa diretta MePA servizio trasporto viaggi 24-25-IC Montaldo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DDC7C065</t>
-[...4 lines deleted...]
-  <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>B5AC273E31</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione di contrarre per l’affidamento diretto visita guidata e laboratorio Planetario Torino del  27-03-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AC273E31</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C310E67F</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA GUIDATA AL MUSEO EGIZIO , VIAGGIO DEL 16-04-25 CLASSE 4C SCUOLA PRIMARIA DA PASSANO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C310E67F</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C30A0BB7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI INGRESSO MUSEO EGIZIO , VISITA DEL 16-04-25 CLASSI 4C SCUOLA PRIMARIA DA PASSANO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C30A0BB7</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>B5ABD182D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio visita guidata al Museo Egizio , viaggio del 13-03-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ABD182D2</t>
-[...4 lines deleted...]
-  <si>
     <t>B5ABB2EE72</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti ingresso Museo Egizio , visita del 13-03-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ABB2EE72</t>
-[...4 lines deleted...]
-  <si>
     <t>B5AEDDF36B</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio visita guidata al Museo Egizio , viaggio del 06-03-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AEDDF36B</t>
-[...4 lines deleted...]
-  <si>
     <t>B5AED30301</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti ingresso visita del 06-03-25_Fondazione Museo Egizio</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/bc62f778-48a2-4fcb-831a-6502ef05e4f4</t>
   </si>
   <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>B591A83610</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio di manutenzione annuale DAE presente nel plesso
 Giovine Italia - IC Montaldo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B591A83610</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>Decreto di nomina -  INCARICO ESPERTO MENTORING D.M. 19 (EX MONTALDO) - ZAPPIA BARBARA</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO ESPERTO MENTORING D.M. 19 (EX MONTALDO) - TERMINI IRENE</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO ESPERTO MENTORING D.M. 19 (EX MONTALDO) - STEFANEL STEFANIA</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO ESPERTO MENTORING D.M. 19 (EX MONTALDO) - SICILIANO REGINA</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO ESPERTO MENTORING D.M. 19 (EX MONTALDO) - SERRA ELENA</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO ESPERTO MENTORING D.M. 19 (EX MONTALDO) - SCHIFFO JEE SUK</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO ESPERTO MENTORING D.M. 19 (EX MONTALDO) - ROSSI GUIDO EMILIO</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - INCARICO ESPERTO MENTORING D.M. 19 (EX MONTALDO) - RIZZO CRISTINA </t>
@@ -1430,425 +1016,304 @@
   <si>
     <t>Decreto di nomina -  INCARICO ESPERTO CO-CURRICULARI D.M. 19 (EX BURLANDO) - OLCESE LUCIA</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO ESPERTO CO-CURRICULARI D.M. 19 (EX BURLANDO) - KAISER ELENA</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO ESPERTO CO-CURRICULARI D.M. 19 (EX BURLANDO) - CARRAFFA PAOLA</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO ESPERTO CO-CURRICULARI D.M. 19 (EX BURLANDO) - AMANTINI GABRIELLA</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO ESPERTO CO-CURRICULARI D.M. 19 (EX BURLANDO) - ALBOT OXANA</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>B59B628732</t>
   </si>
   <si>
     <t>Decisione a contrarre - Contenuti didattici digitali accessibili mediante la piattaforma RedigoPa D.M. 19 (ex Montaldo)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B628732</t>
-[...4 lines deleted...]
-  <si>
     <t>B59B2C8E31</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTENUTI DIDATTICI DIGITALI ACCESSIBILI MEDIANTE LA PIATTAFORMA REDIGOPA D.M. 19 (EX BURLANDO)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B2C8E31</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>B591CD82BA</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi accessori prestati dal medico competente quali riunioni, visite, visiotest</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/26839b7b-52df-4ecb-983b-4a7923dc7c1d</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - supporto tecnico-operativo al RUP (Montaldo) - ERRICO PASQUALE </t>
   </si>
   <si>
     <t>Decreto di nomina - Assistenti Amministrativi per lo svolgimento di attività di supporto tecnico-operativo al RUP (ex Burlando)</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>B55D05AD15</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio smaltimento materiali presenti presso il plesso Anna
 Frank</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D05AD15</t>
-[...4 lines deleted...]
-  <si>
     <t>B55CDC2923</t>
   </si>
   <si>
     <t>Decisione a contrarre - Integrazione servizi incarico RSPP 2025 per partecipazione tavoli tecnici sulla sicurezza nelle scuole organizzati dal Comune di Genova</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CDC2923</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>B54B372068</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto nr. 4 timbri per attività amministrativa ufficio di segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54B372068</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>B54B2CE90F</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio contratto di assistenza piattaforme gestionali Gruppo Spaggiari anno 2025 dal 01/01/25 al 31/12/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54B2CE90F</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>B4EB92CE10</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio visita guidata al Museo Egizio , viaggio del 07-02-25 classi 4A+4B scuola primaria Anna Frank</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EB92CE10</t>
-[...4 lines deleted...]
-  <si>
     <t>B4EB7B47C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti ingresso Museo Egizio , visita del 07-02-25 classi 4A+4B scuola primaria Anna Frank</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EB7B47C9</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>B544F11A8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto licenza antivirus AVG per nr. 18 PC per uffici di segreteria e presidenza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B544F11A8F</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>B4EBC45C78</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI NR. 1 TECA E NR. 1 CARTELLO PER DEFIBRILLATORE SITUATO PRESSO PLESSO ANNA FRANK</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EBC45C78</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>B4EBB21B81</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI GESTIONE APPARECCHIO BIDIREZIONALE E SIM PLESSO VIA BURLANDO 48</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EBB21B81</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>B50C5EFA1E</t>
   </si>
   <si>
     <t>Decisione a contrarre - assistenza e manutenzione sito web anno 2025 Ditta Gruppo Spaggiari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50C5EFA1E</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>B4EBA17002</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE ACQUISTO TONER STAMPANTI IC MONTALDO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EBA17002</t>
-[...4 lines deleted...]
-  <si>
     <t>B4EBF6617D</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE SPESE POSTALI POSTE ITALIANE ANNO 2025-IC MONTALDO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EBF6617D</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - TEAM PER LA DISPERSIONE SCOLASTICA D.M. 19 (Montaldo) - BENZI ALICE</t>
   </si>
   <si>
     <t>Decreto di nomina - TEAM PER LA DISPERSIONE SCOLASTICA D.M. 19 (Montaldo) - BRUNELLI STEFANIA</t>
   </si>
   <si>
     <t>Decreto di nomina - TEAM PER LA DISPERSIONE SCOLASTICA D.M. 19 (Montaldo) - FILIPELLI GABRIELE</t>
   </si>
   <si>
     <t>Decreto di nomina - TEAM PER LA DISPERSIONE SCOLASTICA D.M. 19 (Montaldo) - ZAPPIA</t>
   </si>
   <si>
     <t>Decreto di nomina - TEAM PER LA DISPERSIONE SCOLASTICA D.M. 19 (Montaldo) - LAPIS LUISA</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO SELEZIONE INTERNA COMPONENTI TEAM PER LA DISPERSIONE SCOLASTICA D.M. 19 - MARCANTE</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO SELEZIONE INTERNA COMPONENTI TEAM PER LA DISPERSIONE SCOLASTICA D.M. 19 - MASSARENTE</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO SELEZIONE INTERNA COMPONENTI TEAM PER LA DISPERSIONE SCOLASTICA D.M. 19 - RASINO</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO SELEZIONE INTERNA COMPONENTI TEAM PER LA DISPERSIONE SCOLASTICA D.M. 19 - ROGGERO</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO SELEZIONE INTERNA COMPONENTI TEAM PER LA DISPERSIONE SCOLASTICA D.M. 19 - ROSSI</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>B4EC1894E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE SPESE TELEFONIA WIND ANNO 2025-IC MONTALDO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EC1894E2</t>
-[...4 lines deleted...]
-  <si>
     <t>B4EC0A156E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre spese telefonia Fastweb anno 2025-IC MONTALDO-</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EC0A156E</t>
-[...4 lines deleted...]
-  <si>
     <t>B4EBE8ABED</t>
   </si>
   <si>
     <t>Decisione a contrarre spese telefonia Tim anno 2025-IC MONTALDO-</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EBE8ABED</t>
-[...4 lines deleted...]
-  <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>B469D4BC48</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale primo soccorso IC Montaldo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B469D4BC48</t>
-[...4 lines deleted...]
-  <si>
     <t>B468DF86ED</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto nr. 1  pc per ufficio presidenza e nr. 1 Nas Back-up</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B468DF86ED</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>B2A97A49AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA INTEGRAZIONE PROGETTO ERASMUS MOBILITA' STUDENTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A97A49AD</t>
-[...4 lines deleted...]
-  <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>B2AF78E04A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizi di formazione esperti e tutor moduli DM66</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/8206a814-c7da-436f-b05e-a3bec6294be8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2146,4479 +1611,4889 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCD484CED" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/e8766a7e-eb12-4610-b245-08b6e1d964cd" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCD612560" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/6bf178b0-5523-442f-bc39-eb0aa23406ae" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCA9894F9" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/552ebac5-05f4-41df-923b-a5414982ee8f" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCAC5864F" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/4f7edd62-6bc3-4a2d-9894-6b0de0d472bf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3150B8A9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/2449b40e-eff7-4e5b-92a5-e3240c1b1188" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC30ED36E7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/530f9d71-3556-47a2-a989-68dd78cbbe9d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC30B22B0F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/12566716-74a5-4c04-890b-566624e0e4eb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC08833A45" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/d8e52ba5-dc37-4667-bdc1-daab477ca191" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2396EE1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/575abef5-7048-46ca-89f1-eb9e6ff9ff32" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE20910FF" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/f164d07c-856a-4e20-a4a5-882189ac5584" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBEE7749B" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/d89f8b15-01ff-478e-93ab-559253bb0d88" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9D98ABD3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/48587d03-5704-4b9e-a138-484fca424849" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E036947" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/9f498b20-7185-47fd-9b23-6526410aeaa5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB739F352F" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/c58f0917-327d-43a9-a78d-0ee5dd84d0e8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B0BA7D0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/50fea50d-d80c-41c9-bcf3-5b70ad176816" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB584E9D3A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/2e133808-84fa-4d37-8a29-e4504c6b4236" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB280F3268" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/2830d7b4-3b30-41c6-8c11-fe17be61f190" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2826B8AF" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/d6da58b0-617e-4d72-9a60-dc4b9da5ceff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0FB265EA" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/53343319-59fe-48e1-947a-f8fd81e98b84" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F91D7F8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/56fa5389-9e3a-4534-ad1a-9219193d9203" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F7813FB" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/7936bb58-31fd-471c-94c4-4568e07dbe43" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B477B74161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/bf277d78-d448-4f03-9d25-4aaf8413ea32" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA973AA9A4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/6e2e6971-1461-4933-9e6b-6b6ab98daf39" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA95F89D3F" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/c0a5ab76-9b04-484d-bb96-3e8918e374c6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9E7D9A57" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/14ca0357-4f52-48ef-a0c6-582097a960b7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78C62BA2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/2a00e450-c1cf-4202-9e5e-a3d0952d7ded" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78FFA2DA" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/4b452c6f-e41a-4438-b31f-49f5bcc5751c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54C702A8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/b1cf771f-cdb5-4d0b-aafa-37159ae4fade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA57D2CA2B" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/f607e85e-d226-4408-8be4-bf5878a5177a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA579629B3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/fa3a438c-a40a-49f2-93ca-aa89e6f66e22" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54F2F6C9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/a5db73d0-0f34-4a4c-99dd-9ac70ed5eeb6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA06A7D507" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/1c2b13d5-b04b-49d6-b73c-cfdca60079d3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0686E223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/3d313e6f-1278-4702-9e4e-97eb52f0b083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0660769E" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/6de84823-92bc-4b50-9917-fed37e856c45" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA064EEEB8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/d9352b54-1d1e-4545-b999-cfe5805406ef" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA063460D7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/06830290-aa75-4f89-b841-01b5451fe3f8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z823CFE801" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/6871f269-2257-4e36-a6e1-66d64d4926de" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B927838D6F" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/6e3745ec-1319-40b2-8ed6-6bfad0a5b91a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91BB24533" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/c9c3ffd5-d617-44ba-b037-d7d1455a0475" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91B7E89E8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/ae6dd95f-9c77-48d7-8692-43ea726bfec1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B900BB4C9E" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/f492bce6-a27f-47c9-93df-9a8de615ee3e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FBA928AD" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/27515054-e2ae-4ba0-a618-33131f07e1f3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FB86C2CF" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/92b0040d-307c-463e-9acb-bc10b1a3e392" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FB6B695A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/c9525359-7d18-4420-8743-04d66389761c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85A66C3FC" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/6305c254-e6a8-493b-b6b5-8bc13f7536d0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85A053BCC" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/199571d4-673b-4f11-af27-db8b86a78b89" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7FB87CFB5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/1c0092b2-373b-477b-aa01-dd02cc2034d5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7FB706B14" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/77703bac-2de8-484d-8848-643b1850593b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E8EBFC27" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/e90f3b7d-0dc0-4acb-8ef5-db8672b23de4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C9D5C74B" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/ff669267-3aad-488c-a79a-eedd541f69a9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79A3E777E" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/c2d28e6b-d260-42fe-93d9-c37f69cc3dc0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71A3C28D0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/80745c0d-bb8c-4afc-bcd9-1c4695068815" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71A473AE0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/96f5329b-d03e-454f-ab84-3b78ee19b4bf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FEB97BDB" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/7136a51f-5513-4eae-8128-310b71bf571a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FE94C774" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/c59c03bf-b294-4610-aa41-341e27116a32" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0DF455C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/779e6e12-60bb-46f7-a07e-b93acf1f5e47" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E69D557C" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/d7bd4031-570a-4d05-93ce-0a2e81eacada" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BEA1446E" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/323e70dc-0732-4faf-9446-b3dcfe881481" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B30EB7E2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/ce6fe659-d23c-4c6f-ad8a-271144cd6629" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65D868300" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/6e609ba3-606e-4bf7-8940-904896efaac9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65D720453" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/bff0ac39-5962-4dfc-81d5-7bd6ce121ce2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B638F2BEC9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/9c1ee178-1a70-4bd9-a7ef-f3bfc96cbb00" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B644DC69B3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/5296ab5f-46ab-4902-9145-9788502c7b6f" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63070003F" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/443b0b2e-fc8c-427a-8e68-6aede6088857" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B606A9FFEA" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/83a3811e-c212-40a0-94da-fd22f9afa6e8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6014CFF59" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/34709fc4-6edc-4015-8e92-688f31dbe102" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F3B8602A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/bbd6e9e6-04e1-4e8b-836a-7b0705825d02" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DF357CC7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/61189dbc-7a75-4b9d-83e5-c706de7a9e7a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DDEB7797" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/518554b1-0aa2-45b0-b13b-41dd0e7c4a36" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DDC7C065" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/06282b6f-3a8e-46ee-8f26-d121bc58e2ad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AC273E31" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/7013724f-3928-4011-81bd-6a23d207f218" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C310E67F" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/06dcef6f-e0dd-4699-9a65-48f94638da41" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C30A0BB7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/0e2fe942-0c0d-4640-a3a3-36c5b5135274" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ABD182D2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/093b4eab-f19a-4e19-bacf-cb2877471bba" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ABB2EE72" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/c3fb35d0-d9f4-4493-805d-e5a7acde566e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AEDDF36B" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/b3cabce5-2601-4fe1-8b84-ec25477f72c9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AED30301" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/bc62f778-48a2-4fcb-831a-6502ef05e4f4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B591A83610" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/48375631-d06e-40cd-bf0d-71eaf9135a0b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B628732" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/d001bd16-7262-422b-b6f7-bcfb88eeeef2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B2C8E31" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/8ea1a933-9eeb-442f-a871-8c18c3a85187" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B591CD82BA" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/26839b7b-52df-4ecb-983b-4a7923dc7c1d" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D05AD15" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/369e7684-c311-483c-86cd-cb297e9179cd" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CDC2923" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/c997ca87-1d08-4efa-bace-ff98748c2e79" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54B372068" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/edbcb68c-5c66-4254-8120-9cd3526295cf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54B2CE90F" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/6f98c8ca-afa5-4ef9-9ebf-5c6261c4d97e" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EB92CE10" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/b1276a2e-47b4-4b72-b04a-e91b42dfe97e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EB7B47C9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/0844f0db-9c4b-4068-8c5a-72d07e9e4300" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B544F11A8F" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/9126e787-d5dc-4fbf-b836-981eb60ec8b6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EBC45C78" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/1e94f2b2-c779-4a9b-95a7-0b0e00394fc0" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EBB21B81" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/a76242d5-e48c-47da-bb65-031f58fa0e71" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50C5EFA1E" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/a2db0329-6b2e-42ba-8853-243d0a6c0922" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EBA17002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/c67f720b-08f8-40fa-a4ea-2bb0f5f42687" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EBF6617D" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/fcdd5738-b288-4fae-abc5-f32fa042a5ed" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EC1894E2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/5912431c-470b-4633-a5a0-6b99ce2d2b26" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EC0A156E" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/cdf781f7-df61-432c-90be-dd12a8035043" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EBE8ABED" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/a88bd7e2-af17-4ed9-b239-e25d1ce5495d" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B469D4BC48" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/c9fda2a9-b04f-4787-b61f-085ab3661a3e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B468DF86ED" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/1541389e-b9f8-470c-946f-7226775f2bd3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A97A49AD" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/d6b4101c-22fa-4c9d-8e77-e9ee7c340ebf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2AF78E04A" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/GEIC83000D/amministrazione-trasparente/atti-amministrazioni-enti/8206a814-c7da-436f-b05e-a3bec6294be8" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F221"/>
+  <dimension ref="A1:F225"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>10591</v>
+        <v>12235</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>10584</v>
+        <v>12234</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>10555</v>
+        <v>12199</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="B5">
-        <v>9516</v>
+        <v>12193</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B6">
-        <v>8756</v>
+        <v>10591</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B7">
-        <v>8754</v>
+        <v>10584</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>21</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="B8">
-        <v>8239</v>
+        <v>10555</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>23</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="B9">
-        <v>8179</v>
+        <v>9516</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>26</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="B10">
-        <v>6784</v>
+        <v>8756</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>29</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="B11">
-        <v>6589</v>
+        <v>8754</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>31</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="B12">
-        <v>6479</v>
+        <v>8239</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>34</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="B13">
-        <v>6334</v>
+        <v>8179</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>36</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="B14">
-        <v>5496</v>
+        <v>6784</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>39</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="B15">
-        <v>5250</v>
+        <v>6589</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>42</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="B16">
-        <v>5011</v>
+        <v>6479</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>45</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="B17">
-        <v>4990</v>
+        <v>6334</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>48</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
       <c r="B18">
-        <v>5014</v>
+        <v>5496</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>51</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>52</v>
       </c>
       <c r="B19">
-        <v>4697</v>
+        <v>5250</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>54</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>55</v>
       </c>
       <c r="B20">
-        <v>3824</v>
+        <v>5011</v>
       </c>
       <c r="C20" t="s">
-        <v>92</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>57</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>55</v>
       </c>
       <c r="B21">
-        <v>3819</v>
+        <v>4990</v>
       </c>
       <c r="C21" t="s">
-        <v>96</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>59</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="B22">
-        <v>3280</v>
+        <v>5014</v>
       </c>
       <c r="C22" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>104</v>
+        <v>62</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>63</v>
       </c>
       <c r="B23">
-        <v>2742</v>
+        <v>4697</v>
       </c>
       <c r="C23" t="s">
-        <v>106</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>65</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>66</v>
       </c>
       <c r="B24">
-        <v>2739</v>
+        <v>3824</v>
       </c>
       <c r="C24" t="s">
-        <v>110</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>68</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>66</v>
       </c>
       <c r="B25">
-        <v>2348</v>
+        <v>3819</v>
       </c>
       <c r="C25" t="s">
-        <v>115</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>70</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>71</v>
       </c>
       <c r="B26">
-        <v>2245</v>
+        <v>3280</v>
       </c>
       <c r="C26" t="s">
-        <v>120</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>73</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>74</v>
       </c>
       <c r="B27">
-        <v>2237</v>
+        <v>2742</v>
       </c>
       <c r="C27" t="s">
-        <v>124</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>76</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>74</v>
       </c>
       <c r="B28">
-        <v>2196</v>
+        <v>2739</v>
       </c>
       <c r="C28" t="s">
-        <v>129</v>
+        <v>77</v>
       </c>
       <c r="D28" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>78</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>79</v>
       </c>
       <c r="B29">
-        <v>860</v>
+        <v>2348</v>
       </c>
       <c r="C29" t="s">
-        <v>134</v>
+        <v>80</v>
       </c>
       <c r="D29" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>81</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>82</v>
       </c>
       <c r="B30">
-        <v>854</v>
+        <v>2245</v>
       </c>
       <c r="C30" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="D30" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>84</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>82</v>
       </c>
       <c r="B31">
-        <v>848</v>
+        <v>2237</v>
       </c>
       <c r="C31" t="s">
-        <v>142</v>
+        <v>85</v>
       </c>
       <c r="D31" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>86</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>87</v>
       </c>
       <c r="B32">
-        <v>843</v>
+        <v>2196</v>
       </c>
       <c r="C32" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="D32" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>89</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>133</v>
+        <v>90</v>
       </c>
       <c r="B33">
-        <v>839</v>
+        <v>860</v>
       </c>
       <c r="C33" t="s">
-        <v>150</v>
+        <v>91</v>
       </c>
       <c r="D33" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>92</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>154</v>
+        <v>90</v>
       </c>
       <c r="B34">
-        <v>225</v>
+        <v>854</v>
       </c>
       <c r="C34" t="s">
-        <v>155</v>
+        <v>93</v>
       </c>
       <c r="D34" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>94</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>159</v>
+        <v>90</v>
       </c>
       <c r="B35">
-        <v>17326</v>
+        <v>848</v>
       </c>
       <c r="C35" t="s">
-        <v>160</v>
+        <v>95</v>
       </c>
       <c r="D35" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>96</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>164</v>
+        <v>90</v>
       </c>
       <c r="B36">
-        <v>17148</v>
+        <v>843</v>
       </c>
       <c r="C36" t="s">
-        <v>165</v>
+        <v>97</v>
       </c>
       <c r="D36" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>168</v>
+        <v>98</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>164</v>
+        <v>90</v>
       </c>
       <c r="B37">
-        <v>17147</v>
+        <v>839</v>
       </c>
       <c r="C37" t="s">
-        <v>169</v>
+        <v>99</v>
       </c>
       <c r="D37" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>100</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>173</v>
+        <v>101</v>
       </c>
       <c r="B38">
-        <v>16630</v>
+        <v>225</v>
       </c>
       <c r="C38" t="s">
-        <v>174</v>
+        <v>102</v>
       </c>
       <c r="D38" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>103</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>178</v>
+        <v>104</v>
       </c>
       <c r="B39">
-        <v>16565</v>
+        <v>17326</v>
       </c>
       <c r="C39" t="s">
-        <v>179</v>
+        <v>105</v>
       </c>
       <c r="D39" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>106</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>178</v>
+        <v>107</v>
       </c>
       <c r="B40">
-        <v>16560</v>
+        <v>17148</v>
       </c>
       <c r="C40" t="s">
-        <v>183</v>
+        <v>108</v>
       </c>
       <c r="D40" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>186</v>
+        <v>109</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>178</v>
+        <v>107</v>
       </c>
       <c r="B41">
-        <v>16559</v>
+        <v>17147</v>
       </c>
       <c r="C41" t="s">
-        <v>187</v>
+        <v>110</v>
       </c>
       <c r="D41" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>190</v>
+        <v>111</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>191</v>
+        <v>112</v>
       </c>
       <c r="B42">
-        <v>14988</v>
+        <v>16630</v>
       </c>
       <c r="C42" t="s">
-        <v>192</v>
+        <v>113</v>
       </c>
       <c r="D42" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>114</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>195</v>
+        <v>115</v>
       </c>
       <c r="B43">
-        <v>13671</v>
+        <v>16565</v>
       </c>
       <c r="C43" t="s">
-        <v>196</v>
+        <v>116</v>
       </c>
       <c r="D43" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>117</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>195</v>
+        <v>115</v>
       </c>
       <c r="B44">
-        <v>13668</v>
+        <v>16560</v>
       </c>
       <c r="C44" t="s">
-        <v>200</v>
+        <v>118</v>
       </c>
       <c r="D44" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>203</v>
+        <v>119</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>204</v>
+        <v>115</v>
       </c>
       <c r="B45">
-        <v>11828</v>
+        <v>16559</v>
       </c>
       <c r="C45" t="s">
-        <v>205</v>
+        <v>120</v>
       </c>
       <c r="D45" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>121</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>209</v>
+        <v>122</v>
       </c>
       <c r="B46">
-        <v>11576</v>
+        <v>14988</v>
       </c>
       <c r="C46" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D46" t="s">
-        <v>210</v>
+        <v>124</v>
       </c>
       <c r="E46" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>211</v>
+        <v>125</v>
       </c>
       <c r="B47">
-        <v>11526</v>
+        <v>13671</v>
       </c>
       <c r="C47" t="s">
-        <v>212</v>
+        <v>126</v>
       </c>
       <c r="D47" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>215</v>
+        <v>127</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>216</v>
+        <v>125</v>
       </c>
       <c r="B48">
-        <v>11469</v>
+        <v>13668</v>
       </c>
       <c r="C48" t="s">
-        <v>217</v>
+        <v>128</v>
       </c>
       <c r="D48" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>129</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>221</v>
+        <v>130</v>
       </c>
       <c r="B49">
-        <v>11271</v>
+        <v>11828</v>
       </c>
       <c r="C49" t="s">
-        <v>222</v>
+        <v>131</v>
       </c>
       <c r="D49" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>132</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>226</v>
+        <v>133</v>
       </c>
       <c r="B50">
-        <v>10829</v>
+        <v>11576</v>
       </c>
       <c r="C50" t="s">
-        <v>227</v>
+        <v>123</v>
       </c>
       <c r="D50" t="s">
-        <v>228</v>
+        <v>134</v>
       </c>
       <c r="E50" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>123</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="B51">
-        <v>8695</v>
+        <v>11526</v>
       </c>
       <c r="C51" t="s">
-        <v>232</v>
+        <v>136</v>
       </c>
       <c r="D51" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>137</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>231</v>
+        <v>138</v>
       </c>
       <c r="B52">
-        <v>8694</v>
+        <v>11469</v>
       </c>
       <c r="C52" t="s">
-        <v>236</v>
+        <v>139</v>
       </c>
       <c r="D52" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>140</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>240</v>
+        <v>141</v>
       </c>
       <c r="B53">
-        <v>8366</v>
+        <v>11271</v>
       </c>
       <c r="C53" t="s">
-        <v>241</v>
+        <v>142</v>
       </c>
       <c r="D53" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>143</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>240</v>
+        <v>144</v>
       </c>
       <c r="B54">
-        <v>8361</v>
+        <v>10829</v>
       </c>
       <c r="C54" t="s">
-        <v>245</v>
+        <v>145</v>
       </c>
       <c r="D54" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>146</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>249</v>
+        <v>147</v>
       </c>
       <c r="B55">
-        <v>8145</v>
+        <v>8695</v>
       </c>
       <c r="C55" t="s">
-        <v>250</v>
+        <v>148</v>
       </c>
       <c r="D55" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>149</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>249</v>
+        <v>147</v>
       </c>
       <c r="B56">
-        <v>8135</v>
+        <v>8694</v>
       </c>
       <c r="C56" t="s">
-        <v>254</v>
+        <v>150</v>
       </c>
       <c r="D56" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>151</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>258</v>
+        <v>152</v>
       </c>
       <c r="B57">
-        <v>7658</v>
+        <v>8366</v>
       </c>
       <c r="C57" t="s">
-        <v>259</v>
+        <v>153</v>
       </c>
       <c r="D57" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-        <v>262</v>
+        <v>154</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>263</v>
+        <v>152</v>
       </c>
       <c r="B58">
-        <v>7246</v>
+        <v>8361</v>
       </c>
       <c r="C58" t="s">
-        <v>264</v>
+        <v>155</v>
       </c>
       <c r="D58" t="s">
-        <v>265</v>
-[...5 lines deleted...]
-        <v>267</v>
+        <v>156</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>268</v>
+        <v>157</v>
       </c>
       <c r="B59">
-        <v>5922</v>
+        <v>8145</v>
       </c>
       <c r="C59" t="s">
-        <v>269</v>
+        <v>158</v>
       </c>
       <c r="D59" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>272</v>
+        <v>159</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>268</v>
+        <v>157</v>
       </c>
       <c r="B60">
-        <v>5823</v>
+        <v>8135</v>
       </c>
       <c r="C60" t="s">
-        <v>273</v>
+        <v>160</v>
       </c>
       <c r="D60" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>161</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>277</v>
+        <v>162</v>
       </c>
       <c r="B61">
-        <v>5374</v>
+        <v>7658</v>
       </c>
       <c r="C61" t="s">
-        <v>278</v>
+        <v>163</v>
       </c>
       <c r="D61" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>164</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>282</v>
+        <v>165</v>
       </c>
       <c r="B62">
-        <v>5249</v>
+        <v>7246</v>
       </c>
       <c r="C62" t="s">
-        <v>283</v>
+        <v>166</v>
       </c>
       <c r="D62" t="s">
-        <v>284</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>167</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>287</v>
+        <v>168</v>
       </c>
       <c r="B63">
-        <v>5091</v>
+        <v>5922</v>
       </c>
       <c r="C63" t="s">
-        <v>288</v>
+        <v>169</v>
       </c>
       <c r="D63" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>170</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>292</v>
+        <v>168</v>
       </c>
       <c r="B64">
-        <v>4664</v>
+        <v>5823</v>
       </c>
       <c r="C64" t="s">
-        <v>293</v>
+        <v>171</v>
       </c>
       <c r="D64" t="s">
-        <v>294</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>172</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>297</v>
+        <v>173</v>
       </c>
       <c r="B65">
-        <v>4385</v>
+        <v>5374</v>
       </c>
       <c r="C65" t="s">
-        <v>298</v>
+        <v>174</v>
       </c>
       <c r="D65" t="s">
-        <v>299</v>
-[...5 lines deleted...]
-        <v>301</v>
+        <v>175</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>302</v>
+        <v>176</v>
       </c>
       <c r="B66">
-        <v>4373</v>
+        <v>5249</v>
       </c>
       <c r="C66" t="s">
-        <v>303</v>
+        <v>177</v>
       </c>
       <c r="D66" t="s">
-        <v>304</v>
-[...5 lines deleted...]
-        <v>306</v>
+        <v>178</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>307</v>
+        <v>179</v>
       </c>
       <c r="B67">
-        <v>3944</v>
+        <v>5091</v>
       </c>
       <c r="C67" t="s">
-        <v>308</v>
+        <v>180</v>
       </c>
       <c r="D67" t="s">
-        <v>309</v>
-[...5 lines deleted...]
-        <v>311</v>
+        <v>181</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>312</v>
+        <v>182</v>
       </c>
       <c r="B68">
-        <v>3789</v>
+        <v>4664</v>
       </c>
       <c r="C68" t="s">
-        <v>313</v>
+        <v>183</v>
       </c>
       <c r="D68" t="s">
-        <v>314</v>
-[...5 lines deleted...]
-        <v>316</v>
+        <v>184</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>312</v>
+        <v>185</v>
       </c>
       <c r="B69">
-        <v>3779</v>
+        <v>4385</v>
       </c>
       <c r="C69" t="s">
-        <v>317</v>
+        <v>186</v>
       </c>
       <c r="D69" t="s">
-        <v>318</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>187</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>321</v>
+        <v>188</v>
       </c>
       <c r="B70">
-        <v>3689</v>
+        <v>4373</v>
       </c>
       <c r="C70" t="s">
-        <v>322</v>
+        <v>189</v>
       </c>
       <c r="D70" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>190</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>326</v>
+        <v>191</v>
       </c>
       <c r="B71">
-        <v>3460</v>
+        <v>3944</v>
       </c>
       <c r="C71" t="s">
-        <v>327</v>
+        <v>192</v>
       </c>
       <c r="D71" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>330</v>
+        <v>193</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>326</v>
+        <v>194</v>
       </c>
       <c r="B72">
-        <v>3458</v>
+        <v>3789</v>
       </c>
       <c r="C72" t="s">
-        <v>331</v>
+        <v>195</v>
       </c>
       <c r="D72" t="s">
-        <v>332</v>
-[...5 lines deleted...]
-        <v>334</v>
+        <v>196</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>335</v>
+        <v>194</v>
       </c>
       <c r="B73">
-        <v>3346</v>
+        <v>3779</v>
       </c>
       <c r="C73" t="s">
-        <v>336</v>
+        <v>197</v>
       </c>
       <c r="D73" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-        <v>339</v>
+        <v>198</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>335</v>
+        <v>199</v>
       </c>
       <c r="B74">
-        <v>3344</v>
+        <v>3689</v>
       </c>
       <c r="C74" t="s">
-        <v>340</v>
+        <v>200</v>
       </c>
       <c r="D74" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>201</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>335</v>
+        <v>202</v>
       </c>
       <c r="B75">
-        <v>3335</v>
+        <v>3460</v>
       </c>
       <c r="C75" t="s">
-        <v>344</v>
+        <v>203</v>
       </c>
       <c r="D75" t="s">
-        <v>345</v>
-[...5 lines deleted...]
-        <v>347</v>
+        <v>204</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>335</v>
+        <v>202</v>
       </c>
       <c r="B76">
-        <v>3331</v>
+        <v>3458</v>
       </c>
       <c r="C76" t="s">
-        <v>348</v>
+        <v>205</v>
       </c>
       <c r="D76" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>351</v>
+        <v>206</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>352</v>
+        <v>207</v>
       </c>
       <c r="B77">
-        <v>3021</v>
+        <v>3346</v>
       </c>
       <c r="C77" t="s">
-        <v>353</v>
+        <v>208</v>
       </c>
       <c r="D77" t="s">
-        <v>354</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>209</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>357</v>
+        <v>207</v>
       </c>
       <c r="B78">
-        <v>2933</v>
+        <v>3344</v>
       </c>
       <c r="C78" t="s">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="D78" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>211</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>357</v>
+        <v>207</v>
       </c>
       <c r="B79">
-        <v>2932</v>
+        <v>3335</v>
       </c>
       <c r="C79" t="s">
-        <v>192</v>
+        <v>212</v>
       </c>
       <c r="D79" t="s">
-        <v>359</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>213</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>357</v>
+        <v>207</v>
       </c>
       <c r="B80">
-        <v>2931</v>
+        <v>3331</v>
       </c>
       <c r="C80" t="s">
-        <v>192</v>
+        <v>214</v>
       </c>
       <c r="D80" t="s">
-        <v>360</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>215</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>357</v>
+        <v>216</v>
       </c>
       <c r="B81">
-        <v>2930</v>
+        <v>3021</v>
       </c>
       <c r="C81" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="D81" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>218</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B82">
-        <v>2929</v>
+        <v>2933</v>
       </c>
       <c r="C82" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D82" t="s">
-        <v>362</v>
+        <v>220</v>
       </c>
       <c r="E82" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B83">
-        <v>2928</v>
+        <v>2932</v>
       </c>
       <c r="C83" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D83" t="s">
-        <v>363</v>
+        <v>221</v>
       </c>
       <c r="E83" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B84">
-        <v>2927</v>
+        <v>2931</v>
       </c>
       <c r="C84" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D84" t="s">
-        <v>364</v>
+        <v>222</v>
       </c>
       <c r="E84" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B85">
-        <v>2926</v>
+        <v>2930</v>
       </c>
       <c r="C85" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D85" t="s">
-        <v>365</v>
+        <v>223</v>
       </c>
       <c r="E85" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B86">
-        <v>2925</v>
+        <v>2929</v>
       </c>
       <c r="C86" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D86" t="s">
-        <v>366</v>
+        <v>224</v>
       </c>
       <c r="E86" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B87">
-        <v>2924</v>
+        <v>2928</v>
       </c>
       <c r="C87" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D87" t="s">
-        <v>367</v>
+        <v>225</v>
       </c>
       <c r="E87" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B88">
-        <v>2923</v>
+        <v>2927</v>
       </c>
       <c r="C88" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D88" t="s">
-        <v>368</v>
+        <v>226</v>
       </c>
       <c r="E88" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B89">
-        <v>2922</v>
+        <v>2926</v>
       </c>
       <c r="C89" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D89" t="s">
-        <v>369</v>
+        <v>227</v>
       </c>
       <c r="E89" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B90">
-        <v>2921</v>
+        <v>2925</v>
       </c>
       <c r="C90" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D90" t="s">
-        <v>370</v>
+        <v>228</v>
       </c>
       <c r="E90" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B91">
-        <v>2920</v>
+        <v>2924</v>
       </c>
       <c r="C91" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D91" t="s">
-        <v>371</v>
+        <v>229</v>
       </c>
       <c r="E91" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B92">
-        <v>2919</v>
+        <v>2923</v>
       </c>
       <c r="C92" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D92" t="s">
-        <v>372</v>
+        <v>230</v>
       </c>
       <c r="E92" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B93">
-        <v>2918</v>
+        <v>2922</v>
       </c>
       <c r="C93" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D93" t="s">
-        <v>373</v>
+        <v>231</v>
       </c>
       <c r="E93" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B94">
-        <v>2917</v>
+        <v>2921</v>
       </c>
       <c r="C94" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D94" t="s">
-        <v>374</v>
+        <v>232</v>
       </c>
       <c r="E94" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B95">
-        <v>2916</v>
+        <v>2920</v>
       </c>
       <c r="C95" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D95" t="s">
-        <v>375</v>
+        <v>233</v>
       </c>
       <c r="E95" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B96">
-        <v>2915</v>
+        <v>2919</v>
       </c>
       <c r="C96" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D96" t="s">
-        <v>376</v>
+        <v>234</v>
       </c>
       <c r="E96" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B97">
-        <v>2914</v>
+        <v>2918</v>
       </c>
       <c r="C97" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D97" t="s">
-        <v>377</v>
+        <v>235</v>
       </c>
       <c r="E97" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B98">
-        <v>2913</v>
+        <v>2917</v>
       </c>
       <c r="C98" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D98" t="s">
-        <v>378</v>
+        <v>236</v>
       </c>
       <c r="E98" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B99">
-        <v>2913</v>
+        <v>2916</v>
       </c>
       <c r="C99" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D99" t="s">
-        <v>379</v>
+        <v>237</v>
       </c>
       <c r="E99" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B100">
-        <v>2912</v>
+        <v>2915</v>
       </c>
       <c r="C100" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D100" t="s">
-        <v>380</v>
+        <v>238</v>
       </c>
       <c r="E100" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B101">
-        <v>2911</v>
+        <v>2914</v>
       </c>
       <c r="C101" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D101" t="s">
-        <v>381</v>
+        <v>239</v>
       </c>
       <c r="E101" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B102">
-        <v>2910</v>
+        <v>2913</v>
       </c>
       <c r="C102" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D102" t="s">
-        <v>382</v>
+        <v>240</v>
       </c>
       <c r="E102" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B103">
-        <v>2908</v>
+        <v>2913</v>
       </c>
       <c r="C103" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D103" t="s">
-        <v>383</v>
+        <v>241</v>
       </c>
       <c r="E103" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B104">
-        <v>2907</v>
+        <v>2912</v>
       </c>
       <c r="C104" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D104" t="s">
-        <v>384</v>
+        <v>242</v>
       </c>
       <c r="E104" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B105">
-        <v>2906</v>
+        <v>2911</v>
       </c>
       <c r="C105" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D105" t="s">
-        <v>385</v>
+        <v>243</v>
       </c>
       <c r="E105" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B106">
-        <v>2905</v>
+        <v>2910</v>
       </c>
       <c r="C106" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D106" t="s">
-        <v>386</v>
+        <v>244</v>
       </c>
       <c r="E106" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B107">
-        <v>2904</v>
+        <v>2908</v>
       </c>
       <c r="C107" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D107" t="s">
-        <v>387</v>
+        <v>245</v>
       </c>
       <c r="E107" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B108">
-        <v>2903</v>
+        <v>2907</v>
       </c>
       <c r="C108" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D108" t="s">
-        <v>388</v>
+        <v>246</v>
       </c>
       <c r="E108" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B109">
-        <v>2902</v>
+        <v>2906</v>
       </c>
       <c r="C109" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D109" t="s">
-        <v>389</v>
+        <v>247</v>
       </c>
       <c r="E109" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B110">
-        <v>2901</v>
+        <v>2905</v>
       </c>
       <c r="C110" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D110" t="s">
-        <v>390</v>
+        <v>248</v>
       </c>
       <c r="E110" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B111">
-        <v>2900</v>
+        <v>2904</v>
       </c>
       <c r="C111" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D111" t="s">
-        <v>391</v>
+        <v>249</v>
       </c>
       <c r="E111" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B112">
-        <v>2899</v>
+        <v>2903</v>
       </c>
       <c r="C112" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D112" t="s">
-        <v>392</v>
+        <v>250</v>
       </c>
       <c r="E112" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B113">
-        <v>2898</v>
+        <v>2902</v>
       </c>
       <c r="C113" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D113" t="s">
-        <v>393</v>
+        <v>251</v>
       </c>
       <c r="E113" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B114">
-        <v>2897</v>
+        <v>2901</v>
       </c>
       <c r="C114" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D114" t="s">
-        <v>394</v>
+        <v>252</v>
       </c>
       <c r="E114" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B115">
-        <v>2896</v>
+        <v>2900</v>
       </c>
       <c r="C115" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D115" t="s">
-        <v>395</v>
+        <v>253</v>
       </c>
       <c r="E115" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B116">
-        <v>2895</v>
+        <v>2899</v>
       </c>
       <c r="C116" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D116" t="s">
-        <v>396</v>
+        <v>254</v>
       </c>
       <c r="E116" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B117">
-        <v>2894</v>
+        <v>2898</v>
       </c>
       <c r="C117" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D117" t="s">
-        <v>397</v>
+        <v>255</v>
       </c>
       <c r="E117" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B118">
-        <v>2893</v>
+        <v>2897</v>
       </c>
       <c r="C118" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D118" t="s">
-        <v>398</v>
+        <v>256</v>
       </c>
       <c r="E118" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B119">
-        <v>2892</v>
+        <v>2896</v>
       </c>
       <c r="C119" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D119" t="s">
-        <v>399</v>
+        <v>257</v>
       </c>
       <c r="E119" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B120">
-        <v>2891</v>
+        <v>2895</v>
       </c>
       <c r="C120" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D120" t="s">
-        <v>400</v>
+        <v>258</v>
       </c>
       <c r="E120" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B121">
-        <v>2890</v>
+        <v>2894</v>
       </c>
       <c r="C121" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D121" t="s">
-        <v>401</v>
+        <v>259</v>
       </c>
       <c r="E121" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B122">
-        <v>2889</v>
+        <v>2893</v>
       </c>
       <c r="C122" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D122" t="s">
-        <v>402</v>
+        <v>260</v>
       </c>
       <c r="E122" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B123">
-        <v>2888</v>
+        <v>2892</v>
       </c>
       <c r="C123" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D123" t="s">
-        <v>403</v>
+        <v>261</v>
       </c>
       <c r="E123" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B124">
-        <v>2887</v>
+        <v>2891</v>
       </c>
       <c r="C124" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D124" t="s">
-        <v>404</v>
+        <v>262</v>
       </c>
       <c r="E124" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B125">
-        <v>2886</v>
+        <v>2890</v>
       </c>
       <c r="C125" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D125" t="s">
-        <v>405</v>
+        <v>263</v>
       </c>
       <c r="E125" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B126">
-        <v>2885</v>
+        <v>2889</v>
       </c>
       <c r="C126" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D126" t="s">
-        <v>406</v>
+        <v>264</v>
       </c>
       <c r="E126" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B127">
-        <v>2884</v>
+        <v>2888</v>
       </c>
       <c r="C127" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D127" t="s">
-        <v>407</v>
+        <v>265</v>
       </c>
       <c r="E127" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B128">
-        <v>2883</v>
+        <v>2887</v>
       </c>
       <c r="C128" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D128" t="s">
-        <v>408</v>
+        <v>266</v>
       </c>
       <c r="E128" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B129">
-        <v>2882</v>
+        <v>2886</v>
       </c>
       <c r="C129" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D129" t="s">
-        <v>409</v>
+        <v>267</v>
       </c>
       <c r="E129" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B130">
-        <v>2881</v>
+        <v>2885</v>
       </c>
       <c r="C130" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D130" t="s">
-        <v>410</v>
+        <v>268</v>
       </c>
       <c r="E130" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B131">
-        <v>2880</v>
+        <v>2884</v>
       </c>
       <c r="C131" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D131" t="s">
-        <v>411</v>
+        <v>269</v>
       </c>
       <c r="E131" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B132">
-        <v>2879</v>
+        <v>2883</v>
       </c>
       <c r="C132" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D132" t="s">
-        <v>412</v>
+        <v>270</v>
       </c>
       <c r="E132" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B133">
-        <v>2878</v>
+        <v>2882</v>
       </c>
       <c r="C133" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D133" t="s">
-        <v>413</v>
+        <v>271</v>
       </c>
       <c r="E133" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B134">
-        <v>2877</v>
+        <v>2881</v>
       </c>
       <c r="C134" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D134" t="s">
-        <v>414</v>
+        <v>272</v>
       </c>
       <c r="E134" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B135">
-        <v>2876</v>
+        <v>2880</v>
       </c>
       <c r="C135" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D135" t="s">
-        <v>415</v>
+        <v>273</v>
       </c>
       <c r="E135" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B136">
-        <v>2875</v>
+        <v>2879</v>
       </c>
       <c r="C136" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D136" t="s">
-        <v>416</v>
+        <v>274</v>
       </c>
       <c r="E136" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B137">
-        <v>2874</v>
+        <v>2878</v>
       </c>
       <c r="C137" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D137" t="s">
-        <v>417</v>
+        <v>275</v>
       </c>
       <c r="E137" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B138">
-        <v>2873</v>
+        <v>2877</v>
       </c>
       <c r="C138" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D138" t="s">
-        <v>418</v>
+        <v>276</v>
       </c>
       <c r="E138" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B139">
-        <v>2872</v>
+        <v>2876</v>
       </c>
       <c r="C139" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D139" t="s">
-        <v>419</v>
+        <v>277</v>
       </c>
       <c r="E139" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B140">
-        <v>2870</v>
+        <v>2875</v>
       </c>
       <c r="C140" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D140" t="s">
-        <v>420</v>
+        <v>278</v>
       </c>
       <c r="E140" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B141">
-        <v>2869</v>
+        <v>2874</v>
       </c>
       <c r="C141" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D141" t="s">
-        <v>421</v>
+        <v>279</v>
       </c>
       <c r="E141" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B142">
-        <v>2868</v>
+        <v>2873</v>
       </c>
       <c r="C142" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D142" t="s">
-        <v>422</v>
+        <v>280</v>
       </c>
       <c r="E142" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B143">
-        <v>2867</v>
+        <v>2872</v>
       </c>
       <c r="C143" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D143" t="s">
-        <v>423</v>
+        <v>281</v>
       </c>
       <c r="E143" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B144">
-        <v>2866</v>
+        <v>2870</v>
       </c>
       <c r="C144" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D144" t="s">
-        <v>424</v>
+        <v>282</v>
       </c>
       <c r="E144" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B145">
-        <v>2865</v>
+        <v>2869</v>
       </c>
       <c r="C145" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D145" t="s">
-        <v>425</v>
+        <v>283</v>
       </c>
       <c r="E145" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B146">
-        <v>2864</v>
+        <v>2868</v>
       </c>
       <c r="C146" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D146" t="s">
-        <v>426</v>
+        <v>284</v>
       </c>
       <c r="E146" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B147">
-        <v>2863</v>
+        <v>2867</v>
       </c>
       <c r="C147" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D147" t="s">
-        <v>427</v>
+        <v>285</v>
       </c>
       <c r="E147" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B148">
-        <v>2862</v>
+        <v>2866</v>
       </c>
       <c r="C148" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D148" t="s">
-        <v>428</v>
+        <v>286</v>
       </c>
       <c r="E148" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B149">
-        <v>2861</v>
+        <v>2865</v>
       </c>
       <c r="C149" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D149" t="s">
-        <v>429</v>
+        <v>287</v>
       </c>
       <c r="E149" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B150">
-        <v>2860</v>
+        <v>2864</v>
       </c>
       <c r="C150" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D150" t="s">
-        <v>430</v>
+        <v>288</v>
       </c>
       <c r="E150" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B151">
-        <v>2859</v>
+        <v>2863</v>
       </c>
       <c r="C151" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D151" t="s">
-        <v>431</v>
+        <v>289</v>
       </c>
       <c r="E151" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B152">
-        <v>2858</v>
+        <v>2862</v>
       </c>
       <c r="C152" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D152" t="s">
-        <v>432</v>
+        <v>290</v>
       </c>
       <c r="E152" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B153">
-        <v>2857</v>
+        <v>2861</v>
       </c>
       <c r="C153" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D153" t="s">
-        <v>433</v>
+        <v>291</v>
       </c>
       <c r="E153" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B154">
-        <v>2856</v>
+        <v>2860</v>
       </c>
       <c r="C154" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D154" t="s">
-        <v>434</v>
+        <v>292</v>
       </c>
       <c r="E154" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B155">
-        <v>2855</v>
+        <v>2859</v>
       </c>
       <c r="C155" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D155" t="s">
-        <v>435</v>
+        <v>293</v>
       </c>
       <c r="E155" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B156">
-        <v>2854</v>
+        <v>2858</v>
       </c>
       <c r="C156" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D156" t="s">
-        <v>436</v>
+        <v>294</v>
       </c>
       <c r="E156" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B157">
-        <v>2853</v>
+        <v>2857</v>
       </c>
       <c r="C157" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D157" t="s">
-        <v>437</v>
+        <v>295</v>
       </c>
       <c r="E157" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B158">
-        <v>2852</v>
+        <v>2856</v>
       </c>
       <c r="C158" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D158" t="s">
-        <v>438</v>
+        <v>296</v>
       </c>
       <c r="E158" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B159">
-        <v>2851</v>
+        <v>2855</v>
       </c>
       <c r="C159" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D159" t="s">
-        <v>439</v>
+        <v>297</v>
       </c>
       <c r="E159" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B160">
-        <v>2850</v>
+        <v>2854</v>
       </c>
       <c r="C160" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D160" t="s">
-        <v>440</v>
+        <v>298</v>
       </c>
       <c r="E160" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B161">
-        <v>2849</v>
+        <v>2853</v>
       </c>
       <c r="C161" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D161" t="s">
-        <v>441</v>
+        <v>299</v>
       </c>
       <c r="E161" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B162">
-        <v>2848</v>
+        <v>2852</v>
       </c>
       <c r="C162" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D162" t="s">
-        <v>442</v>
+        <v>300</v>
       </c>
       <c r="E162" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B163">
-        <v>2847</v>
+        <v>2851</v>
       </c>
       <c r="C163" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D163" t="s">
-        <v>443</v>
+        <v>301</v>
       </c>
       <c r="E163" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B164">
-        <v>2846</v>
+        <v>2850</v>
       </c>
       <c r="C164" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D164" t="s">
-        <v>444</v>
+        <v>302</v>
       </c>
       <c r="E164" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B165">
-        <v>2845</v>
+        <v>2849</v>
       </c>
       <c r="C165" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D165" t="s">
-        <v>445</v>
+        <v>303</v>
       </c>
       <c r="E165" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B166">
-        <v>2844</v>
+        <v>2848</v>
       </c>
       <c r="C166" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D166" t="s">
-        <v>446</v>
+        <v>304</v>
       </c>
       <c r="E166" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B167">
-        <v>2843</v>
+        <v>2847</v>
       </c>
       <c r="C167" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D167" t="s">
-        <v>447</v>
+        <v>305</v>
       </c>
       <c r="E167" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B168">
-        <v>2842</v>
+        <v>2846</v>
       </c>
       <c r="C168" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D168" t="s">
-        <v>448</v>
+        <v>306</v>
       </c>
       <c r="E168" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B169">
-        <v>2841</v>
+        <v>2845</v>
       </c>
       <c r="C169" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D169" t="s">
-        <v>449</v>
+        <v>307</v>
       </c>
       <c r="E169" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B170">
-        <v>2840</v>
+        <v>2844</v>
       </c>
       <c r="C170" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D170" t="s">
-        <v>450</v>
+        <v>308</v>
       </c>
       <c r="E170" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B171">
-        <v>2839</v>
+        <v>2843</v>
       </c>
       <c r="C171" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D171" t="s">
-        <v>451</v>
+        <v>309</v>
       </c>
       <c r="E171" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B172">
-        <v>2838</v>
+        <v>2842</v>
       </c>
       <c r="C172" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D172" t="s">
-        <v>452</v>
+        <v>310</v>
       </c>
       <c r="E172" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B173">
-        <v>2837</v>
+        <v>2841</v>
       </c>
       <c r="C173" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D173" t="s">
-        <v>453</v>
+        <v>311</v>
       </c>
       <c r="E173" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B174">
-        <v>2836</v>
+        <v>2840</v>
       </c>
       <c r="C174" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D174" t="s">
-        <v>454</v>
+        <v>312</v>
       </c>
       <c r="E174" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B175">
-        <v>2835</v>
+        <v>2839</v>
       </c>
       <c r="C175" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D175" t="s">
-        <v>455</v>
+        <v>313</v>
       </c>
       <c r="E175" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B176">
-        <v>2834</v>
+        <v>2838</v>
       </c>
       <c r="C176" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D176" t="s">
-        <v>456</v>
+        <v>314</v>
       </c>
       <c r="E176" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B177">
-        <v>2833</v>
+        <v>2837</v>
       </c>
       <c r="C177" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D177" t="s">
-        <v>457</v>
+        <v>315</v>
       </c>
       <c r="E177" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B178">
-        <v>2832</v>
+        <v>2836</v>
       </c>
       <c r="C178" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D178" t="s">
-        <v>458</v>
+        <v>316</v>
       </c>
       <c r="E178" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B179">
-        <v>2831</v>
+        <v>2835</v>
       </c>
       <c r="C179" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D179" t="s">
-        <v>459</v>
+        <v>317</v>
       </c>
       <c r="E179" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B180">
-        <v>2830</v>
+        <v>2834</v>
       </c>
       <c r="C180" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D180" t="s">
-        <v>460</v>
+        <v>318</v>
       </c>
       <c r="E180" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B181">
-        <v>2829</v>
+        <v>2833</v>
       </c>
       <c r="C181" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D181" t="s">
-        <v>461</v>
+        <v>319</v>
       </c>
       <c r="E181" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B182">
-        <v>2828</v>
+        <v>2832</v>
       </c>
       <c r="C182" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D182" t="s">
-        <v>462</v>
+        <v>320</v>
       </c>
       <c r="E182" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B183">
-        <v>2827</v>
+        <v>2831</v>
       </c>
       <c r="C183" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D183" t="s">
-        <v>463</v>
+        <v>321</v>
       </c>
       <c r="E183" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B184">
-        <v>2826</v>
+        <v>2830</v>
       </c>
       <c r="C184" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D184" t="s">
-        <v>464</v>
+        <v>322</v>
       </c>
       <c r="E184" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B185">
-        <v>2825</v>
+        <v>2829</v>
       </c>
       <c r="C185" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D185" t="s">
-        <v>465</v>
+        <v>323</v>
       </c>
       <c r="E185" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B186">
-        <v>2824</v>
+        <v>2828</v>
       </c>
       <c r="C186" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D186" t="s">
-        <v>466</v>
+        <v>324</v>
       </c>
       <c r="E186" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>357</v>
+        <v>219</v>
       </c>
       <c r="B187">
-        <v>2823</v>
+        <v>2827</v>
       </c>
       <c r="C187" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D187" t="s">
-        <v>467</v>
+        <v>325</v>
       </c>
       <c r="E187" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>468</v>
+        <v>219</v>
       </c>
       <c r="B188">
-        <v>2680</v>
+        <v>2826</v>
       </c>
       <c r="C188" t="s">
-        <v>469</v>
+        <v>123</v>
       </c>
       <c r="D188" t="s">
-        <v>470</v>
+        <v>326</v>
       </c>
       <c r="E188" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-        <v>472</v>
+        <v>123</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>468</v>
+        <v>219</v>
       </c>
       <c r="B189">
-        <v>2675</v>
+        <v>2825</v>
       </c>
       <c r="C189" t="s">
-        <v>473</v>
+        <v>123</v>
       </c>
       <c r="D189" t="s">
-        <v>474</v>
+        <v>327</v>
       </c>
       <c r="E189" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>123</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>477</v>
+        <v>219</v>
       </c>
       <c r="B190">
-        <v>2640</v>
+        <v>2824</v>
       </c>
       <c r="C190" t="s">
-        <v>478</v>
+        <v>123</v>
       </c>
       <c r="D190" t="s">
-        <v>479</v>
+        <v>328</v>
       </c>
       <c r="E190" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>123</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>482</v>
+        <v>219</v>
       </c>
       <c r="B191">
-        <v>2050</v>
+        <v>2823</v>
       </c>
       <c r="C191" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D191" t="s">
-        <v>483</v>
+        <v>329</v>
       </c>
       <c r="E191" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>482</v>
+        <v>330</v>
       </c>
       <c r="B192">
-        <v>2049</v>
+        <v>2680</v>
       </c>
       <c r="C192" t="s">
-        <v>192</v>
+        <v>331</v>
       </c>
       <c r="D192" t="s">
-        <v>484</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>332</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>485</v>
+        <v>330</v>
       </c>
       <c r="B193">
-        <v>1484</v>
+        <v>2675</v>
       </c>
       <c r="C193" t="s">
-        <v>486</v>
+        <v>333</v>
       </c>
       <c r="D193" t="s">
-        <v>487</v>
-[...5 lines deleted...]
-        <v>489</v>
+        <v>334</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>485</v>
+        <v>335</v>
       </c>
       <c r="B194">
-        <v>1462</v>
+        <v>2640</v>
       </c>
       <c r="C194" t="s">
-        <v>490</v>
+        <v>336</v>
       </c>
       <c r="D194" t="s">
-        <v>491</v>
-[...5 lines deleted...]
-        <v>493</v>
+        <v>337</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>494</v>
+        <v>338</v>
       </c>
       <c r="B195">
-        <v>1334</v>
+        <v>2050</v>
       </c>
       <c r="C195" t="s">
-        <v>495</v>
+        <v>123</v>
       </c>
       <c r="D195" t="s">
-        <v>496</v>
+        <v>339</v>
       </c>
       <c r="E195" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>498</v>
+        <v>123</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>499</v>
+        <v>338</v>
       </c>
       <c r="B196">
-        <v>1250</v>
+        <v>2049</v>
       </c>
       <c r="C196" t="s">
-        <v>500</v>
+        <v>123</v>
       </c>
       <c r="D196" t="s">
-        <v>501</v>
+        <v>340</v>
       </c>
       <c r="E196" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-        <v>503</v>
+        <v>123</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>504</v>
+        <v>341</v>
       </c>
       <c r="B197">
-        <v>1209</v>
+        <v>1484</v>
       </c>
       <c r="C197" t="s">
-        <v>505</v>
+        <v>342</v>
       </c>
       <c r="D197" t="s">
-        <v>506</v>
-[...5 lines deleted...]
-        <v>508</v>
+        <v>343</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>504</v>
+        <v>341</v>
       </c>
       <c r="B198">
-        <v>1208</v>
+        <v>1462</v>
       </c>
       <c r="C198" t="s">
-        <v>509</v>
+        <v>344</v>
       </c>
       <c r="D198" t="s">
-        <v>510</v>
-[...5 lines deleted...]
-        <v>512</v>
+        <v>345</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>513</v>
+        <v>346</v>
       </c>
       <c r="B199">
-        <v>1121</v>
+        <v>1334</v>
       </c>
       <c r="C199" t="s">
-        <v>514</v>
+        <v>347</v>
       </c>
       <c r="D199" t="s">
-        <v>515</v>
-[...5 lines deleted...]
-        <v>517</v>
+        <v>348</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>518</v>
+        <v>349</v>
       </c>
       <c r="B200">
-        <v>899</v>
+        <v>1250</v>
       </c>
       <c r="C200" t="s">
-        <v>519</v>
+        <v>350</v>
       </c>
       <c r="D200" t="s">
-        <v>520</v>
-[...5 lines deleted...]
-        <v>522</v>
+        <v>351</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>523</v>
+        <v>352</v>
       </c>
       <c r="B201">
-        <v>754</v>
+        <v>1209</v>
       </c>
       <c r="C201" t="s">
-        <v>524</v>
+        <v>353</v>
       </c>
       <c r="D201" t="s">
-        <v>525</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>354</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>528</v>
+        <v>352</v>
       </c>
       <c r="B202">
-        <v>685</v>
+        <v>1208</v>
       </c>
       <c r="C202" t="s">
-        <v>529</v>
+        <v>355</v>
       </c>
       <c r="D202" t="s">
-        <v>530</v>
-[...5 lines deleted...]
-        <v>532</v>
+        <v>356</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>533</v>
+        <v>357</v>
       </c>
       <c r="B203">
-        <v>302</v>
+        <v>1121</v>
       </c>
       <c r="C203" t="s">
-        <v>534</v>
+        <v>358</v>
       </c>
       <c r="D203" t="s">
-        <v>535</v>
-[...5 lines deleted...]
-        <v>537</v>
+        <v>359</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>533</v>
+        <v>360</v>
       </c>
       <c r="B204">
-        <v>289</v>
+        <v>899</v>
       </c>
       <c r="C204" t="s">
-        <v>538</v>
+        <v>361</v>
       </c>
       <c r="D204" t="s">
-        <v>539</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>362</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>533</v>
+        <v>363</v>
       </c>
       <c r="B205">
-        <v>229</v>
+        <v>754</v>
       </c>
       <c r="C205" t="s">
-        <v>192</v>
+        <v>364</v>
       </c>
       <c r="D205" t="s">
-        <v>542</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>365</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>533</v>
+        <v>366</v>
       </c>
       <c r="B206">
-        <v>228</v>
+        <v>685</v>
       </c>
       <c r="C206" t="s">
-        <v>192</v>
+        <v>367</v>
       </c>
       <c r="D206" t="s">
-        <v>543</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>368</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>533</v>
+        <v>369</v>
       </c>
       <c r="B207">
-        <v>227</v>
+        <v>302</v>
       </c>
       <c r="C207" t="s">
-        <v>192</v>
+        <v>370</v>
       </c>
       <c r="D207" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>371</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>533</v>
+        <v>369</v>
       </c>
       <c r="B208">
-        <v>226</v>
+        <v>289</v>
       </c>
       <c r="C208" t="s">
-        <v>192</v>
+        <v>372</v>
       </c>
       <c r="D208" t="s">
-        <v>545</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>373</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>533</v>
+        <v>369</v>
       </c>
       <c r="B209">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C209" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D209" t="s">
-        <v>546</v>
+        <v>374</v>
       </c>
       <c r="E209" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>533</v>
+        <v>369</v>
       </c>
       <c r="B210">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C210" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D210" t="s">
-        <v>547</v>
+        <v>375</v>
       </c>
       <c r="E210" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>533</v>
+        <v>369</v>
       </c>
       <c r="B211">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="C211" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D211" t="s">
-        <v>548</v>
+        <v>376</v>
       </c>
       <c r="E211" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>533</v>
+        <v>369</v>
       </c>
       <c r="B212">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C212" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D212" t="s">
-        <v>549</v>
+        <v>377</v>
       </c>
       <c r="E212" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>533</v>
+        <v>369</v>
       </c>
       <c r="B213">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C213" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D213" t="s">
-        <v>550</v>
+        <v>378</v>
       </c>
       <c r="E213" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>533</v>
+        <v>369</v>
       </c>
       <c r="B214">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="C214" t="s">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="D214" t="s">
-        <v>551</v>
+        <v>379</v>
       </c>
       <c r="E214" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>123</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>552</v>
+        <v>369</v>
       </c>
       <c r="B215">
-        <v>108</v>
+        <v>223</v>
       </c>
       <c r="C215" t="s">
-        <v>553</v>
+        <v>123</v>
       </c>
       <c r="D215" t="s">
-        <v>554</v>
+        <v>380</v>
       </c>
       <c r="E215" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>123</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>552</v>
+        <v>369</v>
       </c>
       <c r="B216">
-        <v>102</v>
+        <v>222</v>
       </c>
       <c r="C216" t="s">
-        <v>557</v>
+        <v>123</v>
       </c>
       <c r="D216" t="s">
-        <v>558</v>
+        <v>381</v>
       </c>
       <c r="E216" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>123</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>552</v>
+        <v>369</v>
       </c>
       <c r="B217">
-        <v>89</v>
+        <v>221</v>
       </c>
       <c r="C217" t="s">
-        <v>561</v>
+        <v>123</v>
       </c>
       <c r="D217" t="s">
-        <v>562</v>
+        <v>382</v>
       </c>
       <c r="E217" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>123</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>565</v>
+        <v>369</v>
       </c>
       <c r="B218">
-        <v>11160</v>
+        <v>220</v>
       </c>
       <c r="C218" t="s">
-        <v>566</v>
+        <v>123</v>
       </c>
       <c r="D218" t="s">
-        <v>567</v>
+        <v>383</v>
       </c>
       <c r="E218" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>123</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>565</v>
+        <v>384</v>
       </c>
       <c r="B219">
-        <v>11122</v>
+        <v>108</v>
       </c>
       <c r="C219" t="s">
-        <v>570</v>
+        <v>385</v>
       </c>
       <c r="D219" t="s">
-        <v>571</v>
-[...5 lines deleted...]
-        <v>573</v>
+        <v>386</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>574</v>
+        <v>384</v>
       </c>
       <c r="B220">
-        <v>9693</v>
+        <v>102</v>
       </c>
       <c r="C220" t="s">
-        <v>575</v>
+        <v>387</v>
       </c>
       <c r="D220" t="s">
-        <v>576</v>
-[...5 lines deleted...]
-        <v>578</v>
+        <v>388</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>579</v>
+        <v>384</v>
       </c>
       <c r="B221">
+        <v>89</v>
+      </c>
+      <c r="C221" t="s">
+        <v>389</v>
+      </c>
+      <c r="D221" t="s">
+        <v>390</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>391</v>
+      </c>
+      <c r="B222">
+        <v>11160</v>
+      </c>
+      <c r="C222" t="s">
+        <v>392</v>
+      </c>
+      <c r="D222" t="s">
+        <v>393</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>391</v>
+      </c>
+      <c r="B223">
+        <v>11122</v>
+      </c>
+      <c r="C223" t="s">
+        <v>394</v>
+      </c>
+      <c r="D223" t="s">
+        <v>395</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>396</v>
+      </c>
+      <c r="B224">
+        <v>9693</v>
+      </c>
+      <c r="C224" t="s">
+        <v>397</v>
+      </c>
+      <c r="D224" t="s">
+        <v>398</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>399</v>
+      </c>
+      <c r="B225">
         <v>5666</v>
       </c>
-      <c r="C221" t="s">
-[...9 lines deleted...]
-        <v>583</v>
+      <c r="C225" t="s">
+        <v>400</v>
+      </c>
+      <c r="D225" t="s">
+        <v>401</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+    <hyperlink ref="F50" r:id="rId96"/>
+    <hyperlink ref="E51" r:id="rId97"/>
+    <hyperlink ref="F51" r:id="rId98"/>
+    <hyperlink ref="E52" r:id="rId99"/>
+    <hyperlink ref="F52" r:id="rId100"/>
+    <hyperlink ref="E53" r:id="rId101"/>
+    <hyperlink ref="F53" r:id="rId102"/>
+    <hyperlink ref="E54" r:id="rId103"/>
+    <hyperlink ref="F54" r:id="rId104"/>
+    <hyperlink ref="E55" r:id="rId105"/>
+    <hyperlink ref="F55" r:id="rId106"/>
+    <hyperlink ref="E56" r:id="rId107"/>
+    <hyperlink ref="F56" r:id="rId108"/>
+    <hyperlink ref="E57" r:id="rId109"/>
+    <hyperlink ref="F57" r:id="rId110"/>
+    <hyperlink ref="E58" r:id="rId111"/>
+    <hyperlink ref="F58" r:id="rId112"/>
+    <hyperlink ref="E59" r:id="rId113"/>
+    <hyperlink ref="F59" r:id="rId114"/>
+    <hyperlink ref="E60" r:id="rId115"/>
+    <hyperlink ref="F60" r:id="rId116"/>
+    <hyperlink ref="E61" r:id="rId117"/>
+    <hyperlink ref="F61" r:id="rId118"/>
+    <hyperlink ref="E62" r:id="rId119"/>
+    <hyperlink ref="F62" r:id="rId120"/>
+    <hyperlink ref="E63" r:id="rId121"/>
+    <hyperlink ref="F63" r:id="rId122"/>
+    <hyperlink ref="E64" r:id="rId123"/>
+    <hyperlink ref="F64" r:id="rId124"/>
+    <hyperlink ref="E65" r:id="rId125"/>
+    <hyperlink ref="F65" r:id="rId126"/>
+    <hyperlink ref="E66" r:id="rId127"/>
+    <hyperlink ref="F66" r:id="rId128"/>
+    <hyperlink ref="E67" r:id="rId129"/>
+    <hyperlink ref="F67" r:id="rId130"/>
+    <hyperlink ref="E68" r:id="rId131"/>
+    <hyperlink ref="F68" r:id="rId132"/>
+    <hyperlink ref="E69" r:id="rId133"/>
+    <hyperlink ref="F69" r:id="rId134"/>
+    <hyperlink ref="E70" r:id="rId135"/>
+    <hyperlink ref="F70" r:id="rId136"/>
+    <hyperlink ref="E71" r:id="rId137"/>
+    <hyperlink ref="F71" r:id="rId138"/>
+    <hyperlink ref="E72" r:id="rId139"/>
+    <hyperlink ref="F72" r:id="rId140"/>
+    <hyperlink ref="E73" r:id="rId141"/>
+    <hyperlink ref="F73" r:id="rId142"/>
+    <hyperlink ref="E74" r:id="rId143"/>
+    <hyperlink ref="F74" r:id="rId144"/>
+    <hyperlink ref="E75" r:id="rId145"/>
+    <hyperlink ref="F75" r:id="rId146"/>
+    <hyperlink ref="E76" r:id="rId147"/>
+    <hyperlink ref="F76" r:id="rId148"/>
+    <hyperlink ref="E77" r:id="rId149"/>
+    <hyperlink ref="F77" r:id="rId150"/>
+    <hyperlink ref="E78" r:id="rId151"/>
+    <hyperlink ref="F78" r:id="rId152"/>
+    <hyperlink ref="E79" r:id="rId153"/>
+    <hyperlink ref="F79" r:id="rId154"/>
+    <hyperlink ref="E80" r:id="rId155"/>
+    <hyperlink ref="F80" r:id="rId156"/>
+    <hyperlink ref="E81" r:id="rId157"/>
+    <hyperlink ref="F81" r:id="rId158"/>
+    <hyperlink ref="F82" r:id="rId159"/>
+    <hyperlink ref="F83" r:id="rId160"/>
+    <hyperlink ref="F84" r:id="rId161"/>
+    <hyperlink ref="F85" r:id="rId162"/>
+    <hyperlink ref="F86" r:id="rId163"/>
+    <hyperlink ref="F87" r:id="rId164"/>
+    <hyperlink ref="F88" r:id="rId165"/>
+    <hyperlink ref="F89" r:id="rId166"/>
+    <hyperlink ref="F90" r:id="rId167"/>
+    <hyperlink ref="F91" r:id="rId168"/>
+    <hyperlink ref="F92" r:id="rId169"/>
+    <hyperlink ref="F93" r:id="rId170"/>
+    <hyperlink ref="F94" r:id="rId171"/>
+    <hyperlink ref="F95" r:id="rId172"/>
+    <hyperlink ref="F96" r:id="rId173"/>
+    <hyperlink ref="F97" r:id="rId174"/>
+    <hyperlink ref="F98" r:id="rId175"/>
+    <hyperlink ref="F99" r:id="rId176"/>
+    <hyperlink ref="F100" r:id="rId177"/>
+    <hyperlink ref="F101" r:id="rId178"/>
+    <hyperlink ref="F102" r:id="rId179"/>
+    <hyperlink ref="F103" r:id="rId180"/>
+    <hyperlink ref="F104" r:id="rId181"/>
+    <hyperlink ref="F105" r:id="rId182"/>
+    <hyperlink ref="F106" r:id="rId183"/>
+    <hyperlink ref="F107" r:id="rId184"/>
+    <hyperlink ref="F108" r:id="rId185"/>
+    <hyperlink ref="F109" r:id="rId186"/>
+    <hyperlink ref="F110" r:id="rId187"/>
+    <hyperlink ref="F111" r:id="rId188"/>
+    <hyperlink ref="F112" r:id="rId189"/>
+    <hyperlink ref="F113" r:id="rId190"/>
+    <hyperlink ref="F114" r:id="rId191"/>
+    <hyperlink ref="F115" r:id="rId192"/>
+    <hyperlink ref="F116" r:id="rId193"/>
+    <hyperlink ref="F117" r:id="rId194"/>
+    <hyperlink ref="F118" r:id="rId195"/>
+    <hyperlink ref="F119" r:id="rId196"/>
+    <hyperlink ref="F120" r:id="rId197"/>
+    <hyperlink ref="F121" r:id="rId198"/>
+    <hyperlink ref="F122" r:id="rId199"/>
+    <hyperlink ref="F123" r:id="rId200"/>
+    <hyperlink ref="F124" r:id="rId201"/>
+    <hyperlink ref="F125" r:id="rId202"/>
+    <hyperlink ref="F126" r:id="rId203"/>
+    <hyperlink ref="F127" r:id="rId204"/>
+    <hyperlink ref="F128" r:id="rId205"/>
+    <hyperlink ref="F129" r:id="rId206"/>
+    <hyperlink ref="F130" r:id="rId207"/>
+    <hyperlink ref="F131" r:id="rId208"/>
+    <hyperlink ref="F132" r:id="rId209"/>
+    <hyperlink ref="F133" r:id="rId210"/>
+    <hyperlink ref="F134" r:id="rId211"/>
+    <hyperlink ref="F135" r:id="rId212"/>
+    <hyperlink ref="F136" r:id="rId213"/>
+    <hyperlink ref="F137" r:id="rId214"/>
+    <hyperlink ref="F138" r:id="rId215"/>
+    <hyperlink ref="F139" r:id="rId216"/>
+    <hyperlink ref="F140" r:id="rId217"/>
+    <hyperlink ref="F141" r:id="rId218"/>
+    <hyperlink ref="F142" r:id="rId219"/>
+    <hyperlink ref="F143" r:id="rId220"/>
+    <hyperlink ref="F144" r:id="rId221"/>
+    <hyperlink ref="F145" r:id="rId222"/>
+    <hyperlink ref="F146" r:id="rId223"/>
+    <hyperlink ref="F147" r:id="rId224"/>
+    <hyperlink ref="F148" r:id="rId225"/>
+    <hyperlink ref="F149" r:id="rId226"/>
+    <hyperlink ref="F150" r:id="rId227"/>
+    <hyperlink ref="F151" r:id="rId228"/>
+    <hyperlink ref="F152" r:id="rId229"/>
+    <hyperlink ref="F153" r:id="rId230"/>
+    <hyperlink ref="F154" r:id="rId231"/>
+    <hyperlink ref="F155" r:id="rId232"/>
+    <hyperlink ref="F156" r:id="rId233"/>
+    <hyperlink ref="F157" r:id="rId234"/>
+    <hyperlink ref="F158" r:id="rId235"/>
+    <hyperlink ref="F159" r:id="rId236"/>
+    <hyperlink ref="F160" r:id="rId237"/>
+    <hyperlink ref="F161" r:id="rId238"/>
+    <hyperlink ref="F162" r:id="rId239"/>
+    <hyperlink ref="F163" r:id="rId240"/>
+    <hyperlink ref="F164" r:id="rId241"/>
+    <hyperlink ref="F165" r:id="rId242"/>
+    <hyperlink ref="F166" r:id="rId243"/>
+    <hyperlink ref="F167" r:id="rId244"/>
+    <hyperlink ref="F168" r:id="rId245"/>
+    <hyperlink ref="F169" r:id="rId246"/>
+    <hyperlink ref="F170" r:id="rId247"/>
+    <hyperlink ref="F171" r:id="rId248"/>
+    <hyperlink ref="F172" r:id="rId249"/>
+    <hyperlink ref="F173" r:id="rId250"/>
+    <hyperlink ref="F174" r:id="rId251"/>
+    <hyperlink ref="F175" r:id="rId252"/>
+    <hyperlink ref="F176" r:id="rId253"/>
+    <hyperlink ref="F177" r:id="rId254"/>
+    <hyperlink ref="F178" r:id="rId255"/>
+    <hyperlink ref="F179" r:id="rId256"/>
+    <hyperlink ref="F180" r:id="rId257"/>
+    <hyperlink ref="F181" r:id="rId258"/>
+    <hyperlink ref="F182" r:id="rId259"/>
+    <hyperlink ref="F183" r:id="rId260"/>
+    <hyperlink ref="F184" r:id="rId261"/>
+    <hyperlink ref="F185" r:id="rId262"/>
+    <hyperlink ref="F186" r:id="rId263"/>
+    <hyperlink ref="F187" r:id="rId264"/>
+    <hyperlink ref="F188" r:id="rId265"/>
+    <hyperlink ref="F189" r:id="rId266"/>
+    <hyperlink ref="F190" r:id="rId267"/>
+    <hyperlink ref="F191" r:id="rId268"/>
+    <hyperlink ref="E192" r:id="rId269"/>
+    <hyperlink ref="F192" r:id="rId270"/>
+    <hyperlink ref="E193" r:id="rId271"/>
+    <hyperlink ref="F193" r:id="rId272"/>
+    <hyperlink ref="E194" r:id="rId273"/>
+    <hyperlink ref="F194" r:id="rId274"/>
+    <hyperlink ref="F195" r:id="rId275"/>
+    <hyperlink ref="F196" r:id="rId276"/>
+    <hyperlink ref="E197" r:id="rId277"/>
+    <hyperlink ref="F197" r:id="rId278"/>
+    <hyperlink ref="E198" r:id="rId279"/>
+    <hyperlink ref="F198" r:id="rId280"/>
+    <hyperlink ref="E199" r:id="rId281"/>
+    <hyperlink ref="F199" r:id="rId282"/>
+    <hyperlink ref="E200" r:id="rId283"/>
+    <hyperlink ref="F200" r:id="rId284"/>
+    <hyperlink ref="E201" r:id="rId285"/>
+    <hyperlink ref="F201" r:id="rId286"/>
+    <hyperlink ref="E202" r:id="rId287"/>
+    <hyperlink ref="F202" r:id="rId288"/>
+    <hyperlink ref="E203" r:id="rId289"/>
+    <hyperlink ref="F203" r:id="rId290"/>
+    <hyperlink ref="E204" r:id="rId291"/>
+    <hyperlink ref="F204" r:id="rId292"/>
+    <hyperlink ref="E205" r:id="rId293"/>
+    <hyperlink ref="F205" r:id="rId294"/>
+    <hyperlink ref="E206" r:id="rId295"/>
+    <hyperlink ref="F206" r:id="rId296"/>
+    <hyperlink ref="E207" r:id="rId297"/>
+    <hyperlink ref="F207" r:id="rId298"/>
+    <hyperlink ref="E208" r:id="rId299"/>
+    <hyperlink ref="F208" r:id="rId300"/>
+    <hyperlink ref="F209" r:id="rId301"/>
+    <hyperlink ref="F210" r:id="rId302"/>
+    <hyperlink ref="F211" r:id="rId303"/>
+    <hyperlink ref="F212" r:id="rId304"/>
+    <hyperlink ref="F213" r:id="rId305"/>
+    <hyperlink ref="F214" r:id="rId306"/>
+    <hyperlink ref="F215" r:id="rId307"/>
+    <hyperlink ref="F216" r:id="rId308"/>
+    <hyperlink ref="F217" r:id="rId309"/>
+    <hyperlink ref="F218" r:id="rId310"/>
+    <hyperlink ref="E219" r:id="rId311"/>
+    <hyperlink ref="F219" r:id="rId312"/>
+    <hyperlink ref="E220" r:id="rId313"/>
+    <hyperlink ref="F220" r:id="rId314"/>
+    <hyperlink ref="E221" r:id="rId315"/>
+    <hyperlink ref="F221" r:id="rId316"/>
+    <hyperlink ref="E222" r:id="rId317"/>
+    <hyperlink ref="F222" r:id="rId318"/>
+    <hyperlink ref="E223" r:id="rId319"/>
+    <hyperlink ref="F223" r:id="rId320"/>
+    <hyperlink ref="E224" r:id="rId321"/>
+    <hyperlink ref="F224" r:id="rId322"/>
+    <hyperlink ref="E225" r:id="rId323"/>
+    <hyperlink ref="F225" r:id="rId324"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>