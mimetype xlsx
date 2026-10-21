--- v0 (2026-07-25)
+++ v1 (2026-10-21)
@@ -8,783 +8,704 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="381" uniqueCount="202">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD64DF8906</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Targa pubblicità k D.M. n. 38 del 6 marzo 2026 Avviso 95450 del 24-04-2026</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD61F79A5B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Interventi di manutenzione compressori</t>
+  </si>
+  <si>
+    <t>BD613E1916</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO WEBINAR</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD5AB8E1C8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO materiale per laboratorio di Arredamento- Progetto -</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD572E4F09</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di materiale per laboratori didattici</t>
+  </si>
+  <si>
+    <t>BD56091FE6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Interventi di manutenzione dell’impianto elettrico</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - per affidamento diretto relativo al Supporto tecnico al RUP per collaudo beni DM 38Avviso 95450 del 24-04-2026</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD43CB999D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Interventi di manutenzione dell’impianto elettrico</t>
+  </si>
+  <si>
+    <t>BD4368B01E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO Servizio Catering x Progetto scambio culturale</t>
+  </si>
+  <si>
+    <t>BD4275A6CE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale pubblicitario, borse di tela con loghi e pubblicità del progetto D.M. 38</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD34FA00E0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di fornitura e distribuzione di merende presso 3 sedi del Liceo Artistico di Porta Romana e Sesto F.no</t>
+  </si>
+  <si>
+    <t>BD346E5C7B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura articoli vari di ferramenta</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD2CA89C95</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO Fornitura di Cellulosa x laboratorio MODA</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD26FC98EF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura argilla</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD234121B6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura notebook D.M. n. 38 del 6 marzo 2026 Avviso 95450 del 24-04-2026</t>
+  </si>
+  <si>
+    <t>BD2197D20C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO materiale x oreficeria</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1E217AAE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio sostituzione e pulizia filtri fontanelli</t>
+  </si>
+  <si>
+    <t>BD1D03F10F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura stampa su forex</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0CF1BE0F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - formazione personalizzata gestionale</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCFF645DC2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale vario ferramenta</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>0000000000</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento del servizio di fornitura e distribuzione di merende presso 3 sedi del Liceo Artistico di Porta Romana e Sesto Fiorentino al 31-12-2026</t>
+  </si>
+  <si>
+    <t>BCF4C25984</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio riparazione pc</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCEE78A3D3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre Controller forno</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>BCD4427D10</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisizione dei servizi di formazione ai sensi dell’art.50 del D. Lgs. 36/2023 PNRR Poli formativi nazionali e snodi territoriali per lo sviluppo del sistema di formazione continua per le competenze didattiche e digitali del personale scolastico</t>
+  </si>
+  <si>
+    <t>27/07/2026</t>
+  </si>
+  <si>
+    <t>BC8794F0AA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - LAVORO RIPARAZIONE FORNO CERAMICA SESTO</t>
+  </si>
+  <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>BC8403C747</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO SPOSTAMENTO OPERE D'ARTE</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC8403C747</t>
-[...4 lines deleted...]
-  <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC7CD06410</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura libri sezione scultura</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7CD06410</t>
-[...4 lines deleted...]
-  <si>
     <t>BC7C57017A</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale ferramenta</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7C57017A</t>
-[...4 lines deleted...]
-  <si>
     <t>BC794D6602</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CHIOSCO IN LEGNO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC794D6602</t>
-[...4 lines deleted...]
-  <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>BC6D9419D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura abbonamento rivista amministrativa Italiascuola</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC6D9419D2</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto Team del progetto per il conferimento di incarichi individuali Progetto PNRR Snodi formativi decreto del MIM 11 novembre 2025, n. 219</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto per il conferimento di incarichi individuali avente ad oggetto Personale per la Gestione del Progetto supporto al RUP progetto PNRR Snodi formativi decreto del MIM 11 novembre 2025, n. 219</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>BC3DFF8E53</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE VETRI PALESTRA SEDE FANTINA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3DFF8E53</t>
-[...4 lines deleted...]
-  <si>
     <t>BC3D63F858</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CANCELLERIA SEDE PORTA ROMANA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3D63F858</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC32ACDD2A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto arredi sede Porta Romana.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC32ACDD2A</t>
-[...4 lines deleted...]
-  <si>
     <t>BC30E116CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto arredi e kit per illuminazione sede Porta Romana</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC30E116CF</t>
-[...4 lines deleted...]
-  <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC2E2E780F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PLURIBAL</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2E2E780F</t>
-[...4 lines deleted...]
-  <si>
     <t>BC2D47F4A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - TESSUTO JUTA GIPSOTECA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2D47F4A1</t>
-[...4 lines deleted...]
-  <si>
     <t>BC2D36F42B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto arredi sede Porta Romana</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2D36F42B</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC2404529A</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI IDRAULICI SEDE PORTA ROMANA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2404529A</t>
-[...4 lines deleted...]
-  <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>BC218201C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Silicone per gessi</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC218201C1</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>BC00AE3107</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI ELETTRICI PORTA ROMANA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC00AE3107</t>
-[...4 lines deleted...]
-  <si>
     <t>BC005E4190</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO VENTILATORI E CLIMATIZZATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC005E4190</t>
-[...4 lines deleted...]
-  <si>
     <t>BBFF8DE242</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE EDILIZIA CORSO IFTS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFF8DE242</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBFDC053F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ABBONAMENTO RIVISTA AMMINISTRARE LA SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFDC053F6</t>
-[...4 lines deleted...]
-  <si>
     <t>BBFD6314B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PANNELLI LEGNO CORSO IFTS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFD6314B9</t>
-[...4 lines deleted...]
-  <si>
     <t>BBFB406279</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE LAB. PLASTICHE E SCULTOREE SESTO F.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB406279</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF920313B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ROTTI MOSAICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF920313B</t>
-[...4 lines deleted...]
-  <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>BBF10E75DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - CARTA VELINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF10E75DA</t>
-[...4 lines deleted...]
-  <si>
     <t>BBF19E0D63</t>
   </si>
   <si>
     <t>Decisione a contrarre - SMALTI MOSAICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF19E0D63</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBE4D77E21</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4D77E21</t>
-[...4 lines deleted...]
-  <si>
     <t>BBE45C32CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RASPE SCULTURA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE45C32CC</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDF6939CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura magliette bianche</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF6939CE</t>
-[...4 lines deleted...]
-  <si>
     <t>BBDE988661</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto stampe</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDE988661</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD65B8FF0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TORNIO IFTS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD65B8FF0</t>
-[...4 lines deleted...]
-  <si>
     <t>BBD643B58A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ALABASTRO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD643B58A</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC6662A37</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE LAB. FOTOGRAFIA SEDE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC6662A37</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC5E1A4BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale informatico ed elettronico Sesto Fiorentino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5E1A4BE</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC4DA1CC1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Armadio ricarica dispositivi elettronici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4DA1CC1</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBC1FF29BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per Esami di Stato Lab. Oreficeria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1FF29BD</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC12F51DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio smaltimento rifiuti speciali sedi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC12F51DF</t>
-[...4 lines deleted...]
-  <si>
     <t>BBBFA67E7C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio gestione Rentri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBFA67E7C</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>BBBCC53820</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura toner e consumabili</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCC53820</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB90ED3BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Accordatura e manutenzione pianoforte Liceo Artistico di Porta Romana</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB90ED3BE</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7F2E64E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizio gestione sito corso perfezionamento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F2E64E0</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBADFC3071</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio trasloco archivio Porta Romana</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBADFC3071</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA2C04BA6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALI ESAME DI STATO LAB. PITTURA P.R.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2C04BA6</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB9775727A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALI ESAME DI STATO LAB. MODA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9775727A</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB962C372E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sostituzione vetri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB962C372E</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB913F3D69</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura licenze e access point</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB913F3D69</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB8C530E60</t>
   </si>
   <si>
     <t>Decisione a contrarre - Assemblea studenti P.R. - 11 maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8C530E60</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB876253F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sorveglianza sanitaria personale docente e ATA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB876253F0</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB7CB6F3E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARGILLA PER ESAME DI MATURITA' Sesto Fiorentino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7CB6F3E8</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB7769B34C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE ESAME DI STATO LAB. DECORAZIONI PLASTICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7769B34C</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB6E4D6854</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso formazione EDT docenti</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/75e72604-6b0a-4263-997f-59d3a1c99a53</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1082,1079 +1003,1732 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD64DF8906" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/5ba26c96-2008-431d-9afb-efa395727d5f" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD61F79A5B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/ed4078c5-e9f8-4afd-815b-22a8f5633b9c" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD613E1916" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/949f0170-84a8-487f-81a9-3aad3004cbb7" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5AB8E1C8" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/24926555-a3b3-417b-8eae-1291b3d37dad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD572E4F09" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/09837541-1469-42d3-9092-72d6a8e90302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD56091FE6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/726a5a8d-d444-475f-8f43-dd729174c1af" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD43CB999D" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/9bab3f14-986a-4431-ae4c-3e3fb17605fc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4368B01E" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/1f73d1aa-5f89-4537-b634-6061d27ca424" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4275A6CE" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/44c08c68-4f16-41ad-9ae6-f9a8260c02fb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD34FA00E0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/0bbdac74-029a-43b2-8b0f-96da03c2666e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD346E5C7B" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/00c0f286-17e2-49b2-8384-44edf8745725" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2CA89C95" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/964529fd-ee11-4688-a073-502c350aff01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD26FC98EF" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/2429d938-5199-4a7d-a171-332aa386b634" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD234121B6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/87264ca0-ca03-4653-bc96-87cf1fe41ae2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2197D20C" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/4a49febd-ef03-4966-860b-13dc5999c6a9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1E217AAE" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/d6152425-d4d9-4fb6-861a-c6fd442f7d4f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1D03F10F" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/dfa4dc73-6706-40d1-bcf4-e78a44304b9d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0CF1BE0F" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/9c9bc80e-a898-4536-8224-f4438229ccc9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFF645DC2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/887dc1d4-e0d5-4dca-8a0b-1f73d06a455e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000000" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/7c755530-47ef-45bc-8bf0-144dccbfa5e3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF4C25984" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/5a45b951-3f39-4933-9109-bbd56e353f98" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEE78A3D3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/a8cf0472-3bc1-40c9-b812-c08586f3b8fd" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD4427D10" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/b31a5897-c72b-45ac-8c47-9eb559d91d80" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8794F0AA" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/f8f4c49e-3c14-4b99-bcb4-c363e687fd77" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8403C747" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/00428ae7-654a-43d3-9dd8-38299cdcc8a1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7CD06410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/f5144951-e047-496c-96bf-2e19e108bc12" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7C57017A" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/3e58d0c3-a3fe-415c-82e0-055d694a3723" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC794D6602" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/75c77ed1-94bb-4f17-b0d8-2145fa64c2a3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6D9419D2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/46a7a330-ba80-47aa-a719-4c1b84d5c79d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3DFF8E53" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/9f6ef260-ee59-40c9-b9f0-158e53cb3093" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3D63F858" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/1c02847c-dd4b-492e-b5cc-b1c10550e011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC32ACDD2A" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/b6833859-eee9-4307-b3a1-e316967b998b" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC30E116CF" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/3932f22a-cbce-46f8-b5c1-f1ec49201dfc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2E2E780F" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/e87033a6-d5c7-4147-901a-ab328ef80632" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2D47F4A1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/d773b5ea-fd3c-4501-8192-68f06c913bc1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2D36F42B" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/c911e59e-26d3-4ed9-a366-2abf994c6c63" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2404529A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/620c8cb6-9138-42a4-a2af-276558f04291" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC218201C1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/8334b609-2849-4380-8997-c50ef4ee6645" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC00AE3107" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/88cdb1a9-284b-494e-b273-71d52a711f34" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC005E4190" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/66180200-2c66-4cae-854f-0413334472ca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFF8DE242" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/532d518e-534b-4a5a-bd82-3e3695dbabcc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFDC053F6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/7a786507-1a9c-46c4-a202-2f7406c4d400" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFD6314B9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/409aefd4-138e-44dd-bee6-32de609f7462" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB406279" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/5803e52b-1aeb-4449-a22f-3d7d1c55eb83" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF920313B" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/5b6bcd1d-dc61-4000-9d24-25988bb79b36" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF10E75DA" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/f15104e0-8050-4ecf-9b9b-819ab6e340a3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF19E0D63" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/b0a5a751-a18d-4412-9ba3-f0f356a7c943" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4D77E21" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/f13e7259-9083-415f-b390-292a59f60bd3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE45C32CC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/4320ba18-8fb0-4b01-820a-f06dfbbb948f" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF6939CE" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/381624ad-f647-4f7c-95ef-2f2311ddc3c1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDE988661" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/0b2af905-526f-4eea-a8af-59aadb093510" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD65B8FF0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/a7f0ff50-ccbf-4128-b024-cd06fdc7015c" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD643B58A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/2b63c1b2-81b7-4a9c-a297-eda959f98ed7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC6662A37" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/524960cc-bbb0-45c1-94b6-2209bbd30657" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC5E1A4BE" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/c0b93874-0d5c-4266-a9b8-3f3c79a785df" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4DA1CC1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/f91686d9-eaf7-4e9a-9283-9b0eec18e311" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1FF29BD" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/7bac840f-a32c-4ed1-a3c1-335114c56831" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC12F51DF" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/14acf190-ed4c-4a6b-a797-0a11f492c753" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBFA67E7C" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/d51778fb-a74b-4875-bf8a-08b647f5737a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCC53820" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/2ab0b9da-db17-46e4-831e-a747cdfd0e43" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB90ED3BE" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/2f09294b-75b8-45e5-937f-454a602bc4f4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F2E64E0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/31a4e851-31f9-4444-820e-133df564f0ca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBADFC3071" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/710ee987-7e55-4043-b6cb-80476cfdb7b5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2C04BA6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/2a0382fc-57b9-422b-8c46-46243d90f9c8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9775727A" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/1255cd89-1a25-4892-9c08-ae11144b8333" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB962C372E" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/20aeb459-3126-461d-ac33-d899d55052cb" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB913F3D69" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/16b59229-c076-42f8-8ebb-339a1c03a489" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8C530E60" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/01b12fcf-1873-4658-bc1c-889b380bcd88" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB876253F0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/8f87255d-791c-4c13-bffd-83ab0736e235" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7CB6F3E8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/45303751-1ce3-4d99-83a0-8658ca08adf2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7769B34C" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/fe95368c-0551-4620-a678-b52fec54eeb2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E4D6854" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FISD03000L/amministrazione-trasparente/atti-amministrazioni-enti/75e72604-6b0a-4263-997f-59d3a1c99a53" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F51"/>
+  <dimension ref="A1:F76"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>16291</v>
+        <v>20202</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>20084</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B4">
-        <v>16231</v>
+        <v>20075</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>16200</v>
+        <v>19942</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>16056</v>
+        <v>19857</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="B7">
-        <v>15572</v>
+        <v>19844</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>15559</v>
+        <v>19617</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>24</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>15153</v>
+        <v>19435</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="B10">
-        <v>15147</v>
+        <v>19431</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="B11">
-        <v>14781</v>
+        <v>19420</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>32</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>14732</v>
+        <v>19023</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>35</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="B13">
-        <v>14704</v>
+        <v>19002</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>37</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>14703</v>
+        <v>18840</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>40</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="B15">
-        <v>14700</v>
+        <v>18727</v>
       </c>
       <c r="C15" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>43</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>44</v>
       </c>
       <c r="B16">
-        <v>14578</v>
+        <v>18649</v>
       </c>
       <c r="C16" t="s">
-        <v>66</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>46</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>44</v>
       </c>
       <c r="B17">
-        <v>14557</v>
+        <v>18635</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>48</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="B18">
-        <v>13262</v>
+        <v>18538</v>
       </c>
       <c r="C18" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>51</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="B19">
-        <v>13221</v>
+        <v>18526</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>53</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>54</v>
       </c>
       <c r="B20">
-        <v>13158</v>
+        <v>18175</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>56</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="B21">
-        <v>13109</v>
+        <v>17931</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>59</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="B22">
-        <v>13100</v>
+        <v>17840</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>96</v>
+        <v>62</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="B23">
-        <v>13022</v>
+        <v>17605</v>
       </c>
       <c r="C23" t="s">
-        <v>97</v>
+        <v>63</v>
       </c>
       <c r="D23" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>64</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="B24">
-        <v>12905</v>
+        <v>17471</v>
       </c>
       <c r="C24" t="s">
-        <v>102</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>67</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B25">
-        <v>12599</v>
+        <v>16956</v>
       </c>
       <c r="C25" t="s">
-        <v>107</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>70</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="B26">
-        <v>12597</v>
+        <v>16362</v>
       </c>
       <c r="C26" t="s">
-        <v>111</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>73</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>74</v>
       </c>
       <c r="B27">
-        <v>12184</v>
+        <v>16291</v>
       </c>
       <c r="C27" t="s">
-        <v>116</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>76</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>77</v>
       </c>
       <c r="B28">
-        <v>12178</v>
+        <v>16236</v>
       </c>
       <c r="C28" t="s">
-        <v>120</v>
+        <v>78</v>
       </c>
       <c r="D28" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>79</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="B29">
-        <v>12061</v>
+        <v>16231</v>
       </c>
       <c r="C29" t="s">
-        <v>125</v>
+        <v>80</v>
       </c>
       <c r="D29" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>81</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="B30">
-        <v>12045</v>
+        <v>16200</v>
       </c>
       <c r="C30" t="s">
-        <v>129</v>
+        <v>82</v>
       </c>
       <c r="D30" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>83</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>84</v>
       </c>
       <c r="B31">
-        <v>11693</v>
+        <v>16056</v>
       </c>
       <c r="C31" t="s">
-        <v>134</v>
+        <v>85</v>
       </c>
       <c r="D31" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>86</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>87</v>
       </c>
       <c r="B32">
-        <v>11689</v>
+        <v>15572</v>
       </c>
       <c r="C32" t="s">
-        <v>138</v>
+        <v>24</v>
       </c>
       <c r="D32" t="s">
-        <v>139</v>
+        <v>88</v>
       </c>
       <c r="E32" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>24</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>142</v>
+        <v>87</v>
       </c>
       <c r="B33">
-        <v>11192</v>
+        <v>15559</v>
       </c>
       <c r="C33" t="s">
-        <v>143</v>
+        <v>24</v>
       </c>
       <c r="D33" t="s">
-        <v>144</v>
+        <v>89</v>
       </c>
       <c r="E33" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>24</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>142</v>
+        <v>90</v>
       </c>
       <c r="B34">
-        <v>11187</v>
+        <v>15153</v>
       </c>
       <c r="C34" t="s">
-        <v>147</v>
+        <v>91</v>
       </c>
       <c r="D34" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>92</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>142</v>
+        <v>90</v>
       </c>
       <c r="B35">
-        <v>11169</v>
+        <v>15147</v>
       </c>
       <c r="C35" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="D35" t="s">
-        <v>152</v>
-[...5 lines deleted...]
-        <v>154</v>
+        <v>94</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>155</v>
+        <v>95</v>
       </c>
       <c r="B36">
-        <v>11121</v>
+        <v>14781</v>
       </c>
       <c r="C36" t="s">
-        <v>156</v>
+        <v>96</v>
       </c>
       <c r="D36" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>97</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>155</v>
+        <v>95</v>
       </c>
       <c r="B37">
-        <v>11106</v>
+        <v>14732</v>
       </c>
       <c r="C37" t="s">
-        <v>160</v>
+        <v>98</v>
       </c>
       <c r="D37" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>99</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>155</v>
+        <v>100</v>
       </c>
       <c r="B38">
-        <v>11092</v>
+        <v>14704</v>
       </c>
       <c r="C38" t="s">
-        <v>164</v>
+        <v>101</v>
       </c>
       <c r="D38" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>102</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>168</v>
+        <v>100</v>
       </c>
       <c r="B39">
-        <v>11023</v>
+        <v>14703</v>
       </c>
       <c r="C39" t="s">
-        <v>169</v>
+        <v>103</v>
       </c>
       <c r="D39" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>104</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>173</v>
+        <v>100</v>
       </c>
       <c r="B40">
-        <v>10963</v>
+        <v>14700</v>
       </c>
       <c r="C40" t="s">
-        <v>174</v>
+        <v>105</v>
       </c>
       <c r="D40" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>106</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>173</v>
+        <v>107</v>
       </c>
       <c r="B41">
-        <v>10842</v>
+        <v>14578</v>
       </c>
       <c r="C41" t="s">
-        <v>178</v>
+        <v>108</v>
       </c>
       <c r="D41" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-        <v>181</v>
+        <v>109</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>182</v>
+        <v>110</v>
       </c>
       <c r="B42">
-        <v>10665</v>
+        <v>14557</v>
       </c>
       <c r="C42" t="s">
-        <v>183</v>
+        <v>111</v>
       </c>
       <c r="D42" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>186</v>
+        <v>112</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>187</v>
+        <v>113</v>
       </c>
       <c r="B43">
-        <v>10414</v>
+        <v>13262</v>
       </c>
       <c r="C43" t="s">
-        <v>188</v>
+        <v>114</v>
       </c>
       <c r="D43" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>191</v>
+        <v>115</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>192</v>
+        <v>113</v>
       </c>
       <c r="B44">
-        <v>10108</v>
+        <v>13221</v>
       </c>
       <c r="C44" t="s">
-        <v>193</v>
+        <v>116</v>
       </c>
       <c r="D44" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>117</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>197</v>
+        <v>113</v>
       </c>
       <c r="B45">
-        <v>10067</v>
+        <v>13158</v>
       </c>
       <c r="C45" t="s">
-        <v>198</v>
+        <v>118</v>
       </c>
       <c r="D45" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>201</v>
+        <v>119</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>202</v>
+        <v>120</v>
       </c>
       <c r="B46">
-        <v>84</v>
+        <v>13109</v>
       </c>
       <c r="C46" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="D46" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>122</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>207</v>
+        <v>120</v>
       </c>
       <c r="B47">
-        <v>9848</v>
+        <v>13100</v>
       </c>
       <c r="C47" t="s">
-        <v>208</v>
+        <v>123</v>
       </c>
       <c r="D47" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>124</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>212</v>
+        <v>120</v>
       </c>
       <c r="B48">
-        <v>9727</v>
+        <v>13022</v>
       </c>
       <c r="C48" t="s">
-        <v>213</v>
+        <v>125</v>
       </c>
       <c r="D48" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>126</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>217</v>
+        <v>127</v>
       </c>
       <c r="B49">
-        <v>9497</v>
+        <v>12905</v>
       </c>
       <c r="C49" t="s">
-        <v>218</v>
+        <v>128</v>
       </c>
       <c r="D49" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>129</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>222</v>
+        <v>130</v>
       </c>
       <c r="B50">
-        <v>9297</v>
+        <v>12599</v>
       </c>
       <c r="C50" t="s">
-        <v>223</v>
+        <v>131</v>
       </c>
       <c r="D50" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>226</v>
+        <v>132</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>227</v>
+        <v>130</v>
       </c>
       <c r="B51">
+        <v>12597</v>
+      </c>
+      <c r="C51" t="s">
+        <v>133</v>
+      </c>
+      <c r="D51" t="s">
+        <v>134</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>135</v>
+      </c>
+      <c r="B52">
+        <v>12184</v>
+      </c>
+      <c r="C52" t="s">
+        <v>136</v>
+      </c>
+      <c r="D52" t="s">
+        <v>137</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>135</v>
+      </c>
+      <c r="B53">
+        <v>12178</v>
+      </c>
+      <c r="C53" t="s">
+        <v>138</v>
+      </c>
+      <c r="D53" t="s">
+        <v>139</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>140</v>
+      </c>
+      <c r="B54">
+        <v>12061</v>
+      </c>
+      <c r="C54" t="s">
+        <v>141</v>
+      </c>
+      <c r="D54" t="s">
+        <v>142</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>140</v>
+      </c>
+      <c r="B55">
+        <v>12045</v>
+      </c>
+      <c r="C55" t="s">
+        <v>143</v>
+      </c>
+      <c r="D55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>145</v>
+      </c>
+      <c r="B56">
+        <v>11693</v>
+      </c>
+      <c r="C56" t="s">
+        <v>146</v>
+      </c>
+      <c r="D56" t="s">
+        <v>147</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>145</v>
+      </c>
+      <c r="B57">
+        <v>11689</v>
+      </c>
+      <c r="C57" t="s">
+        <v>148</v>
+      </c>
+      <c r="D57" t="s">
+        <v>149</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>150</v>
+      </c>
+      <c r="B58">
+        <v>11192</v>
+      </c>
+      <c r="C58" t="s">
+        <v>151</v>
+      </c>
+      <c r="D58" t="s">
+        <v>152</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>150</v>
+      </c>
+      <c r="B59">
+        <v>11187</v>
+      </c>
+      <c r="C59" t="s">
+        <v>153</v>
+      </c>
+      <c r="D59" t="s">
+        <v>154</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>150</v>
+      </c>
+      <c r="B60">
+        <v>11169</v>
+      </c>
+      <c r="C60" t="s">
+        <v>155</v>
+      </c>
+      <c r="D60" t="s">
+        <v>156</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>157</v>
+      </c>
+      <c r="B61">
+        <v>11121</v>
+      </c>
+      <c r="C61" t="s">
+        <v>158</v>
+      </c>
+      <c r="D61" t="s">
+        <v>159</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>157</v>
+      </c>
+      <c r="B62">
+        <v>11106</v>
+      </c>
+      <c r="C62" t="s">
+        <v>160</v>
+      </c>
+      <c r="D62" t="s">
+        <v>161</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>157</v>
+      </c>
+      <c r="B63">
+        <v>11092</v>
+      </c>
+      <c r="C63" t="s">
+        <v>162</v>
+      </c>
+      <c r="D63" t="s">
+        <v>163</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>164</v>
+      </c>
+      <c r="B64">
+        <v>11023</v>
+      </c>
+      <c r="C64" t="s">
+        <v>165</v>
+      </c>
+      <c r="D64" t="s">
+        <v>166</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>167</v>
+      </c>
+      <c r="B65">
+        <v>10963</v>
+      </c>
+      <c r="C65" t="s">
+        <v>168</v>
+      </c>
+      <c r="D65" t="s">
+        <v>169</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>167</v>
+      </c>
+      <c r="B66">
+        <v>10842</v>
+      </c>
+      <c r="C66" t="s">
+        <v>170</v>
+      </c>
+      <c r="D66" t="s">
+        <v>171</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>172</v>
+      </c>
+      <c r="B67">
+        <v>10665</v>
+      </c>
+      <c r="C67" t="s">
+        <v>173</v>
+      </c>
+      <c r="D67" t="s">
+        <v>174</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>175</v>
+      </c>
+      <c r="B68">
+        <v>10414</v>
+      </c>
+      <c r="C68" t="s">
+        <v>176</v>
+      </c>
+      <c r="D68" t="s">
+        <v>177</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>178</v>
+      </c>
+      <c r="B69">
+        <v>10108</v>
+      </c>
+      <c r="C69" t="s">
+        <v>179</v>
+      </c>
+      <c r="D69" t="s">
+        <v>180</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>181</v>
+      </c>
+      <c r="B70">
+        <v>10067</v>
+      </c>
+      <c r="C70" t="s">
+        <v>182</v>
+      </c>
+      <c r="D70" t="s">
+        <v>183</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>184</v>
+      </c>
+      <c r="B71">
+        <v>84</v>
+      </c>
+      <c r="C71" t="s">
+        <v>185</v>
+      </c>
+      <c r="D71" t="s">
+        <v>186</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>187</v>
+      </c>
+      <c r="B72">
+        <v>9848</v>
+      </c>
+      <c r="C72" t="s">
+        <v>188</v>
+      </c>
+      <c r="D72" t="s">
+        <v>189</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>190</v>
+      </c>
+      <c r="B73">
+        <v>9727</v>
+      </c>
+      <c r="C73" t="s">
+        <v>191</v>
+      </c>
+      <c r="D73" t="s">
+        <v>192</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>193</v>
+      </c>
+      <c r="B74">
+        <v>9497</v>
+      </c>
+      <c r="C74" t="s">
+        <v>194</v>
+      </c>
+      <c r="D74" t="s">
+        <v>195</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>196</v>
+      </c>
+      <c r="B75">
+        <v>9297</v>
+      </c>
+      <c r="C75" t="s">
+        <v>197</v>
+      </c>
+      <c r="D75" t="s">
+        <v>198</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>199</v>
+      </c>
+      <c r="B76">
         <v>9075</v>
       </c>
-      <c r="C51" t="s">
-[...9 lines deleted...]
-        <v>231</v>
+      <c r="C76" t="s">
+        <v>200</v>
+      </c>
+      <c r="D76" t="s">
+        <v>201</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="F32" r:id="rId60"/>
+    <hyperlink ref="F33" r:id="rId61"/>
+    <hyperlink ref="E34" r:id="rId62"/>
+    <hyperlink ref="F34" r:id="rId63"/>
+    <hyperlink ref="E35" r:id="rId64"/>
+    <hyperlink ref="F35" r:id="rId65"/>
+    <hyperlink ref="E36" r:id="rId66"/>
+    <hyperlink ref="F36" r:id="rId67"/>
+    <hyperlink ref="E37" r:id="rId68"/>
+    <hyperlink ref="F37" r:id="rId69"/>
+    <hyperlink ref="E38" r:id="rId70"/>
+    <hyperlink ref="F38" r:id="rId71"/>
+    <hyperlink ref="E39" r:id="rId72"/>
+    <hyperlink ref="F39" r:id="rId73"/>
+    <hyperlink ref="E40" r:id="rId74"/>
+    <hyperlink ref="F40" r:id="rId75"/>
+    <hyperlink ref="E41" r:id="rId76"/>
+    <hyperlink ref="F41" r:id="rId77"/>
+    <hyperlink ref="E42" r:id="rId78"/>
+    <hyperlink ref="F42" r:id="rId79"/>
+    <hyperlink ref="E43" r:id="rId80"/>
+    <hyperlink ref="F43" r:id="rId81"/>
+    <hyperlink ref="E44" r:id="rId82"/>
+    <hyperlink ref="F44" r:id="rId83"/>
+    <hyperlink ref="E45" r:id="rId84"/>
+    <hyperlink ref="F45" r:id="rId85"/>
+    <hyperlink ref="E46" r:id="rId86"/>
+    <hyperlink ref="F46" r:id="rId87"/>
+    <hyperlink ref="E47" r:id="rId88"/>
+    <hyperlink ref="F47" r:id="rId89"/>
+    <hyperlink ref="E48" r:id="rId90"/>
+    <hyperlink ref="F48" r:id="rId91"/>
+    <hyperlink ref="E49" r:id="rId92"/>
+    <hyperlink ref="F49" r:id="rId93"/>
+    <hyperlink ref="E50" r:id="rId94"/>
+    <hyperlink ref="F50" r:id="rId95"/>
+    <hyperlink ref="E51" r:id="rId96"/>
+    <hyperlink ref="F51" r:id="rId97"/>
+    <hyperlink ref="E52" r:id="rId98"/>
+    <hyperlink ref="F52" r:id="rId99"/>
+    <hyperlink ref="E53" r:id="rId100"/>
+    <hyperlink ref="F53" r:id="rId101"/>
+    <hyperlink ref="E54" r:id="rId102"/>
+    <hyperlink ref="F54" r:id="rId103"/>
+    <hyperlink ref="E55" r:id="rId104"/>
+    <hyperlink ref="F55" r:id="rId105"/>
+    <hyperlink ref="E56" r:id="rId106"/>
+    <hyperlink ref="F56" r:id="rId107"/>
+    <hyperlink ref="E57" r:id="rId108"/>
+    <hyperlink ref="F57" r:id="rId109"/>
+    <hyperlink ref="E58" r:id="rId110"/>
+    <hyperlink ref="F58" r:id="rId111"/>
+    <hyperlink ref="E59" r:id="rId112"/>
+    <hyperlink ref="F59" r:id="rId113"/>
+    <hyperlink ref="E60" r:id="rId114"/>
+    <hyperlink ref="F60" r:id="rId115"/>
+    <hyperlink ref="E61" r:id="rId116"/>
+    <hyperlink ref="F61" r:id="rId117"/>
+    <hyperlink ref="E62" r:id="rId118"/>
+    <hyperlink ref="F62" r:id="rId119"/>
+    <hyperlink ref="E63" r:id="rId120"/>
+    <hyperlink ref="F63" r:id="rId121"/>
+    <hyperlink ref="E64" r:id="rId122"/>
+    <hyperlink ref="F64" r:id="rId123"/>
+    <hyperlink ref="E65" r:id="rId124"/>
+    <hyperlink ref="F65" r:id="rId125"/>
+    <hyperlink ref="E66" r:id="rId126"/>
+    <hyperlink ref="F66" r:id="rId127"/>
+    <hyperlink ref="E67" r:id="rId128"/>
+    <hyperlink ref="F67" r:id="rId129"/>
+    <hyperlink ref="E68" r:id="rId130"/>
+    <hyperlink ref="F68" r:id="rId131"/>
+    <hyperlink ref="E69" r:id="rId132"/>
+    <hyperlink ref="F69" r:id="rId133"/>
+    <hyperlink ref="E70" r:id="rId134"/>
+    <hyperlink ref="F70" r:id="rId135"/>
+    <hyperlink ref="E71" r:id="rId136"/>
+    <hyperlink ref="F71" r:id="rId137"/>
+    <hyperlink ref="E72" r:id="rId138"/>
+    <hyperlink ref="F72" r:id="rId139"/>
+    <hyperlink ref="E73" r:id="rId140"/>
+    <hyperlink ref="F73" r:id="rId141"/>
+    <hyperlink ref="E74" r:id="rId142"/>
+    <hyperlink ref="F74" r:id="rId143"/>
+    <hyperlink ref="E75" r:id="rId144"/>
+    <hyperlink ref="F75" r:id="rId145"/>
+    <hyperlink ref="E76" r:id="rId146"/>
+    <hyperlink ref="F76" r:id="rId147"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>