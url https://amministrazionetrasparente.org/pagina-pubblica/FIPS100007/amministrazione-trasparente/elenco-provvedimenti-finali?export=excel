--- v0 (2026-08-11)
+++ v1 (2026-10-22)
@@ -8,1192 +8,879 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="367">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="259">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BCFED06C73</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura n. 50 sedie e 30 banchi scolastici</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD426D04ED</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto n.1 stand per "Le Scuole si presentano" - Comune di Firenze</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD339647AE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto n. 1 Akuakalda art. 10.79 - Vassilli S.r.l.</t>
+  </si>
+  <si>
+    <t>26/09/2026</t>
+  </si>
+  <si>
+    <t>BD1A0ED444</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di n. 1 targa e 20 etichette progetto: 10.8.6A-FDRPOC-TO-2026-131Dispositivi Digitali</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1C1476C9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura n. 10 taniche di acqua demineralizzata - Bruneau S.r.l.</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD1031200F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto del servizio di Medico Competente A.S. 2026/27 - Verna Gabriella Rita</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD09581549</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale per le pulizie e cancelleria</t>
+  </si>
+  <si>
+    <t>19/09/2026</t>
+  </si>
+  <si>
+    <t>BCE667B32E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre acquisto n. 12 sedie impilabili Snow - S.T.F. S.r.l.</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>BC8B7F0F7F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto ed installazione TPlink - L'informatico di Capretta Alessandro</t>
+  </si>
+  <si>
+    <t>BCC079D5B3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto 10 penne originali per monitor touch smart GX V3 e n. 25 penne per lavagne elettroniche compatibili</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>BCC14C72B7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Incarico RSPP A.S. 2026/2027</t>
+  </si>
+  <si>
+    <t>18/08/2026</t>
+  </si>
+  <si>
+    <t>BCBAAF92A4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di pulizia straordinaria prima dell'inizio delle attività didattiche - La Chimera di Livi Elisabetta</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>BCBA8CD7CF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale informatico progetto: 10.8.6A-FDRPOC-TO-2026-131 Dispositivi Digitali</t>
+  </si>
+  <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC7B1068D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n. 2 Monitor touch, n.2 Notebook, n.2 Carrelli- Berti Simone S.r.l.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7B1068D6</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/45dea17d-0865-4bb5-9983-e5bd5e1249bf</t>
+    <t>16/07/2026</t>
+  </si>
+  <si>
+    <t>BC67422732</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento servizi per la realizzazione di scambio linguistico e culturale con la NNHS di Newton dal 5 al 22 settembre 2026</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>BC60D78E98</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto armadietti porta cellulare</t>
   </si>
   <si>
     <t>10/07/2026</t>
   </si>
   <si>
     <t>BC5C3706EB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PACCHETTO MODELLI "CONCESSIONE PER DISTRIBUTORI BEVANDE E SNACK"</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5C3706EB</t>
-[...4 lines deleted...]
-  <si>
     <t>07/07/2026</t>
   </si>
   <si>
     <t>BC3B625AA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Contributo partecipazione e ai percorsi FSL- Scienze Forensi</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3B625AA2</t>
-[...4 lines deleted...]
-  <si>
     <t>BC4E80DBBD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n. 3 PC Lenovo per uffici</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4E80DBBD</t>
-[...4 lines deleted...]
-  <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC2A463126</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Pannelli Espositivi autoportanti</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2A463126</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC3F84D2AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto stampante laser brother</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3F84D2AC</t>
-[...4 lines deleted...]
-  <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC2F4BD00D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione individuale a esami di livello B1-B2 e C1 nel mese di luglio 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2F4BD00D</t>
-[...4 lines deleted...]
-  <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>BC1918D3E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n°1 mobile reception e n°5 Punof Paretina - Studio T S.r.l.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1918D3E3</t>
-[...4 lines deleted...]
-  <si>
     <t>13/06/2026</t>
   </si>
   <si>
     <t>BC0692E129</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di riparazione veneziane presso uffici ed aule Liceo Gramsci-Berni Shop S.r.l.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC0692E129</t>
-[...4 lines deleted...]
-  <si>
     <t>BC0691E3F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di pulizia straordinaria dopo svuotamento accidentale estintore</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC0691E3F4</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF76DB840</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto mobile bianco Artic</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF76DB840</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBE6F9CB6F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto libri per progetto "Parole libere dalla rete"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE6F9CB6F</t>
-[...4 lines deleted...]
-  <si>
     <t>BBE7A9597F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Toner per Esami di Stato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE7A9597F</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBE22FCFCB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo portale Scuola Cloud</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE22FCFCB</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDE941BC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di Amministrazione Trasparente - Sfera S.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDE941BC8</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBCE85BBF6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Partecipazione ai percorsi FSL- FAI 2026-2027</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBCE85BBF6</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBC835D493</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di spedizione distruggidocumenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC835D493</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC4FEAF82</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura distruggidocumenti per uffici e portineria - Centro Uffici S.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4FEAF82</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB93D6A532</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio DPO Rete Abaco 2 Ciclo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB93D6A532</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB8D769810</t>
   </si>
   <si>
     <t>Decisione a contrarre - Assistenza informatica e Amm. Di sistema anno 2026-L'informatico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D769810</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB89CE6EFE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura cinghia per generatore a nastro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB89CE6EFE</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB65DB87C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto per l’emissione di biglietti ferroviari per viaggio di istruzione a Bologna 22/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB65DB87C2</t>
-[...4 lines deleted...]
-  <si>
     <t>BB6685E155</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione  individuale agli esami di livello C1 Cambridge del 10-06-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6685E155</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB572CDB7B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione  agli esami di livello B1 Cambridge del 18-06-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB572CDB7B</t>
-[...4 lines deleted...]
-  <si>
     <t>BB56B5D841</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione  individuale a esame di livello C1 Cambridge del 30-06-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56B5D841</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>Z7321F90A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di allarme - Securitas Metronotte Toscana</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z7321F90A6</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5088FEFA</t>
   </si>
   <si>
     <t>Decisione a contrarre - 'Iscrizione agli esami di livello B1 Cambridge del 18/06/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5088FEFA</t>
-[...4 lines deleted...]
-  <si>
     <t>BB50819D9A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione agli esami di livello B2 Cambridge del 13/06/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB50819D9A</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB47A38892</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto manuale Bergantini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47A38892</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3ECA4315</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione agli esami di livello C1 Cambridge del 10-06-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3ECA4315</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3BFD3742</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per  l’acquisto di biglietti ferroviari  viaggio di istruzione a Roma del 13/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3BFD3742</t>
-[...4 lines deleted...]
-  <si>
     <t>BB3BEC7A18</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per  l’acquisto di biglietti ferroviari  viaggio di istruzione a Roma del 06/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3BEC7A18</t>
-[...4 lines deleted...]
-  <si>
     <t>2173403CE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di allarme - Via del Mezzetta, 7 periodo Ottobre 2025 - Dicembre 2026-Corpo Vigili Giurati</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=2173403CE1</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB379B6B45</t>
   </si>
   <si>
     <t>Decisione a contrarre - installazione lettore badge Kronos-L'informatico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB379B6B45</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB29012CD8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto corso per gestione presenze Argo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29012CD8</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>BAB40C4CFA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Hardware e software Argo Presenze</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB40C4CFA</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2026</t>
   </si>
   <si>
     <t>BB215DF54E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per l’emissione di biglietti ferroviari per viaggio a Pisa del 28/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB215DF54E</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAFD943D0D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale per laboratorio di chimica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFD943D0D</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>BAF7E83967</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi soggiorno a Cesenatico per partecipazione alle Olimpiadi della Matematica dal 7 al 9 maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF7E83967</t>
-[...4 lines deleted...]
-  <si>
     <t>BAF789DB4F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corsi Adempimenti iniziali IA Cosa fare dopo la DPIA ed il, regolamento?-Netsense S.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF789DB4F</t>
-[...4 lines deleted...]
-  <si>
     <t>BAF7A32987</t>
   </si>
   <si>
     <t>Decisione a contrarre - Percorso formativo residenziale a Sessa Aurunca a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF7A32987</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BACE7C3E3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio bonifici conto tesoreria anno 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACE7C3E3C</t>
-[...4 lines deleted...]
-  <si>
     <t>07/03/2026</t>
   </si>
   <si>
     <t>BAD38D442A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio organizzazione viaggi Trekking in Toscana a.s. 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD38D442A</t>
-[...4 lines deleted...]
-  <si>
     <t>BABCF1701B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per l’emissione di biglietti ferroviari per viaggio di istruzione a Bologna del 14/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABCF1701B</t>
-[...4 lines deleted...]
-  <si>
     <t>BAAB5702D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio organizzazione viaggi mobilità studentesca Erasmus+ 2025-1-IT02-KA121-SCH-000322597</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB5702D3</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>Decisione a contrarre - Hardware e Software per la gestione delle presenze - PI GRECO S.r.l.</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/e8b95500-08d8-4c4b-b065-8092c854fb00</t>
-[...1 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAAAAA3911</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per l’emissione di biglietti ferroviari per viaggio a Pisa del 18/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAAAA3911</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BAAB38F5E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi organizzazione Scambio linguistico a Vienna dal 6 al 12 marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB38F5E3</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA84607E80</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio Guida Ambientale Escursionista - viaggio di istruzione a Pisa del 21 aprile 2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/cffeef31-0541-4d2b-974c-5a4eb1b37163</t>
   </si>
   <si>
     <t>BA81A64BE7</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Servizio di derattizzazione
 effettuato in data 06/11/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81A64BE7</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA7DB13BD0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio visita guidata viaggio di istruzione a Roma del 06-05-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7DB13BD0</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA67F1F7FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizi riparazioni idrauliche IRES S.p.A.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA67F1F7FA</t>
-[...4 lines deleted...]
-  <si>
     <t>B5377A54FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi e fornitura materiali disinfestazioni anno 2026 - Anticimex S.r.l.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/dcd8859b-e5c9-4de7-9394-9b5a28c65afb</t>
   </si>
   <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>BA748AA984</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Servizio di prenotazione ed emissione biglietti aerei per attività di Job Shadowing - Erasmus+ 2025-1-IT02-
 KA121-SCH-000322597</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA748AA984</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7438C07B</t>
   </si>
   <si>
     <t>Decisione a contrarre - iscrizione individuale a esame di livello B2 Cambridge del 12/06/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7438C07B</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA6FDBB336</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per l’emissione di biglietti ferroviari per viaggio a Pisa del 04-03-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6FDBB336</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA62B5A701</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto abbonamento Amministrare + dirigere la Scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA62B5A701</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA4D606ABE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Abbonamento Notizie della Scuola</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/41ad001d-a0c2-40c9-bd40-6c165b61b835</t>
   </si>
   <si>
     <t>BA6874C72D</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Acquisto biglietti ferroviari Milano-Firenze- Erasmus+ 2025-1-IT02-KA121-SCH-
 000322597</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6874C72D</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>B5373B90DD</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Acquisto Di forniture e servizi
 di igienizzazione Anno 2026 - Rentokil S.p.A.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5373B90DD</t>
-[...4 lines deleted...]
-  <si>
     <t>B5373890DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e serv. di sanificazione anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5373890DD</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA28E76891</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti ferroviari  biglietti per viaggio a Pisa del 13-02-2026 - Erasmus+ 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28E76891</t>
-[...4 lines deleted...]
-  <si>
     <t>BA4CC0F19A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione individuale agli esami di livello Cambridge</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4CC0F19A</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>BA47574981</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Rotoloni e Mop - Mabec'art</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA47574981</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>BA35EA11B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto AREX 5 AGITATORE MAGNETICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA35EA11B3</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA36B31F9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti Museo Delle Navi Antiche di Pisa visita del 13-02-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA36B31F9C</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA31F40467</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione individuale agli esami di livello Cambridge a.s. 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA31F40467</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA1EBC45E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio emissione biglietti per viaggio a Sessa Aurunca</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1EBC45E7</t>
-[...4 lines deleted...]
-  <si>
     <t>BA26D46573</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di transfer a Sessa Aurunca dal 16 al 20 marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA26D46573</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA21A84A34</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di transfer per l’Aeroporto di Milano Malpensa - Erasmus+ 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA21A84A34</t>
-[...4 lines deleted...]
-  <si>
     <t>BA1EA6B932</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti ferroviari  viaggio di istruzione a Roma del 06/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1EA6B932</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2026</t>
   </si>
   <si>
     <t>BA0896AA56</t>
   </si>
   <si>
     <t>Decisione a contrarre - Biglietti ferroviari per viaggio a Lucca del 12/02/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0896AA56</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>BA0909B994</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a  contrarre ai sensi dell’art. 50 del D.Lgs. 36-2023  mediante affidamento diretto per l'acquisto di miniabbonamenti e biglietti teatrali </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0909B994</t>
-[...4 lines deleted...]
-  <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>BA223431E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Trattativa diretta su MEPA viaggi in Italia a.s. 2025-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA223431E5</t>
-[...4 lines deleted...]
-  <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>BA16EF571A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggi all'estero classi quinte a.s. 2025-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA16EF571A</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>B9C91CDE05</t>
   </si>
   <si>
     <t>Decisione a contrarre - Percorso formativo al Dynamo Camp dal 23 al 25 marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C91CDE05</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B622E5DA05</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti treno a/r FIRENZE SANTA MARIA NOVELLA – PISA CENTRALE</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/70ea385f-7c42-4616-9432-cd10325f770e</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1491,1619 +1178,2131 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFED06C73" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/a95e0953-8610-4bfe-ab47-bd82ca3ecae9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD426D04ED" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/4fe3ab2a-2246-41bb-b470-34c1cb153dff" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD339647AE" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/2fe5ea3f-09e5-456e-9bc1-134a957ccea9" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1A0ED444" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/100caf3c-e61a-4610-bf52-cdfe7766fe6d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1C1476C9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/018a563b-4c9e-4861-95c5-eef982471939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1031200F" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/47684837-6531-4d91-9e15-2e43a2812834" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD09581549" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/92eecccf-48fc-4311-8c29-91496158fd37" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE667B32E" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/a4697fc2-9a94-470a-8c5b-17a17077c4b9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8B7F0F7F" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/f2806e2e-1bfe-409a-88a0-21083d36bc7b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC079D5B3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/9101ee5e-9abc-48db-89e2-0bfe7a4f7634" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC14C72B7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/d7eaeb31-2c91-41b8-8f86-8a35d815050b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCBAAF92A4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/1d01e96c-6353-46c6-b9a3-13d88a8b7985" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCBA8CD7CF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/70012181-a720-4583-a53d-a2e53ec7b161" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7B1068D6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/45dea17d-0865-4bb5-9983-e5bd5e1249bf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC67422732" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/bfa719a0-9ab5-4ded-9464-00d1c3832eea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC60D78E98" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/e0306d5a-754d-4133-8fef-87cbfbb53021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5C3706EB" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/3cac4352-7cc0-476c-b494-7b4338e439e4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3B625AA2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/c1cb6676-ea45-4726-a729-8058a1d2a8a0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4E80DBBD" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/2dee309b-e54a-4435-8b85-f7be4820cfbc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2A463126" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/fbe9a530-b465-4dfc-a449-4b51a31696ad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3F84D2AC" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/d3e949fe-25ba-4b5b-8dc7-cdd0d1c57953" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2F4BD00D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/eb5cb8e0-db3f-4ffd-a57c-8cb5ee68a92f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1918D3E3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/df1fc109-1ec8-41d8-adf5-844fdf6034fc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0692E129" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/7306b5c7-53fc-4578-a2ac-7e7716963a85" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0691E3F4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/3bbc2841-8781-4ba6-ac7b-0b97fe8ae3c2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF76DB840" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/e7dc318f-a758-4b27-8163-54e8d155b1bc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE6F9CB6F" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/72f852b6-62e8-49b0-8621-88d3e57dff99" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE7A9597F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/ad9eab16-d04c-4174-ac99-5ee66399245e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE22FCFCB" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/13a679f0-4c9e-44e6-9710-58f98b0ce39c" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDE941BC8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/b786bf2c-47c0-4776-8bd0-7d8a693012bb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBCE85BBF6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/830a6cb7-6460-40c7-acc8-54695375de68" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC835D493" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/f33faa53-d7be-4469-bf70-5486d79d56a9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4FEAF82" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/62b8c001-fcab-4d10-bf0b-6cdae71db1bf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB93D6A532" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/070ed3d4-4419-4650-b759-9f57cf4ce60b" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D769810" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/f62e949a-d21f-4105-a302-ae05756f091f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB89CE6EFE" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/03ef0f7b-ce78-4ac2-a9b0-3835a033b337" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB65DB87C2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/bdc5001b-e9d9-4952-850a-3012398db3b3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6685E155" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/378268dc-33f7-4257-ad50-9f19b5fbd4c3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB572CDB7B" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/282ba784-55ad-49e1-95d7-0f5e47c5cb3f" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56B5D841" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/a88b08f7-c0ea-4e6f-9234-bbc569f65a49" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z7321F90A6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/eee13933-53e4-41d6-98ff-bc5695ee40d7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5088FEFA" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/3f2f6b9c-9286-46ea-b460-f2b460637b62" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB50819D9A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/75fcd2de-0d70-4d36-852c-0b2f4872dadc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47A38892" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/ec1fb9ff-8831-481b-8d98-c596930cdfa3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3ECA4315" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/f4e7f8f1-ab26-480e-9531-284f6f0c9d8a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3BFD3742" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/73e9ff57-7268-420e-bb87-8f41571e1728" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3BEC7A18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/91a39867-a49e-4ac5-8e77-a39fa0a7ecff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=2173403CE1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/eb5c0586-310e-43a4-b945-39e2743698cf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB379B6B45" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/659266ab-fdbe-4b96-9c4b-df82f2c5cee2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29012CD8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/980539aa-f1fd-4c66-9dbf-5ff18923014d" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB40C4CFA" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/2dae2b4f-68a1-442f-8b3d-2665698b7a06" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB215DF54E" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/9097b1b6-c038-4544-8655-892558983e49" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFD943D0D" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/16b1613d-417f-427c-88fd-e0b3915cf504" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF7E83967" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/9577b271-5c6d-4f78-9474-b4c637efd2fb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF789DB4F" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/641848e8-4561-4079-b672-3888d4b9fdb0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF7A32987" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/cbab0b0c-2b0c-47d9-8501-9a25cd27191f" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACE7C3E3C" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/0fee1b8a-525e-423e-bd74-efe397e07de1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD38D442A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/e0117cd9-b907-43a1-99b3-e874c1649503" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABCF1701B" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/f16e302d-e353-47b9-8761-b129b0c14bbe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB5702D3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/64d1f6ef-1341-4891-accc-85375cc122c6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB40C4CFA" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/e8b95500-08d8-4c4b-b065-8092c854fb00" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAAAA3911" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/1df8d9fa-e0df-4a2c-ad2e-602638fb0080" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB38F5E3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/e329cc59-e883-4eb5-af35-0b21177e4d80" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84607E80" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/cffeef31-0541-4d2b-974c-5a4eb1b37163" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81A64BE7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/9c1289f5-6fe5-4f44-9a53-a81003e50ee2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7DB13BD0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/82e9b204-df53-4138-a12d-87d15f75be8e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA67F1F7FA" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/df079711-fefb-4f90-a2d5-a15cc048a22c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5377A54FF" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/dcd8859b-e5c9-4de7-9394-9b5a28c65afb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA748AA984" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/8b197c2b-d8d1-48b7-af47-cac86b53474c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7438C07B" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/de3fd6ef-be7e-482e-b610-b76451b80562" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6FDBB336" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/0fc56d9f-97af-4f20-acc1-5007b87124d1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA62B5A701" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/fe9a330a-dc51-457c-a034-e09950d41640" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D606ABE" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/41ad001d-a0c2-40c9-bd40-6c165b61b835" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6874C72D" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/aae2ffd8-933a-47e7-95ab-51b669efd56f" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5373B90DD" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/9d831398-f303-4b08-9f2e-0f9e302a5164" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5373890DD" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/d0da96ea-5701-4493-b9f5-3e9e01a5ce8c" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28E76891" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/c5bf3121-5c35-4788-90ab-51a9ee28741c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4CC0F19A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/602e4d10-8aee-492e-975a-f4230fc42fe8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA47574981" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/18a5e959-ca94-4c84-a844-43c6f718e261" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA35EA11B3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/dd243c04-9d2a-4dde-a927-bc204ac83aa7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA36B31F9C" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/b0bd92ed-20da-44d5-b6bc-fe358c9e44c2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA31F40467" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/9ec31851-3b57-4aa9-994c-61fa2de6b5e9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1EBC45E7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/aa402a7e-9068-494b-ba20-046355983a60" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA26D46573" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/6f4d7348-6705-480f-86f6-a16f1ad9c93e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA21A84A34" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/10aca5e2-171c-4e1c-bbf1-e10c9e082c36" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1EA6B932" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/20641fe9-f26c-47ce-804e-6a95d7e9fdf3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0896AA56" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/05e69e64-78e9-408d-886c-6c1ef0805e86" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0909B994" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/d83fc259-c32f-4233-8026-89dd3ba5c130" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA223431E5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/44f9316e-4773-4038-8e3e-2452c23fc1e4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA16EF571A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/b06fbec6-9dc2-4f2a-bacb-82e2196a5976" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C91CDE05" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/73eb610c-22fd-4085-8fb0-585e28dd147a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B622E5DA05" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS100007/amministrazione-trasparente/atti-amministrazioni-enti/70ea385f-7c42-4616-9432-cd10325f770e" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F78"/>
+  <dimension ref="A1:F94"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6955</v>
+        <v>9940</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>9320</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>6758</v>
+        <v>9080</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>6754</v>
+        <v>8720</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>6727</v>
+        <v>8674</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>6637</v>
+        <v>8508</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>6465</v>
+        <v>8449</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>27</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="B9">
-        <v>6249</v>
+        <v>8404</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>30</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>6029</v>
+        <v>8404</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>6028</v>
+        <v>7362</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>33</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="B12">
-        <v>5795</v>
+        <v>7361</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>35</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>5588</v>
+        <v>7297</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>38</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>5586</v>
+        <v>7234</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>41</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>5568</v>
+        <v>7214</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>44</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>45</v>
       </c>
       <c r="B16">
-        <v>5485</v>
+        <v>6955</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>77</v>
+        <v>47</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>5357</v>
+        <v>6914</v>
       </c>
       <c r="C17" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>5282</v>
+        <v>6854</v>
       </c>
       <c r="C18" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="B19">
-        <v>5236</v>
+        <v>6830</v>
       </c>
       <c r="C19" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>56</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>93</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>4699</v>
+        <v>6758</v>
       </c>
       <c r="C20" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>97</v>
+        <v>59</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="B21">
-        <v>4645</v>
+        <v>6754</v>
       </c>
       <c r="C21" t="s">
-        <v>99</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>61</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>62</v>
       </c>
       <c r="B22">
-        <v>4595</v>
+        <v>6727</v>
       </c>
       <c r="C22" t="s">
-        <v>104</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>64</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>65</v>
       </c>
       <c r="B23">
-        <v>4268</v>
+        <v>6637</v>
       </c>
       <c r="C23" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="D23" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>112</v>
+        <v>67</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>68</v>
       </c>
       <c r="B24">
-        <v>4261</v>
+        <v>6465</v>
       </c>
       <c r="C24" t="s">
-        <v>113</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-        <v>116</v>
+        <v>70</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="B25">
-        <v>4105</v>
+        <v>6249</v>
       </c>
       <c r="C25" t="s">
-        <v>118</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>121</v>
+        <v>73</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>74</v>
       </c>
       <c r="B26">
-        <v>4097</v>
+        <v>6029</v>
       </c>
       <c r="C26" t="s">
-        <v>122</v>
+        <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>125</v>
+        <v>76</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>74</v>
       </c>
       <c r="B27">
-        <v>4077</v>
+        <v>6028</v>
       </c>
       <c r="C27" t="s">
-        <v>127</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>78</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>79</v>
       </c>
       <c r="B28">
-        <v>4062</v>
+        <v>5795</v>
       </c>
       <c r="C28" t="s">
-        <v>131</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>81</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>82</v>
       </c>
       <c r="B29">
-        <v>4060</v>
+        <v>5588</v>
       </c>
       <c r="C29" t="s">
-        <v>135</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>84</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>82</v>
       </c>
       <c r="B30">
-        <v>3865</v>
+        <v>5586</v>
       </c>
       <c r="C30" t="s">
-        <v>140</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>86</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>144</v>
+        <v>87</v>
       </c>
       <c r="B31">
-        <v>3764</v>
+        <v>5568</v>
       </c>
       <c r="C31" t="s">
-        <v>145</v>
+        <v>88</v>
       </c>
       <c r="D31" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>89</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>90</v>
       </c>
       <c r="B32">
-        <v>3731</v>
+        <v>5485</v>
       </c>
       <c r="C32" t="s">
-        <v>149</v>
+        <v>91</v>
       </c>
       <c r="D32" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>92</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>144</v>
+        <v>93</v>
       </c>
       <c r="B33">
-        <v>3729</v>
+        <v>5357</v>
       </c>
       <c r="C33" t="s">
-        <v>153</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>95</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>144</v>
+        <v>96</v>
       </c>
       <c r="B34">
-        <v>3700</v>
+        <v>5282</v>
       </c>
       <c r="C34" t="s">
-        <v>157</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>98</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>161</v>
+        <v>99</v>
       </c>
       <c r="B35">
-        <v>3693</v>
+        <v>5236</v>
       </c>
       <c r="C35" t="s">
-        <v>162</v>
+        <v>100</v>
       </c>
       <c r="D35" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>101</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>166</v>
+        <v>102</v>
       </c>
       <c r="B36">
-        <v>3551</v>
+        <v>4699</v>
       </c>
       <c r="C36" t="s">
-        <v>167</v>
+        <v>103</v>
       </c>
       <c r="D36" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>104</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>171</v>
+        <v>105</v>
       </c>
       <c r="B37">
-        <v>3498</v>
+        <v>4645</v>
       </c>
       <c r="C37" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="D37" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>107</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>176</v>
+        <v>108</v>
       </c>
       <c r="B38">
-        <v>3493</v>
+        <v>4595</v>
       </c>
       <c r="C38" t="s">
-        <v>177</v>
+        <v>109</v>
       </c>
       <c r="D38" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>110</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>181</v>
+        <v>111</v>
       </c>
       <c r="B39">
-        <v>3111</v>
+        <v>4268</v>
       </c>
       <c r="C39" t="s">
-        <v>182</v>
+        <v>112</v>
       </c>
       <c r="D39" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>113</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>186</v>
+        <v>111</v>
       </c>
       <c r="B40">
-        <v>3085</v>
+        <v>4261</v>
       </c>
       <c r="C40" t="s">
-        <v>187</v>
+        <v>114</v>
       </c>
       <c r="D40" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>190</v>
+        <v>115</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>186</v>
+        <v>116</v>
       </c>
       <c r="B41">
-        <v>3076</v>
+        <v>4105</v>
       </c>
       <c r="C41" t="s">
-        <v>191</v>
+        <v>117</v>
       </c>
       <c r="D41" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>118</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>186</v>
+        <v>116</v>
       </c>
       <c r="B42">
-        <v>3069</v>
+        <v>4097</v>
       </c>
       <c r="C42" t="s">
-        <v>195</v>
+        <v>119</v>
       </c>
       <c r="D42" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>120</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>199</v>
+        <v>121</v>
       </c>
       <c r="B43">
-        <v>2632</v>
+        <v>4077</v>
       </c>
       <c r="C43" t="s">
-        <v>200</v>
+        <v>122</v>
       </c>
       <c r="D43" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>203</v>
+        <v>123</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>204</v>
+        <v>121</v>
       </c>
       <c r="B44">
-        <v>2690</v>
+        <v>4062</v>
       </c>
       <c r="C44" t="s">
-        <v>205</v>
+        <v>124</v>
       </c>
       <c r="D44" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>125</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>204</v>
+        <v>121</v>
       </c>
       <c r="B45">
-        <v>2469</v>
+        <v>4060</v>
       </c>
       <c r="C45" t="s">
-        <v>209</v>
+        <v>126</v>
       </c>
       <c r="D45" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>127</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>204</v>
+        <v>128</v>
       </c>
       <c r="B46">
-        <v>2455</v>
+        <v>3865</v>
       </c>
       <c r="C46" t="s">
-        <v>213</v>
+        <v>129</v>
       </c>
       <c r="D46" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>130</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>217</v>
+        <v>131</v>
       </c>
       <c r="B47">
-        <v>2387</v>
+        <v>3764</v>
       </c>
       <c r="C47" t="s">
-        <v>172</v>
+        <v>132</v>
       </c>
       <c r="D47" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>219</v>
+        <v>133</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>220</v>
+        <v>131</v>
       </c>
       <c r="B48">
-        <v>2310</v>
+        <v>3731</v>
       </c>
       <c r="C48" t="s">
-        <v>221</v>
+        <v>134</v>
       </c>
       <c r="D48" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>224</v>
+        <v>135</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>225</v>
+        <v>131</v>
       </c>
       <c r="B49">
-        <v>2205</v>
+        <v>3729</v>
       </c>
       <c r="C49" t="s">
-        <v>226</v>
+        <v>136</v>
       </c>
       <c r="D49" t="s">
-        <v>227</v>
-[...5 lines deleted...]
-        <v>229</v>
+        <v>137</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>230</v>
+        <v>131</v>
       </c>
       <c r="B50">
-        <v>1893</v>
+        <v>3700</v>
       </c>
       <c r="C50" t="s">
-        <v>231</v>
+        <v>138</v>
       </c>
       <c r="D50" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>234</v>
+        <v>139</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>230</v>
+        <v>140</v>
       </c>
       <c r="B51">
-        <v>1838</v>
+        <v>3693</v>
       </c>
       <c r="C51" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="D51" t="s">
-        <v>236</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>142</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>239</v>
+        <v>143</v>
       </c>
       <c r="B52">
-        <v>1807</v>
+        <v>3551</v>
       </c>
       <c r="C52" t="s">
-        <v>240</v>
+        <v>144</v>
       </c>
       <c r="D52" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>145</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>244</v>
+        <v>146</v>
       </c>
       <c r="B53">
-        <v>1777</v>
+        <v>3498</v>
       </c>
       <c r="C53" t="s">
-        <v>245</v>
+        <v>147</v>
       </c>
       <c r="D53" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>148</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>244</v>
+        <v>149</v>
       </c>
       <c r="B54">
-        <v>1773</v>
+        <v>3493</v>
       </c>
       <c r="C54" t="s">
-        <v>249</v>
+        <v>150</v>
       </c>
       <c r="D54" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-        <v>252</v>
+        <v>151</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>253</v>
+        <v>152</v>
       </c>
       <c r="B55">
-        <v>1729</v>
+        <v>3111</v>
       </c>
       <c r="C55" t="s">
-        <v>254</v>
+        <v>153</v>
       </c>
       <c r="D55" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>154</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>253</v>
+        <v>155</v>
       </c>
       <c r="B56">
-        <v>1718</v>
+        <v>3085</v>
       </c>
       <c r="C56" t="s">
-        <v>258</v>
+        <v>156</v>
       </c>
       <c r="D56" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>261</v>
+        <v>157</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>262</v>
+        <v>155</v>
       </c>
       <c r="B57">
-        <v>1669</v>
+        <v>3076</v>
       </c>
       <c r="C57" t="s">
-        <v>263</v>
+        <v>158</v>
       </c>
       <c r="D57" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>159</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>267</v>
+        <v>155</v>
       </c>
       <c r="B58">
-        <v>1557</v>
+        <v>3069</v>
       </c>
       <c r="C58" t="s">
-        <v>268</v>
+        <v>160</v>
       </c>
       <c r="D58" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-        <v>271</v>
+        <v>161</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>272</v>
+        <v>162</v>
       </c>
       <c r="B59">
-        <v>1477</v>
+        <v>2632</v>
       </c>
       <c r="C59" t="s">
-        <v>273</v>
+        <v>163</v>
       </c>
       <c r="D59" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>164</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>272</v>
+        <v>165</v>
       </c>
       <c r="B60">
-        <v>1465</v>
+        <v>2690</v>
       </c>
       <c r="C60" t="s">
-        <v>277</v>
+        <v>166</v>
       </c>
       <c r="D60" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>280</v>
+        <v>167</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>281</v>
+        <v>165</v>
       </c>
       <c r="B61">
-        <v>1409</v>
+        <v>2469</v>
       </c>
       <c r="C61" t="s">
-        <v>282</v>
+        <v>168</v>
       </c>
       <c r="D61" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>169</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>281</v>
+        <v>165</v>
       </c>
       <c r="B62">
-        <v>1409</v>
+        <v>2455</v>
       </c>
       <c r="C62" t="s">
-        <v>286</v>
+        <v>170</v>
       </c>
       <c r="D62" t="s">
-        <v>287</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>171</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>290</v>
+        <v>172</v>
       </c>
       <c r="B63">
-        <v>1350</v>
+        <v>2387</v>
       </c>
       <c r="C63" t="s">
-        <v>291</v>
+        <v>147</v>
       </c>
       <c r="D63" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-        <v>294</v>
+        <v>173</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>290</v>
+        <v>174</v>
       </c>
       <c r="B64">
-        <v>1299</v>
+        <v>2310</v>
       </c>
       <c r="C64" t="s">
-        <v>295</v>
+        <v>175</v>
       </c>
       <c r="D64" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-        <v>298</v>
+        <v>176</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>299</v>
+        <v>177</v>
       </c>
       <c r="B65">
-        <v>1275</v>
+        <v>2205</v>
       </c>
       <c r="C65" t="s">
-        <v>300</v>
+        <v>178</v>
       </c>
       <c r="D65" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>303</v>
+        <v>179</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>304</v>
+        <v>180</v>
       </c>
       <c r="B66">
-        <v>1225</v>
+        <v>1893</v>
       </c>
       <c r="C66" t="s">
-        <v>305</v>
+        <v>181</v>
       </c>
       <c r="D66" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>308</v>
+        <v>182</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>309</v>
+        <v>180</v>
       </c>
       <c r="B67">
-        <v>1163</v>
+        <v>1838</v>
       </c>
       <c r="C67" t="s">
-        <v>310</v>
+        <v>183</v>
       </c>
       <c r="D67" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-        <v>313</v>
+        <v>184</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>314</v>
+        <v>185</v>
       </c>
       <c r="B68">
-        <v>1104</v>
+        <v>1807</v>
       </c>
       <c r="C68" t="s">
-        <v>315</v>
+        <v>186</v>
       </c>
       <c r="D68" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>318</v>
+        <v>187</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>319</v>
+        <v>188</v>
       </c>
       <c r="B69">
-        <v>982</v>
+        <v>1777</v>
       </c>
       <c r="C69" t="s">
-        <v>320</v>
+        <v>189</v>
       </c>
       <c r="D69" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>190</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>319</v>
+        <v>188</v>
       </c>
       <c r="B70">
-        <v>949</v>
+        <v>1773</v>
       </c>
       <c r="C70" t="s">
-        <v>324</v>
+        <v>191</v>
       </c>
       <c r="D70" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>192</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>328</v>
+        <v>193</v>
       </c>
       <c r="B71">
-        <v>884</v>
+        <v>1729</v>
       </c>
       <c r="C71" t="s">
-        <v>329</v>
+        <v>194</v>
       </c>
       <c r="D71" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>195</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>328</v>
+        <v>193</v>
       </c>
       <c r="B72">
-        <v>882</v>
+        <v>1718</v>
       </c>
       <c r="C72" t="s">
-        <v>333</v>
+        <v>196</v>
       </c>
       <c r="D72" t="s">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>336</v>
+        <v>197</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>337</v>
+        <v>198</v>
       </c>
       <c r="B73">
-        <v>563</v>
+        <v>1669</v>
       </c>
       <c r="C73" t="s">
-        <v>338</v>
+        <v>199</v>
       </c>
       <c r="D73" t="s">
-        <v>339</v>
-[...5 lines deleted...]
-        <v>341</v>
+        <v>200</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>342</v>
+        <v>201</v>
       </c>
       <c r="B74">
-        <v>412</v>
+        <v>1557</v>
       </c>
       <c r="C74" t="s">
-        <v>343</v>
+        <v>202</v>
       </c>
       <c r="D74" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>346</v>
+        <v>203</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>347</v>
+        <v>204</v>
       </c>
       <c r="B75">
-        <v>15120</v>
+        <v>1477</v>
       </c>
       <c r="C75" t="s">
-        <v>348</v>
+        <v>205</v>
       </c>
       <c r="D75" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>351</v>
+        <v>206</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>352</v>
+        <v>204</v>
       </c>
       <c r="B76">
-        <v>14587</v>
+        <v>1465</v>
       </c>
       <c r="C76" t="s">
-        <v>353</v>
+        <v>207</v>
       </c>
       <c r="D76" t="s">
-        <v>354</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>208</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>357</v>
+        <v>209</v>
       </c>
       <c r="B77">
-        <v>14337</v>
+        <v>1409</v>
       </c>
       <c r="C77" t="s">
-        <v>358</v>
+        <v>210</v>
       </c>
       <c r="D77" t="s">
-        <v>359</v>
-[...5 lines deleted...]
-        <v>361</v>
+        <v>211</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>362</v>
+        <v>209</v>
       </c>
       <c r="B78">
+        <v>1409</v>
+      </c>
+      <c r="C78" t="s">
+        <v>212</v>
+      </c>
+      <c r="D78" t="s">
+        <v>213</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>214</v>
+      </c>
+      <c r="B79">
+        <v>1350</v>
+      </c>
+      <c r="C79" t="s">
+        <v>215</v>
+      </c>
+      <c r="D79" t="s">
+        <v>216</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>214</v>
+      </c>
+      <c r="B80">
+        <v>1299</v>
+      </c>
+      <c r="C80" t="s">
+        <v>217</v>
+      </c>
+      <c r="D80" t="s">
+        <v>218</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>219</v>
+      </c>
+      <c r="B81">
+        <v>1275</v>
+      </c>
+      <c r="C81" t="s">
+        <v>220</v>
+      </c>
+      <c r="D81" t="s">
+        <v>221</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>222</v>
+      </c>
+      <c r="B82">
+        <v>1225</v>
+      </c>
+      <c r="C82" t="s">
+        <v>223</v>
+      </c>
+      <c r="D82" t="s">
+        <v>224</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>225</v>
+      </c>
+      <c r="B83">
+        <v>1163</v>
+      </c>
+      <c r="C83" t="s">
+        <v>226</v>
+      </c>
+      <c r="D83" t="s">
+        <v>227</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>228</v>
+      </c>
+      <c r="B84">
+        <v>1104</v>
+      </c>
+      <c r="C84" t="s">
+        <v>229</v>
+      </c>
+      <c r="D84" t="s">
+        <v>230</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>231</v>
+      </c>
+      <c r="B85">
+        <v>982</v>
+      </c>
+      <c r="C85" t="s">
+        <v>232</v>
+      </c>
+      <c r="D85" t="s">
+        <v>233</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>231</v>
+      </c>
+      <c r="B86">
+        <v>949</v>
+      </c>
+      <c r="C86" t="s">
+        <v>234</v>
+      </c>
+      <c r="D86" t="s">
+        <v>235</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>236</v>
+      </c>
+      <c r="B87">
+        <v>884</v>
+      </c>
+      <c r="C87" t="s">
+        <v>237</v>
+      </c>
+      <c r="D87" t="s">
+        <v>238</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>236</v>
+      </c>
+      <c r="B88">
+        <v>882</v>
+      </c>
+      <c r="C88" t="s">
+        <v>239</v>
+      </c>
+      <c r="D88" t="s">
+        <v>240</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>241</v>
+      </c>
+      <c r="B89">
+        <v>563</v>
+      </c>
+      <c r="C89" t="s">
+        <v>242</v>
+      </c>
+      <c r="D89" t="s">
+        <v>243</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>244</v>
+      </c>
+      <c r="B90">
+        <v>412</v>
+      </c>
+      <c r="C90" t="s">
+        <v>245</v>
+      </c>
+      <c r="D90" t="s">
+        <v>246</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>247</v>
+      </c>
+      <c r="B91">
+        <v>15120</v>
+      </c>
+      <c r="C91" t="s">
+        <v>248</v>
+      </c>
+      <c r="D91" t="s">
+        <v>249</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>250</v>
+      </c>
+      <c r="B92">
+        <v>14587</v>
+      </c>
+      <c r="C92" t="s">
+        <v>251</v>
+      </c>
+      <c r="D92" t="s">
+        <v>252</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>253</v>
+      </c>
+      <c r="B93">
+        <v>14337</v>
+      </c>
+      <c r="C93" t="s">
+        <v>254</v>
+      </c>
+      <c r="D93" t="s">
+        <v>255</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>256</v>
+      </c>
+      <c r="B94">
         <v>3488</v>
       </c>
-      <c r="C78" t="s">
-[...9 lines deleted...]
-        <v>366</v>
+      <c r="C94" t="s">
+        <v>257</v>
+      </c>
+      <c r="D94" t="s">
+        <v>258</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
+    <hyperlink ref="E86" r:id="rId169"/>
+    <hyperlink ref="F86" r:id="rId170"/>
+    <hyperlink ref="E87" r:id="rId171"/>
+    <hyperlink ref="F87" r:id="rId172"/>
+    <hyperlink ref="E88" r:id="rId173"/>
+    <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>