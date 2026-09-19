--- v0 (2026-08-04)
+++ v1 (2026-09-19)
@@ -8,2403 +8,1757 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="821" uniqueCount="772">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1006" uniqueCount="553">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCF19B16E6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di materiale informatico</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE5C4FE47</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Intervento di formazione per docenti della Compagnia della Fortezza presso la Fortezza Medicea di Volterra</t>
+  </si>
+  <si>
+    <t>BCE49E7DD0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO TARGA COMMEMORATIVA</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>BCDE88F92F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto corso di formazione docenti a Volterra in data 10/09/2026</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>BCDB8A0AD5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di locazione aula per formazione docenti a Volterra 9-10/09/2026</t>
+  </si>
+  <si>
+    <t>20/08/2026</t>
+  </si>
+  <si>
+    <t>BCBDF9F509</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI RITIRO - TRASPORTO - SMALTIMENTO RIFIUTI</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>BC35285413</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - rinnovo servizio hosting sito Liceo, spazio e occupazione caselle di posta elettronica  a.s. 2026-2027</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>BC17CAD9DF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto calciobalilla da interno - COLLEGE PRO COVER</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>BC0EE65FD4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - rilegatura registro diplomi</t>
+  </si>
+  <si>
+    <t>23/05/2026</t>
+  </si>
+  <si>
+    <t>BBC7D9D5D7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto canone annuale EDT licenza Index Education</t>
+  </si>
+  <si>
+    <t>14/05/2026</t>
+  </si>
+  <si>
+    <t>BBA9BC006E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto carta fotografica A3</t>
+  </si>
+  <si>
+    <t>BBC8DAC658</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di scala castellana a 5 gradini</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>BBA547F37A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Corso online I rimborsi spese trasferta del personale e revisori dei conti</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>BB9FD10C6E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto sistema BERGANTINI CLOUD 2026</t>
+  </si>
+  <si>
+    <t>BB9F218F31</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto prodotti di cancelleria e articoli vari</t>
+  </si>
+  <si>
+    <t>BB9F40AA29</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - noleggio mezzo con conducente per trasporto scenografie per spettacoli teatrali Progetto LEONLAB</t>
+  </si>
+  <si>
+    <t>BB9F3948C9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto contenitori in plastica mis 39x29x17cm.</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>BB96AED3E8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di NOLEGGIO BUS ROMA 11 MAGGIO Gare FITP</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>BB83A20C54</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - accordatura PIANOFORTE</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>BB7FB490EE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Corso online  La ricostruzione di carriera dei docenti di religione</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>BB7BC8A950</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto antivirus ESET business</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>BB7470B358</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di iscrizione agli Esami di certificazione di Lingua straniera Inglese B1-B2-C1</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>BB4A42D853</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Manutenzione cappe e armadio aspirato Laboratorio di chimica</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>BB3F9E858C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio straordinario derattizzazione</t>
+  </si>
+  <si>
+    <t>BB3E2FBA4A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - stampe volantini e poster Progetto Bullismo e Cyberbullismo</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>BB3A7B82CB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto filtri carboni attivi per armadi aspiranti laboratorio di chimica</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>BB353B5EA4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - pernottamento e mezza pensione per GARE di Matematica Kangourou CERVIA</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>BB1AA5352E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - corsi di formazione Argo Emolumenti e Argo Adozione Testi Scolastici</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>BB1051EFE1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - corso di formazione webinar La ricostruzione e progressione della carriera</t>
+  </si>
+  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB0AAB3263</t>
   </si>
   <si>
     <t>Decisione a contrarre - PERNOTTAMENTO ALBERGO OLIMPIADI DELLA MATEMATICA 7-10 MAGGIO 2026 CESENATICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0AAB3263</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e511233f-0a2a-4c08-9d4d-ab7ade742d2b</t>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>BB048B873C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto abbigliamento sportivo del Liceo Scientifico L. Da Vinci - Firenze</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>BAE018D867</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - viaggi di istruzione di un giorno con noleggio bus e servizi aggiuntivi - a.s. 2025_2026</t>
   </si>
   <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAD416BAD4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ASSEMBLEA STUDENTESCA DEL 19.03.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD416BAD4</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e406be21-8550-442a-8fe2-1cc9c4c96c02</t>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>BACA727CFF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - per visite a ROMA</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>BAB06EC10B</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE SUL TEMA DSAP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB06EC10B</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAABFCE0FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTA A4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAABFCE0FA</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/63f1f408-f480-4315-b941-d45f5e2169d0</t>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>BAA0320CE4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - visita e laboratorio di lessicografia presso Accademia della Crusca</t>
   </si>
   <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA968214C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER E CARTUCCE STAMPANTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA968214C1</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
+    <t>BA9A8BB458</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto di attività di laboratorio Marine Litter ed escursione sulle tracce della Tonnarella 14.04.2026 a Camogli</t>
+  </si>
+  <si>
     <t>BA8ACBAE85</t>
   </si>
   <si>
     <t>Decisione a contrarre - COLLEGAMENTO MONITOR DIGITALI AULA DI INFORMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8ACBAE85</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA8AE934DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LAVASCIUGA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8AE934DD</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8A9D3962</t>
   </si>
   <si>
     <t>Decisione a contrarre - OROLOGI DA PARETE PER LE CLASSI DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A9D3962</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA7DF9DABA</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGI DI ISTRUZIONE ALL’ESTERO CLASSI QUINTE – TRIESTE E VIENNA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7DF9DABA</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA754ED7E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGI DI ISTRUZIONE ALL’ESTERO CLASSI QUINTE – PROVENZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA754ED7E7</t>
-[...4 lines deleted...]
-  <si>
     <t>BA75446E15</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGI DI ISTRUZIONE ALL’ESTERO CLASSI QUINTE – PRAGA E MONACO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA75446E15</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA6FBEB44E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACCOGLIENZA CON CENA PER I DOCENTI ACCOMPAGNATORI PROGETTO ERASMUS+ PNRR_2023-1-IT02-KA121-SCH-000141017</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6FBEB44E</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA5B0E9C49</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTI A RIVISTE CARTACEE E DIGITALI ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B0E9C49</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA542F9322</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI MATERIALE PER LE PULIZIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA542F9322</t>
-[...4 lines deleted...]
-  <si>
     <t>BA53C4F34C</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI BIGLIETTERIA AEREA PROGETTO “VIAGGIO DELL’IMPEGNO” PCTO CLASSI QUARTE ULTERIORE ACCOMPAGNATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53C4F34C</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>BA4575D4CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO ONLINE RILIQUIDAZIONI PENSIONI, TFS E TFR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4575D4CB</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA3A45EE72</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORGANIZZAZIONE PROGETTO “VIAGGIO DELL’IMPEGNO” PCTO CLASSI QUARTE ADDIO PIZZO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3A45EE72</t>
-[...4 lines deleted...]
-  <si>
     <t>31/01/2026</t>
   </si>
   <si>
     <t>BA35FD1C8E</t>
   </si>
   <si>
     <t>Decisione a contrarre - INGRESSI E VISITA GUIDATA COMPLESSO DI SANTA CROCE FIRENZE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA35FD1C8E</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA2A10BE29</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONI ALLE OLIMPIADI DI NEUROSCIENZE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2A10BE29</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/1d723ef8-4bb5-416d-8a02-99c963ac21d5</t>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>BA23A53A05</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - visite 23/1 e 29/1 - ABOCA classi Liceo Scientifico "L. da Vinci" Firenze</t>
+  </si>
+  <si>
+    <t>24/01/2026</t>
+  </si>
+  <si>
+    <t>BA1B09A308</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - noleggio bus per transfer aeroporto a/r FIRENZE-PISA per n. 2 gruppi classi quarte PCTO Palermo</t>
+  </si>
+  <si>
+    <t>23/01/2026</t>
+  </si>
+  <si>
+    <t>BA1827B396</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI VISITA AL PALAZZO DELLA PILOTTA</t>
   </si>
   <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA1441CB31</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS VIAGGI DI ISTRUZIONE DI UN GIORNO – A.S. 2025_2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1441CB31</t>
-[...4 lines deleted...]
-  <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>B90F77597E</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE DEL VETROCAMERA TRASPARENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F77597E</t>
-[...4 lines deleted...]
-  <si>
     <t>20/12/2025</t>
   </si>
   <si>
     <t>B9BC9DDFA5</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO DEL CONTRATTO DI SUPPORTO E MANUTENZIONE ARGO SOFTWARE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BC9DDFA5</t>
-[...4 lines deleted...]
-  <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>B9988BBBCB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI OROLOGI DA PARETE PER LE CLASSI DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9988BBBCB</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>B9925BEBBD</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE N. 4 VETRI COMPRESO TRASPORTO SMALTIMENTO POSA IN OPERA E MATERIALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9925BEBBD</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B98B8D5B9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - MEDICO COMPETENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98B8D5B9C</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B982477BDF</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONCESSIONE DEL TEATRO DI RIFREDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B982477BDF</t>
-[...4 lines deleted...]
-  <si>
     <t>B97767535C</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI ORGANIZZAZIONE PROGETTO “VIAGGIO DELL’IMPEGNO” PCTO CLASSI QUARTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97767535C</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>B976468DFA</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI BIGLIETTERIA AEREA PROGETTO “VIAGGIO DELL’IMPEGNO” PCTO CLASSI QUARTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B976468DFA</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B96FE60B13</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI ORGANIZZAZIONE VIAGGIO PER MOBILITÀ STUDENTI ERASMUS+ PROGETTO 2025-1-IT02-KA121-SCH-000336339</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96FE60B13</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>B952C89EBB</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE IDRAULICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B952C89EBB</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B9362BF731</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI BROCHURE A4 CARTONCINO PATINATO OPACO 200 GR. PIEGATURA A 2 PIEGHE 6 FACCIATE A FINESTRA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9362BF731</t>
-[...4 lines deleted...]
-  <si>
     <t>B933AB8F17</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI PRODOTTI DI LABORATORIO PER LA REALIZZAZIONE DEL PROGETTO HORTUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933AB8F17</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B92850F5F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFITTO SALA PER ASSEMBLEA STUDENTESCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92850F5F6</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B9032AA36F</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ANNUALE HOSTING AMICI DEL LICEO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9032AA36F</t>
-[...4 lines deleted...]
-  <si>
     <t>08/11/2025</t>
   </si>
   <si>
     <t>B902B2815A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DEL SERVIZIO ANNUALE DI MONITORAGGIO E CONTROLLO RODITORI E SERVIZIO DI DERATTIZZAZIONE E SANIFICAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902B2815A</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>B8FC140BCF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI MATERIALI DI PRIMO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FC140BCF</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>B8E544D16C</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TRASPORTO DI STAMPE E GADGET OPEN DAY PER L’ANNO SCOLASTICO 2025_2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E544D16C</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>B8DAB081E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI HARD DISK PER I PC DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DAB081E6</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>B8CBB60C9D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI STAMPE E GADGET OPEN DAY PER L’ANNO SCOLASTICO 2025_2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CBB60C9D</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>B8C9C1BEAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - PAGAMENTO CENA EVENTO CONCLUSIVO PROGETTO “DIARIO DI UN VIAGGIO”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C9C1BEAD</t>
-[...4 lines deleted...]
-  <si>
     <t>B8C4B01159</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI BADGE RILEVATORE DI PRESENZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C4B01159</t>
-[...4 lines deleted...]
-  <si>
     <t>B8BE889F08</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DEI SOFTWARE ARGO INVENTARIO WEB E ARGO EMOLUMENTI WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BE889F08</t>
-[...4 lines deleted...]
-  <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>B8B663E99F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI COLLEGAMENTO FIREWALL SEGRETERIA CON FIBRA OTTICA MINISTERIALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B663E99F</t>
-[...4 lines deleted...]
-  <si>
     <t>18/10/2025</t>
   </si>
   <si>
     <t>B8B3F2344A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI E CARD FONDAZIONE TEATRO DEL MAGGIO MUSICALE FIORENTINO PROGETTO INSIEME ALL'OPERA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B3F2344A</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>B8A9343E54</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI PRODOTTI PER LABORATORIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A9343E54</t>
-[...4 lines deleted...]
-  <si>
     <t>B8A8A54F09</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORGANIZZAZIONE DEL VIAGGIO A ROMA PER LA PARTECIPAZIONE A MAKER FAIRE 17-19 OTTOBRE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8A54F09</t>
-[...4 lines deleted...]
-  <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>B888D72D88</t>
   </si>
   <si>
     <t>Decisione a contrarre - WEBINAR SU CESSAZIONI DAL SERVIZIO DEL PERSONALE SCOLASTICO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B888D72D88</t>
-[...4 lines deleted...]
-  <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>B87FB2525A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO GADGET PER PARTECIPAZIONE EVENTO A ROMA MAKER FAIRE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87FB2525A</t>
-[...4 lines deleted...]
-  <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>B87AD07B78</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI RULLO MAGNETICO E FLESSOMETRO DA 3M LABORATORIO DI FISICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87AD07B78</t>
-[...4 lines deleted...]
-  <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>B8479D452F</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE SULL’USO DELLA CARTA DI CREDITO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8479D452F</t>
-[...4 lines deleted...]
-  <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>B82278FD0D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI ARMADIETTI LOCKERS CONTENITORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82278FD0D</t>
-[...4 lines deleted...]
-  <si>
     <t>B8397ED987</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI STAMPA CARTELLI IN FOREX DA 3 MM COMPLETI DI ADESIVO E BIADESIVO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8397ED987</t>
-[...4 lines deleted...]
-  <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>B843100BA9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FACCHINAGGIO DI BANCHI E SEDIE DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B843100BA9</t>
-[...4 lines deleted...]
-  <si>
     <t>B831C32E7C</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI SMONTAGGIO E MONTAGGIO ARREDI UFFICI E FACCHINAGGIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B831C32E7C</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>B82E1D117F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOFTWARE ARGO APP UNICA E MODULO PLUS DI SCUOLANEXT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82E1D117F</t>
-[...4 lines deleted...]
-  <si>
     <t>B82DCFC4B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI SMALTIMENTO E RECUPERO TONER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82DCFC4B0</t>
-[...4 lines deleted...]
-  <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>B8286B4119</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LETTORE SMART CARD BIT4ID E CAVO HDMI 20M</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8286B4119</t>
-[...4 lines deleted...]
-  <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>B8214D3746</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE ARGO ALUNNI WEB E ARGO SIDI ALUNNI WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8214D3746</t>
-[...4 lines deleted...]
-  <si>
     <t>26/08/2025</t>
   </si>
   <si>
     <t>B8295DD3CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE DELLE FOTOCELLULE DEL CANCELLO AUTOMATICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8295DD3CC</t>
-[...4 lines deleted...]
-  <si>
     <t>25/08/2025</t>
   </si>
   <si>
     <t>B806F52142</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO E POSA IN OPERA DI TENDE PER AULE SALA DOCENTI E BIBLIOTECA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B806F52142</t>
-[...4 lines deleted...]
-  <si>
     <t>B806749FC0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI SEDIE SALA CONFERENZA CON BRACCIOLI E TAVOLETTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B806749FC0</t>
-[...4 lines deleted...]
-  <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>B8091F675B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SCHEDA MADRE SERVER E HARD DISK SEGRETERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8091F675B</t>
-[...4 lines deleted...]
-  <si>
     <t>18/07/2025</t>
   </si>
   <si>
     <t>B7AED58497</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORGANIZZAZIONE MOBILITÀ ERASMUS+ INNSBRUCK E OSLO PROGETTO PNRR_2024-1-IT02-KA121-SCH-000236231</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AED58497</t>
-[...4 lines deleted...]
-  <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>B79B2727CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA E MONTAGGIO BANCONE RECEPTION</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79B2727CF</t>
-[...4 lines deleted...]
-  <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>B7A2915EBE</t>
   </si>
   <si>
     <t>Decisione a contrarre - EMISSIONE BIGLIETTERIA AEREA PER STUDENTESSA IN MOBILITÀ AD OSLO PROGETTO ERASMUS+ PNRR_2024-1-IT02-KA121-SCH-000236231</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A2915EBE</t>
-[...4 lines deleted...]
-  <si>
     <t>B79AE4ED10</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORGANIZZAZIONE MOBILITÀ OSLO PROGETTO ERASMUS+ PNRR 2023-1-IT02-KA121-SCH-000141017</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79AE4ED10</t>
-[...4 lines deleted...]
-  <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>B797122209</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CLASSIFICATORI DA UFFICIO PER CARTELLE SOSPESE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B797122209</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>B76D3576FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SERVIZIO HOSTING SITO LICEO, SPAZIO E OCCUPAZIONE CASELLE DI POSTA ELETTRONICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76D3576FC</t>
-[...4 lines deleted...]
-  <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>B72B83D180</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI PORTA CELLULARI DA PARETE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72B83D180</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>B7275F2C93</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI N. 6 ARMADI 90X45X256 CON ANTE E SERRATURA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7275F2C93</t>
-[...4 lines deleted...]
-  <si>
     <t>B7238C3F0E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER LABORATORIO DI CHIMICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7238C3F0E</t>
-[...4 lines deleted...]
-  <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>B71863BAED</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI AGGIORNAMENTO E ASSISTENZA TECNICA EDT ORARIO SCOLASTICO COMPRESO CLOUD CANONE ANNUALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71863BAED</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>B714F31F7C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI DI ASSISTENZA E CONSULENZA PER LA PUBBLICAZIONE DI ATTI IN AMMINISTRAZIONE TRASPARENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B714F31F7C</t>
-[...4 lines deleted...]
-  <si>
     <t>B7149273B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7149273B3</t>
-[...4 lines deleted...]
-  <si>
     <t>B712DE4472</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO EDITING AUDIO PER SPETTACOLI FINALI PROGETTO LEOBAND</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B712DE4472</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>B6FB5D2C9E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARMADI IN METALLO CON SERRATURA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FB5D2C9E</t>
-[...4 lines deleted...]
-  <si>
     <t>B6FA02489E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO GRUPPO UPS E SWITCH</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA02489E</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>B6DB57D273</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE VARIO PROGETTO TEATRO LEONLAB E MATERIALE INFORMATICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DB57D273</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>B6D5561296</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE PERSONALE DOCENTE DESTINAZIONE DUBLINO - PNRR_2024-1-IT02-KA121-SCH-000236231</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D5561296</t>
-[...4 lines deleted...]
-  <si>
     <t>B6D50CEC3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE PERSONALE DOCENTE DESTINAZIONE LISBONA - PNRR_2023-1-IT02-KA121-SCH-000141017</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D50CEC3C</t>
-[...4 lines deleted...]
-  <si>
     <t>B6D4AACCA1</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE PERSONALE DOCENTE DESTINAZIONE AMSTERDAM - PROGETTO ERASMUS+ PNRR_2024-1-IT02-KA121-SCH-000236231</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4AACCA1</t>
-[...4 lines deleted...]
-  <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>B6CD71DFF6</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE ARGO – MOF</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CD71DFF6</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>B6C045A2E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE STUDENTI AGLI ESAMI DI LINGUA INGLESE CAMBRIDGE ASSESSMENT ENGLISH 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C045A2E7</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B6BBA7259F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ACCESS POINT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBA7259F</t>
-[...4 lines deleted...]
-  <si>
     <t>B6CD57848E</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO TRASPORTO E FACCHINAGGIO PRESSO TEATRO DELLA TOSCANA PROGETTO LEONLAB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CD57848E</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B6A8CC523D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CONSUMO PER STAMPANTE 3D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A8CC523D</t>
-[...4 lines deleted...]
-  <si>
     <t>B6AD5A3401</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI RIPARAZIONE SERRATURA CANCELLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AD5A3401</t>
-[...4 lines deleted...]
-  <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>B68DD85147</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO ALBERGHIERO CERVIA – OLIMPIADI DI MATEMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68DD85147</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>B68E5C3E7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI CATERING IN OCCASIONE DEL CONVEGNO DI FILOSOFIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68E5C3E7D</t>
-[...4 lines deleted...]
-  <si>
     <t>12/04/2025</t>
   </si>
   <si>
     <t>B679DA4854</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B679DA4854</t>
-[...4 lines deleted...]
-  <si>
     <t>B679D3A0DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI STAMPA PROGETTO LEONLAB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B679D3A0DD</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>B6732A4BBB</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE ARGO–ADOZIONI TESTI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6732A4BBB</t>
-[...4 lines deleted...]
-  <si>
     <t>B672921251</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI STAMPA POSTER SU CARTA FOTOGRAFICA SATINATA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B672921251</t>
-[...4 lines deleted...]
-  <si>
     <t>Z7E3C622BB</t>
   </si>
   <si>
     <t>Decisione a contrarre - APPENDICE ASSICURATIVA – PROGETTO LEONLAB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z7E3C622BB</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B6471BB5E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI MANUTENZIONE IDRAULICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6471BB5E9</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>B6335745D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PUNTI FOTOCOPIATRICE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6335745D4</t>
-[...4 lines deleted...]
-  <si>
     <t>B632D0B51E</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO ALBERGHIERO CESENATICO 8-10 MAGGIO 2025 – OLIMPIADI DI MATEMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B632D0B51E</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>B62DCBADA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE SU QUADERNO MIM N. 2 - DISTRIBUTORI AUTOMATICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62DCBADA2</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>B5D588BEB7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ATTIVITÀ’ DIDATTICA “VIAGGIANDO S’IMPARA. ATTIVITÀ DIDATTICHE, EDUCATIVE ED ESPERIENZIALI SUI TEMI DEI DIRITTI UMANI E DELLA LEGALITÀ - NELLE TERRE DI DON PEPPE DIANA”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D588BEB7</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>B6295FEE70</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SEDIE AULE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6295FEE70</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>B61ECE9689</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALI DI CONSUMO PER LABORATORI DI INFORMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61ECE9689</t>
-[...4 lines deleted...]
-  <si>
     <t>B61E60894F</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA E LABORATORI DI ARTE E SCIENZA – MUSEO HORNE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61E60894F</t>
-[...4 lines deleted...]
-  <si>
     <t>B61F35D9CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MACCHINARI PER PULIZIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61F35D9CE</t>
-[...4 lines deleted...]
-  <si>
     <t>B61DC250AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE AVANZATO STAMPA 3D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61DC250AC</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>B602C4B0A0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B602C4B0A0</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>B5E40B22BE</t>
   </si>
   <si>
     <t>"Decisione a contrarre - ISCRIZIONE CORSO DI FORMAZIONE DOCENTE ""LA SOMMINISTRAZIONE DEI FARMACI"" 13.03.2025"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E40B22BE</t>
-[...4 lines deleted...]
-  <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>B5D66B0ADD</t>
   </si>
   <si>
     <t>Decisione a contrarre - PARTECIPAZIONE ALLA REPLICA DELLA LETTURA ESPRESSIVA “LA BELLA FABBRICA”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D66B0ADD</t>
-[...4 lines deleted...]
-  <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>B5D5E99DD1</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGI DI ISTRUZIONE ALL’ESTERO CLASSI QUINTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5E99DD1</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>B5D62B8471</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARREDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D62B8471</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C1422885</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MONITOR DIGITALI INTERATTIVI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C1422885</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>B5BC2929CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO BIGLIETTERIA FERROVIARIA PER BIGLIETTI SINGOLI O PER GRUPPI FINO A 10 UNITÀ</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC2929CC</t>
-[...4 lines deleted...]
-  <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>B5A5C078C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI ATTUAZIONE DEL REGOLAMENTO U.E. 679/2016 E NOMINA DEL DPO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5C078C5</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>B5E0C05A8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PULLMAN PER VIAGGI DI ISTRUZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E0C05A8F</t>
-[...4 lines deleted...]
-  <si>
     <t>B5E49C4EE7</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA GUIDATA “LA MILANO DI RENZO E LUCIA, SULLE TRACCE DEI PROMESSI SPOSI”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E49C4EE7</t>
-[...4 lines deleted...]
-  <si>
     <t>B5A8A41E7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MAGLIETTE PERSONALIZZATE PER PARTECIPAZIONE OLIMPIADI DI MATEMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A8A41E7D</t>
-[...4 lines deleted...]
-  <si>
     <t>B6085FB3D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE GRUPPI SCUOLA SAN CLEMENTE E MITREO SOTTERRANEO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6085FB3D0</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>B590011349</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO ACCOGLIENZA GRUPPO OSLO DEL 07.02.2025 - ERASMUS+ KA121-2024-SCH-000236231</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B590011349</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>B58C151AD8</t>
   </si>
   <si>
     <t>Decisione a contrarre - PARTECIPAZIONE ALLE GARE DI MATEMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58C151AD8</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>B5829BD4C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - REALIZZAZIONE DI GADGET PROGETTO ERASMUS+ E OLIMPIADI DI MATEMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5829BD4C7</t>
-[...4 lines deleted...]
-  <si>
     <t>B577C8314E</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER LA REALIZZAZIONE DELLA LEZIONE TEATRALIZZATA “OPERETTE MORALI”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577C8314E</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>B55CD4E969</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DISTRIBUTORI E ROTOLI MINI JUMBO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CD4E969</t>
-[...4 lines deleted...]
-  <si>
     <t>B55C58A0DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - RILEGATURA REGISTRI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55C58A0DF</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>B51996C0B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO WORKSHOP IN LINGUA INGLESE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51996C0B2</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>B4C0F1F578</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI ABBONAMENTO RIVISTE NOTIZIE DELLA SCUOLA RINNOVO A.S. 2024-2025 E SALDO A.S. 2023-2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C0F1F578</t>
-[...4 lines deleted...]
-  <si>
     <t>B4BBF8DB9B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALI DI LABORATORIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BBF8DB9B</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>B51A051138</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTI A RIVISTE CARTACEE E DIGITALI ANNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51A051138</t>
-[...4 lines deleted...]
-  <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>B4C8D146E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS DUCATI BOLOGNA DITTA CAP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C8D146E2</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>B4BB084352</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SEDIE BIBLIOTECA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BB084352</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>B4BBE25289</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO SICILIA - LIBERA IL G(I)USTO DI VIAGGIARE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BBE25289</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>B47B9C9183</t>
   </si>
   <si>
     <t>"Decisione a contrarre - PROGETTO ""FISICA IN MOTO"" - DUCATI"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47B9C9183</t>
-[...4 lines deleted...]
-  <si>
     <t>07/12/2024</t>
   </si>
   <si>
     <t>B4AF62EE5F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI CORNICI PER IMMAGINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AF62EE5F</t>
-[...4 lines deleted...]
-  <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>B4967FC47C</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO IMBIANCATURA AULE E VERNICIATURA PORTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4967FC47C</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>B4A50216D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PRODOTTI DI LABORATORIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A50216D8</t>
-[...4 lines deleted...]
-  <si>
     <t>B518E87323</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTO SERVIZI ARGO SOFTWARE ANNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B518E87323</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>B455C74857</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE CAMPIONATI DI FISICA ANNO 2025 - AIF</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B455C74857</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>B45EEC245D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALI PER PICCOLA MANUTENZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45EEC245D</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>B4523BCA0E</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE PERSONALE AMMINISTRATIVO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4523BCA0E</t>
-[...4 lines deleted...]
-  <si>
     <t>16/11/2024</t>
   </si>
   <si>
     <t>B44E1ECAA5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE OLIMPIADI DI NEUROSCIENZE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44E1ECAA5</t>
-[...4 lines deleted...]
-  <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>B447666F77</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPA BROCHURES SU CARTONCINO A4 - 200GR.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B447666F77</t>
-[...4 lines deleted...]
-  <si>
     <t>B43BC0A597</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI COLLEGAMENTO IMPIANTO ANTINTRUSIONE, GESTIONE ALLARMI E PRONTO INTERVENTO LOCALI PALESTRA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43BC0A597</t>
-[...4 lines deleted...]
-  <si>
     <t>08/11/2024</t>
   </si>
   <si>
     <t>B42F48D61E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI SAPONE MANI IN SCHIUMA PER DOSATORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42F48D61E</t>
-[...4 lines deleted...]
-  <si>
     <t>B42FB0B1A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI RIPARAZIONE CANCELLO AUTOMATICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42FB0B1A6</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2024</t>
   </si>
   <si>
     <t>B42957D36B</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO HOSTING AMICI DEL LICEO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42957D36B</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>B420CCC647</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER LE PULIZIE DITTA DAMAZ SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420CCC647</t>
-[...4 lines deleted...]
-  <si>
     <t>B420F2BB2F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO STAFFE E CARRELLO PER MONITOR DIGITALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420F2BB2F</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>B403EECF88</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI E CARD - MAGGIO MUSICALE FIORENTINO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B403EECF88</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>B3F6540EA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRODUZIONE GADGET CON LOGO PENNE OPEN DAY E LAPIS PROGETTO AQUAMEA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F6540EA2</t>
-[...4 lines deleted...]
-  <si>
     <t>B3F62DF814</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO FILTRO PER SPETTROSCOPIA - ASTRONOMIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F62DF814</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2024</t>
   </si>
   <si>
     <t>B36DE45ACE</t>
   </si>
   <si>
     <t>"Decisione a contrarre - DECISIONE DI CONTRARRE PER L’AFFIDAMENTO DIRETTO DEL SEGUENTE SERVIZIO DI STAMPA PIEGHEVOLI, MANIFESTI E ADESIVI PER OPEN DAY E PROGETTO AQUAMEA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36DE45ACE</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>Decisione a contrarre - PUBBLICAZIONE GRADUATORIA DEFINITIVA AVVISO PUBBLICO DI SELEZIONE PER IL CONFERIMENTO DI INCARICO PER LA REALIZZAZIONE DI INTERVENTI DI SUPPORTO PSICOLOGICO ALL’INTERNO DELLA SCUOLA A.S. 24-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000</t>
-[...4 lines deleted...]
-  <si>
     <t>B36445C813</t>
   </si>
   <si>
     <t>"Decisione a contrarre - EMISSIONE BIGLIETTERIA TRENI E PERNOTTAMENTO ALBERGHIERO - VIAGGIO A ROMA 25-27 OTTOBRE 2024 PER REALIZZAZIONE PROGETTO AQUAMEA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36445C813</t>
-[...4 lines deleted...]
-  <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>B352584214</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTA A4 GR. 80 PER FOTOCOPIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B352584214</t>
-[...4 lines deleted...]
-  <si>
     <t>B35250BE36</t>
   </si>
   <si>
     <t>"Decisione a contrarre - ACQUISTO DI BIGLIETTI DI INGRESSO ALLA FIERA DI ROMA “MAKER FAIRE ROME 25-27 OTTOBRE 2024” - PROGETTO AQUAMEA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35250BE36</t>
-[...4 lines deleted...]
-  <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PRODOTTI PER LABORATORIO</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>B32F024227</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSI DI FORMAZIONE PNRR DM66</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32F024227</t>
-[...4 lines deleted...]
-  <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>B329E6C26C</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSI SICUREZZA PER STUDENTI (PCTO) 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B329E6C26C</t>
-[...4 lines deleted...]
-  <si>
     <t>B329AC8150</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRESTAZIONE PROFESSIONALE MEDICO COMPETENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B329AC8150</t>
-[...4 lines deleted...]
-  <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>B31F4BA8F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI SMALTIMENTO MATERIALE ELETTRONICO, ELETTRICO E ARREDI VARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31F4BA8F1</t>
-[...4 lines deleted...]
-  <si>
     <t>B31EC7886A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PANNELLI IN LEGNO PER FISSAGGIO ARMADI – MONTAGGIO E TRASPORTO INCLUSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31EC7886A</t>
-[...4 lines deleted...]
-  <si>
     <t>17/09/2024</t>
   </si>
   <si>
     <t>B31160C61B</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI RINNOVO FIRMA DIGITALE REMOTA OTP (SCADENZA TRIENNALE)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31160C61B</t>
-[...4 lines deleted...]
-  <si>
     <t>B3118A1794</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO RACCOLTA - RECUPERO E-O SMALTIMENTO DI TONER E CARTUCCE PER STAMPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3118A1794</t>
-[...4 lines deleted...]
-  <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>B301059017</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO ESTENSIONE SPAZIO POSTA ELETTRONICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B301059017</t>
-[...4 lines deleted...]
-  <si>
     <t>19/07/2024</t>
   </si>
   <si>
     <t>B286D0057A</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO ROUTER-TP-LINK WIFI</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e7d9b9e3-a009-4c6f-a5d3-e881dd05443d</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2702,3339 +2056,4485 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF19B16E6" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f98e2d29-3746-4150-b690-257e34cccc94" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE5C4FE47" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d85cb9b3-7d1b-4213-bcb8-fa1f4dadaa39" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE49E7DD0" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/188de61d-381f-46ce-92b7-b76962ef82f8" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDE88F92F" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/6b90cc57-aee8-425a-8a18-9b7fd263b2f3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDB8A0AD5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/ff047270-9b54-44e8-8ccf-0655e52acf7f" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCBDF9F509" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/57454b66-cb85-43e1-b4f8-beef372277e0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC35285413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/aaf9157d-8e72-4b94-ae5c-ee3a94b52038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC17CAD9DF" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/716ef942-dff0-4e52-89b3-1a06986e5327" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0EE65FD4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/af164165-9d4c-4764-bb6d-853fb95db0af" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBC7D9D5D7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/cbaf84a0-b5f5-49a8-b568-971a78978b4f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA9BC006E" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/33f9c709-12f3-475f-8f22-a5f48006f3f7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBC8DAC658" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/41487044-ae3a-4b2b-b8dd-f4c4127ebfc4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA547F37A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/75ffcf8d-958b-45b2-8131-bfd931b7a2aa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB9FD10C6E" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/242034f0-01aa-4eaf-a74a-759048bb5447" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB9F218F31" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/0a25336b-c28e-44ac-b674-004a0fdb374e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB9F40AA29" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/614f54d7-6f3d-435d-8d18-10731d94b6d2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB9F3948C9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d06f1387-bcf5-4245-9fcc-3726c2ef0b6d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB96AED3E8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/1e343d1a-adbf-446f-9e76-d6b747ed0664" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB83A20C54" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c39c8ead-d921-4c70-b85e-f7b6aef4769b" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB7FB490EE" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a09c03c5-9146-4775-a527-1353bac35eb6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB7BC8A950" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e3907add-b8e0-4f93-a402-db18cadaf117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB7470B358" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/ac8989c8-5ff4-4faa-998b-9a28da32caa1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB4A42D853" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/03593988-8a7b-4131-b120-e1cbf6c7aaba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB3F9E858C" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c1615e40-cb0f-40e5-9e88-93cce0a222d5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB3E2FBA4A" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/1ff29d85-b981-4516-9ef9-ab69c13d384f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB3A7B82CB" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/9c6a2cf6-da97-40c4-8254-a22474e6866a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB353B5EA4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a0b2b14f-f1ec-4026-b9bc-4cd58f3b07da" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB1AA5352E" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/86aa2540-bf4f-4339-bc46-9f06af8ce361" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB1051EFE1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d7059237-d1f4-4c74-b6cd-eac6e7dcfcba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0AAB3263" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e511233f-0a2a-4c08-9d4d-ab7ade742d2b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB048B873C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a0a7457e-d5f1-4147-8335-9f1ebb81fc56" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAE018D867" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/5eddb143-9bcd-4d4e-81d1-b14ed014a174" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD416BAD4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e406be21-8550-442a-8fe2-1cc9c4c96c02" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BACA727CFF" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/73665439-e838-47fa-9da4-a194a53e8312" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB06EC10B" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/bf6da76b-6ae8-47b9-ab66-70218adff283" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAABFCE0FA" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/63f1f408-f480-4315-b941-d45f5e2169d0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAA0320CE4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/65ea453c-1df7-41c2-9934-f9cbfef0157e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA968214C1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/4c0ca63c-82cb-4265-b361-24dba14a8f47" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA9A8BB458" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/11540fa5-15bc-45b6-bf04-75336ed7cfc1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8ACBAE85" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/5dc12ad3-bf2c-45e5-a909-b26530dab884" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8AE934DD" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b826b174-9107-4abe-9cbe-4183fbccb2f3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A9D3962" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e2483bf9-0369-48f1-b8c3-62086e95248b" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7DF9DABA" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/651ee3c9-7ad6-4ae0-91a5-2d90d64f2846" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA754ED7E7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/4d0ab05d-3c8b-4543-894a-b7a0ecbfe4fd" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA75446E15" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d84738d5-bf57-41cd-aaa7-2c6c6e78a997" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6FBEB44E" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c348ac78-c606-4a8c-a811-0afe50cef002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B0E9C49" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8e5b28ff-cfff-41c9-8a37-b36d258e8021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA542F9322" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e3ef65e6-1207-4b08-9874-9a772f222c23" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53C4F34C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c0c60f05-a22f-4eef-9286-22cfbf66d6b6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4575D4CB" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/5bff8adb-b6b4-46fa-bc81-32ef628baccf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3A45EE72" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b8d8b039-11fa-4828-9a2c-7e80ce03b353" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA35FD1C8E" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/aefa9e7b-cf02-40fc-873e-80565a3605c8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2A10BE29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/1d723ef8-4bb5-416d-8a02-99c963ac21d5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA23A53A05" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c6383008-6a59-49ba-8ffd-867582edfcca" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA1B09A308" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/df149a17-e686-4f4b-957e-cabde8cc3443" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA1827B396" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/5e7204c8-b030-4fb6-8c58-7efc0b8ced3d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1441CB31" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/af46d8b3-b2ca-4af6-9e21-18412a8c4495" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F77597E" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f7ac8c23-3718-4d55-adf5-4c66af3dcc70" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BC9DDFA5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/cde63d95-3445-4ec1-ad1c-0f2318616c05" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9988BBBCB" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/ada52261-c76b-4fe3-9c78-4fdb18847b1f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9925BEBBD" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/010ec24c-2b40-4334-9832-bec5ed6ade2d" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98B8D5B9C" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c5eca36c-8d5f-4403-9cc9-febeec400a9b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B982477BDF" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/46296c90-2816-4ff4-a7d3-b52beb626c8c" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97767535C" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f78b6bc0-6122-4e81-882c-e4f6b21dbc47" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B976468DFA" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c00b6cba-2253-40b4-8cfa-713bed4a23d1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96FE60B13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c59c0550-5993-4aa4-9aea-7c4d9a21f29a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B952C89EBB" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/cb38a4a6-4644-427a-b2fc-38645bc61f20" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9362BF731" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/0f7c108f-9527-4374-83d0-e1b25591c3b8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933AB8F17" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/212731df-6858-4f87-b844-bfeee2406a06" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92850F5F6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/93c2f64a-5a7c-42bd-82c4-bed35b28359c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9032AA36F" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/00a66fb3-acba-4a9b-ac63-74f8b7385d4f" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902B2815A" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/667b21e7-cbe1-4ec8-be72-b551f27f3220" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FC140BCF" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8d3b4786-c863-407a-a030-5f7994b59977" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E544D16C" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b720b74f-0bd3-4e7f-9498-a3234560b4b2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DAB081E6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/38ea4a61-0490-47cb-a9f8-b7ceb2dd8f19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CBB60C9D" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/0dc0c7d9-36f1-4332-8671-9688bda0b3e6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C9C1BEAD" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/efd76d88-2d83-46e0-a698-40ddc5ab783b" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C4B01159" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b4b4e951-ec23-4e85-8783-a177f7de73a0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BE889F08" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/38189fc5-df0d-40db-89c2-f6b1b16e3a8b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B663E99F" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/09d5fc41-dd65-47c1-83cb-994b2f955a78" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B3F2344A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/07771418-c423-4780-bbcf-7a3083723669" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A9343E54" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/78d74bba-27bd-45bf-aae3-e969c76e56c7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8A54F09" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/30bc8af0-012f-4e83-bdab-30d2f0a5ca95" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B888D72D88" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/49505afa-302f-42b3-929f-9a393e36bc78" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87FB2525A" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/6573715e-86ef-420c-b094-8d1d76237368" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87AD07B78" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/7e162d9f-c725-4d96-9b78-59bc51e07d07" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8479D452F" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f6895db1-5980-4875-82f2-a7bfb831e596" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82278FD0D" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/34d2ff07-d810-4e0b-aa22-68cfd3966a29" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8397ED987" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d9345afd-809e-402b-a9fd-79c37ab62f0c" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B843100BA9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/df02720a-1bbb-4020-a1ed-8975c6073966" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B831C32E7C" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/99c4c276-6698-4015-804c-02116436b14d" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82E1D117F" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a2035772-b20b-40ed-92a4-6ee656e4d287" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82DCFC4B0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/9e832cf5-7a12-48b5-8ce5-4820a2d064a2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8286B4119" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/4833fcd9-3abc-4d14-9f43-3cc63d50d7ab" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8214D3746" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a8a19b4d-3b9a-4fd7-8c79-928b5f04d062" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8295DD3CC" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a7c37d0a-1e90-49e6-9ba4-4cf0c79f2e9c" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B806F52142" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/ef68623c-c99f-4620-b3e4-974cc32675ef" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B806749FC0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/961e6878-27f9-4e4e-a23b-3e3a9c6e62a3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8091F675B" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b2296586-ea21-4d30-b111-4d702d4c8e31" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AED58497" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b7bf6fae-5698-4e65-90da-fa10699acc14" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79B2727CF" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/416ce0a3-5add-49a4-beff-97048cafebbd" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A2915EBE" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b43a259f-2f35-4884-89f2-303c893cc262" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79AE4ED10" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/decc131f-081c-4ddd-94fc-03b4a19c51f5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B797122209" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/47da8a7b-9c86-414d-b9b1-c51de4100464" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76D3576FC" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a0c51379-260e-47de-aa5c-ca715a9039ec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72B83D180" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/3641c91b-7ec5-4171-8d9d-443ed11feee0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7275F2C93" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/98365f89-08d0-443b-b35f-57a59c3cffaa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7238C3F0E" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/19647008-ef64-438e-a919-876d1a59f5a9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71863BAED" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/aabfc47b-5643-4a2b-a4e7-ec6ae1d1bc93" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B714F31F7C" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c1f54bf2-224a-4e3d-afe2-7d80359e73af" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7149273B3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e60b23b0-ad82-4c69-a870-e2dbc1c86622" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B712DE4472" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/1bd74b51-24cf-4c03-86ec-41195badda59" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FB5D2C9E" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/48856fc1-9d5a-4fe8-adfe-88dfa31a6e77" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA02489E" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/ef744beb-5a84-4e1c-a970-3221df2d1acd" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DB57D273" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d302bb48-5e3c-4896-b533-e5129ef865c7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D5561296" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/41c399ba-a699-4281-80f2-b53ac4c917ae" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D50CEC3C" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/77abfe2a-381f-449d-b143-b9c2cb793c3c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4AACCA1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e6eb9824-afa6-4780-9a49-005fe0377320" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CD71DFF6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/913798eb-caf8-4a96-b7e0-dbfb490f83df" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C045A2E7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/9fd9a800-2c80-4886-9bfc-b865565e8f01" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBA7259F" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/63c676e8-076c-4c2e-8083-1d853fb18732" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CD57848E" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/7f1fef77-3dbb-41b0-97bc-18e4e515ab67" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A8CC523D" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/15ef6aad-e0dc-440b-a175-06a93beac919" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AD5A3401" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c164f63c-8aec-4841-aa8f-5014bcce2040" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68DD85147" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/57688716-8b13-4943-ab79-f7d1477bd754" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68E5C3E7D" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/828b50de-6965-45cf-afdd-f2dcb17e179e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B679DA4854" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/3be419b6-d7c1-416b-8c42-82b9aab1ee84" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B679D3A0DD" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/49c9a445-5ec9-4bb3-a59c-5b23b45f5c5e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6732A4BBB" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a2c7ca3e-8112-4088-89ba-3d122338e487" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B672921251" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/af319fee-5b67-4e9e-98d9-0a95b9599021" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z7E3C622BB" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c0d67257-1910-4f02-966d-5922d4fb1a6d" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6471BB5E9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/7f22b2c7-f6db-46d9-85a1-7beddb10b111" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6335745D4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f8f7c5c3-0586-4dda-a137-f792648654b4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B632D0B51E" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/9d5fce2e-a9f4-4a6f-b502-12b14b010ea0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62DCBADA2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8b6eb52a-ed07-4af4-8e11-c87a6211059f" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D588BEB7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f3f668b8-6a03-4b60-b7d7-f2e1d9bb5ccf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6295FEE70" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/13757783-9e90-4779-8f39-1817a787acfe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61ECE9689" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/010f3743-216b-43b3-b633-e06488255040" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61E60894F" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f7ac7960-d07a-49e7-ae18-770f17d752c8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61F35D9CE" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/00ec38b8-31d1-415e-8c45-e522fb479c1d" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61DC250AC" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/1923b002-cf1f-491d-a510-a9b92146071a" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B602C4B0A0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8f833388-9fc7-4217-8dd8-b6f0892d4ce6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E40B22BE" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/3c8b045d-6d48-445d-87da-04d5d3fd8544" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D66B0ADD" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c0a79a1a-0440-4318-b3f7-7efaaa4dca21" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5E99DD1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/72babbde-cc13-47e9-a889-d8696bbbd014" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D62B8471" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c54fc345-375a-4d79-aef3-80d1da6a3ca2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C1422885" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f6d356a8-806f-44a4-aa56-b3932234854f" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC2929CC" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/27b932e9-ee67-4d15-b7e2-78d6ca193eb7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5C078C5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/33c6ed65-84a2-4d9d-840f-864b929ff73e" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E0C05A8F" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/4bc32036-3898-4754-b617-9d3ac76dc7d6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E49C4EE7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b8b62a4a-6916-4310-bc96-97faaad79d6a" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A8A41E7D" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/94d69dde-197f-4c67-b508-06c55dd6d2a3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6085FB3D0" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/52d517b8-6d68-4a96-ad9b-06835b0bcd78" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B590011349" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e966816b-90d3-4f2d-9831-518860fdfa58" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58C151AD8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/fd59288d-a3fe-4a51-9dad-b59eb62588d0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5829BD4C7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/cc43a0c2-c408-4ea1-b3e0-c824fcc216ff" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577C8314E" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/1da98155-216e-4234-931a-ac7fdc0c838d" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CD4E969" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/99c7576b-71dd-4b09-92fa-ea1fb0db3d01" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55C58A0DF" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/5c32e824-6ddc-46a3-a737-020134849331" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51996C0B2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/6834e598-fe3c-4f94-80b0-40c965bdac96" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C0F1F578" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/0c7444cb-8909-4f6a-874b-6d2478e718cd" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BBF8DB9B" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/47480352-1955-40ee-ab1c-edc874b93d3e" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51A051138" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/43a557f2-453b-40d7-8c4e-0b225088b5ea" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C8D146E2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e63010ca-db1a-42cf-bc0e-b29171506fdc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BB084352" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/199e1471-a622-440d-85a1-0d0781a10733" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BBE25289" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/fef83080-bfc2-4290-9b02-4a8be2171cd5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47B9C9183" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/9e4a0fe9-2d52-4807-b96e-438f2dd672bf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AF62EE5F" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f637f966-3c1d-47b4-8066-8d69f8f617c5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4967FC47C" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/13f01b0d-db35-41dd-be11-62c2241d105b" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A50216D8" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/3372eb47-91db-4244-8dab-8e862753aca1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B518E87323" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/831ca7ef-f19c-4c9b-88bb-6a69ad48c7f2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B455C74857" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f0b72874-1823-489d-a2bd-6497f61e2c79" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45EEC245D" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b5629f9c-910c-40e5-a7cd-385e79292b3c" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4523BCA0E" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8e8c6574-e38f-48ef-b137-a74cfc9c4b12" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44E1ECAA5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f60f83f1-6d2e-426d-a21b-c04012f4ffd6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B447666F77" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/4235209e-30eb-42b9-bd75-e3da75b7a7bc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43BC0A597" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d34e990c-7066-46b7-8af8-5e625dced07e" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42F48D61E" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/fceb3088-7d9c-480c-8e26-4cd3b5f7e4b4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42FB0B1A6" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8bdeacf6-f7da-42a0-880c-c3cc7e42bb3b" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42957D36B" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/828e6a50-be50-485b-aef8-ec6a2c787bf7" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420CCC647" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/682824aa-c2f4-40fc-977f-69be1b2dff78" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420F2BB2F" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/4bf607de-f9e5-4665-9e9d-0249789a38d6" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B403EECF88" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/69b6994d-e2e4-40cc-8c19-341472dbbb0e" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F6540EA2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8e04b377-5f95-4c03-a39a-5a7070c1b180" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F62DF814" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/9b1f8512-969f-4087-9a6b-a64aadcc8781" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36DE45ACE" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/50a2ecd3-2958-470b-a3fd-8af092b2dfec" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/deccb4c9-7fb5-459f-836d-70a0264006ef" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36445C813" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/46a77b99-221d-4a27-9a28-000d1af2e4b8" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B352584214" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e89186d3-349d-4705-aedb-b243ae7f79af" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35250BE36" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c057490e-e826-49d6-83d6-1950c5e3a86d" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/deccb4c9-7fb5-459f-836d-70a0264006ef" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32F024227" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b9f9a70d-cd3b-4d46-b3f3-f3f97b4a6796" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B329E6C26C" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e6c531f5-73a1-43e4-94b0-935c4e647f17" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B329AC8150" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/019485f5-302b-4efa-837a-a9219eb850a4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31F4BA8F1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d64c0345-680b-4701-aad4-391bd2c3a2fe" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31EC7886A" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/0e5ea5f7-1555-49a3-a26d-533d1efb2e35" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31160C61B" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e4cba94f-189b-4f1e-bcb3-25aa18e99c56" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3118A1794" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/7c4b8ce8-ca37-4e62-ba9a-6e37c3563795" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B301059017" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/9737ebdf-93bc-4207-b259-2068244138cb" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B286D0057A" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e7d9b9e3-a009-4c6f-a5d3-e881dd05443d" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F164"/>
+  <dimension ref="A1:F201"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>2829</v>
+        <v>7870</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>7760</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B4">
-        <v>2128</v>
+        <v>7756</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>2071</v>
+        <v>7677</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>1909</v>
+        <v>7645</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>1848</v>
+        <v>7282</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>1831</v>
+        <v>5902</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>1826</v>
+        <v>5596</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>29</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>1756</v>
+        <v>5502</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>32</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>1692</v>
+        <v>4706</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>35</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="B12">
-        <v>1690</v>
+        <v>4435</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>38</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>1510</v>
+        <v>4432</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>1350</v>
+        <v>4390</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>43</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="B15">
-        <v>1286</v>
+        <v>4341</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>46</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="B16">
-        <v>1281</v>
+        <v>4331</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>77</v>
+        <v>48</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="B17">
-        <v>1139</v>
+        <v>4328</v>
       </c>
       <c r="C17" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>44</v>
       </c>
       <c r="B18">
-        <v>1076</v>
+        <v>4326</v>
       </c>
       <c r="C18" t="s">
-        <v>84</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>52</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>88</v>
+        <v>53</v>
       </c>
       <c r="B19">
-        <v>996</v>
+        <v>4245</v>
       </c>
       <c r="C19" t="s">
-        <v>89</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>55</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>93</v>
+        <v>56</v>
       </c>
       <c r="B20">
-        <v>868</v>
+        <v>4036</v>
       </c>
       <c r="C20" t="s">
-        <v>94</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>97</v>
+        <v>58</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>98</v>
+        <v>59</v>
       </c>
       <c r="B21">
-        <v>662</v>
+        <v>3968</v>
       </c>
       <c r="C21" t="s">
-        <v>99</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>61</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>62</v>
       </c>
       <c r="B22">
-        <v>13633</v>
+        <v>3941</v>
       </c>
       <c r="C22" t="s">
-        <v>104</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>64</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>65</v>
       </c>
       <c r="B23">
-        <v>13548</v>
+        <v>3894</v>
       </c>
       <c r="C23" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="D23" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>112</v>
+        <v>67</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>68</v>
       </c>
       <c r="B24">
-        <v>13337</v>
+        <v>3427</v>
       </c>
       <c r="C24" t="s">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>117</v>
+        <v>70</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>71</v>
       </c>
       <c r="B25">
-        <v>13259</v>
+        <v>3305</v>
       </c>
       <c r="C25" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>122</v>
+        <v>73</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>71</v>
       </c>
       <c r="B26">
-        <v>13221</v>
+        <v>3280</v>
       </c>
       <c r="C26" t="s">
-        <v>124</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>75</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>76</v>
       </c>
       <c r="B27">
-        <v>13162</v>
+        <v>3235</v>
       </c>
       <c r="C27" t="s">
-        <v>129</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>78</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>79</v>
       </c>
       <c r="B28">
-        <v>13151</v>
+        <v>3104</v>
       </c>
       <c r="C28" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>81</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>82</v>
       </c>
       <c r="B29">
-        <v>13110</v>
+        <v>2972</v>
       </c>
       <c r="C29" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>84</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>85</v>
       </c>
       <c r="B30">
-        <v>12986</v>
+        <v>2931</v>
       </c>
       <c r="C30" t="s">
-        <v>143</v>
+        <v>86</v>
       </c>
       <c r="D30" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>87</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>88</v>
       </c>
       <c r="B31">
-        <v>12785</v>
+        <v>2829</v>
       </c>
       <c r="C31" t="s">
-        <v>148</v>
+        <v>89</v>
       </c>
       <c r="D31" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <v>90</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>152</v>
+        <v>91</v>
       </c>
       <c r="B32">
-        <v>12477</v>
+        <v>2774</v>
       </c>
       <c r="C32" t="s">
-        <v>153</v>
+        <v>92</v>
       </c>
       <c r="D32" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>93</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>152</v>
+        <v>94</v>
       </c>
       <c r="B33">
-        <v>12445</v>
+        <v>2517</v>
       </c>
       <c r="C33" t="s">
-        <v>157</v>
+        <v>95</v>
       </c>
       <c r="D33" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>96</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>161</v>
+        <v>97</v>
       </c>
       <c r="B34">
-        <v>12370</v>
+        <v>2430</v>
       </c>
       <c r="C34" t="s">
-        <v>162</v>
+        <v>98</v>
       </c>
       <c r="D34" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>99</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>166</v>
+        <v>100</v>
       </c>
       <c r="B35">
-        <v>11980</v>
+        <v>2352</v>
       </c>
       <c r="C35" t="s">
-        <v>167</v>
+        <v>101</v>
       </c>
       <c r="D35" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>102</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>171</v>
+        <v>103</v>
       </c>
       <c r="B36">
-        <v>11961</v>
+        <v>2128</v>
       </c>
       <c r="C36" t="s">
-        <v>172</v>
+        <v>104</v>
       </c>
       <c r="D36" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>105</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>176</v>
+        <v>106</v>
       </c>
       <c r="B37">
-        <v>11888</v>
+        <v>2071</v>
       </c>
       <c r="C37" t="s">
-        <v>177</v>
+        <v>107</v>
       </c>
       <c r="D37" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>108</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>181</v>
+        <v>109</v>
       </c>
       <c r="B38">
-        <v>11721</v>
+        <v>1975</v>
       </c>
       <c r="C38" t="s">
-        <v>182</v>
+        <v>110</v>
       </c>
       <c r="D38" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>111</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>186</v>
+        <v>112</v>
       </c>
       <c r="B39">
-        <v>11627</v>
+        <v>1909</v>
       </c>
       <c r="C39" t="s">
-        <v>187</v>
+        <v>113</v>
       </c>
       <c r="D39" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>190</v>
+        <v>114</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>191</v>
+        <v>115</v>
       </c>
       <c r="B40">
-        <v>11424</v>
+        <v>1879</v>
       </c>
       <c r="C40" t="s">
-        <v>192</v>
+        <v>116</v>
       </c>
       <c r="D40" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>117</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>196</v>
+        <v>115</v>
       </c>
       <c r="B41">
-        <v>11350</v>
+        <v>1848</v>
       </c>
       <c r="C41" t="s">
-        <v>197</v>
+        <v>118</v>
       </c>
       <c r="D41" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>119</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>196</v>
+        <v>120</v>
       </c>
       <c r="B42">
-        <v>11336</v>
+        <v>1831</v>
       </c>
       <c r="C42" t="s">
-        <v>201</v>
+        <v>121</v>
       </c>
       <c r="D42" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>122</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>196</v>
+        <v>120</v>
       </c>
       <c r="B43">
-        <v>11330</v>
+        <v>1826</v>
       </c>
       <c r="C43" t="s">
-        <v>205</v>
+        <v>123</v>
       </c>
       <c r="D43" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>124</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>209</v>
+        <v>125</v>
       </c>
       <c r="B44">
-        <v>11232</v>
+        <v>1756</v>
       </c>
       <c r="C44" t="s">
-        <v>210</v>
+        <v>126</v>
       </c>
       <c r="D44" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>213</v>
+        <v>127</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>214</v>
+        <v>128</v>
       </c>
       <c r="B45">
-        <v>11217</v>
+        <v>1692</v>
       </c>
       <c r="C45" t="s">
-        <v>215</v>
+        <v>129</v>
       </c>
       <c r="D45" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>130</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>219</v>
+        <v>128</v>
       </c>
       <c r="B46">
-        <v>11044</v>
+        <v>1690</v>
       </c>
       <c r="C46" t="s">
-        <v>220</v>
+        <v>131</v>
       </c>
       <c r="D46" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>223</v>
+        <v>132</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>219</v>
+        <v>133</v>
       </c>
       <c r="B47">
-        <v>11042</v>
+        <v>1510</v>
       </c>
       <c r="C47" t="s">
-        <v>224</v>
+        <v>134</v>
       </c>
       <c r="D47" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>227</v>
+        <v>135</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>228</v>
+        <v>136</v>
       </c>
       <c r="B48">
-        <v>10755</v>
+        <v>1350</v>
       </c>
       <c r="C48" t="s">
-        <v>229</v>
+        <v>137</v>
       </c>
       <c r="D48" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>138</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>233</v>
+        <v>139</v>
       </c>
       <c r="B49">
-        <v>10640</v>
+        <v>1286</v>
       </c>
       <c r="C49" t="s">
-        <v>234</v>
+        <v>140</v>
       </c>
       <c r="D49" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>141</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>238</v>
+        <v>139</v>
       </c>
       <c r="B50">
-        <v>10611</v>
+        <v>1281</v>
       </c>
       <c r="C50" t="s">
-        <v>239</v>
+        <v>142</v>
       </c>
       <c r="D50" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>242</v>
+        <v>143</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>243</v>
+        <v>144</v>
       </c>
       <c r="B51">
-        <v>9997</v>
+        <v>1139</v>
       </c>
       <c r="C51" t="s">
-        <v>244</v>
+        <v>145</v>
       </c>
       <c r="D51" t="s">
-        <v>245</v>
-[...5 lines deleted...]
-        <v>247</v>
+        <v>146</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>248</v>
+        <v>147</v>
       </c>
       <c r="B52">
-        <v>9752</v>
+        <v>1076</v>
       </c>
       <c r="C52" t="s">
-        <v>249</v>
+        <v>148</v>
       </c>
       <c r="D52" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-        <v>252</v>
+        <v>149</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>248</v>
+        <v>150</v>
       </c>
       <c r="B53">
-        <v>9732</v>
+        <v>996</v>
       </c>
       <c r="C53" t="s">
-        <v>253</v>
+        <v>151</v>
       </c>
       <c r="D53" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>256</v>
+        <v>152</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>257</v>
+        <v>153</v>
       </c>
       <c r="B54">
-        <v>9667</v>
+        <v>868</v>
       </c>
       <c r="C54" t="s">
-        <v>258</v>
+        <v>154</v>
       </c>
       <c r="D54" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>261</v>
+        <v>155</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>257</v>
+        <v>156</v>
       </c>
       <c r="B55">
-        <v>9661</v>
+        <v>821</v>
       </c>
       <c r="C55" t="s">
-        <v>262</v>
+        <v>157</v>
       </c>
       <c r="D55" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>158</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>266</v>
+        <v>159</v>
       </c>
       <c r="B56">
-        <v>9618</v>
+        <v>725</v>
       </c>
       <c r="C56" t="s">
-        <v>267</v>
+        <v>160</v>
       </c>
       <c r="D56" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>270</v>
+        <v>161</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>266</v>
+        <v>162</v>
       </c>
       <c r="B57">
-        <v>9612</v>
+        <v>693</v>
       </c>
       <c r="C57" t="s">
-        <v>271</v>
+        <v>163</v>
       </c>
       <c r="D57" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>164</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>275</v>
+        <v>165</v>
       </c>
       <c r="B58">
-        <v>9551</v>
+        <v>662</v>
       </c>
       <c r="C58" t="s">
-        <v>276</v>
+        <v>166</v>
       </c>
       <c r="D58" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>279</v>
+        <v>167</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>280</v>
+        <v>168</v>
       </c>
       <c r="B59">
-        <v>9429</v>
+        <v>13633</v>
       </c>
       <c r="C59" t="s">
-        <v>281</v>
+        <v>169</v>
       </c>
       <c r="D59" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-        <v>284</v>
+        <v>170</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>285</v>
+        <v>171</v>
       </c>
       <c r="B60">
-        <v>9035</v>
+        <v>13548</v>
       </c>
       <c r="C60" t="s">
-        <v>286</v>
+        <v>172</v>
       </c>
       <c r="D60" t="s">
-        <v>287</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>173</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>290</v>
+        <v>174</v>
       </c>
       <c r="B61">
-        <v>9003</v>
+        <v>13337</v>
       </c>
       <c r="C61" t="s">
-        <v>291</v>
+        <v>175</v>
       </c>
       <c r="D61" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-        <v>294</v>
+        <v>176</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>290</v>
+        <v>177</v>
       </c>
       <c r="B62">
-        <v>8995</v>
+        <v>13259</v>
       </c>
       <c r="C62" t="s">
-        <v>295</v>
+        <v>178</v>
       </c>
       <c r="D62" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-        <v>298</v>
+        <v>179</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>299</v>
+        <v>180</v>
       </c>
       <c r="B63">
-        <v>8521</v>
+        <v>13221</v>
       </c>
       <c r="C63" t="s">
-        <v>300</v>
+        <v>181</v>
       </c>
       <c r="D63" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>303</v>
+        <v>182</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>304</v>
+        <v>183</v>
       </c>
       <c r="B64">
-        <v>7830</v>
+        <v>13162</v>
       </c>
       <c r="C64" t="s">
-        <v>305</v>
+        <v>184</v>
       </c>
       <c r="D64" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>308</v>
+        <v>185</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>309</v>
+        <v>183</v>
       </c>
       <c r="B65">
-        <v>7609</v>
+        <v>13151</v>
       </c>
       <c r="C65" t="s">
-        <v>310</v>
+        <v>186</v>
       </c>
       <c r="D65" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-        <v>313</v>
+        <v>187</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>314</v>
+        <v>188</v>
       </c>
       <c r="B66">
-        <v>7258</v>
+        <v>13110</v>
       </c>
       <c r="C66" t="s">
-        <v>315</v>
+        <v>189</v>
       </c>
       <c r="D66" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>318</v>
+        <v>190</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>314</v>
+        <v>191</v>
       </c>
       <c r="B67">
-        <v>7251</v>
+        <v>12986</v>
       </c>
       <c r="C67" t="s">
-        <v>319</v>
+        <v>192</v>
       </c>
       <c r="D67" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-        <v>322</v>
+        <v>193</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>323</v>
+        <v>194</v>
       </c>
       <c r="B68">
-        <v>7157</v>
+        <v>12785</v>
       </c>
       <c r="C68" t="s">
-        <v>324</v>
+        <v>195</v>
       </c>
       <c r="D68" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>196</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>328</v>
+        <v>197</v>
       </c>
       <c r="B69">
-        <v>6467</v>
+        <v>12477</v>
       </c>
       <c r="C69" t="s">
-        <v>329</v>
+        <v>198</v>
       </c>
       <c r="D69" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>199</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>333</v>
+        <v>197</v>
       </c>
       <c r="B70">
-        <v>5672</v>
+        <v>12445</v>
       </c>
       <c r="C70" t="s">
-        <v>334</v>
+        <v>200</v>
       </c>
       <c r="D70" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>337</v>
+        <v>201</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>338</v>
+        <v>202</v>
       </c>
       <c r="B71">
-        <v>5452</v>
+        <v>12370</v>
       </c>
       <c r="C71" t="s">
-        <v>339</v>
+        <v>203</v>
       </c>
       <c r="D71" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>342</v>
+        <v>204</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>338</v>
+        <v>205</v>
       </c>
       <c r="B72">
-        <v>5440</v>
+        <v>11980</v>
       </c>
       <c r="C72" t="s">
-        <v>343</v>
+        <v>206</v>
       </c>
       <c r="D72" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>346</v>
+        <v>207</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>347</v>
+        <v>208</v>
       </c>
       <c r="B73">
-        <v>5244</v>
+        <v>11961</v>
       </c>
       <c r="C73" t="s">
-        <v>348</v>
+        <v>209</v>
       </c>
       <c r="D73" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>351</v>
+        <v>210</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>352</v>
+        <v>211</v>
       </c>
       <c r="B74">
-        <v>5232</v>
+        <v>11888</v>
       </c>
       <c r="C74" t="s">
-        <v>353</v>
+        <v>212</v>
       </c>
       <c r="D74" t="s">
-        <v>354</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>213</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>352</v>
+        <v>214</v>
       </c>
       <c r="B75">
-        <v>5227</v>
+        <v>11721</v>
       </c>
       <c r="C75" t="s">
-        <v>357</v>
+        <v>215</v>
       </c>
       <c r="D75" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>360</v>
+        <v>216</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>352</v>
+        <v>217</v>
       </c>
       <c r="B76">
-        <v>5212</v>
+        <v>11627</v>
       </c>
       <c r="C76" t="s">
-        <v>361</v>
+        <v>218</v>
       </c>
       <c r="D76" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        <v>364</v>
+        <v>219</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>365</v>
+        <v>220</v>
       </c>
       <c r="B77">
-        <v>4968</v>
+        <v>11424</v>
       </c>
       <c r="C77" t="s">
-        <v>366</v>
+        <v>221</v>
       </c>
       <c r="D77" t="s">
-        <v>367</v>
-[...5 lines deleted...]
-        <v>369</v>
+        <v>222</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>365</v>
+        <v>223</v>
       </c>
       <c r="B78">
-        <v>4944</v>
+        <v>11350</v>
       </c>
       <c r="C78" t="s">
-        <v>370</v>
+        <v>224</v>
       </c>
       <c r="D78" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>373</v>
+        <v>225</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>374</v>
+        <v>223</v>
       </c>
       <c r="B79">
-        <v>4690</v>
+        <v>11336</v>
       </c>
       <c r="C79" t="s">
-        <v>375</v>
+        <v>226</v>
       </c>
       <c r="D79" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>378</v>
+        <v>227</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>379</v>
+        <v>223</v>
       </c>
       <c r="B80">
-        <v>4650</v>
+        <v>11330</v>
       </c>
       <c r="C80" t="s">
-        <v>380</v>
+        <v>228</v>
       </c>
       <c r="D80" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>383</v>
+        <v>229</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>379</v>
+        <v>230</v>
       </c>
       <c r="B81">
-        <v>4649</v>
+        <v>11232</v>
       </c>
       <c r="C81" t="s">
-        <v>384</v>
+        <v>231</v>
       </c>
       <c r="D81" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>232</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>379</v>
+        <v>233</v>
       </c>
       <c r="B82">
-        <v>4648</v>
+        <v>11217</v>
       </c>
       <c r="C82" t="s">
-        <v>388</v>
+        <v>234</v>
       </c>
       <c r="D82" t="s">
-        <v>389</v>
-[...5 lines deleted...]
-        <v>391</v>
+        <v>235</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>392</v>
+        <v>236</v>
       </c>
       <c r="B83">
-        <v>4560</v>
+        <v>11044</v>
       </c>
       <c r="C83" t="s">
-        <v>393</v>
+        <v>237</v>
       </c>
       <c r="D83" t="s">
-        <v>394</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>238</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>397</v>
+        <v>236</v>
       </c>
       <c r="B84">
-        <v>4473</v>
+        <v>11042</v>
       </c>
       <c r="C84" t="s">
-        <v>398</v>
+        <v>239</v>
       </c>
       <c r="D84" t="s">
-        <v>399</v>
-[...5 lines deleted...]
-        <v>401</v>
+        <v>240</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>402</v>
+        <v>241</v>
       </c>
       <c r="B85">
-        <v>4361</v>
+        <v>10755</v>
       </c>
       <c r="C85" t="s">
-        <v>403</v>
+        <v>242</v>
       </c>
       <c r="D85" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-        <v>406</v>
+        <v>243</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>402</v>
+        <v>244</v>
       </c>
       <c r="B86">
-        <v>4352</v>
+        <v>10640</v>
       </c>
       <c r="C86" t="s">
-        <v>407</v>
+        <v>245</v>
       </c>
       <c r="D86" t="s">
-        <v>408</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>246</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>411</v>
+        <v>247</v>
       </c>
       <c r="B87">
-        <v>4173</v>
+        <v>10611</v>
       </c>
       <c r="C87" t="s">
-        <v>412</v>
+        <v>248</v>
       </c>
       <c r="D87" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-        <v>415</v>
+        <v>249</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>411</v>
+        <v>250</v>
       </c>
       <c r="B88">
-        <v>4170</v>
+        <v>9997</v>
       </c>
       <c r="C88" t="s">
-        <v>416</v>
+        <v>251</v>
       </c>
       <c r="D88" t="s">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>419</v>
+        <v>252</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>420</v>
+        <v>253</v>
       </c>
       <c r="B89">
-        <v>4074</v>
+        <v>9752</v>
       </c>
       <c r="C89" t="s">
-        <v>421</v>
+        <v>254</v>
       </c>
       <c r="D89" t="s">
-        <v>422</v>
-[...5 lines deleted...]
-        <v>424</v>
+        <v>255</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>425</v>
+        <v>253</v>
       </c>
       <c r="B90">
-        <v>4059</v>
+        <v>9732</v>
       </c>
       <c r="C90" t="s">
-        <v>426</v>
+        <v>256</v>
       </c>
       <c r="D90" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-        <v>429</v>
+        <v>257</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>430</v>
+        <v>258</v>
       </c>
       <c r="B91">
-        <v>3893</v>
+        <v>9667</v>
       </c>
       <c r="C91" t="s">
-        <v>431</v>
+        <v>259</v>
       </c>
       <c r="D91" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>433</v>
+        <v>260</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>430</v>
+        <v>258</v>
       </c>
       <c r="B92">
-        <v>3888</v>
+        <v>9661</v>
       </c>
       <c r="C92" t="s">
-        <v>434</v>
+        <v>261</v>
       </c>
       <c r="D92" t="s">
-        <v>435</v>
-[...5 lines deleted...]
-        <v>437</v>
+        <v>262</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>438</v>
+        <v>263</v>
       </c>
       <c r="B93">
-        <v>3833</v>
+        <v>9618</v>
       </c>
       <c r="C93" t="s">
-        <v>439</v>
+        <v>264</v>
       </c>
       <c r="D93" t="s">
-        <v>440</v>
-[...5 lines deleted...]
-        <v>442</v>
+        <v>265</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>438</v>
+        <v>263</v>
       </c>
       <c r="B94">
-        <v>3832</v>
+        <v>9612</v>
       </c>
       <c r="C94" t="s">
-        <v>443</v>
+        <v>266</v>
       </c>
       <c r="D94" t="s">
-        <v>444</v>
-[...5 lines deleted...]
-        <v>446</v>
+        <v>267</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>438</v>
+        <v>268</v>
       </c>
       <c r="B95">
-        <v>3830</v>
+        <v>9551</v>
       </c>
       <c r="C95" t="s">
-        <v>447</v>
+        <v>269</v>
       </c>
       <c r="D95" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-        <v>450</v>
+        <v>270</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>451</v>
+        <v>271</v>
       </c>
       <c r="B96">
-        <v>3492</v>
+        <v>9429</v>
       </c>
       <c r="C96" t="s">
-        <v>452</v>
+        <v>272</v>
       </c>
       <c r="D96" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-        <v>455</v>
+        <v>273</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>456</v>
+        <v>274</v>
       </c>
       <c r="B97">
-        <v>3346</v>
+        <v>9035</v>
       </c>
       <c r="C97" t="s">
-        <v>457</v>
+        <v>275</v>
       </c>
       <c r="D97" t="s">
-        <v>458</v>
-[...5 lines deleted...]
-        <v>460</v>
+        <v>276</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>456</v>
+        <v>277</v>
       </c>
       <c r="B98">
-        <v>3340</v>
+        <v>9003</v>
       </c>
       <c r="C98" t="s">
-        <v>461</v>
+        <v>278</v>
       </c>
       <c r="D98" t="s">
-        <v>462</v>
-[...5 lines deleted...]
-        <v>464</v>
+        <v>279</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>465</v>
+        <v>277</v>
       </c>
       <c r="B99">
-        <v>3289</v>
+        <v>8995</v>
       </c>
       <c r="C99" t="s">
-        <v>466</v>
+        <v>280</v>
       </c>
       <c r="D99" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>469</v>
+        <v>281</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>470</v>
+        <v>282</v>
       </c>
       <c r="B100">
-        <v>3203</v>
+        <v>8521</v>
       </c>
       <c r="C100" t="s">
-        <v>471</v>
+        <v>283</v>
       </c>
       <c r="D100" t="s">
-        <v>472</v>
-[...5 lines deleted...]
-        <v>474</v>
+        <v>284</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>475</v>
+        <v>285</v>
       </c>
       <c r="B101">
-        <v>3188</v>
+        <v>7830</v>
       </c>
       <c r="C101" t="s">
-        <v>476</v>
+        <v>286</v>
       </c>
       <c r="D101" t="s">
-        <v>477</v>
-[...5 lines deleted...]
-        <v>479</v>
+        <v>287</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>480</v>
+        <v>288</v>
       </c>
       <c r="B102">
-        <v>3142</v>
+        <v>7609</v>
       </c>
       <c r="C102" t="s">
-        <v>481</v>
+        <v>289</v>
       </c>
       <c r="D102" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>484</v>
+        <v>290</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>480</v>
+        <v>291</v>
       </c>
       <c r="B103">
-        <v>3136</v>
+        <v>7258</v>
       </c>
       <c r="C103" t="s">
-        <v>485</v>
+        <v>292</v>
       </c>
       <c r="D103" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>488</v>
+        <v>293</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>480</v>
+        <v>291</v>
       </c>
       <c r="B104">
-        <v>3131</v>
+        <v>7251</v>
       </c>
       <c r="C104" t="s">
-        <v>489</v>
+        <v>294</v>
       </c>
       <c r="D104" t="s">
-        <v>490</v>
-[...5 lines deleted...]
-        <v>492</v>
+        <v>295</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>480</v>
+        <v>296</v>
       </c>
       <c r="B105">
-        <v>3130</v>
+        <v>7157</v>
       </c>
       <c r="C105" t="s">
-        <v>493</v>
+        <v>297</v>
       </c>
       <c r="D105" t="s">
-        <v>494</v>
-[...5 lines deleted...]
-        <v>496</v>
+        <v>298</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>497</v>
+        <v>299</v>
       </c>
       <c r="B106">
-        <v>2890</v>
+        <v>6467</v>
       </c>
       <c r="C106" t="s">
-        <v>498</v>
+        <v>300</v>
       </c>
       <c r="D106" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>501</v>
+        <v>301</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>502</v>
+        <v>302</v>
       </c>
       <c r="B107">
-        <v>2569</v>
+        <v>5672</v>
       </c>
       <c r="C107" t="s">
-        <v>503</v>
+        <v>303</v>
       </c>
       <c r="D107" t="s">
-        <v>504</v>
-[...5 lines deleted...]
-        <v>506</v>
+        <v>304</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>507</v>
+        <v>305</v>
       </c>
       <c r="B108">
-        <v>2487</v>
+        <v>5452</v>
       </c>
       <c r="C108" t="s">
-        <v>508</v>
+        <v>306</v>
       </c>
       <c r="D108" t="s">
-        <v>509</v>
-[...5 lines deleted...]
-        <v>511</v>
+        <v>307</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>512</v>
+        <v>305</v>
       </c>
       <c r="B109">
-        <v>2468</v>
+        <v>5440</v>
       </c>
       <c r="C109" t="s">
-        <v>513</v>
+        <v>308</v>
       </c>
       <c r="D109" t="s">
-        <v>514</v>
-[...5 lines deleted...]
-        <v>516</v>
+        <v>309</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>517</v>
+        <v>310</v>
       </c>
       <c r="B110">
-        <v>2416</v>
+        <v>5244</v>
       </c>
       <c r="C110" t="s">
-        <v>518</v>
+        <v>311</v>
       </c>
       <c r="D110" t="s">
-        <v>519</v>
-[...5 lines deleted...]
-        <v>521</v>
+        <v>312</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>517</v>
+        <v>313</v>
       </c>
       <c r="B111">
-        <v>2412</v>
+        <v>5232</v>
       </c>
       <c r="C111" t="s">
-        <v>522</v>
+        <v>314</v>
       </c>
       <c r="D111" t="s">
-        <v>523</v>
-[...5 lines deleted...]
-        <v>525</v>
+        <v>315</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>526</v>
+        <v>313</v>
       </c>
       <c r="B112">
-        <v>2165</v>
+        <v>5227</v>
       </c>
       <c r="C112" t="s">
-        <v>527</v>
+        <v>316</v>
       </c>
       <c r="D112" t="s">
-        <v>528</v>
-[...5 lines deleted...]
-        <v>530</v>
+        <v>317</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>531</v>
+        <v>313</v>
       </c>
       <c r="B113">
-        <v>1890</v>
+        <v>5212</v>
       </c>
       <c r="C113" t="s">
-        <v>532</v>
+        <v>318</v>
       </c>
       <c r="D113" t="s">
-        <v>533</v>
-[...5 lines deleted...]
-        <v>535</v>
+        <v>319</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>536</v>
+        <v>320</v>
       </c>
       <c r="B114">
-        <v>1859</v>
+        <v>4968</v>
       </c>
       <c r="C114" t="s">
-        <v>537</v>
+        <v>321</v>
       </c>
       <c r="D114" t="s">
-        <v>538</v>
-[...5 lines deleted...]
-        <v>540</v>
+        <v>322</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>536</v>
+        <v>320</v>
       </c>
       <c r="B115">
-        <v>1858</v>
+        <v>4944</v>
       </c>
       <c r="C115" t="s">
-        <v>541</v>
+        <v>323</v>
       </c>
       <c r="D115" t="s">
-        <v>542</v>
-[...5 lines deleted...]
-        <v>544</v>
+        <v>324</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>536</v>
+        <v>325</v>
       </c>
       <c r="B116">
-        <v>1844</v>
+        <v>4690</v>
       </c>
       <c r="C116" t="s">
-        <v>545</v>
+        <v>326</v>
       </c>
       <c r="D116" t="s">
-        <v>546</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>327</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>536</v>
+        <v>328</v>
       </c>
       <c r="B117">
-        <v>1841</v>
+        <v>4650</v>
       </c>
       <c r="C117" t="s">
-        <v>549</v>
+        <v>329</v>
       </c>
       <c r="D117" t="s">
-        <v>550</v>
-[...5 lines deleted...]
-        <v>552</v>
+        <v>330</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>553</v>
+        <v>328</v>
       </c>
       <c r="B118">
-        <v>1625</v>
+        <v>4649</v>
       </c>
       <c r="C118" t="s">
-        <v>554</v>
+        <v>331</v>
       </c>
       <c r="D118" t="s">
-        <v>555</v>
-[...5 lines deleted...]
-        <v>557</v>
+        <v>332</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>558</v>
+        <v>328</v>
       </c>
       <c r="B119">
-        <v>1580</v>
+        <v>4648</v>
       </c>
       <c r="C119" t="s">
-        <v>559</v>
+        <v>333</v>
       </c>
       <c r="D119" t="s">
-        <v>560</v>
-[...5 lines deleted...]
-        <v>562</v>
+        <v>334</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>563</v>
+        <v>335</v>
       </c>
       <c r="B120">
-        <v>1354</v>
+        <v>4560</v>
       </c>
       <c r="C120" t="s">
-        <v>564</v>
+        <v>336</v>
       </c>
       <c r="D120" t="s">
-        <v>565</v>
-[...5 lines deleted...]
-        <v>567</v>
+        <v>337</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>563</v>
+        <v>338</v>
       </c>
       <c r="B121">
-        <v>1345</v>
+        <v>4473</v>
       </c>
       <c r="C121" t="s">
-        <v>568</v>
+        <v>339</v>
       </c>
       <c r="D121" t="s">
-        <v>569</v>
-[...5 lines deleted...]
-        <v>571</v>
+        <v>340</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>572</v>
+        <v>341</v>
       </c>
       <c r="B122">
-        <v>953</v>
+        <v>4361</v>
       </c>
       <c r="C122" t="s">
-        <v>573</v>
+        <v>342</v>
       </c>
       <c r="D122" t="s">
-        <v>574</v>
-[...5 lines deleted...]
-        <v>576</v>
+        <v>343</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>572</v>
+        <v>341</v>
       </c>
       <c r="B123">
-        <v>951</v>
+        <v>4352</v>
       </c>
       <c r="C123" t="s">
-        <v>577</v>
+        <v>344</v>
       </c>
       <c r="D123" t="s">
-        <v>578</v>
-[...5 lines deleted...]
-        <v>580</v>
+        <v>345</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>581</v>
+        <v>346</v>
       </c>
       <c r="B124">
-        <v>222</v>
+        <v>4173</v>
       </c>
       <c r="C124" t="s">
-        <v>582</v>
+        <v>347</v>
       </c>
       <c r="D124" t="s">
-        <v>583</v>
-[...5 lines deleted...]
-        <v>585</v>
+        <v>348</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>586</v>
+        <v>346</v>
       </c>
       <c r="B125">
-        <v>10308</v>
+        <v>4170</v>
       </c>
       <c r="C125" t="s">
-        <v>587</v>
+        <v>349</v>
       </c>
       <c r="D125" t="s">
-        <v>588</v>
-[...5 lines deleted...]
-        <v>590</v>
+        <v>350</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>586</v>
+        <v>351</v>
       </c>
       <c r="B126">
-        <v>10304</v>
+        <v>4074</v>
       </c>
       <c r="C126" t="s">
-        <v>591</v>
+        <v>352</v>
       </c>
       <c r="D126" t="s">
-        <v>592</v>
-[...5 lines deleted...]
-        <v>594</v>
+        <v>353</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>595</v>
+        <v>354</v>
       </c>
       <c r="B127">
-        <v>10183</v>
+        <v>4059</v>
       </c>
       <c r="C127" t="s">
-        <v>596</v>
+        <v>355</v>
       </c>
       <c r="D127" t="s">
-        <v>597</v>
-[...5 lines deleted...]
-        <v>599</v>
+        <v>356</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>600</v>
+        <v>357</v>
       </c>
       <c r="B128">
-        <v>10021</v>
+        <v>3893</v>
       </c>
       <c r="C128" t="s">
-        <v>601</v>
+        <v>358</v>
       </c>
       <c r="D128" t="s">
-        <v>602</v>
-[...5 lines deleted...]
-        <v>604</v>
+        <v>108</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>605</v>
+        <v>357</v>
       </c>
       <c r="B129">
-        <v>9937</v>
+        <v>3888</v>
       </c>
       <c r="C129" t="s">
-        <v>606</v>
+        <v>359</v>
       </c>
       <c r="D129" t="s">
-        <v>607</v>
-[...5 lines deleted...]
-        <v>609</v>
+        <v>360</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>610</v>
+        <v>361</v>
       </c>
       <c r="B130">
-        <v>9897</v>
+        <v>3833</v>
       </c>
       <c r="C130" t="s">
-        <v>611</v>
+        <v>362</v>
       </c>
       <c r="D130" t="s">
-        <v>612</v>
-[...5 lines deleted...]
-        <v>614</v>
+        <v>363</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>615</v>
+        <v>361</v>
       </c>
       <c r="B131">
-        <v>9837</v>
+        <v>3832</v>
       </c>
       <c r="C131" t="s">
-        <v>616</v>
+        <v>364</v>
       </c>
       <c r="D131" t="s">
-        <v>617</v>
-[...5 lines deleted...]
-        <v>619</v>
+        <v>365</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>620</v>
+        <v>361</v>
       </c>
       <c r="B132">
-        <v>9780</v>
+        <v>3830</v>
       </c>
       <c r="C132" t="s">
-        <v>621</v>
+        <v>366</v>
       </c>
       <c r="D132" t="s">
-        <v>622</v>
-[...5 lines deleted...]
-        <v>624</v>
+        <v>367</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>625</v>
+        <v>368</v>
       </c>
       <c r="B133">
-        <v>9767</v>
+        <v>3492</v>
       </c>
       <c r="C133" t="s">
-        <v>626</v>
+        <v>369</v>
       </c>
       <c r="D133" t="s">
-        <v>627</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>370</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>630</v>
+        <v>371</v>
       </c>
       <c r="B134">
-        <v>9711</v>
+        <v>3346</v>
       </c>
       <c r="C134" t="s">
-        <v>631</v>
+        <v>372</v>
       </c>
       <c r="D134" t="s">
-        <v>632</v>
-[...5 lines deleted...]
-        <v>634</v>
+        <v>373</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>630</v>
+        <v>371</v>
       </c>
       <c r="B135">
-        <v>9687</v>
+        <v>3340</v>
       </c>
       <c r="C135" t="s">
-        <v>635</v>
+        <v>374</v>
       </c>
       <c r="D135" t="s">
-        <v>636</v>
-[...5 lines deleted...]
-        <v>638</v>
+        <v>375</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>639</v>
+        <v>376</v>
       </c>
       <c r="B136">
-        <v>9577</v>
+        <v>3289</v>
       </c>
       <c r="C136" t="s">
-        <v>640</v>
+        <v>377</v>
       </c>
       <c r="D136" t="s">
-        <v>641</v>
-[...5 lines deleted...]
-        <v>643</v>
+        <v>378</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>644</v>
+        <v>379</v>
       </c>
       <c r="B137">
-        <v>9537</v>
+        <v>3203</v>
       </c>
       <c r="C137" t="s">
-        <v>645</v>
+        <v>380</v>
       </c>
       <c r="D137" t="s">
-        <v>646</v>
-[...5 lines deleted...]
-        <v>648</v>
+        <v>381</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>649</v>
+        <v>382</v>
       </c>
       <c r="B138">
-        <v>8994</v>
+        <v>3188</v>
       </c>
       <c r="C138" t="s">
-        <v>650</v>
+        <v>383</v>
       </c>
       <c r="D138" t="s">
-        <v>651</v>
-[...5 lines deleted...]
-        <v>653</v>
+        <v>384</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>654</v>
+        <v>385</v>
       </c>
       <c r="B139">
-        <v>8954</v>
+        <v>3142</v>
       </c>
       <c r="C139" t="s">
-        <v>655</v>
+        <v>386</v>
       </c>
       <c r="D139" t="s">
-        <v>656</v>
-[...5 lines deleted...]
-        <v>658</v>
+        <v>387</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>659</v>
+        <v>385</v>
       </c>
       <c r="B140">
-        <v>8885</v>
+        <v>3136</v>
       </c>
       <c r="C140" t="s">
-        <v>660</v>
+        <v>388</v>
       </c>
       <c r="D140" t="s">
-        <v>661</v>
-[...5 lines deleted...]
-        <v>663</v>
+        <v>389</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>659</v>
+        <v>385</v>
       </c>
       <c r="B141">
-        <v>8874</v>
+        <v>3131</v>
       </c>
       <c r="C141" t="s">
-        <v>664</v>
+        <v>390</v>
       </c>
       <c r="D141" t="s">
-        <v>665</v>
-[...5 lines deleted...]
-        <v>667</v>
+        <v>391</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>668</v>
+        <v>385</v>
       </c>
       <c r="B142">
-        <v>8684</v>
+        <v>3130</v>
       </c>
       <c r="C142" t="s">
-        <v>669</v>
+        <v>392</v>
       </c>
       <c r="D142" t="s">
-        <v>670</v>
-[...5 lines deleted...]
-        <v>672</v>
+        <v>393</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>668</v>
+        <v>394</v>
       </c>
       <c r="B143">
-        <v>8683</v>
+        <v>2890</v>
       </c>
       <c r="C143" t="s">
-        <v>673</v>
+        <v>395</v>
       </c>
       <c r="D143" t="s">
-        <v>674</v>
-[...5 lines deleted...]
-        <v>676</v>
+        <v>396</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>677</v>
+        <v>397</v>
       </c>
       <c r="B144">
-        <v>8632</v>
+        <v>2569</v>
       </c>
       <c r="C144" t="s">
-        <v>678</v>
+        <v>398</v>
       </c>
       <c r="D144" t="s">
-        <v>679</v>
-[...5 lines deleted...]
-        <v>681</v>
+        <v>399</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>682</v>
+        <v>400</v>
       </c>
       <c r="B145">
-        <v>8575</v>
+        <v>2487</v>
       </c>
       <c r="C145" t="s">
-        <v>683</v>
+        <v>401</v>
       </c>
       <c r="D145" t="s">
-        <v>684</v>
-[...5 lines deleted...]
-        <v>686</v>
+        <v>402</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>682</v>
+        <v>403</v>
       </c>
       <c r="B146">
-        <v>8565</v>
+        <v>2468</v>
       </c>
       <c r="C146" t="s">
-        <v>687</v>
+        <v>404</v>
       </c>
       <c r="D146" t="s">
-        <v>688</v>
-[...5 lines deleted...]
-        <v>690</v>
+        <v>405</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>691</v>
+        <v>406</v>
       </c>
       <c r="B147">
-        <v>8301</v>
+        <v>2416</v>
       </c>
       <c r="C147" t="s">
-        <v>692</v>
+        <v>407</v>
       </c>
       <c r="D147" t="s">
-        <v>693</v>
-[...5 lines deleted...]
-        <v>695</v>
+        <v>408</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>696</v>
+        <v>406</v>
       </c>
       <c r="B148">
-        <v>8135</v>
+        <v>2412</v>
       </c>
       <c r="C148" t="s">
-        <v>697</v>
+        <v>409</v>
       </c>
       <c r="D148" t="s">
-        <v>698</v>
-[...5 lines deleted...]
-        <v>700</v>
+        <v>410</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>696</v>
+        <v>411</v>
       </c>
       <c r="B149">
-        <v>8134</v>
+        <v>2165</v>
       </c>
       <c r="C149" t="s">
-        <v>701</v>
+        <v>412</v>
       </c>
       <c r="D149" t="s">
-        <v>702</v>
-[...5 lines deleted...]
-        <v>704</v>
+        <v>413</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>705</v>
+        <v>414</v>
       </c>
       <c r="B150">
-        <v>7773</v>
+        <v>1890</v>
       </c>
       <c r="C150" t="s">
-        <v>706</v>
+        <v>415</v>
       </c>
       <c r="D150" t="s">
-        <v>707</v>
-[...5 lines deleted...]
-        <v>709</v>
+        <v>416</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>710</v>
+        <v>417</v>
       </c>
       <c r="B151">
-        <v>7630</v>
+        <v>1859</v>
       </c>
       <c r="C151" t="s">
-        <v>711</v>
+        <v>418</v>
       </c>
       <c r="D151" t="s">
-        <v>712</v>
-[...5 lines deleted...]
-        <v>714</v>
+        <v>419</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>710</v>
+        <v>417</v>
       </c>
       <c r="B152">
-        <v>7629</v>
+        <v>1858</v>
       </c>
       <c r="C152" t="s">
-        <v>715</v>
+        <v>420</v>
       </c>
       <c r="D152" t="s">
-        <v>716</v>
-[...5 lines deleted...]
-        <v>718</v>
+        <v>421</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>719</v>
+        <v>417</v>
       </c>
       <c r="B153">
-        <v>7395</v>
+        <v>1844</v>
       </c>
       <c r="C153" t="s">
-        <v>720</v>
+        <v>422</v>
       </c>
       <c r="D153" t="s">
-        <v>721</v>
-[...5 lines deleted...]
-        <v>723</v>
+        <v>423</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>719</v>
+        <v>417</v>
       </c>
       <c r="B154">
-        <v>7392</v>
+        <v>1841</v>
       </c>
       <c r="C154" t="s">
-        <v>724</v>
+        <v>424</v>
       </c>
       <c r="D154" t="s">
-        <v>725</v>
-[...5 lines deleted...]
-        <v>727</v>
+        <v>425</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>728</v>
+        <v>426</v>
       </c>
       <c r="B155">
-        <v>7118</v>
+        <v>1625</v>
       </c>
       <c r="C155" t="s">
-        <v>711</v>
+        <v>427</v>
       </c>
       <c r="D155" t="s">
-        <v>729</v>
-[...5 lines deleted...]
-        <v>714</v>
+        <v>428</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>730</v>
+        <v>429</v>
       </c>
       <c r="B156">
-        <v>7082</v>
+        <v>1580</v>
       </c>
       <c r="C156" t="s">
-        <v>731</v>
+        <v>430</v>
       </c>
       <c r="D156" t="s">
-        <v>732</v>
-[...5 lines deleted...]
-        <v>734</v>
+        <v>431</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>735</v>
+        <v>432</v>
       </c>
       <c r="B157">
-        <v>7049</v>
+        <v>1354</v>
       </c>
       <c r="C157" t="s">
-        <v>736</v>
+        <v>433</v>
       </c>
       <c r="D157" t="s">
-        <v>737</v>
-[...5 lines deleted...]
-        <v>739</v>
+        <v>434</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>735</v>
+        <v>432</v>
       </c>
       <c r="B158">
-        <v>7044</v>
+        <v>1345</v>
       </c>
       <c r="C158" t="s">
-        <v>740</v>
+        <v>435</v>
       </c>
       <c r="D158" t="s">
-        <v>741</v>
-[...5 lines deleted...]
-        <v>743</v>
+        <v>436</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>744</v>
+        <v>437</v>
       </c>
       <c r="B159">
-        <v>6913</v>
+        <v>953</v>
       </c>
       <c r="C159" t="s">
-        <v>745</v>
+        <v>438</v>
       </c>
       <c r="D159" t="s">
-        <v>746</v>
-[...5 lines deleted...]
-        <v>748</v>
+        <v>439</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>744</v>
+        <v>437</v>
       </c>
       <c r="B160">
-        <v>6910</v>
+        <v>951</v>
       </c>
       <c r="C160" t="s">
-        <v>749</v>
+        <v>440</v>
       </c>
       <c r="D160" t="s">
-        <v>750</v>
-[...5 lines deleted...]
-        <v>752</v>
+        <v>441</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>753</v>
+        <v>442</v>
       </c>
       <c r="B161">
-        <v>6829</v>
+        <v>222</v>
       </c>
       <c r="C161" t="s">
-        <v>754</v>
+        <v>443</v>
       </c>
       <c r="D161" t="s">
-        <v>755</v>
-[...5 lines deleted...]
-        <v>757</v>
+        <v>444</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>753</v>
+        <v>445</v>
       </c>
       <c r="B162">
-        <v>6828</v>
+        <v>10308</v>
       </c>
       <c r="C162" t="s">
-        <v>758</v>
+        <v>446</v>
       </c>
       <c r="D162" t="s">
-        <v>759</v>
-[...5 lines deleted...]
-        <v>761</v>
+        <v>447</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>762</v>
+        <v>445</v>
       </c>
       <c r="B163">
-        <v>6613</v>
+        <v>10304</v>
       </c>
       <c r="C163" t="s">
-        <v>763</v>
+        <v>448</v>
       </c>
       <c r="D163" t="s">
-        <v>764</v>
-[...5 lines deleted...]
-        <v>766</v>
+        <v>449</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>767</v>
+        <v>450</v>
       </c>
       <c r="B164">
+        <v>10183</v>
+      </c>
+      <c r="C164" t="s">
+        <v>451</v>
+      </c>
+      <c r="D164" t="s">
+        <v>452</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>453</v>
+      </c>
+      <c r="B165">
+        <v>10021</v>
+      </c>
+      <c r="C165" t="s">
+        <v>454</v>
+      </c>
+      <c r="D165" t="s">
+        <v>455</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>456</v>
+      </c>
+      <c r="B166">
+        <v>9937</v>
+      </c>
+      <c r="C166" t="s">
+        <v>457</v>
+      </c>
+      <c r="D166" t="s">
+        <v>458</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>459</v>
+      </c>
+      <c r="B167">
+        <v>9897</v>
+      </c>
+      <c r="C167" t="s">
+        <v>460</v>
+      </c>
+      <c r="D167" t="s">
+        <v>461</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>462</v>
+      </c>
+      <c r="B168">
+        <v>9837</v>
+      </c>
+      <c r="C168" t="s">
+        <v>463</v>
+      </c>
+      <c r="D168" t="s">
+        <v>464</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>465</v>
+      </c>
+      <c r="B169">
+        <v>9780</v>
+      </c>
+      <c r="C169" t="s">
+        <v>466</v>
+      </c>
+      <c r="D169" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>468</v>
+      </c>
+      <c r="B170">
+        <v>9767</v>
+      </c>
+      <c r="C170" t="s">
+        <v>469</v>
+      </c>
+      <c r="D170" t="s">
+        <v>470</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>471</v>
+      </c>
+      <c r="B171">
+        <v>9711</v>
+      </c>
+      <c r="C171" t="s">
+        <v>472</v>
+      </c>
+      <c r="D171" t="s">
+        <v>473</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>471</v>
+      </c>
+      <c r="B172">
+        <v>9687</v>
+      </c>
+      <c r="C172" t="s">
+        <v>474</v>
+      </c>
+      <c r="D172" t="s">
+        <v>475</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>476</v>
+      </c>
+      <c r="B173">
+        <v>9577</v>
+      </c>
+      <c r="C173" t="s">
+        <v>477</v>
+      </c>
+      <c r="D173" t="s">
+        <v>478</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>479</v>
+      </c>
+      <c r="B174">
+        <v>9537</v>
+      </c>
+      <c r="C174" t="s">
+        <v>480</v>
+      </c>
+      <c r="D174" t="s">
+        <v>481</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>482</v>
+      </c>
+      <c r="B175">
+        <v>8994</v>
+      </c>
+      <c r="C175" t="s">
+        <v>483</v>
+      </c>
+      <c r="D175" t="s">
+        <v>484</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>485</v>
+      </c>
+      <c r="B176">
+        <v>8954</v>
+      </c>
+      <c r="C176" t="s">
+        <v>486</v>
+      </c>
+      <c r="D176" t="s">
+        <v>487</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>488</v>
+      </c>
+      <c r="B177">
+        <v>8885</v>
+      </c>
+      <c r="C177" t="s">
+        <v>489</v>
+      </c>
+      <c r="D177" t="s">
+        <v>490</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>488</v>
+      </c>
+      <c r="B178">
+        <v>8874</v>
+      </c>
+      <c r="C178" t="s">
+        <v>491</v>
+      </c>
+      <c r="D178" t="s">
+        <v>492</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>493</v>
+      </c>
+      <c r="B179">
+        <v>8684</v>
+      </c>
+      <c r="C179" t="s">
+        <v>494</v>
+      </c>
+      <c r="D179" t="s">
+        <v>495</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>493</v>
+      </c>
+      <c r="B180">
+        <v>8683</v>
+      </c>
+      <c r="C180" t="s">
+        <v>496</v>
+      </c>
+      <c r="D180" t="s">
+        <v>497</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>498</v>
+      </c>
+      <c r="B181">
+        <v>8632</v>
+      </c>
+      <c r="C181" t="s">
+        <v>499</v>
+      </c>
+      <c r="D181" t="s">
+        <v>500</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>501</v>
+      </c>
+      <c r="B182">
+        <v>8575</v>
+      </c>
+      <c r="C182" t="s">
+        <v>502</v>
+      </c>
+      <c r="D182" t="s">
+        <v>503</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>501</v>
+      </c>
+      <c r="B183">
+        <v>8565</v>
+      </c>
+      <c r="C183" t="s">
+        <v>504</v>
+      </c>
+      <c r="D183" t="s">
+        <v>505</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>506</v>
+      </c>
+      <c r="B184">
+        <v>8301</v>
+      </c>
+      <c r="C184" t="s">
+        <v>507</v>
+      </c>
+      <c r="D184" t="s">
+        <v>508</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>509</v>
+      </c>
+      <c r="B185">
+        <v>8135</v>
+      </c>
+      <c r="C185" t="s">
+        <v>510</v>
+      </c>
+      <c r="D185" t="s">
+        <v>511</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>509</v>
+      </c>
+      <c r="B186">
+        <v>8134</v>
+      </c>
+      <c r="C186" t="s">
+        <v>512</v>
+      </c>
+      <c r="D186" t="s">
+        <v>513</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>514</v>
+      </c>
+      <c r="B187">
+        <v>7773</v>
+      </c>
+      <c r="C187" t="s">
+        <v>515</v>
+      </c>
+      <c r="D187" t="s">
+        <v>516</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>517</v>
+      </c>
+      <c r="B188">
+        <v>7630</v>
+      </c>
+      <c r="C188" t="s">
+        <v>518</v>
+      </c>
+      <c r="D188" t="s">
+        <v>519</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>517</v>
+      </c>
+      <c r="B189">
+        <v>7629</v>
+      </c>
+      <c r="C189" t="s">
+        <v>520</v>
+      </c>
+      <c r="D189" t="s">
+        <v>521</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>522</v>
+      </c>
+      <c r="B190">
+        <v>7395</v>
+      </c>
+      <c r="C190" t="s">
+        <v>523</v>
+      </c>
+      <c r="D190" t="s">
+        <v>524</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>522</v>
+      </c>
+      <c r="B191">
+        <v>7392</v>
+      </c>
+      <c r="C191" t="s">
+        <v>525</v>
+      </c>
+      <c r="D191" t="s">
+        <v>526</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>527</v>
+      </c>
+      <c r="B192">
+        <v>7118</v>
+      </c>
+      <c r="C192" t="s">
+        <v>518</v>
+      </c>
+      <c r="D192" t="s">
+        <v>528</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>529</v>
+      </c>
+      <c r="B193">
+        <v>7082</v>
+      </c>
+      <c r="C193" t="s">
+        <v>530</v>
+      </c>
+      <c r="D193" t="s">
+        <v>531</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>532</v>
+      </c>
+      <c r="B194">
+        <v>7049</v>
+      </c>
+      <c r="C194" t="s">
+        <v>533</v>
+      </c>
+      <c r="D194" t="s">
+        <v>534</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>532</v>
+      </c>
+      <c r="B195">
+        <v>7044</v>
+      </c>
+      <c r="C195" t="s">
+        <v>535</v>
+      </c>
+      <c r="D195" t="s">
+        <v>536</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>537</v>
+      </c>
+      <c r="B196">
+        <v>6913</v>
+      </c>
+      <c r="C196" t="s">
+        <v>538</v>
+      </c>
+      <c r="D196" t="s">
+        <v>539</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>537</v>
+      </c>
+      <c r="B197">
+        <v>6910</v>
+      </c>
+      <c r="C197" t="s">
+        <v>540</v>
+      </c>
+      <c r="D197" t="s">
+        <v>541</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>542</v>
+      </c>
+      <c r="B198">
+        <v>6829</v>
+      </c>
+      <c r="C198" t="s">
+        <v>543</v>
+      </c>
+      <c r="D198" t="s">
+        <v>544</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>542</v>
+      </c>
+      <c r="B199">
+        <v>6828</v>
+      </c>
+      <c r="C199" t="s">
+        <v>545</v>
+      </c>
+      <c r="D199" t="s">
+        <v>546</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>547</v>
+      </c>
+      <c r="B200">
+        <v>6613</v>
+      </c>
+      <c r="C200" t="s">
+        <v>548</v>
+      </c>
+      <c r="D200" t="s">
+        <v>549</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>550</v>
+      </c>
+      <c r="B201">
         <v>5926</v>
       </c>
-      <c r="C164" t="s">
-[...9 lines deleted...]
-        <v>771</v>
+      <c r="C201" t="s">
+        <v>551</v>
+      </c>
+      <c r="D201" t="s">
+        <v>552</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
+    <hyperlink ref="E86" r:id="rId169"/>
+    <hyperlink ref="F86" r:id="rId170"/>
+    <hyperlink ref="E87" r:id="rId171"/>
+    <hyperlink ref="F87" r:id="rId172"/>
+    <hyperlink ref="E88" r:id="rId173"/>
+    <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="E97" r:id="rId191"/>
+    <hyperlink ref="F97" r:id="rId192"/>
+    <hyperlink ref="E98" r:id="rId193"/>
+    <hyperlink ref="F98" r:id="rId194"/>
+    <hyperlink ref="E99" r:id="rId195"/>
+    <hyperlink ref="F99" r:id="rId196"/>
+    <hyperlink ref="E100" r:id="rId197"/>
+    <hyperlink ref="F100" r:id="rId198"/>
+    <hyperlink ref="E101" r:id="rId199"/>
+    <hyperlink ref="F101" r:id="rId200"/>
+    <hyperlink ref="E102" r:id="rId201"/>
+    <hyperlink ref="F102" r:id="rId202"/>
+    <hyperlink ref="E103" r:id="rId203"/>
+    <hyperlink ref="F103" r:id="rId204"/>
+    <hyperlink ref="E104" r:id="rId205"/>
+    <hyperlink ref="F104" r:id="rId206"/>
+    <hyperlink ref="E105" r:id="rId207"/>
+    <hyperlink ref="F105" r:id="rId208"/>
+    <hyperlink ref="E106" r:id="rId209"/>
+    <hyperlink ref="F106" r:id="rId210"/>
+    <hyperlink ref="E107" r:id="rId211"/>
+    <hyperlink ref="F107" r:id="rId212"/>
+    <hyperlink ref="E108" r:id="rId213"/>
+    <hyperlink ref="F108" r:id="rId214"/>
+    <hyperlink ref="E109" r:id="rId215"/>
+    <hyperlink ref="F109" r:id="rId216"/>
+    <hyperlink ref="E110" r:id="rId217"/>
+    <hyperlink ref="F110" r:id="rId218"/>
+    <hyperlink ref="E111" r:id="rId219"/>
+    <hyperlink ref="F111" r:id="rId220"/>
+    <hyperlink ref="E112" r:id="rId221"/>
+    <hyperlink ref="F112" r:id="rId222"/>
+    <hyperlink ref="E113" r:id="rId223"/>
+    <hyperlink ref="F113" r:id="rId224"/>
+    <hyperlink ref="E114" r:id="rId225"/>
+    <hyperlink ref="F114" r:id="rId226"/>
+    <hyperlink ref="E115" r:id="rId227"/>
+    <hyperlink ref="F115" r:id="rId228"/>
+    <hyperlink ref="E116" r:id="rId229"/>
+    <hyperlink ref="F116" r:id="rId230"/>
+    <hyperlink ref="E117" r:id="rId231"/>
+    <hyperlink ref="F117" r:id="rId232"/>
+    <hyperlink ref="E118" r:id="rId233"/>
+    <hyperlink ref="F118" r:id="rId234"/>
+    <hyperlink ref="E119" r:id="rId235"/>
+    <hyperlink ref="F119" r:id="rId236"/>
+    <hyperlink ref="E120" r:id="rId237"/>
+    <hyperlink ref="F120" r:id="rId238"/>
+    <hyperlink ref="E121" r:id="rId239"/>
+    <hyperlink ref="F121" r:id="rId240"/>
+    <hyperlink ref="E122" r:id="rId241"/>
+    <hyperlink ref="F122" r:id="rId242"/>
+    <hyperlink ref="E123" r:id="rId243"/>
+    <hyperlink ref="F123" r:id="rId244"/>
+    <hyperlink ref="E124" r:id="rId245"/>
+    <hyperlink ref="F124" r:id="rId246"/>
+    <hyperlink ref="E125" r:id="rId247"/>
+    <hyperlink ref="F125" r:id="rId248"/>
+    <hyperlink ref="E126" r:id="rId249"/>
+    <hyperlink ref="F126" r:id="rId250"/>
+    <hyperlink ref="E127" r:id="rId251"/>
+    <hyperlink ref="F127" r:id="rId252"/>
+    <hyperlink ref="E128" r:id="rId253"/>
+    <hyperlink ref="F128" r:id="rId254"/>
+    <hyperlink ref="E129" r:id="rId255"/>
+    <hyperlink ref="F129" r:id="rId256"/>
+    <hyperlink ref="E130" r:id="rId257"/>
+    <hyperlink ref="F130" r:id="rId258"/>
+    <hyperlink ref="E131" r:id="rId259"/>
+    <hyperlink ref="F131" r:id="rId260"/>
+    <hyperlink ref="E132" r:id="rId261"/>
+    <hyperlink ref="F132" r:id="rId262"/>
+    <hyperlink ref="E133" r:id="rId263"/>
+    <hyperlink ref="F133" r:id="rId264"/>
+    <hyperlink ref="E134" r:id="rId265"/>
+    <hyperlink ref="F134" r:id="rId266"/>
+    <hyperlink ref="E135" r:id="rId267"/>
+    <hyperlink ref="F135" r:id="rId268"/>
+    <hyperlink ref="E136" r:id="rId269"/>
+    <hyperlink ref="F136" r:id="rId270"/>
+    <hyperlink ref="E137" r:id="rId271"/>
+    <hyperlink ref="F137" r:id="rId272"/>
+    <hyperlink ref="E138" r:id="rId273"/>
+    <hyperlink ref="F138" r:id="rId274"/>
+    <hyperlink ref="E139" r:id="rId275"/>
+    <hyperlink ref="F139" r:id="rId276"/>
+    <hyperlink ref="E140" r:id="rId277"/>
+    <hyperlink ref="F140" r:id="rId278"/>
+    <hyperlink ref="E141" r:id="rId279"/>
+    <hyperlink ref="F141" r:id="rId280"/>
+    <hyperlink ref="E142" r:id="rId281"/>
+    <hyperlink ref="F142" r:id="rId282"/>
+    <hyperlink ref="E143" r:id="rId283"/>
+    <hyperlink ref="F143" r:id="rId284"/>
+    <hyperlink ref="E144" r:id="rId285"/>
+    <hyperlink ref="F144" r:id="rId286"/>
+    <hyperlink ref="E145" r:id="rId287"/>
+    <hyperlink ref="F145" r:id="rId288"/>
+    <hyperlink ref="E146" r:id="rId289"/>
+    <hyperlink ref="F146" r:id="rId290"/>
+    <hyperlink ref="E147" r:id="rId291"/>
+    <hyperlink ref="F147" r:id="rId292"/>
+    <hyperlink ref="E148" r:id="rId293"/>
+    <hyperlink ref="F148" r:id="rId294"/>
+    <hyperlink ref="E149" r:id="rId295"/>
+    <hyperlink ref="F149" r:id="rId296"/>
+    <hyperlink ref="E150" r:id="rId297"/>
+    <hyperlink ref="F150" r:id="rId298"/>
+    <hyperlink ref="E151" r:id="rId299"/>
+    <hyperlink ref="F151" r:id="rId300"/>
+    <hyperlink ref="E152" r:id="rId301"/>
+    <hyperlink ref="F152" r:id="rId302"/>
+    <hyperlink ref="E153" r:id="rId303"/>
+    <hyperlink ref="F153" r:id="rId304"/>
+    <hyperlink ref="E154" r:id="rId305"/>
+    <hyperlink ref="F154" r:id="rId306"/>
+    <hyperlink ref="E155" r:id="rId307"/>
+    <hyperlink ref="F155" r:id="rId308"/>
+    <hyperlink ref="E156" r:id="rId309"/>
+    <hyperlink ref="F156" r:id="rId310"/>
+    <hyperlink ref="E157" r:id="rId311"/>
+    <hyperlink ref="F157" r:id="rId312"/>
+    <hyperlink ref="E158" r:id="rId313"/>
+    <hyperlink ref="F158" r:id="rId314"/>
+    <hyperlink ref="E159" r:id="rId315"/>
+    <hyperlink ref="F159" r:id="rId316"/>
+    <hyperlink ref="E160" r:id="rId317"/>
+    <hyperlink ref="F160" r:id="rId318"/>
+    <hyperlink ref="E161" r:id="rId319"/>
+    <hyperlink ref="F161" r:id="rId320"/>
+    <hyperlink ref="E162" r:id="rId321"/>
+    <hyperlink ref="F162" r:id="rId322"/>
+    <hyperlink ref="E163" r:id="rId323"/>
+    <hyperlink ref="F163" r:id="rId324"/>
+    <hyperlink ref="E164" r:id="rId325"/>
+    <hyperlink ref="F164" r:id="rId326"/>
+    <hyperlink ref="E165" r:id="rId327"/>
+    <hyperlink ref="F165" r:id="rId328"/>
+    <hyperlink ref="E166" r:id="rId329"/>
+    <hyperlink ref="F166" r:id="rId330"/>
+    <hyperlink ref="E167" r:id="rId331"/>
+    <hyperlink ref="F167" r:id="rId332"/>
+    <hyperlink ref="E168" r:id="rId333"/>
+    <hyperlink ref="F168" r:id="rId334"/>
+    <hyperlink ref="E169" r:id="rId335"/>
+    <hyperlink ref="F169" r:id="rId336"/>
+    <hyperlink ref="E170" r:id="rId337"/>
+    <hyperlink ref="F170" r:id="rId338"/>
+    <hyperlink ref="E171" r:id="rId339"/>
+    <hyperlink ref="F171" r:id="rId340"/>
+    <hyperlink ref="E172" r:id="rId341"/>
+    <hyperlink ref="F172" r:id="rId342"/>
+    <hyperlink ref="E173" r:id="rId343"/>
+    <hyperlink ref="F173" r:id="rId344"/>
+    <hyperlink ref="E174" r:id="rId345"/>
+    <hyperlink ref="F174" r:id="rId346"/>
+    <hyperlink ref="E175" r:id="rId347"/>
+    <hyperlink ref="F175" r:id="rId348"/>
+    <hyperlink ref="E176" r:id="rId349"/>
+    <hyperlink ref="F176" r:id="rId350"/>
+    <hyperlink ref="E177" r:id="rId351"/>
+    <hyperlink ref="F177" r:id="rId352"/>
+    <hyperlink ref="E178" r:id="rId353"/>
+    <hyperlink ref="F178" r:id="rId354"/>
+    <hyperlink ref="E179" r:id="rId355"/>
+    <hyperlink ref="F179" r:id="rId356"/>
+    <hyperlink ref="E180" r:id="rId357"/>
+    <hyperlink ref="F180" r:id="rId358"/>
+    <hyperlink ref="E181" r:id="rId359"/>
+    <hyperlink ref="F181" r:id="rId360"/>
+    <hyperlink ref="E182" r:id="rId361"/>
+    <hyperlink ref="F182" r:id="rId362"/>
+    <hyperlink ref="E183" r:id="rId363"/>
+    <hyperlink ref="F183" r:id="rId364"/>
+    <hyperlink ref="E184" r:id="rId365"/>
+    <hyperlink ref="F184" r:id="rId366"/>
+    <hyperlink ref="E185" r:id="rId367"/>
+    <hyperlink ref="F185" r:id="rId368"/>
+    <hyperlink ref="E186" r:id="rId369"/>
+    <hyperlink ref="F186" r:id="rId370"/>
+    <hyperlink ref="E187" r:id="rId371"/>
+    <hyperlink ref="F187" r:id="rId372"/>
+    <hyperlink ref="E188" r:id="rId373"/>
+    <hyperlink ref="F188" r:id="rId374"/>
+    <hyperlink ref="E189" r:id="rId375"/>
+    <hyperlink ref="F189" r:id="rId376"/>
+    <hyperlink ref="E190" r:id="rId377"/>
+    <hyperlink ref="F190" r:id="rId378"/>
+    <hyperlink ref="E191" r:id="rId379"/>
+    <hyperlink ref="F191" r:id="rId380"/>
+    <hyperlink ref="E192" r:id="rId381"/>
+    <hyperlink ref="F192" r:id="rId382"/>
+    <hyperlink ref="E193" r:id="rId383"/>
+    <hyperlink ref="F193" r:id="rId384"/>
+    <hyperlink ref="E194" r:id="rId385"/>
+    <hyperlink ref="F194" r:id="rId386"/>
+    <hyperlink ref="E195" r:id="rId387"/>
+    <hyperlink ref="F195" r:id="rId388"/>
+    <hyperlink ref="E196" r:id="rId389"/>
+    <hyperlink ref="F196" r:id="rId390"/>
+    <hyperlink ref="E197" r:id="rId391"/>
+    <hyperlink ref="F197" r:id="rId392"/>
+    <hyperlink ref="E198" r:id="rId393"/>
+    <hyperlink ref="F198" r:id="rId394"/>
+    <hyperlink ref="E199" r:id="rId395"/>
+    <hyperlink ref="F199" r:id="rId396"/>
+    <hyperlink ref="E200" r:id="rId397"/>
+    <hyperlink ref="F200" r:id="rId398"/>
+    <hyperlink ref="E201" r:id="rId399"/>
+    <hyperlink ref="F201" r:id="rId400"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>