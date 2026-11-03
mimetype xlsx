--- v1 (2026-09-19)
+++ v2 (2026-11-03)
@@ -8,82 +8,209 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1006" uniqueCount="553">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1191" uniqueCount="648">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>30/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto per il conferimento di un incarico individuale in qualità di ESPERTO per la realizzazione dei corsi di formazione in materia di sicurezza sul luogo di lavoro rivolti agli studenti del triennio</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>29/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto per il conferimento di n. 6 incarichi individuali in qualità di ESPERTI per la realizzazione dei corsi di preparazione agli esami di certificazione della lingua inglese</t>
+  </si>
+  <si>
+    <t>24/10/2026</t>
+  </si>
+  <si>
+    <t>BD77D847B2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di noleggio autobus per uscite didattiche del 28/10/2026 e 03/11/2026 a Bologna (Borgo Panigale - Ducati)</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>BD77CAA3CD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Utilizzo dotazione tecnica per conferenza "Il potere della non violenza nella risoluzione dei conflitti" rivolta agli studenti dell’istituto</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD66A2488E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di formazione al personale della segreteria del personale</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD55E45AAC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Corso di formazione ItaliaScuola per segreteria amministrativa</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD51F0F0E0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Software Argo TFR Scuola</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD474A5F8B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di stampa del materiale editoriale-pubblicitario per open day a.s. 2026/27</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD43D5D0F6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di affitto sala del teatro per evento studentesco del 19/10/2026</t>
+  </si>
+  <si>
+    <t>BD42922F19</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Biglietti e cards per spettacoli al Maggio Musicale Fiorentino nell’ambito del Progetto “Insieme all’Opera”</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3CF4CC8D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale per i laboratori di chimica e biologia</t>
+  </si>
+  <si>
+    <t>BD270D9965</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale per il laboratorio di fisica</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD3A18668F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di riparazione di alcune porte dell’Istituto</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto di individuazione docenti coordinatori - “Percorsi per il potenziamento delle competenze, l’inclusione e la socialità nel periodo di sospensione estiva delle lezioni negli anni scolastici 2025- 2026 e 2026-2027”, c.d. Piano Estate 2026-2027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di individuazione docenti esperti e tutor - “Percorsi per il potenziamento delle competenze, l’inclusione e
+la socialità nel periodo di sospensione estiva delle lezioni negli anni scolastici 2025- 2026 e 2026-2027”, c.d. Piano Estate 2026-2027.</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD1E643C05</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di formazione destinato a studenti, docenti e famiglie_Progetto “Connessioni sicure: prevenire cyberbullismo e promuovere il benessere digitale</t>
+  </si>
+  <si>
     <t>11/09/2026</t>
   </si>
   <si>
     <t>BCF19B16E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale informatico</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>08/09/2026</t>
   </si>
   <si>
     <t>BCE5C4FE47</t>
   </si>
   <si>
     <t>Decisione a contrarre - Intervento di formazione per docenti della Compagnia della Fortezza presso la Fortezza Medicea di Volterra</t>
   </si>
   <si>
     <t>BCE49E7DD0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TARGA COMMEMORATIVA</t>
   </si>
   <si>
     <t>04/09/2026</t>
   </si>
   <si>
     <t>BCDE88F92F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto corso di formazione docenti a Volterra in data 10/09/2026</t>
   </si>
   <si>
     <t>03/09/2026</t>
@@ -100,68 +227,119 @@
   <si>
     <t>BCBDF9F509</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI RITIRO - TRASPORTO - SMALTIMENTO RIFIUTI</t>
   </si>
   <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>BC35285413</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo servizio hosting sito Liceo, spazio e occupazione caselle di posta elettronica  a.s. 2026-2027</t>
   </si>
   <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>BC17CAD9DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto calciobalilla da interno - COLLEGE PRO COVER</t>
   </si>
   <si>
+    <t>BC17BFD8A2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio straordinario derattizzazione mese di giugno 2026</t>
+  </si>
+  <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>BC0EE65FD4</t>
   </si>
   <si>
     <t>Decisione a contrarre - rilegatura registro diplomi</t>
   </si>
   <si>
+    <t>05/06/2026</t>
+  </si>
+  <si>
+    <t>BBED5DDD60</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizi di assistenza e consulenza per la pubblicazione di atti in amministrazione trasparente</t>
+  </si>
+  <si>
+    <t>04/06/2026</t>
+  </si>
+  <si>
+    <t>BBE6CE4D13</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ventilatori ed una lampada</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>BBDD24A848</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - contratto di assistenza informatica</t>
+  </si>
+  <si>
     <t>23/05/2026</t>
   </si>
   <si>
     <t>BBC7D9D5D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto canone annuale EDT licenza Index Education</t>
   </si>
   <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>BBBF42547C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SEDIE PER UFFICI</t>
+  </si>
+  <si>
+    <t>19/05/2026</t>
+  </si>
+  <si>
+    <t>BBB5B07944</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio DI ASSISTENZA TECNICA AUDIO</t>
+  </si>
+  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BBA9BC006E</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto carta fotografica A3</t>
   </si>
   <si>
     <t>BBC8DAC658</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di scala castellana a 5 gradini</t>
   </si>
   <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA547F37A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso online I rimborsi spese trasferta del personale e revisori dei conti</t>
   </si>
   <si>
     <t>12/05/2026</t>
@@ -214,59 +392,110 @@
   <si>
     <t>BB7FB490EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso online  La ricostruzione di carriera dei docenti di religione</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB7BC8A950</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto antivirus ESET business</t>
   </si>
   <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB7470B358</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di iscrizione agli Esami di certificazione di Lingua straniera Inglese B1-B2-C1</t>
   </si>
   <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>BB6F3E5594</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - corso “IA Consapevole a Scuola: persone, pratiche,possibilità per i docenti”</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>BB6CB659A1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto magliette e poster Progetto teatro LEONLAB</t>
+  </si>
+  <si>
+    <t>BB6605C59D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - banchi e sedie per aule</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>BB595B8C2D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - integrazione pernottamento per gare di matematica a Cesenatico notte del 10.05.2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>BB505C736E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto carrello di ricarica notebook</t>
+  </si>
+  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4A42D853</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione cappe e armadio aspirato Laboratorio di chimica</t>
   </si>
   <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>BB43D8B656</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - iscrizione finali gara “Kangourou della matematica 2026”</t>
+  </si>
+  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3F9E858C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio straordinario derattizzazione</t>
   </si>
   <si>
     <t>BB3E2FBA4A</t>
   </si>
   <si>
     <t>Decisione a contrarre - stampe volantini e poster Progetto Bullismo e Cyberbullismo</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB3A7B82CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto filtri carboni attivi per armadi aspiranti laboratorio di chimica</t>
   </si>
   <si>
     <t>09/04/2026</t>
@@ -292,50 +521,59 @@
   <si>
     <t>BB1051EFE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - corso di formazione webinar La ricostruzione e progressione della carriera</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB0AAB3263</t>
   </si>
   <si>
     <t>Decisione a contrarre - PERNOTTAMENTO ALBERGO OLIMPIADI DELLA MATEMATICA 7-10 MAGGIO 2026 CESENATICO</t>
   </si>
   <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB048B873C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto abbigliamento sportivo del Liceo Scientifico L. Da Vinci - Firenze</t>
   </si>
   <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>BAE6689E24</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Corso sugli adempimenti normativi, organizzativi e tecnici per l'introduzione della IA negli Istituti scolastici</t>
+  </si>
+  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BAE018D867</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggi di istruzione di un giorno con noleggio bus e servizi aggiuntivi - a.s. 2025_2026</t>
   </si>
   <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAD416BAD4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ASSEMBLEA STUDENTESCA DEL 19.03.2026</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BACA727CFF</t>
   </si>
   <si>
     <t>Decisione a contrarre - per visite a ROMA</t>
@@ -355,122 +593,146 @@
   <si>
     <t>BAABFCE0FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTA A4</t>
   </si>
   <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BAA0320CE4</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita e laboratorio di lessicografia presso Accademia della Crusca</t>
   </si>
   <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA968214C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER E CARTUCCE STAMPANTI</t>
   </si>
   <si>
+    <t>BA9AD312C1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio noleggio bus viaggi di un giorno a Bologna e Camogli</t>
+  </si>
+  <si>
+    <t>BA959EA9C0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI ADEGUAMENTO AL REGOLAMENTO UE 679/2016 (G.D.P.R.) Nomina DPO</t>
+  </si>
+  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA9A8BB458</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di attività di laboratorio Marine Litter ed escursione sulle tracce della Tonnarella 14.04.2026 a Camogli</t>
   </si>
   <si>
     <t>BA8ACBAE85</t>
   </si>
   <si>
     <t>Decisione a contrarre - COLLEGAMENTO MONITOR DIGITALI AULA DI INFORMATICA</t>
   </si>
   <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA8AE934DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LAVASCIUGA</t>
   </si>
   <si>
     <t>BA8A9D3962</t>
   </si>
   <si>
     <t>Decisione a contrarre - OROLOGI DA PARETE PER LE CLASSI DELL’ISTITUTO</t>
   </si>
   <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA7DF9DABA</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGI DI ISTRUZIONE ALL’ESTERO CLASSI QUINTE – TRIESTE E VIENNA</t>
   </si>
   <si>
+    <t>BA83264A18</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Iscrizione a Gare di Matematica - UMI squadre per AREZZO e PISA</t>
+  </si>
+  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA754ED7E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGI DI ISTRUZIONE ALL’ESTERO CLASSI QUINTE – PROVENZA</t>
   </si>
   <si>
     <t>BA75446E15</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGI DI ISTRUZIONE ALL’ESTERO CLASSI QUINTE – PRAGA E MONACO</t>
   </si>
   <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA6FBEB44E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACCOGLIENZA CON CENA PER I DOCENTI ACCOMPAGNATORI PROGETTO ERASMUS+ PNRR_2023-1-IT02-KA121-SCH-000141017</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA5B0E9C49</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTI A RIVISTE CARTACEE E DIGITALI ANNO 2026</t>
   </si>
   <si>
+    <t>BA59F4A1B4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - noleggio bus un giorno Casentino 14.04.2026</t>
+  </si>
+  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA542F9322</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI MATERIALE PER LE PULIZIE</t>
   </si>
   <si>
     <t>BA53C4F34C</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI BIGLIETTERIA AEREA PROGETTO “VIAGGIO DELL’IMPEGNO” PCTO CLASSI QUARTE ULTERIORE ACCOMPAGNATORE</t>
   </si>
   <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>BA4575D4CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO ONLINE RILIQUIDAZIONI PENSIONI, TFS E TFR</t>
   </si>
   <si>
     <t>03/02/2026</t>
@@ -478,75 +740,99 @@
   <si>
     <t>BA3A45EE72</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORGANIZZAZIONE PROGETTO “VIAGGIO DELL’IMPEGNO” PCTO CLASSI QUARTE ADDIO PIZZO</t>
   </si>
   <si>
     <t>31/01/2026</t>
   </si>
   <si>
     <t>BA35FD1C8E</t>
   </si>
   <si>
     <t>Decisione a contrarre - INGRESSI E VISITA GUIDATA COMPLESSO DI SANTA CROCE FIRENZE</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA2A10BE29</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONI ALLE OLIMPIADI DI NEUROSCIENZE</t>
   </si>
   <si>
+    <t>BA2AD45521</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizi di Sicurezza PALESTRA LICEO SCIENTIFICO LDV</t>
+  </si>
+  <si>
+    <t>BA2A85E977</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - GADGET PROGETTO ERASMUS+</t>
+  </si>
+  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA23A53A05</t>
   </si>
   <si>
     <t>Decisione a contrarre - visite 23/1 e 29/1 - ABOCA classi Liceo Scientifico "L. da Vinci" Firenze</t>
   </si>
   <si>
     <t>24/01/2026</t>
   </si>
   <si>
     <t>BA1B09A308</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio bus per transfer aeroporto a/r FIRENZE-PISA per n. 2 gruppi classi quarte PCTO Palermo</t>
   </si>
   <si>
     <t>23/01/2026</t>
   </si>
   <si>
+    <t>BA19F42307</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Attività di formazione "Viaggi dell'Impegno " compresi materiali e programmazione didattica</t>
+  </si>
+  <si>
     <t>BA1827B396</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI VISITA AL PALAZZO DELLA PILOTTA</t>
+  </si>
+  <si>
+    <t>BA180FF9FE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - GARE INDIVIDUALI KANGOUROU DI MATEMATICA 2026</t>
   </si>
   <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA1441CB31</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS VIAGGI DI ISTRUZIONE DI UN GIORNO – A.S. 2025_2026</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>B90F77597E</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE DEL VETROCAMERA TRASPARENTE</t>
   </si>
   <si>
     <t>20/12/2025</t>
   </si>
   <si>
     <t>B9BC9DDFA5</t>
   </si>
@@ -2057,4483 +2343,5293 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF19B16E6" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f98e2d29-3746-4150-b690-257e34cccc94" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE5C4FE47" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d85cb9b3-7d1b-4213-bcb8-fa1f4dadaa39" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE49E7DD0" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/188de61d-381f-46ce-92b7-b76962ef82f8" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDE88F92F" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/6b90cc57-aee8-425a-8a18-9b7fd263b2f3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDB8A0AD5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/ff047270-9b54-44e8-8ccf-0655e52acf7f" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCBDF9F509" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/57454b66-cb85-43e1-b4f8-beef372277e0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC35285413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/aaf9157d-8e72-4b94-ae5c-ee3a94b52038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC17CAD9DF" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/716ef942-dff0-4e52-89b3-1a06986e5327" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0EE65FD4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/af164165-9d4c-4764-bb6d-853fb95db0af" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBC7D9D5D7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/cbaf84a0-b5f5-49a8-b568-971a78978b4f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA9BC006E" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/33f9c709-12f3-475f-8f22-a5f48006f3f7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBC8DAC658" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/41487044-ae3a-4b2b-b8dd-f4c4127ebfc4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA547F37A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/75ffcf8d-958b-45b2-8131-bfd931b7a2aa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB9FD10C6E" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/242034f0-01aa-4eaf-a74a-759048bb5447" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB9F218F31" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/0a25336b-c28e-44ac-b674-004a0fdb374e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB9F40AA29" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/614f54d7-6f3d-435d-8d18-10731d94b6d2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB9F3948C9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d06f1387-bcf5-4245-9fcc-3726c2ef0b6d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB96AED3E8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/1e343d1a-adbf-446f-9e76-d6b747ed0664" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB83A20C54" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c39c8ead-d921-4c70-b85e-f7b6aef4769b" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB7FB490EE" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a09c03c5-9146-4775-a527-1353bac35eb6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB7BC8A950" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e3907add-b8e0-4f93-a402-db18cadaf117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB7470B358" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/ac8989c8-5ff4-4faa-998b-9a28da32caa1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB4A42D853" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/03593988-8a7b-4131-b120-e1cbf6c7aaba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB3F9E858C" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c1615e40-cb0f-40e5-9e88-93cce0a222d5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB3E2FBA4A" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/1ff29d85-b981-4516-9ef9-ab69c13d384f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB3A7B82CB" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/9c6a2cf6-da97-40c4-8254-a22474e6866a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB353B5EA4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a0b2b14f-f1ec-4026-b9bc-4cd58f3b07da" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB1AA5352E" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/86aa2540-bf4f-4339-bc46-9f06af8ce361" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB1051EFE1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d7059237-d1f4-4c74-b6cd-eac6e7dcfcba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0AAB3263" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e511233f-0a2a-4c08-9d4d-ab7ade742d2b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB048B873C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a0a7457e-d5f1-4147-8335-9f1ebb81fc56" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAE018D867" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/5eddb143-9bcd-4d4e-81d1-b14ed014a174" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD416BAD4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e406be21-8550-442a-8fe2-1cc9c4c96c02" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BACA727CFF" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/73665439-e838-47fa-9da4-a194a53e8312" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB06EC10B" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/bf6da76b-6ae8-47b9-ab66-70218adff283" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAABFCE0FA" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/63f1f408-f480-4315-b941-d45f5e2169d0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAA0320CE4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/65ea453c-1df7-41c2-9934-f9cbfef0157e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA968214C1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/4c0ca63c-82cb-4265-b361-24dba14a8f47" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA9A8BB458" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/11540fa5-15bc-45b6-bf04-75336ed7cfc1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8ACBAE85" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/5dc12ad3-bf2c-45e5-a909-b26530dab884" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8AE934DD" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b826b174-9107-4abe-9cbe-4183fbccb2f3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A9D3962" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e2483bf9-0369-48f1-b8c3-62086e95248b" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7DF9DABA" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/651ee3c9-7ad6-4ae0-91a5-2d90d64f2846" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA754ED7E7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/4d0ab05d-3c8b-4543-894a-b7a0ecbfe4fd" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA75446E15" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d84738d5-bf57-41cd-aaa7-2c6c6e78a997" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6FBEB44E" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c348ac78-c606-4a8c-a811-0afe50cef002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B0E9C49" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8e5b28ff-cfff-41c9-8a37-b36d258e8021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA542F9322" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e3ef65e6-1207-4b08-9874-9a772f222c23" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53C4F34C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c0c60f05-a22f-4eef-9286-22cfbf66d6b6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4575D4CB" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/5bff8adb-b6b4-46fa-bc81-32ef628baccf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3A45EE72" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b8d8b039-11fa-4828-9a2c-7e80ce03b353" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA35FD1C8E" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/aefa9e7b-cf02-40fc-873e-80565a3605c8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2A10BE29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/1d723ef8-4bb5-416d-8a02-99c963ac21d5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA23A53A05" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c6383008-6a59-49ba-8ffd-867582edfcca" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA1B09A308" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/df149a17-e686-4f4b-957e-cabde8cc3443" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA1827B396" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/5e7204c8-b030-4fb6-8c58-7efc0b8ced3d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1441CB31" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/af46d8b3-b2ca-4af6-9e21-18412a8c4495" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F77597E" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f7ac8c23-3718-4d55-adf5-4c66af3dcc70" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BC9DDFA5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/cde63d95-3445-4ec1-ad1c-0f2318616c05" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9988BBBCB" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/ada52261-c76b-4fe3-9c78-4fdb18847b1f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9925BEBBD" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/010ec24c-2b40-4334-9832-bec5ed6ade2d" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98B8D5B9C" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c5eca36c-8d5f-4403-9cc9-febeec400a9b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B982477BDF" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/46296c90-2816-4ff4-a7d3-b52beb626c8c" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97767535C" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f78b6bc0-6122-4e81-882c-e4f6b21dbc47" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B976468DFA" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c00b6cba-2253-40b4-8cfa-713bed4a23d1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96FE60B13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c59c0550-5993-4aa4-9aea-7c4d9a21f29a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B952C89EBB" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/cb38a4a6-4644-427a-b2fc-38645bc61f20" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9362BF731" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/0f7c108f-9527-4374-83d0-e1b25591c3b8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933AB8F17" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/212731df-6858-4f87-b844-bfeee2406a06" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92850F5F6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/93c2f64a-5a7c-42bd-82c4-bed35b28359c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9032AA36F" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/00a66fb3-acba-4a9b-ac63-74f8b7385d4f" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902B2815A" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/667b21e7-cbe1-4ec8-be72-b551f27f3220" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FC140BCF" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8d3b4786-c863-407a-a030-5f7994b59977" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E544D16C" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b720b74f-0bd3-4e7f-9498-a3234560b4b2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DAB081E6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/38ea4a61-0490-47cb-a9f8-b7ceb2dd8f19" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CBB60C9D" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/0dc0c7d9-36f1-4332-8671-9688bda0b3e6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C9C1BEAD" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/efd76d88-2d83-46e0-a698-40ddc5ab783b" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C4B01159" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b4b4e951-ec23-4e85-8783-a177f7de73a0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BE889F08" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/38189fc5-df0d-40db-89c2-f6b1b16e3a8b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B663E99F" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/09d5fc41-dd65-47c1-83cb-994b2f955a78" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B3F2344A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/07771418-c423-4780-bbcf-7a3083723669" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A9343E54" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/78d74bba-27bd-45bf-aae3-e969c76e56c7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8A54F09" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/30bc8af0-012f-4e83-bdab-30d2f0a5ca95" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B888D72D88" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/49505afa-302f-42b3-929f-9a393e36bc78" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87FB2525A" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/6573715e-86ef-420c-b094-8d1d76237368" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87AD07B78" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/7e162d9f-c725-4d96-9b78-59bc51e07d07" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8479D452F" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f6895db1-5980-4875-82f2-a7bfb831e596" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82278FD0D" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/34d2ff07-d810-4e0b-aa22-68cfd3966a29" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8397ED987" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d9345afd-809e-402b-a9fd-79c37ab62f0c" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B843100BA9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/df02720a-1bbb-4020-a1ed-8975c6073966" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B831C32E7C" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/99c4c276-6698-4015-804c-02116436b14d" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82E1D117F" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a2035772-b20b-40ed-92a4-6ee656e4d287" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82DCFC4B0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/9e832cf5-7a12-48b5-8ce5-4820a2d064a2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8286B4119" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/4833fcd9-3abc-4d14-9f43-3cc63d50d7ab" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8214D3746" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a8a19b4d-3b9a-4fd7-8c79-928b5f04d062" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8295DD3CC" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a7c37d0a-1e90-49e6-9ba4-4cf0c79f2e9c" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B806F52142" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/ef68623c-c99f-4620-b3e4-974cc32675ef" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B806749FC0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/961e6878-27f9-4e4e-a23b-3e3a9c6e62a3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8091F675B" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b2296586-ea21-4d30-b111-4d702d4c8e31" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AED58497" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b7bf6fae-5698-4e65-90da-fa10699acc14" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79B2727CF" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/416ce0a3-5add-49a4-beff-97048cafebbd" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A2915EBE" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b43a259f-2f35-4884-89f2-303c893cc262" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79AE4ED10" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/decc131f-081c-4ddd-94fc-03b4a19c51f5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B797122209" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/47da8a7b-9c86-414d-b9b1-c51de4100464" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76D3576FC" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a0c51379-260e-47de-aa5c-ca715a9039ec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72B83D180" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/3641c91b-7ec5-4171-8d9d-443ed11feee0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7275F2C93" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/98365f89-08d0-443b-b35f-57a59c3cffaa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7238C3F0E" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/19647008-ef64-438e-a919-876d1a59f5a9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71863BAED" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/aabfc47b-5643-4a2b-a4e7-ec6ae1d1bc93" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B714F31F7C" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c1f54bf2-224a-4e3d-afe2-7d80359e73af" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7149273B3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e60b23b0-ad82-4c69-a870-e2dbc1c86622" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B712DE4472" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/1bd74b51-24cf-4c03-86ec-41195badda59" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FB5D2C9E" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/48856fc1-9d5a-4fe8-adfe-88dfa31a6e77" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA02489E" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/ef744beb-5a84-4e1c-a970-3221df2d1acd" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DB57D273" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d302bb48-5e3c-4896-b533-e5129ef865c7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D5561296" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/41c399ba-a699-4281-80f2-b53ac4c917ae" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D50CEC3C" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/77abfe2a-381f-449d-b143-b9c2cb793c3c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4AACCA1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e6eb9824-afa6-4780-9a49-005fe0377320" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CD71DFF6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/913798eb-caf8-4a96-b7e0-dbfb490f83df" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C045A2E7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/9fd9a800-2c80-4886-9bfc-b865565e8f01" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBA7259F" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/63c676e8-076c-4c2e-8083-1d853fb18732" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CD57848E" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/7f1fef77-3dbb-41b0-97bc-18e4e515ab67" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A8CC523D" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/15ef6aad-e0dc-440b-a175-06a93beac919" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AD5A3401" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c164f63c-8aec-4841-aa8f-5014bcce2040" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68DD85147" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/57688716-8b13-4943-ab79-f7d1477bd754" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68E5C3E7D" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/828b50de-6965-45cf-afdd-f2dcb17e179e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B679DA4854" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/3be419b6-d7c1-416b-8c42-82b9aab1ee84" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B679D3A0DD" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/49c9a445-5ec9-4bb3-a59c-5b23b45f5c5e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6732A4BBB" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a2c7ca3e-8112-4088-89ba-3d122338e487" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B672921251" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/af319fee-5b67-4e9e-98d9-0a95b9599021" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z7E3C622BB" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c0d67257-1910-4f02-966d-5922d4fb1a6d" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6471BB5E9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/7f22b2c7-f6db-46d9-85a1-7beddb10b111" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6335745D4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f8f7c5c3-0586-4dda-a137-f792648654b4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B632D0B51E" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/9d5fce2e-a9f4-4a6f-b502-12b14b010ea0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62DCBADA2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8b6eb52a-ed07-4af4-8e11-c87a6211059f" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D588BEB7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f3f668b8-6a03-4b60-b7d7-f2e1d9bb5ccf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6295FEE70" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/13757783-9e90-4779-8f39-1817a787acfe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61ECE9689" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/010f3743-216b-43b3-b633-e06488255040" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61E60894F" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f7ac7960-d07a-49e7-ae18-770f17d752c8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61F35D9CE" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/00ec38b8-31d1-415e-8c45-e522fb479c1d" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61DC250AC" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/1923b002-cf1f-491d-a510-a9b92146071a" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B602C4B0A0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8f833388-9fc7-4217-8dd8-b6f0892d4ce6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E40B22BE" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/3c8b045d-6d48-445d-87da-04d5d3fd8544" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D66B0ADD" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c0a79a1a-0440-4318-b3f7-7efaaa4dca21" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5E99DD1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/72babbde-cc13-47e9-a889-d8696bbbd014" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D62B8471" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c54fc345-375a-4d79-aef3-80d1da6a3ca2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C1422885" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f6d356a8-806f-44a4-aa56-b3932234854f" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC2929CC" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/27b932e9-ee67-4d15-b7e2-78d6ca193eb7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5C078C5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/33c6ed65-84a2-4d9d-840f-864b929ff73e" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E0C05A8F" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/4bc32036-3898-4754-b617-9d3ac76dc7d6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E49C4EE7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b8b62a4a-6916-4310-bc96-97faaad79d6a" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A8A41E7D" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/94d69dde-197f-4c67-b508-06c55dd6d2a3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6085FB3D0" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/52d517b8-6d68-4a96-ad9b-06835b0bcd78" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B590011349" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e966816b-90d3-4f2d-9831-518860fdfa58" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58C151AD8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/fd59288d-a3fe-4a51-9dad-b59eb62588d0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5829BD4C7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/cc43a0c2-c408-4ea1-b3e0-c824fcc216ff" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577C8314E" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/1da98155-216e-4234-931a-ac7fdc0c838d" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CD4E969" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/99c7576b-71dd-4b09-92fa-ea1fb0db3d01" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55C58A0DF" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/5c32e824-6ddc-46a3-a737-020134849331" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51996C0B2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/6834e598-fe3c-4f94-80b0-40c965bdac96" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C0F1F578" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/0c7444cb-8909-4f6a-874b-6d2478e718cd" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BBF8DB9B" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/47480352-1955-40ee-ab1c-edc874b93d3e" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51A051138" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/43a557f2-453b-40d7-8c4e-0b225088b5ea" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C8D146E2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e63010ca-db1a-42cf-bc0e-b29171506fdc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BB084352" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/199e1471-a622-440d-85a1-0d0781a10733" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BBE25289" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/fef83080-bfc2-4290-9b02-4a8be2171cd5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47B9C9183" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/9e4a0fe9-2d52-4807-b96e-438f2dd672bf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AF62EE5F" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f637f966-3c1d-47b4-8066-8d69f8f617c5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4967FC47C" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/13f01b0d-db35-41dd-be11-62c2241d105b" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A50216D8" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/3372eb47-91db-4244-8dab-8e862753aca1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B518E87323" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/831ca7ef-f19c-4c9b-88bb-6a69ad48c7f2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B455C74857" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f0b72874-1823-489d-a2bd-6497f61e2c79" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45EEC245D" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b5629f9c-910c-40e5-a7cd-385e79292b3c" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4523BCA0E" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8e8c6574-e38f-48ef-b137-a74cfc9c4b12" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44E1ECAA5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f60f83f1-6d2e-426d-a21b-c04012f4ffd6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B447666F77" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/4235209e-30eb-42b9-bd75-e3da75b7a7bc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43BC0A597" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d34e990c-7066-46b7-8af8-5e625dced07e" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42F48D61E" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/fceb3088-7d9c-480c-8e26-4cd3b5f7e4b4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42FB0B1A6" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8bdeacf6-f7da-42a0-880c-c3cc7e42bb3b" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42957D36B" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/828e6a50-be50-485b-aef8-ec6a2c787bf7" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420CCC647" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/682824aa-c2f4-40fc-977f-69be1b2dff78" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420F2BB2F" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/4bf607de-f9e5-4665-9e9d-0249789a38d6" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B403EECF88" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/69b6994d-e2e4-40cc-8c19-341472dbbb0e" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F6540EA2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8e04b377-5f95-4c03-a39a-5a7070c1b180" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F62DF814" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/9b1f8512-969f-4087-9a6b-a64aadcc8781" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36DE45ACE" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/50a2ecd3-2958-470b-a3fd-8af092b2dfec" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/deccb4c9-7fb5-459f-836d-70a0264006ef" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36445C813" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/46a77b99-221d-4a27-9a28-000d1af2e4b8" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B352584214" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e89186d3-349d-4705-aedb-b243ae7f79af" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35250BE36" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c057490e-e826-49d6-83d6-1950c5e3a86d" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/deccb4c9-7fb5-459f-836d-70a0264006ef" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32F024227" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b9f9a70d-cd3b-4d46-b3f3-f3f97b4a6796" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B329E6C26C" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e6c531f5-73a1-43e4-94b0-935c4e647f17" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B329AC8150" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/019485f5-302b-4efa-837a-a9219eb850a4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31F4BA8F1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d64c0345-680b-4701-aad4-391bd2c3a2fe" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31EC7886A" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/0e5ea5f7-1555-49a3-a26d-533d1efb2e35" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31160C61B" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e4cba94f-189b-4f1e-bcb3-25aa18e99c56" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3118A1794" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/7c4b8ce8-ca37-4e62-ba9a-6e37c3563795" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B301059017" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/9737ebdf-93bc-4207-b259-2068244138cb" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B286D0057A" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e7d9b9e3-a009-4c6f-a5d3-e881dd05443d" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD77D847B2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/6aa55ecd-9862-44e0-ae9d-e699c19eaa87" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD77CAA3CD" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/715b993b-5a21-430f-8fd1-87c37bcce18a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD66A2488E" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/6970940a-4a64-44fc-bb8f-b61ee10adfbc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD55E45AAC" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d7f4524e-5d42-4f66-97f1-4bee6b4b05c7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD51F0F0E0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/438897f7-0a14-4530-9364-cac9d72f18d4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD474A5F8B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/7a1b83e1-7589-452a-a0c1-06fa408105d1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD43D5D0F6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c906b53c-a816-421b-a81a-e07655bd562e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD42922F19" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/251dd677-2a3c-494d-95ed-e25a6ce78a31" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3CF4CC8D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/29f1f494-e997-4de6-a289-6de45c22f4ca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD270D9965" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c3b3ffef-909f-481f-84b3-e22384b3a1ba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3A18668F" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/72758ea8-62c7-449e-8b9f-153322672cb8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1E643C05" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/ec0eec25-a7d9-4c59-a5f0-292f82eba72a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF19B16E6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f98e2d29-3746-4150-b690-257e34cccc94" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE5C4FE47" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d85cb9b3-7d1b-4213-bcb8-fa1f4dadaa39" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE49E7DD0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/188de61d-381f-46ce-92b7-b76962ef82f8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDE88F92F" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/6b90cc57-aee8-425a-8a18-9b7fd263b2f3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDB8A0AD5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/ff047270-9b54-44e8-8ccf-0655e52acf7f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCBDF9F509" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/57454b66-cb85-43e1-b4f8-beef372277e0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC35285413" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/aaf9157d-8e72-4b94-ae5c-ee3a94b52038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC17CAD9DF" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/716ef942-dff0-4e52-89b3-1a06986e5327" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC17BFD8A2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b358abfc-98bd-4135-8d29-68e6c288eac2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0EE65FD4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/af164165-9d4c-4764-bb6d-853fb95db0af" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBED5DDD60" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/4eb1ab85-5d11-45d4-9029-dfbedb56444d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBE6CE4D13" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f456e7ae-e884-40e4-ba35-0c8660dc1490" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBDD24A848" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/32cacc51-9070-4b67-8b4e-1f3213ccd77f" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBC7D9D5D7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/cbaf84a0-b5f5-49a8-b568-971a78978b4f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBBF42547C" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/039badd7-41e6-40bc-91ae-4cb89d504773" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBB5B07944" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/407b09b6-8af8-48ba-86f7-975f4f290223" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA9BC006E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/33f9c709-12f3-475f-8f22-a5f48006f3f7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBC8DAC658" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/41487044-ae3a-4b2b-b8dd-f4c4127ebfc4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA547F37A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/75ffcf8d-958b-45b2-8131-bfd931b7a2aa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB9FD10C6E" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/242034f0-01aa-4eaf-a74a-759048bb5447" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB9F218F31" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/0a25336b-c28e-44ac-b674-004a0fdb374e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB9F40AA29" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/614f54d7-6f3d-435d-8d18-10731d94b6d2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB9F3948C9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d06f1387-bcf5-4245-9fcc-3726c2ef0b6d" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB96AED3E8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/1e343d1a-adbf-446f-9e76-d6b747ed0664" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB83A20C54" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c39c8ead-d921-4c70-b85e-f7b6aef4769b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB7FB490EE" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a09c03c5-9146-4775-a527-1353bac35eb6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB7BC8A950" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e3907add-b8e0-4f93-a402-db18cadaf117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB7470B358" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/ac8989c8-5ff4-4faa-998b-9a28da32caa1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB6F3E5594" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d733e96c-b8d8-40a6-a475-abaf434b3408" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB6CB659A1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/281b88a6-c986-4ebc-80e6-7a9d1b45c07a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB6605C59D" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/502d3870-4949-407b-81ee-9f86f36e51a2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB595B8C2D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/77c9ecbb-72ce-4686-b99c-88e0227623be" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB505C736E" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/74c4d7e3-d108-4f13-94ba-9051b97dd49e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB4A42D853" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/03593988-8a7b-4131-b120-e1cbf6c7aaba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB43D8B656" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a366180e-e779-42b4-97e2-ad76b97ee04b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB3F9E858C" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c1615e40-cb0f-40e5-9e88-93cce0a222d5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB3E2FBA4A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/1ff29d85-b981-4516-9ef9-ab69c13d384f" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB3A7B82CB" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/9c6a2cf6-da97-40c4-8254-a22474e6866a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB353B5EA4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a0b2b14f-f1ec-4026-b9bc-4cd58f3b07da" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB1AA5352E" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/86aa2540-bf4f-4339-bc46-9f06af8ce361" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB1051EFE1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d7059237-d1f4-4c74-b6cd-eac6e7dcfcba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0AAB3263" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e511233f-0a2a-4c08-9d4d-ab7ade742d2b" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB048B873C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a0a7457e-d5f1-4147-8335-9f1ebb81fc56" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAE6689E24" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/32a98429-00c3-4e1d-a7ae-837a4d93508c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAE018D867" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/5eddb143-9bcd-4d4e-81d1-b14ed014a174" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD416BAD4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e406be21-8550-442a-8fe2-1cc9c4c96c02" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BACA727CFF" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/73665439-e838-47fa-9da4-a194a53e8312" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB06EC10B" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/bf6da76b-6ae8-47b9-ab66-70218adff283" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAABFCE0FA" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/63f1f408-f480-4315-b941-d45f5e2169d0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAA0320CE4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/65ea453c-1df7-41c2-9934-f9cbfef0157e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA968214C1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/4c0ca63c-82cb-4265-b361-24dba14a8f47" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA9AD312C1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/7cfddc92-fb45-43f6-8240-796c55f4ef52" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA959EA9C0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/ae416d93-06f8-4f6e-9a0a-15619765a13d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA9A8BB458" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/11540fa5-15bc-45b6-bf04-75336ed7cfc1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8ACBAE85" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/5dc12ad3-bf2c-45e5-a909-b26530dab884" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8AE934DD" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b826b174-9107-4abe-9cbe-4183fbccb2f3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A9D3962" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e2483bf9-0369-48f1-b8c3-62086e95248b" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7DF9DABA" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/651ee3c9-7ad6-4ae0-91a5-2d90d64f2846" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA83264A18" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/1a924005-f336-4ab3-8a43-9ed7149eb48e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA754ED7E7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/4d0ab05d-3c8b-4543-894a-b7a0ecbfe4fd" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA75446E15" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d84738d5-bf57-41cd-aaa7-2c6c6e78a997" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6FBEB44E" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c348ac78-c606-4a8c-a811-0afe50cef002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B0E9C49" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8e5b28ff-cfff-41c9-8a37-b36d258e8021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA59F4A1B4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/97967375-3b63-48dc-9aa2-ab24621f771a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA542F9322" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e3ef65e6-1207-4b08-9874-9a772f222c23" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53C4F34C" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c0c60f05-a22f-4eef-9286-22cfbf66d6b6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4575D4CB" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/5bff8adb-b6b4-46fa-bc81-32ef628baccf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3A45EE72" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b8d8b039-11fa-4828-9a2c-7e80ce03b353" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA35FD1C8E" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/aefa9e7b-cf02-40fc-873e-80565a3605c8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2A10BE29" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/1d723ef8-4bb5-416d-8a02-99c963ac21d5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA2AD45521" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/0b330c1c-f5a4-4c17-8c11-1b3242a8e6a1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA2A85E977" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8d3b1bd7-507b-4dcd-b124-5f6102c2e658" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA23A53A05" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c6383008-6a59-49ba-8ffd-867582edfcca" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA1B09A308" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/df149a17-e686-4f4b-957e-cabde8cc3443" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA19F42307" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/bd3d4567-edc4-415b-b7d3-feda26a89814" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA1827B396" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/5e7204c8-b030-4fb6-8c58-7efc0b8ced3d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA180FF9FE" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c7db4751-93bc-483e-a2b1-0f7810cda705" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1441CB31" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/af46d8b3-b2ca-4af6-9e21-18412a8c4495" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90F77597E" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f7ac8c23-3718-4d55-adf5-4c66af3dcc70" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BC9DDFA5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/cde63d95-3445-4ec1-ad1c-0f2318616c05" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9988BBBCB" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/ada52261-c76b-4fe3-9c78-4fdb18847b1f" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9925BEBBD" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/010ec24c-2b40-4334-9832-bec5ed6ade2d" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98B8D5B9C" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c5eca36c-8d5f-4403-9cc9-febeec400a9b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B982477BDF" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/46296c90-2816-4ff4-a7d3-b52beb626c8c" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97767535C" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f78b6bc0-6122-4e81-882c-e4f6b21dbc47" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B976468DFA" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c00b6cba-2253-40b4-8cfa-713bed4a23d1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96FE60B13" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c59c0550-5993-4aa4-9aea-7c4d9a21f29a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B952C89EBB" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/cb38a4a6-4644-427a-b2fc-38645bc61f20" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9362BF731" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/0f7c108f-9527-4374-83d0-e1b25591c3b8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933AB8F17" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/212731df-6858-4f87-b844-bfeee2406a06" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92850F5F6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/93c2f64a-5a7c-42bd-82c4-bed35b28359c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9032AA36F" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/00a66fb3-acba-4a9b-ac63-74f8b7385d4f" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902B2815A" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/667b21e7-cbe1-4ec8-be72-b551f27f3220" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FC140BCF" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8d3b4786-c863-407a-a030-5f7994b59977" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E544D16C" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b720b74f-0bd3-4e7f-9498-a3234560b4b2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DAB081E6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/38ea4a61-0490-47cb-a9f8-b7ceb2dd8f19" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CBB60C9D" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/0dc0c7d9-36f1-4332-8671-9688bda0b3e6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C9C1BEAD" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/efd76d88-2d83-46e0-a698-40ddc5ab783b" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C4B01159" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b4b4e951-ec23-4e85-8783-a177f7de73a0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BE889F08" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/38189fc5-df0d-40db-89c2-f6b1b16e3a8b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B663E99F" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/09d5fc41-dd65-47c1-83cb-994b2f955a78" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B3F2344A" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/07771418-c423-4780-bbcf-7a3083723669" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A9343E54" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/78d74bba-27bd-45bf-aae3-e969c76e56c7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8A54F09" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/30bc8af0-012f-4e83-bdab-30d2f0a5ca95" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B888D72D88" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/49505afa-302f-42b3-929f-9a393e36bc78" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87FB2525A" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/6573715e-86ef-420c-b094-8d1d76237368" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87AD07B78" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/7e162d9f-c725-4d96-9b78-59bc51e07d07" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8479D452F" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f6895db1-5980-4875-82f2-a7bfb831e596" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82278FD0D" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/34d2ff07-d810-4e0b-aa22-68cfd3966a29" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8397ED987" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d9345afd-809e-402b-a9fd-79c37ab62f0c" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B843100BA9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/df02720a-1bbb-4020-a1ed-8975c6073966" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B831C32E7C" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/99c4c276-6698-4015-804c-02116436b14d" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82E1D117F" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a2035772-b20b-40ed-92a4-6ee656e4d287" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82DCFC4B0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/9e832cf5-7a12-48b5-8ce5-4820a2d064a2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8286B4119" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/4833fcd9-3abc-4d14-9f43-3cc63d50d7ab" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8214D3746" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a8a19b4d-3b9a-4fd7-8c79-928b5f04d062" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8295DD3CC" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a7c37d0a-1e90-49e6-9ba4-4cf0c79f2e9c" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B806F52142" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/ef68623c-c99f-4620-b3e4-974cc32675ef" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B806749FC0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/961e6878-27f9-4e4e-a23b-3e3a9c6e62a3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8091F675B" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b2296586-ea21-4d30-b111-4d702d4c8e31" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AED58497" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b7bf6fae-5698-4e65-90da-fa10699acc14" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79B2727CF" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/416ce0a3-5add-49a4-beff-97048cafebbd" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A2915EBE" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b43a259f-2f35-4884-89f2-303c893cc262" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79AE4ED10" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/decc131f-081c-4ddd-94fc-03b4a19c51f5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B797122209" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/47da8a7b-9c86-414d-b9b1-c51de4100464" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76D3576FC" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a0c51379-260e-47de-aa5c-ca715a9039ec" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72B83D180" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/3641c91b-7ec5-4171-8d9d-443ed11feee0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7275F2C93" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/98365f89-08d0-443b-b35f-57a59c3cffaa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7238C3F0E" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/19647008-ef64-438e-a919-876d1a59f5a9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71863BAED" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/aabfc47b-5643-4a2b-a4e7-ec6ae1d1bc93" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B714F31F7C" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c1f54bf2-224a-4e3d-afe2-7d80359e73af" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7149273B3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e60b23b0-ad82-4c69-a870-e2dbc1c86622" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B712DE4472" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/1bd74b51-24cf-4c03-86ec-41195badda59" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FB5D2C9E" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/48856fc1-9d5a-4fe8-adfe-88dfa31a6e77" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA02489E" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/ef744beb-5a84-4e1c-a970-3221df2d1acd" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DB57D273" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d302bb48-5e3c-4896-b533-e5129ef865c7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D5561296" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/41c399ba-a699-4281-80f2-b53ac4c917ae" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D50CEC3C" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/77abfe2a-381f-449d-b143-b9c2cb793c3c" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4AACCA1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e6eb9824-afa6-4780-9a49-005fe0377320" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CD71DFF6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/913798eb-caf8-4a96-b7e0-dbfb490f83df" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C045A2E7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/9fd9a800-2c80-4886-9bfc-b865565e8f01" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBA7259F" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/63c676e8-076c-4c2e-8083-1d853fb18732" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CD57848E" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/7f1fef77-3dbb-41b0-97bc-18e4e515ab67" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A8CC523D" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/15ef6aad-e0dc-440b-a175-06a93beac919" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AD5A3401" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c164f63c-8aec-4841-aa8f-5014bcce2040" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68DD85147" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/57688716-8b13-4943-ab79-f7d1477bd754" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68E5C3E7D" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/828b50de-6965-45cf-afdd-f2dcb17e179e" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B679DA4854" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/3be419b6-d7c1-416b-8c42-82b9aab1ee84" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B679D3A0DD" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/49c9a445-5ec9-4bb3-a59c-5b23b45f5c5e" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6732A4BBB" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/a2c7ca3e-8112-4088-89ba-3d122338e487" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B672921251" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/af319fee-5b67-4e9e-98d9-0a95b9599021" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z7E3C622BB" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c0d67257-1910-4f02-966d-5922d4fb1a6d" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6471BB5E9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/7f22b2c7-f6db-46d9-85a1-7beddb10b111" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6335745D4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f8f7c5c3-0586-4dda-a137-f792648654b4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B632D0B51E" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/9d5fce2e-a9f4-4a6f-b502-12b14b010ea0" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62DCBADA2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8b6eb52a-ed07-4af4-8e11-c87a6211059f" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D588BEB7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f3f668b8-6a03-4b60-b7d7-f2e1d9bb5ccf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6295FEE70" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/13757783-9e90-4779-8f39-1817a787acfe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61ECE9689" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/010f3743-216b-43b3-b633-e06488255040" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61E60894F" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f7ac7960-d07a-49e7-ae18-770f17d752c8" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61F35D9CE" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/00ec38b8-31d1-415e-8c45-e522fb479c1d" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61DC250AC" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/1923b002-cf1f-491d-a510-a9b92146071a" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B602C4B0A0" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8f833388-9fc7-4217-8dd8-b6f0892d4ce6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E40B22BE" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/3c8b045d-6d48-445d-87da-04d5d3fd8544" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D66B0ADD" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c0a79a1a-0440-4318-b3f7-7efaaa4dca21" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5E99DD1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/72babbde-cc13-47e9-a889-d8696bbbd014" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D62B8471" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c54fc345-375a-4d79-aef3-80d1da6a3ca2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C1422885" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f6d356a8-806f-44a4-aa56-b3932234854f" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC2929CC" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/27b932e9-ee67-4d15-b7e2-78d6ca193eb7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5C078C5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/33c6ed65-84a2-4d9d-840f-864b929ff73e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E0C05A8F" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/4bc32036-3898-4754-b617-9d3ac76dc7d6" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E49C4EE7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b8b62a4a-6916-4310-bc96-97faaad79d6a" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A8A41E7D" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/94d69dde-197f-4c67-b508-06c55dd6d2a3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6085FB3D0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/52d517b8-6d68-4a96-ad9b-06835b0bcd78" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B590011349" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e966816b-90d3-4f2d-9831-518860fdfa58" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58C151AD8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/fd59288d-a3fe-4a51-9dad-b59eb62588d0" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5829BD4C7" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/cc43a0c2-c408-4ea1-b3e0-c824fcc216ff" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577C8314E" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/1da98155-216e-4234-931a-ac7fdc0c838d" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CD4E969" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/99c7576b-71dd-4b09-92fa-ea1fb0db3d01" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55C58A0DF" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/5c32e824-6ddc-46a3-a737-020134849331" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51996C0B2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/6834e598-fe3c-4f94-80b0-40c965bdac96" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C0F1F578" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/0c7444cb-8909-4f6a-874b-6d2478e718cd" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BBF8DB9B" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/47480352-1955-40ee-ab1c-edc874b93d3e" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51A051138" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/43a557f2-453b-40d7-8c4e-0b225088b5ea" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C8D146E2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e63010ca-db1a-42cf-bc0e-b29171506fdc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BB084352" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/199e1471-a622-440d-85a1-0d0781a10733" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BBE25289" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/fef83080-bfc2-4290-9b02-4a8be2171cd5" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47B9C9183" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/9e4a0fe9-2d52-4807-b96e-438f2dd672bf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AF62EE5F" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f637f966-3c1d-47b4-8066-8d69f8f617c5" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4967FC47C" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/13f01b0d-db35-41dd-be11-62c2241d105b" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A50216D8" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/3372eb47-91db-4244-8dab-8e862753aca1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B518E87323" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/831ca7ef-f19c-4c9b-88bb-6a69ad48c7f2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B455C74857" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f0b72874-1823-489d-a2bd-6497f61e2c79" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45EEC245D" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b5629f9c-910c-40e5-a7cd-385e79292b3c" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4523BCA0E" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8e8c6574-e38f-48ef-b137-a74cfc9c4b12" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44E1ECAA5" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/f60f83f1-6d2e-426d-a21b-c04012f4ffd6" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B447666F77" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/4235209e-30eb-42b9-bd75-e3da75b7a7bc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43BC0A597" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d34e990c-7066-46b7-8af8-5e625dced07e" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42F48D61E" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/fceb3088-7d9c-480c-8e26-4cd3b5f7e4b4" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42FB0B1A6" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8bdeacf6-f7da-42a0-880c-c3cc7e42bb3b" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42957D36B" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/828e6a50-be50-485b-aef8-ec6a2c787bf7" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420CCC647" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/682824aa-c2f4-40fc-977f-69be1b2dff78" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420F2BB2F" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/4bf607de-f9e5-4665-9e9d-0249789a38d6" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B403EECF88" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/69b6994d-e2e4-40cc-8c19-341472dbbb0e" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F6540EA2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/8e04b377-5f95-4c03-a39a-5a7070c1b180" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F62DF814" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/9b1f8512-969f-4087-9a6b-a64aadcc8781" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36DE45ACE" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/50a2ecd3-2958-470b-a3fd-8af092b2dfec" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/deccb4c9-7fb5-459f-836d-70a0264006ef" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36445C813" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/46a77b99-221d-4a27-9a28-000d1af2e4b8" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B352584214" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e89186d3-349d-4705-aedb-b243ae7f79af" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35250BE36" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/c057490e-e826-49d6-83d6-1950c5e3a86d" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/deccb4c9-7fb5-459f-836d-70a0264006ef" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32F024227" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/b9f9a70d-cd3b-4d46-b3f3-f3f97b4a6796" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B329E6C26C" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e6c531f5-73a1-43e4-94b0-935c4e647f17" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B329AC8150" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/019485f5-302b-4efa-837a-a9219eb850a4" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31F4BA8F1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/d64c0345-680b-4701-aad4-391bd2c3a2fe" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31EC7886A" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/0e5ea5f7-1555-49a3-a26d-533d1efb2e35" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31160C61B" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e4cba94f-189b-4f1e-bcb3-25aa18e99c56" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3118A1794" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/7c4b8ce8-ca37-4e62-ba9a-6e37c3563795" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B301059017" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/9737ebdf-93bc-4207-b259-2068244138cb" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B286D0057A" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIPS030006/amministrazione-trasparente/atti-amministrazioni-enti/e7d9b9e3-a009-4c6f-a5d3-e881dd05443d" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F201"/>
+  <dimension ref="A1:F238"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7870</v>
+        <v>9616</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="2" t="s">
-        <v>9</v>
+      <c r="E2" t="s">
+        <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>7760</v>
+        <v>9498</v>
       </c>
       <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E3" t="s">
+        <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>7756</v>
+        <v>9338</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
-        <v>7677</v>
+        <v>9313</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6">
-        <v>7645</v>
+        <v>9065</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7">
-        <v>7282</v>
+        <v>8917</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8">
-        <v>5902</v>
+        <v>8884</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9">
-        <v>5596</v>
+        <v>8742</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10">
-        <v>5502</v>
+        <v>8688</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11">
+        <v>8677</v>
+      </c>
+      <c r="C11" t="s">
         <v>33</v>
       </c>
-      <c r="B11">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12">
+        <v>8619</v>
+      </c>
+      <c r="C12" t="s">
         <v>36</v>
       </c>
-      <c r="B12">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>4432</v>
+        <v>8610</v>
       </c>
       <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14">
+        <v>8594</v>
+      </c>
+      <c r="C14" t="s">
         <v>41</v>
       </c>
-      <c r="B14">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15">
+        <v>8547</v>
+      </c>
+      <c r="C15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" t="s">
         <v>44</v>
       </c>
-      <c r="B15">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E15" t="s">
+        <v>7</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B16">
-        <v>4331</v>
+        <v>8546</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>45</v>
+      </c>
+      <c r="E16" t="s">
+        <v>7</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B17">
-        <v>4328</v>
+        <v>8403</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="B18">
-        <v>4326</v>
+        <v>7870</v>
       </c>
       <c r="C18" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19">
+        <v>7760</v>
+      </c>
+      <c r="C19" t="s">
         <v>53</v>
       </c>
-      <c r="B19">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20">
+        <v>7756</v>
+      </c>
+      <c r="C20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21">
+        <v>7677</v>
+      </c>
+      <c r="C21" t="s">
+        <v>58</v>
+      </c>
+      <c r="D21" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22">
+        <v>7645</v>
+      </c>
+      <c r="C22" t="s">
+        <v>61</v>
+      </c>
+      <c r="D22" t="s">
         <v>62</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>63</v>
+      </c>
+      <c r="B23">
+        <v>7282</v>
+      </c>
+      <c r="C23" t="s">
+        <v>64</v>
+      </c>
+      <c r="D23" t="s">
         <v>65</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>66</v>
+      </c>
+      <c r="B24">
+        <v>5902</v>
+      </c>
+      <c r="C24" t="s">
+        <v>67</v>
+      </c>
+      <c r="D24" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25">
+        <v>5596</v>
+      </c>
+      <c r="C25" t="s">
+        <v>70</v>
+      </c>
+      <c r="D25" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B26">
-        <v>3280</v>
+        <v>5595</v>
       </c>
       <c r="C26" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>74</v>
+      </c>
+      <c r="B27">
+        <v>5502</v>
+      </c>
+      <c r="C27" t="s">
+        <v>75</v>
+      </c>
+      <c r="D27" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28">
+        <v>5037</v>
+      </c>
+      <c r="C28" t="s">
+        <v>78</v>
+      </c>
+      <c r="D28" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>80</v>
+      </c>
+      <c r="B29">
+        <v>4980</v>
+      </c>
+      <c r="C29" t="s">
+        <v>81</v>
+      </c>
+      <c r="D29" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B30">
+        <v>4880</v>
+      </c>
+      <c r="C30" t="s">
+        <v>84</v>
+      </c>
+      <c r="D30" t="s">
         <v>85</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
+        <v>86</v>
+      </c>
+      <c r="B31">
+        <v>4706</v>
+      </c>
+      <c r="C31" t="s">
+        <v>87</v>
+      </c>
+      <c r="D31" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32">
+        <v>4658</v>
+      </c>
+      <c r="C32" t="s">
+        <v>90</v>
+      </c>
+      <c r="D32" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
+        <v>92</v>
+      </c>
+      <c r="B33">
+        <v>4602</v>
+      </c>
+      <c r="C33" t="s">
+        <v>93</v>
+      </c>
+      <c r="D33" t="s">
         <v>94</v>
-      </c>
-[...7 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34">
+        <v>4435</v>
+      </c>
+      <c r="C34" t="s">
+        <v>96</v>
+      </c>
+      <c r="D34" t="s">
         <v>97</v>
-      </c>
-[...7 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="B35">
-        <v>2352</v>
+        <v>4432</v>
       </c>
       <c r="C35" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D35" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B36">
-        <v>2128</v>
+        <v>4390</v>
       </c>
       <c r="C36" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="D36" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B37">
-        <v>2071</v>
+        <v>4341</v>
       </c>
       <c r="C37" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D37" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="B38">
-        <v>1975</v>
+        <v>4331</v>
       </c>
       <c r="C38" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="B39">
-        <v>1909</v>
+        <v>4328</v>
       </c>
       <c r="C39" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="D39" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="B40">
-        <v>1879</v>
+        <v>4326</v>
       </c>
       <c r="C40" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="D40" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B41">
-        <v>1848</v>
+        <v>4245</v>
       </c>
       <c r="C41" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="D41" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="B42">
-        <v>1831</v>
+        <v>4036</v>
       </c>
       <c r="C42" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="D42" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>118</v>
+      </c>
+      <c r="B43">
+        <v>3968</v>
+      </c>
+      <c r="C43" t="s">
+        <v>119</v>
+      </c>
+      <c r="D43" t="s">
         <v>120</v>
-      </c>
-[...7 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="B44">
-        <v>1756</v>
+        <v>3941</v>
       </c>
       <c r="C44" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B45">
-        <v>1692</v>
+        <v>3894</v>
       </c>
       <c r="C45" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="D45" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46">
+        <v>3828</v>
+      </c>
+      <c r="C46" t="s">
         <v>128</v>
       </c>
-      <c r="B46">
-[...4 lines deleted...]
-      </c>
       <c r="D46" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B47">
-        <v>1510</v>
+        <v>3809</v>
       </c>
       <c r="C47" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="D47" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="B48">
-        <v>1350</v>
+        <v>3756</v>
       </c>
       <c r="C48" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="D48" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B49">
-        <v>1286</v>
+        <v>3621</v>
       </c>
       <c r="C49" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="D49" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
+        <v>138</v>
+      </c>
+      <c r="B50">
+        <v>3493</v>
+      </c>
+      <c r="C50" t="s">
         <v>139</v>
       </c>
-      <c r="B50">
-[...4 lines deleted...]
-      </c>
       <c r="D50" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B51">
-        <v>1139</v>
+        <v>3427</v>
       </c>
       <c r="C51" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="D51" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B52">
-        <v>1076</v>
+        <v>3336</v>
       </c>
       <c r="C52" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="D52" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B53">
-        <v>996</v>
+        <v>3305</v>
       </c>
       <c r="C53" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="D53" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="B54">
-        <v>868</v>
+        <v>3280</v>
       </c>
       <c r="C54" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="D54" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B55">
-        <v>821</v>
+        <v>3235</v>
       </c>
       <c r="C55" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D55" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="B56">
-        <v>725</v>
+        <v>3104</v>
       </c>
       <c r="C56" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="D56" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B57">
-        <v>693</v>
+        <v>2972</v>
       </c>
       <c r="C57" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D57" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="B58">
-        <v>662</v>
+        <v>2931</v>
       </c>
       <c r="C58" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="D58" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B59">
-        <v>13633</v>
+        <v>2829</v>
       </c>
       <c r="C59" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="D59" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="B60">
-        <v>13548</v>
+        <v>2774</v>
       </c>
       <c r="C60" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="D60" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B61">
-        <v>13337</v>
+        <v>2567</v>
       </c>
       <c r="C61" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="D61" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="B62">
-        <v>13259</v>
+        <v>2517</v>
       </c>
       <c r="C62" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="D62" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B63">
-        <v>13221</v>
+        <v>2430</v>
       </c>
       <c r="C63" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="D63" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="B64">
-        <v>13162</v>
+        <v>2352</v>
       </c>
       <c r="C64" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="D64" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
+        <v>182</v>
+      </c>
+      <c r="B65">
+        <v>2128</v>
+      </c>
+      <c r="C65" t="s">
         <v>183</v>
       </c>
-      <c r="B65">
-[...4 lines deleted...]
-      </c>
       <c r="D65" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B66">
-        <v>13110</v>
+        <v>2071</v>
       </c>
       <c r="C66" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="D66" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B67">
-        <v>12986</v>
+        <v>1975</v>
       </c>
       <c r="C67" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="D67" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B68">
-        <v>12785</v>
+        <v>1909</v>
       </c>
       <c r="C68" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="D68" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="B69">
-        <v>12477</v>
+        <v>1903</v>
       </c>
       <c r="C69" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="D69" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
+        <v>191</v>
+      </c>
+      <c r="B70">
+        <v>1900</v>
+      </c>
+      <c r="C70" t="s">
+        <v>196</v>
+      </c>
+      <c r="D70" t="s">
         <v>197</v>
-      </c>
-[...7 lines deleted...]
-        <v>201</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B71">
-        <v>12370</v>
+        <v>1879</v>
       </c>
       <c r="C71" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="D71" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="B72">
-        <v>11980</v>
+        <v>1848</v>
       </c>
       <c r="C72" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="D72" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="B73">
-        <v>11961</v>
+        <v>1831</v>
       </c>
       <c r="C73" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="D73" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="B74">
-        <v>11888</v>
+        <v>1826</v>
       </c>
       <c r="C74" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="D74" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="B75">
-        <v>11721</v>
+        <v>1756</v>
       </c>
       <c r="C75" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="D75" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="B76">
-        <v>11627</v>
+        <v>1744</v>
       </c>
       <c r="C76" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="D76" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="B77">
-        <v>11424</v>
+        <v>1692</v>
       </c>
       <c r="C77" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="D77" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="B78">
-        <v>11350</v>
+        <v>1690</v>
       </c>
       <c r="C78" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="D78" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="B79">
-        <v>11336</v>
+        <v>1510</v>
       </c>
       <c r="C79" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="D79" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
+        <v>221</v>
+      </c>
+      <c r="B80">
+        <v>1350</v>
+      </c>
+      <c r="C80" t="s">
+        <v>222</v>
+      </c>
+      <c r="D80" t="s">
         <v>223</v>
-      </c>
-[...7 lines deleted...]
-        <v>229</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="B81">
-        <v>11232</v>
+        <v>1340</v>
       </c>
       <c r="C81" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="D81" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="B82">
-        <v>11217</v>
+        <v>1286</v>
       </c>
       <c r="C82" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="D82" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="B83">
-        <v>11044</v>
+        <v>1281</v>
       </c>
       <c r="C83" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="D83" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="B84">
-        <v>11042</v>
+        <v>1139</v>
       </c>
       <c r="C84" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="D84" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="B85">
-        <v>10755</v>
+        <v>1076</v>
       </c>
       <c r="C85" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="D85" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="B86">
-        <v>10640</v>
+        <v>996</v>
       </c>
       <c r="C86" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="D86" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="B87">
-        <v>10611</v>
+        <v>868</v>
       </c>
       <c r="C87" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="D87" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="B88">
-        <v>9997</v>
+        <v>867</v>
       </c>
       <c r="C88" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="D88" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>253</v>
+        <v>240</v>
       </c>
       <c r="B89">
-        <v>9752</v>
+        <v>864</v>
       </c>
       <c r="C89" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="D89" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="B90">
-        <v>9732</v>
+        <v>821</v>
       </c>
       <c r="C90" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="D90" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="B91">
-        <v>9667</v>
+        <v>725</v>
       </c>
       <c r="C91" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="D91" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="B92">
-        <v>9661</v>
+        <v>711</v>
       </c>
       <c r="C92" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="D92" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="B93">
-        <v>9618</v>
+        <v>693</v>
       </c>
       <c r="C93" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="D93" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="B94">
-        <v>9612</v>
+        <v>692</v>
       </c>
       <c r="C94" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="D94" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="B95">
-        <v>9551</v>
+        <v>662</v>
       </c>
       <c r="C95" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="D95" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="B96">
-        <v>9429</v>
+        <v>13633</v>
       </c>
       <c r="C96" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="D96" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="B97">
-        <v>9035</v>
+        <v>13548</v>
       </c>
       <c r="C97" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="D97" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="B98">
-        <v>9003</v>
+        <v>13337</v>
       </c>
       <c r="C98" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="D98" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="B99">
-        <v>8995</v>
+        <v>13259</v>
       </c>
       <c r="C99" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="D99" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="B100">
-        <v>8521</v>
+        <v>13221</v>
       </c>
       <c r="C100" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="D100" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="B101">
-        <v>7830</v>
+        <v>13162</v>
       </c>
       <c r="C101" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="D101" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="B102">
-        <v>7609</v>
+        <v>13151</v>
       </c>
       <c r="C102" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="D102" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="B103">
-        <v>7258</v>
+        <v>13110</v>
       </c>
       <c r="C103" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="D103" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="B104">
-        <v>7251</v>
+        <v>12986</v>
       </c>
       <c r="C104" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="D104" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="B105">
-        <v>7157</v>
+        <v>12785</v>
       </c>
       <c r="C105" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="D105" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="B106">
-        <v>6467</v>
+        <v>12477</v>
       </c>
       <c r="C106" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="D106" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="B107">
-        <v>5672</v>
+        <v>12445</v>
       </c>
       <c r="C107" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="D107" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="B108">
-        <v>5452</v>
+        <v>12370</v>
       </c>
       <c r="C108" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="D108" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="B109">
-        <v>5440</v>
+        <v>11980</v>
       </c>
       <c r="C109" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="D109" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="B110">
-        <v>5244</v>
+        <v>11961</v>
       </c>
       <c r="C110" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="D110" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="B111">
-        <v>5232</v>
+        <v>11888</v>
       </c>
       <c r="C111" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="D111" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="B112">
-        <v>5227</v>
+        <v>11721</v>
       </c>
       <c r="C112" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="D112" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
+        <v>312</v>
+      </c>
+      <c r="B113">
+        <v>11627</v>
+      </c>
+      <c r="C113" t="s">
         <v>313</v>
       </c>
-      <c r="B113">
-[...4 lines deleted...]
-      </c>
       <c r="D113" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="B114">
-        <v>4968</v>
+        <v>11424</v>
       </c>
       <c r="C114" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="D114" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
+        <v>318</v>
+      </c>
+      <c r="B115">
+        <v>11350</v>
+      </c>
+      <c r="C115" t="s">
+        <v>319</v>
+      </c>
+      <c r="D115" t="s">
         <v>320</v>
-      </c>
-[...7 lines deleted...]
-        <v>324</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="B116">
-        <v>4690</v>
+        <v>11336</v>
       </c>
       <c r="C116" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="D116" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="B117">
-        <v>4650</v>
+        <v>11330</v>
       </c>
       <c r="C117" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="D117" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="B118">
-        <v>4649</v>
+        <v>11232</v>
       </c>
       <c r="C118" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="D118" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>328</v>
       </c>
       <c r="B119">
-        <v>4648</v>
+        <v>11217</v>
       </c>
       <c r="C119" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="D119" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="B120">
-        <v>4560</v>
+        <v>11044</v>
       </c>
       <c r="C120" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="D120" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="B121">
-        <v>4473</v>
+        <v>11042</v>
       </c>
       <c r="C121" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="D121" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="B122">
-        <v>4361</v>
+        <v>10755</v>
       </c>
       <c r="C122" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="D122" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
+        <v>339</v>
+      </c>
+      <c r="B123">
+        <v>10640</v>
+      </c>
+      <c r="C123" t="s">
+        <v>340</v>
+      </c>
+      <c r="D123" t="s">
         <v>341</v>
-      </c>
-[...7 lines deleted...]
-        <v>345</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="B124">
-        <v>4173</v>
+        <v>10611</v>
       </c>
       <c r="C124" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="D124" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
+        <v>345</v>
+      </c>
+      <c r="B125">
+        <v>9997</v>
+      </c>
+      <c r="C125" t="s">
         <v>346</v>
       </c>
-      <c r="B125">
-[...4 lines deleted...]
-      </c>
       <c r="D125" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="B126">
-        <v>4074</v>
+        <v>9752</v>
       </c>
       <c r="C126" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="D126" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="B127">
-        <v>4059</v>
+        <v>9732</v>
       </c>
       <c r="C127" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="D127" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="B128">
-        <v>3893</v>
+        <v>9667</v>
       </c>
       <c r="C128" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="D128" t="s">
-        <v>108</v>
+        <v>355</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
+        <v>353</v>
+      </c>
+      <c r="B129">
+        <v>9661</v>
+      </c>
+      <c r="C129" t="s">
+        <v>356</v>
+      </c>
+      <c r="D129" t="s">
         <v>357</v>
-      </c>
-[...7 lines deleted...]
-        <v>360</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="B130">
-        <v>3833</v>
+        <v>9618</v>
       </c>
       <c r="C130" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="D130" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
+        <v>358</v>
+      </c>
+      <c r="B131">
+        <v>9612</v>
+      </c>
+      <c r="C131" t="s">
         <v>361</v>
       </c>
-      <c r="B131">
-[...4 lines deleted...]
-      </c>
       <c r="D131" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B132">
-        <v>3830</v>
+        <v>9551</v>
       </c>
       <c r="C132" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="D132" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
+        <v>366</v>
+      </c>
+      <c r="B133">
+        <v>9429</v>
+      </c>
+      <c r="C133" t="s">
+        <v>367</v>
+      </c>
+      <c r="D133" t="s">
         <v>368</v>
-      </c>
-[...7 lines deleted...]
-        <v>370</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
+        <v>369</v>
+      </c>
+      <c r="B134">
+        <v>9035</v>
+      </c>
+      <c r="C134" t="s">
+        <v>370</v>
+      </c>
+      <c r="D134" t="s">
         <v>371</v>
-      </c>
-[...7 lines deleted...]
-        <v>373</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B135">
-        <v>3340</v>
+        <v>9003</v>
       </c>
       <c r="C135" t="s">
+        <v>373</v>
+      </c>
+      <c r="D135" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
+        <v>372</v>
+      </c>
+      <c r="B136">
+        <v>8995</v>
+      </c>
+      <c r="C136" t="s">
+        <v>375</v>
+      </c>
+      <c r="D136" t="s">
         <v>376</v>
-      </c>
-[...7 lines deleted...]
-        <v>378</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
+        <v>377</v>
+      </c>
+      <c r="B137">
+        <v>8521</v>
+      </c>
+      <c r="C137" t="s">
+        <v>378</v>
+      </c>
+      <c r="D137" t="s">
         <v>379</v>
-      </c>
-[...7 lines deleted...]
-        <v>381</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
+        <v>380</v>
+      </c>
+      <c r="B138">
+        <v>7830</v>
+      </c>
+      <c r="C138" t="s">
+        <v>381</v>
+      </c>
+      <c r="D138" t="s">
         <v>382</v>
-      </c>
-[...7 lines deleted...]
-        <v>384</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
+        <v>383</v>
+      </c>
+      <c r="B139">
+        <v>7609</v>
+      </c>
+      <c r="C139" t="s">
+        <v>384</v>
+      </c>
+      <c r="D139" t="s">
         <v>385</v>
-      </c>
-[...7 lines deleted...]
-        <v>387</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B140">
-        <v>3136</v>
+        <v>7258</v>
       </c>
       <c r="C140" t="s">
+        <v>387</v>
+      </c>
+      <c r="D140" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B141">
-        <v>3131</v>
+        <v>7251</v>
       </c>
       <c r="C141" t="s">
+        <v>389</v>
+      </c>
+      <c r="D141" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="B142">
-        <v>3130</v>
+        <v>7157</v>
       </c>
       <c r="C142" t="s">
         <v>392</v>
       </c>
       <c r="D142" t="s">
         <v>393</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>394</v>
       </c>
       <c r="B143">
-        <v>2890</v>
+        <v>6467</v>
       </c>
       <c r="C143" t="s">
         <v>395</v>
       </c>
       <c r="D143" t="s">
         <v>396</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>397</v>
       </c>
       <c r="B144">
-        <v>2569</v>
+        <v>5672</v>
       </c>
       <c r="C144" t="s">
         <v>398</v>
       </c>
       <c r="D144" t="s">
         <v>399</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>400</v>
       </c>
       <c r="B145">
-        <v>2487</v>
+        <v>5452</v>
       </c>
       <c r="C145" t="s">
         <v>401</v>
       </c>
       <c r="D145" t="s">
         <v>402</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
+        <v>400</v>
+      </c>
+      <c r="B146">
+        <v>5440</v>
+      </c>
+      <c r="C146" t="s">
         <v>403</v>
       </c>
-      <c r="B146">
-[...2 lines deleted...]
-      <c r="C146" t="s">
+      <c r="D146" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
+        <v>405</v>
+      </c>
+      <c r="B147">
+        <v>5244</v>
+      </c>
+      <c r="C147" t="s">
         <v>406</v>
       </c>
-      <c r="B147">
-[...2 lines deleted...]
-      <c r="C147" t="s">
+      <c r="D147" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B148">
-        <v>2412</v>
+        <v>5232</v>
       </c>
       <c r="C148" t="s">
         <v>409</v>
       </c>
       <c r="D148" t="s">
         <v>410</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
+        <v>408</v>
+      </c>
+      <c r="B149">
+        <v>5227</v>
+      </c>
+      <c r="C149" t="s">
         <v>411</v>
       </c>
-      <c r="B149">
-[...2 lines deleted...]
-      <c r="C149" t="s">
+      <c r="D149" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
+        <v>408</v>
+      </c>
+      <c r="B150">
+        <v>5212</v>
+      </c>
+      <c r="C150" t="s">
+        <v>413</v>
+      </c>
+      <c r="D150" t="s">
         <v>414</v>
-      </c>
-[...7 lines deleted...]
-        <v>416</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
+        <v>415</v>
+      </c>
+      <c r="B151">
+        <v>4968</v>
+      </c>
+      <c r="C151" t="s">
+        <v>416</v>
+      </c>
+      <c r="D151" t="s">
         <v>417</v>
-      </c>
-[...7 lines deleted...]
-        <v>419</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="B152">
-        <v>1858</v>
+        <v>4944</v>
       </c>
       <c r="C152" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="D152" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="B153">
-        <v>1844</v>
+        <v>4690</v>
       </c>
       <c r="C153" t="s">
+        <v>421</v>
+      </c>
+      <c r="D153" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="B154">
-        <v>1841</v>
+        <v>4650</v>
       </c>
       <c r="C154" t="s">
         <v>424</v>
       </c>
       <c r="D154" t="s">
         <v>425</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
+        <v>423</v>
+      </c>
+      <c r="B155">
+        <v>4649</v>
+      </c>
+      <c r="C155" t="s">
         <v>426</v>
       </c>
-      <c r="B155">
-[...2 lines deleted...]
-      <c r="C155" t="s">
+      <c r="D155" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
+        <v>423</v>
+      </c>
+      <c r="B156">
+        <v>4648</v>
+      </c>
+      <c r="C156" t="s">
+        <v>428</v>
+      </c>
+      <c r="D156" t="s">
         <v>429</v>
-      </c>
-[...7 lines deleted...]
-        <v>431</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
+        <v>430</v>
+      </c>
+      <c r="B157">
+        <v>4560</v>
+      </c>
+      <c r="C157" t="s">
+        <v>431</v>
+      </c>
+      <c r="D157" t="s">
         <v>432</v>
-      </c>
-[...7 lines deleted...]
-        <v>434</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B158">
-        <v>1345</v>
+        <v>4473</v>
       </c>
       <c r="C158" t="s">
+        <v>434</v>
+      </c>
+      <c r="D158" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
+        <v>436</v>
+      </c>
+      <c r="B159">
+        <v>4361</v>
+      </c>
+      <c r="C159" t="s">
         <v>437</v>
       </c>
-      <c r="B159">
-[...2 lines deleted...]
-      <c r="C159" t="s">
+      <c r="D159" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="B160">
-        <v>951</v>
+        <v>4352</v>
       </c>
       <c r="C160" t="s">
+        <v>439</v>
+      </c>
+      <c r="D160" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
+        <v>441</v>
+      </c>
+      <c r="B161">
+        <v>4173</v>
+      </c>
+      <c r="C161" t="s">
         <v>442</v>
       </c>
-      <c r="B161">
-[...2 lines deleted...]
-      <c r="C161" t="s">
+      <c r="D161" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
+        <v>441</v>
+      </c>
+      <c r="B162">
+        <v>4170</v>
+      </c>
+      <c r="C162" t="s">
+        <v>444</v>
+      </c>
+      <c r="D162" t="s">
         <v>445</v>
-      </c>
-[...7 lines deleted...]
-        <v>447</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B163">
-        <v>10304</v>
+        <v>4074</v>
       </c>
       <c r="C163" t="s">
+        <v>447</v>
+      </c>
+      <c r="D163" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
+        <v>449</v>
+      </c>
+      <c r="B164">
+        <v>4059</v>
+      </c>
+      <c r="C164" t="s">
         <v>450</v>
       </c>
-      <c r="B164">
-[...2 lines deleted...]
-      <c r="C164" t="s">
+      <c r="D164" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
+        <v>452</v>
+      </c>
+      <c r="B165">
+        <v>3893</v>
+      </c>
+      <c r="C165" t="s">
         <v>453</v>
       </c>
-      <c r="B165">
-[...4 lines deleted...]
-      </c>
       <c r="D165" t="s">
-        <v>455</v>
+        <v>187</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="B166">
-        <v>9937</v>
+        <v>3888</v>
       </c>
       <c r="C166" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="D166" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="B167">
-        <v>9897</v>
+        <v>3833</v>
       </c>
       <c r="C167" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="D167" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="B168">
-        <v>9837</v>
+        <v>3832</v>
       </c>
       <c r="C168" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="D168" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>465</v>
+        <v>456</v>
       </c>
       <c r="B169">
-        <v>9780</v>
+        <v>3830</v>
       </c>
       <c r="C169" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="D169" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="B170">
-        <v>9767</v>
+        <v>3492</v>
       </c>
       <c r="C170" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="D170" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="B171">
-        <v>9711</v>
+        <v>3346</v>
       </c>
       <c r="C171" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="D171" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="B172">
-        <v>9687</v>
+        <v>3340</v>
       </c>
       <c r="C172" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="D172" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="B173">
-        <v>9577</v>
+        <v>3289</v>
       </c>
       <c r="C173" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="D173" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="B174">
-        <v>9537</v>
+        <v>3203</v>
       </c>
       <c r="C174" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="D174" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="B175">
-        <v>8994</v>
+        <v>3188</v>
       </c>
       <c r="C175" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="D175" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="B176">
-        <v>8954</v>
+        <v>3142</v>
       </c>
       <c r="C176" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="D176" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>488</v>
+        <v>480</v>
       </c>
       <c r="B177">
-        <v>8885</v>
+        <v>3136</v>
       </c>
       <c r="C177" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="D177" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>488</v>
+        <v>480</v>
       </c>
       <c r="B178">
-        <v>8874</v>
+        <v>3131</v>
       </c>
       <c r="C178" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="D178" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>493</v>
+        <v>480</v>
       </c>
       <c r="B179">
-        <v>8684</v>
+        <v>3130</v>
       </c>
       <c r="C179" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
       <c r="D179" t="s">
-        <v>495</v>
+        <v>488</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="B180">
-        <v>8683</v>
+        <v>2890</v>
       </c>
       <c r="C180" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="D180" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="B181">
-        <v>8632</v>
+        <v>2569</v>
       </c>
       <c r="C181" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="D181" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="B182">
-        <v>8575</v>
+        <v>2487</v>
       </c>
       <c r="C182" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="D182" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="B183">
-        <v>8565</v>
+        <v>2468</v>
       </c>
       <c r="C183" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="D183" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="B184">
-        <v>8301</v>
+        <v>2416</v>
       </c>
       <c r="C184" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="D184" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>509</v>
+        <v>501</v>
       </c>
       <c r="B185">
-        <v>8135</v>
+        <v>2412</v>
       </c>
       <c r="C185" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="D185" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="B186">
-        <v>8134</v>
+        <v>2165</v>
       </c>
       <c r="C186" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="D186" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="B187">
-        <v>7773</v>
+        <v>1890</v>
       </c>
       <c r="C187" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="D187" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="B188">
-        <v>7630</v>
+        <v>1859</v>
       </c>
       <c r="C188" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="D188" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="B189">
-        <v>7629</v>
+        <v>1858</v>
       </c>
       <c r="C189" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="D189" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>522</v>
+        <v>512</v>
       </c>
       <c r="B190">
-        <v>7395</v>
+        <v>1844</v>
       </c>
       <c r="C190" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="D190" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>522</v>
+        <v>512</v>
       </c>
       <c r="B191">
-        <v>7392</v>
+        <v>1841</v>
       </c>
       <c r="C191" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="D191" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="B192">
-        <v>7118</v>
+        <v>1625</v>
       </c>
       <c r="C192" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="D192" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="B193">
-        <v>7082</v>
+        <v>1580</v>
       </c>
       <c r="C193" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="D193" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="B194">
-        <v>7049</v>
+        <v>1354</v>
       </c>
       <c r="C194" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="D194" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="B195">
-        <v>7044</v>
+        <v>1345</v>
       </c>
       <c r="C195" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="D195" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="B196">
-        <v>6913</v>
+        <v>953</v>
       </c>
       <c r="C196" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="D196" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="B197">
-        <v>6910</v>
+        <v>951</v>
       </c>
       <c r="C197" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="D197" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="B198">
-        <v>6829</v>
+        <v>222</v>
       </c>
       <c r="C198" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="D198" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
+        <v>540</v>
+      </c>
+      <c r="B199">
+        <v>10308</v>
+      </c>
+      <c r="C199" t="s">
+        <v>541</v>
+      </c>
+      <c r="D199" t="s">
         <v>542</v>
-      </c>
-[...7 lines deleted...]
-        <v>546</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>547</v>
+        <v>540</v>
       </c>
       <c r="B200">
-        <v>6613</v>
+        <v>10304</v>
       </c>
       <c r="C200" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="D200" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
+        <v>545</v>
+      </c>
+      <c r="B201">
+        <v>10183</v>
+      </c>
+      <c r="C201" t="s">
+        <v>546</v>
+      </c>
+      <c r="D201" t="s">
+        <v>547</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>548</v>
+      </c>
+      <c r="B202">
+        <v>10021</v>
+      </c>
+      <c r="C202" t="s">
+        <v>549</v>
+      </c>
+      <c r="D202" t="s">
         <v>550</v>
       </c>
-      <c r="B201">
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>551</v>
+      </c>
+      <c r="B203">
+        <v>9937</v>
+      </c>
+      <c r="C203" t="s">
+        <v>552</v>
+      </c>
+      <c r="D203" t="s">
+        <v>553</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>554</v>
+      </c>
+      <c r="B204">
+        <v>9897</v>
+      </c>
+      <c r="C204" t="s">
+        <v>555</v>
+      </c>
+      <c r="D204" t="s">
+        <v>556</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>557</v>
+      </c>
+      <c r="B205">
+        <v>9837</v>
+      </c>
+      <c r="C205" t="s">
+        <v>558</v>
+      </c>
+      <c r="D205" t="s">
+        <v>559</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>560</v>
+      </c>
+      <c r="B206">
+        <v>9780</v>
+      </c>
+      <c r="C206" t="s">
+        <v>561</v>
+      </c>
+      <c r="D206" t="s">
+        <v>562</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>563</v>
+      </c>
+      <c r="B207">
+        <v>9767</v>
+      </c>
+      <c r="C207" t="s">
+        <v>564</v>
+      </c>
+      <c r="D207" t="s">
+        <v>565</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>566</v>
+      </c>
+      <c r="B208">
+        <v>9711</v>
+      </c>
+      <c r="C208" t="s">
+        <v>567</v>
+      </c>
+      <c r="D208" t="s">
+        <v>568</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>566</v>
+      </c>
+      <c r="B209">
+        <v>9687</v>
+      </c>
+      <c r="C209" t="s">
+        <v>569</v>
+      </c>
+      <c r="D209" t="s">
+        <v>570</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>571</v>
+      </c>
+      <c r="B210">
+        <v>9577</v>
+      </c>
+      <c r="C210" t="s">
+        <v>572</v>
+      </c>
+      <c r="D210" t="s">
+        <v>573</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>574</v>
+      </c>
+      <c r="B211">
+        <v>9537</v>
+      </c>
+      <c r="C211" t="s">
+        <v>575</v>
+      </c>
+      <c r="D211" t="s">
+        <v>576</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>577</v>
+      </c>
+      <c r="B212">
+        <v>8994</v>
+      </c>
+      <c r="C212" t="s">
+        <v>578</v>
+      </c>
+      <c r="D212" t="s">
+        <v>579</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>580</v>
+      </c>
+      <c r="B213">
+        <v>8954</v>
+      </c>
+      <c r="C213" t="s">
+        <v>581</v>
+      </c>
+      <c r="D213" t="s">
+        <v>582</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>583</v>
+      </c>
+      <c r="B214">
+        <v>8885</v>
+      </c>
+      <c r="C214" t="s">
+        <v>584</v>
+      </c>
+      <c r="D214" t="s">
+        <v>585</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>583</v>
+      </c>
+      <c r="B215">
+        <v>8874</v>
+      </c>
+      <c r="C215" t="s">
+        <v>586</v>
+      </c>
+      <c r="D215" t="s">
+        <v>587</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>588</v>
+      </c>
+      <c r="B216">
+        <v>8684</v>
+      </c>
+      <c r="C216" t="s">
+        <v>589</v>
+      </c>
+      <c r="D216" t="s">
+        <v>590</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>588</v>
+      </c>
+      <c r="B217">
+        <v>8683</v>
+      </c>
+      <c r="C217" t="s">
+        <v>591</v>
+      </c>
+      <c r="D217" t="s">
+        <v>592</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>593</v>
+      </c>
+      <c r="B218">
+        <v>8632</v>
+      </c>
+      <c r="C218" t="s">
+        <v>594</v>
+      </c>
+      <c r="D218" t="s">
+        <v>595</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>596</v>
+      </c>
+      <c r="B219">
+        <v>8575</v>
+      </c>
+      <c r="C219" t="s">
+        <v>597</v>
+      </c>
+      <c r="D219" t="s">
+        <v>598</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>596</v>
+      </c>
+      <c r="B220">
+        <v>8565</v>
+      </c>
+      <c r="C220" t="s">
+        <v>599</v>
+      </c>
+      <c r="D220" t="s">
+        <v>600</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>601</v>
+      </c>
+      <c r="B221">
+        <v>8301</v>
+      </c>
+      <c r="C221" t="s">
+        <v>602</v>
+      </c>
+      <c r="D221" t="s">
+        <v>603</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>604</v>
+      </c>
+      <c r="B222">
+        <v>8135</v>
+      </c>
+      <c r="C222" t="s">
+        <v>605</v>
+      </c>
+      <c r="D222" t="s">
+        <v>606</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>604</v>
+      </c>
+      <c r="B223">
+        <v>8134</v>
+      </c>
+      <c r="C223" t="s">
+        <v>607</v>
+      </c>
+      <c r="D223" t="s">
+        <v>608</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>609</v>
+      </c>
+      <c r="B224">
+        <v>7773</v>
+      </c>
+      <c r="C224" t="s">
+        <v>610</v>
+      </c>
+      <c r="D224" t="s">
+        <v>611</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>612</v>
+      </c>
+      <c r="B225">
+        <v>7630</v>
+      </c>
+      <c r="C225" t="s">
+        <v>613</v>
+      </c>
+      <c r="D225" t="s">
+        <v>614</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>612</v>
+      </c>
+      <c r="B226">
+        <v>7629</v>
+      </c>
+      <c r="C226" t="s">
+        <v>615</v>
+      </c>
+      <c r="D226" t="s">
+        <v>616</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>617</v>
+      </c>
+      <c r="B227">
+        <v>7395</v>
+      </c>
+      <c r="C227" t="s">
+        <v>618</v>
+      </c>
+      <c r="D227" t="s">
+        <v>619</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>617</v>
+      </c>
+      <c r="B228">
+        <v>7392</v>
+      </c>
+      <c r="C228" t="s">
+        <v>620</v>
+      </c>
+      <c r="D228" t="s">
+        <v>621</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>622</v>
+      </c>
+      <c r="B229">
+        <v>7118</v>
+      </c>
+      <c r="C229" t="s">
+        <v>613</v>
+      </c>
+      <c r="D229" t="s">
+        <v>623</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>624</v>
+      </c>
+      <c r="B230">
+        <v>7082</v>
+      </c>
+      <c r="C230" t="s">
+        <v>625</v>
+      </c>
+      <c r="D230" t="s">
+        <v>626</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>627</v>
+      </c>
+      <c r="B231">
+        <v>7049</v>
+      </c>
+      <c r="C231" t="s">
+        <v>628</v>
+      </c>
+      <c r="D231" t="s">
+        <v>629</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>627</v>
+      </c>
+      <c r="B232">
+        <v>7044</v>
+      </c>
+      <c r="C232" t="s">
+        <v>630</v>
+      </c>
+      <c r="D232" t="s">
+        <v>631</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>632</v>
+      </c>
+      <c r="B233">
+        <v>6913</v>
+      </c>
+      <c r="C233" t="s">
+        <v>633</v>
+      </c>
+      <c r="D233" t="s">
+        <v>634</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>632</v>
+      </c>
+      <c r="B234">
+        <v>6910</v>
+      </c>
+      <c r="C234" t="s">
+        <v>635</v>
+      </c>
+      <c r="D234" t="s">
+        <v>636</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>637</v>
+      </c>
+      <c r="B235">
+        <v>6829</v>
+      </c>
+      <c r="C235" t="s">
+        <v>638</v>
+      </c>
+      <c r="D235" t="s">
+        <v>639</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>637</v>
+      </c>
+      <c r="B236">
+        <v>6828</v>
+      </c>
+      <c r="C236" t="s">
+        <v>640</v>
+      </c>
+      <c r="D236" t="s">
+        <v>641</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>642</v>
+      </c>
+      <c r="B237">
+        <v>6613</v>
+      </c>
+      <c r="C237" t="s">
+        <v>643</v>
+      </c>
+      <c r="D237" t="s">
+        <v>644</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>645</v>
+      </c>
+      <c r="B238">
         <v>5926</v>
       </c>
-      <c r="C201" t="s">
-[...8 lines deleted...]
-      <c r="F201" s="2" t="s">
+      <c r="C238" t="s">
+        <v>646</v>
+      </c>
+      <c r="D238" t="s">
+        <v>647</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F238" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId1"/>
-[...398 lines deleted...]
-    <hyperlink ref="F201" r:id="rId400"/>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="F3" r:id="rId2"/>
+    <hyperlink ref="E4" r:id="rId3"/>
+    <hyperlink ref="F4" r:id="rId4"/>
+    <hyperlink ref="E5" r:id="rId5"/>
+    <hyperlink ref="F5" r:id="rId6"/>
+    <hyperlink ref="E6" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="E7" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="E8" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="E9" r:id="rId13"/>
+    <hyperlink ref="F9" r:id="rId14"/>
+    <hyperlink ref="E10" r:id="rId15"/>
+    <hyperlink ref="F10" r:id="rId16"/>
+    <hyperlink ref="E11" r:id="rId17"/>
+    <hyperlink ref="F11" r:id="rId18"/>
+    <hyperlink ref="E12" r:id="rId19"/>
+    <hyperlink ref="F12" r:id="rId20"/>
+    <hyperlink ref="E13" r:id="rId21"/>
+    <hyperlink ref="F13" r:id="rId22"/>
+    <hyperlink ref="E14" r:id="rId23"/>
+    <hyperlink ref="F14" r:id="rId24"/>
+    <hyperlink ref="F15" r:id="rId25"/>
+    <hyperlink ref="F16" r:id="rId26"/>
+    <hyperlink ref="E17" r:id="rId27"/>
+    <hyperlink ref="F17" r:id="rId28"/>
+    <hyperlink ref="E18" r:id="rId29"/>
+    <hyperlink ref="F18" r:id="rId30"/>
+    <hyperlink ref="E19" r:id="rId31"/>
+    <hyperlink ref="F19" r:id="rId32"/>
+    <hyperlink ref="E20" r:id="rId33"/>
+    <hyperlink ref="F20" r:id="rId34"/>
+    <hyperlink ref="E21" r:id="rId35"/>
+    <hyperlink ref="F21" r:id="rId36"/>
+    <hyperlink ref="E22" r:id="rId37"/>
+    <hyperlink ref="F22" r:id="rId38"/>
+    <hyperlink ref="E23" r:id="rId39"/>
+    <hyperlink ref="F23" r:id="rId40"/>
+    <hyperlink ref="E24" r:id="rId41"/>
+    <hyperlink ref="F24" r:id="rId42"/>
+    <hyperlink ref="E25" r:id="rId43"/>
+    <hyperlink ref="F25" r:id="rId44"/>
+    <hyperlink ref="E26" r:id="rId45"/>
+    <hyperlink ref="F26" r:id="rId46"/>
+    <hyperlink ref="E27" r:id="rId47"/>
+    <hyperlink ref="F27" r:id="rId48"/>
+    <hyperlink ref="E28" r:id="rId49"/>
+    <hyperlink ref="F28" r:id="rId50"/>
+    <hyperlink ref="E29" r:id="rId51"/>
+    <hyperlink ref="F29" r:id="rId52"/>
+    <hyperlink ref="E30" r:id="rId53"/>
+    <hyperlink ref="F30" r:id="rId54"/>
+    <hyperlink ref="E31" r:id="rId55"/>
+    <hyperlink ref="F31" r:id="rId56"/>
+    <hyperlink ref="E32" r:id="rId57"/>
+    <hyperlink ref="F32" r:id="rId58"/>
+    <hyperlink ref="E33" r:id="rId59"/>
+    <hyperlink ref="F33" r:id="rId60"/>
+    <hyperlink ref="E34" r:id="rId61"/>
+    <hyperlink ref="F34" r:id="rId62"/>
+    <hyperlink ref="E35" r:id="rId63"/>
+    <hyperlink ref="F35" r:id="rId64"/>
+    <hyperlink ref="E36" r:id="rId65"/>
+    <hyperlink ref="F36" r:id="rId66"/>
+    <hyperlink ref="E37" r:id="rId67"/>
+    <hyperlink ref="F37" r:id="rId68"/>
+    <hyperlink ref="E38" r:id="rId69"/>
+    <hyperlink ref="F38" r:id="rId70"/>
+    <hyperlink ref="E39" r:id="rId71"/>
+    <hyperlink ref="F39" r:id="rId72"/>
+    <hyperlink ref="E40" r:id="rId73"/>
+    <hyperlink ref="F40" r:id="rId74"/>
+    <hyperlink ref="E41" r:id="rId75"/>
+    <hyperlink ref="F41" r:id="rId76"/>
+    <hyperlink ref="E42" r:id="rId77"/>
+    <hyperlink ref="F42" r:id="rId78"/>
+    <hyperlink ref="E43" r:id="rId79"/>
+    <hyperlink ref="F43" r:id="rId80"/>
+    <hyperlink ref="E44" r:id="rId81"/>
+    <hyperlink ref="F44" r:id="rId82"/>
+    <hyperlink ref="E45" r:id="rId83"/>
+    <hyperlink ref="F45" r:id="rId84"/>
+    <hyperlink ref="E46" r:id="rId85"/>
+    <hyperlink ref="F46" r:id="rId86"/>
+    <hyperlink ref="E47" r:id="rId87"/>
+    <hyperlink ref="F47" r:id="rId88"/>
+    <hyperlink ref="E48" r:id="rId89"/>
+    <hyperlink ref="F48" r:id="rId90"/>
+    <hyperlink ref="E49" r:id="rId91"/>
+    <hyperlink ref="F49" r:id="rId92"/>
+    <hyperlink ref="E50" r:id="rId93"/>
+    <hyperlink ref="F50" r:id="rId94"/>
+    <hyperlink ref="E51" r:id="rId95"/>
+    <hyperlink ref="F51" r:id="rId96"/>
+    <hyperlink ref="E52" r:id="rId97"/>
+    <hyperlink ref="F52" r:id="rId98"/>
+    <hyperlink ref="E53" r:id="rId99"/>
+    <hyperlink ref="F53" r:id="rId100"/>
+    <hyperlink ref="E54" r:id="rId101"/>
+    <hyperlink ref="F54" r:id="rId102"/>
+    <hyperlink ref="E55" r:id="rId103"/>
+    <hyperlink ref="F55" r:id="rId104"/>
+    <hyperlink ref="E56" r:id="rId105"/>
+    <hyperlink ref="F56" r:id="rId106"/>
+    <hyperlink ref="E57" r:id="rId107"/>
+    <hyperlink ref="F57" r:id="rId108"/>
+    <hyperlink ref="E58" r:id="rId109"/>
+    <hyperlink ref="F58" r:id="rId110"/>
+    <hyperlink ref="E59" r:id="rId111"/>
+    <hyperlink ref="F59" r:id="rId112"/>
+    <hyperlink ref="E60" r:id="rId113"/>
+    <hyperlink ref="F60" r:id="rId114"/>
+    <hyperlink ref="E61" r:id="rId115"/>
+    <hyperlink ref="F61" r:id="rId116"/>
+    <hyperlink ref="E62" r:id="rId117"/>
+    <hyperlink ref="F62" r:id="rId118"/>
+    <hyperlink ref="E63" r:id="rId119"/>
+    <hyperlink ref="F63" r:id="rId120"/>
+    <hyperlink ref="E64" r:id="rId121"/>
+    <hyperlink ref="F64" r:id="rId122"/>
+    <hyperlink ref="E65" r:id="rId123"/>
+    <hyperlink ref="F65" r:id="rId124"/>
+    <hyperlink ref="E66" r:id="rId125"/>
+    <hyperlink ref="F66" r:id="rId126"/>
+    <hyperlink ref="E67" r:id="rId127"/>
+    <hyperlink ref="F67" r:id="rId128"/>
+    <hyperlink ref="E68" r:id="rId129"/>
+    <hyperlink ref="F68" r:id="rId130"/>
+    <hyperlink ref="E69" r:id="rId131"/>
+    <hyperlink ref="F69" r:id="rId132"/>
+    <hyperlink ref="E70" r:id="rId133"/>
+    <hyperlink ref="F70" r:id="rId134"/>
+    <hyperlink ref="E71" r:id="rId135"/>
+    <hyperlink ref="F71" r:id="rId136"/>
+    <hyperlink ref="E72" r:id="rId137"/>
+    <hyperlink ref="F72" r:id="rId138"/>
+    <hyperlink ref="E73" r:id="rId139"/>
+    <hyperlink ref="F73" r:id="rId140"/>
+    <hyperlink ref="E74" r:id="rId141"/>
+    <hyperlink ref="F74" r:id="rId142"/>
+    <hyperlink ref="E75" r:id="rId143"/>
+    <hyperlink ref="F75" r:id="rId144"/>
+    <hyperlink ref="E76" r:id="rId145"/>
+    <hyperlink ref="F76" r:id="rId146"/>
+    <hyperlink ref="E77" r:id="rId147"/>
+    <hyperlink ref="F77" r:id="rId148"/>
+    <hyperlink ref="E78" r:id="rId149"/>
+    <hyperlink ref="F78" r:id="rId150"/>
+    <hyperlink ref="E79" r:id="rId151"/>
+    <hyperlink ref="F79" r:id="rId152"/>
+    <hyperlink ref="E80" r:id="rId153"/>
+    <hyperlink ref="F80" r:id="rId154"/>
+    <hyperlink ref="E81" r:id="rId155"/>
+    <hyperlink ref="F81" r:id="rId156"/>
+    <hyperlink ref="E82" r:id="rId157"/>
+    <hyperlink ref="F82" r:id="rId158"/>
+    <hyperlink ref="E83" r:id="rId159"/>
+    <hyperlink ref="F83" r:id="rId160"/>
+    <hyperlink ref="E84" r:id="rId161"/>
+    <hyperlink ref="F84" r:id="rId162"/>
+    <hyperlink ref="E85" r:id="rId163"/>
+    <hyperlink ref="F85" r:id="rId164"/>
+    <hyperlink ref="E86" r:id="rId165"/>
+    <hyperlink ref="F86" r:id="rId166"/>
+    <hyperlink ref="E87" r:id="rId167"/>
+    <hyperlink ref="F87" r:id="rId168"/>
+    <hyperlink ref="E88" r:id="rId169"/>
+    <hyperlink ref="F88" r:id="rId170"/>
+    <hyperlink ref="E89" r:id="rId171"/>
+    <hyperlink ref="F89" r:id="rId172"/>
+    <hyperlink ref="E90" r:id="rId173"/>
+    <hyperlink ref="F90" r:id="rId174"/>
+    <hyperlink ref="E91" r:id="rId175"/>
+    <hyperlink ref="F91" r:id="rId176"/>
+    <hyperlink ref="E92" r:id="rId177"/>
+    <hyperlink ref="F92" r:id="rId178"/>
+    <hyperlink ref="E93" r:id="rId179"/>
+    <hyperlink ref="F93" r:id="rId180"/>
+    <hyperlink ref="E94" r:id="rId181"/>
+    <hyperlink ref="F94" r:id="rId182"/>
+    <hyperlink ref="E95" r:id="rId183"/>
+    <hyperlink ref="F95" r:id="rId184"/>
+    <hyperlink ref="E96" r:id="rId185"/>
+    <hyperlink ref="F96" r:id="rId186"/>
+    <hyperlink ref="E97" r:id="rId187"/>
+    <hyperlink ref="F97" r:id="rId188"/>
+    <hyperlink ref="E98" r:id="rId189"/>
+    <hyperlink ref="F98" r:id="rId190"/>
+    <hyperlink ref="E99" r:id="rId191"/>
+    <hyperlink ref="F99" r:id="rId192"/>
+    <hyperlink ref="E100" r:id="rId193"/>
+    <hyperlink ref="F100" r:id="rId194"/>
+    <hyperlink ref="E101" r:id="rId195"/>
+    <hyperlink ref="F101" r:id="rId196"/>
+    <hyperlink ref="E102" r:id="rId197"/>
+    <hyperlink ref="F102" r:id="rId198"/>
+    <hyperlink ref="E103" r:id="rId199"/>
+    <hyperlink ref="F103" r:id="rId200"/>
+    <hyperlink ref="E104" r:id="rId201"/>
+    <hyperlink ref="F104" r:id="rId202"/>
+    <hyperlink ref="E105" r:id="rId203"/>
+    <hyperlink ref="F105" r:id="rId204"/>
+    <hyperlink ref="E106" r:id="rId205"/>
+    <hyperlink ref="F106" r:id="rId206"/>
+    <hyperlink ref="E107" r:id="rId207"/>
+    <hyperlink ref="F107" r:id="rId208"/>
+    <hyperlink ref="E108" r:id="rId209"/>
+    <hyperlink ref="F108" r:id="rId210"/>
+    <hyperlink ref="E109" r:id="rId211"/>
+    <hyperlink ref="F109" r:id="rId212"/>
+    <hyperlink ref="E110" r:id="rId213"/>
+    <hyperlink ref="F110" r:id="rId214"/>
+    <hyperlink ref="E111" r:id="rId215"/>
+    <hyperlink ref="F111" r:id="rId216"/>
+    <hyperlink ref="E112" r:id="rId217"/>
+    <hyperlink ref="F112" r:id="rId218"/>
+    <hyperlink ref="E113" r:id="rId219"/>
+    <hyperlink ref="F113" r:id="rId220"/>
+    <hyperlink ref="E114" r:id="rId221"/>
+    <hyperlink ref="F114" r:id="rId222"/>
+    <hyperlink ref="E115" r:id="rId223"/>
+    <hyperlink ref="F115" r:id="rId224"/>
+    <hyperlink ref="E116" r:id="rId225"/>
+    <hyperlink ref="F116" r:id="rId226"/>
+    <hyperlink ref="E117" r:id="rId227"/>
+    <hyperlink ref="F117" r:id="rId228"/>
+    <hyperlink ref="E118" r:id="rId229"/>
+    <hyperlink ref="F118" r:id="rId230"/>
+    <hyperlink ref="E119" r:id="rId231"/>
+    <hyperlink ref="F119" r:id="rId232"/>
+    <hyperlink ref="E120" r:id="rId233"/>
+    <hyperlink ref="F120" r:id="rId234"/>
+    <hyperlink ref="E121" r:id="rId235"/>
+    <hyperlink ref="F121" r:id="rId236"/>
+    <hyperlink ref="E122" r:id="rId237"/>
+    <hyperlink ref="F122" r:id="rId238"/>
+    <hyperlink ref="E123" r:id="rId239"/>
+    <hyperlink ref="F123" r:id="rId240"/>
+    <hyperlink ref="E124" r:id="rId241"/>
+    <hyperlink ref="F124" r:id="rId242"/>
+    <hyperlink ref="E125" r:id="rId243"/>
+    <hyperlink ref="F125" r:id="rId244"/>
+    <hyperlink ref="E126" r:id="rId245"/>
+    <hyperlink ref="F126" r:id="rId246"/>
+    <hyperlink ref="E127" r:id="rId247"/>
+    <hyperlink ref="F127" r:id="rId248"/>
+    <hyperlink ref="E128" r:id="rId249"/>
+    <hyperlink ref="F128" r:id="rId250"/>
+    <hyperlink ref="E129" r:id="rId251"/>
+    <hyperlink ref="F129" r:id="rId252"/>
+    <hyperlink ref="E130" r:id="rId253"/>
+    <hyperlink ref="F130" r:id="rId254"/>
+    <hyperlink ref="E131" r:id="rId255"/>
+    <hyperlink ref="F131" r:id="rId256"/>
+    <hyperlink ref="E132" r:id="rId257"/>
+    <hyperlink ref="F132" r:id="rId258"/>
+    <hyperlink ref="E133" r:id="rId259"/>
+    <hyperlink ref="F133" r:id="rId260"/>
+    <hyperlink ref="E134" r:id="rId261"/>
+    <hyperlink ref="F134" r:id="rId262"/>
+    <hyperlink ref="E135" r:id="rId263"/>
+    <hyperlink ref="F135" r:id="rId264"/>
+    <hyperlink ref="E136" r:id="rId265"/>
+    <hyperlink ref="F136" r:id="rId266"/>
+    <hyperlink ref="E137" r:id="rId267"/>
+    <hyperlink ref="F137" r:id="rId268"/>
+    <hyperlink ref="E138" r:id="rId269"/>
+    <hyperlink ref="F138" r:id="rId270"/>
+    <hyperlink ref="E139" r:id="rId271"/>
+    <hyperlink ref="F139" r:id="rId272"/>
+    <hyperlink ref="E140" r:id="rId273"/>
+    <hyperlink ref="F140" r:id="rId274"/>
+    <hyperlink ref="E141" r:id="rId275"/>
+    <hyperlink ref="F141" r:id="rId276"/>
+    <hyperlink ref="E142" r:id="rId277"/>
+    <hyperlink ref="F142" r:id="rId278"/>
+    <hyperlink ref="E143" r:id="rId279"/>
+    <hyperlink ref="F143" r:id="rId280"/>
+    <hyperlink ref="E144" r:id="rId281"/>
+    <hyperlink ref="F144" r:id="rId282"/>
+    <hyperlink ref="E145" r:id="rId283"/>
+    <hyperlink ref="F145" r:id="rId284"/>
+    <hyperlink ref="E146" r:id="rId285"/>
+    <hyperlink ref="F146" r:id="rId286"/>
+    <hyperlink ref="E147" r:id="rId287"/>
+    <hyperlink ref="F147" r:id="rId288"/>
+    <hyperlink ref="E148" r:id="rId289"/>
+    <hyperlink ref="F148" r:id="rId290"/>
+    <hyperlink ref="E149" r:id="rId291"/>
+    <hyperlink ref="F149" r:id="rId292"/>
+    <hyperlink ref="E150" r:id="rId293"/>
+    <hyperlink ref="F150" r:id="rId294"/>
+    <hyperlink ref="E151" r:id="rId295"/>
+    <hyperlink ref="F151" r:id="rId296"/>
+    <hyperlink ref="E152" r:id="rId297"/>
+    <hyperlink ref="F152" r:id="rId298"/>
+    <hyperlink ref="E153" r:id="rId299"/>
+    <hyperlink ref="F153" r:id="rId300"/>
+    <hyperlink ref="E154" r:id="rId301"/>
+    <hyperlink ref="F154" r:id="rId302"/>
+    <hyperlink ref="E155" r:id="rId303"/>
+    <hyperlink ref="F155" r:id="rId304"/>
+    <hyperlink ref="E156" r:id="rId305"/>
+    <hyperlink ref="F156" r:id="rId306"/>
+    <hyperlink ref="E157" r:id="rId307"/>
+    <hyperlink ref="F157" r:id="rId308"/>
+    <hyperlink ref="E158" r:id="rId309"/>
+    <hyperlink ref="F158" r:id="rId310"/>
+    <hyperlink ref="E159" r:id="rId311"/>
+    <hyperlink ref="F159" r:id="rId312"/>
+    <hyperlink ref="E160" r:id="rId313"/>
+    <hyperlink ref="F160" r:id="rId314"/>
+    <hyperlink ref="E161" r:id="rId315"/>
+    <hyperlink ref="F161" r:id="rId316"/>
+    <hyperlink ref="E162" r:id="rId317"/>
+    <hyperlink ref="F162" r:id="rId318"/>
+    <hyperlink ref="E163" r:id="rId319"/>
+    <hyperlink ref="F163" r:id="rId320"/>
+    <hyperlink ref="E164" r:id="rId321"/>
+    <hyperlink ref="F164" r:id="rId322"/>
+    <hyperlink ref="E165" r:id="rId323"/>
+    <hyperlink ref="F165" r:id="rId324"/>
+    <hyperlink ref="E166" r:id="rId325"/>
+    <hyperlink ref="F166" r:id="rId326"/>
+    <hyperlink ref="E167" r:id="rId327"/>
+    <hyperlink ref="F167" r:id="rId328"/>
+    <hyperlink ref="E168" r:id="rId329"/>
+    <hyperlink ref="F168" r:id="rId330"/>
+    <hyperlink ref="E169" r:id="rId331"/>
+    <hyperlink ref="F169" r:id="rId332"/>
+    <hyperlink ref="E170" r:id="rId333"/>
+    <hyperlink ref="F170" r:id="rId334"/>
+    <hyperlink ref="E171" r:id="rId335"/>
+    <hyperlink ref="F171" r:id="rId336"/>
+    <hyperlink ref="E172" r:id="rId337"/>
+    <hyperlink ref="F172" r:id="rId338"/>
+    <hyperlink ref="E173" r:id="rId339"/>
+    <hyperlink ref="F173" r:id="rId340"/>
+    <hyperlink ref="E174" r:id="rId341"/>
+    <hyperlink ref="F174" r:id="rId342"/>
+    <hyperlink ref="E175" r:id="rId343"/>
+    <hyperlink ref="F175" r:id="rId344"/>
+    <hyperlink ref="E176" r:id="rId345"/>
+    <hyperlink ref="F176" r:id="rId346"/>
+    <hyperlink ref="E177" r:id="rId347"/>
+    <hyperlink ref="F177" r:id="rId348"/>
+    <hyperlink ref="E178" r:id="rId349"/>
+    <hyperlink ref="F178" r:id="rId350"/>
+    <hyperlink ref="E179" r:id="rId351"/>
+    <hyperlink ref="F179" r:id="rId352"/>
+    <hyperlink ref="E180" r:id="rId353"/>
+    <hyperlink ref="F180" r:id="rId354"/>
+    <hyperlink ref="E181" r:id="rId355"/>
+    <hyperlink ref="F181" r:id="rId356"/>
+    <hyperlink ref="E182" r:id="rId357"/>
+    <hyperlink ref="F182" r:id="rId358"/>
+    <hyperlink ref="E183" r:id="rId359"/>
+    <hyperlink ref="F183" r:id="rId360"/>
+    <hyperlink ref="E184" r:id="rId361"/>
+    <hyperlink ref="F184" r:id="rId362"/>
+    <hyperlink ref="E185" r:id="rId363"/>
+    <hyperlink ref="F185" r:id="rId364"/>
+    <hyperlink ref="E186" r:id="rId365"/>
+    <hyperlink ref="F186" r:id="rId366"/>
+    <hyperlink ref="E187" r:id="rId367"/>
+    <hyperlink ref="F187" r:id="rId368"/>
+    <hyperlink ref="E188" r:id="rId369"/>
+    <hyperlink ref="F188" r:id="rId370"/>
+    <hyperlink ref="E189" r:id="rId371"/>
+    <hyperlink ref="F189" r:id="rId372"/>
+    <hyperlink ref="E190" r:id="rId373"/>
+    <hyperlink ref="F190" r:id="rId374"/>
+    <hyperlink ref="E191" r:id="rId375"/>
+    <hyperlink ref="F191" r:id="rId376"/>
+    <hyperlink ref="E192" r:id="rId377"/>
+    <hyperlink ref="F192" r:id="rId378"/>
+    <hyperlink ref="E193" r:id="rId379"/>
+    <hyperlink ref="F193" r:id="rId380"/>
+    <hyperlink ref="E194" r:id="rId381"/>
+    <hyperlink ref="F194" r:id="rId382"/>
+    <hyperlink ref="E195" r:id="rId383"/>
+    <hyperlink ref="F195" r:id="rId384"/>
+    <hyperlink ref="E196" r:id="rId385"/>
+    <hyperlink ref="F196" r:id="rId386"/>
+    <hyperlink ref="E197" r:id="rId387"/>
+    <hyperlink ref="F197" r:id="rId388"/>
+    <hyperlink ref="E198" r:id="rId389"/>
+    <hyperlink ref="F198" r:id="rId390"/>
+    <hyperlink ref="E199" r:id="rId391"/>
+    <hyperlink ref="F199" r:id="rId392"/>
+    <hyperlink ref="E200" r:id="rId393"/>
+    <hyperlink ref="F200" r:id="rId394"/>
+    <hyperlink ref="E201" r:id="rId395"/>
+    <hyperlink ref="F201" r:id="rId396"/>
+    <hyperlink ref="E202" r:id="rId397"/>
+    <hyperlink ref="F202" r:id="rId398"/>
+    <hyperlink ref="E203" r:id="rId399"/>
+    <hyperlink ref="F203" r:id="rId400"/>
+    <hyperlink ref="E204" r:id="rId401"/>
+    <hyperlink ref="F204" r:id="rId402"/>
+    <hyperlink ref="E205" r:id="rId403"/>
+    <hyperlink ref="F205" r:id="rId404"/>
+    <hyperlink ref="E206" r:id="rId405"/>
+    <hyperlink ref="F206" r:id="rId406"/>
+    <hyperlink ref="E207" r:id="rId407"/>
+    <hyperlink ref="F207" r:id="rId408"/>
+    <hyperlink ref="E208" r:id="rId409"/>
+    <hyperlink ref="F208" r:id="rId410"/>
+    <hyperlink ref="E209" r:id="rId411"/>
+    <hyperlink ref="F209" r:id="rId412"/>
+    <hyperlink ref="E210" r:id="rId413"/>
+    <hyperlink ref="F210" r:id="rId414"/>
+    <hyperlink ref="E211" r:id="rId415"/>
+    <hyperlink ref="F211" r:id="rId416"/>
+    <hyperlink ref="E212" r:id="rId417"/>
+    <hyperlink ref="F212" r:id="rId418"/>
+    <hyperlink ref="E213" r:id="rId419"/>
+    <hyperlink ref="F213" r:id="rId420"/>
+    <hyperlink ref="E214" r:id="rId421"/>
+    <hyperlink ref="F214" r:id="rId422"/>
+    <hyperlink ref="E215" r:id="rId423"/>
+    <hyperlink ref="F215" r:id="rId424"/>
+    <hyperlink ref="E216" r:id="rId425"/>
+    <hyperlink ref="F216" r:id="rId426"/>
+    <hyperlink ref="E217" r:id="rId427"/>
+    <hyperlink ref="F217" r:id="rId428"/>
+    <hyperlink ref="E218" r:id="rId429"/>
+    <hyperlink ref="F218" r:id="rId430"/>
+    <hyperlink ref="E219" r:id="rId431"/>
+    <hyperlink ref="F219" r:id="rId432"/>
+    <hyperlink ref="E220" r:id="rId433"/>
+    <hyperlink ref="F220" r:id="rId434"/>
+    <hyperlink ref="E221" r:id="rId435"/>
+    <hyperlink ref="F221" r:id="rId436"/>
+    <hyperlink ref="E222" r:id="rId437"/>
+    <hyperlink ref="F222" r:id="rId438"/>
+    <hyperlink ref="E223" r:id="rId439"/>
+    <hyperlink ref="F223" r:id="rId440"/>
+    <hyperlink ref="E224" r:id="rId441"/>
+    <hyperlink ref="F224" r:id="rId442"/>
+    <hyperlink ref="E225" r:id="rId443"/>
+    <hyperlink ref="F225" r:id="rId444"/>
+    <hyperlink ref="E226" r:id="rId445"/>
+    <hyperlink ref="F226" r:id="rId446"/>
+    <hyperlink ref="E227" r:id="rId447"/>
+    <hyperlink ref="F227" r:id="rId448"/>
+    <hyperlink ref="E228" r:id="rId449"/>
+    <hyperlink ref="F228" r:id="rId450"/>
+    <hyperlink ref="E229" r:id="rId451"/>
+    <hyperlink ref="F229" r:id="rId452"/>
+    <hyperlink ref="E230" r:id="rId453"/>
+    <hyperlink ref="F230" r:id="rId454"/>
+    <hyperlink ref="E231" r:id="rId455"/>
+    <hyperlink ref="F231" r:id="rId456"/>
+    <hyperlink ref="E232" r:id="rId457"/>
+    <hyperlink ref="F232" r:id="rId458"/>
+    <hyperlink ref="E233" r:id="rId459"/>
+    <hyperlink ref="F233" r:id="rId460"/>
+    <hyperlink ref="E234" r:id="rId461"/>
+    <hyperlink ref="F234" r:id="rId462"/>
+    <hyperlink ref="E235" r:id="rId463"/>
+    <hyperlink ref="F235" r:id="rId464"/>
+    <hyperlink ref="E236" r:id="rId465"/>
+    <hyperlink ref="F236" r:id="rId466"/>
+    <hyperlink ref="E237" r:id="rId467"/>
+    <hyperlink ref="F237" r:id="rId468"/>
+    <hyperlink ref="E238" r:id="rId469"/>
+    <hyperlink ref="F238" r:id="rId470"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>