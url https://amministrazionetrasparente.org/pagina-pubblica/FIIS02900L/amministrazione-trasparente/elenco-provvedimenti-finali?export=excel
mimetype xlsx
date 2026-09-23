--- v0 (2026-07-28)
+++ v1 (2026-09-23)
@@ -8,956 +8,635 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="636" uniqueCount="375">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="641" uniqueCount="268">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>BCD4D3CBB7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ORGANIZZAZIONE CORSO FORMAZIONE DOCENTI DAL TITOLO: "CAMBIARE LA SCUOLA SI PUÒ - LA GESTIONE DEGLI ALUNNI ADOLESCENTI"</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
     <t>15/07/2026</t>
   </si>
   <si>
     <t>BC64B0E120</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attivazione del servizio di Responsabile del Servizio di Prevenzione e Protezione (RSPP) per il triennio 2026/2029</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC64B0E120</t>
-[...4 lines deleted...]
-  <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>BC650AD49F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto in convenzione Consip per il noleggio di n. 5 stampanti multifunzione a3</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC650AD49F</t>
-[...4 lines deleted...]
-  <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>BC348383F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura ed installazione condizionatori per uffici della segreteria amministrativa</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC348383F4</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBE6EBA0F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale didattico per lo svolgimento delle attività previste dal progetto "Super Game bis"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE6EBA0F2</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBDF729598</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n. 9 PC desktop con monitor per laboratorio di grafica Scandicci</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF729598</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBDA119038</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di scaffalature per biblioteca e sedie da ufficio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA119038</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBCBF27B7A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di magliette personalizzate e stampa di poster_Progetto "Super Game bis"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCBF27B7A</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC99425F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sedie per i laboratori di sostegno_Progetto 10.8.1.B2-FDRPOC-TO-2025-18 "Laboratori Professionalizzanti"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC99425F7</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC87AF546</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale didattico per attività laboratoriali_Progetto Super Game bis</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC87AF546</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBC6E8A54B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale igienico sanitario nell’ambito del progetto "Super Game Bis"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC6E8A54B</t>
-[...4 lines deleted...]
-  <si>
     <t>BBBC98037E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n. 20 ventilatori per gli esami di maturità</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC98037E</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBBF0FB80C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di cancelleria per gli esami di maturità</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF0FB80C</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBABF19BE3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di stampa poster nell’ambito del progetto d’istituto “Lettura” e del progetto “Pc per tutti”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBABF19BE3</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BBA654AF1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto 19 biglietti Trenitalia per uscita didattica Firenze/Roma _A/R del 21/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA654AF1C</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto per il conferimento di un incarico di esperto esterno: Mediatore Linguistico culturale in lingua Albanese da assegnare all’ ISIS Sismondi-Pacinotti di Pescia_Progetto Walo</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB996C1EEE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione macchina lavapavimenti FR 30</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB996C1EEE</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB90AC494F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio autobus per il giorno 8 maggio 2026 da Livorno porto/Darsena a Livorno stazione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90AC494F</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB837B5D83</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di 23 biglietti Trenitalia per uscita didattica Firenze/Roma _A/R del 14/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB837B5D83</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>Decreto per il conferimento di n. 4 incarichi individuali aventi ad oggetto la realizzazione di percorsi di potenziamento delle competenze di base, di motivazione e accompagnamento al fine di prevenire e contrastare la dispersione scolastica - Progetto PNRR Agenda Nord D.M. 176/2025</t>
   </si>
   <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB5DE31A99</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto viaggio d’istruzione Palermo 04-08/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DE31A99</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>Decreto per il conferimento di n. 26 incarichi individuali aventi ad oggetto la realizzazione di percorsi di potenziamento delle competenze di base - Progetto PNRR Agenda Nord D.M. 176/2025</t>
   </si>
   <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB4192D37C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio d'istruzione Alsazia/Strasburgo 20-24/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4192D37C</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3E5895FE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di 127 biglietti Trenitalia A/R Firenze/Livorno per viaggio di istruzione Palermo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E5895FE</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0E0948B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo anno 2026 del servizio di abbonamento rivista “Amministrare la scuola”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0E0948B9</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0E8EDC3A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di n. 26 carnet di biglietti Autolinee Toscane per Livorno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0E8EDC3A</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAFFB17784</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DIDATTICO DA PITTURA PER REALIZZAZIONE MODULI "PERSONALIZZIAMO LA SCUOLA" - PROGETTO PIANO ESTATE ESO4.6.A4.A-FSEPN-TO-2025-295</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFB17784</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>Decreto per il conferimento di ulteriori n. 2 incarichi individuali aventi ad oggetto la realizzazione di n. 4 percorsi di MENTORING ed ORIENTAMENTO al fine di prevenire e contrastare la dispersione scolastica - Progetto PNRR Agenda Nord D.M. 176/2025</t>
   </si>
   <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE55FF824</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto cena progetto Erasmus/Mol</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE55FF824</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BADF293C7B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI TRENITALIA FIRENZE-VERONA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADF293C7B</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>Decreto per il conferimento di n. 4 contratti di prestazione d’opera individuali per n. 17 Edizioni aventi ad oggetto la realizzazione di percorsi di MENTORING ed ORIENTAMENTO al fine di prevenire e contrastare la dispersione scolastica_Agenda Nord PNRR D.M. 176/2025</t>
   </si>
   <si>
     <t>Decreto per il conferimento di n. 42 incarichi individuali a docenti formatori aventi ad oggetto la realizzazione di percorsi di MENTORING ed ORIENTAMENTO al fine di prevenire e contrastare la dispersione scolastica_Agenda Nord PNRR D.M. 176/2025</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>Decreto per il conferimento di n. 7 incarichi individuali al personale A.T.A. per lo svolgimento di attività operative strumentali alla realizzazione del progetto PNRR Agenda Nord D.M. 176/2025</t>
   </si>
   <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>BA7408E859</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo canone software gestionali Spaggiari “Classeviva”, “Scuola&amp;Territorio” e “Segreteria Digitale”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7408E859</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>Decreto di costituzione e nomina del Team per la prevenzione della dispersione scolastica _Progetto: M4C1I1.4-2025-1686-P-62482 Titolo “La Sassetti che Vogliamo” CUP: B14D25002880006 - Agenda Nord PNRR D.M. 176/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto per il conferimento dell’incarico di supporto tecnico e organizzativo per la realizzazione del Progetto M4C1I1.4-2025-1686-P-62482 Titolo avviso: “La Sassetti che Vogliamo”_Agenda Nord PNRR D.M. 176/2025 </t>
   </si>
   <si>
     <t>Nomina PROJECT MANAGER Direzione e Coordinamento Generale delle attività e del Gruppo di lavoro per la realizzazione del Progetto M4C1I1.4-2025-1686-P-62482 Titolo avviso: La Sassetti che Vogliamo - PNRR Agenda Nord D.M. 176/2025</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto per il conferimento di n. 1 incarico individuale in qualità di TUTOR di cui all’avviso di selezione per il reclutamento di esperti e tutor per l’attuazione di n° 1 modulo formativo “Orienteering” - Progetto ESO4.6.A4.A-FSEPN-TO-2025-295 “Restiamo a Scuola per crescere insieme” </t>
   </si>
   <si>
     <t xml:space="preserve">Decreto per il conferimento di n. 1 incarico individuale in qualità di ESPERTO di cui all’avviso di selezione per il reclutamento di esperti e tutor per l’attuazione di n° 1 modulo formativo “Orienteering” - Progetto ESO4.6.A4.A-FSEPN-TO-2025-295 “Restiamo a Scuola per crescere insieme” </t>
   </si>
   <si>
     <t>Decreto per il conferimento di n. 2 incarichi individuali in qualità di TUTOR di cui all’avviso di selezione per il reclutamento di esperti e tutor per l’attuazione di n° 3 moduli formativi “Personalizziamo la scuola” - Progetto ESO4.6.A4.A-FSEPN-TO-2025-295 “Restiamo a Scuola per crescere insieme”</t>
   </si>
   <si>
     <t>Decreto per il conferimento di n. 2 incarichi individuali in qualità di ESPERTI di cui all’avviso di selezione per il reclutamento di esperti e tutor per l’attuazione di n° 3 moduli formativi “Personalizziamo la scuola” - Progetto ESO4.6.A4.A-FSEPN-TO-2025-295  “Restiamo a Scuola per crescere insieme”</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA52F007BF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo annuale licenze Zucchetti (contabilità, magazzino e vendite) ad uso didattico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52F007BF</t>
-[...4 lines deleted...]
-  <si>
     <t>BA528632A5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LICENZE ADOBE PHOTOSHOP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA528632A5</t>
-[...4 lines deleted...]
-  <si>
     <t>BA52286BF8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TECA PER DEFIBRILLATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52286BF8</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA3472F8AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo canone annuale Prima Visione WEB e rinnovo certificato HTTPS anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3472F8AF</t>
-[...4 lines deleted...]
-  <si>
     <t>BA3346BC4B</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO VUOTATURE FOSSE BIOLOGICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3346BC4B</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA301D3BF7</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE PER UTILIZZO SOFTWARE GESTIONALE ARGO GECODOC WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA301D3BF7</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto per il conferimento di n. 8 incarichi individuali di cui all’avviso di selezione per il reclutamento del personale ATA per l’attuazione di n° 15 moduli formativi da 30 ore ciascuno rivolti agli alunni dell’istituto_Progetto ESO4.6.A4.A-FSEPN-TO-2025-295 “Restiamo a Scuola per crescere insieme”  </t>
   </si>
   <si>
     <t>BA1DA39BCE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI MANUTENZIONE SITO generazionenews.it</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DA39BCE</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA120E07A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LICENZA ANNUALE SOFTWARE ARGO GECODOC E ARGO APP UNICA AREA PERSONALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA120E07A8</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2026</t>
   </si>
   <si>
     <t>BA09EE75E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DPI (SCARPE, GUANTI ED ELMETTI ANTINFORTUNISTICI) PER I COLLABORATORI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA09EE75E9</t>
-[...4 lines deleted...]
-  <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>BA0440ED9E</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CERTIFICAZIONE TRIENNALE ISO 9001:2015</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0440ED9E</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO DI COSTITUZIONE DEL GOP Piano estate ESO4.6.A4.A-FSEPN-TO-2025-295 “Restiamo a Scuola per crescere insieme” CUP B64D25001590007 </t>
   </si>
   <si>
     <t>Decreto per il conferimento di n. 4 incarichi individuali in qualità di TUTOR di cui all’avviso di selezione per il reclutamento di ESPERTI e TUTOR per l’attuazione di n° 4 moduli formativi Progetto ESO4.6.A4.A-FSEPN-TO-2025-295 - “POMERIGGI A SCUOLA”</t>
   </si>
   <si>
     <t>Decreto per il conferimento di n. 4 incarichi individuali in qualità di ESPERTI di cui all’avviso di selezione per il reclutamento di ESPERTI e TUTOR per l’attuazione di n° 4 moduli formativi Progetto ESO4.6.A4.A-FSEPN-TO-2025-295 - “POMERIGGI A SCUOLA”</t>
   </si>
   <si>
     <t>Decreto per il conferimento di n. 2 incarichi individuali in qualità di TUTOR di cui all’avviso di selezione per il reclutamento di ESPERTI e TUTOR per l’attuazione di n° 2 moduli formativi Progetto ESO4.6.A4.A-FSEPN-TO-2025-295 - “LINGUA MADRE”</t>
   </si>
   <si>
     <t>Decreto per il conferimento di n. 2 incarichi individuali in qualità di ESPERTI di cui all’avviso di selezione per il reclutamento di ESPERTI e TUTOR per l’attuazione di n° 2 moduli formativi Progetto ESO4.6.A4.A-FSEPN-TO-2025-295 - “LINGUA MADRE”</t>
   </si>
   <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>B9B88C8A8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto ed installazione del software Hotel Leonardo per le classi dell’indirizzo Turistico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B88C8A8F</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>Decreto di conferimento incarico individuale in qualità di Valutatore degli apprendimenti e delle competenze EVAC per le attività di formazione regionali</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>B991E27854</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO DEL CONTRATTO DI SUPPORTO E MANUTENZIONE E DEL CANONE ANNUALE (ANNO 2026) DI ARGO SOFTWARE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B991E27854</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B981676D6F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI N. 4 TARGHE PUBBLICITARIE NELL'AMBITO DEL PROGETTO ESO4.6.A4.A-FSEPNTO-2024-189 "A SCUOLA INSIEME PER CRESCERE INSIEME" - Programma Nazionale “Scuola e competenze” 2021-2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B981676D6F</t>
-[...4 lines deleted...]
-  <si>
     <t>B980AA0901</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N. 3 DEFIBRILLATORI PER I PLESSI DELL'ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B980AA0901</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B967401B17</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SOFTWARE ARGO EMOLUMENTI WEB E ARGO INVENTARIO WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B967401B17</t>
-[...4 lines deleted...]
-  <si>
     <t>B965F016AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTELLINE PERSONALIZZATE PER ARCHIVIAZIONE FASCICOLI ALUNNI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B965F016AE</t>
-[...4 lines deleted...]
-  <si>
     <t>B951B50851</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTA FORMATO A3 E A4</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B951B50851</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>B950C2DA90</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B950C2DA90</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B9336139E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di consulenza e gestione Amministrazione Trasparente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9336139E7</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B92F6EFEF1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER ATTIVITA' DI LABORATORIO METODOLOGIE OPERATIVE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92F6EFEF1</t>
-[...4 lines deleted...]
-  <si>
     <t>B927FBC12F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE IGIENICO SANITARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B927FBC12F</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B92811C3A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ADESIONE AL SERVIZIO ALMA DIPLOMA A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92811C3A9</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>B90079238A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO PER LA REALIZZAZIONE DELLA RETE WIFI PER LA COORDINATA DI SCANDICCI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90079238A</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>B8FB44231E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ABBIGLIAMENTO SPECIFICO PER GLI ALUNNI DELL'INDIRIZZO SOCIO SANITARIO DEL NOSTRO ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FB44231E</t>
-[...4 lines deleted...]
-  <si>
     <t>B8FC0C6723</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO DEL CANONE ANNUALE PRIMA VISIONE WEB E RINNOVO GESTIONE CERTIFICATO HTTPS ANNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FC0C6723</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F722A849</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE BIBLIOGRAFICO NELL'AMBITO DEL PROGETTO "PROMOZIONE DELLA LETTURA IN CLASSE"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F722A849</t>
-[...4 lines deleted...]
-  <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>B8CEC6A483</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CORSI DI FORMAZIONE PER PERSONALE AMMINISTRATIVO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CEC6A483</t>
-[...4 lines deleted...]
-  <si>
     <t>B8D239E29C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI RIPARAZIONE INFISSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D239E29C</t>
-[...4 lines deleted...]
-  <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>Decreto per il conferimento di n. 2 incarichi individuali aventi ad oggetto la realizzazione di interventi di supporto psicologico all’interno della scuola per gli aa.ss. 2025/26-2026/27-2027/28</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>B86F8D8A44</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Affidamento diretto, ai sensi dell’art. 50 comma 1 lettera b) del D.Lgs. n. 36/2023, per il servizio di Consulenza e Formazione propedeutico all’accreditamento ai sensi art. 70 comma 1 lett. c) e c bis) del Regolamento 47/R 2003 e ss.mm.ii. </t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/f218c8e5-b667-4a00-b0a6-6f82b9094509</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>Decreto per il conferimento di n. 3 incarichi individuali in qualità di tutor aventi ad oggetto la realizzazione di percorsi di formazione per il potenziamento della formazione del personale scolastico per la transizione digitale - "RI-MODELLIAMOCI"</t>
   </si>
   <si>
     <t>Decreto per il  conferimento di n. 3 incarichi individuali in qualità di esperti formatori aventi ad oggetto la realizzazione di percorsi di formazione per il potenziamento della formazione del personale scolastico per la transizione digitale  - "RI-MODELLIAMOCI"</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>RILANCIO_Decreto per il conferimento di n. 2 incarichi individuali a docenti formatori di diritto (CdC A046) aventi ad oggetto la realizzazione di percorsi formativi e laboratoriali co-curriculari delle azioni di prevenzione e contrasto alla dispersione scolastica - "SASSETTI SUMMER CAMP ACCOGLIENZA"</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>Decreto per il conferimento di n. 1 incarico individuale in qualità di DOCENTE FORMATORE ESTERNO avente ad oggetto la realizzazione di percorsi formativi e laboratoriali co-curriculari delle azioni di prevenzione e contrasto alla dispersione scolastica - "SASSETTI SUMMER CAMP INFANZIA"</t>
   </si>
   <si>
     <t>Decreto per il conferimento di n. 2 incarichi individuali in qualità di TUTOR aventi ad oggetto la realizzazione di percorsi formativi e laboratoriali co-curriculari delle azioni di prevenzione e contrasto alla dispersione scolastica - "SASSETTI SUMMER CAMP INFANZIA"</t>
   </si>
@@ -1141,81 +820,92 @@
   </si>
   <si>
     <t>Decreto per il conferimento di n 10 incarichi individuali per n. 18 Edizioni, in qualità di TUTOR per l’attuazione delle azioni dei Percorsi di orientamento e formazione per il potenziamento delle competenze linguistiche degli studenti - "LINGUE E FUTURO"</t>
   </si>
   <si>
     <t>Decreto per il conferimento di n 9 incarichi individuali per n. 14 Edizioni, in qualità di DOCENTE FORMATORE per l’attuazione delle azioni dei Percorsi di orientamento e formazione per il potenziamento delle competenze linguistiche degli studenti - "LINGUE E FUTURO"</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>ERRATA CORRIGE - Decreto di costituzione e nomina della Comunità di pratiche per l’apprendimento per la formazione del personale scolastico per la transizione digitale (D.M. 66/2023) - PNRR MISSIONE 4: ISTRUZIONE E RICERCA - Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università - Investimento 2.1: Didattica digitale integrata e formazione alla transizione digitale del personale scolastico. Titolo avviso: Formazione del personale scolastico per la transizione digitale</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di costituzione e nomina della Comunità di pratiche per l’apprendimento per la formazione del personale scolastico per la transizione digitale (D.M. 66/2023) - PNRR MISSIONE 4: ISTRUZIONE E RICERCA - Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido
 alle Università - Investimento 2.1: Didattica digitale integrata e formazione alla transizione digitale del personale scolastico. Titolo avviso: Formazione del personale scolastico per la transizione digitale</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1513,2599 +1203,2808 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD4D3CBB7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/78b6a0f0-b1a1-4e40-a707-cbf12330e839" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC64B0E120" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/4865168f-4797-4b29-ad85-debec9a8a923" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC650AD49F" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/86cfdf6e-3568-4bb5-b7b8-131b09474acf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC348383F4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/6d4da2ec-aaf0-4d06-9981-06eaaac8057a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE6EBA0F2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/1e63d146-b5b7-4a0a-a31b-10561e900735" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF729598" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/5c50c509-68c8-447c-84b9-7dc4daeaaeb8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA119038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/72518243-7f70-4368-9892-3cc851fa0cda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCBF27B7A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/204f9417-c148-41e4-be92-c6cc4953b556" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC99425F7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/1e8311f2-4877-45ef-bb14-0419bf41662e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC87AF546" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/c13bc4ff-fd44-400f-8ec0-6fa6b6edf607" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC6E8A54B" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/e93950a7-263e-4b7a-b59f-0c5efaf07b9c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC98037E" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/3b21c934-042d-4ea4-9561-118e5de63ad7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF0FB80C" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/379850b9-7e86-4537-81e4-3858c83aa0b9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBABF19BE3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/2031bcfc-e9ad-4fd9-8c42-4a78d489cbd9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA654AF1C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/14feb1b1-f52e-42f4-84a1-8cde0cc1af5c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB996C1EEE" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/2e30ccab-f1e3-4067-b170-77601ef96410" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90AC494F" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/265c1362-0865-4272-890d-518095279104" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB837B5D83" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/8f0651d8-a499-4728-96cc-f4928f4407f5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DE31A99" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/5807dbad-8cc5-46c0-a15b-67ae3352cdb3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4192D37C" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/264dea42-988a-4f66-a7be-64522f7c42d2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E5895FE" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/df82970d-ef1e-41e5-9e89-45565e03b2c6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0E0948B9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/96305afd-71e0-4622-a7c4-169446335282" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0E8EDC3A" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/006123b7-a17c-4f4a-9af5-2e5fda5545e3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFB17784" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/acc073bf-4e16-41a0-86b9-e9a3fcda5ebf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE55FF824" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/473ecc14-1a7d-42fa-8e20-f571798536ec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADF293C7B" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/9e17e510-6f28-44c5-83e3-abe7f5755ecc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7408E859" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/dc46b248-6f35-4478-890d-a900b20e81ec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52F007BF" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/8d641b62-3868-4c18-80b0-7e665c4ea5c3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA528632A5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/91c7fa3b-8b4d-4802-b54f-1bebf7b178a1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52286BF8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/937ee120-e09d-45d7-a101-602d10e60e53" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3472F8AF" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/80ca1afc-f736-4af7-b5f9-532198b1d0fa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3346BC4B" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/5370d02d-f014-40ae-90a2-89e621fe103e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA301D3BF7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/f7f8c850-1d83-4ee1-8a0e-71d3bfa9e521" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DA39BCE" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/37fc5300-5f97-4d51-ab36-966630772137" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA120E07A8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/71073cd9-5815-4153-9de9-1c212c213c49" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA09EE75E9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/d7b5fcd3-ebf0-4aa9-992e-5f87aa045345" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0440ED9E" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/6c3c347a-d6a1-4d06-9f16-a2bee2522b8d" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B88C8A8F" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/2468439d-f9f3-47ad-93d8-25c6f2a09a35" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B991E27854" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/e8ed87e8-1f69-4c2e-baad-9f9c9ff6774d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B981676D6F" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/c74a361f-eba1-4c64-a5d9-7bd890208841" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B980AA0901" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/7b0cd1e0-50c2-4fe1-9828-7ba3686e126f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B967401B17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/8bdd142d-3353-4127-8b4b-2fb32ab1b2d2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B965F016AE" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/ef32dcf9-8c6d-4be1-a121-b0b378ba8c62" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B951B50851" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/e7e57370-01f6-46f3-858b-df2d72038892" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B950C2DA90" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/88909dce-4e33-4c34-a5b7-72ece33360f0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9336139E7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/f18a76f9-98db-4c62-9858-55c92db721fb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92F6EFEF1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/2b709a65-0099-4cc7-81bd-5425f0a66a39" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B927FBC12F" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/e188af3b-0511-4baf-aac7-2813d3aa3701" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92811C3A9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/04a19b8f-463a-470b-b0a1-c3f3926bb266" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90079238A" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/d0a84363-6ab5-464c-b2c2-4c413849dbaf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FB44231E" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/86654869-afba-4f3f-bbd0-a29c3d6cec12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FC0C6723" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/565970b6-0f2a-4bce-b31c-870272d0f4d2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F722A849" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/268e2627-8529-43ee-98f7-214d482c0800" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CEC6A483" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/69607cf0-2145-4162-bbc4-6642b5541b90" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D239E29C" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/40150cdb-ab6b-4731-95c3-f06ca7df1078" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86F8D8A44" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/atti-amministrazioni-enti/f218c8e5-b667-4a00-b0a6-6f82b9094509" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS02900L/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F127"/>
+  <dimension ref="A1:F128"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>13543</v>
+        <v>14687</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>13543</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>12508</v>
+        <v>13465</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>10392</v>
+        <v>12508</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>10320</v>
+        <v>10392</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>10007</v>
+        <v>10320</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>9648</v>
+        <v>10007</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>27</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="B9">
-        <v>9610</v>
+        <v>9648</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>30</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>9550</v>
+        <v>9610</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>32</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="B11">
-        <v>9481</v>
+        <v>9550</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>34</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>9442</v>
+        <v>9481</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>37</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>9370</v>
+        <v>9442</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>39</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="B14">
-        <v>8808</v>
+        <v>9370</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>42</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>8709</v>
+        <v>8808</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>45</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>8643</v>
+        <v>8709</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>48</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>8426</v>
+        <v>8643</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="E17" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>50</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="B18">
-        <v>8232</v>
+        <v>8426</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>54</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="B19">
-        <v>7960</v>
+        <v>8232</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>91</v>
+        <v>57</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>58</v>
       </c>
       <c r="B20">
-        <v>7542</v>
+        <v>7960</v>
       </c>
       <c r="C20" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>60</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="B21">
-        <v>7464</v>
+        <v>7542</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>96</v>
+        <v>62</v>
       </c>
       <c r="E21" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>50</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>63</v>
       </c>
       <c r="B22">
-        <v>6835</v>
+        <v>7464</v>
       </c>
       <c r="C22" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>65</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>66</v>
       </c>
       <c r="B23">
-        <v>6742</v>
+        <v>6835</v>
       </c>
       <c r="C23" t="s">
-        <v>102</v>
+        <v>50</v>
       </c>
       <c r="D23" t="s">
-        <v>103</v>
+        <v>67</v>
       </c>
       <c r="E23" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>50</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="B24">
-        <v>6574</v>
+        <v>6742</v>
       </c>
       <c r="C24" t="s">
-        <v>107</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>70</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>71</v>
       </c>
       <c r="B25">
-        <v>5549</v>
+        <v>6574</v>
       </c>
       <c r="C25" t="s">
-        <v>112</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>73</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>74</v>
       </c>
       <c r="B26">
-        <v>5547</v>
+        <v>5549</v>
       </c>
       <c r="C26" t="s">
-        <v>116</v>
+        <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>76</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>74</v>
       </c>
       <c r="B27">
-        <v>5209</v>
+        <v>5547</v>
       </c>
       <c r="C27" t="s">
-        <v>121</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>78</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>79</v>
       </c>
       <c r="B28">
-        <v>5131</v>
+        <v>5209</v>
       </c>
       <c r="C28" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>81</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>82</v>
       </c>
       <c r="B29">
-        <v>4633</v>
+        <v>5131</v>
       </c>
       <c r="C29" t="s">
-        <v>128</v>
+        <v>50</v>
       </c>
       <c r="D29" t="s">
-        <v>129</v>
+        <v>83</v>
       </c>
       <c r="E29" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>50</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>84</v>
       </c>
       <c r="B30">
-        <v>4473</v>
+        <v>4633</v>
       </c>
       <c r="C30" t="s">
-        <v>133</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>86</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>87</v>
       </c>
       <c r="B31">
-        <v>4108</v>
+        <v>4473</v>
       </c>
       <c r="C31" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="D31" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>89</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>90</v>
       </c>
       <c r="B32">
-        <v>4107</v>
+        <v>4108</v>
       </c>
       <c r="C32" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D32" t="s">
-        <v>139</v>
+        <v>91</v>
       </c>
       <c r="E32" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>140</v>
+        <v>90</v>
       </c>
       <c r="B33">
-        <v>3648</v>
+        <v>4107</v>
       </c>
       <c r="C33" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D33" t="s">
-        <v>141</v>
+        <v>92</v>
       </c>
       <c r="E33" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>142</v>
+        <v>93</v>
       </c>
       <c r="B34">
-        <v>2709</v>
+        <v>3648</v>
       </c>
       <c r="C34" t="s">
-        <v>143</v>
+        <v>50</v>
       </c>
       <c r="D34" t="s">
-        <v>144</v>
+        <v>94</v>
       </c>
       <c r="E34" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>50</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="B35">
-        <v>2566</v>
+        <v>2709</v>
       </c>
       <c r="C35" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="D35" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>97</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>147</v>
+        <v>98</v>
       </c>
       <c r="B36">
-        <v>2540</v>
+        <v>2566</v>
       </c>
       <c r="C36" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D36" t="s">
-        <v>149</v>
+        <v>99</v>
       </c>
       <c r="E36" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>147</v>
+        <v>98</v>
       </c>
       <c r="B37">
-        <v>2522</v>
+        <v>2540</v>
       </c>
       <c r="C37" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D37" t="s">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="E37" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="B38">
-        <v>2263</v>
+        <v>2522</v>
       </c>
       <c r="C38" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D38" t="s">
-        <v>152</v>
+        <v>101</v>
       </c>
       <c r="E38" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>151</v>
+        <v>102</v>
       </c>
       <c r="B39">
-        <v>2262</v>
+        <v>2263</v>
       </c>
       <c r="C39" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D39" t="s">
-        <v>153</v>
+        <v>103</v>
       </c>
       <c r="E39" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>151</v>
+        <v>102</v>
       </c>
       <c r="B40">
-        <v>2246</v>
+        <v>2262</v>
       </c>
       <c r="C40" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D40" t="s">
-        <v>154</v>
+        <v>104</v>
       </c>
       <c r="E40" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>151</v>
+        <v>102</v>
       </c>
       <c r="B41">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="C41" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D41" t="s">
-        <v>155</v>
+        <v>105</v>
       </c>
       <c r="E41" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>156</v>
+        <v>102</v>
       </c>
       <c r="B42">
-        <v>2102</v>
+        <v>2245</v>
       </c>
       <c r="C42" t="s">
-        <v>157</v>
+        <v>50</v>
       </c>
       <c r="D42" t="s">
-        <v>158</v>
+        <v>106</v>
       </c>
       <c r="E42" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>50</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>156</v>
+        <v>107</v>
       </c>
       <c r="B43">
-        <v>2100</v>
+        <v>2102</v>
       </c>
       <c r="C43" t="s">
-        <v>161</v>
+        <v>108</v>
       </c>
       <c r="D43" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>109</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>156</v>
+        <v>107</v>
       </c>
       <c r="B44">
-        <v>2045</v>
+        <v>2100</v>
       </c>
       <c r="C44" t="s">
-        <v>165</v>
+        <v>110</v>
       </c>
       <c r="D44" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>168</v>
+        <v>111</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>169</v>
+        <v>107</v>
       </c>
       <c r="B45">
-        <v>1581</v>
+        <v>2045</v>
       </c>
       <c r="C45" t="s">
-        <v>170</v>
+        <v>112</v>
       </c>
       <c r="D45" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>173</v>
+        <v>113</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>169</v>
+        <v>114</v>
       </c>
       <c r="B46">
-        <v>1563</v>
+        <v>1581</v>
       </c>
       <c r="C46" t="s">
-        <v>174</v>
+        <v>115</v>
       </c>
       <c r="D46" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>116</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>178</v>
+        <v>114</v>
       </c>
       <c r="B47">
-        <v>1516</v>
+        <v>1563</v>
       </c>
       <c r="C47" t="s">
-        <v>179</v>
+        <v>117</v>
       </c>
       <c r="D47" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>118</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>183</v>
+        <v>119</v>
       </c>
       <c r="B48">
-        <v>1256</v>
+        <v>1516</v>
       </c>
       <c r="C48" t="s">
-        <v>74</v>
+        <v>120</v>
       </c>
       <c r="D48" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>121</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>183</v>
+        <v>122</v>
       </c>
       <c r="B49">
-        <v>1226</v>
+        <v>1256</v>
       </c>
       <c r="C49" t="s">
-        <v>185</v>
+        <v>50</v>
       </c>
       <c r="D49" t="s">
-        <v>186</v>
+        <v>123</v>
       </c>
       <c r="E49" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>50</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>189</v>
+        <v>122</v>
       </c>
       <c r="B50">
-        <v>1070</v>
+        <v>1226</v>
       </c>
       <c r="C50" t="s">
-        <v>190</v>
+        <v>124</v>
       </c>
       <c r="D50" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>125</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>194</v>
+        <v>126</v>
       </c>
       <c r="B51">
-        <v>894</v>
+        <v>1070</v>
       </c>
       <c r="C51" t="s">
-        <v>195</v>
+        <v>127</v>
       </c>
       <c r="D51" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>128</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>199</v>
+        <v>129</v>
       </c>
       <c r="B52">
-        <v>747</v>
+        <v>894</v>
       </c>
       <c r="C52" t="s">
-        <v>200</v>
+        <v>130</v>
       </c>
       <c r="D52" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>203</v>
+        <v>131</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>204</v>
+        <v>132</v>
       </c>
       <c r="B53">
-        <v>150</v>
+        <v>747</v>
       </c>
       <c r="C53" t="s">
-        <v>74</v>
+        <v>133</v>
       </c>
       <c r="D53" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>134</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>204</v>
+        <v>135</v>
       </c>
       <c r="B54">
-        <v>121</v>
+        <v>150</v>
       </c>
       <c r="C54" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D54" t="s">
-        <v>206</v>
+        <v>136</v>
       </c>
       <c r="E54" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>204</v>
+        <v>135</v>
       </c>
       <c r="B55">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C55" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D55" t="s">
-        <v>207</v>
+        <v>137</v>
       </c>
       <c r="E55" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>204</v>
+        <v>135</v>
       </c>
       <c r="B56">
-        <v>97</v>
+        <v>120</v>
       </c>
       <c r="C56" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D56" t="s">
-        <v>208</v>
+        <v>138</v>
       </c>
       <c r="E56" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>204</v>
+        <v>135</v>
       </c>
       <c r="B57">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C57" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D57" t="s">
-        <v>209</v>
+        <v>139</v>
       </c>
       <c r="E57" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>210</v>
+        <v>135</v>
       </c>
       <c r="B58">
-        <v>18798</v>
+        <v>95</v>
       </c>
       <c r="C58" t="s">
-        <v>211</v>
+        <v>50</v>
       </c>
       <c r="D58" t="s">
-        <v>212</v>
+        <v>140</v>
       </c>
       <c r="E58" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>50</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>215</v>
+        <v>141</v>
       </c>
       <c r="B59">
-        <v>18573</v>
+        <v>18798</v>
       </c>
       <c r="C59" t="s">
-        <v>74</v>
+        <v>142</v>
       </c>
       <c r="D59" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>143</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>217</v>
+        <v>144</v>
       </c>
       <c r="B60">
-        <v>18412</v>
+        <v>18573</v>
       </c>
       <c r="C60" t="s">
-        <v>218</v>
+        <v>50</v>
       </c>
       <c r="D60" t="s">
-        <v>219</v>
+        <v>145</v>
       </c>
       <c r="E60" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>50</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>222</v>
+        <v>146</v>
       </c>
       <c r="B61">
-        <v>18227</v>
+        <v>18412</v>
       </c>
       <c r="C61" t="s">
-        <v>223</v>
+        <v>147</v>
       </c>
       <c r="D61" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>226</v>
+        <v>148</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>222</v>
+        <v>149</v>
       </c>
       <c r="B62">
-        <v>18215</v>
+        <v>18227</v>
       </c>
       <c r="C62" t="s">
-        <v>227</v>
+        <v>150</v>
       </c>
       <c r="D62" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>151</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>231</v>
+        <v>149</v>
       </c>
       <c r="B63">
-        <v>17833</v>
+        <v>18215</v>
       </c>
       <c r="C63" t="s">
-        <v>232</v>
+        <v>152</v>
       </c>
       <c r="D63" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>153</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>231</v>
+        <v>154</v>
       </c>
       <c r="B64">
-        <v>17830</v>
+        <v>17833</v>
       </c>
       <c r="C64" t="s">
-        <v>236</v>
+        <v>155</v>
       </c>
       <c r="D64" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>156</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>231</v>
+        <v>154</v>
       </c>
       <c r="B65">
-        <v>17827</v>
+        <v>17830</v>
       </c>
       <c r="C65" t="s">
-        <v>240</v>
+        <v>157</v>
       </c>
       <c r="D65" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>158</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>244</v>
+        <v>154</v>
       </c>
       <c r="B66">
-        <v>17457</v>
+        <v>17827</v>
       </c>
       <c r="C66" t="s">
-        <v>245</v>
+        <v>159</v>
       </c>
       <c r="D66" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>160</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>249</v>
+        <v>161</v>
       </c>
       <c r="B67">
-        <v>16832</v>
+        <v>17457</v>
       </c>
       <c r="C67" t="s">
-        <v>250</v>
+        <v>162</v>
       </c>
       <c r="D67" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>163</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>254</v>
+        <v>164</v>
       </c>
       <c r="B68">
-        <v>16776</v>
+        <v>16832</v>
       </c>
       <c r="C68" t="s">
-        <v>255</v>
+        <v>165</v>
       </c>
       <c r="D68" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>166</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>254</v>
+        <v>167</v>
       </c>
       <c r="B69">
-        <v>16774</v>
+        <v>16776</v>
       </c>
       <c r="C69" t="s">
-        <v>259</v>
+        <v>168</v>
       </c>
       <c r="D69" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-        <v>262</v>
+        <v>169</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>263</v>
+        <v>167</v>
       </c>
       <c r="B70">
-        <v>16689</v>
+        <v>16774</v>
       </c>
       <c r="C70" t="s">
-        <v>264</v>
+        <v>170</v>
       </c>
       <c r="D70" t="s">
-        <v>265</v>
-[...5 lines deleted...]
-        <v>267</v>
+        <v>171</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>268</v>
+        <v>172</v>
       </c>
       <c r="B71">
-        <v>15920</v>
+        <v>16689</v>
       </c>
       <c r="C71" t="s">
-        <v>269</v>
+        <v>173</v>
       </c>
       <c r="D71" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>272</v>
+        <v>174</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>273</v>
+        <v>175</v>
       </c>
       <c r="B72">
-        <v>15809</v>
+        <v>15920</v>
       </c>
       <c r="C72" t="s">
-        <v>274</v>
+        <v>176</v>
       </c>
       <c r="D72" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>177</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>273</v>
+        <v>178</v>
       </c>
       <c r="B73">
-        <v>15806</v>
+        <v>15809</v>
       </c>
       <c r="C73" t="s">
-        <v>278</v>
+        <v>179</v>
       </c>
       <c r="D73" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>180</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>273</v>
+        <v>178</v>
       </c>
       <c r="B74">
-        <v>15802</v>
+        <v>15806</v>
       </c>
       <c r="C74" t="s">
-        <v>282</v>
+        <v>181</v>
       </c>
       <c r="D74" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>182</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>286</v>
+        <v>178</v>
       </c>
       <c r="B75">
-        <v>15048</v>
+        <v>15802</v>
       </c>
       <c r="C75" t="s">
-        <v>287</v>
+        <v>183</v>
       </c>
       <c r="D75" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>184</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>286</v>
+        <v>185</v>
       </c>
       <c r="B76">
-        <v>15044</v>
+        <v>15048</v>
       </c>
       <c r="C76" t="s">
-        <v>291</v>
+        <v>186</v>
       </c>
       <c r="D76" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-        <v>294</v>
+        <v>187</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>295</v>
+        <v>185</v>
       </c>
       <c r="B77">
-        <v>14502</v>
+        <v>15044</v>
       </c>
       <c r="C77" t="s">
-        <v>74</v>
+        <v>188</v>
       </c>
       <c r="D77" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>189</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>297</v>
+        <v>190</v>
       </c>
       <c r="B78">
-        <v>13155</v>
+        <v>14502</v>
       </c>
       <c r="C78" t="s">
-        <v>298</v>
+        <v>50</v>
       </c>
       <c r="D78" t="s">
-        <v>299</v>
+        <v>191</v>
       </c>
       <c r="E78" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>50</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>302</v>
+        <v>192</v>
       </c>
       <c r="B79">
-        <v>12355</v>
+        <v>13155</v>
       </c>
       <c r="C79" t="s">
-        <v>74</v>
+        <v>193</v>
       </c>
       <c r="D79" t="s">
-        <v>303</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>194</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>302</v>
+        <v>195</v>
       </c>
       <c r="B80">
-        <v>12354</v>
+        <v>12355</v>
       </c>
       <c r="C80" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D80" t="s">
-        <v>304</v>
+        <v>196</v>
       </c>
       <c r="E80" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>305</v>
+        <v>195</v>
       </c>
       <c r="B81">
-        <v>7511</v>
+        <v>12354</v>
       </c>
       <c r="C81" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D81" t="s">
-        <v>306</v>
+        <v>197</v>
       </c>
       <c r="E81" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>307</v>
+        <v>198</v>
       </c>
       <c r="B82">
-        <v>7042</v>
+        <v>7511</v>
       </c>
       <c r="C82" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D82" t="s">
-        <v>308</v>
+        <v>199</v>
       </c>
       <c r="E82" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>307</v>
+        <v>200</v>
       </c>
       <c r="B83">
-        <v>7041</v>
+        <v>7042</v>
       </c>
       <c r="C83" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D83" t="s">
-        <v>309</v>
+        <v>201</v>
       </c>
       <c r="E83" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>307</v>
+        <v>200</v>
       </c>
       <c r="B84">
-        <v>7040</v>
+        <v>7041</v>
       </c>
       <c r="C84" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D84" t="s">
-        <v>310</v>
+        <v>202</v>
       </c>
       <c r="E84" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>311</v>
+        <v>200</v>
       </c>
       <c r="B85">
-        <v>6790</v>
+        <v>7040</v>
       </c>
       <c r="C85" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D85" t="s">
-        <v>312</v>
+        <v>203</v>
       </c>
       <c r="E85" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>311</v>
+        <v>204</v>
       </c>
       <c r="B86">
-        <v>6788</v>
+        <v>6790</v>
       </c>
       <c r="C86" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D86" t="s">
-        <v>313</v>
+        <v>205</v>
       </c>
       <c r="E86" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>314</v>
+        <v>204</v>
       </c>
       <c r="B87">
-        <v>6698</v>
+        <v>6788</v>
       </c>
       <c r="C87" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D87" t="s">
-        <v>315</v>
+        <v>206</v>
       </c>
       <c r="E87" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>314</v>
+        <v>207</v>
       </c>
       <c r="B88">
-        <v>6697</v>
+        <v>6698</v>
       </c>
       <c r="C88" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D88" t="s">
-        <v>316</v>
+        <v>208</v>
       </c>
       <c r="E88" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>314</v>
+        <v>207</v>
       </c>
       <c r="B89">
-        <v>6693</v>
+        <v>6697</v>
       </c>
       <c r="C89" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D89" t="s">
-        <v>317</v>
+        <v>209</v>
       </c>
       <c r="E89" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>314</v>
+        <v>207</v>
       </c>
       <c r="B90">
-        <v>6692</v>
+        <v>6693</v>
       </c>
       <c r="C90" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D90" t="s">
-        <v>318</v>
+        <v>210</v>
       </c>
       <c r="E90" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>319</v>
+        <v>207</v>
       </c>
       <c r="B91">
-        <v>6298</v>
+        <v>6692</v>
       </c>
       <c r="C91" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D91" t="s">
-        <v>320</v>
+        <v>211</v>
       </c>
       <c r="E91" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>321</v>
+        <v>212</v>
       </c>
       <c r="B92">
-        <v>6150</v>
+        <v>6298</v>
       </c>
       <c r="C92" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D92" t="s">
-        <v>322</v>
+        <v>213</v>
       </c>
       <c r="E92" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>321</v>
+        <v>214</v>
       </c>
       <c r="B93">
-        <v>6149</v>
+        <v>6150</v>
       </c>
       <c r="C93" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D93" t="s">
-        <v>323</v>
+        <v>215</v>
       </c>
       <c r="E93" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>321</v>
+        <v>214</v>
       </c>
       <c r="B94">
-        <v>6148</v>
+        <v>6149</v>
       </c>
       <c r="C94" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D94" t="s">
-        <v>324</v>
+        <v>216</v>
       </c>
       <c r="E94" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>321</v>
+        <v>214</v>
       </c>
       <c r="B95">
-        <v>6147</v>
+        <v>6148</v>
       </c>
       <c r="C95" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D95" t="s">
-        <v>325</v>
+        <v>217</v>
       </c>
       <c r="E95" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>326</v>
+        <v>214</v>
       </c>
       <c r="B96">
-        <v>6038</v>
+        <v>6147</v>
       </c>
       <c r="C96" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D96" t="s">
-        <v>327</v>
+        <v>218</v>
       </c>
       <c r="E96" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>328</v>
+        <v>219</v>
       </c>
       <c r="B97">
-        <v>5882</v>
+        <v>6038</v>
       </c>
       <c r="C97" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D97" t="s">
-        <v>329</v>
+        <v>220</v>
       </c>
       <c r="E97" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>328</v>
+        <v>221</v>
       </c>
       <c r="B98">
-        <v>5871</v>
+        <v>5882</v>
       </c>
       <c r="C98" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D98" t="s">
-        <v>330</v>
+        <v>222</v>
       </c>
       <c r="E98" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>328</v>
+        <v>221</v>
       </c>
       <c r="B99">
-        <v>5867</v>
+        <v>5871</v>
       </c>
       <c r="C99" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D99" t="s">
-        <v>331</v>
+        <v>223</v>
       </c>
       <c r="E99" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>332</v>
+        <v>221</v>
       </c>
       <c r="B100">
-        <v>5784</v>
+        <v>5867</v>
       </c>
       <c r="C100" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D100" t="s">
-        <v>333</v>
+        <v>224</v>
       </c>
       <c r="E100" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>334</v>
+        <v>225</v>
       </c>
       <c r="B101">
-        <v>5688</v>
+        <v>5784</v>
       </c>
       <c r="C101" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D101" t="s">
-        <v>335</v>
+        <v>226</v>
       </c>
       <c r="E101" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>334</v>
+        <v>227</v>
       </c>
       <c r="B102">
-        <v>5687</v>
+        <v>5688</v>
       </c>
       <c r="C102" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D102" t="s">
-        <v>336</v>
+        <v>228</v>
       </c>
       <c r="E102" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>337</v>
+        <v>227</v>
       </c>
       <c r="B103">
-        <v>4998</v>
+        <v>5687</v>
       </c>
       <c r="C103" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D103" t="s">
-        <v>338</v>
+        <v>229</v>
       </c>
       <c r="E103" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>337</v>
+        <v>230</v>
       </c>
       <c r="B104">
-        <v>4989</v>
+        <v>4998</v>
       </c>
       <c r="C104" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D104" t="s">
-        <v>339</v>
+        <v>231</v>
       </c>
       <c r="E104" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>340</v>
+        <v>230</v>
       </c>
       <c r="B105">
-        <v>4884</v>
+        <v>4989</v>
       </c>
       <c r="C105" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D105" t="s">
-        <v>341</v>
+        <v>232</v>
       </c>
       <c r="E105" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>342</v>
+        <v>233</v>
       </c>
       <c r="B106">
-        <v>4487</v>
+        <v>4884</v>
       </c>
       <c r="C106" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D106" t="s">
-        <v>343</v>
+        <v>234</v>
       </c>
       <c r="E106" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>342</v>
+        <v>235</v>
       </c>
       <c r="B107">
-        <v>4486</v>
+        <v>4487</v>
       </c>
       <c r="C107" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D107" t="s">
-        <v>344</v>
+        <v>236</v>
       </c>
       <c r="E107" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>342</v>
+        <v>235</v>
       </c>
       <c r="B108">
-        <v>4485</v>
+        <v>4486</v>
       </c>
       <c r="C108" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D108" t="s">
-        <v>345</v>
+        <v>237</v>
       </c>
       <c r="E108" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>342</v>
+        <v>235</v>
       </c>
       <c r="B109">
-        <v>4484</v>
+        <v>4485</v>
       </c>
       <c r="C109" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D109" t="s">
-        <v>345</v>
+        <v>238</v>
       </c>
       <c r="E109" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>346</v>
+        <v>235</v>
       </c>
       <c r="B110">
-        <v>3464</v>
+        <v>4484</v>
       </c>
       <c r="C110" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D110" t="s">
-        <v>347</v>
+        <v>238</v>
       </c>
       <c r="E110" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>348</v>
+        <v>239</v>
       </c>
       <c r="B111">
-        <v>3333</v>
+        <v>3464</v>
       </c>
       <c r="C111" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D111" t="s">
-        <v>349</v>
+        <v>240</v>
       </c>
       <c r="E111" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>350</v>
+        <v>241</v>
       </c>
       <c r="B112">
-        <v>3233</v>
+        <v>3333</v>
       </c>
       <c r="C112" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D112" t="s">
-        <v>351</v>
+        <v>242</v>
       </c>
       <c r="E112" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>350</v>
+        <v>243</v>
       </c>
       <c r="B113">
-        <v>3232</v>
+        <v>3233</v>
       </c>
       <c r="C113" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D113" t="s">
-        <v>352</v>
+        <v>244</v>
       </c>
       <c r="E113" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>350</v>
+        <v>243</v>
       </c>
       <c r="B114">
-        <v>3231</v>
+        <v>3232</v>
       </c>
       <c r="C114" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D114" t="s">
-        <v>353</v>
+        <v>245</v>
       </c>
       <c r="E114" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>350</v>
+        <v>243</v>
       </c>
       <c r="B115">
-        <v>3228</v>
+        <v>3231</v>
       </c>
       <c r="C115" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D115" t="s">
-        <v>354</v>
+        <v>246</v>
       </c>
       <c r="E115" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>355</v>
+        <v>243</v>
       </c>
       <c r="B116">
-        <v>3270</v>
+        <v>3228</v>
       </c>
       <c r="C116" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D116" t="s">
-        <v>356</v>
+        <v>247</v>
       </c>
       <c r="E116" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>357</v>
+        <v>248</v>
       </c>
       <c r="B117">
-        <v>2615</v>
+        <v>3270</v>
       </c>
       <c r="C117" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D117" t="s">
-        <v>358</v>
+        <v>249</v>
       </c>
       <c r="E117" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>359</v>
+        <v>250</v>
       </c>
       <c r="B118">
-        <v>2135</v>
+        <v>2615</v>
       </c>
       <c r="C118" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D118" t="s">
-        <v>360</v>
+        <v>251</v>
       </c>
       <c r="E118" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>361</v>
+        <v>252</v>
       </c>
       <c r="B119">
-        <v>1481</v>
+        <v>2135</v>
       </c>
       <c r="C119" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D119" t="s">
-        <v>362</v>
+        <v>253</v>
       </c>
       <c r="E119" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>361</v>
+        <v>254</v>
       </c>
       <c r="B120">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="C120" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D120" t="s">
-        <v>363</v>
+        <v>255</v>
       </c>
       <c r="E120" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>361</v>
+        <v>254</v>
       </c>
       <c r="B121">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="C121" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D121" t="s">
-        <v>364</v>
+        <v>256</v>
       </c>
       <c r="E121" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>361</v>
+        <v>254</v>
       </c>
       <c r="B122">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="C122" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D122" t="s">
-        <v>365</v>
+        <v>257</v>
       </c>
       <c r="E122" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>366</v>
+        <v>254</v>
       </c>
       <c r="B123">
-        <v>1041</v>
+        <v>1478</v>
       </c>
       <c r="C123" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D123" t="s">
-        <v>367</v>
+        <v>258</v>
       </c>
       <c r="E123" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>368</v>
+        <v>259</v>
       </c>
       <c r="B124">
-        <v>13839</v>
+        <v>1041</v>
       </c>
       <c r="C124" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D124" t="s">
-        <v>369</v>
+        <v>260</v>
       </c>
       <c r="E124" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>368</v>
+        <v>261</v>
       </c>
       <c r="B125">
-        <v>13838</v>
+        <v>13839</v>
       </c>
       <c r="C125" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D125" t="s">
-        <v>370</v>
+        <v>262</v>
       </c>
       <c r="E125" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>371</v>
+        <v>261</v>
       </c>
       <c r="B126">
-        <v>12910</v>
+        <v>13838</v>
       </c>
       <c r="C126" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D126" t="s">
-        <v>372</v>
+        <v>263</v>
       </c>
       <c r="E126" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>50</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>373</v>
+        <v>264</v>
       </c>
       <c r="B127">
+        <v>12910</v>
+      </c>
+      <c r="C127" t="s">
+        <v>50</v>
+      </c>
+      <c r="D127" t="s">
+        <v>265</v>
+      </c>
+      <c r="E127" t="s">
+        <v>50</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>266</v>
+      </c>
+      <c r="B128">
         <v>12850</v>
       </c>
-      <c r="C127" t="s">
-[...9 lines deleted...]
-        <v>76</v>
+      <c r="C128" t="s">
+        <v>50</v>
+      </c>
+      <c r="D128" t="s">
+        <v>267</v>
+      </c>
+      <c r="E128" t="s">
+        <v>50</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="F21" r:id="rId38"/>
+    <hyperlink ref="E22" r:id="rId39"/>
+    <hyperlink ref="F22" r:id="rId40"/>
+    <hyperlink ref="F23" r:id="rId41"/>
+    <hyperlink ref="E24" r:id="rId42"/>
+    <hyperlink ref="F24" r:id="rId43"/>
+    <hyperlink ref="E25" r:id="rId44"/>
+    <hyperlink ref="F25" r:id="rId45"/>
+    <hyperlink ref="E26" r:id="rId46"/>
+    <hyperlink ref="F26" r:id="rId47"/>
+    <hyperlink ref="E27" r:id="rId48"/>
+    <hyperlink ref="F27" r:id="rId49"/>
+    <hyperlink ref="E28" r:id="rId50"/>
+    <hyperlink ref="F28" r:id="rId51"/>
+    <hyperlink ref="F29" r:id="rId52"/>
+    <hyperlink ref="E30" r:id="rId53"/>
+    <hyperlink ref="F30" r:id="rId54"/>
+    <hyperlink ref="E31" r:id="rId55"/>
+    <hyperlink ref="F31" r:id="rId56"/>
+    <hyperlink ref="F32" r:id="rId57"/>
+    <hyperlink ref="F33" r:id="rId58"/>
+    <hyperlink ref="F34" r:id="rId59"/>
+    <hyperlink ref="E35" r:id="rId60"/>
+    <hyperlink ref="F35" r:id="rId61"/>
+    <hyperlink ref="F36" r:id="rId62"/>
+    <hyperlink ref="F37" r:id="rId63"/>
+    <hyperlink ref="F38" r:id="rId64"/>
+    <hyperlink ref="F39" r:id="rId65"/>
+    <hyperlink ref="F40" r:id="rId66"/>
+    <hyperlink ref="F41" r:id="rId67"/>
+    <hyperlink ref="F42" r:id="rId68"/>
+    <hyperlink ref="E43" r:id="rId69"/>
+    <hyperlink ref="F43" r:id="rId70"/>
+    <hyperlink ref="E44" r:id="rId71"/>
+    <hyperlink ref="F44" r:id="rId72"/>
+    <hyperlink ref="E45" r:id="rId73"/>
+    <hyperlink ref="F45" r:id="rId74"/>
+    <hyperlink ref="E46" r:id="rId75"/>
+    <hyperlink ref="F46" r:id="rId76"/>
+    <hyperlink ref="E47" r:id="rId77"/>
+    <hyperlink ref="F47" r:id="rId78"/>
+    <hyperlink ref="E48" r:id="rId79"/>
+    <hyperlink ref="F48" r:id="rId80"/>
+    <hyperlink ref="F49" r:id="rId81"/>
+    <hyperlink ref="E50" r:id="rId82"/>
+    <hyperlink ref="F50" r:id="rId83"/>
+    <hyperlink ref="E51" r:id="rId84"/>
+    <hyperlink ref="F51" r:id="rId85"/>
+    <hyperlink ref="E52" r:id="rId86"/>
+    <hyperlink ref="F52" r:id="rId87"/>
+    <hyperlink ref="E53" r:id="rId88"/>
+    <hyperlink ref="F53" r:id="rId89"/>
+    <hyperlink ref="F54" r:id="rId90"/>
+    <hyperlink ref="F55" r:id="rId91"/>
+    <hyperlink ref="F56" r:id="rId92"/>
+    <hyperlink ref="F57" r:id="rId93"/>
+    <hyperlink ref="F58" r:id="rId94"/>
+    <hyperlink ref="E59" r:id="rId95"/>
+    <hyperlink ref="F59" r:id="rId96"/>
+    <hyperlink ref="F60" r:id="rId97"/>
+    <hyperlink ref="E61" r:id="rId98"/>
+    <hyperlink ref="F61" r:id="rId99"/>
+    <hyperlink ref="E62" r:id="rId100"/>
+    <hyperlink ref="F62" r:id="rId101"/>
+    <hyperlink ref="E63" r:id="rId102"/>
+    <hyperlink ref="F63" r:id="rId103"/>
+    <hyperlink ref="E64" r:id="rId104"/>
+    <hyperlink ref="F64" r:id="rId105"/>
+    <hyperlink ref="E65" r:id="rId106"/>
+    <hyperlink ref="F65" r:id="rId107"/>
+    <hyperlink ref="E66" r:id="rId108"/>
+    <hyperlink ref="F66" r:id="rId109"/>
+    <hyperlink ref="E67" r:id="rId110"/>
+    <hyperlink ref="F67" r:id="rId111"/>
+    <hyperlink ref="E68" r:id="rId112"/>
+    <hyperlink ref="F68" r:id="rId113"/>
+    <hyperlink ref="E69" r:id="rId114"/>
+    <hyperlink ref="F69" r:id="rId115"/>
+    <hyperlink ref="E70" r:id="rId116"/>
+    <hyperlink ref="F70" r:id="rId117"/>
+    <hyperlink ref="E71" r:id="rId118"/>
+    <hyperlink ref="F71" r:id="rId119"/>
+    <hyperlink ref="E72" r:id="rId120"/>
+    <hyperlink ref="F72" r:id="rId121"/>
+    <hyperlink ref="E73" r:id="rId122"/>
+    <hyperlink ref="F73" r:id="rId123"/>
+    <hyperlink ref="E74" r:id="rId124"/>
+    <hyperlink ref="F74" r:id="rId125"/>
+    <hyperlink ref="E75" r:id="rId126"/>
+    <hyperlink ref="F75" r:id="rId127"/>
+    <hyperlink ref="E76" r:id="rId128"/>
+    <hyperlink ref="F76" r:id="rId129"/>
+    <hyperlink ref="E77" r:id="rId130"/>
+    <hyperlink ref="F77" r:id="rId131"/>
+    <hyperlink ref="F78" r:id="rId132"/>
+    <hyperlink ref="E79" r:id="rId133"/>
+    <hyperlink ref="F79" r:id="rId134"/>
+    <hyperlink ref="F80" r:id="rId135"/>
+    <hyperlink ref="F81" r:id="rId136"/>
+    <hyperlink ref="F82" r:id="rId137"/>
+    <hyperlink ref="F83" r:id="rId138"/>
+    <hyperlink ref="F84" r:id="rId139"/>
+    <hyperlink ref="F85" r:id="rId140"/>
+    <hyperlink ref="F86" r:id="rId141"/>
+    <hyperlink ref="F87" r:id="rId142"/>
+    <hyperlink ref="F88" r:id="rId143"/>
+    <hyperlink ref="F89" r:id="rId144"/>
+    <hyperlink ref="F90" r:id="rId145"/>
+    <hyperlink ref="F91" r:id="rId146"/>
+    <hyperlink ref="F92" r:id="rId147"/>
+    <hyperlink ref="F93" r:id="rId148"/>
+    <hyperlink ref="F94" r:id="rId149"/>
+    <hyperlink ref="F95" r:id="rId150"/>
+    <hyperlink ref="F96" r:id="rId151"/>
+    <hyperlink ref="F97" r:id="rId152"/>
+    <hyperlink ref="F98" r:id="rId153"/>
+    <hyperlink ref="F99" r:id="rId154"/>
+    <hyperlink ref="F100" r:id="rId155"/>
+    <hyperlink ref="F101" r:id="rId156"/>
+    <hyperlink ref="F102" r:id="rId157"/>
+    <hyperlink ref="F103" r:id="rId158"/>
+    <hyperlink ref="F104" r:id="rId159"/>
+    <hyperlink ref="F105" r:id="rId160"/>
+    <hyperlink ref="F106" r:id="rId161"/>
+    <hyperlink ref="F107" r:id="rId162"/>
+    <hyperlink ref="F108" r:id="rId163"/>
+    <hyperlink ref="F109" r:id="rId164"/>
+    <hyperlink ref="F110" r:id="rId165"/>
+    <hyperlink ref="F111" r:id="rId166"/>
+    <hyperlink ref="F112" r:id="rId167"/>
+    <hyperlink ref="F113" r:id="rId168"/>
+    <hyperlink ref="F114" r:id="rId169"/>
+    <hyperlink ref="F115" r:id="rId170"/>
+    <hyperlink ref="F116" r:id="rId171"/>
+    <hyperlink ref="F117" r:id="rId172"/>
+    <hyperlink ref="F118" r:id="rId173"/>
+    <hyperlink ref="F119" r:id="rId174"/>
+    <hyperlink ref="F120" r:id="rId175"/>
+    <hyperlink ref="F121" r:id="rId176"/>
+    <hyperlink ref="F122" r:id="rId177"/>
+    <hyperlink ref="F123" r:id="rId178"/>
+    <hyperlink ref="F124" r:id="rId179"/>
+    <hyperlink ref="F125" r:id="rId180"/>
+    <hyperlink ref="F126" r:id="rId181"/>
+    <hyperlink ref="F127" r:id="rId182"/>
+    <hyperlink ref="F128" r:id="rId183"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>