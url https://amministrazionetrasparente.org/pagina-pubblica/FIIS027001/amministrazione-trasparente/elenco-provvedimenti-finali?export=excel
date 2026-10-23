--- v0 (2026-08-26)
+++ v1 (2026-10-23)
@@ -8,83 +8,252 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="666" uniqueCount="338">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="776" uniqueCount="393">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD68426EE7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - REALIZZAZIONE BROCHURE E MANIFESTI OPEN DAY</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD5A8DC85E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO LICENZA ARGO PLUS SCUOLANEXT + CORSO DI FORMAZIONE PERSONALIZZATO</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD5710214B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA PANCHINE ROSSE</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD35196F1F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - LICENZE WEB INVENTARIO, MAGAZZINI, EMOLUMENTI, DARWIN ORARIO</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD2A550503</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUSTO CAMPANELLA</t>
+  </si>
+  <si>
+    <t>BD2A48B272</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO TESSERE FOTOCOPIE</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1E5F8E20</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO TONER 59A 59X</t>
+  </si>
+  <si>
+    <t>BD1E4DB2F3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO AGGIUNTIVO SPOSTAMENTO FALDONI ARCHIVIO</t>
+  </si>
+  <si>
+    <t>BD1E3D5ABB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SWITCH 8 PORTE POE</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECRETO ATTRIBUZIONE INCARICO FIGURE PROFESSIONALI DOCENTI NEL RUOLO DI ESPERTI ESTERNI PER LA REALIZZAZIONE DEL PROGETTO RICADENTE NEI FONDI
+Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027 –
+</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD1042A71D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA E INSTALLAZIONE TELECAMERA INGRESSO VIA BONISTALLO</t>
+  </si>
+  <si>
+    <t>BD102FF061</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO CARRELLI PULIZIE</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD036E6323</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PN 21 27 FORMAZIONE DOCENTI CORSO DI LINGUA INGLESE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECRETO ATTRIBUZIONE INCARICO FIGURE PROFESSIONALI N.3 ASSISTENTI AMMINISTRATIVI A  SUPPORTO DEL DS E DEL DSGA PER LA REALIZZAZIONE DEL PROGETTO RICADENTE NEI FONDI
+Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027 –
+</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCECBB5C14</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO CALCOLATRICE</t>
+  </si>
+  <si>
+    <t>BCEC95AA78</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SCAFFALATURE ARCHIVIO 2</t>
+  </si>
+  <si>
+    <t>BCEC8E2772</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SCAFFALATURE ARCHIVIO 1</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE627A552</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO LICENZA GENIUSUITE TRIENNALE + 3 ANNI NOSTRESS</t>
+  </si>
+  <si>
+    <t>BCE56943AF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO SPOSTAMENTO FALDONI ARCHIVIO</t>
+  </si>
+  <si>
+    <t>BCE55CF11E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - REALIZZAZIONE N. 3 LINEE DATI, POSA IN OPERA 2 ACCESS POINT E SWITCH</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>BCDDA53A0F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO CARTA IGIENICA E MANI</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>BCDA3A9DD7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO ANNUALE SERVIZI RDP/DPO</t>
+  </si>
+  <si>
     <t>29/07/2026</t>
   </si>
   <si>
     <t>BC8FDD6E18</t>
   </si>
   <si>
     <t>Determina a contrarre  POC DISPOSITIVI DIGITALI-TRATTATIVA DIRETTA PER ACQUISTO MATERIALE MUOVO E RICONDIZIONATO RELATIVO AL PROGETTO</t>
-  </si>
-[...4 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO  DIRETTO VERIFICATORE /COLLAUDATORE
 Programma Operativo Complementare (POC) “Per la Scuola” 2014-2020 finanziato con il Fondo di Rotazione (FdR)– </t>
   </si>
   <si>
     <t>28/07/2026</t>
   </si>
   <si>
     <t>DECRETO ATTRIBUZIONE INCARICO FIGURE PROFESSIONALI DOCENTI NEL RUOLO DI TUTOR INTERNI Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027 –</t>
   </si>
   <si>
     <t>DECRETO ATTRIBUZIONE INCARICO FIGURE PROFESSIONALI DOCENTI NEL RUOLO DI ESPERTI INTERNI Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027 –</t>
   </si>
   <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>BC875AC061</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto su MEPA Ordine ad Esecuzione Immediata inferiore ai 140.000 euro ai sensi dell’art. 17 comma 2 e dell’art. 50 comma 1 lettera b) del Dlgs 36/2023 acquisto licenze di sistema</t>
   </si>
   <si>
     <t>08/07/2026</t>
@@ -1459,2977 +1628,3459 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8FDD6E18" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/c7a88a21-f1cc-4d22-894a-68786f8093d3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC875AC061" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/31332ebf-bb28-4cae-bc53-4bd099c61cef" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC53023877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/caa2a20a-175f-4368-a116-20d4aeadc941" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC234FC286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/a3556624-4d30-44c3-90c4-2f034bce5e6c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC233FBE6D" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/bf92e44f-6557-438c-a9b9-a632f2a6b196" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC09AAD997" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/bf6d89c9-94f7-4f1c-9186-a367ae854897" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC03DFCBCC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/9657271b-4028-4bb6-bc41-9d4e54eb32a6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF073232B" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/1e2a21ce-5d75-4bc6-91ac-e95620de7040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEDFA823B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/ae9154ed-ce9d-482a-bb3d-7bcee6a1e0db" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEDD46AD5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/5b85d198-9f41-40df-8fde-9abe26d19326" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC59630B3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/3de2920f-e397-4edb-97d4-9343d40c52b0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC58C7FF2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/7db51340-7e2e-4eaa-a97b-618dc73f0da5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0FE54E2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/421fe074-fef7-4abc-933e-398eb782a459" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB51C7722" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/24fab89f-8162-4307-9382-37e3465402a9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB50A1485" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/4ba50777-6c6a-4434-a7f0-f058ed76c7ea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB506FB40" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/7199b06c-5302-477a-978d-272de0d1540d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB287B2D9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/a9c07891-b28c-4d92-9bc5-c20dd531b5a2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB0F6E6AB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/c24fb007-d8d7-4d87-b506-6f768f27d0ff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3D9C07B" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/cdb718b2-16ee-4ea7-b395-8d12c9069128" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3CA97F1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/3e99963c-4230-438a-9248-a38cf1e625be" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97998E9E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/06c10a4b-338e-4d08-9f12-8b7618768962" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F2AF9CA" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/ce22697e-a941-4d9d-ae4c-1f16e54b0567" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F1F404F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/0c67cc54-6f6b-479e-9ca5-d91aa8efe4bd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB889526F8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/3b8ce319-0ea1-46c6-841e-bd424efc28ec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E78A568" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/1d7aafc0-0f18-47a5-b0fd-a3edae7006db" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7487A234" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/3581d9dd-f1fa-4118-af2f-8f1d49ee72aa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74763BF4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/137b98f9-d254-4979-8ac4-29898fa8e166" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5BE3A9C6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/b26d162a-213f-47fa-ac93-f55b24048f41" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5BD41C4A" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/cfa8dd22-b4cd-4601-8d8e-32cc54086348" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4361E595" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/c6ce7db5-b07b-4add-9f33-e401bf834ed7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB381C9505" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/0522fa50-1492-4053-b459-35d30bb0f40c" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37E1AAD3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/625f4c28-6889-41ea-a951-2481f29e0f18" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3803ABBF" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/bb2033c4-fb27-4750-acef-b3fd6733b024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB184F2C95" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/85ad1abd-26f7-4081-aaf3-220ffeac7bc0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB127E1F91" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/8d1eb078-eb83-4048-a2cc-cc26d1811e60" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1292C0BC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/f0d6fc4a-32bf-46e0-ba00-d76ac601edb1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB125ABC73" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/9c26844d-cad9-4412-8d23-5039d0cd0909" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB02388715" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/fd80cb98-ce7a-433f-82e2-b6c4568b39d5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE94DD954" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/40d264a4-d238-4119-b74a-0c2ef62d3ee8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE998A521" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/6c0b1e03-3498-4c1c-a30f-72f63f4b60ba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE3F8C193" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/b9dd7ee5-05c4-42c3-b34e-05ad0ed39f1a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE19B686D" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/3b22adf2-23e2-4f94-8f2a-05e4292a6a99" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE19142BF" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/9da5dffc-0446-4dbe-97d6-d2bcfebc1244" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE18A78CA" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/68fb878d-9fae-4852-94aa-4c9f24cb24d5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE051D902" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/8ee51d08-daa2-4b35-b850-89d0b4311396" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE178AD98" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/59b6844e-9f72-494e-b21f-f872daafa42d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA6718D4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/ee7e95ba-0a34-4d86-a7a2-2f8a81c21ee6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB8F3150D" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/06256b59-d954-4eca-9690-a64cdefedebc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE95BD230" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/a395140f-a3c1-4f24-b01e-e96cbf28bbf1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC979FBE6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/9f9874e2-80a7-41f2-bee9-9451ca00d433" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC3611AB4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/24a3354b-df23-4fca-ba46-14bb06f563c0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA821733A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/308907cd-5d93-459b-bd14-0fdcb118e13a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8B8AF6F" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/8ca52eea-cf95-4b0c-b8f2-3358e5716d38" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9526BA24" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/1b061ed1-5138-4dae-b9dc-739067ba41d4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA941B9322" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/25eed4e5-d586-4ae2-8b65-ceae9b90ea14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88483ED1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/3714af38-7252-4b30-a8ac-75ec3a124d7d" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA844FF4A7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/ca5a4fbe-4df5-4405-a136-cd9c6c6d1379" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA77D19E85" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/c8ce751e-ae7f-452a-85e9-0693e2705a5f" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7351E816" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/d372563c-4180-4cfd-96dd-78425a4f5392" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E890B4D" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/9c2ac13f-94f6-4b9d-a847-b466bc31a6bc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6EAF65FF" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/43445200-6b90-4350-85ca-4d7c3ef8ab03" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E997458" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/5221b04a-8789-41ea-a428-05f850237651" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A7C641C" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/6838de47-391d-4644-b732-2d76fb4012af" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A95D3FA" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/6a181324-113f-416c-a5cc-81572e597bfd" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA635A015B" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/582b185a-9dd0-40bd-810c-0483b42c6556" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB07D50B" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/cdf03007-ee27-41b0-872e-9fa59815be3c" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F3D77B7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/e0f54d70-0942-46db-822a-0584929bf689" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F10109C" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/af9f2fa9-77f5-4c81-8b50-15fda67996c4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D4D925C" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/3a9b62d4-a5c3-47e2-9ffc-6baeb4b13b63" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49683167" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/5154606c-3d3a-4623-9c8e-3236c80df0b4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4306E3C4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/76716ef4-8925-4adf-85ab-813878c2d0cf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37E77749" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/9f6a7aa0-88a1-426f-b000-db41f9451c07" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37D04521" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/fa813bb1-6e2a-4178-b7df-729c5211896d" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37F8BB0B" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/b1fc3cb1-91a8-4c09-8a5d-9f8857f34801" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA216FF2AF" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/cc842ead-ab54-484b-8171-06a15909ebad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E24609C" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/7193d433-f8ae-4e5d-9e5e-19cd87f32d1b" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DE7D0F7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/e88f3550-0419-4802-b569-d32d936b3790" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EADEF957" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/1dd9cb33-f57c-45c5-8f5e-b3a8a5eb96a9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA07051444" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/a41cc047-4b2f-4d16-9b65-8c36cd2369cb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49461ED0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/6fb574bc-e499-401e-883c-e397091c1a4d" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE21434F" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/2bb3d972-bed8-4a2e-876a-f77168e5370e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FAC30A7B" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/d1998398-9526-4feb-8ae1-8b1d8f8143fd" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FABBCAC1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/a85d3736-4187-4b20-b1b6-3fa7c915d923" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FAB11DA3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/8e06b9e8-451a-496a-8a11-02fdf3b376b3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F52AA9F3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/735d9262-4658-493b-82ce-4673af3c337c" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F53E9135" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/017791d6-a98b-406a-b808-52b9add5319c" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA4F3F50" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/2925edea-a34a-4c09-b13b-cd668cd5160c" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA66E815" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/31f3e754-f50c-445e-8921-27c5789a9eff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB4226FA" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/f63dc69e-d007-44e5-aa01-addd7f3e6d74" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB347242" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/9304953f-8054-4e7e-a135-096df03fcd5e" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB1D8366" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/7ebd2626-e34b-4ab9-b90e-2d847ec3c857" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB127156" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/4716eca1-0439-4edb-ab34-017a713ec2f8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAFDAE85" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/fa18194a-7566-4520-9b1f-f8369efc89ee" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAF269FC" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/4037dbf0-ec81-4f6c-b497-3739311a9323" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EACF5B08" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/cf62d9fe-611b-49fa-9fa7-e39e44769333" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAC0A91B" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/93ffe395-2280-41f4-bc1f-e0620ba6df33" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAB4EDF5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/6f1e527a-0804-463f-b270-5b06a23a2997" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAA99899" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/f4321096-6368-460e-9a1a-c2a334f1c12b" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA7CA743" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/2372b4c9-72f6-4936-8304-2e40a78e614c" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E9C9EF1B" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/592aa733-0758-4890-bb26-bfc7585993a6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E998B5AA" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/e5b44d80-4364-4def-9a6c-d56e8c004f70" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E39FFCA0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/5397be8e-8041-45eb-89dc-6455dde27d77" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DFDA6FB4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/b8580398-ccbd-4798-b792-a217a711b1af" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B2CF3254" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/ac10578f-ec07-4646-a15c-79c826cecc83" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B2FED725" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/b018d588-32bb-4525-8511-b43209f7700a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B2EDB509" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/cf10b65e-a85d-4fed-b1bf-9ae61825ba73" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B2E05470" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/60b53c3d-dbdd-401f-ac44-4f6e8b2b76d4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99074DCCO" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/39126232-11b6-40b6-b5d8-4c892bea22f9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99230F4D1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/e601bd57-9cb5-4e67-a91e-d4214f5edfab" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9905C7AEA" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/53b6b20d-1aa9-43ba-a8fc-a2d45aa29c09" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E2581380" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/1ba83dfb-5ba1-4fc0-b5ba-583f45c78c52" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96ADAB117" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/cab9d696-b3bc-4dbd-9d21-6a61dc99108b" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9624C8AAE" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/ae841cc7-fb2f-4470-b086-ca2825d0803e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B962601CF9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/17001ebd-1573-4ebe-babe-20ab192a48a1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9626AA871" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/dff21de0-54ba-4463-9597-3666fae85c3f" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D009F169" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/d8fcf99f-e1a1-4b3a-ac7e-51cdf909459d" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFE1CEC6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/1cb23a1a-ee0d-486a-9315-60a229509438" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B894ED867C" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/0f34a8e3-c782-41a7-9202-3b18bea2cfef" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B883AB1321" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/04279cc0-7f2a-4a59-a92b-641fd5a6eacc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B845BC356B" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/914313c1-4c15-44bb-9e0d-292941f8d59c" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84075BDEC" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/2db03b0f-cf11-4618-a5ba-d7fed3f07b73" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD68426EE7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/e32f0692-a42b-46d5-a3c3-34113f190b1a" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5A8DC85E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/e6c70206-dc14-4511-8f1c-76f52ba2864a" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5710214B" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/853801f5-7958-43af-bb6c-2ff5668826b9" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD35196F1F" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/146a0610-9d18-41ab-aa74-1af089f1e7cf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2A550503" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/0b876a0f-f1cb-49c4-91ef-e602de661057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2A48B272" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/943f9660-5c96-4285-a0f0-2b0b4778ab89" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1E5F8E20" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/b8a3776d-7211-4092-9938-a0f54a0d3d6b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1E4DB2F3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/28b05697-ad63-4297-be5d-d2766ec1e40d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1E3D5ABB" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/bcad4479-2103-4710-a204-858afb14e6f3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1042A71D" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/fa6702ec-57d8-4129-aa5d-013bb9bd4012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD102FF061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/fd63fb0f-70fa-4685-98fa-b907221771e3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD036E6323" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/8a3ecf19-f0d1-4ba5-ae75-987af4bd0ad7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCECBB5C14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/0d52dd67-287a-400e-9d04-d849eb3b5350" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEC95AA78" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/d28e74b0-c919-44cc-a770-15a80348b0e6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEC8E2772" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/06da5e32-2df9-41dc-ade4-7b68f4c6a724" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE627A552" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/eb84d6ff-95c0-4a67-b396-7c20aaac53f5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE56943AF" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/a39cdb31-8572-46fd-8b49-e872723b8e39" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE55CF11E" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/f676dbf2-abe3-4c22-9308-ba5b80730bc2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDDA53A0F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/bb63cccd-d9de-4fd8-b385-c0a21cde547b" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDA3A9DD7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/25474b7c-dff8-4afd-a79d-d04c487baa35" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8FDD6E18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/c7a88a21-f1cc-4d22-894a-68786f8093d3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC875AC061" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/31332ebf-bb28-4cae-bc53-4bd099c61cef" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC53023877" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/caa2a20a-175f-4368-a116-20d4aeadc941" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC234FC286" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/a3556624-4d30-44c3-90c4-2f034bce5e6c" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC233FBE6D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/bf92e44f-6557-438c-a9b9-a632f2a6b196" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC09AAD997" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/bf6d89c9-94f7-4f1c-9186-a367ae854897" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC03DFCBCC" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/9657271b-4028-4bb6-bc41-9d4e54eb32a6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF073232B" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/1e2a21ce-5d75-4bc6-91ac-e95620de7040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEDFA823B" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/ae9154ed-ce9d-482a-bb3d-7bcee6a1e0db" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEDD46AD5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/5b85d198-9f41-40df-8fde-9abe26d19326" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC59630B3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/3de2920f-e397-4edb-97d4-9343d40c52b0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC58C7FF2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/7db51340-7e2e-4eaa-a97b-618dc73f0da5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0FE54E2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/421fe074-fef7-4abc-933e-398eb782a459" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB51C7722" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/24fab89f-8162-4307-9382-37e3465402a9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB50A1485" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/4ba50777-6c6a-4434-a7f0-f058ed76c7ea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB506FB40" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/7199b06c-5302-477a-978d-272de0d1540d" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB287B2D9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/a9c07891-b28c-4d92-9bc5-c20dd531b5a2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB0F6E6AB" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/c24fb007-d8d7-4d87-b506-6f768f27d0ff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3D9C07B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/cdb718b2-16ee-4ea7-b395-8d12c9069128" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3CA97F1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/3e99963c-4230-438a-9248-a38cf1e625be" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97998E9E" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/06c10a4b-338e-4d08-9f12-8b7618768962" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F2AF9CA" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/ce22697e-a941-4d9d-ae4c-1f16e54b0567" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F1F404F" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/0c67cc54-6f6b-479e-9ca5-d91aa8efe4bd" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB889526F8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/3b8ce319-0ea1-46c6-841e-bd424efc28ec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E78A568" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/1d7aafc0-0f18-47a5-b0fd-a3edae7006db" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7487A234" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/3581d9dd-f1fa-4118-af2f-8f1d49ee72aa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74763BF4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/137b98f9-d254-4979-8ac4-29898fa8e166" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5BE3A9C6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/b26d162a-213f-47fa-ac93-f55b24048f41" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5BD41C4A" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/cfa8dd22-b4cd-4601-8d8e-32cc54086348" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4361E595" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/c6ce7db5-b07b-4add-9f33-e401bf834ed7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB381C9505" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/0522fa50-1492-4053-b459-35d30bb0f40c" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37E1AAD3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/625f4c28-6889-41ea-a951-2481f29e0f18" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3803ABBF" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/bb2033c4-fb27-4750-acef-b3fd6733b024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB184F2C95" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/85ad1abd-26f7-4081-aaf3-220ffeac7bc0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB127E1F91" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/8d1eb078-eb83-4048-a2cc-cc26d1811e60" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1292C0BC" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/f0d6fc4a-32bf-46e0-ba00-d76ac601edb1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB125ABC73" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/9c26844d-cad9-4412-8d23-5039d0cd0909" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB02388715" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/fd80cb98-ce7a-433f-82e2-b6c4568b39d5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE94DD954" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/40d264a4-d238-4119-b74a-0c2ef62d3ee8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE998A521" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/6c0b1e03-3498-4c1c-a30f-72f63f4b60ba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE3F8C193" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/b9dd7ee5-05c4-42c3-b34e-05ad0ed39f1a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE19B686D" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/3b22adf2-23e2-4f94-8f2a-05e4292a6a99" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE19142BF" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/9da5dffc-0446-4dbe-97d6-d2bcfebc1244" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE18A78CA" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/68fb878d-9fae-4852-94aa-4c9f24cb24d5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE051D902" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/8ee51d08-daa2-4b35-b850-89d0b4311396" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE178AD98" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/59b6844e-9f72-494e-b21f-f872daafa42d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA6718D4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/ee7e95ba-0a34-4d86-a7a2-2f8a81c21ee6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB8F3150D" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/06256b59-d954-4eca-9690-a64cdefedebc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE95BD230" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/a395140f-a3c1-4f24-b01e-e96cbf28bbf1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC979FBE6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/9f9874e2-80a7-41f2-bee9-9451ca00d433" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC3611AB4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/24a3354b-df23-4fca-ba46-14bb06f563c0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA821733A" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/308907cd-5d93-459b-bd14-0fdcb118e13a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8B8AF6F" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/8ca52eea-cf95-4b0c-b8f2-3358e5716d38" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9526BA24" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/1b061ed1-5138-4dae-b9dc-739067ba41d4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA941B9322" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/25eed4e5-d586-4ae2-8b65-ceae9b90ea14" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88483ED1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/3714af38-7252-4b30-a8ac-75ec3a124d7d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA844FF4A7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/ca5a4fbe-4df5-4405-a136-cd9c6c6d1379" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA77D19E85" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/c8ce751e-ae7f-452a-85e9-0693e2705a5f" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7351E816" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/d372563c-4180-4cfd-96dd-78425a4f5392" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E890B4D" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/9c2ac13f-94f6-4b9d-a847-b466bc31a6bc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6EAF65FF" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/43445200-6b90-4350-85ca-4d7c3ef8ab03" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E997458" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/5221b04a-8789-41ea-a428-05f850237651" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A7C641C" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/6838de47-391d-4644-b732-2d76fb4012af" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6A95D3FA" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/6a181324-113f-416c-a5cc-81572e597bfd" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA635A015B" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/582b185a-9dd0-40bd-810c-0483b42c6556" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB07D50B" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/cdf03007-ee27-41b0-872e-9fa59815be3c" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F3D77B7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/e0f54d70-0942-46db-822a-0584929bf689" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F10109C" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/af9f2fa9-77f5-4c81-8b50-15fda67996c4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4D4D925C" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/3a9b62d4-a5c3-47e2-9ffc-6baeb4b13b63" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49683167" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/5154606c-3d3a-4623-9c8e-3236c80df0b4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4306E3C4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/76716ef4-8925-4adf-85ab-813878c2d0cf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37E77749" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/9f6a7aa0-88a1-426f-b000-db41f9451c07" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37D04521" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/fa813bb1-6e2a-4178-b7df-729c5211896d" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37F8BB0B" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/b1fc3cb1-91a8-4c09-8a5d-9f8857f34801" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA216FF2AF" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/cc842ead-ab54-484b-8171-06a15909ebad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E24609C" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/7193d433-f8ae-4e5d-9e5e-19cd87f32d1b" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DE7D0F7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/e88f3550-0419-4802-b569-d32d936b3790" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EADEF957" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/1dd9cb33-f57c-45c5-8f5e-b3a8a5eb96a9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA07051444" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/a41cc047-4b2f-4d16-9b65-8c36cd2369cb" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49461ED0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/6fb574bc-e499-401e-883c-e397091c1a4d" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE21434F" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/2bb3d972-bed8-4a2e-876a-f77168e5370e" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FAC30A7B" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/d1998398-9526-4feb-8ae1-8b1d8f8143fd" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FABBCAC1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/a85d3736-4187-4b20-b1b6-3fa7c915d923" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FAB11DA3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/8e06b9e8-451a-496a-8a11-02fdf3b376b3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F52AA9F3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/735d9262-4658-493b-82ce-4673af3c337c" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F53E9135" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/017791d6-a98b-406a-b808-52b9add5319c" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA4F3F50" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/2925edea-a34a-4c09-b13b-cd668cd5160c" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA66E815" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/31f3e754-f50c-445e-8921-27c5789a9eff" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB4226FA" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/f63dc69e-d007-44e5-aa01-addd7f3e6d74" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB347242" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/9304953f-8054-4e7e-a135-096df03fcd5e" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB1D8366" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/7ebd2626-e34b-4ab9-b90e-2d847ec3c857" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EB127156" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/4716eca1-0439-4edb-ab34-017a713ec2f8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAFDAE85" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/fa18194a-7566-4520-9b1f-f8369efc89ee" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAF269FC" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/4037dbf0-ec81-4f6c-b497-3739311a9323" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EACF5B08" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/cf62d9fe-611b-49fa-9fa7-e39e44769333" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAC0A91B" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/93ffe395-2280-41f4-bc1f-e0620ba6df33" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAB4EDF5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/6f1e527a-0804-463f-b270-5b06a23a2997" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAA99899" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/f4321096-6368-460e-9a1a-c2a334f1c12b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA7CA743" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/2372b4c9-72f6-4936-8304-2e40a78e614c" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E9C9EF1B" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/592aa733-0758-4890-bb26-bfc7585993a6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E998B5AA" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/e5b44d80-4364-4def-9a6c-d56e8c004f70" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E39FFCA0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/5397be8e-8041-45eb-89dc-6455dde27d77" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DFDA6FB4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/b8580398-ccbd-4798-b792-a217a711b1af" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B2CF3254" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/ac10578f-ec07-4646-a15c-79c826cecc83" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B2FED725" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/b018d588-32bb-4525-8511-b43209f7700a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B2EDB509" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/cf10b65e-a85d-4fed-b1bf-9ae61825ba73" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B2E05470" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/60b53c3d-dbdd-401f-ac44-4f6e8b2b76d4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99074DCCO" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/39126232-11b6-40b6-b5d8-4c892bea22f9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99230F4D1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/e601bd57-9cb5-4e67-a91e-d4214f5edfab" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9905C7AEA" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/53b6b20d-1aa9-43ba-a8fc-a2d45aa29c09" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E2581380" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/1ba83dfb-5ba1-4fc0-b5ba-583f45c78c52" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96ADAB117" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/cab9d696-b3bc-4dbd-9d21-6a61dc99108b" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9624C8AAE" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/ae841cc7-fb2f-4470-b086-ca2825d0803e" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B962601CF9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/17001ebd-1573-4ebe-babe-20ab192a48a1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9626AA871" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/dff21de0-54ba-4463-9597-3666fae85c3f" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D009F169" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/d8fcf99f-e1a1-4b3a-ac7e-51cdf909459d" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CFE1CEC6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/1cb23a1a-ee0d-486a-9315-60a229509438" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B894ED867C" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/0f34a8e3-c782-41a7-9202-3b18bea2cfef" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B883AB1321" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/04279cc0-7f2a-4a59-a92b-641fd5a6eacc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B845BC356B" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/914313c1-4c15-44bb-9e0d-292941f8d59c" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84075BDEC" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS027001/amministrazione-trasparente/atti-amministrazioni-enti/2db03b0f-cf11-4618-a5ba-d7fed3f07b73" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F133"/>
+  <dimension ref="A1:F155"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7137</v>
+        <v>9903</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>7127</v>
+        <v>9640</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>12</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>7111</v>
+        <v>9578</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>7109</v>
+        <v>8966</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>7062</v>
+        <v>8759</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>6637</v>
+        <v>8757</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>6142</v>
+        <v>8544</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B9">
-        <v>6140</v>
+        <v>8542</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B10">
-        <v>5887</v>
+        <v>8541</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>5797</v>
+        <v>8447</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>33</v>
+      </c>
+      <c r="E11" t="s">
+        <v>32</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>5382</v>
+        <v>8345</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B13">
-        <v>5373</v>
+        <v>8343</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>5329</v>
+        <v>8140</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B15">
-        <v>4849</v>
+        <v>8111</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
         <v>42</v>
       </c>
-      <c r="E15" s="2" t="s">
-        <v>9</v>
+      <c r="E15" t="s">
+        <v>32</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B16">
-        <v>4846</v>
+        <v>7849</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B17">
-        <v>4730</v>
+        <v>7843</v>
       </c>
       <c r="C17" t="s">
         <v>46</v>
       </c>
       <c r="D17" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B18">
-        <v>4729</v>
+        <v>7842</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="B19">
-        <v>4728</v>
+        <v>7761</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="B20">
-        <v>4723</v>
+        <v>7754</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B21">
-        <v>4670</v>
+        <v>7752</v>
       </c>
       <c r="C21" t="s">
         <v>55</v>
       </c>
       <c r="D21" t="s">
         <v>56</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B22">
-        <v>4669</v>
+        <v>7634</v>
       </c>
       <c r="C22" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B23">
-        <v>4405</v>
+        <v>7599</v>
       </c>
       <c r="C23" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B24">
-        <v>4404</v>
+        <v>7137</v>
       </c>
       <c r="C24" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D24" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B25">
-        <v>4279</v>
+        <v>7127</v>
       </c>
       <c r="C25" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="D25" t="s">
         <v>66</v>
       </c>
-      <c r="E25" s="2" t="s">
-        <v>9</v>
+      <c r="E25" t="s">
+        <v>32</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>67</v>
       </c>
       <c r="B26">
-        <v>4175</v>
+        <v>7111</v>
       </c>
       <c r="C26" t="s">
+        <v>32</v>
+      </c>
+      <c r="D26" t="s">
         <v>68</v>
       </c>
-      <c r="D26" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E26" t="s">
+        <v>32</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>67</v>
       </c>
       <c r="B27">
-        <v>4172</v>
+        <v>7109</v>
       </c>
       <c r="C27" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="D27" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>69</v>
+      </c>
+      <c r="E27" t="s">
+        <v>32</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>70</v>
+      </c>
+      <c r="B28">
+        <v>7062</v>
+      </c>
+      <c r="C28" t="s">
+        <v>71</v>
+      </c>
+      <c r="D28" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>73</v>
+      </c>
+      <c r="B29">
+        <v>6637</v>
+      </c>
+      <c r="C29" t="s">
+        <v>74</v>
+      </c>
+      <c r="D29" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>76</v>
+      </c>
+      <c r="B30">
+        <v>6142</v>
+      </c>
+      <c r="C30" t="s">
+        <v>77</v>
+      </c>
+      <c r="D30" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B31">
-        <v>3917</v>
+        <v>6140</v>
       </c>
       <c r="C31" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D31" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
+        <v>81</v>
+      </c>
+      <c r="B32">
+        <v>5887</v>
+      </c>
+      <c r="C32" t="s">
+        <v>82</v>
+      </c>
+      <c r="D32" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B33">
-        <v>3760</v>
+        <v>5797</v>
       </c>
       <c r="C33" t="s">
+        <v>85</v>
+      </c>
+      <c r="D33" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
+        <v>87</v>
+      </c>
+      <c r="B34">
+        <v>5382</v>
+      </c>
+      <c r="C34" t="s">
         <v>88</v>
       </c>
-      <c r="B34">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
+        <v>87</v>
+      </c>
+      <c r="B35">
+        <v>5373</v>
+      </c>
+      <c r="C35" t="s">
+        <v>90</v>
+      </c>
+      <c r="D35" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
+        <v>92</v>
+      </c>
+      <c r="B36">
+        <v>5329</v>
+      </c>
+      <c r="C36" t="s">
+        <v>93</v>
+      </c>
+      <c r="D36" t="s">
         <v>94</v>
-      </c>
-[...7 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37">
+        <v>4849</v>
+      </c>
+      <c r="C37" t="s">
+        <v>96</v>
+      </c>
+      <c r="D37" t="s">
         <v>97</v>
-      </c>
-[...7 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="B38">
-        <v>3271</v>
+        <v>4846</v>
       </c>
       <c r="C38" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D38" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B39">
-        <v>3235</v>
+        <v>4730</v>
       </c>
       <c r="C39" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="D39" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="B40">
-        <v>3185</v>
+        <v>4729</v>
       </c>
       <c r="C40" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="D40" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
+        <v>100</v>
+      </c>
+      <c r="B41">
+        <v>4728</v>
+      </c>
+      <c r="C41" t="s">
+        <v>105</v>
+      </c>
+      <c r="D41" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>110</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="B42">
-        <v>3004</v>
+        <v>4723</v>
       </c>
       <c r="C42" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="D42" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="B43">
-        <v>2753</v>
+        <v>4670</v>
       </c>
       <c r="C43" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="D43" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="B44">
-        <v>2750</v>
+        <v>4669</v>
       </c>
       <c r="C44" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="D44" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B45">
-        <v>2675</v>
+        <v>4405</v>
       </c>
       <c r="C45" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="D45" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B46">
-        <v>2672</v>
+        <v>4404</v>
       </c>
       <c r="C46" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="D46" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>119</v>
       </c>
       <c r="B47">
-        <v>2666</v>
+        <v>4279</v>
       </c>
       <c r="C47" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="D47" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B48">
-        <v>2664</v>
+        <v>4175</v>
       </c>
       <c r="C48" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D48" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B49">
-        <v>2660</v>
+        <v>4172</v>
       </c>
       <c r="C49" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="D49" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B50">
-        <v>2640</v>
+        <v>4110</v>
       </c>
       <c r="C50" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="D50" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B51">
-        <v>2582</v>
+        <v>3987</v>
       </c>
       <c r="C51" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="D51" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="B52">
-        <v>2553</v>
+        <v>3919</v>
       </c>
       <c r="C52" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="D52" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="B53">
-        <v>2478</v>
+        <v>3917</v>
       </c>
       <c r="C53" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="D53" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B54">
-        <v>2421</v>
+        <v>3761</v>
       </c>
       <c r="C54" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D54" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="B55">
-        <v>2388</v>
+        <v>3760</v>
       </c>
       <c r="C55" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="D55" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B56">
-        <v>2245</v>
+        <v>3569</v>
       </c>
       <c r="C56" t="s">
-        <v>10</v>
+        <v>144</v>
       </c>
       <c r="D56" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>145</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
+        <v>146</v>
+      </c>
+      <c r="B57">
+        <v>3526</v>
+      </c>
+      <c r="C57" t="s">
+        <v>147</v>
+      </c>
+      <c r="D57" t="s">
         <v>148</v>
       </c>
-      <c r="B57">
-[...9 lines deleted...]
-        <v>10</v>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>149</v>
+      </c>
+      <c r="B58">
+        <v>3487</v>
+      </c>
+      <c r="C58" t="s">
+        <v>150</v>
+      </c>
+      <c r="D58" t="s">
         <v>151</v>
-      </c>
-[...7 lines deleted...]
-        <v>153</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B59">
-        <v>2071</v>
+        <v>3420</v>
       </c>
       <c r="C59" t="s">
+        <v>153</v>
+      </c>
+      <c r="D59" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
+        <v>155</v>
+      </c>
+      <c r="B60">
+        <v>3271</v>
+      </c>
+      <c r="C60" t="s">
         <v>156</v>
       </c>
-      <c r="B60">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B61">
-        <v>1898</v>
+        <v>3235</v>
       </c>
       <c r="C61" t="s">
         <v>159</v>
       </c>
       <c r="D61" t="s">
         <v>160</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>161</v>
       </c>
       <c r="B62">
-        <v>1843</v>
+        <v>3185</v>
       </c>
       <c r="C62" t="s">
         <v>162</v>
       </c>
       <c r="D62" t="s">
         <v>163</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>161</v>
       </c>
       <c r="B63">
-        <v>1842</v>
+        <v>3171</v>
       </c>
       <c r="C63" t="s">
         <v>164</v>
       </c>
       <c r="D63" t="s">
         <v>165</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>166</v>
       </c>
       <c r="B64">
-        <v>1664</v>
+        <v>3004</v>
       </c>
       <c r="C64" t="s">
         <v>167</v>
       </c>
       <c r="D64" t="s">
         <v>168</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>169</v>
       </c>
       <c r="B65">
-        <v>1637</v>
+        <v>2753</v>
       </c>
       <c r="C65" t="s">
         <v>170</v>
       </c>
       <c r="D65" t="s">
         <v>171</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
+        <v>169</v>
+      </c>
+      <c r="B66">
+        <v>2750</v>
+      </c>
+      <c r="C66" t="s">
         <v>172</v>
       </c>
-      <c r="B66">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B67">
-        <v>1602</v>
+        <v>2675</v>
       </c>
       <c r="C67" t="s">
         <v>175</v>
       </c>
       <c r="D67" t="s">
         <v>176</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B68">
-        <v>1601</v>
+        <v>2672</v>
       </c>
       <c r="C68" t="s">
         <v>177</v>
       </c>
       <c r="D68" t="s">
         <v>178</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
+        <v>174</v>
+      </c>
+      <c r="B69">
+        <v>2666</v>
+      </c>
+      <c r="C69" t="s">
         <v>179</v>
       </c>
-      <c r="B69">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="D69" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="B70">
-        <v>1552</v>
+        <v>2664</v>
       </c>
       <c r="C70" t="s">
+        <v>181</v>
+      </c>
+      <c r="D70" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
+        <v>174</v>
+      </c>
+      <c r="B71">
+        <v>2660</v>
+      </c>
+      <c r="C71" t="s">
+        <v>183</v>
+      </c>
+      <c r="D71" t="s">
         <v>184</v>
-      </c>
-[...7 lines deleted...]
-        <v>186</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B72">
-        <v>309</v>
+        <v>2640</v>
       </c>
       <c r="C72" t="s">
+        <v>186</v>
+      </c>
+      <c r="D72" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
+        <v>188</v>
+      </c>
+      <c r="B73">
+        <v>2582</v>
+      </c>
+      <c r="C73" t="s">
         <v>189</v>
       </c>
-      <c r="B73">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="D73" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B74">
-        <v>1439</v>
+        <v>2553</v>
       </c>
       <c r="C74" t="s">
         <v>192</v>
       </c>
       <c r="D74" t="s">
         <v>193</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>194</v>
       </c>
       <c r="B75">
-        <v>1239</v>
+        <v>2478</v>
       </c>
       <c r="C75" t="s">
         <v>195</v>
       </c>
       <c r="D75" t="s">
         <v>196</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>197</v>
       </c>
       <c r="B76">
-        <v>1210</v>
+        <v>2421</v>
       </c>
       <c r="C76" t="s">
         <v>198</v>
       </c>
       <c r="D76" t="s">
         <v>199</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>200</v>
       </c>
       <c r="B77">
-        <v>1161</v>
+        <v>2388</v>
       </c>
       <c r="C77" t="s">
         <v>201</v>
       </c>
       <c r="D77" t="s">
         <v>202</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>203</v>
       </c>
       <c r="B78">
-        <v>1085</v>
+        <v>2245</v>
       </c>
       <c r="C78" t="s">
+        <v>32</v>
+      </c>
+      <c r="D78" t="s">
         <v>204</v>
       </c>
-      <c r="D78" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E78" t="s">
+        <v>32</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>203</v>
       </c>
       <c r="B79">
-        <v>1083</v>
+        <v>2242</v>
       </c>
       <c r="C79" t="s">
-        <v>206</v>
+        <v>32</v>
       </c>
       <c r="D79" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>205</v>
+      </c>
+      <c r="E79" t="s">
+        <v>32</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B80">
-        <v>1073</v>
+        <v>2073</v>
       </c>
       <c r="C80" t="s">
+        <v>207</v>
+      </c>
+      <c r="D80" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
+        <v>206</v>
+      </c>
+      <c r="B81">
+        <v>2071</v>
+      </c>
+      <c r="C81" t="s">
+        <v>209</v>
+      </c>
+      <c r="D81" t="s">
         <v>210</v>
-      </c>
-[...7 lines deleted...]
-        <v>212</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
+        <v>211</v>
+      </c>
+      <c r="B82">
+        <v>1910</v>
+      </c>
+      <c r="C82" t="s">
+        <v>212</v>
+      </c>
+      <c r="D82" t="s">
         <v>213</v>
-      </c>
-[...7 lines deleted...]
-        <v>215</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="B83">
-        <v>823</v>
+        <v>1898</v>
       </c>
       <c r="C83" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="D83" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
+        <v>216</v>
+      </c>
+      <c r="B84">
+        <v>1843</v>
+      </c>
+      <c r="C84" t="s">
+        <v>217</v>
+      </c>
+      <c r="D84" t="s">
         <v>218</v>
-      </c>
-[...7 lines deleted...]
-        <v>220</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B85">
-        <v>656</v>
+        <v>1842</v>
       </c>
       <c r="C85" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="D85" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>221</v>
       </c>
       <c r="B86">
-        <v>656</v>
+        <v>1664</v>
       </c>
       <c r="C86" t="s">
         <v>222</v>
       </c>
       <c r="D86" t="s">
         <v>223</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>224</v>
       </c>
       <c r="B87">
-        <v>563</v>
+        <v>1637</v>
       </c>
       <c r="C87" t="s">
         <v>225</v>
       </c>
       <c r="D87" t="s">
         <v>226</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>227</v>
       </c>
       <c r="B88">
-        <v>505</v>
+        <v>1604</v>
       </c>
       <c r="C88" t="s">
         <v>228</v>
       </c>
       <c r="D88" t="s">
         <v>229</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>227</v>
       </c>
       <c r="B89">
-        <v>496</v>
+        <v>1602</v>
       </c>
       <c r="C89" t="s">
         <v>230</v>
       </c>
       <c r="D89" t="s">
         <v>231</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
+        <v>227</v>
+      </c>
+      <c r="B90">
+        <v>1601</v>
+      </c>
+      <c r="C90" t="s">
         <v>232</v>
       </c>
-      <c r="B90">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="D90" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B91">
-        <v>471</v>
+        <v>1553</v>
       </c>
       <c r="C91" t="s">
         <v>235</v>
       </c>
       <c r="D91" t="s">
         <v>236</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B92">
-        <v>466</v>
+        <v>1552</v>
       </c>
       <c r="C92" t="s">
         <v>237</v>
       </c>
       <c r="D92" t="s">
         <v>238</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>239</v>
       </c>
       <c r="B93">
-        <v>421</v>
+        <v>1479</v>
       </c>
       <c r="C93" t="s">
         <v>240</v>
       </c>
       <c r="D93" t="s">
         <v>241</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
+        <v>239</v>
+      </c>
+      <c r="B94">
+        <v>309</v>
+      </c>
+      <c r="C94" t="s">
         <v>242</v>
       </c>
-      <c r="B94">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="D94" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B95">
-        <v>333</v>
+        <v>1441</v>
       </c>
       <c r="C95" t="s">
         <v>245</v>
       </c>
       <c r="D95" t="s">
         <v>246</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
+        <v>244</v>
+      </c>
+      <c r="B96">
+        <v>1439</v>
+      </c>
+      <c r="C96" t="s">
         <v>247</v>
       </c>
-      <c r="B96">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="D96" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B97">
-        <v>312</v>
+        <v>1239</v>
       </c>
       <c r="C97" t="s">
         <v>250</v>
       </c>
       <c r="D97" t="s">
         <v>251</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="B98">
-        <v>311</v>
+        <v>1210</v>
       </c>
       <c r="C98" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D98" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="B99">
-        <v>310</v>
+        <v>1161</v>
       </c>
       <c r="C99" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D99" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="B100">
-        <v>308</v>
+        <v>1085</v>
       </c>
       <c r="C100" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D100" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="B101">
-        <v>307</v>
+        <v>1083</v>
       </c>
       <c r="C101" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D101" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="B102">
-        <v>306</v>
+        <v>1073</v>
       </c>
       <c r="C102" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D102" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>247</v>
+        <v>265</v>
       </c>
       <c r="B103">
-        <v>304</v>
+        <v>861</v>
       </c>
       <c r="C103" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="D103" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>247</v>
+        <v>268</v>
       </c>
       <c r="B104">
-        <v>303</v>
+        <v>825</v>
       </c>
       <c r="C104" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="D104" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>247</v>
+        <v>268</v>
       </c>
       <c r="B105">
-        <v>301</v>
+        <v>823</v>
       </c>
       <c r="C105" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="D105" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>247</v>
+        <v>273</v>
       </c>
       <c r="B106">
-        <v>299</v>
+        <v>807</v>
       </c>
       <c r="C106" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="D106" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>247</v>
+        <v>276</v>
       </c>
       <c r="B107">
-        <v>284</v>
+        <v>656</v>
       </c>
       <c r="C107" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="D107" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>247</v>
+        <v>276</v>
       </c>
       <c r="B108">
-        <v>282</v>
+        <v>656</v>
       </c>
       <c r="C108" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="D108" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="B109">
-        <v>173</v>
+        <v>563</v>
       </c>
       <c r="C109" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="D109" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="B110">
-        <v>119</v>
+        <v>505</v>
       </c>
       <c r="C110" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="D110" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B111">
-        <v>11426</v>
+        <v>496</v>
       </c>
       <c r="C111" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="D111" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="B112">
-        <v>11423</v>
+        <v>473</v>
       </c>
       <c r="C112" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="D112" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="B113">
-        <v>11422</v>
+        <v>471</v>
       </c>
       <c r="C113" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="D113" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="B114">
-        <v>11421</v>
+        <v>466</v>
       </c>
       <c r="C114" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="D114" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="B115">
-        <v>11027</v>
+        <v>421</v>
       </c>
       <c r="C115" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="D115" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="B116">
-        <v>11008</v>
+        <v>361</v>
       </c>
       <c r="C116" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="D116" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B117">
-        <v>10980</v>
+        <v>333</v>
       </c>
       <c r="C117" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="D117" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="B118">
-        <v>10926</v>
+        <v>313</v>
       </c>
       <c r="C118" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="D118" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B119">
-        <v>10820</v>
+        <v>312</v>
       </c>
       <c r="C119" t="s">
-        <v>10</v>
+        <v>305</v>
       </c>
       <c r="D119" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>306</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>302</v>
       </c>
       <c r="B120">
-        <v>10673</v>
+        <v>311</v>
       </c>
       <c r="C120" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="D120" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="B121">
-        <v>10633</v>
+        <v>310</v>
       </c>
       <c r="C121" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="D121" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="B122">
-        <v>10632</v>
+        <v>308</v>
       </c>
       <c r="C122" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="D122" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="B123">
-        <v>10631</v>
+        <v>307</v>
       </c>
       <c r="C123" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="D123" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="B124">
-        <v>10272</v>
+        <v>306</v>
       </c>
       <c r="C124" t="s">
-        <v>10</v>
+        <v>315</v>
       </c>
       <c r="D124" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>316</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="B125">
-        <v>9974</v>
+        <v>304</v>
       </c>
       <c r="C125" t="s">
-        <v>10</v>
+        <v>317</v>
       </c>
       <c r="D125" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>318</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>316</v>
+        <v>302</v>
       </c>
       <c r="B126">
-        <v>9353</v>
+        <v>303</v>
       </c>
       <c r="C126" t="s">
-        <v>10</v>
+        <v>319</v>
       </c>
       <c r="D126" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>320</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>318</v>
+        <v>302</v>
       </c>
       <c r="B127">
-        <v>9325</v>
+        <v>301</v>
       </c>
       <c r="C127" t="s">
-        <v>10</v>
+        <v>321</v>
       </c>
       <c r="D127" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>322</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>320</v>
+        <v>302</v>
       </c>
       <c r="B128">
-        <v>9156</v>
+        <v>299</v>
       </c>
       <c r="C128" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="D128" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>323</v>
+        <v>302</v>
       </c>
       <c r="B129">
-        <v>9029</v>
+        <v>284</v>
       </c>
       <c r="C129" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D129" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>326</v>
+        <v>302</v>
       </c>
       <c r="B130">
-        <v>8404</v>
+        <v>282</v>
       </c>
       <c r="C130" t="s">
         <v>327</v>
       </c>
       <c r="D130" t="s">
         <v>328</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>329</v>
       </c>
       <c r="B131">
-        <v>8229</v>
+        <v>173</v>
       </c>
       <c r="C131" t="s">
         <v>330</v>
       </c>
       <c r="D131" t="s">
         <v>331</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>332</v>
       </c>
       <c r="B132">
-        <v>8077</v>
+        <v>119</v>
       </c>
       <c r="C132" t="s">
         <v>333</v>
       </c>
       <c r="D132" t="s">
         <v>334</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>335</v>
       </c>
       <c r="B133">
-        <v>7421</v>
+        <v>11426</v>
       </c>
       <c r="C133" t="s">
         <v>336</v>
       </c>
       <c r="D133" t="s">
         <v>337</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>335</v>
+      </c>
+      <c r="B134">
+        <v>11423</v>
+      </c>
+      <c r="C134" t="s">
+        <v>338</v>
+      </c>
+      <c r="D134" t="s">
+        <v>339</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>335</v>
+      </c>
+      <c r="B135">
+        <v>11422</v>
+      </c>
+      <c r="C135" t="s">
+        <v>340</v>
+      </c>
+      <c r="D135" t="s">
+        <v>341</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>335</v>
+      </c>
+      <c r="B136">
+        <v>11421</v>
+      </c>
+      <c r="C136" t="s">
+        <v>342</v>
+      </c>
+      <c r="D136" t="s">
+        <v>343</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>344</v>
+      </c>
+      <c r="B137">
+        <v>11027</v>
+      </c>
+      <c r="C137" t="s">
+        <v>345</v>
+      </c>
+      <c r="D137" t="s">
+        <v>346</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>344</v>
+      </c>
+      <c r="B138">
+        <v>11008</v>
+      </c>
+      <c r="C138" t="s">
+        <v>347</v>
+      </c>
+      <c r="D138" t="s">
+        <v>348</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>349</v>
+      </c>
+      <c r="B139">
+        <v>10980</v>
+      </c>
+      <c r="C139" t="s">
+        <v>350</v>
+      </c>
+      <c r="D139" t="s">
+        <v>351</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>352</v>
+      </c>
+      <c r="B140">
+        <v>10926</v>
+      </c>
+      <c r="C140" t="s">
+        <v>353</v>
+      </c>
+      <c r="D140" t="s">
+        <v>354</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>355</v>
+      </c>
+      <c r="B141">
+        <v>10820</v>
+      </c>
+      <c r="C141" t="s">
+        <v>32</v>
+      </c>
+      <c r="D141" t="s">
+        <v>356</v>
+      </c>
+      <c r="E141" t="s">
+        <v>32</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>357</v>
+      </c>
+      <c r="B142">
+        <v>10673</v>
+      </c>
+      <c r="C142" t="s">
+        <v>358</v>
+      </c>
+      <c r="D142" t="s">
+        <v>359</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>360</v>
+      </c>
+      <c r="B143">
+        <v>10633</v>
+      </c>
+      <c r="C143" t="s">
+        <v>361</v>
+      </c>
+      <c r="D143" t="s">
+        <v>362</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>360</v>
+      </c>
+      <c r="B144">
+        <v>10632</v>
+      </c>
+      <c r="C144" t="s">
+        <v>363</v>
+      </c>
+      <c r="D144" t="s">
+        <v>364</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>360</v>
+      </c>
+      <c r="B145">
+        <v>10631</v>
+      </c>
+      <c r="C145" t="s">
+        <v>365</v>
+      </c>
+      <c r="D145" t="s">
+        <v>366</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>367</v>
+      </c>
+      <c r="B146">
+        <v>10272</v>
+      </c>
+      <c r="C146" t="s">
+        <v>32</v>
+      </c>
+      <c r="D146" t="s">
+        <v>368</v>
+      </c>
+      <c r="E146" t="s">
+        <v>32</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>369</v>
+      </c>
+      <c r="B147">
+        <v>9974</v>
+      </c>
+      <c r="C147" t="s">
+        <v>32</v>
+      </c>
+      <c r="D147" t="s">
+        <v>370</v>
+      </c>
+      <c r="E147" t="s">
+        <v>32</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>371</v>
+      </c>
+      <c r="B148">
+        <v>9353</v>
+      </c>
+      <c r="C148" t="s">
+        <v>32</v>
+      </c>
+      <c r="D148" t="s">
+        <v>372</v>
+      </c>
+      <c r="E148" t="s">
+        <v>32</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>373</v>
+      </c>
+      <c r="B149">
+        <v>9325</v>
+      </c>
+      <c r="C149" t="s">
+        <v>32</v>
+      </c>
+      <c r="D149" t="s">
+        <v>374</v>
+      </c>
+      <c r="E149" t="s">
+        <v>32</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>375</v>
+      </c>
+      <c r="B150">
+        <v>9156</v>
+      </c>
+      <c r="C150" t="s">
+        <v>376</v>
+      </c>
+      <c r="D150" t="s">
+        <v>377</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>378</v>
+      </c>
+      <c r="B151">
+        <v>9029</v>
+      </c>
+      <c r="C151" t="s">
+        <v>379</v>
+      </c>
+      <c r="D151" t="s">
+        <v>380</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>381</v>
+      </c>
+      <c r="B152">
+        <v>8404</v>
+      </c>
+      <c r="C152" t="s">
+        <v>382</v>
+      </c>
+      <c r="D152" t="s">
+        <v>383</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>384</v>
+      </c>
+      <c r="B153">
+        <v>8229</v>
+      </c>
+      <c r="C153" t="s">
+        <v>385</v>
+      </c>
+      <c r="D153" t="s">
+        <v>386</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>387</v>
+      </c>
+      <c r="B154">
+        <v>8077</v>
+      </c>
+      <c r="C154" t="s">
+        <v>388</v>
+      </c>
+      <c r="D154" t="s">
+        <v>389</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>390</v>
+      </c>
+      <c r="B155">
+        <v>7421</v>
+      </c>
+      <c r="C155" t="s">
+        <v>391</v>
+      </c>
+      <c r="D155" t="s">
+        <v>392</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
-    <hyperlink ref="F3" r:id="rId3"/>
-[...40 lines deleted...]
-    <hyperlink ref="E25" r:id="rId44"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="F15" r:id="rId26"/>
+    <hyperlink ref="E16" r:id="rId27"/>
+    <hyperlink ref="F16" r:id="rId28"/>
+    <hyperlink ref="E17" r:id="rId29"/>
+    <hyperlink ref="F17" r:id="rId30"/>
+    <hyperlink ref="E18" r:id="rId31"/>
+    <hyperlink ref="F18" r:id="rId32"/>
+    <hyperlink ref="E19" r:id="rId33"/>
+    <hyperlink ref="F19" r:id="rId34"/>
+    <hyperlink ref="E20" r:id="rId35"/>
+    <hyperlink ref="F20" r:id="rId36"/>
+    <hyperlink ref="E21" r:id="rId37"/>
+    <hyperlink ref="F21" r:id="rId38"/>
+    <hyperlink ref="E22" r:id="rId39"/>
+    <hyperlink ref="F22" r:id="rId40"/>
+    <hyperlink ref="E23" r:id="rId41"/>
+    <hyperlink ref="F23" r:id="rId42"/>
+    <hyperlink ref="E24" r:id="rId43"/>
+    <hyperlink ref="F24" r:id="rId44"/>
     <hyperlink ref="F25" r:id="rId45"/>
-    <hyperlink ref="E26" r:id="rId46"/>
-[...59 lines deleted...]
-    <hyperlink ref="F56" r:id="rId106"/>
+    <hyperlink ref="F26" r:id="rId46"/>
+    <hyperlink ref="F27" r:id="rId47"/>
+    <hyperlink ref="E28" r:id="rId48"/>
+    <hyperlink ref="F28" r:id="rId49"/>
+    <hyperlink ref="E29" r:id="rId50"/>
+    <hyperlink ref="F29" r:id="rId51"/>
+    <hyperlink ref="E30" r:id="rId52"/>
+    <hyperlink ref="F30" r:id="rId53"/>
+    <hyperlink ref="E31" r:id="rId54"/>
+    <hyperlink ref="F31" r:id="rId55"/>
+    <hyperlink ref="E32" r:id="rId56"/>
+    <hyperlink ref="F32" r:id="rId57"/>
+    <hyperlink ref="E33" r:id="rId58"/>
+    <hyperlink ref="F33" r:id="rId59"/>
+    <hyperlink ref="E34" r:id="rId60"/>
+    <hyperlink ref="F34" r:id="rId61"/>
+    <hyperlink ref="E35" r:id="rId62"/>
+    <hyperlink ref="F35" r:id="rId63"/>
+    <hyperlink ref="E36" r:id="rId64"/>
+    <hyperlink ref="F36" r:id="rId65"/>
+    <hyperlink ref="E37" r:id="rId66"/>
+    <hyperlink ref="F37" r:id="rId67"/>
+    <hyperlink ref="E38" r:id="rId68"/>
+    <hyperlink ref="F38" r:id="rId69"/>
+    <hyperlink ref="E39" r:id="rId70"/>
+    <hyperlink ref="F39" r:id="rId71"/>
+    <hyperlink ref="E40" r:id="rId72"/>
+    <hyperlink ref="F40" r:id="rId73"/>
+    <hyperlink ref="E41" r:id="rId74"/>
+    <hyperlink ref="F41" r:id="rId75"/>
+    <hyperlink ref="E42" r:id="rId76"/>
+    <hyperlink ref="F42" r:id="rId77"/>
+    <hyperlink ref="E43" r:id="rId78"/>
+    <hyperlink ref="F43" r:id="rId79"/>
+    <hyperlink ref="E44" r:id="rId80"/>
+    <hyperlink ref="F44" r:id="rId81"/>
+    <hyperlink ref="E45" r:id="rId82"/>
+    <hyperlink ref="F45" r:id="rId83"/>
+    <hyperlink ref="E46" r:id="rId84"/>
+    <hyperlink ref="F46" r:id="rId85"/>
+    <hyperlink ref="E47" r:id="rId86"/>
+    <hyperlink ref="F47" r:id="rId87"/>
+    <hyperlink ref="E48" r:id="rId88"/>
+    <hyperlink ref="F48" r:id="rId89"/>
+    <hyperlink ref="E49" r:id="rId90"/>
+    <hyperlink ref="F49" r:id="rId91"/>
+    <hyperlink ref="E50" r:id="rId92"/>
+    <hyperlink ref="F50" r:id="rId93"/>
+    <hyperlink ref="E51" r:id="rId94"/>
+    <hyperlink ref="F51" r:id="rId95"/>
+    <hyperlink ref="E52" r:id="rId96"/>
+    <hyperlink ref="F52" r:id="rId97"/>
+    <hyperlink ref="E53" r:id="rId98"/>
+    <hyperlink ref="F53" r:id="rId99"/>
+    <hyperlink ref="E54" r:id="rId100"/>
+    <hyperlink ref="F54" r:id="rId101"/>
+    <hyperlink ref="E55" r:id="rId102"/>
+    <hyperlink ref="F55" r:id="rId103"/>
+    <hyperlink ref="E56" r:id="rId104"/>
+    <hyperlink ref="F56" r:id="rId105"/>
+    <hyperlink ref="E57" r:id="rId106"/>
     <hyperlink ref="F57" r:id="rId107"/>
     <hyperlink ref="E58" r:id="rId108"/>
     <hyperlink ref="F58" r:id="rId109"/>
     <hyperlink ref="E59" r:id="rId110"/>
     <hyperlink ref="F59" r:id="rId111"/>
     <hyperlink ref="E60" r:id="rId112"/>
     <hyperlink ref="F60" r:id="rId113"/>
     <hyperlink ref="E61" r:id="rId114"/>
     <hyperlink ref="F61" r:id="rId115"/>
     <hyperlink ref="E62" r:id="rId116"/>
     <hyperlink ref="F62" r:id="rId117"/>
     <hyperlink ref="E63" r:id="rId118"/>
     <hyperlink ref="F63" r:id="rId119"/>
     <hyperlink ref="E64" r:id="rId120"/>
     <hyperlink ref="F64" r:id="rId121"/>
     <hyperlink ref="E65" r:id="rId122"/>
     <hyperlink ref="F65" r:id="rId123"/>
     <hyperlink ref="E66" r:id="rId124"/>
     <hyperlink ref="F66" r:id="rId125"/>
     <hyperlink ref="E67" r:id="rId126"/>
     <hyperlink ref="F67" r:id="rId127"/>
     <hyperlink ref="E68" r:id="rId128"/>
     <hyperlink ref="F68" r:id="rId129"/>
     <hyperlink ref="E69" r:id="rId130"/>
     <hyperlink ref="F69" r:id="rId131"/>
     <hyperlink ref="E70" r:id="rId132"/>
     <hyperlink ref="F70" r:id="rId133"/>
     <hyperlink ref="E71" r:id="rId134"/>
     <hyperlink ref="F71" r:id="rId135"/>
     <hyperlink ref="E72" r:id="rId136"/>
     <hyperlink ref="F72" r:id="rId137"/>
     <hyperlink ref="E73" r:id="rId138"/>
     <hyperlink ref="F73" r:id="rId139"/>
     <hyperlink ref="E74" r:id="rId140"/>
     <hyperlink ref="F74" r:id="rId141"/>
     <hyperlink ref="E75" r:id="rId142"/>
     <hyperlink ref="F75" r:id="rId143"/>
     <hyperlink ref="E76" r:id="rId144"/>
     <hyperlink ref="F76" r:id="rId145"/>
     <hyperlink ref="E77" r:id="rId146"/>
     <hyperlink ref="F77" r:id="rId147"/>
-    <hyperlink ref="E78" r:id="rId148"/>
-[...89 lines deleted...]
-    <hyperlink ref="F123" r:id="rId238"/>
+    <hyperlink ref="F78" r:id="rId148"/>
+    <hyperlink ref="F79" r:id="rId149"/>
+    <hyperlink ref="E80" r:id="rId150"/>
+    <hyperlink ref="F80" r:id="rId151"/>
+    <hyperlink ref="E81" r:id="rId152"/>
+    <hyperlink ref="F81" r:id="rId153"/>
+    <hyperlink ref="E82" r:id="rId154"/>
+    <hyperlink ref="F82" r:id="rId155"/>
+    <hyperlink ref="E83" r:id="rId156"/>
+    <hyperlink ref="F83" r:id="rId157"/>
+    <hyperlink ref="E84" r:id="rId158"/>
+    <hyperlink ref="F84" r:id="rId159"/>
+    <hyperlink ref="E85" r:id="rId160"/>
+    <hyperlink ref="F85" r:id="rId161"/>
+    <hyperlink ref="E86" r:id="rId162"/>
+    <hyperlink ref="F86" r:id="rId163"/>
+    <hyperlink ref="E87" r:id="rId164"/>
+    <hyperlink ref="F87" r:id="rId165"/>
+    <hyperlink ref="E88" r:id="rId166"/>
+    <hyperlink ref="F88" r:id="rId167"/>
+    <hyperlink ref="E89" r:id="rId168"/>
+    <hyperlink ref="F89" r:id="rId169"/>
+    <hyperlink ref="E90" r:id="rId170"/>
+    <hyperlink ref="F90" r:id="rId171"/>
+    <hyperlink ref="E91" r:id="rId172"/>
+    <hyperlink ref="F91" r:id="rId173"/>
+    <hyperlink ref="E92" r:id="rId174"/>
+    <hyperlink ref="F92" r:id="rId175"/>
+    <hyperlink ref="E93" r:id="rId176"/>
+    <hyperlink ref="F93" r:id="rId177"/>
+    <hyperlink ref="E94" r:id="rId178"/>
+    <hyperlink ref="F94" r:id="rId179"/>
+    <hyperlink ref="E95" r:id="rId180"/>
+    <hyperlink ref="F95" r:id="rId181"/>
+    <hyperlink ref="E96" r:id="rId182"/>
+    <hyperlink ref="F96" r:id="rId183"/>
+    <hyperlink ref="E97" r:id="rId184"/>
+    <hyperlink ref="F97" r:id="rId185"/>
+    <hyperlink ref="E98" r:id="rId186"/>
+    <hyperlink ref="F98" r:id="rId187"/>
+    <hyperlink ref="E99" r:id="rId188"/>
+    <hyperlink ref="F99" r:id="rId189"/>
+    <hyperlink ref="E100" r:id="rId190"/>
+    <hyperlink ref="F100" r:id="rId191"/>
+    <hyperlink ref="E101" r:id="rId192"/>
+    <hyperlink ref="F101" r:id="rId193"/>
+    <hyperlink ref="E102" r:id="rId194"/>
+    <hyperlink ref="F102" r:id="rId195"/>
+    <hyperlink ref="E103" r:id="rId196"/>
+    <hyperlink ref="F103" r:id="rId197"/>
+    <hyperlink ref="E104" r:id="rId198"/>
+    <hyperlink ref="F104" r:id="rId199"/>
+    <hyperlink ref="E105" r:id="rId200"/>
+    <hyperlink ref="F105" r:id="rId201"/>
+    <hyperlink ref="E106" r:id="rId202"/>
+    <hyperlink ref="F106" r:id="rId203"/>
+    <hyperlink ref="E107" r:id="rId204"/>
+    <hyperlink ref="F107" r:id="rId205"/>
+    <hyperlink ref="E108" r:id="rId206"/>
+    <hyperlink ref="F108" r:id="rId207"/>
+    <hyperlink ref="E109" r:id="rId208"/>
+    <hyperlink ref="F109" r:id="rId209"/>
+    <hyperlink ref="E110" r:id="rId210"/>
+    <hyperlink ref="F110" r:id="rId211"/>
+    <hyperlink ref="E111" r:id="rId212"/>
+    <hyperlink ref="F111" r:id="rId213"/>
+    <hyperlink ref="E112" r:id="rId214"/>
+    <hyperlink ref="F112" r:id="rId215"/>
+    <hyperlink ref="E113" r:id="rId216"/>
+    <hyperlink ref="F113" r:id="rId217"/>
+    <hyperlink ref="E114" r:id="rId218"/>
+    <hyperlink ref="F114" r:id="rId219"/>
+    <hyperlink ref="E115" r:id="rId220"/>
+    <hyperlink ref="F115" r:id="rId221"/>
+    <hyperlink ref="E116" r:id="rId222"/>
+    <hyperlink ref="F116" r:id="rId223"/>
+    <hyperlink ref="E117" r:id="rId224"/>
+    <hyperlink ref="F117" r:id="rId225"/>
+    <hyperlink ref="E118" r:id="rId226"/>
+    <hyperlink ref="F118" r:id="rId227"/>
+    <hyperlink ref="E119" r:id="rId228"/>
+    <hyperlink ref="F119" r:id="rId229"/>
+    <hyperlink ref="E120" r:id="rId230"/>
+    <hyperlink ref="F120" r:id="rId231"/>
+    <hyperlink ref="E121" r:id="rId232"/>
+    <hyperlink ref="F121" r:id="rId233"/>
+    <hyperlink ref="E122" r:id="rId234"/>
+    <hyperlink ref="F122" r:id="rId235"/>
+    <hyperlink ref="E123" r:id="rId236"/>
+    <hyperlink ref="F123" r:id="rId237"/>
+    <hyperlink ref="E124" r:id="rId238"/>
     <hyperlink ref="F124" r:id="rId239"/>
-    <hyperlink ref="F125" r:id="rId240"/>
-[...13 lines deleted...]
-    <hyperlink ref="F133" r:id="rId254"/>
+    <hyperlink ref="E125" r:id="rId240"/>
+    <hyperlink ref="F125" r:id="rId241"/>
+    <hyperlink ref="E126" r:id="rId242"/>
+    <hyperlink ref="F126" r:id="rId243"/>
+    <hyperlink ref="E127" r:id="rId244"/>
+    <hyperlink ref="F127" r:id="rId245"/>
+    <hyperlink ref="E128" r:id="rId246"/>
+    <hyperlink ref="F128" r:id="rId247"/>
+    <hyperlink ref="E129" r:id="rId248"/>
+    <hyperlink ref="F129" r:id="rId249"/>
+    <hyperlink ref="E130" r:id="rId250"/>
+    <hyperlink ref="F130" r:id="rId251"/>
+    <hyperlink ref="E131" r:id="rId252"/>
+    <hyperlink ref="F131" r:id="rId253"/>
+    <hyperlink ref="E132" r:id="rId254"/>
+    <hyperlink ref="F132" r:id="rId255"/>
+    <hyperlink ref="E133" r:id="rId256"/>
+    <hyperlink ref="F133" r:id="rId257"/>
+    <hyperlink ref="E134" r:id="rId258"/>
+    <hyperlink ref="F134" r:id="rId259"/>
+    <hyperlink ref="E135" r:id="rId260"/>
+    <hyperlink ref="F135" r:id="rId261"/>
+    <hyperlink ref="E136" r:id="rId262"/>
+    <hyperlink ref="F136" r:id="rId263"/>
+    <hyperlink ref="E137" r:id="rId264"/>
+    <hyperlink ref="F137" r:id="rId265"/>
+    <hyperlink ref="E138" r:id="rId266"/>
+    <hyperlink ref="F138" r:id="rId267"/>
+    <hyperlink ref="E139" r:id="rId268"/>
+    <hyperlink ref="F139" r:id="rId269"/>
+    <hyperlink ref="E140" r:id="rId270"/>
+    <hyperlink ref="F140" r:id="rId271"/>
+    <hyperlink ref="F141" r:id="rId272"/>
+    <hyperlink ref="E142" r:id="rId273"/>
+    <hyperlink ref="F142" r:id="rId274"/>
+    <hyperlink ref="E143" r:id="rId275"/>
+    <hyperlink ref="F143" r:id="rId276"/>
+    <hyperlink ref="E144" r:id="rId277"/>
+    <hyperlink ref="F144" r:id="rId278"/>
+    <hyperlink ref="E145" r:id="rId279"/>
+    <hyperlink ref="F145" r:id="rId280"/>
+    <hyperlink ref="F146" r:id="rId281"/>
+    <hyperlink ref="F147" r:id="rId282"/>
+    <hyperlink ref="F148" r:id="rId283"/>
+    <hyperlink ref="F149" r:id="rId284"/>
+    <hyperlink ref="E150" r:id="rId285"/>
+    <hyperlink ref="F150" r:id="rId286"/>
+    <hyperlink ref="E151" r:id="rId287"/>
+    <hyperlink ref="F151" r:id="rId288"/>
+    <hyperlink ref="E152" r:id="rId289"/>
+    <hyperlink ref="F152" r:id="rId290"/>
+    <hyperlink ref="E153" r:id="rId291"/>
+    <hyperlink ref="F153" r:id="rId292"/>
+    <hyperlink ref="E154" r:id="rId293"/>
+    <hyperlink ref="F154" r:id="rId294"/>
+    <hyperlink ref="E155" r:id="rId295"/>
+    <hyperlink ref="F155" r:id="rId296"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>