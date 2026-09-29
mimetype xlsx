--- v0 (2026-08-14)
+++ v1 (2026-09-29)
@@ -8,86 +8,101 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="99">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
     <t>PN D.M. 38/2026- DISPOSITIVI DIGITALI - PROGETTO FDRPOC-TO-2026-263</t>
   </si>
   <si>
     <t>F14D26001210007</t>
   </si>
   <si>
     <t>€ 34.386,99</t>
   </si>
   <si>
     <t>D.M. 38/2026</t>
   </si>
   <si>
     <t>15/07/2026</t>
   </si>
   <si>
     <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>PIANO ESTATE 2026-2027  “FUORI CON LEO_2”  FSE– PN“SCUOLA E COMPETENZE” 2021-2027- DM. 79 DEL 11/05/2026 -AVVISO PROT. N. 112894 DELL’11/05/2026</t>
+  </si>
+  <si>
+    <t>F14D26002340007</t>
+  </si>
+  <si>
+    <t>€ 78.780,00</t>
+  </si>
+  <si>
+    <t>FONDI STRUTTURALI EUROPEI -DM 79/2026</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
   </si>
   <si>
     <t>PN D.M. 38/2026 BEN-ESSERE CON LEO</t>
   </si>
   <si>
     <t>F14D26001150007</t>
   </si>
   <si>
     <t>€ 54.540,00</t>
   </si>
   <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>PN D.M. 40/2026 ATA IN FORMA-AZIONE</t>
   </si>
   <si>
     <t>F14D26001190007</t>
   </si>
   <si>
     <t>€ 145.440,00</t>
   </si>
   <si>
     <t>PN 2021-2027</t>
   </si>
@@ -687,56 +702,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/5d891b92-7ae2-4f07-9d4b-427e58925d19" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/3bad04a3-b830-4c5a-a1de-7c70423c9063" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/b4c61f77-bec2-48cb-b349-bc33699b5c6f" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/19a61abc-858d-4e55-9c45-4810189b24b7" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/c13c3d5b-e2d5-4a5a-ac27-f3c0514e9bcc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/35a65a18-f05e-4e10-a2d7-0aed90c35acd" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/23132d9a-aba2-437d-850a-2bf35f354010" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/5f560404-dcaa-4171-b4c7-b9e163b0ae55" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/00215f04-6a76-4c22-9be7-00d2287ae793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/ac8d0bfd-3098-4a59-a40f-57f7341d14fc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/f73a6a25-9cb9-4a65-a7d8-d96a308f1b3b" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/96aef2b2-9724-47e3-84b7-1ff77911c50f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/9beaeb9b-9b12-4c5c-809e-ecbe5cd0dc8f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/f6916c34-ec99-49a8-9229-e5ae2a961a1c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/bd21a2bc-c213-4156-9285-f9b90eac1e76" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/a17d4023-1b41-43c4-9c99-68d6bd5ee5e0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/e4d60108-9c1a-423a-8c9e-e40a4daece59" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/53f648c3-f528-4176-91ad-a94fede59398" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/5d891b92-7ae2-4f07-9d4b-427e58925d19" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/9863cfab-0314-4b8c-9dfb-d330471f2380" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/3bad04a3-b830-4c5a-a1de-7c70423c9063" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/b4c61f77-bec2-48cb-b349-bc33699b5c6f" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/19a61abc-858d-4e55-9c45-4810189b24b7" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/c13c3d5b-e2d5-4a5a-ac27-f3c0514e9bcc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/35a65a18-f05e-4e10-a2d7-0aed90c35acd" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/23132d9a-aba2-437d-850a-2bf35f354010" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/5f560404-dcaa-4171-b4c7-b9e163b0ae55" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/00215f04-6a76-4c22-9be7-00d2287ae793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/ac8d0bfd-3098-4a59-a40f-57f7341d14fc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/f73a6a25-9cb9-4a65-a7d8-d96a308f1b3b" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/96aef2b2-9724-47e3-84b7-1ff77911c50f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/9beaeb9b-9b12-4c5c-809e-ecbe5cd0dc8f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/f6916c34-ec99-49a8-9229-e5ae2a961a1c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/bd21a2bc-c213-4156-9285-f9b90eac1e76" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/a17d4023-1b41-43c4-9c99-68d6bd5ee5e0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/e4d60108-9c1a-423a-8c9e-e40a4daece59" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/progetto/53f648c3-f528-4176-91ad-a94fede59398" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:F33"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
@@ -759,257 +774,257 @@
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>30</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="1">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1">
         <v>2025</v>
       </c>
-      <c r="B9" s="1"/>
-[...6 lines deleted...]
-      <c r="A10" s="2" t="s">
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="B11" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="2" t="s">
+      <c r="C11" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D11" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="E11" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F10" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12" t="s">
         <v>37</v>
       </c>
       <c r="C12" t="s">
         <v>38</v>
       </c>
       <c r="D12" t="s">
         <v>39</v>
       </c>
       <c r="E12" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13" t="s">
         <v>42</v>
       </c>
       <c r="C13" t="s">
         <v>43</v>
       </c>
       <c r="D13" t="s">
         <v>44</v>
       </c>
       <c r="E13" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="1">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" t="s">
+        <v>50</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="1">
         <v>2024</v>
       </c>
-      <c r="B15" s="1"/>
-[...6 lines deleted...]
-      <c r="A16" s="2" t="s">
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B16" s="2" t="s">
+      <c r="B17" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C16" s="2" t="s">
+      <c r="C17" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="D17" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="E17" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F16" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>51</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
       <c r="E18" t="s">
         <v>55</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>56</v>
@@ -1028,257 +1043,278 @@
       </c>
       <c r="F19" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>61</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" t="s">
         <v>64</v>
       </c>
       <c r="E20" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="22" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="1">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" t="s">
+        <v>67</v>
+      </c>
+      <c r="C21" t="s">
+        <v>68</v>
+      </c>
+      <c r="D21" t="s">
+        <v>69</v>
+      </c>
+      <c r="E21" t="s">
+        <v>70</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="1">
         <v>2023</v>
       </c>
-      <c r="B22" s="1"/>
-[...6 lines deleted...]
-      <c r="A23" s="2" t="s">
+      <c r="B23" s="1"/>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B23" s="2" t="s">
+      <c r="B24" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C23" s="2" t="s">
+      <c r="C24" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="D24" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="E24" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F23" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>71</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25" t="s">
         <v>73</v>
       </c>
       <c r="D25" t="s">
         <v>74</v>
       </c>
       <c r="E25" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" t="s">
+        <v>77</v>
+      </c>
+      <c r="C26" t="s">
+        <v>78</v>
+      </c>
+      <c r="D26" t="s">
+        <v>79</v>
+      </c>
+      <c r="E26" t="s">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" t="s">
         <v>82</v>
       </c>
       <c r="D27" t="s">
         <v>83</v>
       </c>
       <c r="E27" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>85</v>
       </c>
       <c r="B28" t="s">
         <v>86</v>
       </c>
       <c r="C28" t="s">
         <v>87</v>
       </c>
       <c r="D28" t="s">
         <v>88</v>
       </c>
       <c r="E28" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="30" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="1">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" t="s">
+        <v>91</v>
+      </c>
+      <c r="C29" t="s">
+        <v>92</v>
+      </c>
+      <c r="D29" t="s">
+        <v>93</v>
+      </c>
+      <c r="E29" t="s">
+        <v>89</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="1">
         <v>2022</v>
       </c>
-      <c r="B30" s="1"/>
-[...6 lines deleted...]
-      <c r="A31" s="2" t="s">
+      <c r="B31" s="1"/>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B31" s="2" t="s">
+      <c r="B32" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C31" s="2" t="s">
+      <c r="C32" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D31" s="2" t="s">
+      <c r="D32" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="E32" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F31" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="F32" s="3" t="s">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" t="s">
+        <v>95</v>
+      </c>
+      <c r="C33" t="s">
+        <v>96</v>
+      </c>
+      <c r="D33" t="s">
+        <v>97</v>
+      </c>
+      <c r="E33" t="s">
+        <v>98</v>
+      </c>
+      <c r="F33" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A9:F9"/>
-[...2 lines deleted...]
-    <mergeCell ref="A30:F30"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A23:F23"/>
+    <mergeCell ref="A31:F31"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" r:id="rId1"/>
     <hyperlink ref="F4" r:id="rId2"/>
     <hyperlink ref="F5" r:id="rId3"/>
     <hyperlink ref="F6" r:id="rId4"/>
     <hyperlink ref="F7" r:id="rId5"/>
-    <hyperlink ref="F11" r:id="rId6"/>
+    <hyperlink ref="F8" r:id="rId6"/>
     <hyperlink ref="F12" r:id="rId7"/>
     <hyperlink ref="F13" r:id="rId8"/>
-    <hyperlink ref="F17" r:id="rId9"/>
+    <hyperlink ref="F14" r:id="rId9"/>
     <hyperlink ref="F18" r:id="rId10"/>
     <hyperlink ref="F19" r:id="rId11"/>
     <hyperlink ref="F20" r:id="rId12"/>
-    <hyperlink ref="F24" r:id="rId13"/>
+    <hyperlink ref="F21" r:id="rId13"/>
     <hyperlink ref="F25" r:id="rId14"/>
     <hyperlink ref="F26" r:id="rId15"/>
     <hyperlink ref="F27" r:id="rId16"/>
     <hyperlink ref="F28" r:id="rId17"/>
-    <hyperlink ref="F32" r:id="rId18"/>
+    <hyperlink ref="F29" r:id="rId18"/>
+    <hyperlink ref="F33" r:id="rId19"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>