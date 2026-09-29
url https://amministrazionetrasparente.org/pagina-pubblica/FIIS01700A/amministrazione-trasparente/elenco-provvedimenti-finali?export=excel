--- v0 (2026-08-14)
+++ v1 (2026-09-29)
@@ -8,81 +8,224 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="816" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="911" uniqueCount="402">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD1A43E0E3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - STAMPA N.2 ROLL-UP PER CONFERENZA RESIDENZIALE REFERENTI ED. FISICA USR TOSCANA</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD19DD0290</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE PUBBLICITARIO - LABORATORI PROFESSIONALIZZANTI</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0C24AA7F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE PER LABORATORI DI CHIMICA</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD08FF94C4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO CONCESSIONE DEL SERVIZIO DI RISTORAZIONE MEDIANTE DISTRIBUTORI AUTOMATICI DA INSTALLARE PRESSO I PLESSI DELL’IIS LEONARDO DA VINCI DI FIRENZE</t>
+  </si>
+  <si>
+    <t>BD05D754F1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO N.7 LICENZE TOPSOLID'CAM PRO MILLING-TURNING-WIRE</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD03E544B7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PRANZI CONFERENZA REFERENTI TERRITORI EDUCAZIONE FISICA USR TOSCANA</t>
+  </si>
+  <si>
+    <t>BD0355DECF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento della Concessione del Servizio di ristorazione mediante distributori automatici da installare presso i plessi dell’IIS Leonardo da Vinci di Firenze</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCFB989F24</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ORGANIZZAZIONE CONFERENZA RESIDENZIALE REFERENTI ED. FISICA USR TOSCANA</t>
+  </si>
+  <si>
+    <t>BCFB5686E3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE PUBBLICITARIO - DM 38.2026 DISPOSITIVI DIGITALI</t>
+  </si>
+  <si>
+    <t>BCFA2C8835</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE PER PULIZIE</t>
+  </si>
+  <si>
+    <t>BCF9333C60</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI COFFEE BREAK PER ACCOGLIENZA ISTITUZIONALE</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto affidamento incarichi relativo alle candidature di partecipazione agli avvisi per la costituzione degli elenchi di Tutor interni all’amministrazione per le attività di formazione di cui al decreto del Ministro dell’istruzione e del merito n. 40 del 9 marzo 2026 - Titolo progetto: ATA in FORMA-Azione - Codice del Progetto: ESO4.5.A2.B-FSEPNTO-2026-12
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto affidamento incarichi relativo alle candidature di partecipazione agli avvisi per la costituzione degli elenchi di ESPERTI interni all’amministrazione per le attività di formazione di cui al decreto del Ministro dell’istruzione e del merito n. 40 del 9 marzo 2026 - Titolo progetto: ATA in FORMA-Azione - Codice del Progetto: ESO4.5.A2.B-FSEPNTO-2026-12
+</t>
+  </si>
+  <si>
+    <t>12/09/2026</t>
+  </si>
+  <si>
+    <t>BCF3E68334</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE PER UFFICI E AULE</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE3244C5F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO PULIZIA POST CANTIERE AULA MOSTRA PERMANENTE STRUMENTI TECNOLOGICI</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>BCD943B236</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO NOTEBOOK E MOUSE DM 38.2026</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>BCCB08F0BC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - STIPULA TRATTATIVA DIRETTA MEPA - ORGANIZZAZIONE CONVEGNO</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>BCC7DDA877</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - TRATTATIVA DIRETTA MEPA PER LA STAMPA DEL VOLUME: “ISTRUZIONE TECNOLOGICA SUPERIORE ACADEMY – IT’S MY FUTURE”</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Determina di affidamento diretto per incarichi di Collaudatori - Avviso prot.n. 94540 del 24/04/2026 0 – “ Acquisto di tablet, PC, dispositivi digitali, libri e sussidi didattici da concedere in comodato d’uso al personale della scuola , a valere sul Programma operativo complementare al Programma operativo nazionale “Per la scuola” 2014-2020, in attuazione del regolamento (UE) n. 2013/1303”.  Codice progetto: 10.8.6A-FDRPOC-TO-2026-263- </t>
+  </si>
+  <si>
     <t>21/07/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINA  DI  INDIVIDUAZIONE  DIRETTA    per  la  realizzazione  dell’attività  di  coordinamento  del progetto - ATA in FORMA-Azione  - Codice del Progetto: ESO4.5.A2.B-FSEPNTO-
 2026-12</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINA  DI  INDIVIDUAZIONE  DIRETTA    per  la  realizzazione  dell’attività  di  coordinamento  del progetto ATA in FORMA-Azione  - Codice del Progetto: ESO4.5.A2.B-FSEPNTO-
 2026-12 
 </t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINA DI INDIVIDUAZIONE DIRETTA  per la realizzazione dell’attività di supporto tecnico giuridico al RUP Progetto: ATA in FORMA-Azione - Codice del Progetto: ESO4.5.A2.B-FSEPNTO-2026-12 </t>
   </si>
   <si>
     <t>BC76830DAA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TELEMETRI E LUXMETRI PER DIP. CAT</t>
   </si>
   <si>
     <t xml:space="preserve">Determina di assunzione dell’incarico di PROJECT MANAGER/ DIRETTORE DEI CORSI per il coordinamento generale tecnico-operativo del progetto ATA in FORMA-Azione - Codice del Progetto: ESO4.5.A2.B-FSEPNTO-2026-12
 </t>
   </si>
   <si>
     <t>17/07/2026</t>
   </si>
   <si>
     <t>BC6C21AEB3</t>
   </si>
@@ -1473,3631 +1616,4046 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC76830DAA" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/6d0a3fc2-bc46-420a-bd1e-d2183d90363d" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6C21AEB3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/dde35b83-526f-4ce7-8514-c88be0fec713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6D35DD60" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/c9e6d555-5f07-4beb-837f-72485025ed19" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6CFCCBF2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/7cab9429-614b-499d-b59d-f4a416c94e30" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6520A4A0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/e94e17d0-93f1-4b3e-bed6-fa5b2cfd1249" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC640CFC8B" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/aa32d036-4c8e-4365-92fc-67d9da3df67d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5C38DED7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/45f7c0a7-01c1-4617-891e-5caf05a688e3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC47218465" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/37fa0e0b-069c-46a1-9951-aed9393c517a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC39B1771F" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/b2ffb941-fc9a-45bd-ae18-e389262973a6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC35DF5456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/9b705c09-a606-4905-be6d-98c19d8d8586" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3530D44E" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/f131ca32-5db1-4814-a730-cf0b0f73a8dd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2827B62E" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/59fadc22-7914-4176-95a2-8708ab01103e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1F6A4FE6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/3a816f9a-51fe-4e2e-980a-4916b5845631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC10A65B0E" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/2280248f-2524-4d84-9568-07230b31429c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC17B27809" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/1e4ef39e-daa3-438c-8f78-b057415511af" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF81C491B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/c9f80b0e-9458-46bb-966e-ab79d26fe72f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF7A7946A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/ca98129b-281b-49fb-a758-d8d1276070aa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF1F9B800" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/7f9040cd-6e85-4b30-aaa7-bf3d7fdb6763" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEA2513B4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/da24b34d-4d9a-4807-bee6-74edf33f1ea7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEA6A3467" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/c67deed3-b307-4ab2-b51d-884766484763" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF2E4F9C" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/4bb19238-6ae2-427a-aaaf-908592ea0b40" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD9CC09BB" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/310119a8-7404-4a02-a05e-4e4e201d259d" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD982F50C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/908ef5cd-e9be-4afd-8bf4-2db2647a24b6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE583335" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/8bea255c-f036-4242-a74d-cb6f8936f1c7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC7F82613" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/a201df41-fe55-47b7-9265-51775eae08cb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC7FC5D5B" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/04b8303f-c2d3-4eed-8bd5-9d618f5d052f" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBAE6A95E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/8fd93fe8-5736-45aa-972b-2a86e6ee923f" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA265E24" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/60aac34c-0974-460a-889d-9168d3497cae" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA85B971" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/09a21844-57e1-4706-9926-02663ad2dea3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB9FB780B" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/add021a5-0e35-436d-9f54-88d31e570ffa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAE6B2935" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/0c683e53-70f0-4e16-8360-dee2759d2a6e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAE188643" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/3698c86d-1435-47c4-9982-adddce0d1d59" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA8BB640C" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/7fa5863e-aec0-4ea1-9607-632a8941066e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA97FE68E" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/a69ba913-cd5c-43cc-8a6f-0b3d71a93c11" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA939EA4C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/cb8489ab-00b7-45ad-8f7b-d515a72234ee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA96665DD" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/ec5a0f85-2feb-4cd6-897c-bb9c2faa5222" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA9556567" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/6d3b953b-4211-4c21-94de-dc23d4ce904e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58F567C3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/33b296cf-6ea5-413c-bb63-daf42c4b84bd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99FFEE97" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/b2eefeb2-9277-4a46-b41d-d71c31494a5e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A31E2C9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/6274028f-30f3-4724-93cf-c88feafc919f" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A169A27" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/89da9ffc-27a9-487d-a6f8-cdc049d3688b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99C6BB83" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/aaa1bc78-d380-42c9-a379-b08db7c79025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99D96244" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/952cbc59-a10c-4d81-9e38-da7ad1a4be46" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A82894D" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/4a36dfd6-d613-4121-8d87-100a7ed530ee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AB93B5F" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/1021dd00-51bb-4c93-ba8c-6d54e708acfa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AA46893" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/c1c384c7-ec11-416d-9bad-c669a07bddae" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A49BB2B" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/ed1084bb-8eb9-4a59-beb4-bcc7236c5119" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A36180D" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/d5a8174b-4788-492b-8819-085290a761a4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84E47DAB" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/f94a19ce-2cf9-4167-8f8a-c331ace905d4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7AB6101B" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/92910a0b-b423-49d1-872b-e2e828c9c7b8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB81C2B3AE" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/1c83558e-1f82-4802-8f9a-e33884f48121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70FF6ED1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/1accb243-d001-4928-ac8b-445534fe5b47" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6FF93900" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/a1863c9b-cf9b-47aa-8cbf-e82be85d0637" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E564D81" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/6cfecda5-466d-47f5-b0f5-cdd5a8ab995d" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C655C22" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/80fd8edc-aad5-4624-b9fe-a8129428a72c" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C7581E1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/b268b42d-515c-49d5-9126-c050b22c275f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57463A86" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/333d926e-8bbf-439d-af55-34247ad228ae" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57B4ACB2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/4d070992-91ce-4a08-ab12-b5ea31987be6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5273BEA7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/f8bef32d-e635-4eda-ac76-a36bdbd3eeb8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB528B676C" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/77002386-9618-4080-98f4-82b12b9f30b2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB53E1061C" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/3cb0e63f-4852-468d-931e-163bd616e985" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5351A10C" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/2ccb5f69-3174-4ae5-a557-c0c6c71b21e9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4BBCC678" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/244e1292-2548-4b5a-9ac5-180344bae3ee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4522EDFF" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/01a5e705-bbb3-4338-9eb8-1e855b0b9269" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39A448B5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/2990b990-c0e8-434d-abea-ca364a94be6d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3984857F" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/121a85b2-6b53-4b8b-a460-2e0c1b309abb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39368F9A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/01ca2009-c6bb-4a6c-95d5-0945502b68bc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3905BB1B" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/4de78e78-a181-4c34-b964-5a909f17f0a7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB389354F3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/0e536734-6de3-450e-95eb-cef91ff1cb93" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3842CD39" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/f3ce4cf0-893c-4106-823d-fc90a4f35dd7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3408DFBB" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/a37dfb29-5156-45e3-bdea-0256128bd79c" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB340FCB56" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/c1685c84-84ab-4fe0-8da5-c0b2daa6dc97" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB345718EC" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/42de58b5-0d96-4feb-a154-b457f113e9e8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A8476C7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/875dd80c-9380-4456-b18c-ee1927296b90" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29B0779C" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/72684a32-bbc5-4a53-bd70-060cea92c7a9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB23B00913" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/6e7df02f-759c-46c0-8841-97e29d953440" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1E68B6DD" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/65e8fbac-3e45-4489-8271-3b4f6e1f2676" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1BA5E263" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/41c61b47-0a60-41a3-a24e-94f76e86be1b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB07939E0F" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/f28bc26b-ab93-4e9f-bb08-21c04d664963" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFD4EFAB4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/8f4414a6-092c-403b-8c89-d85d523a676c" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFC79BA4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/a2c02798-4d45-4fe6-9915-a4dbf896a7c2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFEBC8575" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/e7bc6705-3517-4956-9e7e-a758acd033aa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFEA358E3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/afd2efe3-c87d-4fff-bfcb-2deb896134f9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFEBE2AE8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/2b2eaafd-19aa-4d1a-8014-1fcd2907c79f" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF34EAD6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/2545a247-4e60-46f1-a5f5-246eb1c9f83f" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF0C31A0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/26c1f415-1a90-4ad0-85ec-9f538f437518" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFEEC3B19" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/29ad8ba6-c463-4635-8ff1-e4cd9dea04a1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFDD69972" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/8c2fcf85-01dd-4683-b883-0e61bfc5ad7d" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF435977" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/a45e3f36-7e85-4ebb-b0ce-73bd4002820f" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF29E22E3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/d30f3810-5383-423a-aeff-3d0d3b174617" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF299D9F0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/7b9e4e04-030a-47a8-aab5-13f55565b92e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF297DF86" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/af4bcabe-e5b0-498f-a9c7-8baa5b273de0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF2A26AFE" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/9db26f19-5373-4058-83c2-415457d64ea5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1B14B45" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/5b2f94be-95fe-41d8-b8f1-b8afdf647129" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF16C08EC" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/e5169940-71fd-466e-9686-f8b21209e6a6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF0E8B321" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/b51ceae7-ef19-4ec5-85a0-57c3933e074b" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF06EC91B" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/9f2fa799-b6fc-48e1-ac44-87c4fb376d8c" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF0520D7F" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/705b08bb-5b3d-44d0-af9b-f4c136639249" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEC366042" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/30d39ca1-59bb-41e4-9bc0-9a9af25601e2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE09C945" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/d4196d19-62b8-4df2-aa41-abbd42ae8362" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE24CDC3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/cc40ab88-9c47-47cc-8c9b-81f8b641e0e1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE8F4BF3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/8e113489-6a98-4fad-aa3e-452b201aa22b" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEFAD82B" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/d27b2ce1-055a-4889-9be2-5338139b166a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE0694E76" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/7c759182-0dd1-455c-ae5b-414c96f74e62" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADC061057" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/ce9a3f0e-865f-4972-8662-0b12b953d0c0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADBC251CB" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/3afefbdd-cfdf-46a9-ada7-b4d28c8325b2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD7ED7AAF" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/01635b28-4270-4d21-bb46-10ffc1f6f70f" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD80FAE14" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/6bf60a8b-d8c5-439b-a333-0e2f3c95aab7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD80E1974" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/486693fc-16ee-4725-9ade-b39073c81bff" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD80A68C4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/058598bb-ee6f-447c-8e7c-cfc908dd2784" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD237F999" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/b4c0db88-ebe9-473d-b1cf-18b3f7d8522f" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACFC6DBAF" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/65cf0bbc-92d9-41d1-b8a2-148333a2d0d3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4C3E784" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/bd23af3f-fb56-4d46-9065-b5149a572ed7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4AB85AE" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/640fd70d-e1ea-4be2-9e9a-4c88b03dc501" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC492DFB4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/00c8adbd-4cf8-4558-925a-20fe29f96fad" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC2275C11" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/b775a266-e1f5-4508-964c-2f96741fe0b5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC1BF5EE3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/720a4df1-18a9-46a1-82f8-d33458247ad8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9995826" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/59d75594-e686-44ce-81a1-ae9fbd346ac3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24EAD574" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/bbaa2160-7407-4334-a9ea-9e0506edaa74" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA55C2DB9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/2ccc03de-7d65-4bd4-86a3-e7334a7f31a2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA4866775" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/d956bcfb-4a28-4b13-abae-904044905a33" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA374767E" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/6941ee0d-9b89-41b8-b8d3-f0bf44dac8a2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA013BCA8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/1b702b7a-3227-4b37-aa4c-a7355920c3d1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C9D0F27" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/6785f5bd-59f3-449d-b411-0d78c947ff45" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8E8E87F6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/f5ee4bf8-835c-49b4-8f7d-94baf787e36f" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C5BF41B" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/fbc405cf-a3ac-4e81-a22c-16465bdbbce0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89B13D53" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/154fc4e8-9fca-42ec-95e6-7c60e5233d19" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F272526" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/b9212292-542f-41bf-93e8-492092902af6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D54F9C8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/b54850f7-4444-477c-ba0f-a2ed92ac169c" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7918ACEE" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/a1654381-b67a-4654-873c-6217151416e6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7937307B" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/3ae08bd6-88c0-4f57-aa22-7898512d0c27" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52508DC3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/1f9cadb8-d59e-44a7-aec3-8a0475d48ea9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53565EA2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/cff56a2b-954b-4d3d-9ae4-a1724ab0a486" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5274BB92" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/ac0875d9-404e-48fb-a319-e0a7e44b2f30" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1A43E0E3" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/5b122024-dcc6-4684-a587-7f5ffee883ad" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD19DD0290" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/a18ccef6-d694-4b87-8d8b-23b804d0c98a" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0C24AA7F" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/c3640cce-de06-4ee1-be8d-5834240ce67e" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD08FF94C4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/a97e5de9-646e-4ef1-aa4d-d2e91183fba0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD05D754F1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/c209a755-94f6-4608-8910-04449e8d20d1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD03E544B7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/ac98510b-c916-40ae-b0ce-be76806bfe4c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0355DECF" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/670da828-ef8e-4ebb-bc6b-f4dd11bf4306" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFB989F24" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/e36e5f47-b061-4530-9c5b-5fafc13f28fc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFB5686E3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/198b769e-692f-4540-ac56-8abcd2b8001b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFA2C8835" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/285a00fe-9102-4933-bb23-e2f40867753f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF9333C60" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/8b6c9012-0ad3-43f4-b4de-2f6e3ef9cddf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF3E68334" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/e7e64ed5-6367-4412-8ef9-4916b03244ba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE3244C5F" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/f26d089f-9ce8-4f5f-95fa-d02d810f5218" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD943B236" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/1adf5426-64d2-4b12-a639-20019985795f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCB08F0BC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/cba71327-6fb3-487b-86b5-77c4d336e127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC7DDA877" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/434180b4-fa2a-439e-99ef-eb9e9f8a1f3a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC76830DAA" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/6d0a3fc2-bc46-420a-bd1e-d2183d90363d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6C21AEB3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/dde35b83-526f-4ce7-8514-c88be0fec713" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6D35DD60" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/c9e6d555-5f07-4beb-837f-72485025ed19" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6CFCCBF2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/7cab9429-614b-499d-b59d-f4a416c94e30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6520A4A0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/e94e17d0-93f1-4b3e-bed6-fa5b2cfd1249" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC640CFC8B" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/aa32d036-4c8e-4365-92fc-67d9da3df67d" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5C38DED7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/45f7c0a7-01c1-4617-891e-5caf05a688e3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC47218465" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/37fa0e0b-069c-46a1-9951-aed9393c517a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC39B1771F" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/b2ffb941-fc9a-45bd-ae18-e389262973a6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC35DF5456" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/9b705c09-a606-4905-be6d-98c19d8d8586" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3530D44E" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/f131ca32-5db1-4814-a730-cf0b0f73a8dd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2827B62E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/59fadc22-7914-4176-95a2-8708ab01103e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1F6A4FE6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/3a816f9a-51fe-4e2e-980a-4916b5845631" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC10A65B0E" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/2280248f-2524-4d84-9568-07230b31429c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC17B27809" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/1e4ef39e-daa3-438c-8f78-b057415511af" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF81C491B" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/c9f80b0e-9458-46bb-966e-ab79d26fe72f" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF7A7946A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/ca98129b-281b-49fb-a758-d8d1276070aa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF1F9B800" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/7f9040cd-6e85-4b30-aaa7-bf3d7fdb6763" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEA2513B4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/da24b34d-4d9a-4807-bee6-74edf33f1ea7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEA6A3467" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/c67deed3-b307-4ab2-b51d-884766484763" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF2E4F9C" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/4bb19238-6ae2-427a-aaaf-908592ea0b40" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD9CC09BB" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/310119a8-7404-4a02-a05e-4e4e201d259d" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD982F50C" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/908ef5cd-e9be-4afd-8bf4-2db2647a24b6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE583335" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/8bea255c-f036-4242-a74d-cb6f8936f1c7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC7F82613" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/a201df41-fe55-47b7-9265-51775eae08cb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC7FC5D5B" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/04b8303f-c2d3-4eed-8bd5-9d618f5d052f" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBAE6A95E" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/8fd93fe8-5736-45aa-972b-2a86e6ee923f" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA265E24" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/60aac34c-0974-460a-889d-9168d3497cae" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA85B971" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/09a21844-57e1-4706-9926-02663ad2dea3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB9FB780B" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/add021a5-0e35-436d-9f54-88d31e570ffa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAE6B2935" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/0c683e53-70f0-4e16-8360-dee2759d2a6e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAE188643" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/3698c86d-1435-47c4-9982-adddce0d1d59" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA8BB640C" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/7fa5863e-aec0-4ea1-9607-632a8941066e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA97FE68E" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/a69ba913-cd5c-43cc-8a6f-0b3d71a93c11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA939EA4C" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/cb8489ab-00b7-45ad-8f7b-d515a72234ee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA96665DD" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/ec5a0f85-2feb-4cd6-897c-bb9c2faa5222" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA9556567" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/6d3b953b-4211-4c21-94de-dc23d4ce904e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58F567C3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/33b296cf-6ea5-413c-bb63-daf42c4b84bd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99FFEE97" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/b2eefeb2-9277-4a46-b41d-d71c31494a5e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A31E2C9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/6274028f-30f3-4724-93cf-c88feafc919f" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9A169A27" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/89da9ffc-27a9-487d-a6f8-cdc049d3688b" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99C6BB83" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/aaa1bc78-d380-42c9-a379-b08db7c79025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99D96244" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/952cbc59-a10c-4d81-9e38-da7ad1a4be46" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A82894D" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/4a36dfd6-d613-4121-8d87-100a7ed530ee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AB93B5F" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/1021dd00-51bb-4c93-ba8c-6d54e708acfa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AA46893" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/c1c384c7-ec11-416d-9bad-c669a07bddae" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A49BB2B" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/ed1084bb-8eb9-4a59-beb4-bcc7236c5119" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A36180D" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/d5a8174b-4788-492b-8819-085290a761a4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84E47DAB" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/f94a19ce-2cf9-4167-8f8a-c331ace905d4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7AB6101B" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/92910a0b-b423-49d1-872b-e2e828c9c7b8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB81C2B3AE" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/1c83558e-1f82-4802-8f9a-e33884f48121" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70FF6ED1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/1accb243-d001-4928-ac8b-445534fe5b47" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6FF93900" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/a1863c9b-cf9b-47aa-8cbf-e82be85d0637" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E564D81" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/6cfecda5-466d-47f5-b0f5-cdd5a8ab995d" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C655C22" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/80fd8edc-aad5-4624-b9fe-a8129428a72c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C7581E1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/b268b42d-515c-49d5-9126-c050b22c275f" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57463A86" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/333d926e-8bbf-439d-af55-34247ad228ae" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57B4ACB2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/4d070992-91ce-4a08-ab12-b5ea31987be6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5273BEA7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/f8bef32d-e635-4eda-ac76-a36bdbd3eeb8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB528B676C" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/77002386-9618-4080-98f4-82b12b9f30b2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB53E1061C" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/3cb0e63f-4852-468d-931e-163bd616e985" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5351A10C" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/2ccb5f69-3174-4ae5-a557-c0c6c71b21e9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4BBCC678" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/244e1292-2548-4b5a-9ac5-180344bae3ee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4522EDFF" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/01a5e705-bbb3-4338-9eb8-1e855b0b9269" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39A448B5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/2990b990-c0e8-434d-abea-ca364a94be6d" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3984857F" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/121a85b2-6b53-4b8b-a460-2e0c1b309abb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39368F9A" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/01ca2009-c6bb-4a6c-95d5-0945502b68bc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3905BB1B" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/4de78e78-a181-4c34-b964-5a909f17f0a7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB389354F3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/0e536734-6de3-450e-95eb-cef91ff1cb93" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3842CD39" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/f3ce4cf0-893c-4106-823d-fc90a4f35dd7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3408DFBB" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/a37dfb29-5156-45e3-bdea-0256128bd79c" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB340FCB56" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/c1685c84-84ab-4fe0-8da5-c0b2daa6dc97" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB345718EC" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/42de58b5-0d96-4feb-a154-b457f113e9e8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A8476C7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/875dd80c-9380-4456-b18c-ee1927296b90" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29B0779C" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/72684a32-bbc5-4a53-bd70-060cea92c7a9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB23B00913" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/6e7df02f-759c-46c0-8841-97e29d953440" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1E68B6DD" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/65e8fbac-3e45-4489-8271-3b4f6e1f2676" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1BA5E263" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/41c61b47-0a60-41a3-a24e-94f76e86be1b" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB07939E0F" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/f28bc26b-ab93-4e9f-bb08-21c04d664963" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFD4EFAB4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/8f4414a6-092c-403b-8c89-d85d523a676c" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFC79BA4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/a2c02798-4d45-4fe6-9915-a4dbf896a7c2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFEBC8575" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/e7bc6705-3517-4956-9e7e-a758acd033aa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFEA358E3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/afd2efe3-c87d-4fff-bfcb-2deb896134f9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFEBE2AE8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/2b2eaafd-19aa-4d1a-8014-1fcd2907c79f" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF34EAD6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/2545a247-4e60-46f1-a5f5-246eb1c9f83f" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF0C31A0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/26c1f415-1a90-4ad0-85ec-9f538f437518" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFEEC3B19" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/29ad8ba6-c463-4635-8ff1-e4cd9dea04a1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFDD69972" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/8c2fcf85-01dd-4683-b883-0e61bfc5ad7d" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFF435977" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/a45e3f36-7e85-4ebb-b0ce-73bd4002820f" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF29E22E3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/d30f3810-5383-423a-aeff-3d0d3b174617" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF299D9F0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/7b9e4e04-030a-47a8-aab5-13f55565b92e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF297DF86" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/af4bcabe-e5b0-498f-a9c7-8baa5b273de0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF2A26AFE" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/9db26f19-5373-4058-83c2-415457d64ea5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1B14B45" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/5b2f94be-95fe-41d8-b8f1-b8afdf647129" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF16C08EC" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/e5169940-71fd-466e-9686-f8b21209e6a6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF0E8B321" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/b51ceae7-ef19-4ec5-85a0-57c3933e074b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF06EC91B" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/9f2fa799-b6fc-48e1-ac44-87c4fb376d8c" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF0520D7F" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/705b08bb-5b3d-44d0-af9b-f4c136639249" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEC366042" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/30d39ca1-59bb-41e4-9bc0-9a9af25601e2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE09C945" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/d4196d19-62b8-4df2-aa41-abbd42ae8362" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE24CDC3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/cc40ab88-9c47-47cc-8c9b-81f8b641e0e1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADE8F4BF3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/8e113489-6a98-4fad-aa3e-452b201aa22b" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEFAD82B" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/d27b2ce1-055a-4889-9be2-5338139b166a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE0694E76" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/7c759182-0dd1-455c-ae5b-414c96f74e62" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADC061057" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/ce9a3f0e-865f-4972-8662-0b12b953d0c0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADBC251CB" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/3afefbdd-cfdf-46a9-ada7-b4d28c8325b2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD7ED7AAF" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/01635b28-4270-4d21-bb46-10ffc1f6f70f" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD80FAE14" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/6bf60a8b-d8c5-439b-a333-0e2f3c95aab7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD80E1974" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/486693fc-16ee-4725-9ade-b39073c81bff" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD80A68C4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/058598bb-ee6f-447c-8e7c-cfc908dd2784" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD237F999" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/b4c0db88-ebe9-473d-b1cf-18b3f7d8522f" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACFC6DBAF" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/65cf0bbc-92d9-41d1-b8a2-148333a2d0d3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4C3E784" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/bd23af3f-fb56-4d46-9065-b5149a572ed7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4AB85AE" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/640fd70d-e1ea-4be2-9e9a-4c88b03dc501" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC492DFB4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/00c8adbd-4cf8-4558-925a-20fe29f96fad" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC2275C11" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/b775a266-e1f5-4508-964c-2f96741fe0b5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC1BF5EE3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/720a4df1-18a9-46a1-82f8-d33458247ad8" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9995826" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/59d75594-e686-44ce-81a1-ae9fbd346ac3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24EAD574" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/bbaa2160-7407-4334-a9ea-9e0506edaa74" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA55C2DB9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/2ccc03de-7d65-4bd4-86a3-e7334a7f31a2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA4866775" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/d956bcfb-4a28-4b13-abae-904044905a33" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA374767E" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/6941ee0d-9b89-41b8-b8d3-f0bf44dac8a2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA013BCA8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/1b702b7a-3227-4b37-aa4c-a7355920c3d1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C9D0F27" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/6785f5bd-59f3-449d-b411-0d78c947ff45" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8E8E87F6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/f5ee4bf8-835c-49b4-8f7d-94baf787e36f" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8C5BF41B" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/fbc405cf-a3ac-4e81-a22c-16465bdbbce0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89B13D53" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/154fc4e8-9fca-42ec-95e6-7c60e5233d19" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F272526" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/b9212292-542f-41bf-93e8-492092902af6" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7D54F9C8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/b54850f7-4444-477c-ba0f-a2ed92ac169c" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7918ACEE" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/a1654381-b67a-4654-873c-6217151416e6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7937307B" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/3ae08bd6-88c0-4f57-aa22-7898512d0c27" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52508DC3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/1f9cadb8-d59e-44a7-aec3-8a0475d48ea9" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53565EA2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/cff56a2b-954b-4d3d-9ae4-a1724ab0a486" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5274BB92" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIS01700A/amministrazione-trasparente/atti-amministrazioni-enti/ac0875d9-404e-48fb-a319-e0a7e44b2f30" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F163"/>
+  <dimension ref="A1:F182"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>13901</v>
+        <v>17022</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-        <v>7</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>13900</v>
+        <v>17016</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>11</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>13899</v>
+        <v>16748</v>
       </c>
       <c r="C4" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>13898</v>
+        <v>16557</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B6">
-        <v>13897</v>
+        <v>16528</v>
       </c>
       <c r="C6" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>13797</v>
+        <v>16383</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B8">
-        <v>13797</v>
+        <v>16373</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>13779</v>
+        <v>16137</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="B10">
-        <v>13764</v>
+        <v>16134</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B11">
-        <v>13625</v>
+        <v>16119</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B12">
-        <v>13603</v>
+        <v>16108</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="B13">
-        <v>13518</v>
+        <v>15908</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>36</v>
+      </c>
+      <c r="E13" t="s">
+        <v>35</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B14">
-        <v>13316</v>
+        <v>15900</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>37</v>
+      </c>
+      <c r="E14" t="s">
+        <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B15">
-        <v>13315</v>
+        <v>15881</v>
       </c>
       <c r="C15" t="s">
-        <v>7</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>40</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B16">
-        <v>13145</v>
+        <v>15535</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="B17">
-        <v>13101</v>
+        <v>15353</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="B18">
-        <v>13049</v>
+        <v>14886</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B19">
-        <v>12940</v>
+        <v>14843</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B20">
-        <v>12775</v>
+        <v>14807</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>54</v>
+      </c>
+      <c r="E20" t="s">
+        <v>35</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="B21">
-        <v>12702</v>
+        <v>13901</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>56</v>
+      </c>
+      <c r="E21" t="s">
+        <v>35</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="B22">
-        <v>12679</v>
+        <v>13900</v>
       </c>
       <c r="C22" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="D22" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E22" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B23">
-        <v>12626</v>
+        <v>13899</v>
       </c>
       <c r="C23" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="D23" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>58</v>
+      </c>
+      <c r="E23" t="s">
+        <v>35</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B24">
-        <v>12074</v>
+        <v>13898</v>
       </c>
       <c r="C24" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D24" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B25">
-        <v>12072</v>
+        <v>13897</v>
       </c>
       <c r="C25" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="D25" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>61</v>
+      </c>
+      <c r="E25" t="s">
+        <v>35</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B26">
-        <v>12009</v>
+        <v>13797</v>
       </c>
       <c r="C26" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D26" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27">
+        <v>13797</v>
+      </c>
+      <c r="C27" t="s">
+        <v>63</v>
+      </c>
+      <c r="D27" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B28">
-        <v>11802</v>
+        <v>13779</v>
       </c>
       <c r="C28" t="s">
+        <v>66</v>
+      </c>
+      <c r="D28" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29">
+        <v>13764</v>
+      </c>
+      <c r="C29" t="s">
+        <v>68</v>
+      </c>
+      <c r="D29" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>70</v>
+      </c>
+      <c r="B30">
+        <v>13625</v>
+      </c>
+      <c r="C30" t="s">
+        <v>71</v>
+      </c>
+      <c r="D30" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B31">
-        <v>11422</v>
+        <v>13603</v>
       </c>
       <c r="C31" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D31" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B32">
+        <v>13518</v>
+      </c>
+      <c r="C32" t="s">
+        <v>76</v>
+      </c>
+      <c r="D32" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B33">
-        <v>11214</v>
+        <v>13316</v>
       </c>
       <c r="C33" t="s">
+        <v>79</v>
+      </c>
+      <c r="D33" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B34">
-        <v>11024</v>
+        <v>13315</v>
       </c>
       <c r="C34" t="s">
-        <v>83</v>
+        <v>35</v>
       </c>
       <c r="D34" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>81</v>
+      </c>
+      <c r="E34" t="s">
+        <v>35</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B35">
-        <v>10859</v>
+        <v>13145</v>
       </c>
       <c r="C35" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="D35" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B36">
-        <v>10721</v>
+        <v>13101</v>
       </c>
       <c r="C36" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="D36" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
+        <v>85</v>
+      </c>
+      <c r="B37">
+        <v>13049</v>
+      </c>
+      <c r="C37" t="s">
         <v>88</v>
       </c>
-      <c r="B37">
-[...4 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B38">
-        <v>10693</v>
+        <v>12940</v>
       </c>
       <c r="C38" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="D38" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
+        <v>93</v>
+      </c>
+      <c r="B39">
+        <v>12775</v>
+      </c>
+      <c r="C39" t="s">
+        <v>94</v>
+      </c>
+      <c r="D39" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B40">
-        <v>10342</v>
+        <v>12702</v>
       </c>
       <c r="C40" t="s">
+        <v>97</v>
+      </c>
+      <c r="D40" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B41">
-        <v>10332</v>
+        <v>12679</v>
       </c>
       <c r="C41" t="s">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="D41" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>99</v>
+      </c>
+      <c r="E41" t="s">
+        <v>35</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B42">
-        <v>10312</v>
+        <v>12626</v>
       </c>
       <c r="C42" t="s">
+        <v>101</v>
+      </c>
+      <c r="D42" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="B43">
-        <v>10311</v>
+        <v>12074</v>
       </c>
       <c r="C43" t="s">
         <v>104</v>
       </c>
       <c r="D43" t="s">
         <v>105</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="B44">
-        <v>10310</v>
+        <v>12072</v>
       </c>
       <c r="C44" t="s">
         <v>106</v>
       </c>
       <c r="D44" t="s">
         <v>107</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="B45">
-        <v>10309</v>
+        <v>12009</v>
       </c>
       <c r="C45" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D45" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B46">
-        <v>9973</v>
+        <v>11803</v>
       </c>
       <c r="C46" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D46" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B47">
-        <v>9913</v>
+        <v>11802</v>
       </c>
       <c r="C47" t="s">
         <v>114</v>
       </c>
       <c r="D47" t="s">
         <v>115</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B48">
-        <v>9913</v>
+        <v>11530</v>
       </c>
       <c r="C48" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D48" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B49">
-        <v>9911</v>
+        <v>11425</v>
       </c>
       <c r="C49" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="D49" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B50">
-        <v>9910</v>
+        <v>11422</v>
       </c>
       <c r="C50" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D50" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="B51">
-        <v>9910</v>
+        <v>11244</v>
       </c>
       <c r="C51" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="D51" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="B52">
-        <v>9909</v>
+        <v>11214</v>
       </c>
       <c r="C52" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="D52" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>113</v>
+        <v>129</v>
       </c>
       <c r="B53">
-        <v>9905</v>
+        <v>11024</v>
       </c>
       <c r="C53" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="D53" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="B54">
-        <v>9594</v>
+        <v>10859</v>
       </c>
       <c r="C54" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="D54" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
       <c r="B55">
-        <v>9593</v>
+        <v>10721</v>
       </c>
       <c r="C55" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="D55" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
       <c r="B56">
-        <v>9590</v>
+        <v>10718</v>
       </c>
       <c r="C56" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="D56" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
       <c r="B57">
-        <v>9588</v>
+        <v>10693</v>
       </c>
       <c r="C57" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="D57" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>124</v>
+        <v>142</v>
       </c>
       <c r="B58">
-        <v>9587</v>
+        <v>10356</v>
       </c>
       <c r="C58" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="D58" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="B59">
-        <v>9453</v>
+        <v>10342</v>
       </c>
       <c r="C59" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="D59" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="B60">
-        <v>9453</v>
+        <v>10332</v>
       </c>
       <c r="C60" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="D60" t="s">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="B61">
-        <v>9443</v>
+        <v>10312</v>
       </c>
       <c r="C61" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="D61" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="B62">
-        <v>9443</v>
+        <v>10311</v>
       </c>
       <c r="C62" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="D62" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="B63">
-        <v>9369</v>
+        <v>10310</v>
       </c>
       <c r="C63" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="D63" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>142</v>
       </c>
       <c r="B64">
-        <v>9116</v>
+        <v>10309</v>
       </c>
       <c r="C64" t="s">
-        <v>7</v>
+        <v>155</v>
       </c>
       <c r="D64" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>156</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="B65">
-        <v>9016</v>
+        <v>9973</v>
       </c>
       <c r="C65" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="D65" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="B66">
-        <v>8988</v>
+        <v>9913</v>
       </c>
       <c r="C66" t="s">
-        <v>147</v>
+        <v>161</v>
       </c>
       <c r="D66" t="s">
-        <v>148</v>
+        <v>162</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="B67">
-        <v>8988</v>
+        <v>9913</v>
       </c>
       <c r="C67" t="s">
-        <v>147</v>
+        <v>161</v>
       </c>
       <c r="D67" t="s">
-        <v>148</v>
+        <v>162</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="B68">
-        <v>8927</v>
+        <v>9911</v>
       </c>
       <c r="C68" t="s">
-        <v>149</v>
+        <v>163</v>
       </c>
       <c r="D68" t="s">
-        <v>150</v>
+        <v>164</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="B69">
-        <v>8884</v>
+        <v>9910</v>
       </c>
       <c r="C69" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="D69" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="B70">
-        <v>8880</v>
+        <v>9910</v>
       </c>
       <c r="C70" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="D70" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="B71">
-        <v>8880</v>
+        <v>9909</v>
       </c>
       <c r="C71" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="D71" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B72">
-        <v>8494</v>
+        <v>9905</v>
       </c>
       <c r="C72" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="D72" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>156</v>
+        <v>171</v>
       </c>
       <c r="B73">
-        <v>8494</v>
+        <v>9594</v>
       </c>
       <c r="C73" t="s">
-        <v>157</v>
+        <v>172</v>
       </c>
       <c r="D73" t="s">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>156</v>
+        <v>171</v>
       </c>
       <c r="B74">
-        <v>5742</v>
+        <v>9593</v>
       </c>
       <c r="C74" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
       <c r="D74" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="B75">
-        <v>8400</v>
+        <v>9590</v>
       </c>
       <c r="C75" t="s">
-        <v>162</v>
+        <v>176</v>
       </c>
       <c r="D75" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="B76">
-        <v>8397</v>
+        <v>9588</v>
       </c>
       <c r="C76" t="s">
-        <v>164</v>
+        <v>178</v>
       </c>
       <c r="D76" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="B77">
-        <v>8395</v>
+        <v>9587</v>
       </c>
       <c r="C77" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="D77" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>161</v>
+        <v>182</v>
       </c>
       <c r="B78">
-        <v>8375</v>
+        <v>9453</v>
       </c>
       <c r="C78" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="D78" t="s">
-        <v>169</v>
+        <v>184</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="B79">
-        <v>8238</v>
+        <v>9453</v>
       </c>
       <c r="C79" t="s">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="D79" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B80">
-        <v>8096</v>
+        <v>9443</v>
       </c>
       <c r="C80" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="D80" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B81">
-        <v>8060</v>
+        <v>9443</v>
       </c>
       <c r="C81" t="s">
-        <v>7</v>
+        <v>185</v>
       </c>
       <c r="D81" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>186</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="B82">
-        <v>7890</v>
+        <v>9369</v>
       </c>
       <c r="C82" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="D82" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="B83">
-        <v>7888</v>
+        <v>9116</v>
       </c>
       <c r="C83" t="s">
-        <v>180</v>
+        <v>35</v>
       </c>
       <c r="D83" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>190</v>
+      </c>
+      <c r="E83" t="s">
+        <v>35</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="B84">
-        <v>7885</v>
+        <v>9016</v>
       </c>
       <c r="C84" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="D84" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="B85">
-        <v>7884</v>
+        <v>8988</v>
       </c>
       <c r="C85" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="D85" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="B86">
-        <v>7876</v>
+        <v>8988</v>
       </c>
       <c r="C86" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="D86" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="B87">
-        <v>7875</v>
+        <v>8927</v>
       </c>
       <c r="C87" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="D87" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>177</v>
+        <v>198</v>
       </c>
       <c r="B88">
-        <v>7862</v>
+        <v>8884</v>
       </c>
       <c r="C88" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="D88" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>177</v>
+        <v>198</v>
       </c>
       <c r="B89">
-        <v>7861</v>
+        <v>8880</v>
       </c>
       <c r="C89" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="D89" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>177</v>
+        <v>198</v>
       </c>
       <c r="B90">
-        <v>7860</v>
+        <v>8880</v>
       </c>
       <c r="C90" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D90" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="B91">
-        <v>7588</v>
+        <v>8494</v>
       </c>
       <c r="C91" t="s">
-        <v>7</v>
+        <v>204</v>
       </c>
       <c r="D91" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>205</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="B92">
-        <v>7582</v>
+        <v>8494</v>
       </c>
       <c r="C92" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="D92" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="B93">
-        <v>7571</v>
+        <v>5742</v>
       </c>
       <c r="C93" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="D93" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="B94">
-        <v>7540</v>
+        <v>8400</v>
       </c>
       <c r="C94" t="s">
-        <v>7</v>
+        <v>209</v>
       </c>
       <c r="D94" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>210</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="B95">
-        <v>7392</v>
+        <v>8397</v>
       </c>
       <c r="C95" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="D95" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B96">
-        <v>7266</v>
+        <v>8395</v>
       </c>
       <c r="C96" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="D96" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B97">
-        <v>7217</v>
+        <v>8375</v>
       </c>
       <c r="C97" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="D97" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="B98">
-        <v>6810</v>
+        <v>8238</v>
       </c>
       <c r="C98" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="D98" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B99">
-        <v>6707</v>
+        <v>8096</v>
       </c>
       <c r="C99" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="D99" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B100">
-        <v>6645</v>
+        <v>8060</v>
       </c>
       <c r="C100" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="D100" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="E100" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B101">
-        <v>6642</v>
+        <v>7890</v>
       </c>
       <c r="C101" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="D101" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B102">
-        <v>6641</v>
+        <v>7888</v>
       </c>
       <c r="C102" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="D102" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B103">
-        <v>6640</v>
+        <v>7885</v>
       </c>
       <c r="C103" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="D103" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B104">
-        <v>6639</v>
+        <v>7884</v>
       </c>
       <c r="C104" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="D104" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B105">
-        <v>6635</v>
+        <v>7876</v>
       </c>
       <c r="C105" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="D105" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B106">
-        <v>6634</v>
+        <v>7875</v>
       </c>
       <c r="C106" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="D106" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B107">
-        <v>6633</v>
+        <v>7862</v>
       </c>
       <c r="C107" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="D107" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B108">
-        <v>6629</v>
+        <v>7861</v>
       </c>
       <c r="C108" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="D108" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B109">
-        <v>6627</v>
+        <v>7860</v>
       </c>
       <c r="C109" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="D109" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="B110">
-        <v>6372</v>
+        <v>7588</v>
       </c>
       <c r="C110" t="s">
-        <v>239</v>
+        <v>35</v>
       </c>
       <c r="D110" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>244</v>
+      </c>
+      <c r="E110" t="s">
+        <v>35</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="B111">
-        <v>6371</v>
+        <v>7582</v>
       </c>
       <c r="C111" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="D111" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="B112">
-        <v>6366</v>
+        <v>7571</v>
       </c>
       <c r="C112" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D112" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="B113">
-        <v>6343</v>
+        <v>7540</v>
       </c>
       <c r="C113" t="s">
-        <v>245</v>
+        <v>35</v>
       </c>
       <c r="D113" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>249</v>
+      </c>
+      <c r="E113" t="s">
+        <v>35</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="B114">
-        <v>6303</v>
+        <v>7392</v>
       </c>
       <c r="C114" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="D114" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="B115">
-        <v>6302</v>
+        <v>7266</v>
       </c>
       <c r="C115" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="D115" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>238</v>
+        <v>256</v>
       </c>
       <c r="B116">
-        <v>6300</v>
+        <v>7217</v>
       </c>
       <c r="C116" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="D116" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>238</v>
+        <v>259</v>
       </c>
       <c r="B117">
-        <v>6296</v>
+        <v>6810</v>
       </c>
       <c r="C117" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="D117" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>238</v>
+        <v>262</v>
       </c>
       <c r="B118">
-        <v>6295</v>
+        <v>6707</v>
       </c>
       <c r="C118" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="D118" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="B119">
-        <v>6270</v>
+        <v>6645</v>
       </c>
       <c r="C119" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="D119" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="E119" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="B120">
-        <v>6168</v>
+        <v>6642</v>
       </c>
       <c r="C120" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="D120" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B121">
-        <v>6039</v>
+        <v>6641</v>
       </c>
       <c r="C121" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="D121" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B122">
-        <v>6038</v>
+        <v>6640</v>
       </c>
       <c r="C122" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="D122" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B123">
-        <v>5918</v>
+        <v>6639</v>
       </c>
       <c r="C123" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="D123" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B124">
-        <v>5913</v>
+        <v>6635</v>
       </c>
       <c r="C124" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="D124" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B125">
-        <v>5910</v>
+        <v>6634</v>
       </c>
       <c r="C125" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="D125" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="B126">
-        <v>5791</v>
+        <v>6633</v>
       </c>
       <c r="C126" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="D126" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="B127">
-        <v>5785</v>
+        <v>6629</v>
       </c>
       <c r="C127" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D127" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="B128">
-        <v>5764</v>
+        <v>6627</v>
       </c>
       <c r="C128" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D128" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B129">
-        <v>5599</v>
+        <v>6372</v>
       </c>
       <c r="C129" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="D129" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B130">
-        <v>5596</v>
+        <v>6371</v>
       </c>
       <c r="C130" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="D130" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B131">
-        <v>5592</v>
+        <v>6366</v>
       </c>
       <c r="C131" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="D131" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="B132">
-        <v>5315</v>
+        <v>6343</v>
       </c>
       <c r="C132" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="D132" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="B133">
-        <v>5297</v>
+        <v>6303</v>
       </c>
       <c r="C133" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="D133" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="B134">
-        <v>5199</v>
+        <v>6302</v>
       </c>
       <c r="C134" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="D134" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="B135">
-        <v>5192</v>
+        <v>6300</v>
       </c>
       <c r="C135" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="D135" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="B136">
-        <v>5190</v>
+        <v>6296</v>
       </c>
       <c r="C136" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D136" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>300</v>
+        <v>285</v>
       </c>
       <c r="B137">
-        <v>5066</v>
+        <v>6295</v>
       </c>
       <c r="C137" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D137" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="B138">
-        <v>5057</v>
+        <v>6270</v>
       </c>
       <c r="C138" t="s">
-        <v>303</v>
+        <v>35</v>
       </c>
       <c r="D138" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>305</v>
+      </c>
+      <c r="E138" t="s">
+        <v>35</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B139">
-        <v>4823</v>
+        <v>6168</v>
       </c>
       <c r="C139" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D139" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B140">
-        <v>4706</v>
+        <v>6039</v>
       </c>
       <c r="C140" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D140" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="B141">
-        <v>4492</v>
+        <v>6038</v>
       </c>
       <c r="C141" t="s">
         <v>312</v>
       </c>
       <c r="D141" t="s">
         <v>313</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B142">
-        <v>4471</v>
+        <v>5918</v>
       </c>
       <c r="C142" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D142" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B143">
-        <v>4471</v>
+        <v>5913</v>
       </c>
       <c r="C143" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="D143" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B144">
-        <v>4450</v>
+        <v>5910</v>
       </c>
       <c r="C144" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="D144" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B145">
-        <v>4351</v>
+        <v>5791</v>
       </c>
       <c r="C145" t="s">
-        <v>7</v>
+        <v>322</v>
       </c>
       <c r="D145" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>323</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B146">
-        <v>4238</v>
+        <v>5785</v>
       </c>
       <c r="C146" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="D146" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="B147">
-        <v>3963</v>
+        <v>5764</v>
       </c>
       <c r="C147" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="D147" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="B148">
-        <v>3961</v>
+        <v>5599</v>
       </c>
       <c r="C148" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="D148" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="B149">
-        <v>3961</v>
+        <v>5596</v>
       </c>
       <c r="C149" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="D149" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="B150">
-        <v>3957</v>
+        <v>5592</v>
       </c>
       <c r="C150" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="D150" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>323</v>
+        <v>335</v>
       </c>
       <c r="B151">
-        <v>3927</v>
+        <v>5315</v>
       </c>
       <c r="C151" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="D151" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B152">
-        <v>3823</v>
+        <v>5297</v>
       </c>
       <c r="C152" t="s">
-        <v>7</v>
+        <v>338</v>
       </c>
       <c r="D152" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>339</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="B153">
-        <v>3588</v>
+        <v>5199</v>
       </c>
       <c r="C153" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="D153" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="B154">
-        <v>3588</v>
+        <v>5192</v>
       </c>
       <c r="C154" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="D154" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="B155">
-        <v>3556</v>
+        <v>5190</v>
       </c>
       <c r="C155" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="D155" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="B156">
-        <v>3490</v>
+        <v>5066</v>
       </c>
       <c r="C156" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="D156" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="B157">
-        <v>3489</v>
+        <v>5057</v>
       </c>
       <c r="C157" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="D157" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="B158">
-        <v>3165</v>
+        <v>4823</v>
       </c>
       <c r="C158" t="s">
-        <v>7</v>
+        <v>353</v>
       </c>
       <c r="D158" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>354</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>346</v>
+        <v>355</v>
       </c>
       <c r="B159">
-        <v>2854</v>
+        <v>4706</v>
       </c>
       <c r="C159" t="s">
-        <v>7</v>
+        <v>356</v>
       </c>
       <c r="D159" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>357</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>348</v>
+        <v>358</v>
       </c>
       <c r="B160">
-        <v>25286</v>
+        <v>4492</v>
       </c>
       <c r="C160" t="s">
-        <v>349</v>
+        <v>359</v>
       </c>
       <c r="D160" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>348</v>
+        <v>358</v>
       </c>
       <c r="B161">
-        <v>2594</v>
+        <v>4471</v>
       </c>
       <c r="C161" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="D161" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>348</v>
+        <v>358</v>
       </c>
       <c r="B162">
-        <v>2594</v>
+        <v>4471</v>
       </c>
       <c r="C162" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="D162" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>348</v>
+        <v>358</v>
       </c>
       <c r="B163">
+        <v>4450</v>
+      </c>
+      <c r="C163" t="s">
+        <v>363</v>
+      </c>
+      <c r="D163" t="s">
+        <v>364</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>365</v>
+      </c>
+      <c r="B164">
+        <v>4351</v>
+      </c>
+      <c r="C164" t="s">
+        <v>35</v>
+      </c>
+      <c r="D164" t="s">
+        <v>366</v>
+      </c>
+      <c r="E164" t="s">
+        <v>35</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>367</v>
+      </c>
+      <c r="B165">
+        <v>4238</v>
+      </c>
+      <c r="C165" t="s">
+        <v>368</v>
+      </c>
+      <c r="D165" t="s">
+        <v>369</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>370</v>
+      </c>
+      <c r="B166">
+        <v>3963</v>
+      </c>
+      <c r="C166" t="s">
+        <v>371</v>
+      </c>
+      <c r="D166" t="s">
+        <v>372</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>370</v>
+      </c>
+      <c r="B167">
+        <v>3961</v>
+      </c>
+      <c r="C167" t="s">
+        <v>373</v>
+      </c>
+      <c r="D167" t="s">
+        <v>374</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>370</v>
+      </c>
+      <c r="B168">
+        <v>3961</v>
+      </c>
+      <c r="C168" t="s">
+        <v>373</v>
+      </c>
+      <c r="D168" t="s">
+        <v>374</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>370</v>
+      </c>
+      <c r="B169">
+        <v>3957</v>
+      </c>
+      <c r="C169" t="s">
+        <v>375</v>
+      </c>
+      <c r="D169" t="s">
+        <v>376</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>370</v>
+      </c>
+      <c r="B170">
+        <v>3927</v>
+      </c>
+      <c r="C170" t="s">
+        <v>377</v>
+      </c>
+      <c r="D170" t="s">
+        <v>378</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>379</v>
+      </c>
+      <c r="B171">
+        <v>3823</v>
+      </c>
+      <c r="C171" t="s">
+        <v>35</v>
+      </c>
+      <c r="D171" t="s">
+        <v>380</v>
+      </c>
+      <c r="E171" t="s">
+        <v>35</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>381</v>
+      </c>
+      <c r="B172">
+        <v>3588</v>
+      </c>
+      <c r="C172" t="s">
+        <v>382</v>
+      </c>
+      <c r="D172" t="s">
+        <v>383</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>381</v>
+      </c>
+      <c r="B173">
+        <v>3588</v>
+      </c>
+      <c r="C173" t="s">
+        <v>382</v>
+      </c>
+      <c r="D173" t="s">
+        <v>383</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>381</v>
+      </c>
+      <c r="B174">
+        <v>3556</v>
+      </c>
+      <c r="C174" t="s">
+        <v>384</v>
+      </c>
+      <c r="D174" t="s">
+        <v>385</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>386</v>
+      </c>
+      <c r="B175">
+        <v>3490</v>
+      </c>
+      <c r="C175" t="s">
+        <v>387</v>
+      </c>
+      <c r="D175" t="s">
+        <v>388</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>386</v>
+      </c>
+      <c r="B176">
+        <v>3489</v>
+      </c>
+      <c r="C176" t="s">
+        <v>389</v>
+      </c>
+      <c r="D176" t="s">
+        <v>390</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>391</v>
+      </c>
+      <c r="B177">
+        <v>3165</v>
+      </c>
+      <c r="C177" t="s">
+        <v>35</v>
+      </c>
+      <c r="D177" t="s">
+        <v>392</v>
+      </c>
+      <c r="E177" t="s">
+        <v>35</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>393</v>
+      </c>
+      <c r="B178">
+        <v>2854</v>
+      </c>
+      <c r="C178" t="s">
+        <v>35</v>
+      </c>
+      <c r="D178" t="s">
+        <v>394</v>
+      </c>
+      <c r="E178" t="s">
+        <v>35</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>395</v>
+      </c>
+      <c r="B179">
+        <v>25286</v>
+      </c>
+      <c r="C179" t="s">
+        <v>396</v>
+      </c>
+      <c r="D179" t="s">
+        <v>397</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>395</v>
+      </c>
+      <c r="B180">
+        <v>2594</v>
+      </c>
+      <c r="C180" t="s">
+        <v>398</v>
+      </c>
+      <c r="D180" t="s">
+        <v>399</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>395</v>
+      </c>
+      <c r="B181">
+        <v>2594</v>
+      </c>
+      <c r="C181" t="s">
+        <v>398</v>
+      </c>
+      <c r="D181" t="s">
+        <v>399</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>395</v>
+      </c>
+      <c r="B182">
         <v>2585</v>
       </c>
-      <c r="C163" t="s">
-[...8 lines deleted...]
-      <c r="F163" s="2" t="s">
+      <c r="C182" t="s">
+        <v>400</v>
+      </c>
+      <c r="D182" t="s">
+        <v>401</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="F2" r:id="rId1"/>
-[...35 lines deleted...]
-    <hyperlink ref="E23" r:id="rId37"/>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="F14" r:id="rId24"/>
+    <hyperlink ref="E15" r:id="rId25"/>
+    <hyperlink ref="F15" r:id="rId26"/>
+    <hyperlink ref="E16" r:id="rId27"/>
+    <hyperlink ref="F16" r:id="rId28"/>
+    <hyperlink ref="E17" r:id="rId29"/>
+    <hyperlink ref="F17" r:id="rId30"/>
+    <hyperlink ref="E18" r:id="rId31"/>
+    <hyperlink ref="F18" r:id="rId32"/>
+    <hyperlink ref="E19" r:id="rId33"/>
+    <hyperlink ref="F19" r:id="rId34"/>
+    <hyperlink ref="F20" r:id="rId35"/>
+    <hyperlink ref="F21" r:id="rId36"/>
+    <hyperlink ref="F22" r:id="rId37"/>
     <hyperlink ref="F23" r:id="rId38"/>
     <hyperlink ref="E24" r:id="rId39"/>
     <hyperlink ref="F24" r:id="rId40"/>
-    <hyperlink ref="E25" r:id="rId41"/>
-[...133 lines deleted...]
-    <hyperlink ref="F93" r:id="rId175"/>
+    <hyperlink ref="F25" r:id="rId41"/>
+    <hyperlink ref="E26" r:id="rId42"/>
+    <hyperlink ref="F26" r:id="rId43"/>
+    <hyperlink ref="E27" r:id="rId44"/>
+    <hyperlink ref="F27" r:id="rId45"/>
+    <hyperlink ref="E28" r:id="rId46"/>
+    <hyperlink ref="F28" r:id="rId47"/>
+    <hyperlink ref="E29" r:id="rId48"/>
+    <hyperlink ref="F29" r:id="rId49"/>
+    <hyperlink ref="E30" r:id="rId50"/>
+    <hyperlink ref="F30" r:id="rId51"/>
+    <hyperlink ref="E31" r:id="rId52"/>
+    <hyperlink ref="F31" r:id="rId53"/>
+    <hyperlink ref="E32" r:id="rId54"/>
+    <hyperlink ref="F32" r:id="rId55"/>
+    <hyperlink ref="E33" r:id="rId56"/>
+    <hyperlink ref="F33" r:id="rId57"/>
+    <hyperlink ref="F34" r:id="rId58"/>
+    <hyperlink ref="E35" r:id="rId59"/>
+    <hyperlink ref="F35" r:id="rId60"/>
+    <hyperlink ref="E36" r:id="rId61"/>
+    <hyperlink ref="F36" r:id="rId62"/>
+    <hyperlink ref="E37" r:id="rId63"/>
+    <hyperlink ref="F37" r:id="rId64"/>
+    <hyperlink ref="E38" r:id="rId65"/>
+    <hyperlink ref="F38" r:id="rId66"/>
+    <hyperlink ref="E39" r:id="rId67"/>
+    <hyperlink ref="F39" r:id="rId68"/>
+    <hyperlink ref="E40" r:id="rId69"/>
+    <hyperlink ref="F40" r:id="rId70"/>
+    <hyperlink ref="F41" r:id="rId71"/>
+    <hyperlink ref="E42" r:id="rId72"/>
+    <hyperlink ref="F42" r:id="rId73"/>
+    <hyperlink ref="E43" r:id="rId74"/>
+    <hyperlink ref="F43" r:id="rId75"/>
+    <hyperlink ref="E44" r:id="rId76"/>
+    <hyperlink ref="F44" r:id="rId77"/>
+    <hyperlink ref="E45" r:id="rId78"/>
+    <hyperlink ref="F45" r:id="rId79"/>
+    <hyperlink ref="E46" r:id="rId80"/>
+    <hyperlink ref="F46" r:id="rId81"/>
+    <hyperlink ref="E47" r:id="rId82"/>
+    <hyperlink ref="F47" r:id="rId83"/>
+    <hyperlink ref="E48" r:id="rId84"/>
+    <hyperlink ref="F48" r:id="rId85"/>
+    <hyperlink ref="E49" r:id="rId86"/>
+    <hyperlink ref="F49" r:id="rId87"/>
+    <hyperlink ref="E50" r:id="rId88"/>
+    <hyperlink ref="F50" r:id="rId89"/>
+    <hyperlink ref="E51" r:id="rId90"/>
+    <hyperlink ref="F51" r:id="rId91"/>
+    <hyperlink ref="E52" r:id="rId92"/>
+    <hyperlink ref="F52" r:id="rId93"/>
+    <hyperlink ref="E53" r:id="rId94"/>
+    <hyperlink ref="F53" r:id="rId95"/>
+    <hyperlink ref="E54" r:id="rId96"/>
+    <hyperlink ref="F54" r:id="rId97"/>
+    <hyperlink ref="E55" r:id="rId98"/>
+    <hyperlink ref="F55" r:id="rId99"/>
+    <hyperlink ref="E56" r:id="rId100"/>
+    <hyperlink ref="F56" r:id="rId101"/>
+    <hyperlink ref="E57" r:id="rId102"/>
+    <hyperlink ref="F57" r:id="rId103"/>
+    <hyperlink ref="E58" r:id="rId104"/>
+    <hyperlink ref="F58" r:id="rId105"/>
+    <hyperlink ref="E59" r:id="rId106"/>
+    <hyperlink ref="F59" r:id="rId107"/>
+    <hyperlink ref="E60" r:id="rId108"/>
+    <hyperlink ref="F60" r:id="rId109"/>
+    <hyperlink ref="E61" r:id="rId110"/>
+    <hyperlink ref="F61" r:id="rId111"/>
+    <hyperlink ref="E62" r:id="rId112"/>
+    <hyperlink ref="F62" r:id="rId113"/>
+    <hyperlink ref="E63" r:id="rId114"/>
+    <hyperlink ref="F63" r:id="rId115"/>
+    <hyperlink ref="E64" r:id="rId116"/>
+    <hyperlink ref="F64" r:id="rId117"/>
+    <hyperlink ref="E65" r:id="rId118"/>
+    <hyperlink ref="F65" r:id="rId119"/>
+    <hyperlink ref="E66" r:id="rId120"/>
+    <hyperlink ref="F66" r:id="rId121"/>
+    <hyperlink ref="E67" r:id="rId122"/>
+    <hyperlink ref="F67" r:id="rId123"/>
+    <hyperlink ref="E68" r:id="rId124"/>
+    <hyperlink ref="F68" r:id="rId125"/>
+    <hyperlink ref="E69" r:id="rId126"/>
+    <hyperlink ref="F69" r:id="rId127"/>
+    <hyperlink ref="E70" r:id="rId128"/>
+    <hyperlink ref="F70" r:id="rId129"/>
+    <hyperlink ref="E71" r:id="rId130"/>
+    <hyperlink ref="F71" r:id="rId131"/>
+    <hyperlink ref="E72" r:id="rId132"/>
+    <hyperlink ref="F72" r:id="rId133"/>
+    <hyperlink ref="E73" r:id="rId134"/>
+    <hyperlink ref="F73" r:id="rId135"/>
+    <hyperlink ref="E74" r:id="rId136"/>
+    <hyperlink ref="F74" r:id="rId137"/>
+    <hyperlink ref="E75" r:id="rId138"/>
+    <hyperlink ref="F75" r:id="rId139"/>
+    <hyperlink ref="E76" r:id="rId140"/>
+    <hyperlink ref="F76" r:id="rId141"/>
+    <hyperlink ref="E77" r:id="rId142"/>
+    <hyperlink ref="F77" r:id="rId143"/>
+    <hyperlink ref="E78" r:id="rId144"/>
+    <hyperlink ref="F78" r:id="rId145"/>
+    <hyperlink ref="E79" r:id="rId146"/>
+    <hyperlink ref="F79" r:id="rId147"/>
+    <hyperlink ref="E80" r:id="rId148"/>
+    <hyperlink ref="F80" r:id="rId149"/>
+    <hyperlink ref="E81" r:id="rId150"/>
+    <hyperlink ref="F81" r:id="rId151"/>
+    <hyperlink ref="E82" r:id="rId152"/>
+    <hyperlink ref="F82" r:id="rId153"/>
+    <hyperlink ref="F83" r:id="rId154"/>
+    <hyperlink ref="E84" r:id="rId155"/>
+    <hyperlink ref="F84" r:id="rId156"/>
+    <hyperlink ref="E85" r:id="rId157"/>
+    <hyperlink ref="F85" r:id="rId158"/>
+    <hyperlink ref="E86" r:id="rId159"/>
+    <hyperlink ref="F86" r:id="rId160"/>
+    <hyperlink ref="E87" r:id="rId161"/>
+    <hyperlink ref="F87" r:id="rId162"/>
+    <hyperlink ref="E88" r:id="rId163"/>
+    <hyperlink ref="F88" r:id="rId164"/>
+    <hyperlink ref="E89" r:id="rId165"/>
+    <hyperlink ref="F89" r:id="rId166"/>
+    <hyperlink ref="E90" r:id="rId167"/>
+    <hyperlink ref="F90" r:id="rId168"/>
+    <hyperlink ref="E91" r:id="rId169"/>
+    <hyperlink ref="F91" r:id="rId170"/>
+    <hyperlink ref="E92" r:id="rId171"/>
+    <hyperlink ref="F92" r:id="rId172"/>
+    <hyperlink ref="E93" r:id="rId173"/>
+    <hyperlink ref="F93" r:id="rId174"/>
+    <hyperlink ref="E94" r:id="rId175"/>
     <hyperlink ref="F94" r:id="rId176"/>
     <hyperlink ref="E95" r:id="rId177"/>
     <hyperlink ref="F95" r:id="rId178"/>
     <hyperlink ref="E96" r:id="rId179"/>
     <hyperlink ref="F96" r:id="rId180"/>
     <hyperlink ref="E97" r:id="rId181"/>
     <hyperlink ref="F97" r:id="rId182"/>
     <hyperlink ref="E98" r:id="rId183"/>
     <hyperlink ref="F98" r:id="rId184"/>
     <hyperlink ref="E99" r:id="rId185"/>
     <hyperlink ref="F99" r:id="rId186"/>
     <hyperlink ref="F100" r:id="rId187"/>
     <hyperlink ref="E101" r:id="rId188"/>
     <hyperlink ref="F101" r:id="rId189"/>
     <hyperlink ref="E102" r:id="rId190"/>
     <hyperlink ref="F102" r:id="rId191"/>
     <hyperlink ref="E103" r:id="rId192"/>
     <hyperlink ref="F103" r:id="rId193"/>
     <hyperlink ref="E104" r:id="rId194"/>
     <hyperlink ref="F104" r:id="rId195"/>
     <hyperlink ref="E105" r:id="rId196"/>
     <hyperlink ref="F105" r:id="rId197"/>
     <hyperlink ref="E106" r:id="rId198"/>
     <hyperlink ref="F106" r:id="rId199"/>
     <hyperlink ref="E107" r:id="rId200"/>
     <hyperlink ref="F107" r:id="rId201"/>
     <hyperlink ref="E108" r:id="rId202"/>
     <hyperlink ref="F108" r:id="rId203"/>
     <hyperlink ref="E109" r:id="rId204"/>
     <hyperlink ref="F109" r:id="rId205"/>
-    <hyperlink ref="E110" r:id="rId206"/>
-[...91 lines deleted...]
-    <hyperlink ref="F157" r:id="rId298"/>
+    <hyperlink ref="F110" r:id="rId206"/>
+    <hyperlink ref="E111" r:id="rId207"/>
+    <hyperlink ref="F111" r:id="rId208"/>
+    <hyperlink ref="E112" r:id="rId209"/>
+    <hyperlink ref="F112" r:id="rId210"/>
+    <hyperlink ref="F113" r:id="rId211"/>
+    <hyperlink ref="E114" r:id="rId212"/>
+    <hyperlink ref="F114" r:id="rId213"/>
+    <hyperlink ref="E115" r:id="rId214"/>
+    <hyperlink ref="F115" r:id="rId215"/>
+    <hyperlink ref="E116" r:id="rId216"/>
+    <hyperlink ref="F116" r:id="rId217"/>
+    <hyperlink ref="E117" r:id="rId218"/>
+    <hyperlink ref="F117" r:id="rId219"/>
+    <hyperlink ref="E118" r:id="rId220"/>
+    <hyperlink ref="F118" r:id="rId221"/>
+    <hyperlink ref="F119" r:id="rId222"/>
+    <hyperlink ref="E120" r:id="rId223"/>
+    <hyperlink ref="F120" r:id="rId224"/>
+    <hyperlink ref="E121" r:id="rId225"/>
+    <hyperlink ref="F121" r:id="rId226"/>
+    <hyperlink ref="E122" r:id="rId227"/>
+    <hyperlink ref="F122" r:id="rId228"/>
+    <hyperlink ref="E123" r:id="rId229"/>
+    <hyperlink ref="F123" r:id="rId230"/>
+    <hyperlink ref="E124" r:id="rId231"/>
+    <hyperlink ref="F124" r:id="rId232"/>
+    <hyperlink ref="E125" r:id="rId233"/>
+    <hyperlink ref="F125" r:id="rId234"/>
+    <hyperlink ref="E126" r:id="rId235"/>
+    <hyperlink ref="F126" r:id="rId236"/>
+    <hyperlink ref="E127" r:id="rId237"/>
+    <hyperlink ref="F127" r:id="rId238"/>
+    <hyperlink ref="E128" r:id="rId239"/>
+    <hyperlink ref="F128" r:id="rId240"/>
+    <hyperlink ref="E129" r:id="rId241"/>
+    <hyperlink ref="F129" r:id="rId242"/>
+    <hyperlink ref="E130" r:id="rId243"/>
+    <hyperlink ref="F130" r:id="rId244"/>
+    <hyperlink ref="E131" r:id="rId245"/>
+    <hyperlink ref="F131" r:id="rId246"/>
+    <hyperlink ref="E132" r:id="rId247"/>
+    <hyperlink ref="F132" r:id="rId248"/>
+    <hyperlink ref="E133" r:id="rId249"/>
+    <hyperlink ref="F133" r:id="rId250"/>
+    <hyperlink ref="E134" r:id="rId251"/>
+    <hyperlink ref="F134" r:id="rId252"/>
+    <hyperlink ref="E135" r:id="rId253"/>
+    <hyperlink ref="F135" r:id="rId254"/>
+    <hyperlink ref="E136" r:id="rId255"/>
+    <hyperlink ref="F136" r:id="rId256"/>
+    <hyperlink ref="E137" r:id="rId257"/>
+    <hyperlink ref="F137" r:id="rId258"/>
+    <hyperlink ref="F138" r:id="rId259"/>
+    <hyperlink ref="E139" r:id="rId260"/>
+    <hyperlink ref="F139" r:id="rId261"/>
+    <hyperlink ref="E140" r:id="rId262"/>
+    <hyperlink ref="F140" r:id="rId263"/>
+    <hyperlink ref="E141" r:id="rId264"/>
+    <hyperlink ref="F141" r:id="rId265"/>
+    <hyperlink ref="E142" r:id="rId266"/>
+    <hyperlink ref="F142" r:id="rId267"/>
+    <hyperlink ref="E143" r:id="rId268"/>
+    <hyperlink ref="F143" r:id="rId269"/>
+    <hyperlink ref="E144" r:id="rId270"/>
+    <hyperlink ref="F144" r:id="rId271"/>
+    <hyperlink ref="E145" r:id="rId272"/>
+    <hyperlink ref="F145" r:id="rId273"/>
+    <hyperlink ref="E146" r:id="rId274"/>
+    <hyperlink ref="F146" r:id="rId275"/>
+    <hyperlink ref="E147" r:id="rId276"/>
+    <hyperlink ref="F147" r:id="rId277"/>
+    <hyperlink ref="E148" r:id="rId278"/>
+    <hyperlink ref="F148" r:id="rId279"/>
+    <hyperlink ref="E149" r:id="rId280"/>
+    <hyperlink ref="F149" r:id="rId281"/>
+    <hyperlink ref="E150" r:id="rId282"/>
+    <hyperlink ref="F150" r:id="rId283"/>
+    <hyperlink ref="E151" r:id="rId284"/>
+    <hyperlink ref="F151" r:id="rId285"/>
+    <hyperlink ref="E152" r:id="rId286"/>
+    <hyperlink ref="F152" r:id="rId287"/>
+    <hyperlink ref="E153" r:id="rId288"/>
+    <hyperlink ref="F153" r:id="rId289"/>
+    <hyperlink ref="E154" r:id="rId290"/>
+    <hyperlink ref="F154" r:id="rId291"/>
+    <hyperlink ref="E155" r:id="rId292"/>
+    <hyperlink ref="F155" r:id="rId293"/>
+    <hyperlink ref="E156" r:id="rId294"/>
+    <hyperlink ref="F156" r:id="rId295"/>
+    <hyperlink ref="E157" r:id="rId296"/>
+    <hyperlink ref="F157" r:id="rId297"/>
+    <hyperlink ref="E158" r:id="rId298"/>
     <hyperlink ref="F158" r:id="rId299"/>
-    <hyperlink ref="F159" r:id="rId300"/>
-[...7 lines deleted...]
-    <hyperlink ref="F163" r:id="rId308"/>
+    <hyperlink ref="E159" r:id="rId300"/>
+    <hyperlink ref="F159" r:id="rId301"/>
+    <hyperlink ref="E160" r:id="rId302"/>
+    <hyperlink ref="F160" r:id="rId303"/>
+    <hyperlink ref="E161" r:id="rId304"/>
+    <hyperlink ref="F161" r:id="rId305"/>
+    <hyperlink ref="E162" r:id="rId306"/>
+    <hyperlink ref="F162" r:id="rId307"/>
+    <hyperlink ref="E163" r:id="rId308"/>
+    <hyperlink ref="F163" r:id="rId309"/>
+    <hyperlink ref="F164" r:id="rId310"/>
+    <hyperlink ref="E165" r:id="rId311"/>
+    <hyperlink ref="F165" r:id="rId312"/>
+    <hyperlink ref="E166" r:id="rId313"/>
+    <hyperlink ref="F166" r:id="rId314"/>
+    <hyperlink ref="E167" r:id="rId315"/>
+    <hyperlink ref="F167" r:id="rId316"/>
+    <hyperlink ref="E168" r:id="rId317"/>
+    <hyperlink ref="F168" r:id="rId318"/>
+    <hyperlink ref="E169" r:id="rId319"/>
+    <hyperlink ref="F169" r:id="rId320"/>
+    <hyperlink ref="E170" r:id="rId321"/>
+    <hyperlink ref="F170" r:id="rId322"/>
+    <hyperlink ref="F171" r:id="rId323"/>
+    <hyperlink ref="E172" r:id="rId324"/>
+    <hyperlink ref="F172" r:id="rId325"/>
+    <hyperlink ref="E173" r:id="rId326"/>
+    <hyperlink ref="F173" r:id="rId327"/>
+    <hyperlink ref="E174" r:id="rId328"/>
+    <hyperlink ref="F174" r:id="rId329"/>
+    <hyperlink ref="E175" r:id="rId330"/>
+    <hyperlink ref="F175" r:id="rId331"/>
+    <hyperlink ref="E176" r:id="rId332"/>
+    <hyperlink ref="F176" r:id="rId333"/>
+    <hyperlink ref="F177" r:id="rId334"/>
+    <hyperlink ref="F178" r:id="rId335"/>
+    <hyperlink ref="E179" r:id="rId336"/>
+    <hyperlink ref="F179" r:id="rId337"/>
+    <hyperlink ref="E180" r:id="rId338"/>
+    <hyperlink ref="F180" r:id="rId339"/>
+    <hyperlink ref="E181" r:id="rId340"/>
+    <hyperlink ref="F181" r:id="rId341"/>
+    <hyperlink ref="E182" r:id="rId342"/>
+    <hyperlink ref="F182" r:id="rId343"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>