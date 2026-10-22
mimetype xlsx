--- v0 (2026-08-05)
+++ v1 (2026-10-22)
@@ -8,3636 +8,2379 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1381" uniqueCount="1175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1466" uniqueCount="752">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>BD6A93EB41</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - VISITE MEDICHE RELATIVE ALAL SORVEGLIANZA SANITARIA</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD6A5BF8AE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO RIPARAZINE MACCHINA LAVAPAVIMENTI PLESSO VAMBA</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD62052D6D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO LICENZE TEACHING E LEARNING</t>
+  </si>
+  <si>
+    <t>BD56225D4B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO AMMINISTRAZIONE TRASPARENTE</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD56D07861</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO LICENZE ANTIVIRUS IC BEATO ANGELICO</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>B27B47D1ED</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ASSICURAZIONE ALUNNI ANNUALITA' 2026</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD42E035D1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO WEBINAR SU FLUSSI DI CASSA</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD25BFD2B2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO FRIGORIFERO PER S.S.G.I.</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BCF5C9BF03</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO LIBRETTI GIUSTIFICAZIONI ALUNNI</t>
+  </si>
+  <si>
+    <t>BD01681788</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO TONER E MATRICI PER CICLOSTILE</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD03D7C278</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Attività di formazione legate ai percorsi formativi dedicati al
+personale docente</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD01955CFD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO REGISTRO TRIENNALE DEI VERBALI EQUIPE PEDAGOGICA</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>DECRETO INCARICO DIRETTO VERIFICATORE ANIMATORE DIGITALE E RESPONSABILE DOTAZIONI DIGITALI - CUP F14D26001260007</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCE5387F2B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MONITOR PER AULA NUOVA PLESSO PRIMARIA VAMBA</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCE577D3F6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO FIRMA DIGITALE PER DIRIGENTE SCOLASTICA</t>
+  </si>
+  <si>
+    <t>BCE5D1300A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di due tappeti con logo POC per pubblicità CUP: F14D26001260007 - CODICE PROGETTO: CNP: 10.8.6A-FDRPOC-TO-2026-220</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BCCE0E219B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Visita medica presso il medico competente dipendente D.I</t>
+  </si>
+  <si>
     <t>28/07/2026</t>
   </si>
   <si>
     <t>BC91D6591A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di tablet, PC, dispositivi digitali, libri e sussidi didattici da concedere in comodato d’uso al personale della scuola”. CUP: F14D26001260007 - CNP: 10.8.6A-FDRPOC-TO-2026-220</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC91D6591A</t>
-[...4 lines deleted...]
-  <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>BBFEB772E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO VENTILATORI PER AULE PN 21-27 AGENDA NORD (MISSIONE NATURA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFEB772E8</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDC48D1F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO SU "INTELLIGENZA ARTIFICIALE A SCUOLA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDC48D1F8</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBCE454928</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVER E FIREWALL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE454928</t>
-[...4 lines deleted...]
-  <si>
     <t>BBCF32C904</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per la realizzazione del PN 21-27 (Agenda Nord 24/25 - Missione Natura)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF32C904</t>
-[...4 lines deleted...]
-  <si>
     <t>BBCED1D917</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per PN 21-27 Agenda Nord 2024 (Missione Natura) CUP: F14D24001760007 - CODICE PROGETTO: ESO4.6.A1.B</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCED1D917</t>
-[...4 lines deleted...]
-  <si>
     <t>BBCF746B80</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Webinar cu TFS, TFR e riliquidazioni pensioni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF746B80</t>
-[...4 lines deleted...]
-  <si>
     <t>BBCDF656E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESAMI CAMBRIDGE PER STUDENTI SSGI (KET)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCDF656E6</t>
-[...4 lines deleted...]
-  <si>
     <t>BBCE68581C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione lavapavimenti scuola primaria Colombo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE68581C</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>DECRETO INCARICO FIGURE PROFESSIONALI DOPO VALUTAZIONE DS_MISSIONE NATURA (ESPERTI E TUTOR)</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BB9C9FE76E</t>
   </si>
   <si>
     <t>Decisione a contrarre - WEBINAR CORSO "LA RICOSTRUZIONE DI CARRIERA DEI DOCENTI DI RELIGIONE"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C9FE76E</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9C772D60</t>
   </si>
   <si>
     <t>Decisione a contrarre - "OLTRE LA SCUOLA"- ACQUISTO MATERIALE MODULI DI FALEGNAMERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C772D60</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9493F8CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO GUANTI ANTITAGLIO PER REALIZZAZIONE PN 21-27 OLTRE LA SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9493F8CD</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9448E9B4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MAGLIETTE PER LA REALIZZAZIONE DEL PN 21-27 OLTRE LA SCUOLA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/a167c017-8eac-471a-8d5c-0e280c703339</t>
   </si>
   <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO PER LA SELEZIONE DI PERSONALE ATA E SUPPORTO  A VALERE SUL PROGETTO Percorsi educativi e formativi per il potenziamento delle competenze, l’inclusione e la socialità nel periodo di sospensione estiva delle lezioni rientranti nell’ambito delle risorse stanziate con decreto del Ministro dell’istruzione e del 
 merito 11 aprile 2024, n. 72 e con decreto del Ministro dell’istruzione e del merito 22 maggio 2025, n. 96.  “Percorsi educativi e formativi per il potenziamento delle competenze, l’inclusione e la socialità nel periodo di sospensione estiva delle lezioni” (c.d. Piano Estate) TITOLO DEL PROGETTO: “OLTRE LA SCUOLA</t>
   </si>
   <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB66E07D12</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTEGRAZIONE ORE PROGETTO "APPRENDIAMO CON IL SORRISO"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66E07D12</t>
-[...4 lines deleted...]
-  <si>
     <t>BB712A1276</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE ANTINCENDIO (TEORIA E PROVA PRATICA)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB712A1276</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB49533C67</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI RIPARAZIONE LAVASCIUGA E ACQUISTO SACCHETTI ASPIRAPOLVERE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49533C67</t>
-[...4 lines deleted...]
-  <si>
     <t>BB492715CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE ON LINE SU "RENTRI"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB492715CD</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>BB1F702D2F</t>
   </si>
   <si>
     <t>Decisione a contrarre - BERGANTINI 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F702D2F</t>
-[...4 lines deleted...]
-  <si>
     <t>BB1F3FE020</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ABBONAMENTO ITALIASCUOLA 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F3FE020</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BAFA524A10</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGI BUS PER VIAGGI D'ISTRUZIONE A.S. 2025/2026 - ALA BUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFA524A10</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB052B0138</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI FACCHINAGGIO PER SMALTIMENTO MATERIALE CARTACEO DA ARCHIVIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB052B0138</t>
-[...4 lines deleted...]
-  <si>
     <t>BB04FBC159</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE INFORMATICO PER INVALSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04FBC159</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE133C036</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PER N. 2 MACCHINE ASIRAPOLVERE E N. 1 MACCHINA LAVASCIUGA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE133C036</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE0E7E661</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO AURICOLARI PER PROVE INVALSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE0E7E661</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BAD5A9816C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ROTOLONI DI CARTA PER TUTTI I PLESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD5A9816C</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD4C28761</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Materiale Pulizie e Medicale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD4C28761</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD607DEAC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso Webinar "IL PIANO ANNUALE DEI FLUSSI DI CASSA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD607DEAC</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BACC18C50F</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE PER PRIMO SOCCORSO-PARTE PRATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC18C50F</t>
-[...4 lines deleted...]
-  <si>
     <t>BACBF1D2F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SOLLEVATORE ELETTRICO E CUSCINO ANTIDECUBITO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACBF1D2F2</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC6178BCA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE FACILE CONSUMO PER PROGETTO CONTINUITA'</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6178BCA</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC51220B5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO RISME CARTA A3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC51220B5</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC4B632CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI POTENZIAMENTO LINGUA SPAGNOLA SCUOLA SECONDARIA DI PRIMO GRADO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4B632CC</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO ESPERTI E/O TUTOR INTERNI FSE – PN 2021-2027 – FSE+ – Scuola e competenze - ESO4.6.A.4.A- Avviso Pubblico prot. n. 81652 del 23/05/2025 – “Percorsi educativi e formativi per il potenziamento delle competenze, l’inclusione e la socialità nel periodo di sospensione estiva delle lezioni” (c.d. Piano Estate) TITOLO DEL PROGETTO: “OLTRE LA SCUOLA.” CUP F64D25001020007 </t>
   </si>
   <si>
     <t>BA7482AFE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI NOLEGGIO BUS CON CONDUCENTE PER VIAGGI DI ISTRUZIONE A.S. 2025/2026- AUTOLINEE TOSCANE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7482AFE1</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8E41D36A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE FACILE CONSUMO SCUOLA PRIMARIA VAMBA - INTEGRAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8E41D36A</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8EA03182</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTUALE SPAGGIARI 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8EA03182</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA5B3005CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSI DI LINGUA INGLESE CERTIFICAZIONE KET E POTENZIAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B3005CA</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7417FF38</t>
   </si>
   <si>
     <t>Decisione a contrarre - TONER E MATRICI PER CICLOSTILE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7417FF38</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA782F6532</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO ACCORDATURA N. 2 PIANOFORTI IC BEATO ANGELICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA782F6532</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA5B05D8C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - FIREWALL PER PRIMARIA VAMBA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B05D8C2</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA5AEDA965</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPE A COLORI PER PROGETTO "ADOTTA UNA TERZA" 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AEDA965</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA5AD0CC23</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITE MEDICHE PER N. 2 DIPENDENTI IC BEATO ANGELICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AD0CC23</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA1917D61A</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO PER RAPPRESENTANTE RLS 30 ORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1917D61A</t>
-[...4 lines deleted...]
-  <si>
     <t>BA182C4FD0</t>
   </si>
   <si>
     <t>Decisione a contrarre - AQUISTO CARTA IGIENICA E MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA182C4FD0</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2026</t>
   </si>
   <si>
     <t>BA09238E64</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPE IN BIANCO E NERO PER CERTIFICAZIONI LINGUISTICHE IC BEATO ANGELICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA09238E64</t>
-[...4 lines deleted...]
-  <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>BA197CDBA9</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRATTO ASSISTENZA INFORMATICA ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA197CDBA9</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>B9E035C632</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SERVIZI INTERNET SITO WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E035C632</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>0000000009</t>
   </si>
   <si>
     <t>AVVISO PER MANIFESTAZIONE DI INTERESSE NOLEGGIO BUS CON CONDUCENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000009</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B9A28EBCAA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE FACILE CONSUMO SCUOLA PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A28EBCAA</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>0000000004</t>
   </si>
   <si>
     <t>MANIFESTAZIONE DI INTERESSE PER ASSISTENZA INFORMATICA ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000004</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B9A1DBB13B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO STRUMENTI E ACCESSORI MUSICALI: BATTERIA YAMAHA E CORDE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A1DBB13B</t>
-[...4 lines deleted...]
-  <si>
     <t>B9A23F43D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ACCESSORI E STRUMENTI MUSICALI: LEGGII E FLICORNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A23F43D0</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>B95DD9052A</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO AGGIORNAMENTO PRATICA ANTINCENDIO</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/7ea536a4-7e94-42f7-81e1-9976413198d5</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO FIGURE PROFESSIONALI ESPERTI E/O TUTOR INTERNI -
 TITOLO DEL PROGETTO: “MENTI APERTE AL FUTURO.” - MODULI ROBOTICA E STAMPA 3D - CUP F54D25001560007</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>B966D69A1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto “Psicomotricità scuole dell’infanzia” – A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B966D69A1C</t>
-[...4 lines deleted...]
-  <si>
     <t>B9668035A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio relativo al progetto “Apprendi con il sorriso” (corsi extracurriculari) e corsi curriculari progetto “Psicomotricità scuole dell’infanzia” – A.S. 2025/2026.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/732231c5-644f-4103-8142-fb2745e1b392</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO DI SUBENTRO DEL DIRIGENTE SCOLASTICO COME RUP “Percorsi
 educativi e formativi per il potenziamento delle competenze, l’inclusione e la socialità nel
 periodo di sospensione estiva delle lezioni” (c.d. Piano Estate) TITOLO DEL PROGETTO:
 “OLTRE LA SCUOLA.” CUP F64D25001020007</t>
   </si>
   <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>B965D70BC2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Supporto relativo al progetto “Prendi un’emozione, chiamala per nome” della scuola Primaria Vamba</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B965D70BC2</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B96602CD6A</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI FERRAMENTA PER RECINZIONE SCUOLA INFANZIA LEONCAVALLO</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/8dd2ab69-9e4b-40bc-ac93-2cef2aaa820f</t>
   </si>
   <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO FIGURE PROFESSIONALI ESPERTI E/O TUTOR INTERNI - pn
 21/27 “PERCORSI DI ORIENTAMENTO NELLE SCUOLE SECONDARIE DI PRIMO GRADO” – TITOLO DEL PROGETTO: “MENTI APERTE AL FUTURO.” CUP F54D25001560007</t>
   </si>
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B926E937F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N. 3 NOTEBOOK INFANZIA COLOMBO E VAMBA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B926E937F5</t>
-[...4 lines deleted...]
-  <si>
     <t>B9276224C6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE FACILE CONSUMO SCUOLA DELL'INFANZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9276224C6</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>B9005A3B0B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SWITCH PER ARMADIO CENTRO STELLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9005A3B0B</t>
-[...4 lines deleted...]
-  <si>
     <t>B91C8611E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO FORMAZIONE PRATICA PER IL PRIMO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C8611E5</t>
-[...4 lines deleted...]
-  <si>
     <t>B90C30EB15</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO WEBINAR " DOCENTI DI RELIGIONE: PER CHI E COME FARE L'INQUADRAMENTO AL SIDI"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90C30EB15</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B90C0A913B</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO FABBRO PER MESSA IN SICUREZZA SCUOLA COLOMBO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90C0A913B</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F2624BBB</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ABBONAMENTO PLUS SCUOLA CONSULTING</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F2624BBB</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>B928937401</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTIO MATERIALE PULZIE E MEDICALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B928937401</t>
-[...4 lines deleted...]
-  <si>
     <t>B8D6BAA713</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO SOMMINISTRAZIONE FARMACI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D6BAA713</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>B8E6735B81</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO LICENZE "GOOGLE TEACHING E LEARNING"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6735B81</t>
-[...4 lines deleted...]
-  <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>B8E6EB18A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - SCATOLE PER SEGNALAZIONI ANTIBULLISSMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6EB18A4</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E64DCB8B</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ANTIVIRUS UFFICI SEGRETERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E64DCB8B</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>B8D6E2EA84</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SCARPE E CALZARI ANTIFORTUNISTICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D6E2EA84</t>
-[...4 lines deleted...]
-  <si>
     <t>B8D7443F63</t>
   </si>
   <si>
     <t>Decisione a contrarre - Batteria per apparecchio DAE nel plesso Infanzia Leoncavallo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D7443F63</t>
-[...4 lines deleted...]
-  <si>
     <t>B8D70869A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO WEBINAR " GLI INCARICHI AD ESPERTI ESTERNI"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D70869A7</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>DECRETO INCARICO DSGA DIREZIONE AMMINISTRATIVA</t>
   </si>
   <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>DECRETO DI SUBENTRO COME RUP_DIRIGENTE SCOLASTICO_PN ORIENTAMENTO - CUP F54D25001560007</t>
   </si>
   <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>B86CE0427F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FIRMA DIGITALE DIRIGENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86CE0427F</t>
-[...4 lines deleted...]
-  <si>
     <t>13/09/2025</t>
   </si>
   <si>
     <t>DECRETO INCARICO FIGURE PROFESSIONALI RICADENTI NELL’AREA FORMATIVA INTERNE - Piano Nazionale di Ripresa e Resilienza Missione 4 Istruzione e Ricerca - Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università - Investimento 2.1: Didattica digitale integrata e formazione alla transizione digitale per il personale scolastico. Formazione del personale scolastico per la transizione digitale (D.M. 66/2023) - CNP: M4C1I2.1-2023-1222-P-33465 - CUP: F14D23002540006</t>
   </si>
   <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>B83669A567</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO LAVAGGIO, TENDAGGI E SMONTAGGIO TENDAGGI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83669A567</t>
-[...4 lines deleted...]
-  <si>
     <t>B833E80D9F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SCALEO E CARRELLI TRASPORTO MERCI</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/7c4aad95-f255-4d29-88d7-51ea812e2b5f</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO FIGURE PROFESSIONALI RICADENTI NELL’AREA FORMATIVA
 INTERNE - PNRR transizione digitale (D.M. 66/2023) - (FORMAZIONE PERSONALE ATA – COLLABORATORI SCOLASTICI) - CNP: M4C1I2.1-2023-1222-P-33465 - CUP: F14D23002540006</t>
   </si>
   <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>B82C0EDD14</t>
   </si>
   <si>
     <t>Decisione a contrarre - PNRR DM 66 - ESAMI  EIPASS STANDARD SETTEMBRE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82C0EDD14</t>
-[...4 lines deleted...]
-  <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO DI TUTOR A VALERE SU PNRR Formazione del personale scolastico per la transizione digitale (D.M. 66/2023)” CNP: M4C1I2.1-2023-1222-P-33465 - CUP: F14D23002540006 </t>
   </si>
   <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>DECRFETO ASSUNZIONE INCARICO RUP_DIRIGENTE SCOLASTICO_PN ORIENTAMENTO</t>
   </si>
   <si>
     <t>ASSUNZIONE INCARICO RUP_DIRIGENTE SCOLASTICO</t>
   </si>
   <si>
     <t>DECRETO DI ASSUNZIONE INCARICO RUP - DIRIGENTE SCOLASTICO</t>
   </si>
   <si>
     <t>06/08/2025</t>
   </si>
   <si>
     <t>B7E75C8225</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO REGISTRO TRIENNALE DEI VERBALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E75C8225</t>
-[...4 lines deleted...]
-  <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>B7D2D90757</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MONITOR INTERATTIVO E NOTEBOOK PRIMARIA VAMBA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D2D90757</t>
-[...4 lines deleted...]
-  <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>B7CDDCF6B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - PNRR DM 66 - ESAMI INTEGRATIVI EIPASS STANDARD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CDDCF6B3</t>
-[...4 lines deleted...]
-  <si>
     <t>23/07/2025</t>
   </si>
   <si>
     <t>B7BD09D113</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO RIPARAZIONE TECNICO STAMPANTE 3D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD09D113</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>B791556139</t>
   </si>
   <si>
     <t>Decisione a contrarre - Webinar Visita medica collegiale e accertamento sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B791556139</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>B7815747F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO PER RETE IDROPONICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7815747F4</t>
-[...4 lines deleted...]
-  <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>B7685BCC36</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESAME LINGUA INGLESE KET PER STUDENTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7685BCC36</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>B76017104B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE ARTE E FACILE CONSUMO PER PON PIANO ESTATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76017104B</t>
-[...4 lines deleted...]
-  <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>B75556AA26</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE SPORTIVO PER PNRR DM 19</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75556AA26</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>B746FBF2FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - PON PIANO ESTATE - ACQUISTO COMPENSATI DI LEGNO PER PROGETTO FALEGNAMERIA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/5f80fc6c-1efa-4f5f-a8d9-b1156d21e2b1</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO FIGURE PROFESSIONALI PARTECIPANTI ALL’AVVISO 4643 DEL
 16/04/2025 E DELL’AVVISO PROT. 6321 DEL 21/05/2025 - Interventi di tutoraggio e formazione
 per la riduzione dei divari negli apprendimenti e il contrasto alla dispersione scolastica (D.M. 19) - CNP: M4C1I1.4-2024-1322 - CUP: F14D21000440006</t>
   </si>
   <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>B72E0F5BA5</t>
   </si>
   <si>
     <t>Decisione a contrarre - PON PIANO ESTATE ACQUISTO MATERIALE VARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72E0F5BA5</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>DECRETO INCARICO PERSONALE ATA A VALERE SUL PROGETTO - PN Scuola e competenze 2021-2027”, in attuazione del regolamento (UE) 2021/1060 e del Programma operativo complementare “Per la Scuola” 2014-2020 CUP AZIONE 1 (ESO4.6.A1.B): F14D24001760007 – TITOLO: ORTO E LETTURA CUP AZIONE 2 (ESO4.6.A2.B): F14D24001770007 – TITOLO: YOGA DIGITALE</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>B728C74F86</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Decisione a procedere per servizio di concessione per l’installazione di distributori automatici per alimenti confezionati mediante RdO di MEPA ai sensi dell’Art. 76. (Procedura negoziata senza pubblicazione di un bando) e dell’art. 176 (Oggetto e ambito </t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/db920f63-5d76-4ad3-95ea-89162c0a66b2</t>
   </si>
   <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO FIGURE PROFESSIONALI RICADENTI NELL’AREA FORMATIVA
 INTERNE PARTECIPANTI ALL’AVVISO PROT. N° 7495 del 28/11/2024 - Formazione del personale scolastico per la transizione digitale (D.M. 66/2023)” -M4C1I2.1-2023-1222-P-33465 - CUP: F14D23002540006 (CAA)</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>B713DB8443</t>
   </si>
   <si>
     <t>Decisione a contrarre - BATTERIE PER IMPANTO FOTOVOLTAICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B713DB8443</t>
-[...4 lines deleted...]
-  <si>
     <t>B7130E4E35</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER E MATRICE PER CICLOSTILE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7130E4E35</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>B70F817E98</t>
   </si>
   <si>
     <t>Decisione a contrarre - PNRR DM 65- ACQUISTO DIZIONARI PER ATTIVITA' DIDATTICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70F817E98</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>B70A59F070</t>
   </si>
   <si>
     <t>Decisione a contrarre - PNRR DM 65- ACQUISTO MATERIALE FACILE CONSUMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70A59F070</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>B6FA8E62C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DPO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA8E62C8</t>
-[...4 lines deleted...]
-  <si>
     <t>B6F9C839FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - PNRR DM 65- ACQUISTO MATERIALE PER PROGETTO FALEGNAMERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F9C839FB</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6EDC4989B</t>
   </si>
   <si>
     <t>Decisione a contrarre - PN "R-ESTATE CON NOI" ACQUISTO MACCHINA LASER CUT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EDC4989B</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t xml:space="preserve">SECONDO DECRETO INCARICO FIGURE PROFESSIONALI DOCENTI NEL RUOLO DI ESPERTI E/O  TUTOR INTERNI E/O ESTERNI PER LA REALIZZAZIONE DEL PROGETTO RICADENTE  NEI FONDI - CUP AZIONE 1 (ESO4.6.A1.B): F14D24001760007 – TITOLO: ORTO E LETTURA CUP AZIONE 2 (ESO4.6.A2.B): F14D24001770007 – TITOLO: YOGA DIGITALE </t>
   </si>
   <si>
     <t>B6E97CD4BF</t>
   </si>
   <si>
     <t>Decisione a contrarre - PNRR DM 65 ACQUISTO CARTA A 4 80 GR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E97CD4BF</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>B6DF780BEF</t>
   </si>
   <si>
     <t>Decisione a contrarre - PNRR DM 65 ACQUISTO TESSERE PRECARICATE PER FOTOCOPIATRICE</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/8fbb092c-5a1c-43dd-8b04-7437d62153ae</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO DI INCARICO DI DIREZIONE AMMINISTRATIVA PN Scuola e competenze 2021-2027”, in attuazione del regolamento (UE) 2021/1060 e del Programma operativo complementare “Per la Scuola” 2014-2020.
 CUP AZIONE 1 (ESO4.6.A1.B): F14D24001760007 – TITOLO: ORTO E LETTURA
 CUP AZIONE 2 (ESO4.6.A2.B): F14D24001770007 – TITOLO: YOGA DIGITALE
 </t>
   </si>
   <si>
     <t>B6DAD59AAB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERALE PER PROGETTO "AMBIENTE E SALUTE"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DAD59AAB</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO FIGURE PROFESSIONALI INTERNE PARTECIPANTI ALL’AVVISO PROT. N 7561 DEL 29/11/2024 E ALL’AVVISO PROT. 2820 DEL 07/03/2025 DOPO VALUTAZIONE DEI CV DA PARTE DEL DS – TERZA FASE CUP: F14D24000780007 -CNP: ESO4.6.A4.A-FSEPN-TO-2024-10
 Titolo: R-ESTATE CON NOI
 </t>
   </si>
   <si>
     <t>DECRETO INCARICO ESPERTO ESTERNO - PERCORSI PER LA TRANSIZIONE DIGITALE O DI FORMAZIONE SUL CAMPO - DM66/2023 - CNP: M4C1I2.1-2023-1222-P-33465 - CUP: F14D23002540006</t>
   </si>
   <si>
     <t>B6CFA99853</t>
   </si>
   <si>
     <t>Decisione a contrarre - GADGET PER PREMIAZIONE CONCORSO LETTERARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CFA99853</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6ACA17CA0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PIANTE PER INAUGURAZIONE BIBLIOTECA COLOMBO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ACA17CA0</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>B69E82798D</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE PER INAUGURAZIONE BIBLIOTECA COLOMBO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69E82798D</t>
-[...4 lines deleted...]
-  <si>
     <t>B69CCA88C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - SI RICHIEDE SOPRALLUOGO PER FISSAGGIO DELLE FINESTRE POSTE SOPRA LE PORTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69CCA88C9</t>
-[...4 lines deleted...]
-  <si>
     <t>0000000003</t>
   </si>
   <si>
     <t>INDAGINE DI MERCATO AI FINI DELLA RICERCA DI OPERATORI ECONOMICI PER IL SERVIZIO DI EROGAZIONE DI BEVANDE CALDE, FRESCHE, SNACK ED ALTRI GENERI ALIMENTARI MEDIANTE DISTRIBUTORI AUTOMATICI DI CIBO E BEVANDE PRESSO L’ISTITUTO COMPRENSIVO STATALE “BEATO ANGE</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/c22c9e6d-e1b6-4ea7-8b1c-9db5f911ee06</t>
   </si>
   <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO PERSONALE ATA Interventi di tutoraggio e formazione per la
 riduzione dei divari negli apprendimenti e il contrasto alla dispersione scolastica (D.M. 2 febbraio 2024, n. 19) - CNP: M4C1I1.4-2024-1322 - CUP: F14D21000440006</t>
   </si>
   <si>
     <t>14/04/2025</t>
   </si>
   <si>
     <t>DECRETO DI ASSUNZIONE INCARICO RUP - PN Scuola e competenze 2021-2027 (AGENDA NORD AZIONE 2)</t>
   </si>
   <si>
     <t>DECRETO DI ASSUNZIONE INCARICO RUP - PN Scuola e competenze 2021-2027 (AGENDA NORD AZIONE 1)</t>
   </si>
   <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>B6723BCEAA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DIZIONARI SPAGNOLO - INGLESE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6723BCEAA</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>DECRETO INCARICO ESPERTI MENTORING - Piano Nazionale di Ripresa e Resilienza Missione 4: Istruzione E Ricerca Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università Investimento 1.4: Intervento straordinario finalizzato alla riduzione dei divari territoriali nelle scuole secondarie di primo e di secondo grado e alla lotta alla dispersione scolastica Interventi di tutoraggio e formazione per la riduzione dei divari negli apprendimenti e il contrasto alla dispersione scolastica (D.M. 2 febbraio 2024, n. 19) - CNP: M4C1I1.4-2024-1322 - CUP: F14D21000440006</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>B65BE920F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO BUS VISITA GUIDATA INFANZIA VAMBA DEL 07/04/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65BE920F5</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>B64E9A1766</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSI UTILIZZO DEFIBRILLATORE BLSD 4 ORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64E9A1766</t>
-[...4 lines deleted...]
-  <si>
     <t>B64D086FA9</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ABBONAMENTO ITALIASCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D086FA9</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B64028A3DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE DEFIBRILLATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64028A3DA</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>B63B4DB893</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO TRIENNALE MEDICO COMPETENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63B4DB893</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B635F9276A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LICENZA SOFTWARE IDR WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B635F9276A</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>DETERMINA SOSTITUZIONE DOCENTE CICCOPIEDI CON DOCENTE RINALDI - CUP: F14D24000780007 - CNP: ESO4.6.A4.A-FSEPN-TO-2024-10- Titolo: R-ESTATE CON NOI</t>
   </si>
   <si>
     <t>DETERMINA SOSTITUZIONE DOCENTE COPPOLA CON DOCENTE NENCINI - CUP: F14D24000780007 - CNP: ESO4.6.A4.A-FSEPN-TO-2024-10- Titolo: R-ESTATE CON NOI</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>0000000044</t>
   </si>
   <si>
     <t>Decisione a contrarre - LIQUIDAZIONE PER CONSUMO PASTI IN ECCEDENZA AS 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000044</t>
-[...4 lines deleted...]
-  <si>
     <t>B60925FD6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE IGIENICO SANITARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60925FD6B</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F70CB5C4</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE PER BIBLIOTECA PRIMARIA COLOMBO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F70CB5C4</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>B5F007C7B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - TENDE VENEZIANE BIBLIOTECA COLOMBO - PARTEB 2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F007C7B0</t>
-[...4 lines deleted...]
-  <si>
     <t>B5EEE69D5C</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE PROGETTO "LE MANI NELLA TERRA" A.S. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EEE69D5C</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>B5E2CF7A84</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPE A COLORI PER PROGETTO "ADOTTA UNA TERZA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E2CF7A84</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>B5DE1B2D3B</t>
   </si>
   <si>
     <t>Decisione a contrarre - TONER PER STAMPANTE SOSTEGNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DE1B2D3B</t>
-[...4 lines deleted...]
-  <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>DECRETO INCARICO COMPONENTI DEL TEAM DISPERSIONE - Interventi di tutoraggio e formazione per la riduzione dei divari negli apprendimenti e il contrasto alla dispersione scolastica (D.M. 2 febbraio 2024, n. 19) CNP: M4C1I1.4-2024-1322 - CUP: F14D21000440006</t>
   </si>
   <si>
     <t>DECRETO  INCARICO TUTOR INTERNI - Formazione del personale scolastico per la transizione digitale D.M. 66_2023</t>
   </si>
   <si>
     <t>B5D883327D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Webinar I rapporti delle scuole con gli enti del terzo settore e altre pubbliche amministrazioni - particolarità ed eccezioni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D883327D</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>B5D3C99F0C</t>
   </si>
   <si>
     <t>Decisione a contrarre - TENDE VENEZIANE BIBLIOTECA COLOMBO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D3C99F0C</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C54849E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVAGGIO, MONTAGGIO E SMONTAGGIO TENDE DELL'IC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C54849E5</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>B5BE94487D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO VOLUME BERGANTINI 2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/3461e602-b1a4-49cb-a256-690729b1abd0</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO PERSONALE ATA A VALERE SUL PROGETTO: Piano Nazionale di Ripresa e Resilienza Missione 4 Istruzione e Ricerca - Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università - Investimento 2.1: Didattica digitale integrata e formazione alla transizione digitale per il personale scolastico. Formazione del personale scolastico per la transizione digitale (D.M. 66/2023)”CNP: M4C1I2.1-2023-1222-P-33465 - CUP: F14D23002540006
 </t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>B5B912E7A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER PER MACCHINA CICLOSTILE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B912E7A4</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>B5AFE1A83A</t>
   </si>
   <si>
     <t>Decisione a contrarre - AURICOLARI MONOUSO PER PROVE INVALSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AFE1A83A</t>
-[...4 lines deleted...]
-  <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>DECRETO  INCARICO FIGURE PROFESSIONALI DOPO VALUTAZIONE DS_2 FASE_BEATO 5</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>B5976286B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - LICENZA IDRAC PER SERVER SEGRETERIA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/e46a6922-ced6-4fed-9033-a91d4bab6c1e</t>
   </si>
   <si>
     <t>B594F9B689</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - PON "R-ESTATE CON NOI"- MATERIALE CANCELLERIA PER LA REALIZZAZIONE CORSO DI RECUPERO DI MATEMATICA
 DELLA S.S.I.G.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B594F9B689</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>DECRETO INCARICO FIGURE PROFESSIONALI INTERNE PARTECIPANTI ALL’AVVISO PROT. N 7561 DEL 29/11/2024 DOPO VALUTAZIONE DEI CV DA PARTE DEL DS – SECONDA FASE</t>
   </si>
   <si>
     <t>B58F8E4757</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTUALE SPAGGIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58F8E4757</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>B585AE98B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO 12 MESI PER LA FORMAZIONE DELLA SICUREZZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B585AE98B8</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>B5827C65B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGI BUS PER VIAGGI D'ISTRUZIONE A.S. 2024/2025 - AUTOLINEE TOSCANE DESTINAZIONE MONTEROTONDO MARITTIMO (GR)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5827C65B0</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>B579E2FABE</t>
   </si>
   <si>
     <t>Decisione a contrarre - TONER PER STAMPANTE VICEPRESIDE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B579E2FABE</t>
-[...4 lines deleted...]
-  <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>B56FE28BB4</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO TECNICO STAMPANTE 3D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56FE28BB4</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>B56D6F0E6E</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALI PER MANUTENZIONE ORDINARIA INFORMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56D6F0E6E</t>
-[...4 lines deleted...]
-  <si>
     <t>B56CE7D57A</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE FACLE CONSUMO 2C PRIMARIA COLOMBO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56CE7D57A</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>B565509B8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - NUOVA CONVENZIONE PER ACQUISTO MATERIALE FERRAMENTA ANNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B565509B8A</t>
-[...4 lines deleted...]
-  <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>DECRETO ASSUNZIONE INCARICO RUP DIVARI (DM 19/2024) - CUP F14D21000440006</t>
   </si>
   <si>
     <t>B5570749C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO ACCORDATURA PIANOFORTI SCUOLA SECONDARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5570749C9</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>B552FBE319</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORGANIZZAZIONE VIAGGI DI ISTRUZIONE - PROMOTURISMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552FBE319</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>B54CC100FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO WEBINAR IL DM 19/2024 E LE ISTRUZIONI OPERATIVE DEL MIM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54CC100FB</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto per il conferimento di incarichi individuali a esperti esterni alla PA per n. 7 edizioni da 20 ore ciascuna e aventi ad oggetto “CORSO DI LINGUA INGLESE PER STUDENTI” per il PNRR dal titolo “DANCING IN THE RAIN” per la Scuola secondaria di primo grado</t>
   </si>
   <si>
     <t>B54BB01D34</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO WEBINAR AFFIDAMENTO SERVIZIO DI DISTRIBUZIONE AUTOMATICA ISTITUZIONI SCOLASTICHE</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/17b3e807-ce40-473d-9760-57b5979e30e9</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>B5465AD2FA</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO MATERIALE INFORMATICO PER LA REALIZZAZIONE DEL PROGETTO PNRR “DANCING IN THERAIN” - “CORSI DI
 LINGUA PER STUDENTI” della S.S.I.G.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5465AD2FA</t>
-[...4 lines deleted...]
-  <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>B54359D963</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA DI AVVIO PROCEDURA DI AFFIDAMENTO OE DM 66 (EURODIGIT SRL) – FORMAZIONE PERSONALE DOCENTE -</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/931e0a98-8897-4247-9f21-b3bbbd48eb34</t>
   </si>
   <si>
     <t>B541EC2CFC</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - DETERMINA DI AVVIO PROCEDURA DI AFFIDAMENTO OE DM 66 (C2 GROUP SRL) – MESSA A DISPOSIZIONE AMBIENTE DIGITALE E MATERIALI DIDATTICI
 PER LA REALIZZAZIONE DI ATTIVITA' FORMATIVE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B541EC2CFC</t>
-[...4 lines deleted...]
-  <si>
     <t>B5414805F3</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - DETERMINA DI AVVIO PROCEDURA DI AFFIDAMENTO OE DM 66 (C2 GROUP SRL) – CORSO CHROMEBOOK NELLA DIDATTICA E CORSO
 CREATIVITA' DIGITALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5414805F3</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>B536804F41</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGI BUS PER VIAGGI D'ISTRUZIONE A.S. 2024/2025 - POGGI BUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B536804F41</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>B534447147</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SERVIZI ARGO WEB PREMIUM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B534447147</t>
-[...4 lines deleted...]
-  <si>
     <t>B530A51C8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGI BUS PER VIAGGI D'ISTRUZIONE A.S. 2024/2025 - AUTOLINEE TOSCANE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B530A51C8F</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>B542EB0245</t>
   </si>
   <si>
     <t>Decisione a contrarre - OGGETTO: DETERMINA DI AVVIO PROCEDURA DI AFFIDAMENTO OE DM 66 (SAPIO LIFE SRL) – FORMAZIONE PERSONALE DOCENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B542EB0245</t>
-[...4 lines deleted...]
-  <si>
     <t>B52EF23EA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGI BUS PER VIAGGI D'ISTRUZIONE A.S. 2024/2025 - FLORENTIA BUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52EF23EA2</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>B51D2ED4D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORMAZIONE PERSONALIZZATA DOCENTI DM66/2023 CANVA-IA-GEN E DI-DSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51D2ED4D8</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>B51D80DF87</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PC PER UFFICIO PRESIDE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51D80DF87</t>
-[...4 lines deleted...]
-  <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>DECRETO INCARICO PERSONALE ATA A VALERE SUL PROGETTO FSE CUP: F14D24000780007 CNP: ESO4.6.A4.A-FSEPN-TO-2024-10 Titolo: R-ESTATE CON NOI</t>
   </si>
   <si>
     <t>B4CE849B15</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE FACILE CONSUMO SCUOLA PRIMARIA E "PROGETTO CONTINUITA'"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CE849B15</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>B4C610B01E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SOFTWARE PER FORMAZIONE PERSONALE DOCENTE - PNRR DM 66/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C610B01E</t>
-[...4 lines deleted...]
-  <si>
     <t>B4C52C3715</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORMAZIONE PERSONALE DOCENTE CE GROUP- DM 66/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C52C3715</t>
-[...4 lines deleted...]
-  <si>
     <t>B4BD7264CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORMAZIONE PERSONALIZZATA IN PRESENZA PSB PERSONALE ATA - DM 66/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BD7264CE</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>B4B9037B84</t>
   </si>
   <si>
     <t>Decisione a contrarre - PNRR DM 65/2023 ACQUISTO N. 40 COPIE A2 KEY FOR SCHOOLS 1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B9037B84</t>
-[...4 lines deleted...]
-  <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>B4A9453DA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARGILLA PER "PROGETTO CERAMICA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A9453DA2</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>DECRETO DI INCARICO DI DIREZIONE AMMINISTRATIVA AL DSGA - FSE CNP: ESO4.6.A4.A-FSEPN-TO-2024-10 –Titolo: R-ESTATE CON NOI - CUP: F14D24000780007</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>B47BA9CF9E</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRATTO ASSISTENZA INFORMATICA A.S. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47BA9CF9E</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>0000000002</t>
   </si>
   <si>
     <t>DETERMINA DI INDIZIONE PROCEDURA DI AFFIDAMENTO OE DM 66/2023 - F14D23002540006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000002</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>0000000001</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA DI AFFIDAMENTO ALL’ASSOCIAZIONE MI PIACE SE TI MUOVI A.S.D. PER L’ATTUAZIONE DELLE ATTIVITA’ PREVISTE DAL PROGETTO PSICOMOTRICITA’ PER LA SCUOLA DELL’INFANZIA – A.S. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001</t>
-[...4 lines deleted...]
-  <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>B462A6F358</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE FACILE CONSUMO SCUOLA SECONDARIA ARTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B462A6F358</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>B450112EFE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE FACILE CONSUMO SCUOLA DELL'INFANZIA A.S 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B450112EFE</t>
-[...4 lines deleted...]
-  <si>
     <t>99946516EB</t>
   </si>
   <si>
     <t>Certificato di regolare esecuzione delle forniture_PNRR_Dotazioni digitali_ n. 2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=99946516EB</t>
-[...4 lines deleted...]
-  <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>DECRETO INCARICO COMPONENTI DELLA COMUNITA DI PRATICHE DM 66 - Piano Nazionale di Ripresa e Resilienza Missione 4 Istruzione e Ricerca - Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università - Investimento 2.1: Didattica digitale integrata e formazione alla transizione digitale per il personale scolastico. Formazione del personale scolastico per la transizione digitale (D.M. 66/2023)” - CNP: M4C1I2.1-2023-1222-P-33465 - CUP: F14D23002540006 – ERRATA CORRIGE</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>B4393D5789</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE FACILE CONSUMO PER PNRR "CORSO DI CODING PER LA SCUOLA DELL'INFANZIA"</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/e22bf70b-a707-405a-8553-d5a9e723a52c</t>
   </si>
   <si>
     <t>08/11/2024</t>
   </si>
   <si>
     <t>0000000000</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - BANDO DI SELEZIONE PER LA FORMAZIONE, MEDIANTE PROCEDURA COMPARATIVA, DI ELENCHI DI ENTI E/O ASSOCIAZIONI PER L’ATTUAZIONE DELLE 
 ATTIVITA’ PREVISTE DAL PROGETTO PSICOMOTRICITA’ PER LA SCUOLA DELL’INFANZIA – A.S. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000</t>
-[...4 lines deleted...]
-  <si>
     <t>B42FE48DBF</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO DI MATERIALE PER PROGETTO PNRR “DANCING
 IN THE RAIN” - “CORSO DI CODING PER LA SCUOLA DELL’INFANZIA”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42FE48DBF</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>B425A2D130</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPE PLASTIFICATE PER PROGETTO "LA GIORNATA DELLA GENTILEZZA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B425A2D130</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2024</t>
   </si>
   <si>
     <t>Decreto per il conferimento di incarichi individuali aventi ad oggetto ESPERTO e per il conferimento di incarichi individuali aventi ad oggetto TUTOR - OTTOBRE-NOVEMBRE 2024</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>B4104FB0FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO PLUS SCUOLA CONSULTING</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4104FB0FD</t>
-[...4 lines deleted...]
-  <si>
     <t>B40E8C8BAB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TABLET SCUOLA PRIMARIA VAMBA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40E8C8BAB</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>B40825A499</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO FROGIFERO PLESSO COLOMBO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40825A499</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>B3F974125E</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO FABBRO PER MESSA IN SICUREZZA PLESSO COLOMBO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F974125E</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>B3F4F8F829</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITE MEDICHE E SCREENING OFTALMOLOGICO PER PERSONALE DELLA SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F4F8F829</t>
-[...4 lines deleted...]
-  <si>
     <t>B3F131E770</t>
   </si>
   <si>
     <t>Decisione a contrarre - attivazione corso somministrazione farmaci per epilessia e allergie per il personale scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F131E770</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>DECRETO INCARICO COMPONENTI DELLA COMUNITA DI PRATICHE DM 66 - PNRR Missione 4 Istruzione e Ricerca - Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università - Investimento 2.1: Didattica digitale integrata e formazione alla transizione digitale per il personale scolastico. Formazione del personale scolastico per la transizione digitale (D.M. 66/2023)” - CNP: M4C1I2.1-2023-1222-P-33465 - CUP: F14D23002540006</t>
   </si>
   <si>
     <t>B3EE8D30B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO LICENZE ANTIVIRUS SEQRITE PER SEGRETERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EE8D30B9</t>
-[...4 lines deleted...]
-  <si>
     <t>B3EE043FCF</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI ASSISTENZA E CONSULENZA PER LA PUBBLICAIZONE DEGLI ATTI IN AMMINISTRAZIONE TRASPARENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EE043FCF</t>
-[...4 lines deleted...]
-  <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>B3950D5913</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO FORMAZIONE IN PRESENZA "LE ASSENZE DEL PERSONALE"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3950D5913</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2024</t>
   </si>
   <si>
     <t>B37AF14B44</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRATTO TRIENNALE NOLEGGIO FOTOCOPIATRICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B37AF14B44</t>
-[...4 lines deleted...]
-  <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>B369706F80</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corsi formazione specifica sicurezza  per tirocinanti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B369706F80</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>B369F7FD6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE IGIENICO E MEDICALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B369F7FD6B</t>
-[...4 lines deleted...]
-  <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>B34F260E34</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO LICENZE GOOGLE TEACHING E LEARNING</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34F260E34</t>
-[...4 lines deleted...]
-  <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>B3567805CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ADESIONE CORSO UNICA PER SEGRETERIA DIDATTICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3567805CB</t>
-[...4 lines deleted...]
-  <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>B361A5E0E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavaggio, smontaggio e rimontaggio tendaggi plesso secondaria Beato Angelico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B361A5E0E7</t>
-[...4 lines deleted...]
-  <si>
     <t>B357181732</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE CANCELLERIA PER UFFICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B357181732</t>
-[...4 lines deleted...]
-  <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>B336E27F1B</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO TECNICO CICLOSTILE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B336E27F1B</t>
-[...4 lines deleted...]
-  <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>B326F696D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER INDIRIZZO MUSICALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B326F696D2</t>
-[...4 lines deleted...]
-  <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>B2FB639079</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SOFTWARE INFOSCHOOL PRONTO MAD E INTERPELLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2FB639079</t>
-[...4 lines deleted...]
-  <si>
     <t>B2FB18D57F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TIMBRI SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2FB18D57F</t>
-[...4 lines deleted...]
-  <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>B2ED3C614A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LETTORI SMARTE CARD E CIE E ATE</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/null</t>
-[...1 lines deleted...]
-  <si>
     <t>Decisione a contrarre - LETTORI SMARTA CARD CIE E ATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2ED3C614A</t>
-[...4 lines deleted...]
-  <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>B2F5946C34</t>
   </si>
   <si>
     <t>Decisione a contrarre - FERRAMENTA ALTILIO CONVENZIONE SETTEMBRE 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F5946C34</t>
-[...4 lines deleted...]
-  <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>B2B1EC8F31</t>
   </si>
   <si>
     <t>Decisione a contrarre - LIBRETTI GIUSTIFICAZIONI ALUNNI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B1EC8F31</t>
-[...4 lines deleted...]
-  <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>B2ABE67666</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di n.300 risme fogli A4 80 gr. per macchine fotocopiatrici dell’Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2ABE67666</t>
-[...4 lines deleted...]
-  <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>B29E9F125B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO GRUPPO DI CONTINUITA' PER SERVER UFFICI DI SEGRETERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B29E9F125B</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>B2593A0F3F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PC UFFICIO DSGA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2593A0F3F</t>
-[...4 lines deleted...]
-  <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>B22E4DA0F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUITO MATERIALE CODING E ACCESSORI PNRR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22E4DA0F6</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>B243A9B729</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO WEBINAR GRADUATORIE TERZA FASCIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B243A9B729</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>B220755336</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO FABBRO SERRATURE ARMADIO BLINDATO PLESSO BEATO ANGELICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B220755336</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2024</t>
   </si>
   <si>
     <t>B220975422</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO ANNUALE AGGIORNAMENTO RLS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B220975422</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>B1D7DBACE3</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE FACILE CONSUMO FESTA DI FINE ANNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D7DBACE3</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2024</t>
   </si>
   <si>
     <t>B1D94F260A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO GADGET PER PREMIO LETTERARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D94F260A</t>
-[...4 lines deleted...]
-  <si>
     <t>24/05/2024</t>
   </si>
   <si>
     <t>B1D38CEC99</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MEDAGLIE PER PREMIAZIONI GRUPPO SPORTIVO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D38CEC99</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2024</t>
   </si>
   <si>
     <t>B1C4519F90</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N. 4 LIBRI PER SCUOLA DELL'INFANZIA COLOMBO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C4519F90</t>
-[...4 lines deleted...]
-  <si>
     <t>17/05/2024</t>
   </si>
   <si>
     <t>B1BA11CBC0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre smontaggio e sostituzione kit gomme lavapavimento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BA11CBC0</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2024</t>
   </si>
   <si>
     <t>B1A395CBBA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LICENZE CHROME EDUCATION UPGRATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A395CBBA</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>B17764F1B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO TAXI PER STUMENTI MUSICALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17764F1B0</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2024</t>
   </si>
   <si>
     <t>B164210245</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE PER PROGETTO BIBLIOTECA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B164210245</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>B135AD7E9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE FACILE CONSUMO CLASSE 5 PRIMARIA COLOMBO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B135AD7E9C</t>
-[...4 lines deleted...]
-  <si>
     <t>B134D82E1D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER E MATRICE PER CICLOSTILE E SCHEDE PER MACCHINA USA E GETTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B134D82E1D</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>B11852DA61</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRATTO ANNUALE INCARICO MEDICO COMPETENTE PER SORVEGLIANZA SANITARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11852DA61</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>B113A4D075</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESAMI CERTIFICAZIONE CAMBRIDGE  A2 KET</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B113A4D075</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2024</t>
   </si>
   <si>
     <t>B0EE730614</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGI DI ISTRUZIONE SCUOLA SECONDARIA A SAN GALGANO E LARDERELLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EE730614</t>
-[...4 lines deleted...]
-  <si>
     <t>B0FBE62BC7</t>
   </si>
   <si>
     <t>Decisione a contrarre - webinar Question Time Dm 65 e 66: la gestione l'organizzazione dei percorsi formativi, anche in piattaforma Scuola Futuraper n. 1 persona</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FBE62BC7</t>
-[...4 lines deleted...]
-  <si>
     <t>B0F7126F67</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER PROGETTO "LE MANI NELLA TERRA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F7126F67</t>
-[...4 lines deleted...]
-  <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>B0F1279E66</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ABBONAMENTO ANNUALE PIATTAFORMA ITALIASCUOLA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/efa4d3a4-5d06-4b22-b0e7-894eb3ba45e8</t>
   </si>
   <si>
     <t>20/03/2024</t>
   </si>
   <si>
     <t>B0E568757B</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Access point Ubiquiti UniFi per copertura wifi portineria
 plesso Vamba</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E568757B</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2024</t>
   </si>
   <si>
     <t>B0E0B163E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE SPORTIVO PER CORSO POMERIDIANO GRUPPO SPORTIVO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E0B163E4</t>
-[...4 lines deleted...]
-  <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>B0BB507B4A</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO WEBINAR "PIATTAFORMA PER LE GESTIONE LEGGE 104" PER N. 1 PERSONA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BB507B4A</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>B0B6964073</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIE E SANIATARIO PER I PLESSI DELL'ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B6964073</t>
-[...4 lines deleted...]
-  <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>B0B1A8D0E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE ALUNNI ESAME DELF FRANCESE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B1A8D0E9</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>B0A5732A84</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO RIPARAZIONE FORNO PER "PROGETTO CERAMICA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A5732A84</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>B090555A3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO STAMPE A COLORI PER PROGETTO "ADOTTA UNA TERZA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B090555A3C</t>
-[...4 lines deleted...]
-  <si>
     <t>B065B2FCFF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO AURICOLARI MONOUSO PER PROVE INVALSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B065B2FCFF</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2024</t>
   </si>
   <si>
     <t>B076DEE748</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE FACILE CONSUMO PROGETTO CONTINUITA' AS 2023/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B076DEE748</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>B061EC73B6</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO WEBINAR INVENTARIO WEB PER N. 2 PERSONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B061EC73B6</t>
-[...4 lines deleted...]
-  <si>
     <t>B05E0820C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - INCARICO PRESENTAZIONE MUD 2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B05E0820C9</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>B03FCED045</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per noleggi bus - viaggi di istruzione S.S.I.G. -Ravenna</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03FCED045</t>
-[...4 lines deleted...]
-  <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>B0652D048C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER PROGETTO CERAMICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0652D048C</t>
-[...4 lines deleted...]
-  <si>
     <t>14/02/2024</t>
   </si>
   <si>
     <t>B062262D62</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO POMPE PER ACQUARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B062262D62</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2024</t>
   </si>
   <si>
     <t>B03A43E129</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre noleggio di bus per la realizzazione dei viaggi di istruzione delle scuoleprimarie del I.C.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03A43E129</t>
-[...4 lines deleted...]
-  <si>
     <t>B05EA6F1AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo dell’abbonamento al portale MLOL Scuola Community</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B05EA6F1AF</t>
-[...4 lines deleted...]
-  <si>
     <t>B05E7989BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO VOLUME "BERGANTINI" ANNO 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B05E7989BC</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>B030AE6614</t>
   </si>
   <si>
     <t>Decisione a contrarre - Convenzione acquisto e fornitura di materiale di ferramenta per l’anno solare 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B030AE6614</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>B09A83D977</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERMINA DI AFFIDAMENTO ALL’ASSOCIAZIONE SPORTIVA DILETTANTISTICA ESSERE PER L’ATTUAZIONE DELLE ATTIVITA’ PREVISTE DAL PROGETTO PSICOMOTRICITA’ PER LA SCUOLA DELL’INFANZIA – A.S. 2023/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09A83D977</t>
-[...4 lines deleted...]
-  <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>B03A3E1469</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIUALE FACILE CONSUMO PRIMARIA A.S. 2023/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03A3E1469</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>B023025099</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per acquisto di n. 3 noleggi bus per viaggi di istruzione (Figline Di Prato-Rimini-Casa D'erci)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B023025099</t>
-[...4 lines deleted...]
-  <si>
     <t>B030A45139</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto n. 2 monitor HDMI per pc portineria custod</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B030A45139</t>
-[...4 lines deleted...]
-  <si>
     <t>18/01/2024</t>
   </si>
   <si>
     <t>B0064DEE9F</t>
   </si>
   <si>
     <t>Decisione a contrarre - corsi lingua inglese poteziamento L2–</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0064DEE9F</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>B00031900E</t>
   </si>
   <si>
     <t>Decisione a contrarre -  corsi lingua inglese finalizzati alla preparazione e alla certificazione dell’esame A2-KET for schools</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00031900E</t>
-[...4 lines deleted...]
-  <si>
     <t>B00076E33A</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ANNUALE RSPP</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/ec42ba39-3c96-4696-9aa4-5aeeec296155</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3935,5579 +2678,6469 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6A93EB41" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/e4192cc3-cb20-47e6-a7a1-3a14b1c2a5f4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6A5BF8AE" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/a082e4a2-3a15-40e7-b811-339e2626c29d" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD62052D6D" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/13ffbbe3-f533-4fe4-9405-bc90465b2ab3" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD56225D4B" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/69b708d9-389a-4fc6-8926-13dabb932a3a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD56D07861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/9ccd4b7b-9f5c-4191-8454-9335d7dc0349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B27B47D1ED" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/ae23ed38-4ed0-439e-bc99-5900acea2d90" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD42E035D1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/518d9dcb-224d-440d-a20e-8e4de87e62ac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD25BFD2B2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/47158cc6-ab43-4cb9-b38e-3be0d2ab64c5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF5C9BF03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/d81ba57b-2408-4b8e-bfb1-786290291ad5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD01681788" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/6263f4d0-5262-476e-811c-d859c247aec6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD03D7C278" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/d02bb03a-bc40-4af7-8020-48d014cd2092" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD01955CFD" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/7b6ea31e-f931-40d1-a9b8-01836d4f9133" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE5387F2B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/5a4a37f9-aa79-4719-81d2-9b62a176b4fb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE577D3F6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/a9d17151-df73-42d7-b05c-4acff0c7b38d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE5D1300A" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/bc7e7a94-ccc6-4f8d-8021-a21d8aba1b0c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE0E219B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/faaa8d99-c412-46c4-86f0-6db04600a66f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC91D6591A" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/85bd3c01-d0ee-49fd-84cb-1e60406fe30c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFEB772E8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/b914eb9c-75a2-4e1f-adc4-91f78e1d3895" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDC48D1F8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/cadc506a-0833-4ed7-b152-38e8389685fb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE454928" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/93f826c9-2d07-4469-bbca-710acefdfe39" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF32C904" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/251a77e7-ef45-4c6d-8de2-7bb64e8cbd4a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCED1D917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/6623141c-6926-44e6-b3a1-5e8ee7593fe2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF746B80" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/095294ec-cec6-4a09-b585-9f8662417aaa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCDF656E6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/754af5e4-d29a-46a8-9390-9e20d3f02f2d" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE68581C" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/fa0be700-3ddb-4c8b-a66a-0f31a5ac5415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C9FE76E" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/f1958551-92d8-4f31-8413-71397224cae5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C772D60" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/9b616a8f-d00b-4d17-830a-6d07b69a828a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9493F8CD" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/da34d80f-3c95-4260-b0d6-1cf657c4e9e9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9448E9B4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/a167c017-8eac-471a-8d5c-0e280c703339" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66E07D12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/cd90104b-4af9-40f8-b231-5f7fad3080d5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB712A1276" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/b064ffce-aef8-4b42-888a-cb327f26735e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49533C67" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/f4e49ba2-9a8c-4792-8b06-0726b1a6f8a6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB492715CD" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/9de6d95a-c299-4e0a-aeae-22b897121b2b" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F702D2F" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/dc65397e-9000-44f6-8fba-daee93df0843" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F3FE020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/f08c7d1e-93f2-410b-b5c9-f38652396a03" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFA524A10" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/ea903fab-8148-45a1-8529-65f1af43ccf6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB052B0138" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/bd0b626b-a9c5-4b64-898f-de1873a13828" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04FBC159" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/ec05e597-c182-4b39-ba7b-d8e21eaaf341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE133C036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/b504bc7a-2841-4fc7-840b-7c129b6625f6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE0E7E661" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/fde280c3-7960-4341-b469-1fd196a6e90a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD5A9816C" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/6a1fe065-b304-4251-be2c-eb94e3205bc7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD4C28761" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/83e989e3-dafd-4b19-bde2-de6e0734c011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD607DEAC" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/07c80e05-36bb-4c61-a621-d048bbf6750b" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC18C50F" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/b2b86576-3649-412e-91f8-5943beff288c" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACBF1D2F2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/a02723de-82e9-46d3-a69a-b9b07b641ae5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6178BCA" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/6e6b3975-274f-4d6f-b516-4b5793675b4a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC51220B5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/27e1950f-2a66-4b86-8f4d-48db6700681b" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4B632CC" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/8f416b05-89af-469d-b697-9acdb5f23bdc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7482AFE1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/59e8d014-fb38-4cd9-a590-5b33b229c238" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8E41D36A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/d07417bc-1c56-412b-a31e-f1bcc265a156" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8EA03182" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/9d5785e0-1fa2-43ae-bf03-bcd94a65073c" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B3005CA" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/0ec405ad-6531-460e-a3df-b4900e5b556f" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7417FF38" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/c24d39b8-a35c-4a8e-87e5-cd55d9cd23b6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA782F6532" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/876d9784-3d53-4e5c-8bfc-6badc91c6c5a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B05D8C2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/2b95d569-61be-4406-bedc-703bf63ba20c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AEDA965" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/dab226ff-fec8-45da-9bcc-57139655b42b" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AD0CC23" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/45e20245-3702-4435-8754-d60050b1ff7e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1917D61A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/44391c22-fb34-4cc4-afca-b631a957cdf5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA182C4FD0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/a939c59e-ad99-4756-a894-a7e36a88607e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA09238E64" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/97ba1da7-6d0b-4fdb-a4a8-cabf66812164" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA197CDBA9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/dc83b4a7-5c34-456e-b8b1-6cb5cdedf420" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E035C632" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/330fc9b7-ea1f-4f16-b1e0-82f9f3e02009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/7a756c4b-0140-4961-948a-fa478df66865" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A28EBCAA" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/62992fd3-4e1e-423c-85e7-33da6a37744a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/12fe5e05-61b8-40d3-9ffa-28b02109f61c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A1DBB13B" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/ad403115-22d4-42e7-a864-d795a3bda874" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A23F43D0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/1af26f63-258d-4322-8e94-a82bea2be73f" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95DD9052A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/7ea536a4-7e94-42f7-81e1-9976413198d5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B966D69A1C" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/5bc196c9-2666-4350-842b-0cb5715d09b7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9668035A7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/732231c5-644f-4103-8142-fb2745e1b392" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B965D70BC2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/204dca6a-65f8-457e-8114-a745e1c5bad1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96602CD6A" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/8dd2ab69-9e4b-40bc-ac93-2cef2aaa820f" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B926E937F5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/068e913a-ab1b-4fdb-88d1-f4214c1b1439" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9276224C6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/08f27ac3-a99a-48fc-8b15-eede060bdd82" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9005A3B0B" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/836432b0-ed06-465b-962c-d8965e3ea72f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C8611E5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/56083a2f-2479-4d58-8c04-c65d6e0a44c3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90C30EB15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/118e46ba-73b0-44c4-a443-b9801ec55a8b" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90C0A913B" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/661277e8-ff3b-4376-a0fe-908c832a3342" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F2624BBB" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/ad69bbf4-3417-4309-8854-876951efffbd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B928937401" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/b8b47613-eb12-4676-97d3-f3229194563f" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D6BAA713" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/6bf8488d-9be5-4bc7-9819-cd2244ff394f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6735B81" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/f4cedf7f-abb2-4046-add9-98a811767a49" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6EB18A4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/86ee2982-5b92-4abf-98fb-fcf3e522113a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E64DCB8B" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/26a3755a-91ac-4f8e-ac5c-8429ed29a132" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D6E2EA84" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/076775f2-abb6-4a7b-93f8-3fab1c1bfc9f" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D7443F63" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/2ccb7f58-acb8-42bc-b743-d78554a9dec3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D70869A7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/9108b83d-dbbf-4cd6-8339-17bcf96874f6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86CE0427F" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/f4286af9-c321-4798-82d1-6f4e35803ac5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83669A567" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/235ac809-1859-4b3d-a53f-216b23dd2bab" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B833E80D9F" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/7c4aad95-f255-4d29-88d7-51ea812e2b5f" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82C0EDD14" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/9c9a6c2a-55b7-41ce-a001-50dfa66b61f5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E75C8225" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/09988903-3777-4ebc-96c0-fa3a074b3d8a" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D2D90757" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/5efea637-a171-4408-835c-3b04ba036697" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CDDCF6B3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/c20b77c1-9946-45a7-8cec-5e2e1a99d8e8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD09D113" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/dc3532db-d515-453e-b114-931455350fb7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B791556139" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/120143a0-6baf-4d09-89ee-1161a445628d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7815747F4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/02196f02-6ca6-4560-8ba3-cd25f082aadc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7685BCC36" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/ae2c4164-dfa9-4743-90e7-b6d2efdfa2cc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76017104B" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/84a51368-c862-4cea-82d2-385d1b119cf8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75556AA26" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/bc333a2e-4680-4365-8fc5-5e0561d926f9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B746FBF2FD" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/5f80fc6c-1efa-4f5f-a8d9-b1156d21e2b1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72E0F5BA5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/c78dfac1-6357-4f44-a778-defe7feead88" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B728C74F86" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/db920f63-5d76-4ad3-95ea-89162c0a66b2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B713DB8443" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/e6e67ac6-8f1d-4f2c-8e39-6854a6c7daa4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7130E4E35" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/bd147730-dcff-4a87-8f55-1b68ffb958c5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70F817E98" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/d1f309c6-75c7-4b0c-8614-6b2855c7dfd9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70A59F070" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/85ef9d80-ce7b-4fd8-bebf-64172b241de4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA8E62C8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/7ed820ef-cf32-4532-b47a-e22e968624b5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F9C839FB" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/5f33aba0-3e2d-422a-90ad-7c0a0019f096" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EDC4989B" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/836b7da3-5c17-41ad-9671-8f9d8d129aac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E97CD4BF" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/d66b5aba-1707-4d63-bfcd-f2d86212bb67" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DF780BEF" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/8fbb092c-5a1c-43dd-8b04-7437d62153ae" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DAD59AAB" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/95c02254-289a-4eed-aadc-07690fdd8145" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CFA99853" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/b6c2c1c1-b5bd-45d9-97a8-699c82689d0b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ACA17CA0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/5047c1a5-7eb1-44d0-b516-9e666eb04def" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69E82798D" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/44a70da7-8a7b-4b08-9672-2eedff9047e1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69CCA88C9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/bda7d603-4c4a-450b-a8b3-63cdc2e970ac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/c22c9e6d-e1b6-4ea7-8b1c-9db5f911ee06" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6723BCEAA" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/3334cb04-7c27-4e59-a482-4f0d7a6ce5d1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65BE920F5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/58b07a0e-93f4-453a-a9e6-e0c6d048ed55" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64E9A1766" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/e6d7de63-90ed-4f8d-9aba-b3d86b0b151f" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D086FA9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/9189354d-d112-4c7e-812b-3e9803ca2ee3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64028A3DA" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/688c996c-b80f-4140-bc8e-5f79bc228e86" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63B4DB893" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/7ddf6de2-91ef-4f44-b7c0-cdc37abd4a6a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B635F9276A" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/d10725f8-0430-4a21-81ab-d53455cadee0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000044" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/db3da9a6-a7f7-462d-aada-054db4db6a79" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60925FD6B" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/62fb7a73-867e-43a4-b066-a6b1e6215220" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F70CB5C4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/cdd28468-dfc6-49ac-a536-79fe97a44dd9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F007C7B0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/5d5cbfd8-b06f-4702-a8c9-48569a56ad5e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EEE69D5C" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/7ec69d1e-9574-435b-ade8-52315b7087c7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E2CF7A84" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/c8c47249-0924-4f05-b734-ea29419b6ab8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DE1B2D3B" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/f47c1824-4707-47d2-be27-e655d162fba1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D883327D" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/d155030b-82f9-4217-af4c-5b9c93e2585d" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D3C99F0C" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/71ab01bf-4ed7-4171-bd0d-d949f2caee6e" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C54849E5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/c994842c-aa8d-44c5-9612-5c07dd17bd18" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BE94487D" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/3461e602-b1a4-49cb-a256-690729b1abd0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B912E7A4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/c59cbec4-4abb-45a9-b1a2-69a224509e87" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AFE1A83A" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/c87e02de-93fd-46ec-bb88-caa72931aa89" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5976286B1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/e46a6922-ced6-4fed-9033-a91d4bab6c1e" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B594F9B689" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/645fe3fd-8bb3-4702-b586-aa11a0d230db" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58F8E4757" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/0482de0e-c939-45bb-9d17-eb3cd9435e8e" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B585AE98B8" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/5d574f77-9114-4499-89d5-e4dbed60f2d8" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5827C65B0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/9783f383-60c8-4570-8c1f-d9dbc543fb99" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B579E2FABE" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/6275ca69-141a-4b05-8c69-f46e6fd64ce0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56FE28BB4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/cf4ff545-175c-44e3-a38f-96723c290a36" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56D6F0E6E" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/eac42e79-4891-42af-bdd1-6456b7040905" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56CE7D57A" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/1a046077-9fb7-4f9a-ab41-ac4063e3a8ed" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B565509B8A" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/e31e569a-f5c8-481d-a8e9-76cad877679b" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5570749C9" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/7cc09674-ff7f-4e02-a6ab-80b9e7f64684" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552FBE319" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/fcdfc671-b266-4f04-92d0-c8064a281422" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54CC100FB" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/4a72c5d2-4be5-4e8e-b928-1fe8ac7aa1e1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54BB01D34" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/17b3e807-ce40-473d-9760-57b5979e30e9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5465AD2FA" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/aed74976-c23c-4c56-8e0b-803f1b958f95" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54359D963" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/931e0a98-8897-4247-9f21-b3bbbd48eb34" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B541EC2CFC" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/cd02b5f1-3617-48e6-9ee5-dc82c7d886a6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5414805F3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/ebb2c287-e39e-4b34-ae8e-80f15961dc77" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B536804F41" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/e7f55dd8-7aa9-4b9d-8545-ed8297139535" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B534447147" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/e9b0193a-511a-4409-a00e-039eaa494f72" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B530A51C8F" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/0acb1b8e-ebcf-4b0c-8767-1c012814f2bd" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B542EB0245" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/3c7e670f-d365-42f7-9382-9ba74f0f056e" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52EF23EA2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/a1636aec-a2ce-47ac-b32a-84bc548a60d5" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51D2ED4D8" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/eed7c5a5-3291-46ff-afd5-f611264d6685" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51D80DF87" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/da6e26bb-c8d5-4ff0-86ab-d3742639a5b9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CE849B15" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/c2d90fc1-60b3-48c6-9a23-2bae9ea431dc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C610B01E" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/0c757c66-63da-4eff-9269-944e5135907b" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C52C3715" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/be70595b-048b-405e-ace5-6e4b5ead4c83" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BD7264CE" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/79847572-10a3-448c-a902-ad821e90e48d" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B9037B84" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/d3c984fe-1e91-44cc-8efe-12bbfdefc8b9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A9453DA2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/db0f33e7-6b02-40b3-8db6-b408c241342e" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47BA9CF9E" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/0f2b6d57-7c49-45f0-9966-22e6a24174f6" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000002" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/7792707b-2abc-4a72-87e9-905503956556" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/a569c65c-89b5-416f-845e-12e5d26776d8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B462A6F358" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/b89244a3-5f00-4e9f-bd68-8ad7e2214911" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B450112EFE" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/5e9028c4-4819-4a43-88a1-412cf0e65bc8" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=99946516EB" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/b6d00007-5b61-443f-85ce-b72eb419cc71" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4393D5789" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/e22bf70b-a707-405a-8553-d5a9e723a52c" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/f0bc34be-2ed3-4487-a361-10d3081a0532" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42FE48DBF" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/92938005-9b26-4c74-b33c-cfed3e85034d" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B425A2D130" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/4bc30954-8ce7-4bcc-8769-a7891c401f04" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4104FB0FD" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/8c15b9f0-1989-4044-be81-db338b74f676" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40E8C8BAB" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/6edcb237-dec1-444a-9525-6c03e523a521" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40825A499" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/41086cba-0b6f-4fd8-883f-d9441bc87db4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F974125E" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/b8629fe4-c762-44c0-9d3b-71c2ddf2f3a9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F4F8F829" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/0cb899a2-d60e-4064-a1c8-5cca89d7b81a" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F131E770" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/8de07c67-1fa5-42e4-85c0-1700eeceb3a4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EE8D30B9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/6ee2896d-8379-4dfa-84d9-67580c1ac632" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EE043FCF" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/99bf9af0-a6f9-49a3-811f-88c35bb945db" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3950D5913" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/f5694ecd-7780-430f-8a2a-e1eb57853453" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B37AF14B44" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/36af5050-7c5a-412f-94f5-9b6d5d2f7736" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B369706F80" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/7612c7cf-29c3-4eb5-a389-4415e30cbceb" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B369F7FD6B" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/dff1a741-e484-4276-b93b-7f07d3d97abc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34F260E34" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/d99b26ac-333d-4b62-9e8f-617baabfe39b" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3567805CB" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/f32e25fa-defc-4da9-8e30-c1b5aed34daf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B361A5E0E7" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/c85fd1fa-cd00-4d82-a6e3-ff7fca816e25" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B357181732" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/b5526cf5-2184-4372-8455-a3ac83605c80" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B336E27F1B" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/d3481abc-8fe8-46fb-9c9b-89292c669dce" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B326F696D2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/35be035d-f90a-4877-b800-560f39894870" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2FB639079" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/78798e42-ddfb-49b2-ac22-8fad7344bd13" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2FB18D57F" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/1b34daef-3478-4c07-be98-912b0ea23dd4" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2ED3C614A" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/8d064de1-72ab-4d81-b2ce-020b1e26e4c9" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F5946C34" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/3cd3b97a-3079-4217-a90b-6d0b8721c1c1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B1EC8F31" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/b9cfad2e-e24c-42a2-b698-89587f9fa056" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2ABE67666" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/0b656778-5078-47ce-9aa9-c24e8616bc21" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B29E9F125B" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/b12d7d1e-40b4-42d9-b569-0d2f623a092e" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2593A0F3F" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/cca5c4a8-bc2b-4f5a-83b4-892971eced6f" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22E4DA0F6" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/8937c212-98dc-460f-b8cd-48bbc57022f8" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B243A9B729" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/6461d41c-fbf3-4d4c-90c7-1d1d07d8e080" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B220755336" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/89d2c7ba-409d-49a2-aeba-aea15fa700ae" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B220975422" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/9b533d02-03c0-4b7b-9863-ca63f7b617b3" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D7DBACE3" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/beb1b25e-dbdb-445b-89dd-62cf9cdb04c4" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D94F260A" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/724acce4-9196-4d1b-aa96-1b50fdf65932" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D38CEC99" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/4de9fbe0-2324-481f-a805-1c3729d3e48d" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C4519F90" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/c57a1d9f-1b6c-4d8d-841c-941cdd41bf23" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BA11CBC0" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/d4a6ab15-05a6-48fc-a992-7a14bf875905" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A395CBBA" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/b8bd1c36-c8ec-4087-9484-aadb838529f0" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17764F1B0" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/19f8ff50-86b9-46bb-99c9-26e087debb57" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B164210245" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/ab00aaf2-613e-4fab-b3e0-e9c434c2a2ee" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B135AD7E9C" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/ced3ff75-1882-4c50-b1b3-60a6511d58b2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B134D82E1D" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/15a25ec1-6442-435b-b485-0026b2bd7cc2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11852DA61" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/50f73385-a504-4f8a-93ff-e9eb0534cea5" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B113A4D075" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/e99fae48-4c74-4c34-bf25-e3ee96971bd0" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EE730614" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/49173e5d-1102-4077-83c1-c53384a698a6" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FBE62BC7" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/0a76851a-56a6-4ae5-bcf8-8f3c98d3b050" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F7126F67" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/eb9cec7c-d107-447e-988d-2a0d4bc5add5" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F1279E66" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/efa4d3a4-5d06-4b22-b0e7-894eb3ba45e8" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E568757B" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/339707d4-922f-44b5-a7d9-22763ab040f3" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E0B163E4" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/eeb9c835-b5d7-469e-a1cc-203dfd682823" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BB507B4A" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/8aaee4c3-8b47-45f5-a0c1-ffa35484a896" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B6964073" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/50d37237-4d12-43d1-a8f4-914fc3b68aff" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B1A8D0E9" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/2b657d68-8ede-4a78-a0df-2393a1f20b44" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A5732A84" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/931c2cc9-a138-4fce-a2f8-cb2ec9820ac6" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B090555A3C" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/ab7f8d56-9cc0-4c0b-9dae-2a54829de6cf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B065B2FCFF" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/2c46d07f-2d65-4b73-b195-f8a9cdbe27b2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B076DEE748" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/b9a03447-8c45-4349-9401-84f8a067f91b" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B061EC73B6" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/aa242f0f-49e4-4dc2-827c-6963937dd761" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B05E0820C9" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/de82fe0b-3e1e-4137-978a-fd1601eaa8e9" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03FCED045" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/33d0e96d-52c4-4bd8-b339-617b8bb18b14" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0652D048C" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/283465da-7fd1-44d9-9268-9b38ef7e231d" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B062262D62" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/a866588d-2014-4dd8-b7b9-732e0bda452d" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03A43E129" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/6cb9561e-db01-4c6f-92c0-8097b8c34189" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B05EA6F1AF" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/3b5d23b6-8521-4788-b45e-6c33bb9f5c76" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B05E7989BC" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/9b0052a3-c56d-4f60-a109-11ff7c47e02f" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B030AE6614" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/6e6af3fb-faad-4030-8293-94958751b4a3" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09A83D977" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/f8cf4146-dded-49ac-838e-66d4f7a880f7" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03A3E1469" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/1eb20a8d-569c-477b-8475-51c351fef0ac" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B023025099" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/3f5df649-7a6c-40d3-97d8-93e9358b9b6d" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B030A45139" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/2769c761-3fa2-434b-a592-0f1fe67b680a" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0064DEE9F" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/ca0fcb55-b57d-4a32-82bb-94933703c5dc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00031900E" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/a7347d08-fc1f-4d9d-8fae-2fc43cac3cb0" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00076E33A" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC86000C/amministrazione-trasparente/atti-amministrazioni-enti/ec42ba39-3c96-4696-9aa4-5aeeec296155" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F276"/>
+  <dimension ref="A1:F293"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>11116</v>
+        <v>14591</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>14557</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...12 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>8000</v>
+        <v>14319</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B5">
-        <v>7945</v>
+        <v>14318</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>16</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B6">
-        <v>7902</v>
+        <v>14138</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7">
+        <v>13986</v>
+      </c>
+      <c r="C7" t="s">
         <v>21</v>
       </c>
-      <c r="B7">
-[...4 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>7887</v>
+        <v>13884</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>7885</v>
+        <v>13251</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>7870</v>
+        <v>12735</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="B11">
-        <v>7172</v>
+        <v>12730</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>33</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>6847</v>
+        <v>12513</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>36</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>6843</v>
+        <v>12490</v>
       </c>
       <c r="C13" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>39</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="B14">
-        <v>6813</v>
+        <v>12370</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="E14" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>41</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>6760</v>
+        <v>11958</v>
       </c>
       <c r="C15" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>45</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>6133</v>
+        <v>11953</v>
       </c>
       <c r="C16" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>48</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="B17">
-        <v>5923</v>
+        <v>11950</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>5902</v>
+        <v>11385</v>
       </c>
       <c r="C18" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>77</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="B19">
-        <v>5284</v>
+        <v>11116</v>
       </c>
       <c r="C19" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>56</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>78</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>5283</v>
+        <v>8900</v>
       </c>
       <c r="C20" t="s">
-        <v>83</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>59</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>4632</v>
+        <v>8000</v>
       </c>
       <c r="C21" t="s">
-        <v>88</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>91</v>
+        <v>62</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>63</v>
       </c>
       <c r="B22">
-        <v>4630</v>
+        <v>7945</v>
       </c>
       <c r="C22" t="s">
-        <v>92</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>65</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>63</v>
       </c>
       <c r="B23">
-        <v>4307</v>
+        <v>7902</v>
       </c>
       <c r="C23" t="s">
-        <v>97</v>
+        <v>66</v>
       </c>
       <c r="D23" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>67</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>63</v>
       </c>
       <c r="B24">
-        <v>4179</v>
+        <v>7899</v>
       </c>
       <c r="C24" t="s">
-        <v>102</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>69</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>63</v>
       </c>
       <c r="B25">
-        <v>4175</v>
+        <v>7887</v>
       </c>
       <c r="C25" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="D25" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>71</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>63</v>
       </c>
       <c r="B26">
-        <v>3667</v>
+        <v>7885</v>
       </c>
       <c r="C26" t="s">
-        <v>111</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>73</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>63</v>
       </c>
       <c r="B27">
-        <v>3664</v>
+        <v>7870</v>
       </c>
       <c r="C27" t="s">
-        <v>115</v>
+        <v>74</v>
       </c>
       <c r="D27" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>75</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>76</v>
       </c>
       <c r="B28">
-        <v>3560</v>
+        <v>7172</v>
       </c>
       <c r="C28" t="s">
-        <v>120</v>
+        <v>41</v>
       </c>
       <c r="D28" t="s">
-        <v>121</v>
+        <v>77</v>
       </c>
       <c r="E28" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>41</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>78</v>
       </c>
       <c r="B29">
-        <v>3556</v>
+        <v>6847</v>
       </c>
       <c r="C29" t="s">
-        <v>124</v>
+        <v>79</v>
       </c>
       <c r="D29" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>80</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>78</v>
       </c>
       <c r="B30">
-        <v>3552</v>
+        <v>6843</v>
       </c>
       <c r="C30" t="s">
-        <v>128</v>
+        <v>81</v>
       </c>
       <c r="D30" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>82</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>78</v>
       </c>
       <c r="B31">
-        <v>3323</v>
+        <v>6813</v>
       </c>
       <c r="C31" t="s">
-        <v>133</v>
+        <v>83</v>
       </c>
       <c r="D31" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>84</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>78</v>
       </c>
       <c r="B32">
-        <v>3320</v>
+        <v>6760</v>
       </c>
       <c r="C32" t="s">
-        <v>137</v>
+        <v>85</v>
       </c>
       <c r="D32" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>86</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>132</v>
+        <v>87</v>
       </c>
       <c r="B33">
-        <v>3314</v>
+        <v>6133</v>
       </c>
       <c r="C33" t="s">
-        <v>141</v>
+        <v>41</v>
       </c>
       <c r="D33" t="s">
-        <v>142</v>
+        <v>88</v>
       </c>
       <c r="E33" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>41</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>132</v>
+        <v>89</v>
       </c>
       <c r="B34">
-        <v>3308</v>
+        <v>5923</v>
       </c>
       <c r="C34" t="s">
-        <v>145</v>
+        <v>90</v>
       </c>
       <c r="D34" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>91</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>132</v>
+        <v>89</v>
       </c>
       <c r="B35">
-        <v>3301</v>
+        <v>5902</v>
       </c>
       <c r="C35" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
       <c r="D35" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>93</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>153</v>
+        <v>94</v>
       </c>
       <c r="B36">
-        <v>2665</v>
+        <v>5284</v>
       </c>
       <c r="C36" t="s">
-        <v>47</v>
+        <v>95</v>
       </c>
       <c r="D36" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>96</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>153</v>
+        <v>94</v>
       </c>
       <c r="B37">
-        <v>2641</v>
+        <v>5283</v>
       </c>
       <c r="C37" t="s">
-        <v>155</v>
+        <v>97</v>
       </c>
       <c r="D37" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>98</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>153</v>
+        <v>99</v>
       </c>
       <c r="B38">
-        <v>2582</v>
+        <v>4632</v>
       </c>
       <c r="C38" t="s">
-        <v>159</v>
+        <v>100</v>
       </c>
       <c r="D38" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>101</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>153</v>
+        <v>99</v>
       </c>
       <c r="B39">
-        <v>2535</v>
+        <v>4630</v>
       </c>
       <c r="C39" t="s">
-        <v>163</v>
+        <v>102</v>
       </c>
       <c r="D39" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>103</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>167</v>
+        <v>104</v>
       </c>
       <c r="B40">
-        <v>2436</v>
+        <v>4307</v>
       </c>
       <c r="C40" t="s">
-        <v>168</v>
+        <v>105</v>
       </c>
       <c r="D40" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>106</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="B41">
-        <v>2429</v>
+        <v>4179</v>
       </c>
       <c r="C41" t="s">
-        <v>172</v>
+        <v>108</v>
       </c>
       <c r="D41" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>109</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>176</v>
+        <v>107</v>
       </c>
       <c r="B42">
-        <v>2269</v>
+        <v>4175</v>
       </c>
       <c r="C42" t="s">
-        <v>177</v>
+        <v>110</v>
       </c>
       <c r="D42" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>111</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>181</v>
+        <v>112</v>
       </c>
       <c r="B43">
-        <v>2044</v>
+        <v>3667</v>
       </c>
       <c r="C43" t="s">
-        <v>182</v>
+        <v>113</v>
       </c>
       <c r="D43" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>114</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>186</v>
+        <v>112</v>
       </c>
       <c r="B44">
-        <v>1997</v>
+        <v>3664</v>
       </c>
       <c r="C44" t="s">
-        <v>187</v>
+        <v>115</v>
       </c>
       <c r="D44" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>190</v>
+        <v>116</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>191</v>
+        <v>117</v>
       </c>
       <c r="B45">
-        <v>1161</v>
+        <v>3560</v>
       </c>
       <c r="C45" t="s">
-        <v>192</v>
+        <v>118</v>
       </c>
       <c r="D45" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>119</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>196</v>
+        <v>117</v>
       </c>
       <c r="B46">
-        <v>978</v>
+        <v>3556</v>
       </c>
       <c r="C46" t="s">
-        <v>197</v>
+        <v>120</v>
       </c>
       <c r="D46" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>121</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>196</v>
+        <v>117</v>
       </c>
       <c r="B47">
-        <v>977</v>
+        <v>3552</v>
       </c>
       <c r="C47" t="s">
-        <v>201</v>
+        <v>122</v>
       </c>
       <c r="D47" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>123</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>205</v>
+        <v>124</v>
       </c>
       <c r="B48">
-        <v>700</v>
+        <v>3323</v>
       </c>
       <c r="C48" t="s">
-        <v>206</v>
+        <v>125</v>
       </c>
       <c r="D48" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>126</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>210</v>
+        <v>124</v>
       </c>
       <c r="B49">
-        <v>13</v>
+        <v>3320</v>
       </c>
       <c r="C49" t="s">
-        <v>211</v>
+        <v>127</v>
       </c>
       <c r="D49" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>128</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>215</v>
+        <v>124</v>
       </c>
       <c r="B50">
-        <v>15424</v>
+        <v>3314</v>
       </c>
       <c r="C50" t="s">
-        <v>216</v>
+        <v>129</v>
       </c>
       <c r="D50" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-        <v>219</v>
+        <v>130</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>220</v>
+        <v>124</v>
       </c>
       <c r="B51">
-        <v>15377</v>
+        <v>3308</v>
       </c>
       <c r="C51" t="s">
-        <v>221</v>
+        <v>131</v>
       </c>
       <c r="D51" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>224</v>
+        <v>132</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>225</v>
+        <v>124</v>
       </c>
       <c r="B52">
-        <v>15066</v>
+        <v>3301</v>
       </c>
       <c r="C52" t="s">
-        <v>226</v>
+        <v>133</v>
       </c>
       <c r="D52" t="s">
-        <v>227</v>
-[...5 lines deleted...]
-        <v>229</v>
+        <v>134</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>230</v>
+        <v>135</v>
       </c>
       <c r="B53">
-        <v>15024</v>
+        <v>2665</v>
       </c>
       <c r="C53" t="s">
-        <v>231</v>
+        <v>41</v>
       </c>
       <c r="D53" t="s">
-        <v>232</v>
+        <v>136</v>
       </c>
       <c r="E53" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>41</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>235</v>
+        <v>135</v>
       </c>
       <c r="B54">
-        <v>14696</v>
+        <v>2641</v>
       </c>
       <c r="C54" t="s">
-        <v>236</v>
+        <v>137</v>
       </c>
       <c r="D54" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>138</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>235</v>
+        <v>135</v>
       </c>
       <c r="B55">
-        <v>14663</v>
+        <v>2582</v>
       </c>
       <c r="C55" t="s">
-        <v>240</v>
+        <v>139</v>
       </c>
       <c r="D55" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>140</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>244</v>
+        <v>135</v>
       </c>
       <c r="B56">
-        <v>14557</v>
+        <v>2535</v>
       </c>
       <c r="C56" t="s">
-        <v>245</v>
+        <v>141</v>
       </c>
       <c r="D56" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>142</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>249</v>
+        <v>143</v>
       </c>
       <c r="B57">
-        <v>14365</v>
+        <v>2436</v>
       </c>
       <c r="C57" t="s">
-        <v>47</v>
+        <v>144</v>
       </c>
       <c r="D57" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>145</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>251</v>
+        <v>143</v>
       </c>
       <c r="B58">
-        <v>14300</v>
+        <v>2429</v>
       </c>
       <c r="C58" t="s">
-        <v>252</v>
+        <v>146</v>
       </c>
       <c r="D58" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>255</v>
+        <v>147</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>251</v>
+        <v>148</v>
       </c>
       <c r="B59">
-        <v>14300</v>
+        <v>2269</v>
       </c>
       <c r="C59" t="s">
-        <v>256</v>
+        <v>149</v>
       </c>
       <c r="D59" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>150</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>260</v>
+        <v>151</v>
       </c>
       <c r="B60">
-        <v>14267</v>
+        <v>2044</v>
       </c>
       <c r="C60" t="s">
-        <v>47</v>
+        <v>152</v>
       </c>
       <c r="D60" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>153</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>262</v>
+        <v>154</v>
       </c>
       <c r="B61">
-        <v>14143</v>
+        <v>1997</v>
       </c>
       <c r="C61" t="s">
-        <v>263</v>
+        <v>155</v>
       </c>
       <c r="D61" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>156</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>267</v>
+        <v>157</v>
       </c>
       <c r="B62">
-        <v>13721</v>
+        <v>1161</v>
       </c>
       <c r="C62" t="s">
-        <v>268</v>
+        <v>158</v>
       </c>
       <c r="D62" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-        <v>271</v>
+        <v>159</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>272</v>
+        <v>160</v>
       </c>
       <c r="B63">
-        <v>13687</v>
+        <v>978</v>
       </c>
       <c r="C63" t="s">
-        <v>47</v>
+        <v>161</v>
       </c>
       <c r="D63" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>162</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>274</v>
+        <v>160</v>
       </c>
       <c r="B64">
-        <v>13477</v>
+        <v>977</v>
       </c>
       <c r="C64" t="s">
-        <v>275</v>
+        <v>163</v>
       </c>
       <c r="D64" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>278</v>
+        <v>164</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>274</v>
+        <v>165</v>
       </c>
       <c r="B65">
-        <v>13476</v>
+        <v>700</v>
       </c>
       <c r="C65" t="s">
-        <v>279</v>
+        <v>166</v>
       </c>
       <c r="D65" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-        <v>282</v>
+        <v>167</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>283</v>
+        <v>168</v>
       </c>
       <c r="B66">
-        <v>13189</v>
+        <v>13</v>
       </c>
       <c r="C66" t="s">
-        <v>284</v>
+        <v>169</v>
       </c>
       <c r="D66" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>170</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>283</v>
+        <v>171</v>
       </c>
       <c r="B67">
-        <v>13180</v>
+        <v>15424</v>
       </c>
       <c r="C67" t="s">
-        <v>288</v>
+        <v>172</v>
       </c>
       <c r="D67" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>173</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>283</v>
+        <v>174</v>
       </c>
       <c r="B68">
-        <v>13174</v>
+        <v>15377</v>
       </c>
       <c r="C68" t="s">
-        <v>292</v>
+        <v>175</v>
       </c>
       <c r="D68" t="s">
-        <v>293</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>176</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>296</v>
+        <v>177</v>
       </c>
       <c r="B69">
-        <v>13004</v>
+        <v>15066</v>
       </c>
       <c r="C69" t="s">
-        <v>297</v>
+        <v>178</v>
       </c>
       <c r="D69" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>179</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>296</v>
+        <v>180</v>
       </c>
       <c r="B70">
-        <v>13000</v>
+        <v>15024</v>
       </c>
       <c r="C70" t="s">
-        <v>301</v>
+        <v>181</v>
       </c>
       <c r="D70" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>304</v>
+        <v>182</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>305</v>
+        <v>183</v>
       </c>
       <c r="B71">
-        <v>12945</v>
+        <v>14696</v>
       </c>
       <c r="C71" t="s">
-        <v>306</v>
+        <v>184</v>
       </c>
       <c r="D71" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>185</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>305</v>
+        <v>183</v>
       </c>
       <c r="B72">
-        <v>12924</v>
+        <v>14663</v>
       </c>
       <c r="C72" t="s">
-        <v>310</v>
+        <v>186</v>
       </c>
       <c r="D72" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-        <v>313</v>
+        <v>187</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>314</v>
+        <v>188</v>
       </c>
       <c r="B73">
-        <v>12730</v>
+        <v>14557</v>
       </c>
       <c r="C73" t="s">
-        <v>315</v>
+        <v>189</v>
       </c>
       <c r="D73" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>318</v>
+        <v>190</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>319</v>
+        <v>191</v>
       </c>
       <c r="B74">
-        <v>12394</v>
+        <v>14365</v>
       </c>
       <c r="C74" t="s">
-        <v>320</v>
+        <v>41</v>
       </c>
       <c r="D74" t="s">
-        <v>321</v>
+        <v>192</v>
       </c>
       <c r="E74" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>41</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>319</v>
+        <v>193</v>
       </c>
       <c r="B75">
-        <v>12387</v>
+        <v>14300</v>
       </c>
       <c r="C75" t="s">
-        <v>324</v>
+        <v>194</v>
       </c>
       <c r="D75" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>195</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>328</v>
+        <v>193</v>
       </c>
       <c r="B76">
-        <v>11899</v>
+        <v>14300</v>
       </c>
       <c r="C76" t="s">
-        <v>329</v>
+        <v>196</v>
       </c>
       <c r="D76" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>197</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>328</v>
+        <v>198</v>
       </c>
       <c r="B77">
-        <v>11896</v>
+        <v>14267</v>
       </c>
       <c r="C77" t="s">
-        <v>333</v>
+        <v>41</v>
       </c>
       <c r="D77" t="s">
-        <v>334</v>
+        <v>199</v>
       </c>
       <c r="E77" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>41</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>328</v>
+        <v>200</v>
       </c>
       <c r="B78">
-        <v>11894</v>
+        <v>14143</v>
       </c>
       <c r="C78" t="s">
-        <v>337</v>
+        <v>201</v>
       </c>
       <c r="D78" t="s">
-        <v>338</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>202</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>341</v>
+        <v>203</v>
       </c>
       <c r="B79">
-        <v>11857</v>
+        <v>13721</v>
       </c>
       <c r="C79" t="s">
-        <v>47</v>
+        <v>204</v>
       </c>
       <c r="D79" t="s">
-        <v>342</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>205</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>343</v>
+        <v>206</v>
       </c>
       <c r="B80">
-        <v>11743</v>
+        <v>13687</v>
       </c>
       <c r="C80" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D80" t="s">
-        <v>344</v>
+        <v>207</v>
       </c>
       <c r="E80" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>41</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>345</v>
+        <v>208</v>
       </c>
       <c r="B81">
-        <v>10848</v>
+        <v>13477</v>
       </c>
       <c r="C81" t="s">
-        <v>346</v>
+        <v>209</v>
       </c>
       <c r="D81" t="s">
-        <v>347</v>
-[...5 lines deleted...]
-        <v>349</v>
+        <v>210</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>350</v>
+        <v>208</v>
       </c>
       <c r="B82">
-        <v>9968</v>
+        <v>13476</v>
       </c>
       <c r="C82" t="s">
-        <v>47</v>
+        <v>211</v>
       </c>
       <c r="D82" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>212</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>352</v>
+        <v>213</v>
       </c>
       <c r="B83">
-        <v>9896</v>
+        <v>13189</v>
       </c>
       <c r="C83" t="s">
-        <v>353</v>
+        <v>214</v>
       </c>
       <c r="D83" t="s">
-        <v>354</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>215</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>352</v>
+        <v>213</v>
       </c>
       <c r="B84">
-        <v>9882</v>
+        <v>13180</v>
       </c>
       <c r="C84" t="s">
-        <v>357</v>
+        <v>216</v>
       </c>
       <c r="D84" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>360</v>
+        <v>217</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>361</v>
+        <v>213</v>
       </c>
       <c r="B85">
-        <v>9825</v>
+        <v>13174</v>
       </c>
       <c r="C85" t="s">
-        <v>47</v>
+        <v>218</v>
       </c>
       <c r="D85" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>219</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>363</v>
+        <v>220</v>
       </c>
       <c r="B86">
-        <v>9741</v>
+        <v>13004</v>
       </c>
       <c r="C86" t="s">
-        <v>364</v>
+        <v>221</v>
       </c>
       <c r="D86" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-        <v>367</v>
+        <v>222</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>368</v>
+        <v>220</v>
       </c>
       <c r="B87">
-        <v>9275</v>
+        <v>13000</v>
       </c>
       <c r="C87" t="s">
-        <v>47</v>
+        <v>223</v>
       </c>
       <c r="D87" t="s">
-        <v>369</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>224</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>370</v>
+        <v>225</v>
       </c>
       <c r="B88">
-        <v>9159</v>
+        <v>12945</v>
       </c>
       <c r="C88" t="s">
-        <v>47</v>
+        <v>226</v>
       </c>
       <c r="D88" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>227</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>370</v>
+        <v>225</v>
       </c>
       <c r="B89">
-        <v>9159</v>
+        <v>12924</v>
       </c>
       <c r="C89" t="s">
-        <v>47</v>
+        <v>228</v>
       </c>
       <c r="D89" t="s">
-        <v>372</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>229</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>370</v>
+        <v>230</v>
       </c>
       <c r="B90">
-        <v>9158</v>
+        <v>12730</v>
       </c>
       <c r="C90" t="s">
-        <v>47</v>
+        <v>231</v>
       </c>
       <c r="D90" t="s">
-        <v>373</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>232</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>374</v>
+        <v>233</v>
       </c>
       <c r="B91">
-        <v>9124</v>
+        <v>12394</v>
       </c>
       <c r="C91" t="s">
-        <v>375</v>
+        <v>234</v>
       </c>
       <c r="D91" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>378</v>
+        <v>235</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>379</v>
+        <v>233</v>
       </c>
       <c r="B92">
-        <v>9033</v>
+        <v>12387</v>
       </c>
       <c r="C92" t="s">
-        <v>380</v>
+        <v>236</v>
       </c>
       <c r="D92" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>383</v>
+        <v>237</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>384</v>
+        <v>238</v>
       </c>
       <c r="B93">
-        <v>9018</v>
+        <v>11899</v>
       </c>
       <c r="C93" t="s">
-        <v>385</v>
+        <v>239</v>
       </c>
       <c r="D93" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>240</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>389</v>
+        <v>238</v>
       </c>
       <c r="B94">
-        <v>8967</v>
+        <v>11896</v>
       </c>
       <c r="C94" t="s">
-        <v>390</v>
+        <v>241</v>
       </c>
       <c r="D94" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>393</v>
+        <v>242</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>394</v>
+        <v>238</v>
       </c>
       <c r="B95">
-        <v>8791</v>
+        <v>11894</v>
       </c>
       <c r="C95" t="s">
-        <v>395</v>
+        <v>243</v>
       </c>
       <c r="D95" t="s">
-        <v>396</v>
-[...5 lines deleted...]
-        <v>398</v>
+        <v>244</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>399</v>
+        <v>245</v>
       </c>
       <c r="B96">
-        <v>8684</v>
+        <v>11857</v>
       </c>
       <c r="C96" t="s">
-        <v>400</v>
+        <v>41</v>
       </c>
       <c r="D96" t="s">
-        <v>401</v>
+        <v>246</v>
       </c>
       <c r="E96" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>41</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>404</v>
+        <v>247</v>
       </c>
       <c r="B97">
-        <v>8359</v>
+        <v>11743</v>
       </c>
       <c r="C97" t="s">
-        <v>405</v>
+        <v>41</v>
       </c>
       <c r="D97" t="s">
-        <v>406</v>
+        <v>248</v>
       </c>
       <c r="E97" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>41</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>409</v>
+        <v>249</v>
       </c>
       <c r="B98">
-        <v>8316</v>
+        <v>10848</v>
       </c>
       <c r="C98" t="s">
-        <v>410</v>
+        <v>250</v>
       </c>
       <c r="D98" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>413</v>
+        <v>251</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>414</v>
+        <v>252</v>
       </c>
       <c r="B99">
-        <v>8223</v>
+        <v>9968</v>
       </c>
       <c r="C99" t="s">
-        <v>415</v>
+        <v>41</v>
       </c>
       <c r="D99" t="s">
-        <v>416</v>
+        <v>253</v>
       </c>
       <c r="E99" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>41</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>419</v>
+        <v>254</v>
       </c>
       <c r="B100">
-        <v>7888</v>
+        <v>9896</v>
       </c>
       <c r="C100" t="s">
-        <v>420</v>
+        <v>255</v>
       </c>
       <c r="D100" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>423</v>
+        <v>256</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>424</v>
+        <v>254</v>
       </c>
       <c r="B101">
-        <v>7359</v>
+        <v>9882</v>
       </c>
       <c r="C101" t="s">
-        <v>47</v>
+        <v>257</v>
       </c>
       <c r="D101" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>258</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>426</v>
+        <v>259</v>
       </c>
       <c r="B102">
-        <v>7194</v>
+        <v>9825</v>
       </c>
       <c r="C102" t="s">
-        <v>427</v>
+        <v>41</v>
       </c>
       <c r="D102" t="s">
-        <v>428</v>
+        <v>260</v>
       </c>
       <c r="E102" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>41</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>431</v>
+        <v>261</v>
       </c>
       <c r="B103">
-        <v>7101</v>
+        <v>9741</v>
       </c>
       <c r="C103" t="s">
-        <v>47</v>
+        <v>262</v>
       </c>
       <c r="D103" t="s">
-        <v>432</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>263</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>433</v>
+        <v>264</v>
       </c>
       <c r="B104">
-        <v>7015</v>
+        <v>9275</v>
       </c>
       <c r="C104" t="s">
-        <v>434</v>
+        <v>41</v>
       </c>
       <c r="D104" t="s">
-        <v>435</v>
+        <v>265</v>
       </c>
       <c r="E104" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>41</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>438</v>
+        <v>266</v>
       </c>
       <c r="B105">
-        <v>6967</v>
+        <v>9159</v>
       </c>
       <c r="C105" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D105" t="s">
-        <v>439</v>
+        <v>267</v>
       </c>
       <c r="E105" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>41</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>440</v>
+        <v>266</v>
       </c>
       <c r="B106">
-        <v>6698</v>
+        <v>9159</v>
       </c>
       <c r="C106" t="s">
-        <v>441</v>
+        <v>41</v>
       </c>
       <c r="D106" t="s">
-        <v>442</v>
+        <v>268</v>
       </c>
       <c r="E106" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>444</v>
+        <v>41</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>440</v>
+        <v>266</v>
       </c>
       <c r="B107">
-        <v>6688</v>
+        <v>9158</v>
       </c>
       <c r="C107" t="s">
-        <v>445</v>
+        <v>41</v>
       </c>
       <c r="D107" t="s">
-        <v>446</v>
+        <v>269</v>
       </c>
       <c r="E107" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>41</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>449</v>
+        <v>270</v>
       </c>
       <c r="B108">
-        <v>6565</v>
+        <v>9124</v>
       </c>
       <c r="C108" t="s">
-        <v>450</v>
+        <v>271</v>
       </c>
       <c r="D108" t="s">
-        <v>451</v>
-[...5 lines deleted...]
-        <v>453</v>
+        <v>272</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>454</v>
+        <v>273</v>
       </c>
       <c r="B109">
-        <v>6519</v>
+        <v>9033</v>
       </c>
       <c r="C109" t="s">
-        <v>455</v>
+        <v>274</v>
       </c>
       <c r="D109" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>458</v>
+        <v>275</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>459</v>
+        <v>276</v>
       </c>
       <c r="B110">
-        <v>6354</v>
+        <v>9018</v>
       </c>
       <c r="C110" t="s">
-        <v>460</v>
+        <v>277</v>
       </c>
       <c r="D110" t="s">
-        <v>461</v>
-[...5 lines deleted...]
-        <v>463</v>
+        <v>278</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>459</v>
+        <v>279</v>
       </c>
       <c r="B111">
-        <v>6343</v>
+        <v>8967</v>
       </c>
       <c r="C111" t="s">
-        <v>464</v>
+        <v>280</v>
       </c>
       <c r="D111" t="s">
-        <v>465</v>
-[...5 lines deleted...]
-        <v>467</v>
+        <v>281</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>468</v>
+        <v>282</v>
       </c>
       <c r="B112">
-        <v>6253</v>
+        <v>8791</v>
       </c>
       <c r="C112" t="s">
-        <v>469</v>
+        <v>283</v>
       </c>
       <c r="D112" t="s">
-        <v>470</v>
-[...5 lines deleted...]
-        <v>472</v>
+        <v>284</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>473</v>
+        <v>285</v>
       </c>
       <c r="B113">
-        <v>6185</v>
+        <v>8684</v>
       </c>
       <c r="C113" t="s">
-        <v>47</v>
+        <v>286</v>
       </c>
       <c r="D113" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>287</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>473</v>
+        <v>288</v>
       </c>
       <c r="B114">
-        <v>6146</v>
+        <v>8359</v>
       </c>
       <c r="C114" t="s">
-        <v>475</v>
+        <v>289</v>
       </c>
       <c r="D114" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-        <v>478</v>
+        <v>290</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>479</v>
+        <v>291</v>
       </c>
       <c r="B115">
-        <v>6027</v>
+        <v>8316</v>
       </c>
       <c r="C115" t="s">
-        <v>480</v>
+        <v>292</v>
       </c>
       <c r="D115" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>483</v>
+        <v>293</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>484</v>
+        <v>294</v>
       </c>
       <c r="B116">
-        <v>5868</v>
+        <v>8223</v>
       </c>
       <c r="C116" t="s">
-        <v>47</v>
+        <v>295</v>
       </c>
       <c r="D116" t="s">
-        <v>485</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>296</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>484</v>
+        <v>297</v>
       </c>
       <c r="B117">
-        <v>5843</v>
+        <v>7888</v>
       </c>
       <c r="C117" t="s">
-        <v>486</v>
+        <v>298</v>
       </c>
       <c r="D117" t="s">
-        <v>487</v>
-[...5 lines deleted...]
-        <v>489</v>
+        <v>299</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>490</v>
+        <v>300</v>
       </c>
       <c r="B118">
-        <v>5705</v>
+        <v>7359</v>
       </c>
       <c r="C118" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D118" t="s">
-        <v>491</v>
+        <v>301</v>
       </c>
       <c r="E118" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>41</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>490</v>
+        <v>302</v>
       </c>
       <c r="B119">
-        <v>5701</v>
+        <v>7194</v>
       </c>
       <c r="C119" t="s">
-        <v>47</v>
+        <v>303</v>
       </c>
       <c r="D119" t="s">
-        <v>492</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>304</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>490</v>
+        <v>305</v>
       </c>
       <c r="B120">
-        <v>5686</v>
+        <v>7101</v>
       </c>
       <c r="C120" t="s">
-        <v>493</v>
+        <v>41</v>
       </c>
       <c r="D120" t="s">
-        <v>494</v>
+        <v>306</v>
       </c>
       <c r="E120" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-        <v>496</v>
+        <v>41</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>497</v>
+        <v>307</v>
       </c>
       <c r="B121">
-        <v>5121</v>
+        <v>7015</v>
       </c>
       <c r="C121" t="s">
-        <v>498</v>
+        <v>308</v>
       </c>
       <c r="D121" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>501</v>
+        <v>309</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>502</v>
+        <v>310</v>
       </c>
       <c r="B122">
-        <v>4900</v>
+        <v>6967</v>
       </c>
       <c r="C122" t="s">
-        <v>503</v>
+        <v>41</v>
       </c>
       <c r="D122" t="s">
-        <v>504</v>
+        <v>311</v>
       </c>
       <c r="E122" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>506</v>
+        <v>41</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>502</v>
+        <v>312</v>
       </c>
       <c r="B123">
-        <v>4862</v>
+        <v>6698</v>
       </c>
       <c r="C123" t="s">
-        <v>507</v>
+        <v>313</v>
       </c>
       <c r="D123" t="s">
-        <v>508</v>
-[...5 lines deleted...]
-        <v>510</v>
+        <v>314</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>502</v>
+        <v>312</v>
       </c>
       <c r="B124">
-        <v>4851</v>
+        <v>6688</v>
       </c>
       <c r="C124" t="s">
-        <v>511</v>
+        <v>315</v>
       </c>
       <c r="D124" t="s">
-        <v>512</v>
-[...5 lines deleted...]
-        <v>514</v>
+        <v>316</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>515</v>
+        <v>317</v>
       </c>
       <c r="B125">
-        <v>4568</v>
+        <v>6565</v>
       </c>
       <c r="C125" t="s">
-        <v>47</v>
+        <v>318</v>
       </c>
       <c r="D125" t="s">
-        <v>516</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>319</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>517</v>
+        <v>320</v>
       </c>
       <c r="B126">
-        <v>4522</v>
+        <v>6519</v>
       </c>
       <c r="C126" t="s">
-        <v>47</v>
+        <v>321</v>
       </c>
       <c r="D126" t="s">
-        <v>518</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>322</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>517</v>
+        <v>323</v>
       </c>
       <c r="B127">
-        <v>4522</v>
+        <v>6354</v>
       </c>
       <c r="C127" t="s">
-        <v>47</v>
+        <v>324</v>
       </c>
       <c r="D127" t="s">
-        <v>519</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>325</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>520</v>
+        <v>323</v>
       </c>
       <c r="B128">
-        <v>4397</v>
+        <v>6343</v>
       </c>
       <c r="C128" t="s">
-        <v>521</v>
+        <v>326</v>
       </c>
       <c r="D128" t="s">
-        <v>522</v>
-[...5 lines deleted...]
-        <v>524</v>
+        <v>327</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>525</v>
+        <v>328</v>
       </c>
       <c r="B129">
-        <v>4347</v>
+        <v>6253</v>
       </c>
       <c r="C129" t="s">
-        <v>47</v>
+        <v>329</v>
       </c>
       <c r="D129" t="s">
-        <v>526</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>330</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>527</v>
+        <v>331</v>
       </c>
       <c r="B130">
-        <v>4110</v>
+        <v>6185</v>
       </c>
       <c r="C130" t="s">
-        <v>528</v>
+        <v>41</v>
       </c>
       <c r="D130" t="s">
-        <v>529</v>
+        <v>332</v>
       </c>
       <c r="E130" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>41</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>532</v>
+        <v>331</v>
       </c>
       <c r="B131">
-        <v>3906</v>
+        <v>6146</v>
       </c>
       <c r="C131" t="s">
-        <v>533</v>
+        <v>333</v>
       </c>
       <c r="D131" t="s">
-        <v>534</v>
-[...5 lines deleted...]
-        <v>536</v>
+        <v>334</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>532</v>
+        <v>335</v>
       </c>
       <c r="B132">
-        <v>3896</v>
+        <v>6027</v>
       </c>
       <c r="C132" t="s">
-        <v>537</v>
+        <v>336</v>
       </c>
       <c r="D132" t="s">
-        <v>538</v>
-[...5 lines deleted...]
-        <v>540</v>
+        <v>337</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>541</v>
+        <v>338</v>
       </c>
       <c r="B133">
-        <v>3747</v>
+        <v>5868</v>
       </c>
       <c r="C133" t="s">
-        <v>542</v>
+        <v>41</v>
       </c>
       <c r="D133" t="s">
-        <v>543</v>
+        <v>339</v>
       </c>
       <c r="E133" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>41</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>546</v>
+        <v>338</v>
       </c>
       <c r="B134">
-        <v>3674</v>
+        <v>5843</v>
       </c>
       <c r="C134" t="s">
-        <v>547</v>
+        <v>340</v>
       </c>
       <c r="D134" t="s">
-        <v>548</v>
-[...5 lines deleted...]
-        <v>550</v>
+        <v>341</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>551</v>
+        <v>342</v>
       </c>
       <c r="B135">
-        <v>3614</v>
+        <v>5705</v>
       </c>
       <c r="C135" t="s">
-        <v>552</v>
+        <v>41</v>
       </c>
       <c r="D135" t="s">
-        <v>553</v>
+        <v>343</v>
       </c>
       <c r="E135" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>555</v>
+        <v>41</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>556</v>
+        <v>342</v>
       </c>
       <c r="B136">
-        <v>3315</v>
+        <v>5701</v>
       </c>
       <c r="C136" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D136" t="s">
-        <v>557</v>
+        <v>344</v>
       </c>
       <c r="E136" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>41</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>556</v>
+        <v>342</v>
       </c>
       <c r="B137">
-        <v>3313</v>
+        <v>5686</v>
       </c>
       <c r="C137" t="s">
-        <v>47</v>
+        <v>345</v>
       </c>
       <c r="D137" t="s">
-        <v>558</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>346</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>559</v>
+        <v>347</v>
       </c>
       <c r="B138">
-        <v>3137</v>
+        <v>5121</v>
       </c>
       <c r="C138" t="s">
-        <v>560</v>
+        <v>348</v>
       </c>
       <c r="D138" t="s">
-        <v>561</v>
-[...5 lines deleted...]
-        <v>563</v>
+        <v>349</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>559</v>
+        <v>350</v>
       </c>
       <c r="B139">
-        <v>3115</v>
+        <v>4900</v>
       </c>
       <c r="C139" t="s">
-        <v>564</v>
+        <v>351</v>
       </c>
       <c r="D139" t="s">
-        <v>565</v>
-[...5 lines deleted...]
-        <v>567</v>
+        <v>352</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>568</v>
+        <v>350</v>
       </c>
       <c r="B140">
-        <v>2852</v>
+        <v>4862</v>
       </c>
       <c r="C140" t="s">
-        <v>569</v>
+        <v>353</v>
       </c>
       <c r="D140" t="s">
-        <v>570</v>
-[...5 lines deleted...]
-        <v>572</v>
+        <v>354</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>573</v>
+        <v>350</v>
       </c>
       <c r="B141">
-        <v>2791</v>
+        <v>4851</v>
       </c>
       <c r="C141" t="s">
-        <v>574</v>
+        <v>355</v>
       </c>
       <c r="D141" t="s">
-        <v>575</v>
-[...5 lines deleted...]
-        <v>577</v>
+        <v>356</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>573</v>
+        <v>357</v>
       </c>
       <c r="B142">
-        <v>2786</v>
+        <v>4568</v>
       </c>
       <c r="C142" t="s">
-        <v>578</v>
+        <v>41</v>
       </c>
       <c r="D142" t="s">
-        <v>579</v>
+        <v>358</v>
       </c>
       <c r="E142" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>41</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>582</v>
+        <v>359</v>
       </c>
       <c r="B143">
-        <v>2622</v>
+        <v>4522</v>
       </c>
       <c r="C143" t="s">
-        <v>583</v>
+        <v>41</v>
       </c>
       <c r="D143" t="s">
-        <v>584</v>
+        <v>360</v>
       </c>
       <c r="E143" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>41</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>587</v>
+        <v>359</v>
       </c>
       <c r="B144">
-        <v>2566</v>
+        <v>4522</v>
       </c>
       <c r="C144" t="s">
-        <v>588</v>
+        <v>41</v>
       </c>
       <c r="D144" t="s">
-        <v>589</v>
+        <v>361</v>
       </c>
       <c r="E144" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-        <v>591</v>
+        <v>41</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>592</v>
+        <v>362</v>
       </c>
       <c r="B145">
-        <v>2506</v>
+        <v>4397</v>
       </c>
       <c r="C145" t="s">
-        <v>47</v>
+        <v>363</v>
       </c>
       <c r="D145" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>364</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>592</v>
+        <v>365</v>
       </c>
       <c r="B146">
-        <v>2497</v>
+        <v>4347</v>
       </c>
       <c r="C146" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D146" t="s">
-        <v>594</v>
+        <v>366</v>
       </c>
       <c r="E146" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>41</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>592</v>
+        <v>367</v>
       </c>
       <c r="B147">
-        <v>2477</v>
+        <v>4110</v>
       </c>
       <c r="C147" t="s">
-        <v>595</v>
+        <v>368</v>
       </c>
       <c r="D147" t="s">
-        <v>596</v>
-[...5 lines deleted...]
-        <v>598</v>
+        <v>369</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>599</v>
+        <v>370</v>
       </c>
       <c r="B148">
-        <v>2433</v>
+        <v>3906</v>
       </c>
       <c r="C148" t="s">
-        <v>600</v>
+        <v>371</v>
       </c>
       <c r="D148" t="s">
-        <v>601</v>
-[...5 lines deleted...]
-        <v>603</v>
+        <v>372</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>604</v>
+        <v>370</v>
       </c>
       <c r="B149">
-        <v>2267</v>
+        <v>3896</v>
       </c>
       <c r="C149" t="s">
-        <v>605</v>
+        <v>373</v>
       </c>
       <c r="D149" t="s">
-        <v>606</v>
-[...5 lines deleted...]
-        <v>608</v>
+        <v>374</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>609</v>
+        <v>375</v>
       </c>
       <c r="B150">
-        <v>2172</v>
+        <v>3747</v>
       </c>
       <c r="C150" t="s">
-        <v>610</v>
+        <v>376</v>
       </c>
       <c r="D150" t="s">
-        <v>611</v>
-[...5 lines deleted...]
-        <v>613</v>
+        <v>377</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>609</v>
+        <v>378</v>
       </c>
       <c r="B151">
-        <v>2169</v>
+        <v>3674</v>
       </c>
       <c r="C151" t="s">
-        <v>47</v>
+        <v>379</v>
       </c>
       <c r="D151" t="s">
-        <v>614</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>380</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>615</v>
+        <v>381</v>
       </c>
       <c r="B152">
-        <v>2131</v>
+        <v>3614</v>
       </c>
       <c r="C152" t="s">
-        <v>616</v>
+        <v>382</v>
       </c>
       <c r="D152" t="s">
-        <v>617</v>
-[...5 lines deleted...]
-        <v>619</v>
+        <v>383</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>620</v>
+        <v>384</v>
       </c>
       <c r="B153">
-        <v>2050</v>
+        <v>3315</v>
       </c>
       <c r="C153" t="s">
-        <v>621</v>
+        <v>41</v>
       </c>
       <c r="D153" t="s">
-        <v>622</v>
+        <v>385</v>
       </c>
       <c r="E153" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>41</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>625</v>
+        <v>384</v>
       </c>
       <c r="B154">
-        <v>1839</v>
+        <v>3313</v>
       </c>
       <c r="C154" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D154" t="s">
-        <v>626</v>
+        <v>386</v>
       </c>
       <c r="E154" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>41</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>627</v>
+        <v>387</v>
       </c>
       <c r="B155">
-        <v>1605</v>
+        <v>3137</v>
       </c>
       <c r="C155" t="s">
-        <v>628</v>
+        <v>388</v>
       </c>
       <c r="D155" t="s">
-        <v>629</v>
-[...5 lines deleted...]
-        <v>631</v>
+        <v>389</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>627</v>
+        <v>387</v>
       </c>
       <c r="B156">
-        <v>1588</v>
+        <v>3115</v>
       </c>
       <c r="C156" t="s">
-        <v>632</v>
+        <v>390</v>
       </c>
       <c r="D156" t="s">
-        <v>633</v>
-[...5 lines deleted...]
-        <v>635</v>
+        <v>391</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>636</v>
+        <v>392</v>
       </c>
       <c r="B157">
-        <v>1543</v>
+        <v>2852</v>
       </c>
       <c r="C157" t="s">
-        <v>47</v>
+        <v>393</v>
       </c>
       <c r="D157" t="s">
-        <v>637</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>394</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>636</v>
+        <v>395</v>
       </c>
       <c r="B158">
-        <v>1489</v>
+        <v>2791</v>
       </c>
       <c r="C158" t="s">
-        <v>638</v>
+        <v>396</v>
       </c>
       <c r="D158" t="s">
-        <v>639</v>
-[...5 lines deleted...]
-        <v>641</v>
+        <v>397</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>642</v>
+        <v>395</v>
       </c>
       <c r="B159">
-        <v>1337</v>
+        <v>2786</v>
       </c>
       <c r="C159" t="s">
-        <v>643</v>
+        <v>398</v>
       </c>
       <c r="D159" t="s">
-        <v>644</v>
-[...5 lines deleted...]
-        <v>646</v>
+        <v>399</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>647</v>
+        <v>400</v>
       </c>
       <c r="B160">
-        <v>1299</v>
+        <v>2622</v>
       </c>
       <c r="C160" t="s">
-        <v>648</v>
+        <v>401</v>
       </c>
       <c r="D160" t="s">
-        <v>649</v>
-[...5 lines deleted...]
-        <v>651</v>
+        <v>402</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>652</v>
+        <v>403</v>
       </c>
       <c r="B161">
-        <v>1230</v>
+        <v>2566</v>
       </c>
       <c r="C161" t="s">
-        <v>653</v>
+        <v>404</v>
       </c>
       <c r="D161" t="s">
-        <v>654</v>
-[...5 lines deleted...]
-        <v>656</v>
+        <v>405</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>657</v>
+        <v>406</v>
       </c>
       <c r="B162">
-        <v>1062</v>
+        <v>2506</v>
       </c>
       <c r="C162" t="s">
-        <v>658</v>
+        <v>41</v>
       </c>
       <c r="D162" t="s">
-        <v>659</v>
+        <v>407</v>
       </c>
       <c r="E162" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>41</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>662</v>
+        <v>406</v>
       </c>
       <c r="B163">
-        <v>1044</v>
+        <v>2497</v>
       </c>
       <c r="C163" t="s">
-        <v>663</v>
+        <v>41</v>
       </c>
       <c r="D163" t="s">
-        <v>664</v>
+        <v>408</v>
       </c>
       <c r="E163" t="s">
-        <v>665</v>
-[...2 lines deleted...]
-        <v>666</v>
+        <v>41</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>662</v>
+        <v>406</v>
       </c>
       <c r="B164">
-        <v>1040</v>
+        <v>2477</v>
       </c>
       <c r="C164" t="s">
-        <v>667</v>
+        <v>409</v>
       </c>
       <c r="D164" t="s">
-        <v>668</v>
-[...5 lines deleted...]
-        <v>670</v>
+        <v>410</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>671</v>
+        <v>411</v>
       </c>
       <c r="B165">
-        <v>990</v>
+        <v>2433</v>
       </c>
       <c r="C165" t="s">
-        <v>672</v>
+        <v>412</v>
       </c>
       <c r="D165" t="s">
-        <v>673</v>
-[...5 lines deleted...]
-        <v>675</v>
+        <v>413</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>676</v>
+        <v>414</v>
       </c>
       <c r="B166">
-        <v>842</v>
+        <v>2267</v>
       </c>
       <c r="C166" t="s">
-        <v>47</v>
+        <v>415</v>
       </c>
       <c r="D166" t="s">
-        <v>677</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>416</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>676</v>
+        <v>417</v>
       </c>
       <c r="B167">
-        <v>838</v>
+        <v>2172</v>
       </c>
       <c r="C167" t="s">
-        <v>678</v>
+        <v>418</v>
       </c>
       <c r="D167" t="s">
-        <v>679</v>
-[...5 lines deleted...]
-        <v>681</v>
+        <v>419</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>682</v>
+        <v>417</v>
       </c>
       <c r="B168">
-        <v>784</v>
+        <v>2169</v>
       </c>
       <c r="C168" t="s">
-        <v>683</v>
+        <v>41</v>
       </c>
       <c r="D168" t="s">
-        <v>684</v>
+        <v>420</v>
       </c>
       <c r="E168" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-        <v>686</v>
+        <v>41</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>687</v>
+        <v>421</v>
       </c>
       <c r="B169">
-        <v>731</v>
+        <v>2131</v>
       </c>
       <c r="C169" t="s">
-        <v>688</v>
+        <v>422</v>
       </c>
       <c r="D169" t="s">
-        <v>689</v>
-[...5 lines deleted...]
-        <v>691</v>
+        <v>423</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>687</v>
+        <v>424</v>
       </c>
       <c r="B170">
-        <v>728</v>
+        <v>2050</v>
       </c>
       <c r="C170" t="s">
-        <v>47</v>
+        <v>425</v>
       </c>
       <c r="D170" t="s">
-        <v>692</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>426</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>687</v>
+        <v>427</v>
       </c>
       <c r="B171">
-        <v>721</v>
+        <v>1839</v>
       </c>
       <c r="C171" t="s">
-        <v>693</v>
+        <v>41</v>
       </c>
       <c r="D171" t="s">
-        <v>694</v>
+        <v>428</v>
       </c>
       <c r="E171" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-        <v>696</v>
+        <v>41</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>697</v>
+        <v>429</v>
       </c>
       <c r="B172">
-        <v>650</v>
+        <v>1605</v>
       </c>
       <c r="C172" t="s">
-        <v>698</v>
+        <v>430</v>
       </c>
       <c r="D172" t="s">
-        <v>699</v>
-[...5 lines deleted...]
-        <v>701</v>
+        <v>431</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>702</v>
+        <v>429</v>
       </c>
       <c r="B173">
-        <v>557</v>
+        <v>1588</v>
       </c>
       <c r="C173" t="s">
-        <v>703</v>
+        <v>432</v>
       </c>
       <c r="D173" t="s">
-        <v>704</v>
-[...5 lines deleted...]
-        <v>706</v>
+        <v>433</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>702</v>
+        <v>434</v>
       </c>
       <c r="B174">
-        <v>555</v>
+        <v>1543</v>
       </c>
       <c r="C174" t="s">
-        <v>707</v>
+        <v>41</v>
       </c>
       <c r="D174" t="s">
-        <v>708</v>
+        <v>435</v>
       </c>
       <c r="E174" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-        <v>710</v>
+        <v>41</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>702</v>
+        <v>434</v>
       </c>
       <c r="B175">
-        <v>555</v>
+        <v>1489</v>
       </c>
       <c r="C175" t="s">
-        <v>711</v>
+        <v>436</v>
       </c>
       <c r="D175" t="s">
-        <v>712</v>
-[...5 lines deleted...]
-        <v>714</v>
+        <v>437</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>715</v>
+        <v>438</v>
       </c>
       <c r="B176">
-        <v>493</v>
+        <v>1337</v>
       </c>
       <c r="C176" t="s">
-        <v>716</v>
+        <v>439</v>
       </c>
       <c r="D176" t="s">
-        <v>717</v>
-[...5 lines deleted...]
-        <v>719</v>
+        <v>440</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>720</v>
+        <v>441</v>
       </c>
       <c r="B177">
-        <v>469</v>
+        <v>1299</v>
       </c>
       <c r="C177" t="s">
-        <v>721</v>
+        <v>442</v>
       </c>
       <c r="D177" t="s">
-        <v>722</v>
-[...5 lines deleted...]
-        <v>724</v>
+        <v>443</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>720</v>
+        <v>444</v>
       </c>
       <c r="B178">
-        <v>450</v>
+        <v>1230</v>
       </c>
       <c r="C178" t="s">
-        <v>725</v>
+        <v>445</v>
       </c>
       <c r="D178" t="s">
-        <v>726</v>
-[...5 lines deleted...]
-        <v>728</v>
+        <v>446</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>729</v>
+        <v>447</v>
       </c>
       <c r="B179">
-        <v>440</v>
+        <v>1062</v>
       </c>
       <c r="C179" t="s">
-        <v>730</v>
+        <v>448</v>
       </c>
       <c r="D179" t="s">
-        <v>731</v>
-[...5 lines deleted...]
-        <v>733</v>
+        <v>449</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>729</v>
+        <v>450</v>
       </c>
       <c r="B180">
-        <v>416</v>
+        <v>1044</v>
       </c>
       <c r="C180" t="s">
-        <v>734</v>
+        <v>451</v>
       </c>
       <c r="D180" t="s">
-        <v>735</v>
-[...5 lines deleted...]
-        <v>737</v>
+        <v>452</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>738</v>
+        <v>450</v>
       </c>
       <c r="B181">
-        <v>222</v>
+        <v>1040</v>
       </c>
       <c r="C181" t="s">
-        <v>739</v>
+        <v>453</v>
       </c>
       <c r="D181" t="s">
-        <v>740</v>
-[...5 lines deleted...]
-        <v>742</v>
+        <v>454</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>743</v>
+        <v>455</v>
       </c>
       <c r="B182">
-        <v>189</v>
+        <v>990</v>
       </c>
       <c r="C182" t="s">
-        <v>744</v>
+        <v>456</v>
       </c>
       <c r="D182" t="s">
-        <v>745</v>
-[...5 lines deleted...]
-        <v>747</v>
+        <v>457</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>748</v>
+        <v>458</v>
       </c>
       <c r="B183">
-        <v>8339</v>
+        <v>842</v>
       </c>
       <c r="C183" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D183" t="s">
-        <v>749</v>
+        <v>459</v>
       </c>
       <c r="E183" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>41</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>748</v>
+        <v>458</v>
       </c>
       <c r="B184">
-        <v>8336</v>
+        <v>838</v>
       </c>
       <c r="C184" t="s">
-        <v>750</v>
+        <v>460</v>
       </c>
       <c r="D184" t="s">
-        <v>751</v>
-[...5 lines deleted...]
-        <v>753</v>
+        <v>461</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>754</v>
+        <v>462</v>
       </c>
       <c r="B185">
-        <v>8291</v>
+        <v>784</v>
       </c>
       <c r="C185" t="s">
-        <v>755</v>
+        <v>463</v>
       </c>
       <c r="D185" t="s">
-        <v>756</v>
-[...5 lines deleted...]
-        <v>758</v>
+        <v>464</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>754</v>
+        <v>465</v>
       </c>
       <c r="B186">
-        <v>8288</v>
+        <v>731</v>
       </c>
       <c r="C186" t="s">
-        <v>759</v>
+        <v>466</v>
       </c>
       <c r="D186" t="s">
-        <v>760</v>
-[...5 lines deleted...]
-        <v>762</v>
+        <v>467</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>754</v>
+        <v>465</v>
       </c>
       <c r="B187">
-        <v>8282</v>
+        <v>728</v>
       </c>
       <c r="C187" t="s">
-        <v>763</v>
+        <v>41</v>
       </c>
       <c r="D187" t="s">
-        <v>764</v>
+        <v>468</v>
       </c>
       <c r="E187" t="s">
-        <v>765</v>
-[...2 lines deleted...]
-        <v>766</v>
+        <v>41</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>767</v>
+        <v>465</v>
       </c>
       <c r="B188">
-        <v>8208</v>
+        <v>721</v>
       </c>
       <c r="C188" t="s">
-        <v>768</v>
+        <v>469</v>
       </c>
       <c r="D188" t="s">
-        <v>769</v>
-[...5 lines deleted...]
-        <v>771</v>
+        <v>470</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>772</v>
+        <v>471</v>
       </c>
       <c r="B189">
-        <v>8015</v>
+        <v>650</v>
       </c>
       <c r="C189" t="s">
-        <v>773</v>
+        <v>472</v>
       </c>
       <c r="D189" t="s">
-        <v>774</v>
-[...5 lines deleted...]
-        <v>776</v>
+        <v>473</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>777</v>
+        <v>474</v>
       </c>
       <c r="B190">
-        <v>7550</v>
+        <v>557</v>
       </c>
       <c r="C190" t="s">
-        <v>47</v>
+        <v>475</v>
       </c>
       <c r="D190" t="s">
-        <v>778</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>476</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>779</v>
+        <v>474</v>
       </c>
       <c r="B191">
-        <v>7420</v>
+        <v>555</v>
       </c>
       <c r="C191" t="s">
-        <v>780</v>
+        <v>477</v>
       </c>
       <c r="D191" t="s">
-        <v>781</v>
-[...5 lines deleted...]
-        <v>783</v>
+        <v>478</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>784</v>
+        <v>474</v>
       </c>
       <c r="B192">
-        <v>7386</v>
+        <v>555</v>
       </c>
       <c r="C192" t="s">
-        <v>785</v>
+        <v>479</v>
       </c>
       <c r="D192" t="s">
-        <v>786</v>
-[...5 lines deleted...]
-        <v>788</v>
+        <v>480</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>789</v>
+        <v>481</v>
       </c>
       <c r="B193">
-        <v>7343</v>
+        <v>493</v>
       </c>
       <c r="C193" t="s">
-        <v>790</v>
+        <v>482</v>
       </c>
       <c r="D193" t="s">
-        <v>791</v>
-[...5 lines deleted...]
-        <v>793</v>
+        <v>483</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>794</v>
+        <v>484</v>
       </c>
       <c r="B194">
-        <v>7189</v>
+        <v>469</v>
       </c>
       <c r="C194" t="s">
-        <v>795</v>
+        <v>485</v>
       </c>
       <c r="D194" t="s">
-        <v>796</v>
-[...5 lines deleted...]
-        <v>798</v>
+        <v>486</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>799</v>
+        <v>484</v>
       </c>
       <c r="B195">
-        <v>7027</v>
+        <v>450</v>
       </c>
       <c r="C195" t="s">
-        <v>800</v>
+        <v>487</v>
       </c>
       <c r="D195" t="s">
-        <v>801</v>
-[...5 lines deleted...]
-        <v>803</v>
+        <v>488</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>799</v>
+        <v>489</v>
       </c>
       <c r="B196">
-        <v>7020</v>
+        <v>440</v>
       </c>
       <c r="C196" t="s">
-        <v>804</v>
+        <v>490</v>
       </c>
       <c r="D196" t="s">
-        <v>805</v>
-[...5 lines deleted...]
-        <v>807</v>
+        <v>491</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>808</v>
+        <v>489</v>
       </c>
       <c r="B197">
-        <v>6939</v>
+        <v>416</v>
       </c>
       <c r="C197" t="s">
-        <v>47</v>
+        <v>492</v>
       </c>
       <c r="D197" t="s">
-        <v>809</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>493</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>810</v>
+        <v>494</v>
       </c>
       <c r="B198">
-        <v>6837</v>
+        <v>222</v>
       </c>
       <c r="C198" t="s">
-        <v>811</v>
+        <v>495</v>
       </c>
       <c r="D198" t="s">
-        <v>812</v>
-[...5 lines deleted...]
-        <v>814</v>
+        <v>496</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>815</v>
+        <v>497</v>
       </c>
       <c r="B199">
-        <v>6741</v>
+        <v>189</v>
       </c>
       <c r="C199" t="s">
-        <v>816</v>
+        <v>498</v>
       </c>
       <c r="D199" t="s">
-        <v>817</v>
-[...5 lines deleted...]
-        <v>819</v>
+        <v>499</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>815</v>
+        <v>500</v>
       </c>
       <c r="B200">
-        <v>6736</v>
+        <v>8339</v>
       </c>
       <c r="C200" t="s">
-        <v>820</v>
+        <v>41</v>
       </c>
       <c r="D200" t="s">
-        <v>821</v>
+        <v>501</v>
       </c>
       <c r="E200" t="s">
-        <v>822</v>
-[...2 lines deleted...]
-        <v>823</v>
+        <v>41</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>824</v>
+        <v>500</v>
       </c>
       <c r="B201">
-        <v>6661</v>
+        <v>8336</v>
       </c>
       <c r="C201" t="s">
-        <v>825</v>
+        <v>502</v>
       </c>
       <c r="D201" t="s">
-        <v>826</v>
-[...5 lines deleted...]
-        <v>828</v>
+        <v>503</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>829</v>
+        <v>504</v>
       </c>
       <c r="B202">
-        <v>6488</v>
+        <v>8291</v>
       </c>
       <c r="C202" t="s">
-        <v>47</v>
+        <v>505</v>
       </c>
       <c r="D202" t="s">
-        <v>830</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>506</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>831</v>
+        <v>504</v>
       </c>
       <c r="B203">
-        <v>6437</v>
+        <v>8288</v>
       </c>
       <c r="C203" t="s">
-        <v>832</v>
+        <v>507</v>
       </c>
       <c r="D203" t="s">
-        <v>833</v>
-[...5 lines deleted...]
-        <v>835</v>
+        <v>508</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>831</v>
+        <v>504</v>
       </c>
       <c r="B204">
-        <v>6432</v>
+        <v>8282</v>
       </c>
       <c r="C204" t="s">
-        <v>836</v>
+        <v>509</v>
       </c>
       <c r="D204" t="s">
-        <v>837</v>
-[...5 lines deleted...]
-        <v>839</v>
+        <v>510</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>840</v>
+        <v>511</v>
       </c>
       <c r="B205">
-        <v>6395</v>
+        <v>8208</v>
       </c>
       <c r="C205" t="s">
-        <v>841</v>
+        <v>512</v>
       </c>
       <c r="D205" t="s">
-        <v>842</v>
-[...5 lines deleted...]
-        <v>844</v>
+        <v>513</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>845</v>
+        <v>514</v>
       </c>
       <c r="B206">
-        <v>6241</v>
+        <v>8015</v>
       </c>
       <c r="C206" t="s">
-        <v>846</v>
+        <v>515</v>
       </c>
       <c r="D206" t="s">
-        <v>847</v>
-[...5 lines deleted...]
-        <v>849</v>
+        <v>516</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>850</v>
+        <v>517</v>
       </c>
       <c r="B207">
-        <v>6182</v>
+        <v>7550</v>
       </c>
       <c r="C207" t="s">
-        <v>851</v>
+        <v>41</v>
       </c>
       <c r="D207" t="s">
-        <v>852</v>
+        <v>518</v>
       </c>
       <c r="E207" t="s">
-        <v>853</v>
-[...2 lines deleted...]
-        <v>854</v>
+        <v>41</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>850</v>
+        <v>519</v>
       </c>
       <c r="B208">
-        <v>6132</v>
+        <v>7420</v>
       </c>
       <c r="C208" t="s">
-        <v>855</v>
+        <v>520</v>
       </c>
       <c r="D208" t="s">
-        <v>856</v>
-[...5 lines deleted...]
-        <v>858</v>
+        <v>521</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>859</v>
+        <v>522</v>
       </c>
       <c r="B209">
-        <v>6129</v>
+        <v>7386</v>
       </c>
       <c r="C209" t="s">
-        <v>47</v>
+        <v>523</v>
       </c>
       <c r="D209" t="s">
-        <v>860</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>524</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>859</v>
+        <v>525</v>
       </c>
       <c r="B210">
-        <v>6102</v>
+        <v>7343</v>
       </c>
       <c r="C210" t="s">
-        <v>861</v>
+        <v>526</v>
       </c>
       <c r="D210" t="s">
-        <v>862</v>
-[...5 lines deleted...]
-        <v>864</v>
+        <v>527</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>859</v>
+        <v>528</v>
       </c>
       <c r="B211">
-        <v>6070</v>
+        <v>7189</v>
       </c>
       <c r="C211" t="s">
-        <v>865</v>
+        <v>529</v>
       </c>
       <c r="D211" t="s">
-        <v>866</v>
-[...5 lines deleted...]
-        <v>868</v>
+        <v>530</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>869</v>
+        <v>531</v>
       </c>
       <c r="B212">
-        <v>5891</v>
+        <v>7027</v>
       </c>
       <c r="C212" t="s">
-        <v>870</v>
+        <v>532</v>
       </c>
       <c r="D212" t="s">
-        <v>871</v>
-[...5 lines deleted...]
-        <v>873</v>
+        <v>533</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>874</v>
+        <v>531</v>
       </c>
       <c r="B213">
-        <v>5852</v>
+        <v>7020</v>
       </c>
       <c r="C213" t="s">
-        <v>875</v>
+        <v>534</v>
       </c>
       <c r="D213" t="s">
-        <v>876</v>
-[...5 lines deleted...]
-        <v>878</v>
+        <v>535</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>879</v>
+        <v>536</v>
       </c>
       <c r="B214">
-        <v>5717</v>
+        <v>6939</v>
       </c>
       <c r="C214" t="s">
-        <v>880</v>
+        <v>41</v>
       </c>
       <c r="D214" t="s">
-        <v>881</v>
+        <v>537</v>
       </c>
       <c r="E214" t="s">
-        <v>882</v>
-[...2 lines deleted...]
-        <v>883</v>
+        <v>41</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>884</v>
+        <v>538</v>
       </c>
       <c r="B215">
-        <v>5518</v>
+        <v>6837</v>
       </c>
       <c r="C215" t="s">
-        <v>885</v>
+        <v>539</v>
       </c>
       <c r="D215" t="s">
-        <v>886</v>
-[...5 lines deleted...]
-        <v>888</v>
+        <v>540</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>889</v>
+        <v>541</v>
       </c>
       <c r="B216">
-        <v>5426</v>
+        <v>6741</v>
       </c>
       <c r="C216" t="s">
-        <v>890</v>
+        <v>542</v>
       </c>
       <c r="D216" t="s">
-        <v>891</v>
-[...5 lines deleted...]
-        <v>893</v>
+        <v>543</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>894</v>
+        <v>541</v>
       </c>
       <c r="B217">
-        <v>5387</v>
+        <v>6736</v>
       </c>
       <c r="C217" t="s">
-        <v>895</v>
+        <v>544</v>
       </c>
       <c r="D217" t="s">
-        <v>896</v>
-[...5 lines deleted...]
-        <v>898</v>
+        <v>545</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>899</v>
+        <v>546</v>
       </c>
       <c r="B218">
-        <v>5323</v>
+        <v>6661</v>
       </c>
       <c r="C218" t="s">
-        <v>900</v>
+        <v>547</v>
       </c>
       <c r="D218" t="s">
-        <v>901</v>
-[...5 lines deleted...]
-        <v>903</v>
+        <v>548</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>899</v>
+        <v>549</v>
       </c>
       <c r="B219">
-        <v>5320</v>
+        <v>6488</v>
       </c>
       <c r="C219" t="s">
-        <v>904</v>
+        <v>41</v>
       </c>
       <c r="D219" t="s">
-        <v>905</v>
+        <v>550</v>
       </c>
       <c r="E219" t="s">
-        <v>906</v>
-[...2 lines deleted...]
-        <v>907</v>
+        <v>41</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>908</v>
+        <v>551</v>
       </c>
       <c r="B220">
-        <v>5199</v>
+        <v>6437</v>
       </c>
       <c r="C220" t="s">
-        <v>909</v>
+        <v>552</v>
       </c>
       <c r="D220" t="s">
-        <v>910</v>
-[...5 lines deleted...]
-        <v>912</v>
+        <v>553</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>913</v>
+        <v>551</v>
       </c>
       <c r="B221">
-        <v>4932</v>
+        <v>6432</v>
       </c>
       <c r="C221" t="s">
-        <v>914</v>
+        <v>554</v>
       </c>
       <c r="D221" t="s">
-        <v>915</v>
-[...5 lines deleted...]
-        <v>917</v>
+        <v>555</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>918</v>
+        <v>556</v>
       </c>
       <c r="B222">
-        <v>4712</v>
+        <v>6395</v>
       </c>
       <c r="C222" t="s">
-        <v>919</v>
+        <v>557</v>
       </c>
       <c r="D222" t="s">
-        <v>920</v>
-[...5 lines deleted...]
-        <v>922</v>
+        <v>558</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>918</v>
+        <v>559</v>
       </c>
       <c r="B223">
-        <v>4704</v>
+        <v>6241</v>
       </c>
       <c r="C223" t="s">
-        <v>923</v>
+        <v>560</v>
       </c>
       <c r="D223" t="s">
-        <v>924</v>
-[...5 lines deleted...]
-        <v>926</v>
+        <v>561</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>927</v>
+        <v>562</v>
       </c>
       <c r="B224">
-        <v>4502</v>
+        <v>6182</v>
       </c>
       <c r="C224" t="s">
-        <v>928</v>
+        <v>563</v>
       </c>
       <c r="D224" t="s">
-        <v>929</v>
-[...5 lines deleted...]
-        <v>930</v>
+        <v>564</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>927</v>
+        <v>562</v>
       </c>
       <c r="B225">
-        <v>4502</v>
+        <v>6132</v>
       </c>
       <c r="C225" t="s">
-        <v>928</v>
+        <v>565</v>
       </c>
       <c r="D225" t="s">
-        <v>931</v>
-[...5 lines deleted...]
-        <v>933</v>
+        <v>566</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>927</v>
+        <v>567</v>
       </c>
       <c r="B226">
-        <v>4502</v>
+        <v>6129</v>
       </c>
       <c r="C226" t="s">
-        <v>928</v>
+        <v>41</v>
       </c>
       <c r="D226" t="s">
-        <v>929</v>
+        <v>568</v>
       </c>
       <c r="E226" t="s">
-        <v>930</v>
-[...2 lines deleted...]
-        <v>930</v>
+        <v>41</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>934</v>
+        <v>567</v>
       </c>
       <c r="B227">
-        <v>4363</v>
+        <v>6102</v>
       </c>
       <c r="C227" t="s">
-        <v>935</v>
+        <v>569</v>
       </c>
       <c r="D227" t="s">
-        <v>936</v>
-[...5 lines deleted...]
-        <v>938</v>
+        <v>570</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>939</v>
+        <v>567</v>
       </c>
       <c r="B228">
-        <v>4236</v>
+        <v>6070</v>
       </c>
       <c r="C228" t="s">
-        <v>940</v>
+        <v>571</v>
       </c>
       <c r="D228" t="s">
-        <v>941</v>
-[...5 lines deleted...]
-        <v>943</v>
+        <v>572</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>944</v>
+        <v>573</v>
       </c>
       <c r="B229">
-        <v>4230</v>
+        <v>5891</v>
       </c>
       <c r="C229" t="s">
-        <v>945</v>
+        <v>574</v>
       </c>
       <c r="D229" t="s">
-        <v>946</v>
-[...5 lines deleted...]
-        <v>948</v>
+        <v>575</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>949</v>
+        <v>576</v>
       </c>
       <c r="B230">
-        <v>4192</v>
+        <v>5852</v>
       </c>
       <c r="C230" t="s">
-        <v>950</v>
+        <v>577</v>
       </c>
       <c r="D230" t="s">
-        <v>951</v>
-[...5 lines deleted...]
-        <v>953</v>
+        <v>578</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>954</v>
+        <v>579</v>
       </c>
       <c r="B231">
-        <v>4059</v>
+        <v>5717</v>
       </c>
       <c r="C231" t="s">
-        <v>955</v>
+        <v>580</v>
       </c>
       <c r="D231" t="s">
-        <v>956</v>
-[...5 lines deleted...]
-        <v>958</v>
+        <v>581</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>959</v>
+        <v>582</v>
       </c>
       <c r="B232">
-        <v>4045</v>
+        <v>5518</v>
       </c>
       <c r="C232" t="s">
-        <v>960</v>
+        <v>583</v>
       </c>
       <c r="D232" t="s">
-        <v>961</v>
-[...5 lines deleted...]
-        <v>963</v>
+        <v>584</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>964</v>
+        <v>585</v>
       </c>
       <c r="B233">
-        <v>4020</v>
+        <v>5426</v>
       </c>
       <c r="C233" t="s">
-        <v>965</v>
+        <v>586</v>
       </c>
       <c r="D233" t="s">
-        <v>966</v>
-[...5 lines deleted...]
-        <v>968</v>
+        <v>587</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>969</v>
+        <v>588</v>
       </c>
       <c r="B234">
-        <v>3983</v>
+        <v>5387</v>
       </c>
       <c r="C234" t="s">
-        <v>970</v>
+        <v>589</v>
       </c>
       <c r="D234" t="s">
-        <v>971</v>
-[...5 lines deleted...]
-        <v>973</v>
+        <v>590</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>974</v>
+        <v>591</v>
       </c>
       <c r="B235">
-        <v>3893</v>
+        <v>5323</v>
       </c>
       <c r="C235" t="s">
-        <v>975</v>
+        <v>592</v>
       </c>
       <c r="D235" t="s">
-        <v>976</v>
-[...5 lines deleted...]
-        <v>978</v>
+        <v>593</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>979</v>
+        <v>591</v>
       </c>
       <c r="B236">
-        <v>3430</v>
+        <v>5320</v>
       </c>
       <c r="C236" t="s">
-        <v>980</v>
+        <v>594</v>
       </c>
       <c r="D236" t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>983</v>
+        <v>595</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>984</v>
+        <v>596</v>
       </c>
       <c r="B237">
-        <v>3380</v>
+        <v>5199</v>
       </c>
       <c r="C237" t="s">
-        <v>985</v>
+        <v>597</v>
       </c>
       <c r="D237" t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>988</v>
+        <v>598</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>989</v>
+        <v>599</v>
       </c>
       <c r="B238">
-        <v>3328</v>
+        <v>4932</v>
       </c>
       <c r="C238" t="s">
-        <v>990</v>
+        <v>600</v>
       </c>
       <c r="D238" t="s">
-        <v>991</v>
-[...5 lines deleted...]
-        <v>993</v>
+        <v>601</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>994</v>
+        <v>602</v>
       </c>
       <c r="B239">
-        <v>3306</v>
+        <v>4712</v>
       </c>
       <c r="C239" t="s">
-        <v>995</v>
+        <v>603</v>
       </c>
       <c r="D239" t="s">
-        <v>996</v>
-[...5 lines deleted...]
-        <v>998</v>
+        <v>604</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>999</v>
+        <v>602</v>
       </c>
       <c r="B240">
-        <v>3181</v>
+        <v>4704</v>
       </c>
       <c r="C240" t="s">
-        <v>1000</v>
+        <v>605</v>
       </c>
       <c r="D240" t="s">
-        <v>1001</v>
-[...5 lines deleted...]
-        <v>1003</v>
+        <v>606</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>1004</v>
+        <v>607</v>
       </c>
       <c r="B241">
-        <v>3055</v>
+        <v>4502</v>
       </c>
       <c r="C241" t="s">
-        <v>1005</v>
+        <v>608</v>
       </c>
       <c r="D241" t="s">
-        <v>1006</v>
-[...5 lines deleted...]
-        <v>1008</v>
+        <v>609</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>1009</v>
+        <v>607</v>
       </c>
       <c r="B242">
-        <v>2677</v>
+        <v>4502</v>
       </c>
       <c r="C242" t="s">
-        <v>1010</v>
+        <v>608</v>
       </c>
       <c r="D242" t="s">
-        <v>1011</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>610</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>1014</v>
+        <v>607</v>
       </c>
       <c r="B243">
-        <v>2535</v>
+        <v>4502</v>
       </c>
       <c r="C243" t="s">
-        <v>1015</v>
+        <v>608</v>
       </c>
       <c r="D243" t="s">
-        <v>1016</v>
-[...5 lines deleted...]
-        <v>1018</v>
+        <v>609</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>1019</v>
+        <v>611</v>
       </c>
       <c r="B244">
-        <v>2245</v>
+        <v>4363</v>
       </c>
       <c r="C244" t="s">
-        <v>1020</v>
+        <v>612</v>
       </c>
       <c r="D244" t="s">
-        <v>1021</v>
-[...5 lines deleted...]
-        <v>1023</v>
+        <v>613</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>1019</v>
+        <v>614</v>
       </c>
       <c r="B245">
-        <v>2241</v>
+        <v>4236</v>
       </c>
       <c r="C245" t="s">
-        <v>1024</v>
+        <v>615</v>
       </c>
       <c r="D245" t="s">
-        <v>1025</v>
-[...5 lines deleted...]
-        <v>1027</v>
+        <v>616</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>1028</v>
+        <v>617</v>
       </c>
       <c r="B246">
-        <v>2215</v>
+        <v>4230</v>
       </c>
       <c r="C246" t="s">
-        <v>1029</v>
+        <v>618</v>
       </c>
       <c r="D246" t="s">
-        <v>1030</v>
-[...5 lines deleted...]
-        <v>1032</v>
+        <v>619</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>1033</v>
+        <v>620</v>
       </c>
       <c r="B247">
-        <v>1999</v>
+        <v>4192</v>
       </c>
       <c r="C247" t="s">
-        <v>1034</v>
+        <v>621</v>
       </c>
       <c r="D247" t="s">
-        <v>1035</v>
-[...5 lines deleted...]
-        <v>1037</v>
+        <v>622</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>1038</v>
+        <v>623</v>
       </c>
       <c r="B248">
-        <v>1911</v>
+        <v>4059</v>
       </c>
       <c r="C248" t="s">
-        <v>1039</v>
+        <v>624</v>
       </c>
       <c r="D248" t="s">
-        <v>1040</v>
-[...5 lines deleted...]
-        <v>1042</v>
+        <v>625</v>
+      </c>
+      <c r="E248" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>1038</v>
+        <v>626</v>
       </c>
       <c r="B249">
-        <v>1909</v>
+        <v>4045</v>
       </c>
       <c r="C249" t="s">
-        <v>1043</v>
+        <v>627</v>
       </c>
       <c r="D249" t="s">
-        <v>1044</v>
-[...5 lines deleted...]
-        <v>1046</v>
+        <v>628</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>1038</v>
+        <v>629</v>
       </c>
       <c r="B250">
-        <v>1894</v>
+        <v>4020</v>
       </c>
       <c r="C250" t="s">
-        <v>1047</v>
+        <v>630</v>
       </c>
       <c r="D250" t="s">
-        <v>1048</v>
-[...5 lines deleted...]
-        <v>1050</v>
+        <v>631</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>1051</v>
+        <v>632</v>
       </c>
       <c r="B251">
-        <v>1845</v>
+        <v>3983</v>
       </c>
       <c r="C251" t="s">
-        <v>1052</v>
+        <v>633</v>
       </c>
       <c r="D251" t="s">
-        <v>1053</v>
-[...5 lines deleted...]
-        <v>1055</v>
+        <v>634</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>1056</v>
+        <v>635</v>
       </c>
       <c r="B252">
-        <v>1774</v>
+        <v>3893</v>
       </c>
       <c r="C252" t="s">
-        <v>1057</v>
+        <v>636</v>
       </c>
       <c r="D252" t="s">
-        <v>1058</v>
-[...5 lines deleted...]
-        <v>1060</v>
+        <v>637</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>1061</v>
+        <v>638</v>
       </c>
       <c r="B253">
-        <v>1753</v>
+        <v>3430</v>
       </c>
       <c r="C253" t="s">
-        <v>1062</v>
+        <v>639</v>
       </c>
       <c r="D253" t="s">
-        <v>1063</v>
-[...5 lines deleted...]
-        <v>1065</v>
+        <v>640</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F253" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>1066</v>
+        <v>641</v>
       </c>
       <c r="B254">
-        <v>1646</v>
+        <v>3380</v>
       </c>
       <c r="C254" t="s">
-        <v>1067</v>
+        <v>642</v>
       </c>
       <c r="D254" t="s">
-        <v>1068</v>
-[...5 lines deleted...]
-        <v>1070</v>
+        <v>643</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>1071</v>
+        <v>644</v>
       </c>
       <c r="B255">
-        <v>1515</v>
+        <v>3328</v>
       </c>
       <c r="C255" t="s">
-        <v>1072</v>
+        <v>645</v>
       </c>
       <c r="D255" t="s">
-        <v>1073</v>
-[...5 lines deleted...]
-        <v>1075</v>
+        <v>646</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F255" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>1076</v>
+        <v>647</v>
       </c>
       <c r="B256">
-        <v>1457</v>
+        <v>3306</v>
       </c>
       <c r="C256" t="s">
-        <v>1077</v>
+        <v>648</v>
       </c>
       <c r="D256" t="s">
-        <v>1078</v>
-[...5 lines deleted...]
-        <v>1080</v>
+        <v>649</v>
+      </c>
+      <c r="E256" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F256" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>1081</v>
+        <v>650</v>
       </c>
       <c r="B257">
-        <v>1360</v>
+        <v>3181</v>
       </c>
       <c r="C257" t="s">
-        <v>1082</v>
+        <v>651</v>
       </c>
       <c r="D257" t="s">
-        <v>1083</v>
-[...5 lines deleted...]
-        <v>1085</v>
+        <v>652</v>
+      </c>
+      <c r="E257" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>1086</v>
+        <v>653</v>
       </c>
       <c r="B258">
-        <v>1196</v>
+        <v>3055</v>
       </c>
       <c r="C258" t="s">
-        <v>1087</v>
+        <v>654</v>
       </c>
       <c r="D258" t="s">
-        <v>1088</v>
-[...5 lines deleted...]
-        <v>1090</v>
+        <v>655</v>
+      </c>
+      <c r="E258" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>1086</v>
+        <v>656</v>
       </c>
       <c r="B259">
-        <v>1159</v>
+        <v>2677</v>
       </c>
       <c r="C259" t="s">
-        <v>1091</v>
+        <v>657</v>
       </c>
       <c r="D259" t="s">
-        <v>1092</v>
-[...5 lines deleted...]
-        <v>1094</v>
+        <v>658</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>1095</v>
+        <v>659</v>
       </c>
       <c r="B260">
-        <v>1126</v>
+        <v>2535</v>
       </c>
       <c r="C260" t="s">
-        <v>1096</v>
+        <v>660</v>
       </c>
       <c r="D260" t="s">
-        <v>1097</v>
-[...5 lines deleted...]
-        <v>1099</v>
+        <v>661</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F260" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>1100</v>
+        <v>662</v>
       </c>
       <c r="B261">
-        <v>997</v>
+        <v>2245</v>
       </c>
       <c r="C261" t="s">
-        <v>1101</v>
+        <v>663</v>
       </c>
       <c r="D261" t="s">
-        <v>1102</v>
-[...5 lines deleted...]
-        <v>1104</v>
+        <v>664</v>
+      </c>
+      <c r="E261" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F261" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>1100</v>
+        <v>662</v>
       </c>
       <c r="B262">
-        <v>990</v>
+        <v>2241</v>
       </c>
       <c r="C262" t="s">
-        <v>1105</v>
+        <v>665</v>
       </c>
       <c r="D262" t="s">
-        <v>1106</v>
-[...5 lines deleted...]
-        <v>1108</v>
+        <v>666</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>1109</v>
+        <v>667</v>
       </c>
       <c r="B263">
-        <v>921</v>
+        <v>2215</v>
       </c>
       <c r="C263" t="s">
-        <v>1110</v>
+        <v>668</v>
       </c>
       <c r="D263" t="s">
-        <v>1111</v>
-[...5 lines deleted...]
-        <v>1113</v>
+        <v>669</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>1114</v>
+        <v>670</v>
       </c>
       <c r="B264">
-        <v>877</v>
+        <v>1999</v>
       </c>
       <c r="C264" t="s">
-        <v>1115</v>
+        <v>671</v>
       </c>
       <c r="D264" t="s">
-        <v>1116</v>
-[...5 lines deleted...]
-        <v>1118</v>
+        <v>672</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>1119</v>
+        <v>673</v>
       </c>
       <c r="B265">
-        <v>851</v>
+        <v>1911</v>
       </c>
       <c r="C265" t="s">
-        <v>1120</v>
+        <v>674</v>
       </c>
       <c r="D265" t="s">
-        <v>1121</v>
-[...5 lines deleted...]
-        <v>1123</v>
+        <v>675</v>
+      </c>
+      <c r="E265" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F265" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>1124</v>
+        <v>673</v>
       </c>
       <c r="B266">
-        <v>817</v>
+        <v>1909</v>
       </c>
       <c r="C266" t="s">
-        <v>1125</v>
+        <v>676</v>
       </c>
       <c r="D266" t="s">
-        <v>1126</v>
-[...5 lines deleted...]
-        <v>1128</v>
+        <v>677</v>
+      </c>
+      <c r="E266" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F266" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>1124</v>
+        <v>673</v>
       </c>
       <c r="B267">
-        <v>815</v>
+        <v>1894</v>
       </c>
       <c r="C267" t="s">
-        <v>1129</v>
+        <v>678</v>
       </c>
       <c r="D267" t="s">
-        <v>1130</v>
-[...5 lines deleted...]
-        <v>1132</v>
+        <v>679</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F267" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>1124</v>
+        <v>680</v>
       </c>
       <c r="B268">
-        <v>812</v>
+        <v>1845</v>
       </c>
       <c r="C268" t="s">
-        <v>1133</v>
+        <v>681</v>
       </c>
       <c r="D268" t="s">
-        <v>1134</v>
-[...5 lines deleted...]
-        <v>1136</v>
+        <v>682</v>
+      </c>
+      <c r="E268" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F268" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>1137</v>
+        <v>683</v>
       </c>
       <c r="B269">
-        <v>775</v>
+        <v>1774</v>
       </c>
       <c r="C269" t="s">
-        <v>1138</v>
+        <v>684</v>
       </c>
       <c r="D269" t="s">
-        <v>1139</v>
-[...5 lines deleted...]
-        <v>1141</v>
+        <v>685</v>
+      </c>
+      <c r="E269" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>1142</v>
+        <v>686</v>
       </c>
       <c r="B270">
-        <v>737</v>
+        <v>1753</v>
       </c>
       <c r="C270" t="s">
-        <v>1143</v>
+        <v>687</v>
       </c>
       <c r="D270" t="s">
-        <v>1144</v>
-[...5 lines deleted...]
-        <v>1146</v>
+        <v>688</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>1147</v>
+        <v>689</v>
       </c>
       <c r="B271">
-        <v>676</v>
+        <v>1646</v>
       </c>
       <c r="C271" t="s">
-        <v>1148</v>
+        <v>690</v>
       </c>
       <c r="D271" t="s">
-        <v>1149</v>
-[...5 lines deleted...]
-        <v>1151</v>
+        <v>691</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>1152</v>
+        <v>692</v>
       </c>
       <c r="B272">
-        <v>639</v>
+        <v>1515</v>
       </c>
       <c r="C272" t="s">
-        <v>1153</v>
+        <v>693</v>
       </c>
       <c r="D272" t="s">
-        <v>1154</v>
-[...5 lines deleted...]
-        <v>1156</v>
+        <v>694</v>
+      </c>
+      <c r="E272" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>1152</v>
+        <v>695</v>
       </c>
       <c r="B273">
-        <v>628</v>
+        <v>1457</v>
       </c>
       <c r="C273" t="s">
-        <v>1157</v>
+        <v>696</v>
       </c>
       <c r="D273" t="s">
-        <v>1158</v>
-[...5 lines deleted...]
-        <v>1160</v>
+        <v>697</v>
+      </c>
+      <c r="E273" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>1161</v>
+        <v>698</v>
       </c>
       <c r="B274">
-        <v>233</v>
+        <v>1360</v>
       </c>
       <c r="C274" t="s">
-        <v>1162</v>
+        <v>699</v>
       </c>
       <c r="D274" t="s">
-        <v>1163</v>
-[...5 lines deleted...]
-        <v>1165</v>
+        <v>700</v>
+      </c>
+      <c r="E274" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F274" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>1166</v>
+        <v>701</v>
       </c>
       <c r="B275">
-        <v>90</v>
+        <v>1196</v>
       </c>
       <c r="C275" t="s">
-        <v>1167</v>
+        <v>702</v>
       </c>
       <c r="D275" t="s">
-        <v>1168</v>
-[...5 lines deleted...]
-        <v>1170</v>
+        <v>703</v>
+      </c>
+      <c r="E275" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F275" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>1166</v>
+        <v>701</v>
       </c>
       <c r="B276">
+        <v>1159</v>
+      </c>
+      <c r="C276" t="s">
+        <v>704</v>
+      </c>
+      <c r="D276" t="s">
+        <v>705</v>
+      </c>
+      <c r="E276" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F276" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>706</v>
+      </c>
+      <c r="B277">
+        <v>1126</v>
+      </c>
+      <c r="C277" t="s">
+        <v>707</v>
+      </c>
+      <c r="D277" t="s">
+        <v>708</v>
+      </c>
+      <c r="E277" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F277" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>709</v>
+      </c>
+      <c r="B278">
+        <v>997</v>
+      </c>
+      <c r="C278" t="s">
+        <v>710</v>
+      </c>
+      <c r="D278" t="s">
+        <v>711</v>
+      </c>
+      <c r="E278" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F278" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>709</v>
+      </c>
+      <c r="B279">
+        <v>990</v>
+      </c>
+      <c r="C279" t="s">
+        <v>712</v>
+      </c>
+      <c r="D279" t="s">
+        <v>713</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>714</v>
+      </c>
+      <c r="B280">
+        <v>921</v>
+      </c>
+      <c r="C280" t="s">
+        <v>715</v>
+      </c>
+      <c r="D280" t="s">
+        <v>716</v>
+      </c>
+      <c r="E280" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F280" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>717</v>
+      </c>
+      <c r="B281">
+        <v>877</v>
+      </c>
+      <c r="C281" t="s">
+        <v>718</v>
+      </c>
+      <c r="D281" t="s">
+        <v>719</v>
+      </c>
+      <c r="E281" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F281" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>720</v>
+      </c>
+      <c r="B282">
+        <v>851</v>
+      </c>
+      <c r="C282" t="s">
+        <v>721</v>
+      </c>
+      <c r="D282" t="s">
+        <v>722</v>
+      </c>
+      <c r="E282" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F282" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>723</v>
+      </c>
+      <c r="B283">
+        <v>817</v>
+      </c>
+      <c r="C283" t="s">
+        <v>724</v>
+      </c>
+      <c r="D283" t="s">
+        <v>725</v>
+      </c>
+      <c r="E283" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F283" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>723</v>
+      </c>
+      <c r="B284">
+        <v>815</v>
+      </c>
+      <c r="C284" t="s">
+        <v>726</v>
+      </c>
+      <c r="D284" t="s">
+        <v>727</v>
+      </c>
+      <c r="E284" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F284" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>723</v>
+      </c>
+      <c r="B285">
+        <v>812</v>
+      </c>
+      <c r="C285" t="s">
+        <v>728</v>
+      </c>
+      <c r="D285" t="s">
+        <v>729</v>
+      </c>
+      <c r="E285" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F285" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>730</v>
+      </c>
+      <c r="B286">
+        <v>775</v>
+      </c>
+      <c r="C286" t="s">
+        <v>731</v>
+      </c>
+      <c r="D286" t="s">
+        <v>732</v>
+      </c>
+      <c r="E286" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F286" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>733</v>
+      </c>
+      <c r="B287">
+        <v>737</v>
+      </c>
+      <c r="C287" t="s">
+        <v>734</v>
+      </c>
+      <c r="D287" t="s">
+        <v>735</v>
+      </c>
+      <c r="E287" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F287" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>736</v>
+      </c>
+      <c r="B288">
+        <v>676</v>
+      </c>
+      <c r="C288" t="s">
+        <v>737</v>
+      </c>
+      <c r="D288" t="s">
+        <v>738</v>
+      </c>
+      <c r="E288" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F288" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>739</v>
+      </c>
+      <c r="B289">
+        <v>639</v>
+      </c>
+      <c r="C289" t="s">
+        <v>740</v>
+      </c>
+      <c r="D289" t="s">
+        <v>741</v>
+      </c>
+      <c r="E289" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F289" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>739</v>
+      </c>
+      <c r="B290">
+        <v>628</v>
+      </c>
+      <c r="C290" t="s">
+        <v>742</v>
+      </c>
+      <c r="D290" t="s">
+        <v>743</v>
+      </c>
+      <c r="E290" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F290" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>744</v>
+      </c>
+      <c r="B291">
+        <v>233</v>
+      </c>
+      <c r="C291" t="s">
+        <v>745</v>
+      </c>
+      <c r="D291" t="s">
+        <v>746</v>
+      </c>
+      <c r="E291" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F291" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>747</v>
+      </c>
+      <c r="B292">
+        <v>90</v>
+      </c>
+      <c r="C292" t="s">
+        <v>748</v>
+      </c>
+      <c r="D292" t="s">
+        <v>749</v>
+      </c>
+      <c r="E292" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F292" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>747</v>
+      </c>
+      <c r="B293">
         <v>76</v>
       </c>
-      <c r="C276" t="s">
-[...9 lines deleted...]
-        <v>1174</v>
+      <c r="C293" t="s">
+        <v>750</v>
+      </c>
+      <c r="D293" t="s">
+        <v>751</v>
+      </c>
+      <c r="E293" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F293" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="F28" r:id="rId52"/>
+    <hyperlink ref="E29" r:id="rId53"/>
+    <hyperlink ref="F29" r:id="rId54"/>
+    <hyperlink ref="E30" r:id="rId55"/>
+    <hyperlink ref="F30" r:id="rId56"/>
+    <hyperlink ref="E31" r:id="rId57"/>
+    <hyperlink ref="F31" r:id="rId58"/>
+    <hyperlink ref="E32" r:id="rId59"/>
+    <hyperlink ref="F32" r:id="rId60"/>
+    <hyperlink ref="F33" r:id="rId61"/>
+    <hyperlink ref="E34" r:id="rId62"/>
+    <hyperlink ref="F34" r:id="rId63"/>
+    <hyperlink ref="E35" r:id="rId64"/>
+    <hyperlink ref="F35" r:id="rId65"/>
+    <hyperlink ref="E36" r:id="rId66"/>
+    <hyperlink ref="F36" r:id="rId67"/>
+    <hyperlink ref="E37" r:id="rId68"/>
+    <hyperlink ref="F37" r:id="rId69"/>
+    <hyperlink ref="E38" r:id="rId70"/>
+    <hyperlink ref="F38" r:id="rId71"/>
+    <hyperlink ref="E39" r:id="rId72"/>
+    <hyperlink ref="F39" r:id="rId73"/>
+    <hyperlink ref="E40" r:id="rId74"/>
+    <hyperlink ref="F40" r:id="rId75"/>
+    <hyperlink ref="E41" r:id="rId76"/>
+    <hyperlink ref="F41" r:id="rId77"/>
+    <hyperlink ref="E42" r:id="rId78"/>
+    <hyperlink ref="F42" r:id="rId79"/>
+    <hyperlink ref="E43" r:id="rId80"/>
+    <hyperlink ref="F43" r:id="rId81"/>
+    <hyperlink ref="E44" r:id="rId82"/>
+    <hyperlink ref="F44" r:id="rId83"/>
+    <hyperlink ref="E45" r:id="rId84"/>
+    <hyperlink ref="F45" r:id="rId85"/>
+    <hyperlink ref="E46" r:id="rId86"/>
+    <hyperlink ref="F46" r:id="rId87"/>
+    <hyperlink ref="E47" r:id="rId88"/>
+    <hyperlink ref="F47" r:id="rId89"/>
+    <hyperlink ref="E48" r:id="rId90"/>
+    <hyperlink ref="F48" r:id="rId91"/>
+    <hyperlink ref="E49" r:id="rId92"/>
+    <hyperlink ref="F49" r:id="rId93"/>
+    <hyperlink ref="E50" r:id="rId94"/>
+    <hyperlink ref="F50" r:id="rId95"/>
+    <hyperlink ref="E51" r:id="rId96"/>
+    <hyperlink ref="F51" r:id="rId97"/>
+    <hyperlink ref="E52" r:id="rId98"/>
+    <hyperlink ref="F52" r:id="rId99"/>
+    <hyperlink ref="F53" r:id="rId100"/>
+    <hyperlink ref="E54" r:id="rId101"/>
+    <hyperlink ref="F54" r:id="rId102"/>
+    <hyperlink ref="E55" r:id="rId103"/>
+    <hyperlink ref="F55" r:id="rId104"/>
+    <hyperlink ref="E56" r:id="rId105"/>
+    <hyperlink ref="F56" r:id="rId106"/>
+    <hyperlink ref="E57" r:id="rId107"/>
+    <hyperlink ref="F57" r:id="rId108"/>
+    <hyperlink ref="E58" r:id="rId109"/>
+    <hyperlink ref="F58" r:id="rId110"/>
+    <hyperlink ref="E59" r:id="rId111"/>
+    <hyperlink ref="F59" r:id="rId112"/>
+    <hyperlink ref="E60" r:id="rId113"/>
+    <hyperlink ref="F60" r:id="rId114"/>
+    <hyperlink ref="E61" r:id="rId115"/>
+    <hyperlink ref="F61" r:id="rId116"/>
+    <hyperlink ref="E62" r:id="rId117"/>
+    <hyperlink ref="F62" r:id="rId118"/>
+    <hyperlink ref="E63" r:id="rId119"/>
+    <hyperlink ref="F63" r:id="rId120"/>
+    <hyperlink ref="E64" r:id="rId121"/>
+    <hyperlink ref="F64" r:id="rId122"/>
+    <hyperlink ref="E65" r:id="rId123"/>
+    <hyperlink ref="F65" r:id="rId124"/>
+    <hyperlink ref="E66" r:id="rId125"/>
+    <hyperlink ref="F66" r:id="rId126"/>
+    <hyperlink ref="E67" r:id="rId127"/>
+    <hyperlink ref="F67" r:id="rId128"/>
+    <hyperlink ref="E68" r:id="rId129"/>
+    <hyperlink ref="F68" r:id="rId130"/>
+    <hyperlink ref="E69" r:id="rId131"/>
+    <hyperlink ref="F69" r:id="rId132"/>
+    <hyperlink ref="E70" r:id="rId133"/>
+    <hyperlink ref="F70" r:id="rId134"/>
+    <hyperlink ref="E71" r:id="rId135"/>
+    <hyperlink ref="F71" r:id="rId136"/>
+    <hyperlink ref="E72" r:id="rId137"/>
+    <hyperlink ref="F72" r:id="rId138"/>
+    <hyperlink ref="E73" r:id="rId139"/>
+    <hyperlink ref="F73" r:id="rId140"/>
+    <hyperlink ref="F74" r:id="rId141"/>
+    <hyperlink ref="E75" r:id="rId142"/>
+    <hyperlink ref="F75" r:id="rId143"/>
+    <hyperlink ref="E76" r:id="rId144"/>
+    <hyperlink ref="F76" r:id="rId145"/>
+    <hyperlink ref="F77" r:id="rId146"/>
+    <hyperlink ref="E78" r:id="rId147"/>
+    <hyperlink ref="F78" r:id="rId148"/>
+    <hyperlink ref="E79" r:id="rId149"/>
+    <hyperlink ref="F79" r:id="rId150"/>
+    <hyperlink ref="F80" r:id="rId151"/>
+    <hyperlink ref="E81" r:id="rId152"/>
+    <hyperlink ref="F81" r:id="rId153"/>
+    <hyperlink ref="E82" r:id="rId154"/>
+    <hyperlink ref="F82" r:id="rId155"/>
+    <hyperlink ref="E83" r:id="rId156"/>
+    <hyperlink ref="F83" r:id="rId157"/>
+    <hyperlink ref="E84" r:id="rId158"/>
+    <hyperlink ref="F84" r:id="rId159"/>
+    <hyperlink ref="E85" r:id="rId160"/>
+    <hyperlink ref="F85" r:id="rId161"/>
+    <hyperlink ref="E86" r:id="rId162"/>
+    <hyperlink ref="F86" r:id="rId163"/>
+    <hyperlink ref="E87" r:id="rId164"/>
+    <hyperlink ref="F87" r:id="rId165"/>
+    <hyperlink ref="E88" r:id="rId166"/>
+    <hyperlink ref="F88" r:id="rId167"/>
+    <hyperlink ref="E89" r:id="rId168"/>
+    <hyperlink ref="F89" r:id="rId169"/>
+    <hyperlink ref="E90" r:id="rId170"/>
+    <hyperlink ref="F90" r:id="rId171"/>
+    <hyperlink ref="E91" r:id="rId172"/>
+    <hyperlink ref="F91" r:id="rId173"/>
+    <hyperlink ref="E92" r:id="rId174"/>
+    <hyperlink ref="F92" r:id="rId175"/>
+    <hyperlink ref="E93" r:id="rId176"/>
+    <hyperlink ref="F93" r:id="rId177"/>
+    <hyperlink ref="E94" r:id="rId178"/>
+    <hyperlink ref="F94" r:id="rId179"/>
+    <hyperlink ref="E95" r:id="rId180"/>
+    <hyperlink ref="F95" r:id="rId181"/>
+    <hyperlink ref="F96" r:id="rId182"/>
+    <hyperlink ref="F97" r:id="rId183"/>
+    <hyperlink ref="E98" r:id="rId184"/>
+    <hyperlink ref="F98" r:id="rId185"/>
+    <hyperlink ref="F99" r:id="rId186"/>
+    <hyperlink ref="E100" r:id="rId187"/>
+    <hyperlink ref="F100" r:id="rId188"/>
+    <hyperlink ref="E101" r:id="rId189"/>
+    <hyperlink ref="F101" r:id="rId190"/>
+    <hyperlink ref="F102" r:id="rId191"/>
+    <hyperlink ref="E103" r:id="rId192"/>
+    <hyperlink ref="F103" r:id="rId193"/>
+    <hyperlink ref="F104" r:id="rId194"/>
+    <hyperlink ref="F105" r:id="rId195"/>
+    <hyperlink ref="F106" r:id="rId196"/>
+    <hyperlink ref="F107" r:id="rId197"/>
+    <hyperlink ref="E108" r:id="rId198"/>
+    <hyperlink ref="F108" r:id="rId199"/>
+    <hyperlink ref="E109" r:id="rId200"/>
+    <hyperlink ref="F109" r:id="rId201"/>
+    <hyperlink ref="E110" r:id="rId202"/>
+    <hyperlink ref="F110" r:id="rId203"/>
+    <hyperlink ref="E111" r:id="rId204"/>
+    <hyperlink ref="F111" r:id="rId205"/>
+    <hyperlink ref="E112" r:id="rId206"/>
+    <hyperlink ref="F112" r:id="rId207"/>
+    <hyperlink ref="E113" r:id="rId208"/>
+    <hyperlink ref="F113" r:id="rId209"/>
+    <hyperlink ref="E114" r:id="rId210"/>
+    <hyperlink ref="F114" r:id="rId211"/>
+    <hyperlink ref="E115" r:id="rId212"/>
+    <hyperlink ref="F115" r:id="rId213"/>
+    <hyperlink ref="E116" r:id="rId214"/>
+    <hyperlink ref="F116" r:id="rId215"/>
+    <hyperlink ref="E117" r:id="rId216"/>
+    <hyperlink ref="F117" r:id="rId217"/>
+    <hyperlink ref="F118" r:id="rId218"/>
+    <hyperlink ref="E119" r:id="rId219"/>
+    <hyperlink ref="F119" r:id="rId220"/>
+    <hyperlink ref="F120" r:id="rId221"/>
+    <hyperlink ref="E121" r:id="rId222"/>
+    <hyperlink ref="F121" r:id="rId223"/>
+    <hyperlink ref="F122" r:id="rId224"/>
+    <hyperlink ref="E123" r:id="rId225"/>
+    <hyperlink ref="F123" r:id="rId226"/>
+    <hyperlink ref="E124" r:id="rId227"/>
+    <hyperlink ref="F124" r:id="rId228"/>
+    <hyperlink ref="E125" r:id="rId229"/>
+    <hyperlink ref="F125" r:id="rId230"/>
+    <hyperlink ref="E126" r:id="rId231"/>
+    <hyperlink ref="F126" r:id="rId232"/>
+    <hyperlink ref="E127" r:id="rId233"/>
+    <hyperlink ref="F127" r:id="rId234"/>
+    <hyperlink ref="E128" r:id="rId235"/>
+    <hyperlink ref="F128" r:id="rId236"/>
+    <hyperlink ref="E129" r:id="rId237"/>
+    <hyperlink ref="F129" r:id="rId238"/>
+    <hyperlink ref="F130" r:id="rId239"/>
+    <hyperlink ref="E131" r:id="rId240"/>
+    <hyperlink ref="F131" r:id="rId241"/>
+    <hyperlink ref="E132" r:id="rId242"/>
+    <hyperlink ref="F132" r:id="rId243"/>
+    <hyperlink ref="F133" r:id="rId244"/>
+    <hyperlink ref="E134" r:id="rId245"/>
+    <hyperlink ref="F134" r:id="rId246"/>
+    <hyperlink ref="F135" r:id="rId247"/>
+    <hyperlink ref="F136" r:id="rId248"/>
+    <hyperlink ref="E137" r:id="rId249"/>
+    <hyperlink ref="F137" r:id="rId250"/>
+    <hyperlink ref="E138" r:id="rId251"/>
+    <hyperlink ref="F138" r:id="rId252"/>
+    <hyperlink ref="E139" r:id="rId253"/>
+    <hyperlink ref="F139" r:id="rId254"/>
+    <hyperlink ref="E140" r:id="rId255"/>
+    <hyperlink ref="F140" r:id="rId256"/>
+    <hyperlink ref="E141" r:id="rId257"/>
+    <hyperlink ref="F141" r:id="rId258"/>
+    <hyperlink ref="F142" r:id="rId259"/>
+    <hyperlink ref="F143" r:id="rId260"/>
+    <hyperlink ref="F144" r:id="rId261"/>
+    <hyperlink ref="E145" r:id="rId262"/>
+    <hyperlink ref="F145" r:id="rId263"/>
+    <hyperlink ref="F146" r:id="rId264"/>
+    <hyperlink ref="E147" r:id="rId265"/>
+    <hyperlink ref="F147" r:id="rId266"/>
+    <hyperlink ref="E148" r:id="rId267"/>
+    <hyperlink ref="F148" r:id="rId268"/>
+    <hyperlink ref="E149" r:id="rId269"/>
+    <hyperlink ref="F149" r:id="rId270"/>
+    <hyperlink ref="E150" r:id="rId271"/>
+    <hyperlink ref="F150" r:id="rId272"/>
+    <hyperlink ref="E151" r:id="rId273"/>
+    <hyperlink ref="F151" r:id="rId274"/>
+    <hyperlink ref="E152" r:id="rId275"/>
+    <hyperlink ref="F152" r:id="rId276"/>
+    <hyperlink ref="F153" r:id="rId277"/>
+    <hyperlink ref="F154" r:id="rId278"/>
+    <hyperlink ref="E155" r:id="rId279"/>
+    <hyperlink ref="F155" r:id="rId280"/>
+    <hyperlink ref="E156" r:id="rId281"/>
+    <hyperlink ref="F156" r:id="rId282"/>
+    <hyperlink ref="E157" r:id="rId283"/>
+    <hyperlink ref="F157" r:id="rId284"/>
+    <hyperlink ref="E158" r:id="rId285"/>
+    <hyperlink ref="F158" r:id="rId286"/>
+    <hyperlink ref="E159" r:id="rId287"/>
+    <hyperlink ref="F159" r:id="rId288"/>
+    <hyperlink ref="E160" r:id="rId289"/>
+    <hyperlink ref="F160" r:id="rId290"/>
+    <hyperlink ref="E161" r:id="rId291"/>
+    <hyperlink ref="F161" r:id="rId292"/>
+    <hyperlink ref="F162" r:id="rId293"/>
+    <hyperlink ref="F163" r:id="rId294"/>
+    <hyperlink ref="E164" r:id="rId295"/>
+    <hyperlink ref="F164" r:id="rId296"/>
+    <hyperlink ref="E165" r:id="rId297"/>
+    <hyperlink ref="F165" r:id="rId298"/>
+    <hyperlink ref="E166" r:id="rId299"/>
+    <hyperlink ref="F166" r:id="rId300"/>
+    <hyperlink ref="E167" r:id="rId301"/>
+    <hyperlink ref="F167" r:id="rId302"/>
+    <hyperlink ref="F168" r:id="rId303"/>
+    <hyperlink ref="E169" r:id="rId304"/>
+    <hyperlink ref="F169" r:id="rId305"/>
+    <hyperlink ref="E170" r:id="rId306"/>
+    <hyperlink ref="F170" r:id="rId307"/>
+    <hyperlink ref="F171" r:id="rId308"/>
+    <hyperlink ref="E172" r:id="rId309"/>
+    <hyperlink ref="F172" r:id="rId310"/>
+    <hyperlink ref="E173" r:id="rId311"/>
+    <hyperlink ref="F173" r:id="rId312"/>
+    <hyperlink ref="F174" r:id="rId313"/>
+    <hyperlink ref="E175" r:id="rId314"/>
+    <hyperlink ref="F175" r:id="rId315"/>
+    <hyperlink ref="E176" r:id="rId316"/>
+    <hyperlink ref="F176" r:id="rId317"/>
+    <hyperlink ref="E177" r:id="rId318"/>
+    <hyperlink ref="F177" r:id="rId319"/>
+    <hyperlink ref="E178" r:id="rId320"/>
+    <hyperlink ref="F178" r:id="rId321"/>
+    <hyperlink ref="E179" r:id="rId322"/>
+    <hyperlink ref="F179" r:id="rId323"/>
+    <hyperlink ref="E180" r:id="rId324"/>
+    <hyperlink ref="F180" r:id="rId325"/>
+    <hyperlink ref="E181" r:id="rId326"/>
+    <hyperlink ref="F181" r:id="rId327"/>
+    <hyperlink ref="E182" r:id="rId328"/>
+    <hyperlink ref="F182" r:id="rId329"/>
+    <hyperlink ref="F183" r:id="rId330"/>
+    <hyperlink ref="E184" r:id="rId331"/>
+    <hyperlink ref="F184" r:id="rId332"/>
+    <hyperlink ref="E185" r:id="rId333"/>
+    <hyperlink ref="F185" r:id="rId334"/>
+    <hyperlink ref="E186" r:id="rId335"/>
+    <hyperlink ref="F186" r:id="rId336"/>
+    <hyperlink ref="F187" r:id="rId337"/>
+    <hyperlink ref="E188" r:id="rId338"/>
+    <hyperlink ref="F188" r:id="rId339"/>
+    <hyperlink ref="E189" r:id="rId340"/>
+    <hyperlink ref="F189" r:id="rId341"/>
+    <hyperlink ref="E190" r:id="rId342"/>
+    <hyperlink ref="F190" r:id="rId343"/>
+    <hyperlink ref="E191" r:id="rId344"/>
+    <hyperlink ref="F191" r:id="rId345"/>
+    <hyperlink ref="E192" r:id="rId346"/>
+    <hyperlink ref="F192" r:id="rId347"/>
+    <hyperlink ref="E193" r:id="rId348"/>
+    <hyperlink ref="F193" r:id="rId349"/>
+    <hyperlink ref="E194" r:id="rId350"/>
+    <hyperlink ref="F194" r:id="rId351"/>
+    <hyperlink ref="E195" r:id="rId352"/>
+    <hyperlink ref="F195" r:id="rId353"/>
+    <hyperlink ref="E196" r:id="rId354"/>
+    <hyperlink ref="F196" r:id="rId355"/>
+    <hyperlink ref="E197" r:id="rId356"/>
+    <hyperlink ref="F197" r:id="rId357"/>
+    <hyperlink ref="E198" r:id="rId358"/>
+    <hyperlink ref="F198" r:id="rId359"/>
+    <hyperlink ref="E199" r:id="rId360"/>
+    <hyperlink ref="F199" r:id="rId361"/>
+    <hyperlink ref="F200" r:id="rId362"/>
+    <hyperlink ref="E201" r:id="rId363"/>
+    <hyperlink ref="F201" r:id="rId364"/>
+    <hyperlink ref="E202" r:id="rId365"/>
+    <hyperlink ref="F202" r:id="rId366"/>
+    <hyperlink ref="E203" r:id="rId367"/>
+    <hyperlink ref="F203" r:id="rId368"/>
+    <hyperlink ref="E204" r:id="rId369"/>
+    <hyperlink ref="F204" r:id="rId370"/>
+    <hyperlink ref="E205" r:id="rId371"/>
+    <hyperlink ref="F205" r:id="rId372"/>
+    <hyperlink ref="E206" r:id="rId373"/>
+    <hyperlink ref="F206" r:id="rId374"/>
+    <hyperlink ref="F207" r:id="rId375"/>
+    <hyperlink ref="E208" r:id="rId376"/>
+    <hyperlink ref="F208" r:id="rId377"/>
+    <hyperlink ref="E209" r:id="rId378"/>
+    <hyperlink ref="F209" r:id="rId379"/>
+    <hyperlink ref="E210" r:id="rId380"/>
+    <hyperlink ref="F210" r:id="rId381"/>
+    <hyperlink ref="E211" r:id="rId382"/>
+    <hyperlink ref="F211" r:id="rId383"/>
+    <hyperlink ref="E212" r:id="rId384"/>
+    <hyperlink ref="F212" r:id="rId385"/>
+    <hyperlink ref="E213" r:id="rId386"/>
+    <hyperlink ref="F213" r:id="rId387"/>
+    <hyperlink ref="F214" r:id="rId388"/>
+    <hyperlink ref="E215" r:id="rId389"/>
+    <hyperlink ref="F215" r:id="rId390"/>
+    <hyperlink ref="E216" r:id="rId391"/>
+    <hyperlink ref="F216" r:id="rId392"/>
+    <hyperlink ref="E217" r:id="rId393"/>
+    <hyperlink ref="F217" r:id="rId394"/>
+    <hyperlink ref="E218" r:id="rId395"/>
+    <hyperlink ref="F218" r:id="rId396"/>
+    <hyperlink ref="F219" r:id="rId397"/>
+    <hyperlink ref="E220" r:id="rId398"/>
+    <hyperlink ref="F220" r:id="rId399"/>
+    <hyperlink ref="E221" r:id="rId400"/>
+    <hyperlink ref="F221" r:id="rId401"/>
+    <hyperlink ref="E222" r:id="rId402"/>
+    <hyperlink ref="F222" r:id="rId403"/>
+    <hyperlink ref="E223" r:id="rId404"/>
+    <hyperlink ref="F223" r:id="rId405"/>
+    <hyperlink ref="E224" r:id="rId406"/>
+    <hyperlink ref="F224" r:id="rId407"/>
+    <hyperlink ref="E225" r:id="rId408"/>
+    <hyperlink ref="F225" r:id="rId409"/>
+    <hyperlink ref="F226" r:id="rId410"/>
+    <hyperlink ref="E227" r:id="rId411"/>
+    <hyperlink ref="F227" r:id="rId412"/>
+    <hyperlink ref="E228" r:id="rId413"/>
+    <hyperlink ref="F228" r:id="rId414"/>
+    <hyperlink ref="E229" r:id="rId415"/>
+    <hyperlink ref="F229" r:id="rId416"/>
+    <hyperlink ref="E230" r:id="rId417"/>
+    <hyperlink ref="F230" r:id="rId418"/>
+    <hyperlink ref="E231" r:id="rId419"/>
+    <hyperlink ref="F231" r:id="rId420"/>
+    <hyperlink ref="E232" r:id="rId421"/>
+    <hyperlink ref="F232" r:id="rId422"/>
+    <hyperlink ref="E233" r:id="rId423"/>
+    <hyperlink ref="F233" r:id="rId424"/>
+    <hyperlink ref="E234" r:id="rId425"/>
+    <hyperlink ref="F234" r:id="rId426"/>
+    <hyperlink ref="E235" r:id="rId427"/>
+    <hyperlink ref="F235" r:id="rId428"/>
+    <hyperlink ref="E236" r:id="rId429"/>
+    <hyperlink ref="F236" r:id="rId430"/>
+    <hyperlink ref="E237" r:id="rId431"/>
+    <hyperlink ref="F237" r:id="rId432"/>
+    <hyperlink ref="E238" r:id="rId433"/>
+    <hyperlink ref="F238" r:id="rId434"/>
+    <hyperlink ref="E239" r:id="rId435"/>
+    <hyperlink ref="F239" r:id="rId436"/>
+    <hyperlink ref="E240" r:id="rId437"/>
+    <hyperlink ref="F240" r:id="rId438"/>
+    <hyperlink ref="E241" r:id="rId439"/>
+    <hyperlink ref="F241" r:id="rId440"/>
+    <hyperlink ref="E242" r:id="rId441"/>
+    <hyperlink ref="F242" r:id="rId442"/>
+    <hyperlink ref="E243" r:id="rId443"/>
+    <hyperlink ref="F243" r:id="rId444"/>
+    <hyperlink ref="E244" r:id="rId445"/>
+    <hyperlink ref="F244" r:id="rId446"/>
+    <hyperlink ref="E245" r:id="rId447"/>
+    <hyperlink ref="F245" r:id="rId448"/>
+    <hyperlink ref="E246" r:id="rId449"/>
+    <hyperlink ref="F246" r:id="rId450"/>
+    <hyperlink ref="E247" r:id="rId451"/>
+    <hyperlink ref="F247" r:id="rId452"/>
+    <hyperlink ref="E248" r:id="rId453"/>
+    <hyperlink ref="F248" r:id="rId454"/>
+    <hyperlink ref="E249" r:id="rId455"/>
+    <hyperlink ref="F249" r:id="rId456"/>
+    <hyperlink ref="E250" r:id="rId457"/>
+    <hyperlink ref="F250" r:id="rId458"/>
+    <hyperlink ref="E251" r:id="rId459"/>
+    <hyperlink ref="F251" r:id="rId460"/>
+    <hyperlink ref="E252" r:id="rId461"/>
+    <hyperlink ref="F252" r:id="rId462"/>
+    <hyperlink ref="E253" r:id="rId463"/>
+    <hyperlink ref="F253" r:id="rId464"/>
+    <hyperlink ref="E254" r:id="rId465"/>
+    <hyperlink ref="F254" r:id="rId466"/>
+    <hyperlink ref="E255" r:id="rId467"/>
+    <hyperlink ref="F255" r:id="rId468"/>
+    <hyperlink ref="E256" r:id="rId469"/>
+    <hyperlink ref="F256" r:id="rId470"/>
+    <hyperlink ref="E257" r:id="rId471"/>
+    <hyperlink ref="F257" r:id="rId472"/>
+    <hyperlink ref="E258" r:id="rId473"/>
+    <hyperlink ref="F258" r:id="rId474"/>
+    <hyperlink ref="E259" r:id="rId475"/>
+    <hyperlink ref="F259" r:id="rId476"/>
+    <hyperlink ref="E260" r:id="rId477"/>
+    <hyperlink ref="F260" r:id="rId478"/>
+    <hyperlink ref="E261" r:id="rId479"/>
+    <hyperlink ref="F261" r:id="rId480"/>
+    <hyperlink ref="E262" r:id="rId481"/>
+    <hyperlink ref="F262" r:id="rId482"/>
+    <hyperlink ref="E263" r:id="rId483"/>
+    <hyperlink ref="F263" r:id="rId484"/>
+    <hyperlink ref="E264" r:id="rId485"/>
+    <hyperlink ref="F264" r:id="rId486"/>
+    <hyperlink ref="E265" r:id="rId487"/>
+    <hyperlink ref="F265" r:id="rId488"/>
+    <hyperlink ref="E266" r:id="rId489"/>
+    <hyperlink ref="F266" r:id="rId490"/>
+    <hyperlink ref="E267" r:id="rId491"/>
+    <hyperlink ref="F267" r:id="rId492"/>
+    <hyperlink ref="E268" r:id="rId493"/>
+    <hyperlink ref="F268" r:id="rId494"/>
+    <hyperlink ref="E269" r:id="rId495"/>
+    <hyperlink ref="F269" r:id="rId496"/>
+    <hyperlink ref="E270" r:id="rId497"/>
+    <hyperlink ref="F270" r:id="rId498"/>
+    <hyperlink ref="E271" r:id="rId499"/>
+    <hyperlink ref="F271" r:id="rId500"/>
+    <hyperlink ref="E272" r:id="rId501"/>
+    <hyperlink ref="F272" r:id="rId502"/>
+    <hyperlink ref="E273" r:id="rId503"/>
+    <hyperlink ref="F273" r:id="rId504"/>
+    <hyperlink ref="E274" r:id="rId505"/>
+    <hyperlink ref="F274" r:id="rId506"/>
+    <hyperlink ref="E275" r:id="rId507"/>
+    <hyperlink ref="F275" r:id="rId508"/>
+    <hyperlink ref="E276" r:id="rId509"/>
+    <hyperlink ref="F276" r:id="rId510"/>
+    <hyperlink ref="E277" r:id="rId511"/>
+    <hyperlink ref="F277" r:id="rId512"/>
+    <hyperlink ref="E278" r:id="rId513"/>
+    <hyperlink ref="F278" r:id="rId514"/>
+    <hyperlink ref="E279" r:id="rId515"/>
+    <hyperlink ref="F279" r:id="rId516"/>
+    <hyperlink ref="E280" r:id="rId517"/>
+    <hyperlink ref="F280" r:id="rId518"/>
+    <hyperlink ref="E281" r:id="rId519"/>
+    <hyperlink ref="F281" r:id="rId520"/>
+    <hyperlink ref="E282" r:id="rId521"/>
+    <hyperlink ref="F282" r:id="rId522"/>
+    <hyperlink ref="E283" r:id="rId523"/>
+    <hyperlink ref="F283" r:id="rId524"/>
+    <hyperlink ref="E284" r:id="rId525"/>
+    <hyperlink ref="F284" r:id="rId526"/>
+    <hyperlink ref="E285" r:id="rId527"/>
+    <hyperlink ref="F285" r:id="rId528"/>
+    <hyperlink ref="E286" r:id="rId529"/>
+    <hyperlink ref="F286" r:id="rId530"/>
+    <hyperlink ref="E287" r:id="rId531"/>
+    <hyperlink ref="F287" r:id="rId532"/>
+    <hyperlink ref="E288" r:id="rId533"/>
+    <hyperlink ref="F288" r:id="rId534"/>
+    <hyperlink ref="E289" r:id="rId535"/>
+    <hyperlink ref="F289" r:id="rId536"/>
+    <hyperlink ref="E290" r:id="rId537"/>
+    <hyperlink ref="F290" r:id="rId538"/>
+    <hyperlink ref="E291" r:id="rId539"/>
+    <hyperlink ref="F291" r:id="rId540"/>
+    <hyperlink ref="E292" r:id="rId541"/>
+    <hyperlink ref="F292" r:id="rId542"/>
+    <hyperlink ref="E293" r:id="rId543"/>
+    <hyperlink ref="F293" r:id="rId544"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>