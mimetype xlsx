--- v0 (2026-08-17)
+++ v1 (2026-10-21)
@@ -8,80 +8,167 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="136">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD6D31FA81</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale pronto soccorso</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD4736DE13</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale cancelleria</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD42CD0878</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura palloni per attività sportiva</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD2F74EE7F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento servizio Amministratore di sistema</t>
+  </si>
+  <si>
+    <t>BD2F265134</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura badge presenze</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD1E485BF8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio amministratore di sistema</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD17F8D987</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura piastre defibrillatore scuola Cadorna</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD15D67B66</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ordine materiale pubblicitario POC Sussidi digitali</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0C737B1B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Abbonamento riviste specializzate</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>BCC192F591</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo Servizi Hosting Aruba</t>
+  </si>
+  <si>
     <t>23/07/2026</t>
   </si>
   <si>
     <t>BC7E4DF212</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi Poste Italiane SPA</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>21/07/2026</t>
   </si>
   <si>
     <t>BC78B3864D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Dispositivi informatici POC Per la scuola 2014-2020</t>
   </si>
   <si>
     <t>10/07/2026</t>
   </si>
   <si>
     <t>BC5CA5AB90</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo licenza e assistenza software EDT</t>
   </si>
   <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC4AD64354</t>
   </si>
@@ -719,778 +806,978 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7E4DF212" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/09685223-2022-4b3b-a525-ca58e6adfe05" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC78B3864D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/004ade2e-43a4-4891-9f8c-9b392c71f6f8" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5CA5AB90" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/bbb448bc-aa53-4437-af8c-0d4f31ddfe93" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4AD64354" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/6fd93126-42f6-402c-be1a-4e84d4d201c2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3E127860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/5931e8ae-e86d-42f2-8d3f-acc6109ffed7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2E863EAB" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/114e3e41-dca6-4f10-9aa2-916a3fb5d8b1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF6BA03BB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/e90c37e6-1735-4eeb-ba3f-d47115379189" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBEEC2507B" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/5ae51f0d-94a8-47c7-8d50-c5f33469e214" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA9D7711" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/d07cc6f1-8db3-4609-ab4e-52ca6dbd3f87" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA22C327" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/2e259edf-0a44-41d6-93c7-bfa5e99f78d7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD5FAC281" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/706370fa-514d-45d4-a637-1c1e95ef3f13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC6218021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/87587567-b584-4c2c-923d-12fbf81236c8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC355C5A2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/40992461-dd98-4c6d-8e05-325b5b746354" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC8616A6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/5cbcfc29-e95a-4498-bdf6-5aa42471bbcf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2C40D29" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/a6fb73c1-f300-4215-9803-501663fb8a63" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9F470E54" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/34b44a1a-91f4-4b2d-9c82-226862482822" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB893FD4AA" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/5fff39a2-1364-45fb-b8a1-990b9ea99d3a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C03D4CA" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/c0e9a010-7f74-4f9d-9ce0-a94abaac53c3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76AB40D6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/e6d07632-fe00-48a7-a146-e513b5198953" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB744A9BF2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/68279402-26ef-499e-981d-68691a70fb72" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB52CDD4A4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/f12d18e1-1500-4e9d-af11-ab74b154dc27" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB48C409D0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/dba6da1a-9b3d-463a-903f-392ce8437e2f" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C7FE4CF" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/c8f6774f-33b6-4333-a5f2-ce4c79484cb0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3CA82840" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/2e260c03-7e20-42ad-83c3-5e4f09f43adf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3375C9FB" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/88d8ceca-1654-4438-ab87-2b1561e6cd07" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30B160E1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/2415a7a5-7a99-4eb4-88da-23f484cc70dc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30A23857" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/0124903c-c83a-4b6c-a53d-0dcd7b1f6e29" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEACB99CF" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/bae667c2-03e3-466b-891b-9df09b016954" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6D5E17A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/685a54e9-3eeb-4f6d-b3bb-46e9032e8747" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA25DB4A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/3a281c8d-e713-4dee-b10f-016bc87340b4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC999D0C7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/9ddf171e-4522-4bf8-8456-8cbce43b86eb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC494103A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/3fbb1f0c-1592-4bf0-b1cf-b6b82dd33ecf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA947413A7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/fd48f85f-fa63-4e82-9974-53071afb7fdc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA2720230" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/c6cd2947-8f6d-496b-bb98-4e8c2d3b2bae" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6D31FA81" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/d88415f1-36f6-433f-9317-da8c036cfc2b" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4736DE13" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/a1f20388-7693-47d1-89f1-18db14af54b4" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD42CD0878" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/4c9a7122-8a8a-4d3c-b3e2-2fdf7855c5c9" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2F74EE7F" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/e12862a8-7772-4c73-967c-95287b583d8a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2F265134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/43904d1e-d828-4fc9-9571-546f955b7f5c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1E485BF8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/1e4a1b2d-c862-4301-b368-c02128421137" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD17F8D987" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/58e1f4c2-be8f-4438-a669-d5f15d5cb0f1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD15D67B66" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/f571e9d9-f037-4422-9a43-d6405bcccd82" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0C737B1B" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/e0fc449a-7c76-4d6f-a120-889265d55b82" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC192F591" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/f285ff15-9208-4608-84b5-03771c2462bc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7E4DF212" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/09685223-2022-4b3b-a525-ca58e6adfe05" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC78B3864D" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/004ade2e-43a4-4891-9f8c-9b392c71f6f8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5CA5AB90" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/bbb448bc-aa53-4437-af8c-0d4f31ddfe93" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4AD64354" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/6fd93126-42f6-402c-be1a-4e84d4d201c2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3E127860" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/5931e8ae-e86d-42f2-8d3f-acc6109ffed7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2E863EAB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/114e3e41-dca6-4f10-9aa2-916a3fb5d8b1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF6BA03BB" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/e90c37e6-1735-4eeb-ba3f-d47115379189" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBEEC2507B" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/5ae51f0d-94a8-47c7-8d50-c5f33469e214" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA9D7711" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/d07cc6f1-8db3-4609-ab4e-52ca6dbd3f87" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA22C327" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/2e259edf-0a44-41d6-93c7-bfa5e99f78d7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD5FAC281" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/706370fa-514d-45d4-a637-1c1e95ef3f13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC6218021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/87587567-b584-4c2c-923d-12fbf81236c8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC355C5A2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/40992461-dd98-4c6d-8e05-325b5b746354" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC8616A6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/5cbcfc29-e95a-4498-bdf6-5aa42471bbcf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2C40D29" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/a6fb73c1-f300-4215-9803-501663fb8a63" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9F470E54" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/34b44a1a-91f4-4b2d-9c82-226862482822" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB893FD4AA" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/5fff39a2-1364-45fb-b8a1-990b9ea99d3a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C03D4CA" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/c0e9a010-7f74-4f9d-9ce0-a94abaac53c3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB76AB40D6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/e6d07632-fe00-48a7-a146-e513b5198953" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB744A9BF2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/68279402-26ef-499e-981d-68691a70fb72" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB52CDD4A4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/f12d18e1-1500-4e9d-af11-ab74b154dc27" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB48C409D0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/dba6da1a-9b3d-463a-903f-392ce8437e2f" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C7FE4CF" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/c8f6774f-33b6-4333-a5f2-ce4c79484cb0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3CA82840" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/2e260c03-7e20-42ad-83c3-5e4f09f43adf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3375C9FB" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/88d8ceca-1654-4438-ab87-2b1561e6cd07" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30B160E1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/2415a7a5-7a99-4eb4-88da-23f484cc70dc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB30A23857" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/0124903c-c83a-4b6c-a53d-0dcd7b1f6e29" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEACB99CF" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/bae667c2-03e3-466b-891b-9df09b016954" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6D5E17A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/685a54e9-3eeb-4f6d-b3bb-46e9032e8747" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA25DB4A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/3a281c8d-e713-4dee-b10f-016bc87340b4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC999D0C7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/9ddf171e-4522-4bf8-8456-8cbce43b86eb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC494103A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/3fbb1f0c-1592-4bf0-b1cf-b6b82dd33ecf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA947413A7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/fd48f85f-fa63-4e82-9974-53071afb7fdc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA2720230" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/atti-amministrazioni-enti/c6cd2947-8f6d-496b-bb98-4e8c2d3b2bae" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC85800C/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F36"/>
+  <dimension ref="A1:F46"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>10973</v>
+        <v>15003</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>10939</v>
+        <v>14188</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>10717</v>
+        <v>14094</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>10533</v>
+        <v>13665</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6">
+        <v>13661</v>
+      </c>
+      <c r="C6" t="s">
         <v>19</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7">
+        <v>13484</v>
+      </c>
+      <c r="C7" t="s">
         <v>22</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8">
+        <v>13172</v>
+      </c>
+      <c r="C8" t="s">
         <v>25</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9">
+        <v>13091</v>
+      </c>
+      <c r="C9" t="s">
         <v>28</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10">
+        <v>12884</v>
+      </c>
+      <c r="C10" t="s">
         <v>31</v>
       </c>
-      <c r="B10">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>8072</v>
+        <v>11103</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
-        <v>7970</v>
+        <v>10973</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13">
-        <v>7500</v>
+        <v>10939</v>
       </c>
       <c r="C13" t="s">
         <v>40</v>
       </c>
       <c r="D13" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="B14">
-        <v>7434</v>
+        <v>10717</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15">
-        <v>7311</v>
+        <v>10533</v>
       </c>
       <c r="C15" t="s">
         <v>46</v>
       </c>
       <c r="D15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16">
-        <v>6854</v>
+        <v>10300</v>
       </c>
       <c r="C16" t="s">
         <v>49</v>
       </c>
       <c r="D16" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>51</v>
       </c>
       <c r="B17">
-        <v>6809</v>
+        <v>10021</v>
       </c>
       <c r="C17" t="s">
         <v>52</v>
       </c>
       <c r="D17" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>54</v>
       </c>
       <c r="B18">
-        <v>6468</v>
+        <v>8827</v>
       </c>
       <c r="C18" t="s">
         <v>55</v>
       </c>
       <c r="D18" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>57</v>
       </c>
       <c r="B19">
-        <v>5937</v>
+        <v>8569</v>
       </c>
       <c r="C19" t="s">
         <v>58</v>
       </c>
       <c r="D19" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20">
-        <v>5561</v>
+        <v>8077</v>
       </c>
       <c r="C20" t="s">
         <v>61</v>
       </c>
       <c r="D20" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>60</v>
       </c>
       <c r="B21">
-        <v>5561</v>
+        <v>8072</v>
       </c>
       <c r="C21" t="s">
         <v>63</v>
       </c>
       <c r="D21" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B22">
-        <v>5561</v>
+        <v>7970</v>
       </c>
       <c r="C22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D22" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B23">
-        <v>5397</v>
+        <v>7500</v>
       </c>
       <c r="C23" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D23" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B24">
-        <v>5219</v>
+        <v>7434</v>
       </c>
       <c r="C24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D24" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B25">
-        <v>5217</v>
+        <v>7311</v>
       </c>
       <c r="C25" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B26">
-        <v>5062</v>
+        <v>6854</v>
       </c>
       <c r="C26" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B27">
-        <v>5053</v>
+        <v>6809</v>
       </c>
       <c r="C27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D27" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B28">
-        <v>5017</v>
+        <v>6468</v>
       </c>
       <c r="C28" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B29">
-        <v>4111</v>
+        <v>5937</v>
       </c>
       <c r="C29" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B30">
-        <v>4050</v>
+        <v>5561</v>
       </c>
       <c r="C30" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D30" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31">
-        <v>3889</v>
+        <v>5561</v>
       </c>
       <c r="C31" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D31" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B32">
-        <v>3617</v>
+        <v>5561</v>
       </c>
       <c r="C32" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D32" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B33">
-        <v>3507</v>
+        <v>5397</v>
       </c>
       <c r="C33" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D33" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B34">
-        <v>2659</v>
+        <v>5219</v>
       </c>
       <c r="C34" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D34" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B35">
-        <v>2188</v>
+        <v>5217</v>
       </c>
       <c r="C35" t="s">
         <v>102</v>
       </c>
       <c r="D35" t="s">
         <v>103</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>104</v>
       </c>
       <c r="B36">
-        <v>3267</v>
+        <v>5062</v>
       </c>
       <c r="C36" t="s">
         <v>105</v>
       </c>
       <c r="D36" t="s">
         <v>106</v>
       </c>
-      <c r="E36" t="s">
-        <v>105</v>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>104</v>
+      </c>
+      <c r="B37">
+        <v>5053</v>
+      </c>
+      <c r="C37" t="s">
+        <v>107</v>
+      </c>
+      <c r="D37" t="s">
+        <v>108</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38">
+        <v>5017</v>
+      </c>
+      <c r="C38" t="s">
+        <v>110</v>
+      </c>
+      <c r="D38" t="s">
+        <v>111</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39">
+        <v>4111</v>
+      </c>
+      <c r="C39" t="s">
+        <v>113</v>
+      </c>
+      <c r="D39" t="s">
+        <v>114</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>115</v>
+      </c>
+      <c r="B40">
+        <v>4050</v>
+      </c>
+      <c r="C40" t="s">
+        <v>116</v>
+      </c>
+      <c r="D40" t="s">
+        <v>117</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>118</v>
+      </c>
+      <c r="B41">
+        <v>3889</v>
+      </c>
+      <c r="C41" t="s">
+        <v>119</v>
+      </c>
+      <c r="D41" t="s">
+        <v>120</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>121</v>
+      </c>
+      <c r="B42">
+        <v>3617</v>
+      </c>
+      <c r="C42" t="s">
+        <v>122</v>
+      </c>
+      <c r="D42" t="s">
+        <v>123</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>124</v>
+      </c>
+      <c r="B43">
+        <v>3507</v>
+      </c>
+      <c r="C43" t="s">
+        <v>125</v>
+      </c>
+      <c r="D43" t="s">
+        <v>126</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>127</v>
+      </c>
+      <c r="B44">
+        <v>2659</v>
+      </c>
+      <c r="C44" t="s">
+        <v>128</v>
+      </c>
+      <c r="D44" t="s">
+        <v>129</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>130</v>
+      </c>
+      <c r="B45">
+        <v>2188</v>
+      </c>
+      <c r="C45" t="s">
+        <v>131</v>
+      </c>
+      <c r="D45" t="s">
+        <v>132</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>133</v>
+      </c>
+      <c r="B46">
+        <v>3267</v>
+      </c>
+      <c r="C46" t="s">
+        <v>134</v>
+      </c>
+      <c r="D46" t="s">
+        <v>135</v>
+      </c>
+      <c r="E46" t="s">
+        <v>134</v>
+      </c>
+      <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -1520,51 +1807,71 @@
     <hyperlink ref="F23" r:id="rId44"/>
     <hyperlink ref="E24" r:id="rId45"/>
     <hyperlink ref="F24" r:id="rId46"/>
     <hyperlink ref="E25" r:id="rId47"/>
     <hyperlink ref="F25" r:id="rId48"/>
     <hyperlink ref="E26" r:id="rId49"/>
     <hyperlink ref="F26" r:id="rId50"/>
     <hyperlink ref="E27" r:id="rId51"/>
     <hyperlink ref="F27" r:id="rId52"/>
     <hyperlink ref="E28" r:id="rId53"/>
     <hyperlink ref="F28" r:id="rId54"/>
     <hyperlink ref="E29" r:id="rId55"/>
     <hyperlink ref="F29" r:id="rId56"/>
     <hyperlink ref="E30" r:id="rId57"/>
     <hyperlink ref="F30" r:id="rId58"/>
     <hyperlink ref="E31" r:id="rId59"/>
     <hyperlink ref="F31" r:id="rId60"/>
     <hyperlink ref="E32" r:id="rId61"/>
     <hyperlink ref="F32" r:id="rId62"/>
     <hyperlink ref="E33" r:id="rId63"/>
     <hyperlink ref="F33" r:id="rId64"/>
     <hyperlink ref="E34" r:id="rId65"/>
     <hyperlink ref="F34" r:id="rId66"/>
     <hyperlink ref="E35" r:id="rId67"/>
     <hyperlink ref="F35" r:id="rId68"/>
-    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>