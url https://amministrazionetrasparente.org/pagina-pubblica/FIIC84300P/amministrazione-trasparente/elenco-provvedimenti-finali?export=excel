--- v0 (2026-08-25)
+++ v1 (2026-10-15)
@@ -8,107 +8,260 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1001" uniqueCount="525">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1121" uniqueCount="576">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD5C636120</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto corso di formazione aggiuntiva per il preposto per n.1 docente</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD5B21A8DA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto arredi aula polivalente al plesso infanzia Torrigiani</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Avviso prot. 8885 del 22 luglio 2026 ORIENTAMENTO FSE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - Avviso prot. 10171 del 9 settembre 2026 - Agenda NORD 2 ITALIANO L1 </t>
+  </si>
+  <si>
+    <t>BD54BC99B4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di n.2 defibrillatori per le scuole Agnesi e Nencioni.</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - per il conferimento di N. 2 incarichi individuali di ESPERTO e n. 2 incarichi individuali di TUTOR per la conduzione di n. 2 moduli LA LINGUA DELLO STUDIO – italiano L2 scuola secondaria</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD417E98AF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto corso di formazione aggiuntiva del preposto</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD16B3C588</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto ghiaccio istantaneo per il comprensivo "Oltrarno"</t>
+  </si>
+  <si>
+    <t>BD153BF373</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto carta per segreteria amministrativa</t>
+  </si>
+  <si>
+    <t>BD12D911B1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Dispositivi digitali progetto POC “Per la Scuola” 2014-2020</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD1067AFA3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto targa  POC “Per la Scuola” 2014-2020 -Dispositivi digitali CODICE PROGETTO: 10.8.6A-FDRPOC-TO-2026-186</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - collaboratori scolastici per supporto AGENDA NORD 2</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto assunzione incarico di project manager Progetto Mani, Mente e Movimento: l'arte dell'equilibrio PIANO ESTATE 2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Assunzione incarico di project manager progetto Costruire competenze, rafforzare fiducia AGENDA NORD</t>
+  </si>
+  <si>
+    <t>BCE87C6C92</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto n.1 switch TP-Link per armadio centro stella in Segreteria</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>BCD902A725</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - n.73 per acquisto n.12 Kit Lego Education Spike ESO4.6.A1.B-FSEPN-TO-2026-356 Agenda Nord</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - P. Estate Decreto conferimento incarichi avviso POTENZIAMENTO seconde e terze.pdf</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Decreto conferimento incarico referenti AGENDA NORD 2</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Decreto conferimento incarichi avviso prot. 8925 n. 2 referenti PIANO ESTATE</t>
+  </si>
+  <si>
+    <t>BCCE5C16A8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto n.1 targa pubblicitaria progetto ESO4.6.A1.B-FSEPN-TO-2025-215 Progetto “Lingua, studio, scienze: pomeriggi per crescere”</t>
+  </si>
+  <si>
+    <t>BCCE1BA3DA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto n.3 targhe pubblicitarie e kit 200 shopper in cotone progetto ESO4.6.A1.B-FSEPN-TO-2024-151 Progetto “English is fun!”</t>
+  </si>
+  <si>
+    <t>BCCDB96299</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto targhe pubblicitarie e kit 100 shopper in cotone progetto ESO4.6.A1.B-FSEPN-TO-2024-92 Progetto “Coding e Robotica: alla scoperta del futuro digitale”</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>Decreto conferimento incarichi Agenda NORD 2 avviso prot. 9316 del 13 agosto 2026 corsi coding primaria 30 h e 60 h</t>
+  </si>
+  <si>
     <t>13/08/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - Decreto conferimento incarichi corsi di matematica - coding e robotica/laboratorio STEM - scuola primaria AGENDA NORD 2</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>06/08/2026</t>
   </si>
   <si>
     <t>BCA68FFE8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ODA sul Mepa per acquisto prodotti di pulizia scuola Nencioni</t>
   </si>
   <si>
     <t>BCA610596F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ODA sul Mepa per acquisto prodotti di pulizia scuola  Agnesi</t>
   </si>
   <si>
     <t>BCA5ED8DC7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ODA sul Mepa per acquisto prodotti di pulizia scuola  Torrigiani</t>
   </si>
   <si>
     <t>BCA5BEA2DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ODA sul Mepa per acquisto prodotti di pulizia scuola Machiavelli</t>
+  </si>
+  <si>
+    <t>05/08/2026</t>
+  </si>
+  <si>
+    <t>BCA406F567</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Trattativa diretta DigCompEDU: corso di formazione competenze digitali per educare e certificazione delle competenze digitali per educare per Animatore digitale</t>
   </si>
   <si>
     <t>29/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - figura di supporto tecnico e operativo specialistico
 Progetto Costruire competenze, rafforzare fiducia</t>
   </si>
   <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>BC56E3E8BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizi di formazione per AT e noleggio utenza con supporto tecnico</t>
   </si>
   <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC4B891C4A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto diari personalizzati di istituto A.S.2026/2027</t>
@@ -2123,4459 +2276,4977 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA68FFE8A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e11d2373-c4cb-4685-b334-6e54d2c2a769" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA610596F" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/68c0bd1f-7fca-43e6-8dd8-ce6854ed2276" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA5ED8DC7" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/5c5ce7c4-120e-492c-a2c6-610d87ceade4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA5BEA2DF" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/8fbd7c93-6fb4-47bb-b62e-b30a18fb47d0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC56E3E8BC" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/fad61252-17f0-4445-9e20-97b2b2b7e93e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4B891C4A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/300ee6c9-1885-4f9b-ac9d-664608d0a91c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B82754C3E3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/bb443762-6847-43e1-bb03-0ef1348464e4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8157C4329" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/8d0a997f-275b-44ab-aa4a-5851365dff56" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC138445B1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e06dc889-7709-4307-9645-12745624bcea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBDD772994" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/be093a47-86ac-44b6-8477-ad6cb63f1e80" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBCE11F544" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/44b3529f-1e6d-42c1-b42d-a79e3fa13252" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA8930EF0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/41d64f9c-62ac-4421-9a31-dbcd2fadc291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA86CD6BC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0803bad7-5a56-468c-ae89-ab1630c0df23" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA7F508C6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/f1f6e19c-3604-439b-8b4b-10ced652e6c2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA75B9ED6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/55b7b11d-b1c6-4236-b2bd-162f45d24599" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB97F490FD" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/fa1cb71c-1a97-4ec1-8fd0-93ed0833aa6c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA893OEFO" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e383fa98-b3b1-4c4a-867f-5d868c2e0e08" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB84F42CCD" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/087823c8-be2b-44af-8271-18befa72db88" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB80AA3C0E" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0051a974-3cdf-4bdb-ab01-f428fc3dc210" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB5CF83D65" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/7b6c123c-ed6e-41a9-8bb2-333387e11ce1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB58AE2B00" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/63e03c69-e117-4bc1-a915-7aa8fae3effb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB05B23A2C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/20801475-b4b6-4fbc-b92c-5ae5ac7a1aa6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB058A078E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/665351f9-f4c1-4416-aaed-9e7a17206a9b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB050C07E6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/afd2208e-c360-446a-a3ea-d3dca0dfaeb2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAE6D60320" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/de5f2ad5-5593-4bec-943f-5f378d47a3f0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BADB623C95" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/fe447f42-86c4-44ff-bd83-5231f220249b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAAB70D7A3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/b4d6af7a-a8e2-4f9f-b583-e09e7e864c48" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAAB986203" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/46af42aa-bd0f-4ffb-9d89-b386565e9706" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAAE4555A9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/219affef-489e-4351-96cd-fd0df13a9fd6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAA2472C12" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/2e445463-5565-45e5-a3f7-236a9afe48e3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAA1B65408" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/d5df4035-3a24-4822-b7cc-bbf729733a95" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA870BAB0D" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/769acbdf-b8bd-4041-9eac-fa079f8213ab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA4C3C8CEF" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/277f1821-e75e-4448-a5ea-d58149a667bf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA351655D4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/af0b3ca6-579e-47c9-82f4-81725b0988e8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA1EBDB8E1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/740d22d5-42fb-4625-81d3-6a53cbbe16d5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA1DE9766A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/9cc2e6b1-ece0-4ede-85ce-e9c4bb762e18" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA09D33E1A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/ac89f296-157c-4c41-8e6b-59119c654378" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA095C7E2C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/b88c835e-12e7-4bc0-b050-150e4a560f10" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9FE9C5C2B" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/d46e4d95-b0cd-4476-808a-408682b0ad1c" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9FA26881E" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e9a278a2-bd11-4e1d-8105-d8451ef19eaf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9FA5805B3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/9d03a746-68f4-4b7e-bbdc-25141b928a32" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9EF2E51E4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/7bdfc240-dc9d-46e2-a85a-421a513ae552" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9EEA5402C" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/7f8455a2-e82c-4389-ada6-c9cd39576236" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9D133581E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/6fc4fc6f-3207-457e-922d-da621fe7a0f5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B949D2170A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/d0c82f1c-c366-46aa-a593-9a96603a6172" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9160C733F" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/42213470-0e14-44d2-b171-639bf412540a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9158C46B4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/dc448a1f-9095-450f-a733-ab50f9f50a22" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B91245C778" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/10d9c067-8b15-4339-a939-124b5e29afd2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8F05C3371" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/b564df17-8575-48e8-8156-01dbb744755d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8D01EB362" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/b96a67a7-b296-4b30-bf59-09e2ade78d9f" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8A6D45431" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/cb89bf01-fb7e-4d1c-8341-39f35c41fe04" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B88DEEFC93" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/bdbea857-e6c5-4fcd-bec9-2e557da917be" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B88E202609" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/b0fba351-e25d-44f7-b083-f0c855d31515" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8758D93DB" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/73de7bfc-0ba9-417c-a36d-d454e264e05d" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B87020F4FB" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/451b1efe-7b69-42c3-afd2-3df144a4e6bc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B83A693023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/a77a95f5-41f9-4a42-8e0a-bd7da3ec152e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B837507CF4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/bafcc30f-9ac8-491f-8d2e-facdbeb2f139" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B82288473D" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/f5d9cfe3-e486-41c0-89a2-4675e0fe777a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8221EC642" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e06709fb-fdaa-4939-a5ae-5b8e39ce61fb" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7F3F78238" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/b5a5644e-76b2-4e94-a2f0-6e1747f79a57" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7F42F20AC" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/66e4be9f-d1d8-4d56-aa9d-8e228e864911" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7D8454145" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/7bcc512c-4596-4a6f-809b-9128a07658e5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7D6F0D243" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/82b9a02f-1a7f-4920-a7d1-12c0170e9f70" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7D6AF7313" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/92375ec2-f53e-4cb5-a498-3d70dc200a64" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7D49F9935" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/4b7a79f3-181f-4cb2-9db2-328cc534ba7a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7D428B7A1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/5976c5db-dbc4-4c51-ae5b-00fd29949950" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7CF7C9674" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/dc19ed79-761f-4ed6-893c-7c9221627aad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7CFCF17C0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/c6c982dc-0ed6-4090-af96-b1783ac150fe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7A6F21CB3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/a71c6306-1431-41e4-a620-273375af735f" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7A1083814" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/97167f00-81f2-4ba2-b414-05bf70b567f2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7A0F48423" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/5a4edf8a-f851-467f-b413-8162df54f1c7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7A0D23F13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/d6d5bb11-bd5b-4803-9ab5-9be1dde546d8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7A0BCB336" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/367cb9af-aa2a-4a9b-9979-4c686f2d8415" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7A09A3BAD" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/ac2318b3-a15f-44c9-9594-107203111ca3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7A081968B" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/5f914302-4fd0-49aa-9f84-9965601ab5cc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7A06594D8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0e74734f-e938-41f5-9126-bf1cb047e20c" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B72511C6B3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e822d14a-ef63-4f1c-b29b-51b8e7626b7b" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7220906CA" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/fb10ff25-359c-48f0-8798-104c5e7ac479" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7217B365A" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/54fc5334-27ec-4792-84a5-1a6ce9b80333" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B71D6E9F24" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/93803cd1-4eef-4a6c-a384-625a24de2f77" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B713F2A598" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/c3a86d4a-01fb-4f84-97c7-de1c7e9bf464" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7135DB714" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e2e0513b-d08c-4bab-a13f-387abfba0476" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B704333808" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/d71e8f03-e8c7-4bd1-8cb7-86cf14255cad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6F8FEF8C1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/8ceedf58-4cb7-4080-844e-206a6437d152" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6F9A8FD5D" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/53c86aea-5257-45f3-a714-7724b88503c8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6E27CD7DC" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/7712d21d-3995-42b1-b9c8-66f5ae0f7360" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6C0142552" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/eb88540e-b39d-47e2-b96a-184ddd8b489c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6C055ODE5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/3bdde2cb-74cd-444d-952e-d07a220d400f" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6BE8E1715" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e252b8f2-4371-42ae-b4c7-02f469be2079" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6B5AFF13A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/9b34c621-e903-4199-b6b2-e2cd66be8605" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B66C4AAA51" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/2a1a0b69-6098-469e-b620-d3075d72d9e6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B68C0B7C0C" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/71ae9ee8-b5bc-4158-a7d5-89b2d0a7f6ae" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6894D5577" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/172ccbf5-73a7-4c72-8f5a-e4293804a639" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B688FA3BE8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/ec4c4797-42e7-4d89-bfc1-3962cfa5205d" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B671BBB3CA" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/b580bd8f-e908-43d6-b31d-090579748814" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B66C94CD08" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/ff871f02-4d64-43d0-8471-b47a40ccd228" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B65543C0A7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/86a4b522-1b6a-44ca-8f1e-1d6e787ce287" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B623E7FA34" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/b7570fe7-91e0-42e1-adb0-6f83e8b1c7a7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B623A00460" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/d19c77a8-157e-46d0-9aa0-b61a9977bef2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6540E06D3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/26f83a26-d81a-4df8-8c1b-99e0a51cb2eb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B66B82122D" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/82504a34-486b-4a6b-b27f-9cd9c9454047" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B642D3ADE9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/53548641-ddca-40fb-ae31-5a9e0ba9a62b" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6139BFCB5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0b4c857f-3009-48ea-8010-095bf2419310" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5DFDD22DF" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/3fda65e8-4a75-49fd-92e2-6875a26dd54d" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5CCB51381" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/ccc9c668-cb22-4ee9-8ade-ed32d79e61a9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5D6F460B9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/8a89a175-2bca-4a83-bf59-c57e1b9b42fa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5D5C5D5CC" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/af18a7f7-0a36-4fb5-bf38-2bf76ed914ac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5D0A4138C" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/beb07094-043f-4435-9d8f-bd815a4acb01" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5CB3C76B0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/bc20b5b5-4840-4af5-a877-7756116dbd98" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5CA537240" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/dc388bc7-e915-402e-ba4b-3f5612e32a7f" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5B65250E0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/12c01aef-a8c9-4e7b-b1c7-ab6ad4354b62" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5436410BC" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e0a00ca9-65e3-4252-b3ed-f6df8d4420e1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B539133B9E" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/d6eed75b-6609-4b06-acd9-39e8d6d9415d" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B536D5FAA5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/7c39570d-1aa8-4613-a344-b331e19f6b7d" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B52695EAC5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/fb69fe38-2450-4c8b-a053-d9db8fc09ddc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4D8618566" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/74d8f041-7d45-4426-98e1-f8267b0f886b" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B49745228D" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/8c03a81b-7439-49f3-9128-7cb2bdee05b7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4CB36A9A6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/d1cdb9fc-8715-4a5b-a2e1-2df6407d018f" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B48C9D8408" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/f4b8c31b-9640-45d3-a858-f84af3cdca0d" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B47DC36A38" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/28647320-7fb8-4aa1-9a95-41d12b35a0ce" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B47D653E99" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/3c7c1906-3c69-4365-9445-734d495b6961" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B47BDA3F2B" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0d014a8e-4ae1-4e2b-bb71-d1d035f47879" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B478082D35" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0e423259-eb5d-4793-86e9-ef2620b330a1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B45D878F9C" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/a9409fa4-8d72-456c-bb6f-118e5f4a6142" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B45840925D" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/9ba5933d-7e0a-45d3-b833-c8bc3b5d423e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4488C9BCF" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/ca217c58-ec04-483d-8b39-20ba13700de6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B441170EAC" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/38e046fc-bdaa-4f4b-bb06-f6192d828d46" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3FB3353AF" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/418c18e0-8a67-4914-9a8d-1e8b95c94d55" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3FBB174FD" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/da155f24-47e4-4333-bab3-319e4a0814d7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3FB8CD169" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e0b50097-b6aa-4373-a6fb-fe4daf7ac7ab" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3FB44A844" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/153c5848-123d-46d1-81ee-d7a13ad244c6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3E8632C93" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0ac1d491-d980-4816-b309-760ba707813c" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B39F093BDE" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/c77468ad-b6ec-4530-8467-f25614ea6858" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B31AB59B11" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/92baa422-bcbb-4c70-9ad5-8acd18161269" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B31AEE1514" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/235f4769-d6f2-4134-98d0-ebe628b8e27c" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B313059A59" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/03d16e58-60de-4892-8f50-560a82a53338" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2FD3A14C5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/734c1d91-c770-485f-8c0e-df3adf9d6bf6" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2F91CAF92" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/087a741c-d6cc-42a1-bc8f-64f903f7ff8f" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2F72C132A" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/18f97b39-bdbf-4870-beb7-fdd32319e0a4" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2F6172A94" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/3f1b79ab-b2ec-4820-aad3-70d70e820155" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2F5EE2D3A" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/c59bfc70-aebb-451c-b660-ad7fc3fa4072" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2F59B68A2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/337aec4e-5633-4875-95a9-9a04f0455fb1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2F5362FC2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e67e95e1-601a-4bfd-a032-64d83d145743" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2F4CA2DC5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/3e2a6d32-9cdb-423b-aae5-d1a799f8e4d1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2ECDA2009" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0bb74538-a935-48f9-b74d-344a94d19963" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2D691DA76" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/56eeaf71-b174-48d9-a159-864d03b6a384" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2AA29D7BD" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/4002cff4-30c6-4266-bb22-6b4e40b7dbdd" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BOB157D36A" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/ae769189-18d0-42bd-9a12-ef4c6074507c" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B154D3FADD" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0c55e234-f70a-4e24-b09e-613018c0afb9" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2737FE524" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/c9bd759e-f091-4c88-9d5d-410740e29d58" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1EA98635A" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/7e78ee19-9007-46bc-86e3-29239fafbdc0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1940A3B1B" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/66bc8262-0e6c-46c2-ac7c-68f1af91a25f" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1D5E8E398" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/6210f26c-4b67-4b09-9d4d-049e4e8851fb" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1D60F8196" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/76467ff3-0583-4fdd-bbe6-27df0240de09" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1D5292FC9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/1a54d81d-6e75-4fc3-bd01-74e681ceb088" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1ADF4BA82" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/3e857bea-d213-4b4d-906a-3cb78d1cd335" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1D58DE211" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e09b1e04-41c2-4844-b613-4d2a81e9979e" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2668A1603" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/ace7c97e-e4c2-4fcf-8a4b-b9eba74dda0f" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B259F0EDDC" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/b9a3da82-173c-443b-968a-dad46fa575a5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2626F32AA" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/5f049b07-ea8d-47fa-bc33-af13c3b84c9c" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/Z4F3DB1DD1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/fd0a69f0-c5e3-4bf0-b975-d31fd0e3afcb" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B22F2BA429" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/8d58042d-b4ed-4074-84bf-99c270f6092f" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B216EA204D" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/ee64e2fd-744e-4d14-b9ba-973f1c3e0476" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1B3D01FAD" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/4b54e789-ad7b-4da6-a97d-48950b1994c9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B154AE6AE7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/ad93213e-a398-47dc-814e-5d9ec05b8c83" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B193CDDDEF" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/cbcf7cab-4a55-4bbc-8072-45614d257ef8" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1A300EE09" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/19b1bfa5-d8bc-44a5-89fc-a769792d0983" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B182E5F656" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/dfe3f7ed-57d7-4ac9-9ed2-3dcfea981ca0" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B172847CF5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/7ede0b1d-a535-425f-ab7e-a0b572e107bb" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B154305A6C" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/38c4990b-f25e-4dc1-a527-71356848fc53" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B171624571" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/5d88988c-f969-4181-a98c-840a7600c36c" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0F1848984" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/82171887-9a3d-4b41-be5c-7eec52cdf47b" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B163A05F1D" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/c92bdada-9c37-4423-a218-d0357909685d" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1415AEE00" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/af607a80-3400-454b-b31d-3fad3025b8d4" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1414F662B" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/bc137c18-d705-429b-be3f-9e9541b86f5c" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B140F50CE2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/5032eaf6-263a-4ca7-97ca-7e7c97b31e9f" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B13FF9842F" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/9afbd5b2-832f-4b03-bd49-8465eacb22ae" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B12A5DA36C" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0fe44cb2-3c88-47f9-afe5-a24ef9d63cb1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B11F307166" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/d177611d-ebaf-4383-9a54-7c567f18e89b" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0DE262D06" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/50d0ac36-500e-4f97-8f26-148543b19256" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B11A1032F3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/c8492874-8a2c-4409-8a28-1c5c897a5aa4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B118CCD53A" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e1e1ba98-ff10-4f3b-867f-169b35057165" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B11916E71E" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/46af7b66-6b97-41b5-b972-ed0c1c271669" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0E760B767" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/97e83554-0f08-45bb-8ee4-e4d30e9e708c" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B02B7835FA" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/688ee58f-77bf-47e7-87a4-081979492339" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0A99A5073" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/76093595-9062-4c0b-a4f0-609a0cb6dd39" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0470821E2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/78ebbb48-915d-44ad-b778-40c77afacf7c" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B08B20F213" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/74c13529-74b8-4c49-b4f6-41ec6638d86a" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B07A481086" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e9a407d0-67ab-4883-86d0-f6e24601bba5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B01898A3EO" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/8b2ae127-e94d-4671-8fa2-e56189ad933a" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0318B5B3F" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/cebc4789-0e1c-4bac-9296-21446b061c2f" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B02067F209" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0f6650aa-f6f9-4df1-9bd7-4356e89a8d17" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B020BCA038" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/631823d1-9409-4d86-bb75-11f663355130" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B03D66CA01" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0dd4b4be-ea75-416a-a676-a37b763df84e" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B010B266DB" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e5aae137-2563-44a4-9a15-f542ed6c01f8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B01898A3E0" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/9d86aba3-ef3f-4f1d-8a3b-a9f58436718e" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B01674B11F" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/9dce3ad0-4328-498a-9438-b72674062283" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5C636120" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/230cc98c-a4a2-4620-899a-4e7a7f6b4905" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5B21A8DA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/747c887c-09f4-4b0d-a4d1-e97236e9333d" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD54BC99B4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/dc44452f-0381-451a-8442-e42650557c6b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD417E98AF" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/7699eed7-d1ea-45a0-aeb7-0f6ce9c6b3de" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD16B3C588" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/cf948cc3-46d7-468a-a9ce-4a978b3f49e3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD153BF373" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/4661e1a8-1189-4258-9624-f5ecea1f408c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD12D911B1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/dea7fe49-a3ab-4365-9953-e4af304120b7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1067AFA3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/ec87da73-319c-4eae-a76f-7a0d676b4059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE87C6C92" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/cc599e6a-1202-47c6-869b-01f6b531b9ca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD902A725" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/1e4176b3-8eb2-4a15-9899-ed6813cf418d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE5C16A8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/b9d1f107-847b-469d-82e4-b6cb92f2cd3e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE1BA3DA" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/237ca6f4-74f8-4ee3-94e1-4ba378c1324c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCDB96299" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0a732a50-1ab1-42d9-895f-985e13184aac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA68FFE8A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e11d2373-c4cb-4685-b334-6e54d2c2a769" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA610596F" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/68c0bd1f-7fca-43e6-8dd8-ce6854ed2276" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA5ED8DC7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/5c5ce7c4-120e-492c-a2c6-610d87ceade4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA5BEA2DF" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/8fbd7c93-6fb4-47bb-b62e-b30a18fb47d0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA406F567" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e3d4feec-93e8-4fa1-94f9-c1b18999971b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC56E3E8BC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/fad61252-17f0-4445-9e20-97b2b2b7e93e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4B891C4A" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/300ee6c9-1885-4f9b-ac9d-664608d0a91c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B82754C3E3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/bb443762-6847-43e1-bb03-0ef1348464e4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8157C4329" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/8d0a997f-275b-44ab-aa4a-5851365dff56" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC138445B1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e06dc889-7709-4307-9645-12745624bcea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBDD772994" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/be093a47-86ac-44b6-8477-ad6cb63f1e80" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBCE11F544" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/44b3529f-1e6d-42c1-b42d-a79e3fa13252" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA8930EF0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/41d64f9c-62ac-4421-9a31-dbcd2fadc291" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA86CD6BC" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0803bad7-5a56-468c-ae89-ab1630c0df23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA7F508C6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/f1f6e19c-3604-439b-8b4b-10ced652e6c2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA75B9ED6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/55b7b11d-b1c6-4236-b2bd-162f45d24599" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB97F490FD" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/fa1cb71c-1a97-4ec1-8fd0-93ed0833aa6c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBA893OEFO" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e383fa98-b3b1-4c4a-867f-5d868c2e0e08" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB84F42CCD" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/087823c8-be2b-44af-8271-18befa72db88" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB80AA3C0E" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0051a974-3cdf-4bdb-ab01-f428fc3dc210" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB5CF83D65" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/7b6c123c-ed6e-41a9-8bb2-333387e11ce1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB58AE2B00" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/63e03c69-e117-4bc1-a915-7aa8fae3effb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB05B23A2C" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/20801475-b4b6-4fbc-b92c-5ae5ac7a1aa6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB058A078E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/665351f9-f4c1-4416-aaed-9e7a17206a9b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB050C07E6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/afd2208e-c360-446a-a3ea-d3dca0dfaeb2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAE6D60320" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/de5f2ad5-5593-4bec-943f-5f378d47a3f0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BADB623C95" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/fe447f42-86c4-44ff-bd83-5231f220249b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAAB70D7A3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/b4d6af7a-a8e2-4f9f-b583-e09e7e864c48" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAAB986203" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/46af42aa-bd0f-4ffb-9d89-b386565e9706" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAAE4555A9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/219affef-489e-4351-96cd-fd0df13a9fd6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAA2472C12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/2e445463-5565-45e5-a3f7-236a9afe48e3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAA1B65408" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/d5df4035-3a24-4822-b7cc-bbf729733a95" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA870BAB0D" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/769acbdf-b8bd-4041-9eac-fa079f8213ab" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA4C3C8CEF" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/277f1821-e75e-4448-a5ea-d58149a667bf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA351655D4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/af0b3ca6-579e-47c9-82f4-81725b0988e8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA1EBDB8E1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/740d22d5-42fb-4625-81d3-6a53cbbe16d5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA1DE9766A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/9cc2e6b1-ece0-4ede-85ce-e9c4bb762e18" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA09D33E1A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/ac89f296-157c-4c41-8e6b-59119c654378" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA095C7E2C" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/b88c835e-12e7-4bc0-b050-150e4a560f10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9FE9C5C2B" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/d46e4d95-b0cd-4476-808a-408682b0ad1c" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9FA26881E" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e9a278a2-bd11-4e1d-8105-d8451ef19eaf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9FA5805B3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/9d03a746-68f4-4b7e-bbdc-25141b928a32" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9EF2E51E4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/7bdfc240-dc9d-46e2-a85a-421a513ae552" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9EEA5402C" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/7f8455a2-e82c-4389-ada6-c9cd39576236" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9D133581E" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/6fc4fc6f-3207-457e-922d-da621fe7a0f5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B949D2170A" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/d0c82f1c-c366-46aa-a593-9a96603a6172" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9160C733F" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/42213470-0e14-44d2-b171-639bf412540a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9158C46B4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/dc448a1f-9095-450f-a733-ab50f9f50a22" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B91245C778" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/10d9c067-8b15-4339-a939-124b5e29afd2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8F05C3371" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/b564df17-8575-48e8-8156-01dbb744755d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8D01EB362" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/b96a67a7-b296-4b30-bf59-09e2ade78d9f" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8A6D45431" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/cb89bf01-fb7e-4d1c-8341-39f35c41fe04" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B88DEEFC93" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/bdbea857-e6c5-4fcd-bec9-2e557da917be" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B88E202609" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/b0fba351-e25d-44f7-b083-f0c855d31515" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8758D93DB" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/73de7bfc-0ba9-417c-a36d-d454e264e05d" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B87020F4FB" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/451b1efe-7b69-42c3-afd2-3df144a4e6bc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B83A693023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/a77a95f5-41f9-4a42-8e0a-bd7da3ec152e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B837507CF4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/bafcc30f-9ac8-491f-8d2e-facdbeb2f139" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B82288473D" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/f5d9cfe3-e486-41c0-89a2-4675e0fe777a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8221EC642" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e06709fb-fdaa-4939-a5ae-5b8e39ce61fb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7F3F78238" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/b5a5644e-76b2-4e94-a2f0-6e1747f79a57" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7F42F20AC" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/66e4be9f-d1d8-4d56-aa9d-8e228e864911" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7D8454145" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/7bcc512c-4596-4a6f-809b-9128a07658e5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7D6F0D243" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/82b9a02f-1a7f-4920-a7d1-12c0170e9f70" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7D6AF7313" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/92375ec2-f53e-4cb5-a498-3d70dc200a64" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7D49F9935" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/4b7a79f3-181f-4cb2-9db2-328cc534ba7a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7D428B7A1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/5976c5db-dbc4-4c51-ae5b-00fd29949950" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7CF7C9674" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/dc19ed79-761f-4ed6-893c-7c9221627aad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7CFCF17C0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/c6c982dc-0ed6-4090-af96-b1783ac150fe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7A6F21CB3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/a71c6306-1431-41e4-a620-273375af735f" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7A1083814" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/97167f00-81f2-4ba2-b414-05bf70b567f2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7A0F48423" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/5a4edf8a-f851-467f-b413-8162df54f1c7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7A0D23F13" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/d6d5bb11-bd5b-4803-9ab5-9be1dde546d8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7A0BCB336" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/367cb9af-aa2a-4a9b-9979-4c686f2d8415" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7A09A3BAD" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/ac2318b3-a15f-44c9-9594-107203111ca3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7A081968B" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/5f914302-4fd0-49aa-9f84-9965601ab5cc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7A06594D8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0e74734f-e938-41f5-9126-bf1cb047e20c" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B72511C6B3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e822d14a-ef63-4f1c-b29b-51b8e7626b7b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7220906CA" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/fb10ff25-359c-48f0-8798-104c5e7ac479" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7217B365A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/54fc5334-27ec-4792-84a5-1a6ce9b80333" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B71D6E9F24" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/93803cd1-4eef-4a6c-a384-625a24de2f77" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B713F2A598" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/c3a86d4a-01fb-4f84-97c7-de1c7e9bf464" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7135DB714" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e2e0513b-d08c-4bab-a13f-387abfba0476" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B704333808" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/d71e8f03-e8c7-4bd1-8cb7-86cf14255cad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6F8FEF8C1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/8ceedf58-4cb7-4080-844e-206a6437d152" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6F9A8FD5D" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/53c86aea-5257-45f3-a714-7724b88503c8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6E27CD7DC" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/7712d21d-3995-42b1-b9c8-66f5ae0f7360" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6C0142552" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/eb88540e-b39d-47e2-b96a-184ddd8b489c" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6C055ODE5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/3bdde2cb-74cd-444d-952e-d07a220d400f" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6BE8E1715" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e252b8f2-4371-42ae-b4c7-02f469be2079" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6B5AFF13A" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/9b34c621-e903-4199-b6b2-e2cd66be8605" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B66C4AAA51" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/2a1a0b69-6098-469e-b620-d3075d72d9e6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B68C0B7C0C" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/71ae9ee8-b5bc-4158-a7d5-89b2d0a7f6ae" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6894D5577" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/172ccbf5-73a7-4c72-8f5a-e4293804a639" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B688FA3BE8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/ec4c4797-42e7-4d89-bfc1-3962cfa5205d" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B671BBB3CA" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/b580bd8f-e908-43d6-b31d-090579748814" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B66C94CD08" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/ff871f02-4d64-43d0-8471-b47a40ccd228" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B65543C0A7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/86a4b522-1b6a-44ca-8f1e-1d6e787ce287" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B623E7FA34" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/b7570fe7-91e0-42e1-adb0-6f83e8b1c7a7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B623A00460" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/d19c77a8-157e-46d0-9aa0-b61a9977bef2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6540E06D3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/26f83a26-d81a-4df8-8c1b-99e0a51cb2eb" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B66B82122D" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/82504a34-486b-4a6b-b27f-9cd9c9454047" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B642D3ADE9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/53548641-ddca-40fb-ae31-5a9e0ba9a62b" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6139BFCB5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0b4c857f-3009-48ea-8010-095bf2419310" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5DFDD22DF" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/3fda65e8-4a75-49fd-92e2-6875a26dd54d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5CCB51381" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/ccc9c668-cb22-4ee9-8ade-ed32d79e61a9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5D6F460B9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/8a89a175-2bca-4a83-bf59-c57e1b9b42fa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5D5C5D5CC" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/af18a7f7-0a36-4fb5-bf38-2bf76ed914ac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5D0A4138C" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/beb07094-043f-4435-9d8f-bd815a4acb01" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5CB3C76B0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/bc20b5b5-4840-4af5-a877-7756116dbd98" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5CA537240" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/dc388bc7-e915-402e-ba4b-3f5612e32a7f" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5B65250E0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/12c01aef-a8c9-4e7b-b1c7-ab6ad4354b62" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5436410BC" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e0a00ca9-65e3-4252-b3ed-f6df8d4420e1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B539133B9E" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/d6eed75b-6609-4b06-acd9-39e8d6d9415d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B536D5FAA5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/7c39570d-1aa8-4613-a344-b331e19f6b7d" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B52695EAC5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/fb69fe38-2450-4c8b-a053-d9db8fc09ddc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4D8618566" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/74d8f041-7d45-4426-98e1-f8267b0f886b" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B49745228D" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/8c03a81b-7439-49f3-9128-7cb2bdee05b7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4CB36A9A6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/d1cdb9fc-8715-4a5b-a2e1-2df6407d018f" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B48C9D8408" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/f4b8c31b-9640-45d3-a858-f84af3cdca0d" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B47DC36A38" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/28647320-7fb8-4aa1-9a95-41d12b35a0ce" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B47D653E99" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/3c7c1906-3c69-4365-9445-734d495b6961" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B47BDA3F2B" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0d014a8e-4ae1-4e2b-bb71-d1d035f47879" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B478082D35" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0e423259-eb5d-4793-86e9-ef2620b330a1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B45D878F9C" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/a9409fa4-8d72-456c-bb6f-118e5f4a6142" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B45840925D" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/9ba5933d-7e0a-45d3-b833-c8bc3b5d423e" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4488C9BCF" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/ca217c58-ec04-483d-8b39-20ba13700de6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B441170EAC" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/38e046fc-bdaa-4f4b-bb06-f6192d828d46" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3FB3353AF" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/418c18e0-8a67-4914-9a8d-1e8b95c94d55" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3FBB174FD" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/da155f24-47e4-4333-bab3-319e4a0814d7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3FB8CD169" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e0b50097-b6aa-4373-a6fb-fe4daf7ac7ab" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3FB44A844" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/153c5848-123d-46d1-81ee-d7a13ad244c6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3E8632C93" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0ac1d491-d980-4816-b309-760ba707813c" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B39F093BDE" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/c77468ad-b6ec-4530-8467-f25614ea6858" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B31AB59B11" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/92baa422-bcbb-4c70-9ad5-8acd18161269" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B31AEE1514" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/235f4769-d6f2-4134-98d0-ebe628b8e27c" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B313059A59" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/03d16e58-60de-4892-8f50-560a82a53338" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2FD3A14C5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/734c1d91-c770-485f-8c0e-df3adf9d6bf6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2F91CAF92" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/087a741c-d6cc-42a1-bc8f-64f903f7ff8f" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2F72C132A" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/18f97b39-bdbf-4870-beb7-fdd32319e0a4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2F6172A94" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/3f1b79ab-b2ec-4820-aad3-70d70e820155" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2F5EE2D3A" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/c59bfc70-aebb-451c-b660-ad7fc3fa4072" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2F59B68A2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/337aec4e-5633-4875-95a9-9a04f0455fb1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2F5362FC2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e67e95e1-601a-4bfd-a032-64d83d145743" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2F4CA2DC5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/3e2a6d32-9cdb-423b-aae5-d1a799f8e4d1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2ECDA2009" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0bb74538-a935-48f9-b74d-344a94d19963" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2D691DA76" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/56eeaf71-b174-48d9-a159-864d03b6a384" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2AA29D7BD" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/4002cff4-30c6-4266-bb22-6b4e40b7dbdd" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BOB157D36A" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/ae769189-18d0-42bd-9a12-ef4c6074507c" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B154D3FADD" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0c55e234-f70a-4e24-b09e-613018c0afb9" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2737FE524" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/c9bd759e-f091-4c88-9d5d-410740e29d58" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1EA98635A" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/7e78ee19-9007-46bc-86e3-29239fafbdc0" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1940A3B1B" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/66bc8262-0e6c-46c2-ac7c-68f1af91a25f" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1D5E8E398" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/6210f26c-4b67-4b09-9d4d-049e4e8851fb" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1D60F8196" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/76467ff3-0583-4fdd-bbe6-27df0240de09" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1D5292FC9" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/1a54d81d-6e75-4fc3-bd01-74e681ceb088" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1ADF4BA82" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/3e857bea-d213-4b4d-906a-3cb78d1cd335" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1D58DE211" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e09b1e04-41c2-4844-b613-4d2a81e9979e" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2668A1603" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/ace7c97e-e4c2-4fcf-8a4b-b9eba74dda0f" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B259F0EDDC" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/b9a3da82-173c-443b-968a-dad46fa575a5" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B2626F32AA" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/5f049b07-ea8d-47fa-bc33-af13c3b84c9c" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/Z4F3DB1DD1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/fd0a69f0-c5e3-4bf0-b975-d31fd0e3afcb" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B22F2BA429" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/8d58042d-b4ed-4074-84bf-99c270f6092f" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B216EA204D" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/ee64e2fd-744e-4d14-b9ba-973f1c3e0476" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1B3D01FAD" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/4b54e789-ad7b-4da6-a97d-48950b1994c9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B154AE6AE7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/ad93213e-a398-47dc-814e-5d9ec05b8c83" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B193CDDDEF" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/cbcf7cab-4a55-4bbc-8072-45614d257ef8" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1A300EE09" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/19b1bfa5-d8bc-44a5-89fc-a769792d0983" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B182E5F656" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/dfe3f7ed-57d7-4ac9-9ed2-3dcfea981ca0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B172847CF5" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/7ede0b1d-a535-425f-ab7e-a0b572e107bb" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B154305A6C" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/38c4990b-f25e-4dc1-a527-71356848fc53" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B171624571" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/5d88988c-f969-4181-a98c-840a7600c36c" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0F1848984" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/82171887-9a3d-4b41-be5c-7eec52cdf47b" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B163A05F1D" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/c92bdada-9c37-4423-a218-d0357909685d" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1415AEE00" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/af607a80-3400-454b-b31d-3fad3025b8d4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1414F662B" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/bc137c18-d705-429b-be3f-9e9541b86f5c" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B140F50CE2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/5032eaf6-263a-4ca7-97ca-7e7c97b31e9f" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B13FF9842F" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/9afbd5b2-832f-4b03-bd49-8465eacb22ae" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B12A5DA36C" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0fe44cb2-3c88-47f9-afe5-a24ef9d63cb1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B11F307166" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/d177611d-ebaf-4383-9a54-7c567f18e89b" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0DE262D06" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/50d0ac36-500e-4f97-8f26-148543b19256" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B11A1032F3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/c8492874-8a2c-4409-8a28-1c5c897a5aa4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B118CCD53A" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e1e1ba98-ff10-4f3b-867f-169b35057165" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B11916E71E" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/46af7b66-6b97-41b5-b972-ed0c1c271669" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0E760B767" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/97e83554-0f08-45bb-8ee4-e4d30e9e708c" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B02B7835FA" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/688ee58f-77bf-47e7-87a4-081979492339" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0A99A5073" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/76093595-9062-4c0b-a4f0-609a0cb6dd39" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0470821E2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/78ebbb48-915d-44ad-b778-40c77afacf7c" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B08B20F213" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/74c13529-74b8-4c49-b4f6-41ec6638d86a" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B07A481086" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e9a407d0-67ab-4883-86d0-f6e24601bba5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B01898A3EO" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/8b2ae127-e94d-4671-8fa2-e56189ad933a" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0318B5B3F" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/cebc4789-0e1c-4bac-9296-21446b061c2f" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B02067F209" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0f6650aa-f6f9-4df1-9bd7-4356e89a8d17" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B020BCA038" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/631823d1-9409-4d86-bb75-11f663355130" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B03D66CA01" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/0dd4b4be-ea75-416a-a676-a37b763df84e" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B010B266DB" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/e5aae137-2563-44a4-9a15-f542ed6c01f8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B01898A3E0" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/9d86aba3-ef3f-4f1d-8a3b-a9f58436718e" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B01674B11F" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC84300P/amministrazione-trasparente/atti-amministrazioni-enti/9dce3ad0-4328-498a-9438-b72674062283" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F200"/>
+  <dimension ref="A1:F224"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>9312</v>
+        <v>11971</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-        <v>7</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>11959</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>9201</v>
+        <v>11918</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" s="2" t="s">
-        <v>9</v>
+      <c r="E4" t="s">
+        <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B5">
-        <v>9199</v>
+        <v>11914</v>
       </c>
       <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E5" t="s">
+        <v>13</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B6">
-        <v>9192</v>
+        <v>11866</v>
       </c>
       <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7">
+        <v>11764</v>
+      </c>
+      <c r="C7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" t="s">
         <v>19</v>
       </c>
-      <c r="B7">
-[...7 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8">
+        <v>11542</v>
+      </c>
+      <c r="C8" t="s">
         <v>21</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9">
+        <v>10884</v>
+      </c>
+      <c r="C9" t="s">
         <v>24</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10">
+        <v>10857</v>
+      </c>
+      <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B11">
-        <v>7876</v>
+        <v>10827</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12">
+        <v>10741</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B13">
-        <v>6983</v>
+        <v>10654</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>34</v>
+      </c>
+      <c r="E13" t="s">
+        <v>13</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B14">
-        <v>6788</v>
+        <v>10175</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>36</v>
+      </c>
+      <c r="E14" t="s">
+        <v>13</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B15">
-        <v>6277</v>
+        <v>10173</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>37</v>
+      </c>
+      <c r="E15" t="s">
+        <v>13</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B16">
-        <v>6269</v>
+        <v>10117</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17">
+        <v>9776</v>
+      </c>
+      <c r="C17" t="s">
         <v>41</v>
       </c>
-      <c r="B17">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B18">
-        <v>6255</v>
+        <v>9735</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>43</v>
+      </c>
+      <c r="E18" t="s">
+        <v>13</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="B19">
-        <v>6059</v>
+        <v>9541</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>45</v>
+      </c>
+      <c r="E19" t="s">
+        <v>13</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="B20">
-        <v>5699</v>
+        <v>9534</v>
       </c>
       <c r="C20" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>47</v>
+      </c>
+      <c r="E20" t="s">
+        <v>13</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="B21">
-        <v>5695</v>
+        <v>9520</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="B22">
-        <v>5594</v>
+        <v>9519</v>
       </c>
       <c r="C22" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="D22" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="B23">
-        <v>5053</v>
+        <v>9517</v>
       </c>
       <c r="C23" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D23" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="B24">
-        <v>4977</v>
+        <v>9452</v>
       </c>
       <c r="C24" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>55</v>
+      </c>
+      <c r="E24" t="s">
+        <v>13</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="B25">
-        <v>3926</v>
+        <v>9312</v>
       </c>
       <c r="C25" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>57</v>
+      </c>
+      <c r="E25" t="s">
+        <v>13</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="B26">
-        <v>3924</v>
+        <v>9203</v>
       </c>
       <c r="C26" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="D26" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="B27">
-        <v>3918</v>
+        <v>9201</v>
       </c>
       <c r="C27" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="D27" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="B28">
-        <v>3583</v>
+        <v>9199</v>
       </c>
       <c r="C28" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="D28" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="B29">
-        <v>3485</v>
+        <v>9192</v>
       </c>
       <c r="C29" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="D29" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="B30">
-        <v>3110</v>
+        <v>9185</v>
       </c>
       <c r="C30" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="D30" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="B31">
-        <v>3029</v>
+        <v>9044</v>
       </c>
       <c r="C31" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="D31" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>71</v>
+      </c>
+      <c r="E31" t="s">
+        <v>13</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="B32">
-        <v>2981</v>
+        <v>8688</v>
       </c>
       <c r="C32" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="D32" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="B33">
-        <v>2823</v>
+        <v>8590</v>
       </c>
       <c r="C33" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D33" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="B34">
-        <v>2781</v>
+        <v>7877</v>
       </c>
       <c r="C34" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="D34" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="B35">
-        <v>2325</v>
+        <v>7876</v>
       </c>
       <c r="C35" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="D35" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="B36">
-        <v>1507</v>
+        <v>7694</v>
       </c>
       <c r="C36" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="D36" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="B37">
-        <v>1237</v>
+        <v>6983</v>
       </c>
       <c r="C37" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="D37" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="B38">
-        <v>1028</v>
+        <v>6788</v>
       </c>
       <c r="C38" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="D38" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="B39">
-        <v>1019</v>
+        <v>6277</v>
       </c>
       <c r="C39" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="D39" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>107</v>
+        <v>92</v>
       </c>
       <c r="B40">
-        <v>915</v>
+        <v>6269</v>
       </c>
       <c r="C40" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="D40" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="B41">
-        <v>787</v>
+        <v>6263</v>
       </c>
       <c r="C41" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="D41" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="B42">
-        <v>648</v>
+        <v>6255</v>
       </c>
       <c r="C42" t="s">
-        <v>114</v>
+        <v>99</v>
       </c>
       <c r="D42" t="s">
-        <v>115</v>
+        <v>100</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="B43">
-        <v>603</v>
+        <v>6059</v>
       </c>
       <c r="C43" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="D43" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="B44">
-        <v>602</v>
+        <v>5699</v>
       </c>
       <c r="C44" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="D44" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>121</v>
+        <v>104</v>
       </c>
       <c r="B45">
-        <v>499</v>
+        <v>5695</v>
       </c>
       <c r="C45" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="D45" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="B46">
-        <v>490</v>
+        <v>5594</v>
       </c>
       <c r="C46" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="D46" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="B47">
-        <v>13156</v>
+        <v>5053</v>
       </c>
       <c r="C47" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="D47" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="B48">
-        <v>12109</v>
+        <v>4977</v>
       </c>
       <c r="C48" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="D48" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="B49">
-        <v>11352</v>
+        <v>3926</v>
       </c>
       <c r="C49" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="D49" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="B50">
-        <v>11348</v>
+        <v>3924</v>
       </c>
       <c r="C50" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="D50" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="B51">
-        <v>11313</v>
+        <v>3918</v>
       </c>
       <c r="C51" t="s">
-        <v>138</v>
+        <v>123</v>
       </c>
       <c r="D51" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="B52">
-        <v>10857</v>
+        <v>3583</v>
       </c>
       <c r="C52" t="s">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="D52" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="B53">
-        <v>10504</v>
+        <v>3485</v>
       </c>
       <c r="C53" t="s">
-        <v>144</v>
+        <v>129</v>
       </c>
       <c r="D53" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>146</v>
+        <v>131</v>
       </c>
       <c r="B54">
-        <v>9953</v>
+        <v>3110</v>
       </c>
       <c r="C54" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="D54" t="s">
-        <v>148</v>
+        <v>133</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="B55">
-        <v>9673</v>
+        <v>3029</v>
       </c>
       <c r="C55" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="D55" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="B56">
-        <v>9672</v>
+        <v>2981</v>
       </c>
       <c r="C56" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="D56" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="B57">
-        <v>9354</v>
+        <v>2823</v>
       </c>
       <c r="C57" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="D57" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>157</v>
+        <v>139</v>
       </c>
       <c r="B58">
-        <v>9277</v>
+        <v>2781</v>
       </c>
       <c r="C58" t="s">
-        <v>158</v>
+        <v>142</v>
       </c>
       <c r="D58" t="s">
-        <v>159</v>
+        <v>143</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
       <c r="B59">
-        <v>8541</v>
+        <v>2325</v>
       </c>
       <c r="C59" t="s">
-        <v>161</v>
+        <v>145</v>
       </c>
       <c r="D59" t="s">
-        <v>162</v>
+        <v>146</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>163</v>
+        <v>147</v>
       </c>
       <c r="B60">
-        <v>8486</v>
+        <v>1507</v>
       </c>
       <c r="C60" t="s">
-        <v>164</v>
+        <v>148</v>
       </c>
       <c r="D60" t="s">
-        <v>165</v>
+        <v>149</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>166</v>
+        <v>150</v>
       </c>
       <c r="B61">
-        <v>8221</v>
+        <v>1237</v>
       </c>
       <c r="C61" t="s">
-        <v>167</v>
+        <v>151</v>
       </c>
       <c r="D61" t="s">
-        <v>168</v>
+        <v>152</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>166</v>
+        <v>153</v>
       </c>
       <c r="B62">
-        <v>8219</v>
+        <v>1028</v>
       </c>
       <c r="C62" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="D62" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>171</v>
+        <v>153</v>
       </c>
       <c r="B63">
-        <v>7624</v>
+        <v>1019</v>
       </c>
       <c r="C63" t="s">
-        <v>172</v>
+        <v>156</v>
       </c>
       <c r="D63" t="s">
-        <v>173</v>
+        <v>157</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="B64">
-        <v>7622</v>
+        <v>915</v>
       </c>
       <c r="C64" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="D64" t="s">
-        <v>175</v>
+        <v>160</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>176</v>
+        <v>161</v>
       </c>
       <c r="B65">
-        <v>7427</v>
+        <v>787</v>
       </c>
       <c r="C65" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="D65" t="s">
-        <v>178</v>
+        <v>163</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="B66">
-        <v>7419</v>
+        <v>648</v>
       </c>
       <c r="C66" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="D66" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="B67">
-        <v>7418</v>
+        <v>603</v>
       </c>
       <c r="C67" t="s">
-        <v>181</v>
+        <v>168</v>
       </c>
       <c r="D67" t="s">
-        <v>182</v>
+        <v>169</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>183</v>
+        <v>167</v>
       </c>
       <c r="B68">
-        <v>7402</v>
+        <v>602</v>
       </c>
       <c r="C68" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="D68" t="s">
-        <v>185</v>
+        <v>171</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="B69">
-        <v>7401</v>
+        <v>499</v>
       </c>
       <c r="C69" t="s">
-        <v>186</v>
+        <v>173</v>
       </c>
       <c r="D69" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="B70">
-        <v>7385</v>
+        <v>490</v>
       </c>
       <c r="C70" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="D70" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="B71">
-        <v>7384</v>
+        <v>13156</v>
       </c>
       <c r="C71" t="s">
-        <v>191</v>
+        <v>178</v>
       </c>
       <c r="D71" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>193</v>
+        <v>180</v>
       </c>
       <c r="B72">
-        <v>7219</v>
+        <v>12109</v>
       </c>
       <c r="C72" t="s">
-        <v>194</v>
+        <v>181</v>
       </c>
       <c r="D72" t="s">
-        <v>195</v>
+        <v>182</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="B73">
-        <v>7180</v>
+        <v>11352</v>
       </c>
       <c r="C73" t="s">
-        <v>197</v>
+        <v>184</v>
       </c>
       <c r="D73" t="s">
-        <v>198</v>
+        <v>185</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="B74">
-        <v>7179</v>
+        <v>11348</v>
       </c>
       <c r="C74" t="s">
-        <v>199</v>
+        <v>186</v>
       </c>
       <c r="D74" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="B75">
-        <v>7178</v>
+        <v>11313</v>
       </c>
       <c r="C75" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="D75" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="B76">
-        <v>7177</v>
+        <v>10857</v>
       </c>
       <c r="C76" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="D76" t="s">
-        <v>204</v>
+        <v>193</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
+        <v>194</v>
+      </c>
+      <c r="B77">
+        <v>10504</v>
+      </c>
+      <c r="C77" t="s">
+        <v>195</v>
+      </c>
+      <c r="D77" t="s">
         <v>196</v>
-      </c>
-[...7 lines deleted...]
-        <v>206</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B78">
-        <v>7175</v>
+        <v>9953</v>
       </c>
       <c r="C78" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="D78" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B79">
-        <v>7174</v>
+        <v>9673</v>
       </c>
       <c r="C79" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="D79" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
       <c r="B80">
-        <v>6093</v>
+        <v>9672</v>
       </c>
       <c r="C80" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="D80" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="B81">
-        <v>6035</v>
+        <v>9354</v>
       </c>
       <c r="C81" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="D81" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="B82">
-        <v>6033</v>
+        <v>9277</v>
       </c>
       <c r="C82" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="D82" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="B83">
-        <v>6032</v>
+        <v>8541</v>
       </c>
       <c r="C83" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="D83" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="B84">
-        <v>5813</v>
+        <v>8486</v>
       </c>
       <c r="C84" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="D84" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="B85">
-        <v>5779</v>
+        <v>8221</v>
       </c>
       <c r="C85" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="D85" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="B86">
-        <v>5617</v>
+        <v>8219</v>
       </c>
       <c r="C86" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="D86" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="B87">
-        <v>5468</v>
+        <v>7624</v>
       </c>
       <c r="C87" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="D87" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="B88">
-        <v>5467</v>
+        <v>7622</v>
       </c>
       <c r="C88" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="D88" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="B89">
-        <v>5201</v>
+        <v>7427</v>
       </c>
       <c r="C89" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="D89" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="B90">
-        <v>4831</v>
+        <v>7419</v>
       </c>
       <c r="C90" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="D90" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="B91">
-        <v>4799</v>
+        <v>7418</v>
       </c>
       <c r="C91" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="D91" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="B92">
-        <v>4797</v>
+        <v>7402</v>
       </c>
       <c r="C92" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="D92" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="B93">
-        <v>4666</v>
+        <v>7401</v>
       </c>
       <c r="C93" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="D93" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="B94">
-        <v>4572</v>
+        <v>7385</v>
       </c>
       <c r="C94" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="D94" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="B95">
-        <v>4214</v>
+        <v>7384</v>
       </c>
       <c r="C95" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="D95" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="B96">
-        <v>4197</v>
+        <v>7219</v>
       </c>
       <c r="C96" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="D96" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="B97">
-        <v>4196</v>
+        <v>7180</v>
       </c>
       <c r="C97" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="D97" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>258</v>
+        <v>247</v>
       </c>
       <c r="B98">
-        <v>4127</v>
+        <v>7179</v>
       </c>
       <c r="C98" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="D98" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>261</v>
+        <v>247</v>
       </c>
       <c r="B99">
-        <v>3874</v>
+        <v>7178</v>
       </c>
       <c r="C99" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="D99" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="B100">
-        <v>3596</v>
+        <v>7177</v>
       </c>
       <c r="C100" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="D100" t="s">
-        <v>266</v>
+        <v>255</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="B101">
-        <v>3593</v>
+        <v>7176</v>
       </c>
       <c r="C101" t="s">
-        <v>267</v>
+        <v>256</v>
       </c>
       <c r="D101" t="s">
-        <v>268</v>
+        <v>257</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>269</v>
+        <v>247</v>
       </c>
       <c r="B102">
-        <v>3558</v>
+        <v>7175</v>
       </c>
       <c r="C102" t="s">
-        <v>270</v>
+        <v>258</v>
       </c>
       <c r="D102" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>269</v>
+        <v>247</v>
       </c>
       <c r="B103">
-        <v>3557</v>
+        <v>7174</v>
       </c>
       <c r="C103" t="s">
-        <v>272</v>
+        <v>260</v>
       </c>
       <c r="D103" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>274</v>
+        <v>262</v>
       </c>
       <c r="B104">
-        <v>3440</v>
+        <v>6093</v>
       </c>
       <c r="C104" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="D104" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="B105">
-        <v>3227</v>
+        <v>6035</v>
       </c>
       <c r="C105" t="s">
-        <v>278</v>
+        <v>266</v>
       </c>
       <c r="D105" t="s">
-        <v>279</v>
+        <v>267</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
       <c r="B106">
-        <v>2760</v>
+        <v>6033</v>
       </c>
       <c r="C106" t="s">
-        <v>281</v>
+        <v>268</v>
       </c>
       <c r="D106" t="s">
-        <v>282</v>
+        <v>269</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>283</v>
+        <v>265</v>
       </c>
       <c r="B107">
-        <v>2229</v>
+        <v>6032</v>
       </c>
       <c r="C107" t="s">
-        <v>284</v>
+        <v>270</v>
       </c>
       <c r="D107" t="s">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>286</v>
+        <v>272</v>
       </c>
       <c r="B108">
-        <v>2121</v>
+        <v>5813</v>
       </c>
       <c r="C108" t="s">
-        <v>287</v>
+        <v>273</v>
       </c>
       <c r="D108" t="s">
-        <v>288</v>
+        <v>274</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>286</v>
+        <v>272</v>
       </c>
       <c r="B109">
-        <v>2119</v>
+        <v>5779</v>
       </c>
       <c r="C109" t="s">
-        <v>289</v>
+        <v>275</v>
       </c>
       <c r="D109" t="s">
-        <v>290</v>
+        <v>276</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="B110">
-        <v>2118</v>
+        <v>5617</v>
       </c>
       <c r="C110" t="s">
-        <v>291</v>
+        <v>278</v>
       </c>
       <c r="D110" t="s">
-        <v>292</v>
+        <v>279</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>293</v>
+        <v>280</v>
       </c>
       <c r="B111">
-        <v>2048</v>
+        <v>5468</v>
       </c>
       <c r="C111" t="s">
-        <v>294</v>
+        <v>281</v>
       </c>
       <c r="D111" t="s">
-        <v>295</v>
+        <v>282</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>293</v>
+        <v>280</v>
       </c>
       <c r="B112">
-        <v>2032</v>
+        <v>5467</v>
       </c>
       <c r="C112" t="s">
-        <v>296</v>
+        <v>283</v>
       </c>
       <c r="D112" t="s">
-        <v>297</v>
+        <v>284</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="B113">
-        <v>2031</v>
+        <v>5201</v>
       </c>
       <c r="C113" t="s">
-        <v>298</v>
+        <v>286</v>
       </c>
       <c r="D113" t="s">
-        <v>299</v>
+        <v>287</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>300</v>
+        <v>288</v>
       </c>
       <c r="B114">
-        <v>1778</v>
+        <v>4831</v>
       </c>
       <c r="C114" t="s">
-        <v>301</v>
+        <v>289</v>
       </c>
       <c r="D114" t="s">
-        <v>302</v>
+        <v>290</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>303</v>
+        <v>288</v>
       </c>
       <c r="B115">
-        <v>571</v>
+        <v>4799</v>
       </c>
       <c r="C115" t="s">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="D115" t="s">
-        <v>305</v>
+        <v>292</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>306</v>
+        <v>288</v>
       </c>
       <c r="B116">
-        <v>468</v>
+        <v>4797</v>
       </c>
       <c r="C116" t="s">
-        <v>307</v>
+        <v>293</v>
       </c>
       <c r="D116" t="s">
-        <v>308</v>
+        <v>294</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="B117">
-        <v>465</v>
+        <v>4666</v>
       </c>
       <c r="C117" t="s">
-        <v>309</v>
+        <v>296</v>
       </c>
       <c r="D117" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="B118">
-        <v>266</v>
+        <v>4572</v>
       </c>
       <c r="C118" t="s">
-        <v>312</v>
+        <v>299</v>
       </c>
       <c r="D118" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="B119">
-        <v>11497</v>
+        <v>4214</v>
       </c>
       <c r="C119" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D119" t="s">
-        <v>316</v>
+        <v>303</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="B120">
-        <v>11496</v>
+        <v>4197</v>
       </c>
       <c r="C120" t="s">
-        <v>317</v>
+        <v>305</v>
       </c>
       <c r="D120" t="s">
-        <v>318</v>
+        <v>306</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>319</v>
+        <v>304</v>
       </c>
       <c r="B121">
-        <v>11393</v>
+        <v>4196</v>
       </c>
       <c r="C121" t="s">
-        <v>320</v>
+        <v>307</v>
       </c>
       <c r="D121" t="s">
-        <v>321</v>
+        <v>308</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>322</v>
+        <v>309</v>
       </c>
       <c r="B122">
-        <v>10949</v>
+        <v>4127</v>
       </c>
       <c r="C122" t="s">
-        <v>323</v>
+        <v>310</v>
       </c>
       <c r="D122" t="s">
-        <v>324</v>
+        <v>311</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>325</v>
+        <v>312</v>
       </c>
       <c r="B123">
-        <v>10790</v>
+        <v>3874</v>
       </c>
       <c r="C123" t="s">
-        <v>326</v>
+        <v>313</v>
       </c>
       <c r="D123" t="s">
-        <v>327</v>
+        <v>314</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="B124">
-        <v>10789</v>
+        <v>3596</v>
       </c>
       <c r="C124" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
       <c r="D124" t="s">
-        <v>329</v>
+        <v>317</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="B125">
-        <v>10782</v>
+        <v>3593</v>
       </c>
       <c r="C125" t="s">
-        <v>330</v>
+        <v>318</v>
       </c>
       <c r="D125" t="s">
-        <v>331</v>
+        <v>319</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="B126">
-        <v>10781</v>
+        <v>3558</v>
       </c>
       <c r="C126" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="D126" t="s">
-        <v>333</v>
+        <v>322</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>334</v>
+        <v>320</v>
       </c>
       <c r="B127">
-        <v>10491</v>
+        <v>3557</v>
       </c>
       <c r="C127" t="s">
-        <v>335</v>
+        <v>323</v>
       </c>
       <c r="D127" t="s">
-        <v>336</v>
+        <v>324</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>337</v>
+        <v>325</v>
       </c>
       <c r="B128">
-        <v>10455</v>
+        <v>3440</v>
       </c>
       <c r="C128" t="s">
-        <v>338</v>
+        <v>326</v>
       </c>
       <c r="D128" t="s">
-        <v>339</v>
+        <v>327</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>340</v>
+        <v>328</v>
       </c>
       <c r="B129">
-        <v>10346</v>
+        <v>3227</v>
       </c>
       <c r="C129" t="s">
-        <v>341</v>
+        <v>329</v>
       </c>
       <c r="D129" t="s">
-        <v>342</v>
+        <v>330</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>343</v>
+        <v>331</v>
       </c>
       <c r="B130">
-        <v>10278</v>
+        <v>2760</v>
       </c>
       <c r="C130" t="s">
-        <v>344</v>
+        <v>332</v>
       </c>
       <c r="D130" t="s">
-        <v>345</v>
+        <v>333</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
       <c r="B131">
-        <v>9650</v>
+        <v>2229</v>
       </c>
       <c r="C131" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="D131" t="s">
-        <v>348</v>
+        <v>336</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="B132">
-        <v>9649</v>
+        <v>2121</v>
       </c>
       <c r="C132" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="D132" t="s">
-        <v>350</v>
+        <v>339</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="B133">
-        <v>9648</v>
+        <v>2119</v>
       </c>
       <c r="C133" t="s">
-        <v>351</v>
+        <v>340</v>
       </c>
       <c r="D133" t="s">
-        <v>352</v>
+        <v>341</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="B134">
-        <v>9647</v>
+        <v>2118</v>
       </c>
       <c r="C134" t="s">
-        <v>353</v>
+        <v>342</v>
       </c>
       <c r="D134" t="s">
-        <v>354</v>
+        <v>343</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>355</v>
+        <v>344</v>
       </c>
       <c r="B135">
-        <v>9465</v>
+        <v>2048</v>
       </c>
       <c r="C135" t="s">
-        <v>356</v>
+        <v>345</v>
       </c>
       <c r="D135" t="s">
-        <v>357</v>
+        <v>346</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="B136">
-        <v>9396</v>
+        <v>2032</v>
       </c>
       <c r="C136" t="s">
-        <v>359</v>
+        <v>347</v>
       </c>
       <c r="D136" t="s">
-        <v>360</v>
+        <v>348</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>361</v>
+        <v>344</v>
       </c>
       <c r="B137">
-        <v>8473</v>
+        <v>2031</v>
       </c>
       <c r="C137" t="s">
-        <v>362</v>
+        <v>349</v>
       </c>
       <c r="D137" t="s">
-        <v>363</v>
+        <v>350</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
       <c r="B138">
-        <v>8472</v>
+        <v>1778</v>
       </c>
       <c r="C138" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
       <c r="D138" t="s">
-        <v>365</v>
+        <v>353</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
       <c r="B139">
-        <v>8328</v>
+        <v>571</v>
       </c>
       <c r="C139" t="s">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="D139" t="s">
-        <v>368</v>
+        <v>356</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>369</v>
+        <v>357</v>
       </c>
       <c r="B140">
-        <v>8145</v>
+        <v>468</v>
       </c>
       <c r="C140" t="s">
-        <v>370</v>
+        <v>358</v>
       </c>
       <c r="D140" t="s">
-        <v>371</v>
+        <v>359</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>372</v>
+        <v>357</v>
       </c>
       <c r="B141">
-        <v>8104</v>
+        <v>465</v>
       </c>
       <c r="C141" t="s">
-        <v>373</v>
+        <v>360</v>
       </c>
       <c r="D141" t="s">
-        <v>374</v>
+        <v>361</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>372</v>
+        <v>362</v>
       </c>
       <c r="B142">
-        <v>8085</v>
+        <v>266</v>
       </c>
       <c r="C142" t="s">
-        <v>375</v>
+        <v>363</v>
       </c>
       <c r="D142" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
       <c r="B143">
-        <v>8057</v>
+        <v>11497</v>
       </c>
       <c r="C143" t="s">
-        <v>378</v>
+        <v>366</v>
       </c>
       <c r="D143" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
       <c r="B144">
-        <v>8052</v>
+        <v>11496</v>
       </c>
       <c r="C144" t="s">
-        <v>380</v>
+        <v>368</v>
       </c>
       <c r="D144" t="s">
-        <v>381</v>
+        <v>369</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="B145">
-        <v>8051</v>
+        <v>11393</v>
       </c>
       <c r="C145" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
       <c r="D145" t="s">
-        <v>383</v>
+        <v>372</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B146">
-        <v>8049</v>
+        <v>10949</v>
       </c>
       <c r="C146" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="D146" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
+        <v>376</v>
+      </c>
+      <c r="B147">
+        <v>10790</v>
+      </c>
+      <c r="C147" t="s">
         <v>377</v>
       </c>
-      <c r="B147">
-[...4 lines deleted...]
-      </c>
       <c r="D147" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="B148">
-        <v>7934</v>
+        <v>10789</v>
       </c>
       <c r="C148" t="s">
-        <v>389</v>
+        <v>379</v>
       </c>
       <c r="D148" t="s">
-        <v>390</v>
+        <v>380</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>391</v>
+        <v>376</v>
       </c>
       <c r="B149">
-        <v>7765</v>
+        <v>10782</v>
       </c>
       <c r="C149" t="s">
-        <v>392</v>
+        <v>381</v>
       </c>
       <c r="D149" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>394</v>
+        <v>376</v>
       </c>
       <c r="B150">
-        <v>7603</v>
+        <v>10781</v>
       </c>
       <c r="C150" t="s">
-        <v>395</v>
+        <v>383</v>
       </c>
       <c r="D150" t="s">
-        <v>396</v>
+        <v>384</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>397</v>
+        <v>385</v>
       </c>
       <c r="B151">
-        <v>7490</v>
+        <v>10491</v>
       </c>
       <c r="C151" t="s">
-        <v>398</v>
+        <v>386</v>
       </c>
       <c r="D151" t="s">
-        <v>399</v>
+        <v>387</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="B152">
-        <v>7488</v>
+        <v>10455</v>
       </c>
       <c r="C152" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
       <c r="D152" t="s">
-        <v>401</v>
+        <v>390</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
       <c r="B153">
-        <v>7430</v>
+        <v>10346</v>
       </c>
       <c r="C153" t="s">
-        <v>403</v>
+        <v>392</v>
       </c>
       <c r="D153" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="B154">
-        <v>7379</v>
+        <v>10278</v>
       </c>
       <c r="C154" t="s">
-        <v>406</v>
+        <v>395</v>
       </c>
       <c r="D154" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>405</v>
+        <v>397</v>
       </c>
       <c r="B155">
-        <v>7378</v>
+        <v>9650</v>
       </c>
       <c r="C155" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="D155" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>405</v>
+        <v>397</v>
       </c>
       <c r="B156">
-        <v>7377</v>
+        <v>9649</v>
       </c>
       <c r="C156" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
       <c r="D156" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>405</v>
+        <v>397</v>
       </c>
       <c r="B157">
-        <v>7376</v>
+        <v>9648</v>
       </c>
       <c r="C157" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="D157" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
+        <v>397</v>
+      </c>
+      <c r="B158">
+        <v>9647</v>
+      </c>
+      <c r="C158" t="s">
+        <v>404</v>
+      </c>
+      <c r="D158" t="s">
         <v>405</v>
-      </c>
-[...7 lines deleted...]
-        <v>415</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B159">
-        <v>7374</v>
+        <v>9465</v>
       </c>
       <c r="C159" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="D159" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B160">
-        <v>7372</v>
+        <v>9396</v>
       </c>
       <c r="C160" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="D160" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="B161">
-        <v>7343</v>
+        <v>8473</v>
       </c>
       <c r="C161" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="D161" t="s">
-        <v>422</v>
+        <v>414</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="B162">
-        <v>7339</v>
+        <v>8472</v>
       </c>
       <c r="C162" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="D162" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>425</v>
+        <v>417</v>
       </c>
       <c r="B163">
-        <v>7325</v>
+        <v>8328</v>
       </c>
       <c r="C163" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="D163" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="B164">
-        <v>7322</v>
+        <v>8145</v>
       </c>
       <c r="C164" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="D164" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="B165">
-        <v>7145</v>
+        <v>8104</v>
       </c>
       <c r="C165" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
       <c r="D165" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>433</v>
+        <v>423</v>
       </c>
       <c r="B166">
-        <v>6836</v>
+        <v>8085</v>
       </c>
       <c r="C166" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="D166" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="B167">
-        <v>5741</v>
+        <v>8057</v>
       </c>
       <c r="C167" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
       <c r="D167" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>439</v>
+        <v>428</v>
       </c>
       <c r="B168">
-        <v>5680</v>
+        <v>8052</v>
       </c>
       <c r="C168" t="s">
-        <v>440</v>
+        <v>431</v>
       </c>
       <c r="D168" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>439</v>
+        <v>428</v>
       </c>
       <c r="B169">
-        <v>5678</v>
+        <v>8051</v>
       </c>
       <c r="C169" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="D169" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>439</v>
+        <v>428</v>
       </c>
       <c r="B170">
-        <v>5675</v>
+        <v>8049</v>
       </c>
       <c r="C170" t="s">
-        <v>444</v>
+        <v>435</v>
       </c>
       <c r="D170" t="s">
-        <v>445</v>
+        <v>436</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>446</v>
+        <v>428</v>
       </c>
       <c r="B171">
-        <v>5524</v>
+        <v>8046</v>
       </c>
       <c r="C171" t="s">
-        <v>447</v>
+        <v>437</v>
       </c>
       <c r="D171" t="s">
-        <v>448</v>
+        <v>438</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="B172">
-        <v>5258</v>
+        <v>7934</v>
       </c>
       <c r="C172" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="D172" t="s">
-        <v>451</v>
+        <v>441</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="B173">
-        <v>5041</v>
+        <v>7765</v>
       </c>
       <c r="C173" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="D173" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="B174">
-        <v>5007</v>
+        <v>7603</v>
       </c>
       <c r="C174" t="s">
-        <v>455</v>
+        <v>446</v>
       </c>
       <c r="D174" t="s">
-        <v>456</v>
+        <v>447</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>457</v>
+        <v>448</v>
       </c>
       <c r="B175">
-        <v>4635</v>
+        <v>7490</v>
       </c>
       <c r="C175" t="s">
-        <v>458</v>
+        <v>449</v>
       </c>
       <c r="D175" t="s">
-        <v>459</v>
+        <v>450</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>460</v>
+        <v>448</v>
       </c>
       <c r="B176">
-        <v>4569</v>
+        <v>7488</v>
       </c>
       <c r="C176" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="D176" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="B177">
-        <v>4209</v>
+        <v>7430</v>
       </c>
       <c r="C177" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="D177" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="B178">
-        <v>4208</v>
+        <v>7379</v>
       </c>
       <c r="C178" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="D178" t="s">
-        <v>467</v>
+        <v>458</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="B179">
-        <v>4207</v>
+        <v>7378</v>
       </c>
       <c r="C179" t="s">
-        <v>468</v>
+        <v>459</v>
       </c>
       <c r="D179" t="s">
-        <v>469</v>
+        <v>460</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="B180">
-        <v>4204</v>
+        <v>7377</v>
       </c>
       <c r="C180" t="s">
-        <v>470</v>
+        <v>461</v>
       </c>
       <c r="D180" t="s">
-        <v>471</v>
+        <v>462</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>472</v>
+        <v>456</v>
       </c>
       <c r="B181">
-        <v>4055</v>
+        <v>7376</v>
       </c>
       <c r="C181" t="s">
-        <v>473</v>
+        <v>463</v>
       </c>
       <c r="D181" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>475</v>
+        <v>456</v>
       </c>
       <c r="B182">
-        <v>3854</v>
+        <v>7375</v>
       </c>
       <c r="C182" t="s">
-        <v>476</v>
+        <v>465</v>
       </c>
       <c r="D182" t="s">
-        <v>477</v>
+        <v>466</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>475</v>
+        <v>456</v>
       </c>
       <c r="B183">
-        <v>3828</v>
+        <v>7374</v>
       </c>
       <c r="C183" t="s">
-        <v>478</v>
+        <v>467</v>
       </c>
       <c r="D183" t="s">
-        <v>479</v>
+        <v>468</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>480</v>
+        <v>456</v>
       </c>
       <c r="B184">
-        <v>3799</v>
+        <v>7372</v>
       </c>
       <c r="C184" t="s">
-        <v>481</v>
+        <v>469</v>
       </c>
       <c r="D184" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>480</v>
+        <v>471</v>
       </c>
       <c r="B185">
-        <v>3776</v>
+        <v>7343</v>
       </c>
       <c r="C185" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
       <c r="D185" t="s">
-        <v>484</v>
+        <v>473</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>480</v>
+        <v>471</v>
       </c>
       <c r="B186">
-        <v>3774</v>
+        <v>7339</v>
       </c>
       <c r="C186" t="s">
-        <v>485</v>
+        <v>474</v>
       </c>
       <c r="D186" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>487</v>
+        <v>476</v>
       </c>
       <c r="B187">
-        <v>3441</v>
+        <v>7325</v>
       </c>
       <c r="C187" t="s">
-        <v>488</v>
+        <v>477</v>
       </c>
       <c r="D187" t="s">
-        <v>489</v>
+        <v>478</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
       <c r="B188">
-        <v>3280</v>
+        <v>7322</v>
       </c>
       <c r="C188" t="s">
-        <v>491</v>
+        <v>479</v>
       </c>
       <c r="D188" t="s">
-        <v>492</v>
+        <v>480</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>493</v>
+        <v>481</v>
       </c>
       <c r="B189">
-        <v>2706</v>
+        <v>7145</v>
       </c>
       <c r="C189" t="s">
-        <v>494</v>
+        <v>482</v>
       </c>
       <c r="D189" t="s">
-        <v>495</v>
+        <v>483</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
       <c r="B190">
-        <v>2487</v>
+        <v>6836</v>
       </c>
       <c r="C190" t="s">
-        <v>497</v>
+        <v>485</v>
       </c>
       <c r="D190" t="s">
-        <v>498</v>
+        <v>486</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>499</v>
+        <v>487</v>
       </c>
       <c r="B191">
-        <v>2295</v>
+        <v>5741</v>
       </c>
       <c r="C191" t="s">
-        <v>500</v>
+        <v>488</v>
       </c>
       <c r="D191" t="s">
-        <v>501</v>
+        <v>489</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>502</v>
+        <v>490</v>
       </c>
       <c r="B192">
-        <v>2148</v>
+        <v>5680</v>
       </c>
       <c r="C192" t="s">
-        <v>503</v>
+        <v>491</v>
       </c>
       <c r="D192" t="s">
-        <v>504</v>
+        <v>492</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>505</v>
+        <v>490</v>
       </c>
       <c r="B193">
-        <v>1557</v>
+        <v>5678</v>
       </c>
       <c r="C193" t="s">
-        <v>506</v>
+        <v>493</v>
       </c>
       <c r="D193" t="s">
-        <v>507</v>
+        <v>494</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>505</v>
+        <v>490</v>
       </c>
       <c r="B194">
-        <v>1556</v>
+        <v>5675</v>
       </c>
       <c r="C194" t="s">
-        <v>508</v>
+        <v>495</v>
       </c>
       <c r="D194" t="s">
-        <v>509</v>
+        <v>496</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>505</v>
+        <v>497</v>
       </c>
       <c r="B195">
-        <v>1554</v>
+        <v>5524</v>
       </c>
       <c r="C195" t="s">
-        <v>510</v>
+        <v>498</v>
       </c>
       <c r="D195" t="s">
-        <v>511</v>
+        <v>499</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="B196">
-        <v>1553</v>
+        <v>5258</v>
       </c>
       <c r="C196" t="s">
-        <v>512</v>
+        <v>501</v>
       </c>
       <c r="D196" t="s">
-        <v>513</v>
+        <v>502</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>514</v>
+        <v>503</v>
       </c>
       <c r="B197">
-        <v>1458</v>
+        <v>5041</v>
       </c>
       <c r="C197" t="s">
-        <v>515</v>
+        <v>504</v>
       </c>
       <c r="D197" t="s">
-        <v>516</v>
+        <v>505</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>517</v>
+        <v>503</v>
       </c>
       <c r="B198">
-        <v>1031</v>
+        <v>5007</v>
       </c>
       <c r="C198" t="s">
-        <v>518</v>
+        <v>506</v>
       </c>
       <c r="D198" t="s">
-        <v>519</v>
+        <v>507</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>520</v>
+        <v>508</v>
       </c>
       <c r="B199">
-        <v>875</v>
+        <v>4635</v>
       </c>
       <c r="C199" t="s">
-        <v>521</v>
+        <v>509</v>
       </c>
       <c r="D199" t="s">
-        <v>522</v>
+        <v>510</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
+        <v>511</v>
+      </c>
+      <c r="B200">
+        <v>4569</v>
+      </c>
+      <c r="C200" t="s">
+        <v>512</v>
+      </c>
+      <c r="D200" t="s">
+        <v>513</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>514</v>
+      </c>
+      <c r="B201">
+        <v>4209</v>
+      </c>
+      <c r="C201" t="s">
+        <v>515</v>
+      </c>
+      <c r="D201" t="s">
+        <v>516</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>514</v>
+      </c>
+      <c r="B202">
+        <v>4208</v>
+      </c>
+      <c r="C202" t="s">
+        <v>517</v>
+      </c>
+      <c r="D202" t="s">
+        <v>518</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>514</v>
+      </c>
+      <c r="B203">
+        <v>4207</v>
+      </c>
+      <c r="C203" t="s">
+        <v>519</v>
+      </c>
+      <c r="D203" t="s">
         <v>520</v>
       </c>
-      <c r="B200">
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>514</v>
+      </c>
+      <c r="B204">
+        <v>4204</v>
+      </c>
+      <c r="C204" t="s">
+        <v>521</v>
+      </c>
+      <c r="D204" t="s">
+        <v>522</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>523</v>
+      </c>
+      <c r="B205">
+        <v>4055</v>
+      </c>
+      <c r="C205" t="s">
+        <v>524</v>
+      </c>
+      <c r="D205" t="s">
+        <v>525</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>526</v>
+      </c>
+      <c r="B206">
+        <v>3854</v>
+      </c>
+      <c r="C206" t="s">
+        <v>527</v>
+      </c>
+      <c r="D206" t="s">
+        <v>528</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>526</v>
+      </c>
+      <c r="B207">
+        <v>3828</v>
+      </c>
+      <c r="C207" t="s">
+        <v>529</v>
+      </c>
+      <c r="D207" t="s">
+        <v>530</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>531</v>
+      </c>
+      <c r="B208">
+        <v>3799</v>
+      </c>
+      <c r="C208" t="s">
+        <v>532</v>
+      </c>
+      <c r="D208" t="s">
+        <v>533</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>531</v>
+      </c>
+      <c r="B209">
+        <v>3776</v>
+      </c>
+      <c r="C209" t="s">
+        <v>534</v>
+      </c>
+      <c r="D209" t="s">
+        <v>535</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>531</v>
+      </c>
+      <c r="B210">
+        <v>3774</v>
+      </c>
+      <c r="C210" t="s">
+        <v>536</v>
+      </c>
+      <c r="D210" t="s">
+        <v>537</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>538</v>
+      </c>
+      <c r="B211">
+        <v>3441</v>
+      </c>
+      <c r="C211" t="s">
+        <v>539</v>
+      </c>
+      <c r="D211" t="s">
+        <v>540</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>541</v>
+      </c>
+      <c r="B212">
+        <v>3280</v>
+      </c>
+      <c r="C212" t="s">
+        <v>542</v>
+      </c>
+      <c r="D212" t="s">
+        <v>543</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>544</v>
+      </c>
+      <c r="B213">
+        <v>2706</v>
+      </c>
+      <c r="C213" t="s">
+        <v>545</v>
+      </c>
+      <c r="D213" t="s">
+        <v>546</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>547</v>
+      </c>
+      <c r="B214">
+        <v>2487</v>
+      </c>
+      <c r="C214" t="s">
+        <v>548</v>
+      </c>
+      <c r="D214" t="s">
+        <v>549</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>550</v>
+      </c>
+      <c r="B215">
+        <v>2295</v>
+      </c>
+      <c r="C215" t="s">
+        <v>551</v>
+      </c>
+      <c r="D215" t="s">
+        <v>552</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>553</v>
+      </c>
+      <c r="B216">
+        <v>2148</v>
+      </c>
+      <c r="C216" t="s">
+        <v>554</v>
+      </c>
+      <c r="D216" t="s">
+        <v>555</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>556</v>
+      </c>
+      <c r="B217">
+        <v>1557</v>
+      </c>
+      <c r="C217" t="s">
+        <v>557</v>
+      </c>
+      <c r="D217" t="s">
+        <v>558</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>556</v>
+      </c>
+      <c r="B218">
+        <v>1556</v>
+      </c>
+      <c r="C218" t="s">
+        <v>559</v>
+      </c>
+      <c r="D218" t="s">
+        <v>560</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>556</v>
+      </c>
+      <c r="B219">
+        <v>1554</v>
+      </c>
+      <c r="C219" t="s">
+        <v>561</v>
+      </c>
+      <c r="D219" t="s">
+        <v>562</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>556</v>
+      </c>
+      <c r="B220">
+        <v>1553</v>
+      </c>
+      <c r="C220" t="s">
+        <v>563</v>
+      </c>
+      <c r="D220" t="s">
+        <v>564</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>565</v>
+      </c>
+      <c r="B221">
+        <v>1458</v>
+      </c>
+      <c r="C221" t="s">
+        <v>566</v>
+      </c>
+      <c r="D221" t="s">
+        <v>567</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>568</v>
+      </c>
+      <c r="B222">
+        <v>1031</v>
+      </c>
+      <c r="C222" t="s">
+        <v>569</v>
+      </c>
+      <c r="D222" t="s">
+        <v>570</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>571</v>
+      </c>
+      <c r="B223">
+        <v>875</v>
+      </c>
+      <c r="C223" t="s">
+        <v>572</v>
+      </c>
+      <c r="D223" t="s">
+        <v>573</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>571</v>
+      </c>
+      <c r="B224">
         <v>833</v>
       </c>
-      <c r="C200" t="s">
-[...8 lines deleted...]
-      <c r="F200" s="2" t="s">
+      <c r="C224" t="s">
+        <v>574</v>
+      </c>
+      <c r="D224" t="s">
+        <v>575</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="F2" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="F4" r:id="rId5"/>
-    <hyperlink ref="E5" r:id="rId6"/>
-[...389 lines deleted...]
-    <hyperlink ref="F200" r:id="rId396"/>
+    <hyperlink ref="F5" r:id="rId6"/>
+    <hyperlink ref="E6" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="F7" r:id="rId9"/>
+    <hyperlink ref="E8" r:id="rId10"/>
+    <hyperlink ref="F8" r:id="rId11"/>
+    <hyperlink ref="E9" r:id="rId12"/>
+    <hyperlink ref="F9" r:id="rId13"/>
+    <hyperlink ref="E10" r:id="rId14"/>
+    <hyperlink ref="F10" r:id="rId15"/>
+    <hyperlink ref="E11" r:id="rId16"/>
+    <hyperlink ref="F11" r:id="rId17"/>
+    <hyperlink ref="E12" r:id="rId18"/>
+    <hyperlink ref="F12" r:id="rId19"/>
+    <hyperlink ref="F13" r:id="rId20"/>
+    <hyperlink ref="F14" r:id="rId21"/>
+    <hyperlink ref="F15" r:id="rId22"/>
+    <hyperlink ref="E16" r:id="rId23"/>
+    <hyperlink ref="F16" r:id="rId24"/>
+    <hyperlink ref="E17" r:id="rId25"/>
+    <hyperlink ref="F17" r:id="rId26"/>
+    <hyperlink ref="F18" r:id="rId27"/>
+    <hyperlink ref="F19" r:id="rId28"/>
+    <hyperlink ref="F20" r:id="rId29"/>
+    <hyperlink ref="E21" r:id="rId30"/>
+    <hyperlink ref="F21" r:id="rId31"/>
+    <hyperlink ref="E22" r:id="rId32"/>
+    <hyperlink ref="F22" r:id="rId33"/>
+    <hyperlink ref="E23" r:id="rId34"/>
+    <hyperlink ref="F23" r:id="rId35"/>
+    <hyperlink ref="F24" r:id="rId36"/>
+    <hyperlink ref="F25" r:id="rId37"/>
+    <hyperlink ref="E26" r:id="rId38"/>
+    <hyperlink ref="F26" r:id="rId39"/>
+    <hyperlink ref="E27" r:id="rId40"/>
+    <hyperlink ref="F27" r:id="rId41"/>
+    <hyperlink ref="E28" r:id="rId42"/>
+    <hyperlink ref="F28" r:id="rId43"/>
+    <hyperlink ref="E29" r:id="rId44"/>
+    <hyperlink ref="F29" r:id="rId45"/>
+    <hyperlink ref="E30" r:id="rId46"/>
+    <hyperlink ref="F30" r:id="rId47"/>
+    <hyperlink ref="F31" r:id="rId48"/>
+    <hyperlink ref="E32" r:id="rId49"/>
+    <hyperlink ref="F32" r:id="rId50"/>
+    <hyperlink ref="E33" r:id="rId51"/>
+    <hyperlink ref="F33" r:id="rId52"/>
+    <hyperlink ref="E34" r:id="rId53"/>
+    <hyperlink ref="F34" r:id="rId54"/>
+    <hyperlink ref="E35" r:id="rId55"/>
+    <hyperlink ref="F35" r:id="rId56"/>
+    <hyperlink ref="E36" r:id="rId57"/>
+    <hyperlink ref="F36" r:id="rId58"/>
+    <hyperlink ref="E37" r:id="rId59"/>
+    <hyperlink ref="F37" r:id="rId60"/>
+    <hyperlink ref="E38" r:id="rId61"/>
+    <hyperlink ref="F38" r:id="rId62"/>
+    <hyperlink ref="E39" r:id="rId63"/>
+    <hyperlink ref="F39" r:id="rId64"/>
+    <hyperlink ref="E40" r:id="rId65"/>
+    <hyperlink ref="F40" r:id="rId66"/>
+    <hyperlink ref="E41" r:id="rId67"/>
+    <hyperlink ref="F41" r:id="rId68"/>
+    <hyperlink ref="E42" r:id="rId69"/>
+    <hyperlink ref="F42" r:id="rId70"/>
+    <hyperlink ref="E43" r:id="rId71"/>
+    <hyperlink ref="F43" r:id="rId72"/>
+    <hyperlink ref="E44" r:id="rId73"/>
+    <hyperlink ref="F44" r:id="rId74"/>
+    <hyperlink ref="E45" r:id="rId75"/>
+    <hyperlink ref="F45" r:id="rId76"/>
+    <hyperlink ref="E46" r:id="rId77"/>
+    <hyperlink ref="F46" r:id="rId78"/>
+    <hyperlink ref="E47" r:id="rId79"/>
+    <hyperlink ref="F47" r:id="rId80"/>
+    <hyperlink ref="E48" r:id="rId81"/>
+    <hyperlink ref="F48" r:id="rId82"/>
+    <hyperlink ref="E49" r:id="rId83"/>
+    <hyperlink ref="F49" r:id="rId84"/>
+    <hyperlink ref="E50" r:id="rId85"/>
+    <hyperlink ref="F50" r:id="rId86"/>
+    <hyperlink ref="E51" r:id="rId87"/>
+    <hyperlink ref="F51" r:id="rId88"/>
+    <hyperlink ref="E52" r:id="rId89"/>
+    <hyperlink ref="F52" r:id="rId90"/>
+    <hyperlink ref="E53" r:id="rId91"/>
+    <hyperlink ref="F53" r:id="rId92"/>
+    <hyperlink ref="E54" r:id="rId93"/>
+    <hyperlink ref="F54" r:id="rId94"/>
+    <hyperlink ref="E55" r:id="rId95"/>
+    <hyperlink ref="F55" r:id="rId96"/>
+    <hyperlink ref="E56" r:id="rId97"/>
+    <hyperlink ref="F56" r:id="rId98"/>
+    <hyperlink ref="E57" r:id="rId99"/>
+    <hyperlink ref="F57" r:id="rId100"/>
+    <hyperlink ref="E58" r:id="rId101"/>
+    <hyperlink ref="F58" r:id="rId102"/>
+    <hyperlink ref="E59" r:id="rId103"/>
+    <hyperlink ref="F59" r:id="rId104"/>
+    <hyperlink ref="E60" r:id="rId105"/>
+    <hyperlink ref="F60" r:id="rId106"/>
+    <hyperlink ref="E61" r:id="rId107"/>
+    <hyperlink ref="F61" r:id="rId108"/>
+    <hyperlink ref="E62" r:id="rId109"/>
+    <hyperlink ref="F62" r:id="rId110"/>
+    <hyperlink ref="E63" r:id="rId111"/>
+    <hyperlink ref="F63" r:id="rId112"/>
+    <hyperlink ref="E64" r:id="rId113"/>
+    <hyperlink ref="F64" r:id="rId114"/>
+    <hyperlink ref="E65" r:id="rId115"/>
+    <hyperlink ref="F65" r:id="rId116"/>
+    <hyperlink ref="E66" r:id="rId117"/>
+    <hyperlink ref="F66" r:id="rId118"/>
+    <hyperlink ref="E67" r:id="rId119"/>
+    <hyperlink ref="F67" r:id="rId120"/>
+    <hyperlink ref="E68" r:id="rId121"/>
+    <hyperlink ref="F68" r:id="rId122"/>
+    <hyperlink ref="E69" r:id="rId123"/>
+    <hyperlink ref="F69" r:id="rId124"/>
+    <hyperlink ref="E70" r:id="rId125"/>
+    <hyperlink ref="F70" r:id="rId126"/>
+    <hyperlink ref="E71" r:id="rId127"/>
+    <hyperlink ref="F71" r:id="rId128"/>
+    <hyperlink ref="E72" r:id="rId129"/>
+    <hyperlink ref="F72" r:id="rId130"/>
+    <hyperlink ref="E73" r:id="rId131"/>
+    <hyperlink ref="F73" r:id="rId132"/>
+    <hyperlink ref="E74" r:id="rId133"/>
+    <hyperlink ref="F74" r:id="rId134"/>
+    <hyperlink ref="E75" r:id="rId135"/>
+    <hyperlink ref="F75" r:id="rId136"/>
+    <hyperlink ref="E76" r:id="rId137"/>
+    <hyperlink ref="F76" r:id="rId138"/>
+    <hyperlink ref="E77" r:id="rId139"/>
+    <hyperlink ref="F77" r:id="rId140"/>
+    <hyperlink ref="E78" r:id="rId141"/>
+    <hyperlink ref="F78" r:id="rId142"/>
+    <hyperlink ref="E79" r:id="rId143"/>
+    <hyperlink ref="F79" r:id="rId144"/>
+    <hyperlink ref="E80" r:id="rId145"/>
+    <hyperlink ref="F80" r:id="rId146"/>
+    <hyperlink ref="E81" r:id="rId147"/>
+    <hyperlink ref="F81" r:id="rId148"/>
+    <hyperlink ref="E82" r:id="rId149"/>
+    <hyperlink ref="F82" r:id="rId150"/>
+    <hyperlink ref="E83" r:id="rId151"/>
+    <hyperlink ref="F83" r:id="rId152"/>
+    <hyperlink ref="E84" r:id="rId153"/>
+    <hyperlink ref="F84" r:id="rId154"/>
+    <hyperlink ref="E85" r:id="rId155"/>
+    <hyperlink ref="F85" r:id="rId156"/>
+    <hyperlink ref="E86" r:id="rId157"/>
+    <hyperlink ref="F86" r:id="rId158"/>
+    <hyperlink ref="E87" r:id="rId159"/>
+    <hyperlink ref="F87" r:id="rId160"/>
+    <hyperlink ref="E88" r:id="rId161"/>
+    <hyperlink ref="F88" r:id="rId162"/>
+    <hyperlink ref="E89" r:id="rId163"/>
+    <hyperlink ref="F89" r:id="rId164"/>
+    <hyperlink ref="E90" r:id="rId165"/>
+    <hyperlink ref="F90" r:id="rId166"/>
+    <hyperlink ref="E91" r:id="rId167"/>
+    <hyperlink ref="F91" r:id="rId168"/>
+    <hyperlink ref="E92" r:id="rId169"/>
+    <hyperlink ref="F92" r:id="rId170"/>
+    <hyperlink ref="E93" r:id="rId171"/>
+    <hyperlink ref="F93" r:id="rId172"/>
+    <hyperlink ref="E94" r:id="rId173"/>
+    <hyperlink ref="F94" r:id="rId174"/>
+    <hyperlink ref="E95" r:id="rId175"/>
+    <hyperlink ref="F95" r:id="rId176"/>
+    <hyperlink ref="E96" r:id="rId177"/>
+    <hyperlink ref="F96" r:id="rId178"/>
+    <hyperlink ref="E97" r:id="rId179"/>
+    <hyperlink ref="F97" r:id="rId180"/>
+    <hyperlink ref="E98" r:id="rId181"/>
+    <hyperlink ref="F98" r:id="rId182"/>
+    <hyperlink ref="E99" r:id="rId183"/>
+    <hyperlink ref="F99" r:id="rId184"/>
+    <hyperlink ref="E100" r:id="rId185"/>
+    <hyperlink ref="F100" r:id="rId186"/>
+    <hyperlink ref="E101" r:id="rId187"/>
+    <hyperlink ref="F101" r:id="rId188"/>
+    <hyperlink ref="E102" r:id="rId189"/>
+    <hyperlink ref="F102" r:id="rId190"/>
+    <hyperlink ref="E103" r:id="rId191"/>
+    <hyperlink ref="F103" r:id="rId192"/>
+    <hyperlink ref="E104" r:id="rId193"/>
+    <hyperlink ref="F104" r:id="rId194"/>
+    <hyperlink ref="E105" r:id="rId195"/>
+    <hyperlink ref="F105" r:id="rId196"/>
+    <hyperlink ref="E106" r:id="rId197"/>
+    <hyperlink ref="F106" r:id="rId198"/>
+    <hyperlink ref="E107" r:id="rId199"/>
+    <hyperlink ref="F107" r:id="rId200"/>
+    <hyperlink ref="E108" r:id="rId201"/>
+    <hyperlink ref="F108" r:id="rId202"/>
+    <hyperlink ref="E109" r:id="rId203"/>
+    <hyperlink ref="F109" r:id="rId204"/>
+    <hyperlink ref="E110" r:id="rId205"/>
+    <hyperlink ref="F110" r:id="rId206"/>
+    <hyperlink ref="E111" r:id="rId207"/>
+    <hyperlink ref="F111" r:id="rId208"/>
+    <hyperlink ref="E112" r:id="rId209"/>
+    <hyperlink ref="F112" r:id="rId210"/>
+    <hyperlink ref="E113" r:id="rId211"/>
+    <hyperlink ref="F113" r:id="rId212"/>
+    <hyperlink ref="E114" r:id="rId213"/>
+    <hyperlink ref="F114" r:id="rId214"/>
+    <hyperlink ref="E115" r:id="rId215"/>
+    <hyperlink ref="F115" r:id="rId216"/>
+    <hyperlink ref="E116" r:id="rId217"/>
+    <hyperlink ref="F116" r:id="rId218"/>
+    <hyperlink ref="E117" r:id="rId219"/>
+    <hyperlink ref="F117" r:id="rId220"/>
+    <hyperlink ref="E118" r:id="rId221"/>
+    <hyperlink ref="F118" r:id="rId222"/>
+    <hyperlink ref="E119" r:id="rId223"/>
+    <hyperlink ref="F119" r:id="rId224"/>
+    <hyperlink ref="E120" r:id="rId225"/>
+    <hyperlink ref="F120" r:id="rId226"/>
+    <hyperlink ref="E121" r:id="rId227"/>
+    <hyperlink ref="F121" r:id="rId228"/>
+    <hyperlink ref="E122" r:id="rId229"/>
+    <hyperlink ref="F122" r:id="rId230"/>
+    <hyperlink ref="E123" r:id="rId231"/>
+    <hyperlink ref="F123" r:id="rId232"/>
+    <hyperlink ref="E124" r:id="rId233"/>
+    <hyperlink ref="F124" r:id="rId234"/>
+    <hyperlink ref="E125" r:id="rId235"/>
+    <hyperlink ref="F125" r:id="rId236"/>
+    <hyperlink ref="E126" r:id="rId237"/>
+    <hyperlink ref="F126" r:id="rId238"/>
+    <hyperlink ref="E127" r:id="rId239"/>
+    <hyperlink ref="F127" r:id="rId240"/>
+    <hyperlink ref="E128" r:id="rId241"/>
+    <hyperlink ref="F128" r:id="rId242"/>
+    <hyperlink ref="E129" r:id="rId243"/>
+    <hyperlink ref="F129" r:id="rId244"/>
+    <hyperlink ref="E130" r:id="rId245"/>
+    <hyperlink ref="F130" r:id="rId246"/>
+    <hyperlink ref="E131" r:id="rId247"/>
+    <hyperlink ref="F131" r:id="rId248"/>
+    <hyperlink ref="E132" r:id="rId249"/>
+    <hyperlink ref="F132" r:id="rId250"/>
+    <hyperlink ref="E133" r:id="rId251"/>
+    <hyperlink ref="F133" r:id="rId252"/>
+    <hyperlink ref="E134" r:id="rId253"/>
+    <hyperlink ref="F134" r:id="rId254"/>
+    <hyperlink ref="E135" r:id="rId255"/>
+    <hyperlink ref="F135" r:id="rId256"/>
+    <hyperlink ref="E136" r:id="rId257"/>
+    <hyperlink ref="F136" r:id="rId258"/>
+    <hyperlink ref="E137" r:id="rId259"/>
+    <hyperlink ref="F137" r:id="rId260"/>
+    <hyperlink ref="E138" r:id="rId261"/>
+    <hyperlink ref="F138" r:id="rId262"/>
+    <hyperlink ref="E139" r:id="rId263"/>
+    <hyperlink ref="F139" r:id="rId264"/>
+    <hyperlink ref="E140" r:id="rId265"/>
+    <hyperlink ref="F140" r:id="rId266"/>
+    <hyperlink ref="E141" r:id="rId267"/>
+    <hyperlink ref="F141" r:id="rId268"/>
+    <hyperlink ref="E142" r:id="rId269"/>
+    <hyperlink ref="F142" r:id="rId270"/>
+    <hyperlink ref="E143" r:id="rId271"/>
+    <hyperlink ref="F143" r:id="rId272"/>
+    <hyperlink ref="E144" r:id="rId273"/>
+    <hyperlink ref="F144" r:id="rId274"/>
+    <hyperlink ref="E145" r:id="rId275"/>
+    <hyperlink ref="F145" r:id="rId276"/>
+    <hyperlink ref="E146" r:id="rId277"/>
+    <hyperlink ref="F146" r:id="rId278"/>
+    <hyperlink ref="E147" r:id="rId279"/>
+    <hyperlink ref="F147" r:id="rId280"/>
+    <hyperlink ref="E148" r:id="rId281"/>
+    <hyperlink ref="F148" r:id="rId282"/>
+    <hyperlink ref="E149" r:id="rId283"/>
+    <hyperlink ref="F149" r:id="rId284"/>
+    <hyperlink ref="E150" r:id="rId285"/>
+    <hyperlink ref="F150" r:id="rId286"/>
+    <hyperlink ref="E151" r:id="rId287"/>
+    <hyperlink ref="F151" r:id="rId288"/>
+    <hyperlink ref="E152" r:id="rId289"/>
+    <hyperlink ref="F152" r:id="rId290"/>
+    <hyperlink ref="E153" r:id="rId291"/>
+    <hyperlink ref="F153" r:id="rId292"/>
+    <hyperlink ref="E154" r:id="rId293"/>
+    <hyperlink ref="F154" r:id="rId294"/>
+    <hyperlink ref="E155" r:id="rId295"/>
+    <hyperlink ref="F155" r:id="rId296"/>
+    <hyperlink ref="E156" r:id="rId297"/>
+    <hyperlink ref="F156" r:id="rId298"/>
+    <hyperlink ref="E157" r:id="rId299"/>
+    <hyperlink ref="F157" r:id="rId300"/>
+    <hyperlink ref="E158" r:id="rId301"/>
+    <hyperlink ref="F158" r:id="rId302"/>
+    <hyperlink ref="E159" r:id="rId303"/>
+    <hyperlink ref="F159" r:id="rId304"/>
+    <hyperlink ref="E160" r:id="rId305"/>
+    <hyperlink ref="F160" r:id="rId306"/>
+    <hyperlink ref="E161" r:id="rId307"/>
+    <hyperlink ref="F161" r:id="rId308"/>
+    <hyperlink ref="E162" r:id="rId309"/>
+    <hyperlink ref="F162" r:id="rId310"/>
+    <hyperlink ref="E163" r:id="rId311"/>
+    <hyperlink ref="F163" r:id="rId312"/>
+    <hyperlink ref="E164" r:id="rId313"/>
+    <hyperlink ref="F164" r:id="rId314"/>
+    <hyperlink ref="E165" r:id="rId315"/>
+    <hyperlink ref="F165" r:id="rId316"/>
+    <hyperlink ref="E166" r:id="rId317"/>
+    <hyperlink ref="F166" r:id="rId318"/>
+    <hyperlink ref="E167" r:id="rId319"/>
+    <hyperlink ref="F167" r:id="rId320"/>
+    <hyperlink ref="E168" r:id="rId321"/>
+    <hyperlink ref="F168" r:id="rId322"/>
+    <hyperlink ref="E169" r:id="rId323"/>
+    <hyperlink ref="F169" r:id="rId324"/>
+    <hyperlink ref="E170" r:id="rId325"/>
+    <hyperlink ref="F170" r:id="rId326"/>
+    <hyperlink ref="E171" r:id="rId327"/>
+    <hyperlink ref="F171" r:id="rId328"/>
+    <hyperlink ref="E172" r:id="rId329"/>
+    <hyperlink ref="F172" r:id="rId330"/>
+    <hyperlink ref="E173" r:id="rId331"/>
+    <hyperlink ref="F173" r:id="rId332"/>
+    <hyperlink ref="E174" r:id="rId333"/>
+    <hyperlink ref="F174" r:id="rId334"/>
+    <hyperlink ref="E175" r:id="rId335"/>
+    <hyperlink ref="F175" r:id="rId336"/>
+    <hyperlink ref="E176" r:id="rId337"/>
+    <hyperlink ref="F176" r:id="rId338"/>
+    <hyperlink ref="E177" r:id="rId339"/>
+    <hyperlink ref="F177" r:id="rId340"/>
+    <hyperlink ref="E178" r:id="rId341"/>
+    <hyperlink ref="F178" r:id="rId342"/>
+    <hyperlink ref="E179" r:id="rId343"/>
+    <hyperlink ref="F179" r:id="rId344"/>
+    <hyperlink ref="E180" r:id="rId345"/>
+    <hyperlink ref="F180" r:id="rId346"/>
+    <hyperlink ref="E181" r:id="rId347"/>
+    <hyperlink ref="F181" r:id="rId348"/>
+    <hyperlink ref="E182" r:id="rId349"/>
+    <hyperlink ref="F182" r:id="rId350"/>
+    <hyperlink ref="E183" r:id="rId351"/>
+    <hyperlink ref="F183" r:id="rId352"/>
+    <hyperlink ref="E184" r:id="rId353"/>
+    <hyperlink ref="F184" r:id="rId354"/>
+    <hyperlink ref="E185" r:id="rId355"/>
+    <hyperlink ref="F185" r:id="rId356"/>
+    <hyperlink ref="E186" r:id="rId357"/>
+    <hyperlink ref="F186" r:id="rId358"/>
+    <hyperlink ref="E187" r:id="rId359"/>
+    <hyperlink ref="F187" r:id="rId360"/>
+    <hyperlink ref="E188" r:id="rId361"/>
+    <hyperlink ref="F188" r:id="rId362"/>
+    <hyperlink ref="E189" r:id="rId363"/>
+    <hyperlink ref="F189" r:id="rId364"/>
+    <hyperlink ref="E190" r:id="rId365"/>
+    <hyperlink ref="F190" r:id="rId366"/>
+    <hyperlink ref="E191" r:id="rId367"/>
+    <hyperlink ref="F191" r:id="rId368"/>
+    <hyperlink ref="E192" r:id="rId369"/>
+    <hyperlink ref="F192" r:id="rId370"/>
+    <hyperlink ref="E193" r:id="rId371"/>
+    <hyperlink ref="F193" r:id="rId372"/>
+    <hyperlink ref="E194" r:id="rId373"/>
+    <hyperlink ref="F194" r:id="rId374"/>
+    <hyperlink ref="E195" r:id="rId375"/>
+    <hyperlink ref="F195" r:id="rId376"/>
+    <hyperlink ref="E196" r:id="rId377"/>
+    <hyperlink ref="F196" r:id="rId378"/>
+    <hyperlink ref="E197" r:id="rId379"/>
+    <hyperlink ref="F197" r:id="rId380"/>
+    <hyperlink ref="E198" r:id="rId381"/>
+    <hyperlink ref="F198" r:id="rId382"/>
+    <hyperlink ref="E199" r:id="rId383"/>
+    <hyperlink ref="F199" r:id="rId384"/>
+    <hyperlink ref="E200" r:id="rId385"/>
+    <hyperlink ref="F200" r:id="rId386"/>
+    <hyperlink ref="E201" r:id="rId387"/>
+    <hyperlink ref="F201" r:id="rId388"/>
+    <hyperlink ref="E202" r:id="rId389"/>
+    <hyperlink ref="F202" r:id="rId390"/>
+    <hyperlink ref="E203" r:id="rId391"/>
+    <hyperlink ref="F203" r:id="rId392"/>
+    <hyperlink ref="E204" r:id="rId393"/>
+    <hyperlink ref="F204" r:id="rId394"/>
+    <hyperlink ref="E205" r:id="rId395"/>
+    <hyperlink ref="F205" r:id="rId396"/>
+    <hyperlink ref="E206" r:id="rId397"/>
+    <hyperlink ref="F206" r:id="rId398"/>
+    <hyperlink ref="E207" r:id="rId399"/>
+    <hyperlink ref="F207" r:id="rId400"/>
+    <hyperlink ref="E208" r:id="rId401"/>
+    <hyperlink ref="F208" r:id="rId402"/>
+    <hyperlink ref="E209" r:id="rId403"/>
+    <hyperlink ref="F209" r:id="rId404"/>
+    <hyperlink ref="E210" r:id="rId405"/>
+    <hyperlink ref="F210" r:id="rId406"/>
+    <hyperlink ref="E211" r:id="rId407"/>
+    <hyperlink ref="F211" r:id="rId408"/>
+    <hyperlink ref="E212" r:id="rId409"/>
+    <hyperlink ref="F212" r:id="rId410"/>
+    <hyperlink ref="E213" r:id="rId411"/>
+    <hyperlink ref="F213" r:id="rId412"/>
+    <hyperlink ref="E214" r:id="rId413"/>
+    <hyperlink ref="F214" r:id="rId414"/>
+    <hyperlink ref="E215" r:id="rId415"/>
+    <hyperlink ref="F215" r:id="rId416"/>
+    <hyperlink ref="E216" r:id="rId417"/>
+    <hyperlink ref="F216" r:id="rId418"/>
+    <hyperlink ref="E217" r:id="rId419"/>
+    <hyperlink ref="F217" r:id="rId420"/>
+    <hyperlink ref="E218" r:id="rId421"/>
+    <hyperlink ref="F218" r:id="rId422"/>
+    <hyperlink ref="E219" r:id="rId423"/>
+    <hyperlink ref="F219" r:id="rId424"/>
+    <hyperlink ref="E220" r:id="rId425"/>
+    <hyperlink ref="F220" r:id="rId426"/>
+    <hyperlink ref="E221" r:id="rId427"/>
+    <hyperlink ref="F221" r:id="rId428"/>
+    <hyperlink ref="E222" r:id="rId429"/>
+    <hyperlink ref="F222" r:id="rId430"/>
+    <hyperlink ref="E223" r:id="rId431"/>
+    <hyperlink ref="F223" r:id="rId432"/>
+    <hyperlink ref="E224" r:id="rId433"/>
+    <hyperlink ref="F224" r:id="rId434"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>