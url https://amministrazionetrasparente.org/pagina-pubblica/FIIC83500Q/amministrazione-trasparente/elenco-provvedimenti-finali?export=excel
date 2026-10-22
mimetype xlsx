--- v0 (2026-08-12)
+++ v1 (2026-10-22)
@@ -8,998 +8,724 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="381" uniqueCount="303">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="411" uniqueCount="208">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD4743D9BA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura servizio di formazione DM38</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD377BCA49</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA SERVIZIO AMMINISTRAZIONE TRASPARENTE ANNUALITA' 2026.2027</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - per compilazione progetto Piano estate atto secondo</t>
+  </si>
+  <si>
+    <t>Decreto di nomina -  delega compilazione in piattaforma Agenda nord Pari Passo</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>BCC6CDD390</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA SERVIZIO CORSO AGGIORNAMENTO RLS</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>BCC507742B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA SERVIZIO DPO</t>
+  </si>
+  <si>
     <t>24/07/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - AGENDA NORD PARI PASSO</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC7A5E6A97</t>
   </si>
   <si>
-    <t>Decisione a contrarre - fornitura notebook DM38/2026 DISPOSITIVI DIGITALI CUP C74D26001750007</t>
-[...5 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/f6de22f4-faaf-4e8b-8f77-c0a7029ff248</t>
+    <t>Decisione a contrarre - fornitura notebook DM38/2026 DISPOSITIVI DIGITALI CUP D74D26001750007</t>
   </si>
   <si>
     <t>20/07/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - agenda nord -pari passo</t>
   </si>
   <si>
     <t>Decreto di nomina - conferimento incarico piano estate atto secondo</t>
   </si>
   <si>
     <t>Decreto di nomina - piano estate atto secondo</t>
   </si>
   <si>
     <t>17/07/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - ESO4.6.A4.A-FSEPN-TO-2025-435 ESTATE E NON SOLO Modulo 103833 – Laboratorio di arte e scenografia (Fermi)</t>
   </si>
   <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>BC6E026A58</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio formazione snodi formativi IA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC6E026A58</t>
-[...4 lines deleted...]
-  <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>BC56E9F8C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PER MATERIALE ARTE E SCENOGRAFIA PIANO ESTATE 25.26</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC56E9F8C8</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>BC545CFAD1</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO POLO ARTISTICO PERFORMATIVO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC545CFAD1</t>
-[...4 lines deleted...]
-  <si>
     <t>BC529101FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura targhe per pubblicità progetto orientiaamoci CUP D34D25002150007</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC529101FD</t>
-[...4 lines deleted...]
-  <si>
     <t>BC52323E1B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA COMPONENTI PER DEFIBRILLATORI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC52323E1B</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC42F9C70B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE GIOCO SCACCHIERA PROGETTO PIANO ESTATE</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC42F9C70B</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>BC3D66360E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO RINNOVO SITO WEB</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3D66360E</t>
-[...4 lines deleted...]
-  <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>BC3534E9F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo licenze antivirus</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3534E9F0</t>
-[...4 lines deleted...]
-  <si>
     <t>BC34826519</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RINNOVO GESTIONALI ARGO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC34826519</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC3245676C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PACCHETTI SOFTWARE ARGO DARWIN WEB E ARGO MODULO PLUS DI SCUOLANEXT</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3245676C</t>
-[...4 lines deleted...]
-  <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - conferimento incarico modulo orti a scuola piano estate 25.26</t>
   </si>
   <si>
     <t>B9ODA7395D</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIDETERMINAZIONE MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9ODA7395D</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>BC1327F2D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE SISTEMI INTELLIGENZA ARTIFICIALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC1327F2D6</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBFB2AB41E</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZIO MEDICO COMPETENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB2AB41E</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD4966111</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD4966111</t>
-[...4 lines deleted...]
-  <si>
     <t>BBD39F963E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TARGHE PER CONCORSO MUSICALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD39F963E</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBCCDD6981</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA FIORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCCDD6981</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BBA9D996C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MEDAGLIE E COPPE PROGETTO "SALVIAMO L'ECOSISTEMA MUSICALE"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA9D996C1</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA3F30DDB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BANNER PER POLO ARTISTICO-PERFORMATIVO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3F30DDB</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - decreto conferimento incarichi avviso docente di sostegno prot. 9901/2026 -  PN - ESO4.6.A4.A-FSEPN-TO-2025-435 - PIANO ESTATE</t>
   </si>
   <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB8EFD7109</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PIANOFORTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8EFD7109</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB7E803941</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto  tastiere yamaha</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E803941</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB49F25171</t>
   </si>
   <si>
     <t>Decisione a contrarre - affitto teatro Aurora</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49F25171</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>BA257A4BA1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LICENZE SOFTWARE SYMWRITER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA257A4BA1</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB03DA3213</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiali laboratorio ceramica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB03DA3213</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICHI di n. 3 avvisi di selezione rivolti al personale interno/esterno agli atti con prot. n. 6126, 6128 e 6129 del 11/03/2026.</t>
   </si>
   <si>
     <t>BAFC90776B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LAVATRICI PLESSI INFANZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC90776B</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICHI di n. 3 avvisi di selezione rivolti al personale interno/esterno agli atti con prot. n. 5118, 5119 e 5120 del 02/03/2026.</t>
   </si>
   <si>
     <t>BAD9785877</t>
   </si>
   <si>
     <t>Decisione a contrarre - corso aggiornamento Primo Soccorso e DAE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD9785877</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BAC170E33E</t>
   </si>
   <si>
     <t>Decisione a contrarre - assistenza specialistica informatica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC170E33E</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BABBCDD598</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SACCHI PER LA SPAZZATURA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBCDD598</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - decreto conferimento incarichi avviso prot. 3688/2026: PN - ESO4.6.A4.A-FSEPN-TO-2025-435 - PIANO ESTATE</t>
   </si>
   <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAAAA81D01</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO FORMAZIONE  ITALIANO COME L2 PTOF</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAAA81D01</t>
-[...4 lines deleted...]
-  <si>
     <t>BAAA7DF0D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - spese postali anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAA7DF0D1</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA71A61DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ampliamento rete</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA71A61DA</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICHI di n. 4 avvisi di selezione rivolti al personale interno/esterno agli atti con prot. n. 3221, 3224, 3225 e 3226 del 09/02/2026.</t>
   </si>
   <si>
     <t>BAA455D642</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto scrivania ufficio dirigente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA455D642</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA21E5136</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARREDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA21E5136</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA82D876B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo gestionale spaggiari pacchetto classe viva</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA82D876B1</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - avviso prot. n. 2059 del 28/01/2026 - PN - ESO4.6.A4.D-FSEPNTO-2025-52 - ORIENTAMENTO</t>
   </si>
   <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>Decreto di nomina -  avviso di selezione prot. n. 1302 del 20/01/2026 - PN - ESO4.6.A4.A-FSEPN-TO-2025-435 - PIANO ESTATE</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA5C7A70C4</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggi di istruzione a.s. 2025.2026 Ala Golden Tour srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C7A70C4</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5BA552BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGI DI ISTRUZIONE A.S. 2025.2026 AIDA TOUR OPERATOR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5BA552BE</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5B173E2A</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggi di istruzione a.s. 2025.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B173E2A</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>DECRETO CONFERIMENTO INCARICHI PROGETTO "SALVIAMO L'ECOSISTEMA MUSICALE"</t>
   </si>
   <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA35034A21</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SOFTWARE ARGO</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/81538719-89a8-4dd0-b744-b3e1e4e8168f</t>
   </si>
   <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t xml:space="preserve">decreto nomina di urgenza Tutor modulo 88464 - PN - ESO4.6.A4.D-FSEPNTO-2025-52 - ORIENTAMENTO
 </t>
   </si>
   <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>BA0DCDC6D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - uscita didattica Parco Pazzagli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0DCDC6D2</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>B9FD3687C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO COPRITERMOSIFONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD3687C1</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Conferimento incarichi avviso prot. n. 30189 - ESO4.6.A4.D-FSEPNTO-2025-52 - ORIENTAMENTO</t>
   </si>
   <si>
     <t>B9F0F34E4A</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto pacchetto viaggio istruzione museo del calcio Coverciano</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F0F34E4A</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2025</t>
   </si>
   <si>
     <t>B9C8012C52</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto servizio radio web</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C8012C52</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>B9A8CFAED4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SOFTWARE RILEVAZIONI PRESENZE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A8CFAED4</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>B994F70436</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CORSO DI FORMAZIONE SICUREZZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B994F70436</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B98B288886</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTA A4 E CARTELLA SOSPESA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/8c7fc9af-fd12-4415-9615-b59b1454e671</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Conferimento incarichi avviso prot. 27911/2025 - ESO4.6.A4.A-FSEPN-TO-2025-435 - “Estate e non solo”
 </t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B9852D0B2E</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO VERIFICA E MANUTENZIONE DEFIBRILLATORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9852D0B2E</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Conferimento incarichi relativo all'avviso prot. 27093/25 - ESO4.6.A4.D-FSEPNTO-2025-52 - ORIENTIAMOCI</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B9413803DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di formazione Passweb</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9413803DA</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B9324F274A</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio pianoforte + 8 accordature</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9324F274A</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B92A20E39E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pianoforte mezzacoda</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92A20E39E</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B90DA7395D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PULIZIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90DA7395D</t>
-[...4 lines deleted...]
-  <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>B9075535EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale primo soccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9075535EA</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Conferimento incarichi Progetto Cyberbullismo</t>
   </si>
   <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8F75F9CE0</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F75F9CE0</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8EA685AC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto servizio amministrazione trasparenza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EA685AC5</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8C14E497B</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto gestionale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C14E497B</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>B2629A6CE2</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento servizi di formazione DM 66/23</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/6818dbee-bd0a-4e51-8a4b-f269e500b99b</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1297,1579 +1023,1845 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4743D9BA" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/0743187d-cea0-40d0-b7e8-9cb324ce8228" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD377BCA49" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/c200f033-100a-487d-8556-5c2195542ee1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC6CDD390" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/0318391d-bdb3-4c17-a260-bb2b545c451c" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC507742B" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/28c4fb7b-e62f-493d-9738-8984e99db7c5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7A5E6A97" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/f6de22f4-faaf-4e8b-8f77-c0a7029ff248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6E026A58" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/3916bee8-1ba7-479a-b055-19757dc0e0df" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC56E9F8C8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/3aaa8852-c0dc-408c-bace-e837d0c447b0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC545CFAD1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/edce3b8f-72e0-46a3-9491-369ccd4ad0b9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC529101FD" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/145684fa-a8ea-407c-9111-1b758a287835" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC52323E1B" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/5b9b1c40-fe6b-4f58-9949-65827bb534b5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC42F9C70B" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/eeb55610-eab3-489b-b316-1600945e278b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3D66360E" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/e83eb0e6-73ec-4fae-813a-4833da13be5f" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3534E9F0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/895c3a33-24d9-41f5-a2a1-e409c5b61aee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC34826519" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/3bc42179-7dbf-4748-aa50-4d70432279fe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3245676C" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/c1fb6a65-1a23-46e5-a087-9a4180b29f33" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9ODA7395D" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/17c34aa3-ac06-4bdf-a4c8-b25c2b97134d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC1327F2D6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/ce460079-d310-4ab7-be81-2f6eb2aa0649" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB2AB41E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/099fcb3f-4c50-4a21-91ee-0b0e3b44622f" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD4966111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/0b9e0f97-209c-42c9-aa3b-89709ab37334" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD39F963E" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/12224685-be43-4414-b4aa-e5c0a60b367b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCCDD6981" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/625eea45-c995-43a1-9a57-341cbf08e2a2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA9D996C1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/9965eef8-2097-41e8-bee5-816035cf1fe5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3F30DDB" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/69433267-c2f4-4e66-9e41-465d6da683a6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8EFD7109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/25babab4-d8a8-4435-b43d-701b7a76c315" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E803941" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/a51198f3-9f36-476e-a14d-4fb74ee8667f" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49F25171" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/c1cf8a40-132a-4886-9d8d-a7b90d400868" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA257A4BA1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/c68da011-0e76-4c84-abb2-f8636c77b315" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB03DA3213" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/ce1c82fb-a3dd-4ab2-bd21-c2abf552d877" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC90776B" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/27cb59ce-60b5-4c0d-b525-5e8a2bb94f3d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD9785877" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/021ca644-1e22-425c-aca8-7eb147ffe4f0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC170E33E" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/70a85f43-672a-4f5a-9f3d-3cfa0dc3e6b7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBCDD598" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/85a3eb15-9972-42bd-adb8-8a8537111edf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAAA81D01" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/f20f8d85-dacd-4c4f-9190-5816a5afdd54" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAA7DF0D1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/cb91bd29-49a6-4e7e-83d0-562e3a9d2b88" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA71A61DA" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/e7ae5194-e877-421e-84f1-b2d121691203" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA455D642" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/d703ce3f-9fd4-407d-8c6d-a81c970361f6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA21E5136" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/5d04be45-8658-47c1-8bae-25976942e3a7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA82D876B1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/22853135-8c4e-49bd-a3ef-2dd96a7bd8fb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C7A70C4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/61cb0a8c-4219-4d0e-8cc1-e5087dc537d2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5BA552BE" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/396fef62-294b-4f76-ba66-50a21bb482f5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B173E2A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/07a83509-9adb-4475-b705-d01805b9447a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA35034A21" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/81538719-89a8-4dd0-b744-b3e1e4e8168f" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0DCDC6D2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/08aad8e8-9553-46d4-8faf-6430b58e0e50" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD3687C1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/47cf77f9-184b-4284-8b32-7b0ae56b1f9a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F0F34E4A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/02f10045-5bd3-4161-9fb5-cb32578f4602" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C8012C52" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/eb4b5e5b-7610-4bae-8670-8acf2075370c" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A8CFAED4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/5424ce9e-822c-410a-bc60-afd3a9e13830" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B994F70436" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/2327b4b2-d433-452a-bf8d-dd24623caddf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98B288886" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/8c7fc9af-fd12-4415-9615-b59b1454e671" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9852D0B2E" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/3c1af4f8-5a8f-4248-8212-a0a92424791e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9413803DA" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/53e12527-de0c-4357-9844-4839459131b0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9324F274A" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/4942d704-478a-4aef-b211-feff67f015a1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92A20E39E" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/7868309d-add3-40cd-949a-819373e1138b" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90DA7395D" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/f107a3e1-2c62-4212-8853-27fd2a12e0bf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9075535EA" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/468c9e6e-41a8-4e04-b93b-32174a90f8eb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F75F9CE0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/535e764e-5eb0-44fc-802b-e2472a913951" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EA685AC5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/93fb2464-4565-44bc-909a-247604e40197" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C14E497B" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/e855c792-6edb-432b-8859-452a7dafd5c0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2629A6CE2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/FIIC83500Q/amministrazione-trasparente/atti-amministrazioni-enti/6818dbee-bd0a-4e51-8a4b-f269e500b99b" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F76"/>
+  <dimension ref="A1:F82"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>17282</v>
+        <v>19980</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>17162</v>
+        <v>19491</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4">
+        <v>18230</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="B4">
-[...7 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>17121</v>
+        <v>18220</v>
       </c>
       <c r="C5" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B6">
-        <v>17120</v>
+        <v>17934</v>
       </c>
       <c r="C6" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>17120</v>
+        <v>17889</v>
       </c>
       <c r="C7" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-      <c r="F7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>16998</v>
+        <v>17282</v>
       </c>
       <c r="C8" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>16970</v>
+        <v>17162</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>16624</v>
+        <v>17121</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>14</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B11">
-        <v>16589</v>
+        <v>17121</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B12">
-        <v>16577</v>
+        <v>17120</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13">
+        <v>17120</v>
+      </c>
+      <c r="C13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D13" t="s">
         <v>31</v>
       </c>
-      <c r="B13">
-[...7 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>14</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="B14">
-        <v>16315</v>
+        <v>16998</v>
       </c>
       <c r="C14" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="D14" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>14</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="B15">
-        <v>16258</v>
+        <v>16970</v>
       </c>
       <c r="C15" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>36</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="B16">
-        <v>16113</v>
+        <v>16624</v>
       </c>
       <c r="C16" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>39</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="B17">
-        <v>16101</v>
+        <v>16589</v>
       </c>
       <c r="C17" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>42</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="B18">
-        <v>16005</v>
+        <v>16577</v>
       </c>
       <c r="C18" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>44</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="B19">
-        <v>15885</v>
+        <v>16566</v>
       </c>
       <c r="C19" t="s">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>69</v>
-[...4 lines deleted...]
-      <c r="F19" t="s">
+        <v>46</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="B20">
-        <v>15878</v>
+        <v>16315</v>
       </c>
       <c r="C20" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>49</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="B21">
-        <v>15389</v>
+        <v>16258</v>
       </c>
       <c r="C21" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>52</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B22">
-        <v>14359</v>
+        <v>16113</v>
       </c>
       <c r="C22" t="s">
-        <v>80</v>
+        <v>54</v>
       </c>
       <c r="D22" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>55</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="B23">
-        <v>13134</v>
+        <v>16101</v>
       </c>
       <c r="C23" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="D23" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>57</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="B24">
-        <v>13113</v>
+        <v>16005</v>
       </c>
       <c r="C24" t="s">
-        <v>89</v>
+        <v>59</v>
       </c>
       <c r="D24" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>60</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>93</v>
+        <v>61</v>
       </c>
       <c r="B25">
-        <v>12975</v>
+        <v>15885</v>
       </c>
       <c r="C25" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="D25" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="E25" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>14</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
       <c r="B26">
-        <v>12009</v>
+        <v>15878</v>
       </c>
       <c r="C26" t="s">
-        <v>99</v>
+        <v>63</v>
       </c>
       <c r="D26" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>64</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="B27">
-        <v>11786</v>
+        <v>15389</v>
       </c>
       <c r="C27" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="D27" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>67</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>68</v>
       </c>
       <c r="B28">
-        <v>11464</v>
+        <v>14359</v>
       </c>
       <c r="C28" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="D28" t="s">
-        <v>109</v>
-[...4 lines deleted...]
-      <c r="F28" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>71</v>
       </c>
       <c r="B29">
-        <v>11208</v>
+        <v>13134</v>
       </c>
       <c r="C29" t="s">
-        <v>111</v>
+        <v>72</v>
       </c>
       <c r="D29" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>73</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>71</v>
       </c>
       <c r="B30">
-        <v>10818</v>
+        <v>13113</v>
       </c>
       <c r="C30" t="s">
-        <v>116</v>
+        <v>74</v>
       </c>
       <c r="D30" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>75</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>76</v>
       </c>
       <c r="B31">
-        <v>9558</v>
+        <v>12975</v>
       </c>
       <c r="C31" t="s">
-        <v>121</v>
+        <v>77</v>
       </c>
       <c r="D31" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>78</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>79</v>
       </c>
       <c r="B32">
-        <v>8383</v>
+        <v>12009</v>
       </c>
       <c r="C32" t="s">
-        <v>126</v>
+        <v>80</v>
       </c>
       <c r="D32" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>81</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="B33">
-        <v>7475</v>
+        <v>11786</v>
       </c>
       <c r="C33" t="s">
-        <v>131</v>
+        <v>83</v>
       </c>
       <c r="D33" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>84</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>135</v>
+        <v>85</v>
       </c>
       <c r="B34">
-        <v>7368</v>
+        <v>11464</v>
       </c>
       <c r="C34" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D34" t="s">
-        <v>136</v>
+        <v>86</v>
       </c>
       <c r="E34" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F34" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>135</v>
+        <v>87</v>
       </c>
       <c r="B35">
-        <v>7189</v>
+        <v>11208</v>
       </c>
       <c r="C35" t="s">
-        <v>137</v>
+        <v>88</v>
       </c>
       <c r="D35" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>89</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>141</v>
+        <v>90</v>
       </c>
       <c r="B36">
-        <v>6592</v>
+        <v>10818</v>
       </c>
       <c r="C36" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="D36" t="s">
-        <v>142</v>
-[...4 lines deleted...]
-      <c r="F36" t="s">
+        <v>92</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>141</v>
+        <v>93</v>
       </c>
       <c r="B37">
-        <v>6539</v>
+        <v>9558</v>
       </c>
       <c r="C37" t="s">
-        <v>143</v>
+        <v>94</v>
       </c>
       <c r="D37" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>95</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>147</v>
+        <v>96</v>
       </c>
       <c r="B38">
-        <v>5897</v>
+        <v>8383</v>
       </c>
       <c r="C38" t="s">
-        <v>148</v>
+        <v>97</v>
       </c>
       <c r="D38" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <v>98</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>152</v>
+        <v>99</v>
       </c>
       <c r="B39">
-        <v>5710</v>
+        <v>7475</v>
       </c>
       <c r="C39" t="s">
-        <v>153</v>
+        <v>100</v>
       </c>
       <c r="D39" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>101</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>152</v>
+        <v>102</v>
       </c>
       <c r="B40">
-        <v>5623</v>
+        <v>7368</v>
       </c>
       <c r="C40" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D40" t="s">
-        <v>157</v>
+        <v>103</v>
       </c>
       <c r="E40" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F40" t="s">
+        <v>14</v>
+      </c>
+      <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>158</v>
+        <v>102</v>
       </c>
       <c r="B41">
-        <v>5220</v>
+        <v>7189</v>
       </c>
       <c r="C41" t="s">
-        <v>159</v>
+        <v>104</v>
       </c>
       <c r="D41" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>105</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>158</v>
+        <v>106</v>
       </c>
       <c r="B42">
-        <v>5218</v>
+        <v>6592</v>
       </c>
       <c r="C42" t="s">
-        <v>163</v>
+        <v>14</v>
       </c>
       <c r="D42" t="s">
-        <v>164</v>
+        <v>107</v>
       </c>
       <c r="E42" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>14</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>158</v>
+        <v>106</v>
       </c>
       <c r="B43">
-        <v>5155</v>
+        <v>6539</v>
       </c>
       <c r="C43" t="s">
-        <v>167</v>
+        <v>108</v>
       </c>
       <c r="D43" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>109</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>171</v>
+        <v>110</v>
       </c>
       <c r="B44">
-        <v>5123</v>
+        <v>5897</v>
       </c>
       <c r="C44" t="s">
-        <v>7</v>
+        <v>111</v>
       </c>
       <c r="D44" t="s">
-        <v>172</v>
-[...4 lines deleted...]
-      <c r="F44" t="s">
+        <v>112</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>171</v>
+        <v>113</v>
       </c>
       <c r="B45">
-        <v>5086</v>
+        <v>5710</v>
       </c>
       <c r="C45" t="s">
-        <v>173</v>
+        <v>114</v>
       </c>
       <c r="D45" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>115</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>171</v>
+        <v>113</v>
       </c>
       <c r="B46">
-        <v>5012</v>
+        <v>5623</v>
       </c>
       <c r="C46" t="s">
-        <v>177</v>
+        <v>14</v>
       </c>
       <c r="D46" t="s">
-        <v>178</v>
+        <v>116</v>
       </c>
       <c r="E46" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>14</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>181</v>
+        <v>117</v>
       </c>
       <c r="B47">
-        <v>4330</v>
+        <v>5220</v>
       </c>
       <c r="C47" t="s">
-        <v>182</v>
+        <v>118</v>
       </c>
       <c r="D47" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>119</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>186</v>
+        <v>117</v>
       </c>
       <c r="B48">
-        <v>3704</v>
+        <v>5218</v>
       </c>
       <c r="C48" t="s">
-        <v>7</v>
+        <v>120</v>
       </c>
       <c r="D48" t="s">
-        <v>187</v>
-[...4 lines deleted...]
-      <c r="F48" t="s">
+        <v>121</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>188</v>
+        <v>117</v>
       </c>
       <c r="B49">
-        <v>3575</v>
+        <v>5155</v>
       </c>
       <c r="C49" t="s">
-        <v>7</v>
+        <v>122</v>
       </c>
       <c r="D49" t="s">
-        <v>189</v>
-[...4 lines deleted...]
-      <c r="F49" t="s">
+        <v>123</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>190</v>
+        <v>124</v>
       </c>
       <c r="B50">
-        <v>3345</v>
+        <v>5123</v>
       </c>
       <c r="C50" t="s">
-        <v>191</v>
+        <v>14</v>
       </c>
       <c r="D50" t="s">
-        <v>192</v>
+        <v>125</v>
       </c>
       <c r="E50" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>14</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>190</v>
+        <v>124</v>
       </c>
       <c r="B51">
-        <v>3343</v>
+        <v>5086</v>
       </c>
       <c r="C51" t="s">
-        <v>195</v>
+        <v>126</v>
       </c>
       <c r="D51" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>127</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>190</v>
+        <v>124</v>
       </c>
       <c r="B52">
-        <v>3318</v>
+        <v>5012</v>
       </c>
       <c r="C52" t="s">
-        <v>199</v>
+        <v>128</v>
       </c>
       <c r="D52" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>129</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>203</v>
+        <v>130</v>
       </c>
       <c r="B53">
-        <v>2511</v>
+        <v>4330</v>
       </c>
       <c r="C53" t="s">
-        <v>7</v>
+        <v>131</v>
       </c>
       <c r="D53" t="s">
-        <v>204</v>
-[...4 lines deleted...]
-      <c r="F53" t="s">
+        <v>132</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>205</v>
+        <v>133</v>
       </c>
       <c r="B54">
-        <v>2263</v>
+        <v>3704</v>
       </c>
       <c r="C54" t="s">
-        <v>206</v>
+        <v>14</v>
       </c>
       <c r="D54" t="s">
-        <v>207</v>
+        <v>134</v>
       </c>
       <c r="E54" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>14</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>210</v>
+        <v>135</v>
       </c>
       <c r="B55">
-        <v>1943</v>
+        <v>3575</v>
       </c>
       <c r="C55" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D55" t="s">
-        <v>211</v>
+        <v>136</v>
       </c>
       <c r="E55" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F55" t="s">
+        <v>14</v>
+      </c>
+      <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>212</v>
+        <v>137</v>
       </c>
       <c r="B56">
-        <v>1391</v>
+        <v>3345</v>
       </c>
       <c r="C56" t="s">
-        <v>213</v>
+        <v>138</v>
       </c>
       <c r="D56" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>139</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>217</v>
+        <v>137</v>
       </c>
       <c r="B57">
-        <v>1026</v>
+        <v>3343</v>
       </c>
       <c r="C57" t="s">
-        <v>218</v>
+        <v>140</v>
       </c>
       <c r="D57" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>141</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>222</v>
+        <v>137</v>
       </c>
       <c r="B58">
-        <v>747</v>
+        <v>3318</v>
       </c>
       <c r="C58" t="s">
-        <v>7</v>
+        <v>142</v>
       </c>
       <c r="D58" t="s">
-        <v>223</v>
-[...4 lines deleted...]
-      <c r="F58" t="s">
+        <v>143</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>222</v>
+        <v>144</v>
       </c>
       <c r="B59">
-        <v>709</v>
+        <v>2511</v>
       </c>
       <c r="C59" t="s">
-        <v>224</v>
+        <v>14</v>
       </c>
       <c r="D59" t="s">
-        <v>225</v>
+        <v>145</v>
       </c>
       <c r="E59" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>14</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>228</v>
+        <v>146</v>
       </c>
       <c r="B60">
-        <v>30321</v>
+        <v>2263</v>
       </c>
       <c r="C60" t="s">
-        <v>229</v>
+        <v>147</v>
       </c>
       <c r="D60" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>148</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>233</v>
+        <v>149</v>
       </c>
       <c r="B61">
-        <v>29911</v>
+        <v>1943</v>
       </c>
       <c r="C61" t="s">
-        <v>234</v>
+        <v>14</v>
       </c>
       <c r="D61" t="s">
-        <v>235</v>
+        <v>150</v>
       </c>
       <c r="E61" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>14</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>238</v>
+        <v>151</v>
       </c>
       <c r="B62">
-        <v>29616</v>
+        <v>1391</v>
       </c>
       <c r="C62" t="s">
-        <v>239</v>
+        <v>152</v>
       </c>
       <c r="D62" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>242</v>
+        <v>153</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>243</v>
+        <v>154</v>
       </c>
       <c r="B63">
-        <v>29452</v>
+        <v>1026</v>
       </c>
       <c r="C63" t="s">
-        <v>244</v>
+        <v>155</v>
       </c>
       <c r="D63" t="s">
-        <v>245</v>
-[...5 lines deleted...]
-        <v>247</v>
+        <v>156</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>243</v>
+        <v>157</v>
       </c>
       <c r="B64">
-        <v>29408</v>
+        <v>747</v>
       </c>
       <c r="C64" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D64" t="s">
-        <v>248</v>
+        <v>158</v>
       </c>
       <c r="E64" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F64" t="s">
+        <v>14</v>
+      </c>
+      <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>249</v>
+        <v>157</v>
       </c>
       <c r="B65">
-        <v>29384</v>
+        <v>709</v>
       </c>
       <c r="C65" t="s">
-        <v>250</v>
+        <v>159</v>
       </c>
       <c r="D65" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>160</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>254</v>
+        <v>161</v>
       </c>
       <c r="B66">
-        <v>28597</v>
+        <v>30321</v>
       </c>
       <c r="C66" t="s">
-        <v>7</v>
+        <v>162</v>
       </c>
       <c r="D66" t="s">
-        <v>255</v>
-[...4 lines deleted...]
-      <c r="F66" t="s">
+        <v>163</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>256</v>
+        <v>164</v>
       </c>
       <c r="B67">
-        <v>28150</v>
+        <v>29911</v>
       </c>
       <c r="C67" t="s">
-        <v>257</v>
+        <v>165</v>
       </c>
       <c r="D67" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-        <v>260</v>
+        <v>166</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>261</v>
+        <v>167</v>
       </c>
       <c r="B68">
-        <v>27424</v>
+        <v>29616</v>
       </c>
       <c r="C68" t="s">
-        <v>262</v>
+        <v>168</v>
       </c>
       <c r="D68" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>169</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>266</v>
+        <v>170</v>
       </c>
       <c r="B69">
-        <v>60</v>
+        <v>29452</v>
       </c>
       <c r="C69" t="s">
-        <v>267</v>
+        <v>171</v>
       </c>
       <c r="D69" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>270</v>
+        <v>172</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>271</v>
+        <v>170</v>
       </c>
       <c r="B70">
-        <v>59</v>
+        <v>29408</v>
       </c>
       <c r="C70" t="s">
-        <v>272</v>
+        <v>14</v>
       </c>
       <c r="D70" t="s">
-        <v>273</v>
+        <v>173</v>
       </c>
       <c r="E70" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>14</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>276</v>
+        <v>174</v>
       </c>
       <c r="B71">
-        <v>58</v>
+        <v>29384</v>
       </c>
       <c r="C71" t="s">
-        <v>277</v>
+        <v>175</v>
       </c>
       <c r="D71" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>280</v>
+        <v>176</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>281</v>
+        <v>177</v>
       </c>
       <c r="B72">
-        <v>26455</v>
+        <v>28597</v>
       </c>
       <c r="C72" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D72" t="s">
-        <v>282</v>
+        <v>178</v>
       </c>
       <c r="E72" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F72" t="s">
+        <v>14</v>
+      </c>
+      <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>283</v>
+        <v>179</v>
       </c>
       <c r="B73">
-        <v>57</v>
+        <v>28150</v>
       </c>
       <c r="C73" t="s">
-        <v>284</v>
+        <v>180</v>
       </c>
       <c r="D73" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>181</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>288</v>
+        <v>182</v>
       </c>
       <c r="B74">
-        <v>56</v>
+        <v>27424</v>
       </c>
       <c r="C74" t="s">
-        <v>289</v>
+        <v>183</v>
       </c>
       <c r="D74" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>184</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>293</v>
+        <v>185</v>
       </c>
       <c r="B75">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="C75" t="s">
-        <v>294</v>
+        <v>186</v>
       </c>
       <c r="D75" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>297</v>
+        <v>187</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>298</v>
+        <v>188</v>
       </c>
       <c r="B76">
+        <v>59</v>
+      </c>
+      <c r="C76" t="s">
+        <v>189</v>
+      </c>
+      <c r="D76" t="s">
+        <v>190</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>191</v>
+      </c>
+      <c r="B77">
+        <v>58</v>
+      </c>
+      <c r="C77" t="s">
+        <v>192</v>
+      </c>
+      <c r="D77" t="s">
+        <v>193</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>194</v>
+      </c>
+      <c r="B78">
+        <v>26455</v>
+      </c>
+      <c r="C78" t="s">
+        <v>14</v>
+      </c>
+      <c r="D78" t="s">
+        <v>195</v>
+      </c>
+      <c r="E78" t="s">
+        <v>14</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>196</v>
+      </c>
+      <c r="B79">
+        <v>57</v>
+      </c>
+      <c r="C79" t="s">
+        <v>197</v>
+      </c>
+      <c r="D79" t="s">
+        <v>198</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>199</v>
+      </c>
+      <c r="B80">
+        <v>56</v>
+      </c>
+      <c r="C80" t="s">
+        <v>200</v>
+      </c>
+      <c r="D80" t="s">
+        <v>201</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>202</v>
+      </c>
+      <c r="B81">
+        <v>54</v>
+      </c>
+      <c r="C81" t="s">
+        <v>203</v>
+      </c>
+      <c r="D81" t="s">
+        <v>204</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>205</v>
+      </c>
+      <c r="B82">
         <v>12408</v>
       </c>
-      <c r="C76" t="s">
-[...9 lines deleted...]
-        <v>302</v>
+      <c r="C82" t="s">
+        <v>206</v>
+      </c>
+      <c r="D82" t="s">
+        <v>207</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="F5" r:id="rId6"/>
+    <hyperlink ref="E6" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="E7" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="F8" r:id="rId11"/>
+    <hyperlink ref="E9" r:id="rId12"/>
+    <hyperlink ref="F9" r:id="rId13"/>
+    <hyperlink ref="F10" r:id="rId14"/>
+    <hyperlink ref="F11" r:id="rId15"/>
+    <hyperlink ref="F12" r:id="rId16"/>
+    <hyperlink ref="F13" r:id="rId17"/>
+    <hyperlink ref="F14" r:id="rId18"/>
+    <hyperlink ref="E15" r:id="rId19"/>
+    <hyperlink ref="F15" r:id="rId20"/>
+    <hyperlink ref="E16" r:id="rId21"/>
+    <hyperlink ref="F16" r:id="rId22"/>
+    <hyperlink ref="E17" r:id="rId23"/>
+    <hyperlink ref="F17" r:id="rId24"/>
+    <hyperlink ref="E18" r:id="rId25"/>
+    <hyperlink ref="F18" r:id="rId26"/>
+    <hyperlink ref="E19" r:id="rId27"/>
+    <hyperlink ref="F19" r:id="rId28"/>
+    <hyperlink ref="E20" r:id="rId29"/>
+    <hyperlink ref="F20" r:id="rId30"/>
+    <hyperlink ref="E21" r:id="rId31"/>
+    <hyperlink ref="F21" r:id="rId32"/>
+    <hyperlink ref="E22" r:id="rId33"/>
+    <hyperlink ref="F22" r:id="rId34"/>
+    <hyperlink ref="E23" r:id="rId35"/>
+    <hyperlink ref="F23" r:id="rId36"/>
+    <hyperlink ref="E24" r:id="rId37"/>
+    <hyperlink ref="F24" r:id="rId38"/>
+    <hyperlink ref="F25" r:id="rId39"/>
+    <hyperlink ref="E26" r:id="rId40"/>
+    <hyperlink ref="F26" r:id="rId41"/>
+    <hyperlink ref="E27" r:id="rId42"/>
+    <hyperlink ref="F27" r:id="rId43"/>
+    <hyperlink ref="E28" r:id="rId44"/>
+    <hyperlink ref="F28" r:id="rId45"/>
+    <hyperlink ref="E29" r:id="rId46"/>
+    <hyperlink ref="F29" r:id="rId47"/>
+    <hyperlink ref="E30" r:id="rId48"/>
+    <hyperlink ref="F30" r:id="rId49"/>
+    <hyperlink ref="E31" r:id="rId50"/>
+    <hyperlink ref="F31" r:id="rId51"/>
+    <hyperlink ref="E32" r:id="rId52"/>
+    <hyperlink ref="F32" r:id="rId53"/>
+    <hyperlink ref="E33" r:id="rId54"/>
+    <hyperlink ref="F33" r:id="rId55"/>
+    <hyperlink ref="F34" r:id="rId56"/>
+    <hyperlink ref="E35" r:id="rId57"/>
+    <hyperlink ref="F35" r:id="rId58"/>
+    <hyperlink ref="E36" r:id="rId59"/>
+    <hyperlink ref="F36" r:id="rId60"/>
+    <hyperlink ref="E37" r:id="rId61"/>
+    <hyperlink ref="F37" r:id="rId62"/>
+    <hyperlink ref="E38" r:id="rId63"/>
+    <hyperlink ref="F38" r:id="rId64"/>
+    <hyperlink ref="E39" r:id="rId65"/>
+    <hyperlink ref="F39" r:id="rId66"/>
+    <hyperlink ref="F40" r:id="rId67"/>
+    <hyperlink ref="E41" r:id="rId68"/>
+    <hyperlink ref="F41" r:id="rId69"/>
+    <hyperlink ref="F42" r:id="rId70"/>
+    <hyperlink ref="E43" r:id="rId71"/>
+    <hyperlink ref="F43" r:id="rId72"/>
+    <hyperlink ref="E44" r:id="rId73"/>
+    <hyperlink ref="F44" r:id="rId74"/>
+    <hyperlink ref="E45" r:id="rId75"/>
+    <hyperlink ref="F45" r:id="rId76"/>
+    <hyperlink ref="F46" r:id="rId77"/>
+    <hyperlink ref="E47" r:id="rId78"/>
+    <hyperlink ref="F47" r:id="rId79"/>
+    <hyperlink ref="E48" r:id="rId80"/>
+    <hyperlink ref="F48" r:id="rId81"/>
+    <hyperlink ref="E49" r:id="rId82"/>
+    <hyperlink ref="F49" r:id="rId83"/>
+    <hyperlink ref="F50" r:id="rId84"/>
+    <hyperlink ref="E51" r:id="rId85"/>
+    <hyperlink ref="F51" r:id="rId86"/>
+    <hyperlink ref="E52" r:id="rId87"/>
+    <hyperlink ref="F52" r:id="rId88"/>
+    <hyperlink ref="E53" r:id="rId89"/>
+    <hyperlink ref="F53" r:id="rId90"/>
+    <hyperlink ref="F54" r:id="rId91"/>
+    <hyperlink ref="F55" r:id="rId92"/>
+    <hyperlink ref="E56" r:id="rId93"/>
+    <hyperlink ref="F56" r:id="rId94"/>
+    <hyperlink ref="E57" r:id="rId95"/>
+    <hyperlink ref="F57" r:id="rId96"/>
+    <hyperlink ref="E58" r:id="rId97"/>
+    <hyperlink ref="F58" r:id="rId98"/>
+    <hyperlink ref="F59" r:id="rId99"/>
+    <hyperlink ref="E60" r:id="rId100"/>
+    <hyperlink ref="F60" r:id="rId101"/>
+    <hyperlink ref="F61" r:id="rId102"/>
+    <hyperlink ref="E62" r:id="rId103"/>
+    <hyperlink ref="F62" r:id="rId104"/>
+    <hyperlink ref="E63" r:id="rId105"/>
+    <hyperlink ref="F63" r:id="rId106"/>
+    <hyperlink ref="F64" r:id="rId107"/>
+    <hyperlink ref="E65" r:id="rId108"/>
+    <hyperlink ref="F65" r:id="rId109"/>
+    <hyperlink ref="E66" r:id="rId110"/>
+    <hyperlink ref="F66" r:id="rId111"/>
+    <hyperlink ref="E67" r:id="rId112"/>
+    <hyperlink ref="F67" r:id="rId113"/>
+    <hyperlink ref="E68" r:id="rId114"/>
+    <hyperlink ref="F68" r:id="rId115"/>
+    <hyperlink ref="E69" r:id="rId116"/>
+    <hyperlink ref="F69" r:id="rId117"/>
+    <hyperlink ref="F70" r:id="rId118"/>
+    <hyperlink ref="E71" r:id="rId119"/>
+    <hyperlink ref="F71" r:id="rId120"/>
+    <hyperlink ref="F72" r:id="rId121"/>
+    <hyperlink ref="E73" r:id="rId122"/>
+    <hyperlink ref="F73" r:id="rId123"/>
+    <hyperlink ref="E74" r:id="rId124"/>
+    <hyperlink ref="F74" r:id="rId125"/>
+    <hyperlink ref="E75" r:id="rId126"/>
+    <hyperlink ref="F75" r:id="rId127"/>
+    <hyperlink ref="E76" r:id="rId128"/>
+    <hyperlink ref="F76" r:id="rId129"/>
+    <hyperlink ref="E77" r:id="rId130"/>
+    <hyperlink ref="F77" r:id="rId131"/>
+    <hyperlink ref="F78" r:id="rId132"/>
+    <hyperlink ref="E79" r:id="rId133"/>
+    <hyperlink ref="F79" r:id="rId134"/>
+    <hyperlink ref="E80" r:id="rId135"/>
+    <hyperlink ref="F80" r:id="rId136"/>
+    <hyperlink ref="E81" r:id="rId137"/>
+    <hyperlink ref="F81" r:id="rId138"/>
+    <hyperlink ref="E82" r:id="rId139"/>
+    <hyperlink ref="F82" r:id="rId140"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>